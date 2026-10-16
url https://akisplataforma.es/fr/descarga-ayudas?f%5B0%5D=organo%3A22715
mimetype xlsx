--- v0 (2026-06-22)
+++ v1 (2026-10-16)
@@ -38,105 +38,105 @@
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Résolution du 10/02/2026 de la Direction générale de la production agroalimentaire et des coopératives, qui demande une aide pour la participation au salon agroalimentaire World Olive Oil Exhibition (WOOE) de l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886495</t>
+  </si>
+  <si>
     <t>Résolution du 30/05/2025 de la Direction générale de la production agroalimentaire et des coopératives, qui lance, sous le régime de minimis, un appel à contributions en nature pour la participation de groupes au stand qui sera loué par le ministère de l'Agriculture, de l'Élevage et du Développement rural pour la participation au salon agroalimentaire Fruit Attraction 2025.</t>
   </si>
   <si>
     <t>2025-06-09</t>
   </si>
   <si>
     <t>2025-06-27</t>
   </si>
   <si>
-    <t>No</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836874</t>
   </si>
   <si>
     <t>Résolution du 18/11/2025 de la Direction générale de la production agroalimentaire et des coopératives, portant sur l'appel d'offres pour l'année 2026 dans le cadre d'un régime de concurrence, selon la procédure de traitement anticipé.</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870008</t>
   </si>
   <si>
     <t>Résolution du 16/12/2025 de la Direction générale de la production agroalimentaire et des coopératives, portant appel, par un système d’appel d’offres concurrentiel, à l’aide à l’information et à la promotion des produits agricoles et alimentaires pour l’année 2026.</t>
   </si>
   <si>
     <t>2025-12-25</t>
   </si>
   <si>
     <t>2026-01-24</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876589</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886495</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>