--- v0 (2026-07-17)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
@@ -125,62 +125,131 @@
   <si>
     <t>2026-01-05</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878370</t>
   </si>
   <si>
     <t>Résolution du 29/12/2025 du ministère délégué à la Politique agricole commune et à la Politique agro-environnementale, demandant une aide au titre du régime de minimis, par le biais de la procédure de traitement anticipé, afin d'atténuer les dommages liés aux attaques de loboï</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878580</t>
   </si>
   <si>
     <t>Décret 51/2023 du 23 mai, qui réglemente l'octroi direct d'une subvention à l'institut de recherche et d'innovation dans les modèles d'inclusion, d'égalité, d'employabilité et d'équité</t>
   </si>
   <si>
     <t>2023-06-13</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/702912</t>
   </si>
   <si>
+    <t>Résolution du 10/02/2026 de la Direction générale de la production agroalimentaire et des coopératives, qui demande une aide pour la participation au salon agroalimentaire World Olive Oil Exhibition (WOOE) de l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886495</t>
+  </si>
+  <si>
+    <t>Résolution du 10/02/2026 de la Direction générale de la planification agricole, portant sur l'octroi de subventions pour l'année 2026 en faveur de la promotion des races indigènes espagnoles.</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Résolution du 05/02/2026 de la Direction générale de l'agriculture et de l'élevage, par laquelle l'appel à l'aide de l'Intervention sectorielle apicole est lancé dans le cadre du Plan stratégique de la Politique agricole commune (Pepac) en Castille-La Manche.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Résolution du 20/02/2026 de la Direction générale de la planification agricole, portant appel, par procédure accélérée, à l'aide destinée à la fourniture de services de conseil en gestion intégrée des ravageurs par l'Agence du développement agricole (ADA).</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889012</t>
+  </si>
+  <si>
+    <t>Résolution de la Direction générale de la planification agricole annonçant, par appel d'offres, pour l'année 2026, une aide destinée à compenser le manque à gagner des élevages ayant fait l'objet d'un ordre d'abattage.</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890551</t>
+  </si>
+  <si>
+    <t>Résolution du 21/04/2026 de la Direction générale de la planification agricole, établissant l'appel à projets pour la souscription d'assurances agricoles en Castille-La Manche, dans le cadre du quarante-sixième plan d'assurance agricole.</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900585</t>
+  </si>
+  <si>
     <t>Soutien aux projets de recherche scientifique et au transfert de technologie, cofinancé par le FEDER (2025-2029)</t>
   </si>
   <si>
     <t>2024-10-30</t>
   </si>
   <si>
     <t>2024-11-28</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794018</t>
   </si>
   <si>
     <t>Subventions destinées au financement du programme de formation sur mesure dans les entreprises à double vocation (entreprises agricoles) pour l'année 2024. Règlement (UE) n° 1408/2013. Résolution du 15/05/2024 du Président du Comité exécutif pour la formation professionnelle de FAFECYL</t>
   </si>
   <si>
     <t>2024-05-21</t>
   </si>
   <si>
     <t>2024-06-10</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761278</t>
   </si>
   <si>
     <t>Résolution du 10/05/2024 de la DG Agriculture et Élevage, portant appel à l'aide pour améliorer les conditions de production et de commercialisation du miel en Castille-La Manche, dans le cadre de la campagne apicole 2024</t>
   </si>
   <si>
     <t>2024-02-01</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761790</t>
@@ -218,53 +287,50 @@
   <si>
     <t>2026-01-18</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874697</t>
   </si>
   <si>
     <t>Résolution du 07/01/2026 de la Direction générale de l'agriculture et de l'élevage, portant appel à candidatures pour l'année 2026 en vue d'obtenir des aides à la restructuration et à la conversion des vignobles de Castille-La Manche dans le cadre de l'intervention S.</t>
   </si>
   <si>
     <t>2026-01-13</t>
   </si>
   <si>
     <t>2026-02-13</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880369</t>
   </si>
   <si>
     <t>Arrêté du 28 janvier du ministère de l'Agriculture, de l'Élevage et du Développement rural, établissant les dispositions relatives à l'application des interventions sous forme de paiements directs financés par le Fonds européen agricole (FEA), l'application</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
-    <t>2026-04-30</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884030</t>
   </si>
   <si>
     <t>Arrêté xx/2024 du 14 février du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui réglemente l'obligation d'éliminer les sous-produits de la vinification et précise les bases réglementaires de l'aide à la distillation des sous-produits.</t>
   </si>
   <si>
     <t>2024-07-20</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744233</t>
   </si>
   <si>
     <t>Résolution du 21/11/2024 de la Direction générale de la production agroalimentaire et des coopératives, portant appel, par voie d'appel d'offres concurrentiel, à l'aide à la promotion selon la procédure de traitement anticipé, pour l'année 2025.</t>
   </si>
   <si>
     <t>2024-12-01</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798727</t>
   </si>
   <si>
     <t>Résolution du 22/11/2024 de la Direction générale de la production agroalimentaire et des coopératives, portant appel, par procédure accélérée, à l'aide à la coopération pour l'information et la promotion de la PR pour l'année 2025.</t>
@@ -528,104 +594,50 @@
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
   </si>
   <si>
     <t>Résolution du 04/08/2025 du ministère délégué à la Politique agricole commune et à la Politique agro-environnementale, prévoyant une aide, au titre du régime de minimis, pour la possession et l'entretien de chiens mastiffs destinés à la défense et à la garde des moutons et des chèvres.</t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>2025-09-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853356</t>
   </si>
   <si>
     <t>ACCORD DE COLLABORATION ENTRE LES COOPÉRATIVES AGROALIMENTAIRES DE CASTILLE-LA-MANCHE ET IPEX POUR LEUR INTERNATIONALISATION</t>
   </si>
   <si>
     <t>2024-04-19</t>
   </si>
   <si>
     <t>2024-05-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754692</t>
-  </si>
-[...52 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890551</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -932,54 +944,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H52"/>
+      <selection activeCell="A1" sqref="A1:H53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="575.574" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1223,233 +1235,233 @@
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="1" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H18" s="1" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="1" t="s">
@@ -1457,210 +1469,210 @@
       </c>
       <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C28" s="1" t="s">
@@ -1691,641 +1703,667 @@
       </c>
       <c r="C29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="1" t="s">
         <v>110</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="D31" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="1" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="D32" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="1" t="s">
         <v>118</v>
-      </c>
-[...16 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="D33" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H33" s="1" t="s">
         <v>122</v>
-      </c>
-[...16 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>145</v>
+        <v>117</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>32</v>
+        <v>151</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="C42" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>159</v>
+        <v>32</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>170</v>
+        <v>32</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>177</v>
+        <v>97</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B51" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="D51" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H51" s="1" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>40</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>189</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>