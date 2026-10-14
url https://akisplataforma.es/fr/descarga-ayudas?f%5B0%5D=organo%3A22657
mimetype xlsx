--- v0 (2026-06-22)
+++ v1 (2026-10-14)
@@ -12,94 +12,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Arrêté IND/8/2026 du 25 février approuvant l’appel à propositions visant à promouvoir l’emploi et à améliorer la compétitivité des coopératives et des entreprises détenues par les travailleurs. Règlement (UE) n° 1408/2013 relatif aux mesures de minimis agricoles.</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
+  </si>
+  <si>
+    <t>Arrêté IND/11/2026 du 23 mars, qui annonce le programme de subventions INNOVA pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895216</t>
+  </si>
+  <si>
     <t>Accord de collaboration entre le Gouvernement de Cantabrie, représenté par le Ministère de l'Industrie, du Tourisme, de l'Innovation, des Transports et du Commerce, et l'Université de Cantabrie pour la promotion de la recherche sur les questions de consommation.</t>
   </si>
   <si>
     <t>2023-02-07</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
-    <t>No</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680768</t>
   </si>
   <si>
     <t>Arrêté annonçant l'aide à l'artisanat en Cantabrie 2024 (production primaire de produits agricoles)</t>
   </si>
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
   </si>
   <si>
     <t>Appel à l'aide aux associations agricoles pour une collaboration dans la fourniture de services de conseil, y compris la gestion technico-économique, aux exploitations agricoles de la Communauté autonome de Cantabrie pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-05-16</t>
   </si>
   <si>
     <t>2024-07-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
@@ -116,63 +137,51 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
   </si>
   <si>
     <t>Arrêté IND/39/2025 du 20 août approuvant l'appel à candidatures pour les subventions de 2025 destinées aux associations professionnelles, à leurs fédérations et confédérations, et aux coopératives de distribution. Non soumis au seuil de minimis.</t>
   </si>
   <si>
     <t>2025-08-28</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/852419</t>
   </si>
   <si>
     <t>Aide à l'artisanat en Cantabrie pour l'année 2026 (Production primaire de produits agricoles)</t>
   </si>
   <si>
     <t>2026-01-02</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
-    <t>Si</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874558</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -479,274 +488,300 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H8"/>
+      <selection activeCell="A1" sqref="A1:H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="1" t="s">
+      <c r="G2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="C3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="D3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>17</v>
-      </c>
-[...13 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>21</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>25</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="1" t="s">
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="G9" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="G8" s="1" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="H9" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>