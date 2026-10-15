--- v0 (2026-06-22)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
@@ -86,56 +86,113 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755380</t>
   </si>
   <si>
     <t>PLAN ANNUEL D'ASSURANCE AGRICOLE 2025</t>
   </si>
   <si>
     <t>2025-01-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811650</t>
   </si>
   <si>
     <t>Arrêté DES/37/2025 du 22 décembre 2025, portant sur l'inclusion des aides financées par le FEAGF (Fonds européen de garantie agricole) et le FEADER (Fonds européen agricole pour le développement rural) dans la demande unique pour l'année 2026</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878214</t>
   </si>
   <si>
+    <t>Aide à l'amélioration énergétique des bâtiments destinés au service public municipal en milieu rural pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890870</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide aux municipalités en vue de la construction de nouveaux ouvrages et de l'amélioration des infrastructures agricoles en 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890665</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la production et la commercialisation du miel, dans le cadre de l’intervention sectorielle apicole pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Aide aux éleveurs qui réalisent des tests de diagnostic, des vaccinations et/ou des mesures sanitaires dans le cadre des programmes de prévention, de contrôle et d'éradication des maladies animales pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900263</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour l'année 2026 aux organisations agricoles professionnelles et aux coopératives agricoles de Cantabrie en vue de leur collaboration à la constitution des dossiers de candidature aux programmes d'aide de la FEAGA et de la FEADER.</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893672</t>
+  </si>
+  <si>
     <t>Appel à l'aide pour l'installation de jeunes et nouveaux agriculteurs en Cantabrie en 2026.</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877067</t>
   </si>
   <si>
     <t>Appel à l'aide pour des investissements productifs contribuant à l'atténuation du changement climatique et à l'adaptation à celui-ci, à l'utilisation efficace des ressources naturelles et à la modernisation et/ou à l'amélioration des exploitations agricoles en Cantabrie.</t>
   </si>
   <si>
     <t>2024-05-10</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751287</t>
   </si>
   <si>
     <t>Appel à une aide d’urgence pour les projets d’investissement dans la transformation et la commercialisation des produits agricoles entrepris par l’industrie agroalimentaire et inclus dans le plan stratégique de la politique agricole commune de Cantabrie 2023-2027.</t>
   </si>
   <si>
     <t>2024-05-08</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757650</t>
@@ -231,86 +288,50 @@
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836773</t>
   </si>
   <si>
     <t>Appel à l'aide pour l'installation de jeunes et nouveaux agriculteurs en Cantabrie en 2025.</t>
   </si>
   <si>
     <t>2025-08-20</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851292</t>
   </si>
   <si>
     <t>Appel à l’aide pour des investissements productifs liés à la contribution à l’atténuation du changement climatique et à l’adaptation à celui-ci, à l’utilisation efficace des ressources naturelles et à la modernisation et/ou à l’amélioration des exploitations agricoles en Cantabrie 2026.</t>
   </si>
   <si>
     <t>2026-01-02</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871752</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -617,54 +638,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H21"/>
+      <selection activeCell="A1" sqref="A1:H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="346.773" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -764,459 +785,511 @@
       </c>
       <c r="C5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="1" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H18" s="1" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H20" s="1" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H21" s="1" t="s">
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="1" t="s">
         <v>84</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>