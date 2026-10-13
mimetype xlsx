--- v0 (2026-06-22)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
@@ -86,56 +86,149 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755380</t>
   </si>
   <si>
     <t>PLAN ANNUEL D'ASSURANCE AGRICOLE 2025</t>
   </si>
   <si>
     <t>2025-01-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811650</t>
   </si>
   <si>
     <t>Arrêté DES/37/2025 du 22 décembre 2025, portant sur l'inclusion des aides financées par le FEAGF (Fonds européen de garantie agricole) et le FEADER (Fonds européen agricole pour le développement rural) dans la demande unique pour l'année 2026</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878214</t>
   </si>
   <si>
+    <t>Arrêté IND/8/2026 du 25 février approuvant l’appel à propositions visant à promouvoir l’emploi et à améliorer la compétitivité des coopératives et des entreprises détenues par les travailleurs. Règlement (UE) n° 1408/2013 relatif aux mesures de minimis agricoles.</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
+  </si>
+  <si>
+    <t>Aide à l'amélioration énergétique des bâtiments destinés au service public municipal en milieu rural pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890870</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide aux municipalités en vue de la construction de nouveaux ouvrages et de l'amélioration des infrastructures agricoles en 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890665</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la production et la commercialisation du miel, dans le cadre de l’intervention sectorielle apicole pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Aide aux éleveurs qui réalisent des tests de diagnostic, des vaccinations et/ou des mesures sanitaires dans le cadre des programmes de prévention, de contrôle et d'éradication des maladies animales pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900263</t>
+  </si>
+  <si>
+    <t>Résolution SOD/CL/23/26 du 23 mars 2026 annonçant le programme de subventions pour le Programme de promotion des clusters sectoriels. Règlement (UE) 1408/2013 de minimis agricoles</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895030</t>
+  </si>
+  <si>
+    <t>Résolution SOD/COOP/24/26 du 13 mars 2026 annonçant l'appel à candidatures pour le programme de subventions 2026 « COOPERA PARA CRECER » (Coopérer pour croître). Règlement (UE) n° 1408/2013 de minimis relatif à l'agriculture</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894070</t>
+  </si>
+  <si>
+    <t>Arrêté IND/11/2026 du 23 mars, qui annonce le programme de subventions INNOVA pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895216</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour l'année 2026 aux organisations agricoles professionnelles et aux coopératives agricoles de Cantabrie en vue de leur collaboration à la constitution des dossiers de candidature aux programmes d'aide de la FEAGA et de la FEADER.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893672</t>
+  </si>
+  <si>
     <t>Appel à l'aide pour l'installation de jeunes et nouveaux agriculteurs en Cantabrie en 2026.</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877067</t>
   </si>
   <si>
     <t>Appel à propositions 2024 pour les PME numériques – Chambre de commerce de Cantabrie</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>2024-08-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
   </si>
   <si>
     <t>Arrêté CTD/9/2024 du 25 novembre, bases réglementaires et appel à subventions pour les projets d'efficacité énergétique et d'économie circulaire des entreprises touristiques (C14.I4, axe d'action 2), du PRTR soumis au règlement (UE) 2023/2831</t>
   </si>
   <si>
     <t>2024-11-26</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799217</t>
@@ -402,92 +495,50 @@
     <t>RÉSOLUTION SOD/+TAL/23/24 du 20 MARS 2024 ANNONÇANT LE PROGRAMME DE SUBVENTIONS « + TALENTO. RECRUTEMENT DE PERSONNEL TECHNIQUE ET COMMERCIAL ». RÈGLEMENT (UE) 1408/2013 de minimis, Agriculture</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757638</t>
   </si>
   <si>
     <t>Résolution SOD/TEC/23/24 du 20 mars 2024 annonçant l'appel à candidatures pour le programme de subventions 2024 destiné au « personnel technique de recherche et développement ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
   </si>
   <si>
     <t>Résolution SOD/FER/23/24 du 11 avril 2024 annonçant l’appel à candidatures pour le programme de subventions 2024 relatif à l’« ORGANISATION DES SALONS ET CONGRÈS PROFESSIONNELS EN CANTABRIE ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
   </si>
   <si>
     <t>2024-05-28</t>
   </si>
   <si>
     <t>2024-07-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
-  </si>
-[...40 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -794,54 +845,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H38"/>
+      <selection activeCell="A1" sqref="A1:H43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="346.773" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -941,51 +992,51 @@
       </c>
       <c r="C5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="1" t="s">
@@ -1022,820 +1073,950 @@
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="1" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H18" s="1" t="s">
         <v>68</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H20" s="1" t="s">
         <v>75</v>
-      </c>
-[...19 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>79</v>
-      </c>
-[...19 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" s="1" t="s">
         <v>109</v>
-      </c>
-[...19 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="1" t="s">
         <v>113</v>
-      </c>
-[...19 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="1" t="s">
         <v>117</v>
-      </c>
-[...19 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="1" t="s">
         <v>121</v>
-      </c>
-[...19 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H33" s="1" t="s">
         <v>124</v>
-      </c>
-[...19 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="C34" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H34" s="1" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>143</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>