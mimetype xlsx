--- v0 (2026-06-23)
+++ v1 (2026-10-17)
@@ -38,120 +38,120 @@
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, portant convocation d'une aide aux petites et moyennes entreprises pour des actions de numérisation</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890710</t>
+  </si>
+  <si>
     <t>ACCORD DE COLLABORATION ENTRE LE GOUVERNEMENT D'ARAGON ET LES CHAMBRES OFFICIELLES DE COMMERCE, D'INDUSTRIE ET DE SERVICES DE HUESCA, TERUEL ET SARAGOZA, POUR L'EXÉCUTION D'ACTIONS EN FAVEUR DES PME DÉCOULANT DU PLAN DE COMPÉTITIVITÉ DE LA CHAMBRE D'ARAGON.</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-05-29</t>
   </si>
   <si>
-    <t>No</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
   </si>
   <si>
     <t>DÉCRET du Vice-Président et Ministre de la Présidence, de l'Économie et de la Justice du Gouvernement d'Aragon, approuvant les orientations relatives aux subventions pour les projets d'innovation, dans le cadre de l'initiative « Techfablab », au titre du PRTR et de son appel à projets 2024</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>2024-10-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
   </si>
   <si>
     <t>Arrêté du 16 mai 2025 du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, prévoyant une aide aux petites et moyennes entreprises pour leurs actions de numérisation.</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
   </si>
   <si>
     <t>L'arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, en date du 4 février 2026, prévoit une aide aux projets d'investissement des PME inscrits dans le cadre du Fonds pour une transition juste (FTJ) pour la période 2021-2027 dans la province de Teruel.</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>2027-08-30</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890710</t>
   </si>
   <si>
     <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, en date du 4 février 2026, annonçant des subventions pour attirer de nouvelles entreprises et soutenir la croissance des entreprises existantes dans la province de Teruel</t>
   </si>
   <si>
     <t>2026-02-12</t>
   </si>
   <si>
     <t>2026-05-11</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,77 +603,77 @@
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="1" t="s">