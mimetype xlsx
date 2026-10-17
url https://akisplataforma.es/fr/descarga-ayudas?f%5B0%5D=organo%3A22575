--- v0 (2026-06-23)
+++ v1 (2026-10-17)
@@ -38,117 +38,117 @@
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>ARRÊTÉ AGA/XXX/2026, du XX de xxxx, du Ministre de l'Agriculture, de l'Élevage et de l'Alimentation, par lequel des subventions sont demandées pour l'amélioration de la production et de la commercialisation des produits apicoles, pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
     <t>Arrêté AGA/…/2024 du 20 mai, portant sur des subventions pour la promotion et le développement des ventes locales de produits agroalimentaires en Aragon, pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-05-07</t>
   </si>
   <si>
     <t>2024-06-07</t>
   </si>
   <si>
-    <t>No</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756782</t>
   </si>
   <si>
     <t>ORDONNANCE AGA/ /2025 du 20 janvier, relative à la soumission de la demande unique d’aide au titre de la Politique agricole commune pour l’année 2025.</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810222</t>
   </si>
   <si>
     <t>Arrêté AGA/284/2025 du 10 mars du ministre de l'Agriculture, de l'Élevage et de l'Alimentation annonçant des subventions visant à améliorer la production et la commercialisation des produits apicoles pour l'année 2025</t>
   </si>
   <si>
     <t>2025-03-25</t>
   </si>
   <si>
     <t>2025-04-25</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822435</t>
   </si>
   <si>
     <t>DÉCRET AGA/ /2026 du 16 janvier relatif à la soumission de la candidature unique pour la Politique agricole commune pour l’année 2026.</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882041</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>