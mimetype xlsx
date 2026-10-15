--- v0 (2026-06-22)
+++ v1 (2026-10-15)
@@ -12,166 +12,346 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Arrêté du ministre de l'Agriculture, de l'Élevage et de l'Environnement accordant une subvention au groupement espagnol de producteurs de porcs (i+porc) pour promouvoir l'amélioration du secteur porcin aragonais en tant qu'activité économique stratégique.</t>
+  </si>
+  <si>
+    <t>2024-04-21</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/689773</t>
+  </si>
+  <si>
+    <t>Arrêté du ministre de l'Agriculture, de l'Élevage et de l'Environnement accordant une subvention à Ganadera Unida Comarcal, S. Coop. pour un projet d'évaluation des caractéristiques productives, des indices de prolificité, de la mortalité et de la conversion des lapereaux bruns.</t>
+  </si>
+  <si>
+    <t>2023-04-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690350</t>
+  </si>
+  <si>
     <t>Accord de collaboration scolaire en matière d'éducation préscolaire de l'Institut d'études et de recherches des Monegros (Chartered House des Monegros) 2023</t>
   </si>
   <si>
     <t>2023-11-02</t>
   </si>
   <si>
-    <t>Si</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/724700</t>
   </si>
   <si>
     <t>Accord de collaboration entre l'Institut aragonais pour l'emploi et les chambres officielles de commerce, d'industrie et de services de Huesca, Teruel et Saragosse pour la prestation de services dans le domaine de la promotion de l'auto-emploi</t>
   </si>
   <si>
     <t>2023-06-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/687819</t>
   </si>
   <si>
-    <t>Arrêté du ministre de l'Agriculture, de l'Élevage et de l'Environnement accordant une subvention au groupement espagnol de producteurs de porcs (i+porc) pour promouvoir l'amélioration du secteur porcin aragonais en tant qu'activité économique stratégique.</t>
-[...14 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690350</t>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, portant convocation d'une aide aux petites et moyennes entreprises pour des actions de numérisation</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890710</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ AGA/XXX/2026, du XX de xxxx, du Ministre de l'Agriculture, de l'Élevage et de l'Alimentation, par lequel des subventions sont demandées pour l'amélioration de la production et de la commercialisation des produits apicoles, pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans des actifs physiques dans des activités non productives à réaliser dans les zones d'influence socio-économique des espaces naturels protégés d'Aragon, dans le cadre du Plan stratégique de la politique agricole commune, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893201</t>
+  </si>
+  <si>
+    <t>DÉCRET PEJ/ /2026 du 21 avril, qui prévoit une aide pour soutenir le commerce local dans les petites villes et les municipalités.</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901471</t>
+  </si>
+  <si>
+    <t>Accord SATi - PME avec la Chambre de commerce, d'industrie et de services de Saragosse</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743242</t>
+  </si>
+  <si>
+    <t>Accord Satipymes avec la Chambre de commerce, d'industrie et de services de Huesca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743260</t>
+  </si>
+  <si>
+    <t>Accord Satipymes avec la Chambre de commerce, d'industrie et de services de Teruel</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743268</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mars 2024, Appel à candidatures pour la XXe édition des Prix Blas Infante d'études et de recherches sur l'administration et la gestion publiques.</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>2024-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751853</t>
+  </si>
+  <si>
+    <t>DÉCRET EEI/319/2024 du 27 mars, qui prévoit une aide à l'investissement et à l'amélioration, ainsi qu'à la numérisation des petites entreprises.</t>
+  </si>
+  <si>
+    <t>2023-05-22</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762824</t>
+  </si>
+  <si>
+    <t>Arrêté EEI/2024 du 1er juillet, portant appel à candidatures pour l’aide correspondant au programme « VOLVEREMOS » de promotion du petit commerce de détail, en vue de la revitalisation commerciale des zones urbaines et rurales de la Communauté autonome d’Aragon</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771873</t>
+  </si>
+  <si>
+    <t>Décret portant sur l’octroi de subventions pour la création de jeunes agriculteurs et pour la modernisation et/ou l’amélioration des exploitations agricoles, dans le cadre du plan stratégique de la PAC pour la période 2023-2027, pour l’année 2024.</t>
+  </si>
+  <si>
+    <t>2024-03-04</t>
+  </si>
+  <si>
+    <t>2024-06-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746859</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ AGA/1365/2024 du 14 novembre approuvant les bases réglementaires et l’appel à l’aide concernant les dommages causés à la production et aux infrastructures des exploitations agricoles par les pluies torrentielles de 2024</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>2024-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796799</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/…/2024 du 5 décembre, qui prévoit des subventions destinées à l’installation de jeunes agriculteurs et à la modernisation et/ou à l’amélioration des exploitations agricoles, dans le cadre du Plan stratégique de la PAC, pour la période 2023-2027.</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801265</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/…/2024 du 19 décembre portant subvention pour la fourniture de services de conseil agricole, dans le cadre du Plan stratégique national de la PAC 2023-2027, pour l'Aragon, pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805028</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/268/2025 du 6 mars, portant sur l'octroi de subventions dans le domaine de la coopération aux groupes opérationnels du Partenariat européen d'innovation (PEI), dans le cadre du Plan stratégique national de la PAC 23-27, pour l'Aragon à l'horizon 2025</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>2025-04-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818995</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/685/2025 du 23 juin approuvant les bases réglementaires et l’appel à l’aide concernant les dommages causés à la production et aux infrastructures des exploitations agricoles à la suite des pluies torrentielles de 2025.</t>
+  </si>
+  <si>
+    <t>2025-06-25</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841927</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/XX/2025 du XX portant subvention pour la souscription d'assurances agricoles dans la communauté autonome d'Aragon, pour l'année 2025, au titre du quarante-sixième plan combiné d'assurance agricole (plan 2025).</t>
+  </si>
+  <si>
+    <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853835</t>
   </si>
   <si>
     <t>DÉCRET AGA/ /2025 de , QUI PRÉVOIT DES SUBVENTIONS POUR UNE PARTIE DU COÛT DE LA SOUSCRIPTION D'UNE ASSURANCE AGRICOLE POUR L'ANNÉE 2026</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
-    <t>2026-12-31</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876191</t>
   </si>
   <si>
     <t>ARRÊTÉ AGA/…/2025 du 17 décembre, portant sur des subventions pour la fourniture de services de conseil agricole, dans le cadre du Plan stratégique national de la PAC 2023-2027, pour l’Aragon, pour l’année 2026.</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876231</t>
   </si>
   <si>
     <t>Arrêté AGA/…/2026 du 23 janvier, portant sur des subventions destinées à l'installation de jeunes agriculteurs et à la modernisation et/ou à l'amélioration des exploitations agricoles, pour l'année 2026</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883040</t>
   </si>
   <si>
     <t>L’arrêté aga/1611/2023 du 7 novembre, qui fixe les modalités d’octroi d’une aide extraordinaire au financement des exploitations agricoles aragonaises en raison de la sécheresse et des difficultés actuelles du secteur, approuve son appel à candidatures pour 2023-2024.</t>
   </si>
   <si>
     <t>2023-11-14</t>
   </si>
   <si>
-    <t>2024-12-31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/725778</t>
   </si>
   <si>
     <t>DÉCRET EEI/ /2024 du 21 mai, qui prévoit une aide pour l'année 2024 pour la réalisation d'actions dans le domaine du commerce extérieur dans la Communauté autonome d'Aragon, menées par les PME aragonaises.</t>
   </si>
   <si>
     <t>2024-05-22</t>
   </si>
   <si>
     <t>2024-06-24</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762378</t>
   </si>
   <si>
     <t>Arrêté AGA/ /2024 du 7 octobre, portant sur des subventions pour les investissements dans les installations de transformation et dans les infrastructures, structures et instruments de commercialisation du vin, pour l'année 2025 (exercice financier 2026).</t>
   </si>
   <si>
     <t>2024-10-10</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790234</t>
@@ -209,53 +389,50 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825563</t>
   </si>
   <si>
     <t>DÉCRET AGA/ /2025 du 26 août, qui prévoit des subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agricoles (industries agroalimentaires), dans le cadre du PEPAC pour la période 2023-2027 pour l'année 2026.</t>
   </si>
   <si>
     <t>2025-08-27</t>
   </si>
   <si>
     <t>2025-11-28</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853458</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853473</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853478</t>
   </si>
   <si>
     <t>Appel instrumental 2024. Direction générale de la science et de la recherche. Ministère de l'Éducation, des Sciences et des Universités. Subventions directes. Texte consolidé de la loi aragonaise relative aux subventions, approuvée par le décret législatif 2/2023 du 3 mai.</t>
   </si>
   <si>
-    <t>2024-01-01</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739477</t>
   </si>
   <si>
     <t>Arrêté AGA/…/2024 du 20 mai, portant sur des subventions pour la promotion et le développement des ventes locales de produits agroalimentaires en Aragon, pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-05-07</t>
   </si>
   <si>
     <t>2024-06-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756782</t>
   </si>
   <si>
     <t>ORDONNANCE AGA/ /2025 du 20 janvier, relative à la soumission de la demande unique d’aide au titre de la Politique agricole commune pour l’année 2025.</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810222</t>
@@ -374,234 +551,69 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
   </si>
   <si>
     <t>Arrêté du 16 mai 2025 du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, prévoyant une aide aux petites et moyennes entreprises pour leurs actions de numérisation.</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
   </si>
   <si>
     <t>L'arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, en date du 4 février 2026, prévoit une aide aux projets d'investissement des PME inscrits dans le cadre du Fonds pour une transition juste (FTJ) pour la période 2021-2027 dans la province de Teruel.</t>
   </si>
   <si>
     <t>2027-08-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
   </si>
   <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, en date du 4 février 2026, annonçant des subventions pour attirer de nouvelles entreprises et soutenir la croissance des entreprises existantes dans la province de Teruel</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
     <t>Subventions pour les projets d'investissement d'entreprises favorisant la recherche, le développement et l'innovation industrielle dans la province de Teruel. FITE 2022</t>
   </si>
   <si>
     <t>2024-04-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754793</t>
-  </si>
-[...175 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -908,54 +920,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H51"/>
+  <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H51"/>
+      <selection activeCell="A1" sqref="A1:H52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="343.202" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1059,1231 +1071,1257 @@
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>29</v>
-      </c>
-[...14 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>43</v>
-      </c>
-[...19 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>49</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="C24" s="1"/>
       <c r="D24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>65</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B34" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="1" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B36" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>65</v>
+        <v>135</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>65</v>
+        <v>139</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>25</v>
+        <v>140</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>65</v>
+        <v>143</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>141</v>
+        <v>56</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>148</v>
+        <v>39</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>155</v>
+        <v>39</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>175</v>
+        <v>87</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>