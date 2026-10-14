--- v0 (2026-06-22)
+++ v1 (2026-10-14)
@@ -12,95 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
     <t>Résolution du 13 mars 2026, Arrêté de subvention du 9 avril 2025, Ligne 4.2. Subventions aux entreprises privées sur le marché du travail ordinaire pour chaque participant qu'elles embauchent au cours des trois mois suivant la fin de l'itinéraire agricole de minimis</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-04-18</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Régional</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Résolution du 16 mars 2026, Subventions établies par l'arrêté du 5 octobre 2020, qui approuve le BB.RR pour l'octroi de subventions visant à concilier vie personnelle, familiale et professionnelle, Ligne 7 - Minimums agricoles</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893560</t>
+  </si>
+  <si>
+    <t>Résolution du 16 mars 2026, Subventions instituées par l'arrêté du 5 octobre 2020, portant approbation du BB.RR relatif à l'octroi de subventions visant à concilier vie personnelle, familiale et professionnelle, Ligne 8 - Agriculture de minimis</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893546</t>
   </si>
   <si>
     <t>Résolution du 6 mai 2024, appel à propositions de subventions dans le cadre d'un règlement de concession non concurrentiel aux organisations et entités représentatives des secteurs du développement agricole et rural d'Andalousie.</t>
   </si>
   <si>
     <t>2024-05-14</t>
   </si>
   <si>
     <t>2024-06-13</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759011</t>
   </si>
   <si>
     <t>RÉSOLUTION du 29 MAI 2025, LIGNE 4.2 inclusion de la société ordinaire Lab. De Minimis Agricultural</t>
   </si>
   <si>
     <t>2025-05-30</t>
   </si>
   <si>
     <t>2025-06-19</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836204</t>
   </si>
@@ -449,54 +467,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H6"/>
+      <selection activeCell="A1" sqref="A1:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="314.923" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -550,121 +568,173 @@
       </c>
       <c r="C3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>