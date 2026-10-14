--- v0 (2026-07-26)
+++ v1 (2026-10-14)
@@ -12,223 +12,259 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Aides aux projets de numérisation des PME madrilènes - 2026</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886784</t>
+  </si>
+  <si>
+    <t>Subv.nominat.euskal trenbide sarea digitaliz.sist.cancel.estac.ferrov. suivant</t>
+  </si>
+  <si>
+    <t>2023-10-04</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719894</t>
+  </si>
+  <si>
+    <t>Résolution du 24 juin du ministère des Droits sociaux et de la Protection sociale, approuvant les bases réglementaires de participation au projet pilote « cone ct-as : parcours d’inclusion sociale numérique dans la Principauté des Asturies »</t>
+  </si>
+  <si>
+    <t>2023-03-21</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/683173</t>
+  </si>
+  <si>
     <t>Bons numériques pour les groupes vulnérables mrr-c15.i3 (entités collaboratives)</t>
   </si>
   <si>
     <t>2023-03-18</t>
   </si>
   <si>
-    <t>Si</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704006</t>
   </si>
   <si>
-    <t>Subv.nominat.euskal trenbide sarea digitaliz.sist.cancel.estac.ferrov. suivant</t>
-[...20 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/683173</t>
+    <t>Aides aux projets de numérisation des PME madrilènes - 2023</t>
+  </si>
+  <si>
+    <t>2023-12-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/677389</t>
+  </si>
+  <si>
+    <t>Aides aux projets de numérisation des PME madrilènes - 2024</t>
+  </si>
+  <si>
+    <t>2024-02-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744066</t>
   </si>
   <si>
     <t>Aide visant à promouvoir la transformation numérique par le biais de l’initiative « activer l’industrie 4.0 », dans le cadre du plan de relance, de transformation et de résilience</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/707790</t>
   </si>
   <si>
-    <t>Aides aux projets de numérisation des PME madrilènes - 2023</t>
-[...26 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886784</t>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, portant convocation d'une aide aux petites et moyennes entreprises pour des actions de numérisation</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890710</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 mars 2026 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion du commerce en Castille-et-León</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894145</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mars 2024, Appel à candidatures pour la XXe édition des Prix Blas Infante d'études et de recherches sur l'administration et la gestion publiques.</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>2024-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751853</t>
   </si>
   <si>
     <t>Arrêté du 16 mai 2025 du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, prévoyant une aide aux petites et moyennes entreprises pour leurs actions de numérisation.</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
-    <t>No</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
   </si>
   <si>
     <t>Appel à candidatures pour une aide à la mise en œuvre du programme d'émission d'obligations numériques destiné aux groupes vulnérables</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
   </si>
   <si>
     <t>Assistance et tutorat pour la transformation numérique du commerce à Gran Canaria</t>
   </si>
   <si>
     <t>2023-11-14</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735854</t>
   </si>
   <si>
     <t>Programme de soutien à la numérisation et au partage des connaissances dans le secteur commercial</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735858</t>
   </si>
   <si>
     <t>Appel à candidatures pour des subventions visant à améliorer les compétences numériques de la population des îles Canaries 2024</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
-    <t>2024-05-31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742698</t>
   </si>
   <si>
     <t>Plan de numérisation de la construction 2024 (subvention AECP)</t>
   </si>
   <si>
     <t>2023-12-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783005</t>
   </si>
   <si>
     <t>Appel à candidatures pour des subventions destinées aux projets de numérisation des entreprises</t>
   </si>
   <si>
     <t>2025-06-10</t>
   </si>
   <si>
     <t>2025-06-25</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839036</t>
   </si>
   <si>
     <t>Cadre réglementaire et appel à candidatures pour des subventions à la formation aux compétences numériques (MRRR)</t>
@@ -236,62 +272,170 @@
   <si>
     <t>2023-07-13</t>
   </si>
   <si>
     <t>2025-12-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705981</t>
   </si>
   <si>
     <t>Appel à propositions 2024 pour les PME numériques – Chambre de commerce de Cantabrie</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>2024-08-23</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
   </si>
   <si>
+    <t>AgrotecUV Innova s'adresse aux étudiants de licence, de master et de doctorat de l'Université de Valence pour l'année universitaire 2023-2024.</t>
+  </si>
+  <si>
+    <t>2024-05-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Résolution du 15 février 2024 du ministère de la Transition écologique, de l'Industrie et du Développement économique approuvant l'appel à projets pour l'amélioration de la compétitivité, de l'innovation et de la numérisation des petites et moyennes entreprises</t>
+  </si>
+  <si>
+    <t>2024-02-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744440</t>
+  </si>
+  <si>
+    <t>Aide à la modernisation des hébergements touristiques dans la région de Murcie et à l’amélioration des domaines de la transition verte et durable, de l’efficacité énergétique et de la transition numérique dans le cadre du PRTR financé par l’UE-NextG (MRR C14.I1.2)</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>2024-12-06</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783437</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION 22/05/2026 du président de l'IVACE, portant demande de subventions pour des projets d'investissement transformateurs en matière de numérisation dans les entreprises industrielles de taille moyenne et intermédiaire de la Communauté valencienne pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907880</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux entreprises pour l'accélération de l'entrepreneuriat et des écosystèmes d'innovation basés sur les jumeaux numériques (RETECH) conformément au décret 145/2024 du 19 novembre 2024, qui les appelle</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Appel à projets, dans le cadre d'un système d'appel d'offres concurrentiel, portant sur des équipements destinés à l'utilisation d'énergies renouvelables et à l'amélioration de l'efficacité énergétique dans les entreprises de production agricole primaire</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>ACCORD ENTRE L'INSTITUT GALICIEN DE PROMOTION ÉCONOMIQUE (IGAPE) ET L'ASSOCIATION POUR LA NUMÉRISATION DE L'INDUSTRIE EN GALICIENNE (DIHGIGAL), POUR LA CONTINUATION DU FINANCEMENT DES FRAIS DE GESTION ET DE COORDINATION DU PÔLE D'INNOVATION NUMÉRIQUE</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>2027-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837456</t>
+  </si>
+  <si>
+    <t>TI4 Numérisation et industrie (Règlement Minimis 2023/2831)</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>2025-02-28</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803400</t>
+  </si>
+  <si>
+    <t>Jumeaux numériques. Défi 1. Jumeau numérique d'irrigation</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836386</t>
+  </si>
+  <si>
     <t>Arrêté du 6 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions destinées à la modernisation des entreprises artisanales de Castille-et-León.</t>
   </si>
   <si>
-    <t>2024-05-27</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-06-07</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759383</t>
   </si>
   <si>
     <t>Arrêté MAV/625/2025 du 12 juin approuvant les bases réglementaires et prévoyant des subventions pour la numérisation des entreprises de première transformation du bois et autres produits dérivés (RETECHFOR, PRTR, Next Generation EU)</t>
   </si>
   <si>
     <t>2025-06-18</t>
   </si>
   <si>
     <t>2025-07-08</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840002</t>
   </si>
   <si>
     <t>Arrêté MAV/624/2025 du 12 juin approuvant le cadre réglementaire et annonçant des subventions pour les projets d'entrepreneuriat numérique et les jeunes entreprises forestières en Castille-et-León (RETECHFOR, PRTR, Fonds européens de nouvelle génération)</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840033</t>
   </si>
   <si>
     <t>Arrêté du 30 mai 2023 du ministère de la Mobilité et de la Transformation numérique annonçant des subventions pour la modernisation des entreprises de transport de passagers et de marchandises, dans le cadre du PRTR – Next Generation EU.</t>
   </si>
   <si>
     <t>2023-06-06</t>
@@ -320,288 +464,156 @@
   <si>
     <t>2025-01-07</t>
   </si>
   <si>
     <t>2025-03-07</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
   </si>
   <si>
     <t>Prix des startups de solutions numériques de la Communauté de Madrid 2024</t>
   </si>
   <si>
     <t>2024-10-11</t>
   </si>
   <si>
     <t>2024-11-04</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
   </si>
   <si>
-    <t>Appel à projets, dans le cadre d'un système d'appel d'offres concurrentiel, portant sur des équipements destinés à l'utilisation d'énergies renouvelables et à l'amélioration de l'efficacité énergétique dans les entreprises de production agricole primaire</t>
-[...77 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783437</t>
+    <t>AIDE AUX ENTREPRISES SECTEUR AGRICOLE, ÉLEVAGE, FORÊT ET INDUSTRIEL PROJET D'INV 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>2024-12-30</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre la Generalitat, par l'intermédiaire de la Présidence, et l'Université d'Alicante, pour une collaboration dans le fonctionnement du commissaire de la Présidence de la Generalitat, pour la numérisation et la cybersécurité de la communauté</t>
+  </si>
+  <si>
+    <t>2023-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704505</t>
+  </si>
+  <si>
+    <t>Résolution de epe red.es par laquelle une aide est demandée pour la numérisation des communautés de biens, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles détenues conjointement des segments i, ii, iii.</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709378</t>
+  </si>
+  <si>
+    <t>Résolution epe red.es de l'appel à l'aide pour la numérisation des communautés de propriétaires conjoints, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles en copropriété. Segments i, ii, iii. Secteur agricole.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713025</t>
+  </si>
+  <si>
+    <t>Résolution epe red.es de l'appel à l'aide pour la numérisation des copropriétés, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles en copropriété. Segments i, ii, iii. Secteur de la pêche.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713031</t>
+  </si>
+  <si>
+    <t>Résolution de l'appel à candidatures EPE Red.es pour des subventions visant à numériser les copropriétés, les partenariats civils à but commercial, les partenariats civils professionnels et les exploitations agricoles en copropriété. Segments I, II et III. Secteur SIEG</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713034</t>
+  </si>
+  <si>
+    <t>Résolution de l'EPE Red.es annonçant des subventions pour la numérisation des entreprises des segments IV (entre 50 et moins de 100 employés) et V (entre 100 et moins de 250 employés). Programme de kits numériques. Secteur agricole.</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801151</t>
+  </si>
+  <si>
+    <t>Deuxième appel à candidatures pour le programme d'aide à la numérisation de l'irrigation dans le cadre du PRTR</t>
+  </si>
+  <si>
+    <t>2025-01-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790409</t>
+  </si>
+  <si>
+    <t>Résolution de la Direction de la Fondation pour la biodiversité, approuvant la publication d'un appel à subventions, pour soutenir les projets approuvés dans le cadre du programme LIFE dans le domaine de la biodiversité et de la promotion de la numérisation.</t>
+  </si>
+  <si>
+    <t>2024-12-25</t>
+  </si>
+  <si>
+    <t>2025-03-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804448</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 portant sur l'aide à la valorisation, à la seconde transformation et à l'éco-innovation des produits forestiers, ainsi qu'à la numérisation de la seconde transformation et de l'éco-innovation des produits forestiers.</t>
+  </si>
+  <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886463</t>
   </si>
   <si>
     <t>« Premiers prix nationaux récompensant les expériences éducatives qui favorisent les compétences numériques des élèves »</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>2025-09-22</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836676</t>
-  </si>
-[...145 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907880</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -908,1230 +920,1256 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H46"/>
+      <selection activeCell="A1" sqref="A1:H47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="332.633" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="D2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G5" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H5" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H14" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H18" s="1" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="D19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>80</v>
-      </c>
-[...16 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="1" t="s">
         <v>91</v>
-      </c>
-[...13 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" s="1" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B27" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H27" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>43</v>
+        <v>117</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B29" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H29" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>56</v>
+        <v>125</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>45</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G32" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="H32" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G33" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H33" s="1" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="C34" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C34" s="1"/>
       <c r="D34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G34" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H34" s="1" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="C35" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D35" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="C36" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G36" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H36" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>49</v>
+        <v>152</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G37" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>153</v>
+      </c>
       <c r="H37" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="C38" s="1"/>
       <c r="D38" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G38" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>100</v>
+      </c>
       <c r="H38" s="1" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G39" s="1"/>
       <c r="H39" s="1" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>62</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>161</v>
+        <v>62</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>165</v>
+        <v>62</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1" t="s">
         <v>173</v>
-      </c>
-[...13 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="C45" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>181</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>