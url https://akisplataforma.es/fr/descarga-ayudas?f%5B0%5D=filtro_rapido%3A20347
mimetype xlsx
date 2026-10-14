--- v0 (2026-07-21)
+++ v1 (2026-10-14)
@@ -12,268 +12,637 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Appel à candidatures 2026 pour la participation à des salons professionnels de produits agroalimentaires</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901796</t>
+  </si>
+  <si>
+    <t>Appel à propositions 2026. Aide aux associations de producteurs agroalimentaires commercialisant leurs produits via des circuits courts et aux associations gérant des espaces d'expérimentation agricole.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903236</t>
+  </si>
+  <si>
     <t>Accord de collaboration entre l'Institut aragonais pour l'emploi et les chambres officielles de commerce, d'industrie et de services de Huesca, Teruel et Saragosse pour la prestation de services dans le domaine de la promotion de l'auto-emploi</t>
   </si>
   <si>
     <t>2023-06-02</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/687819</t>
   </si>
   <si>
     <t>Subvention pour la transformation, la commercialisation et le développement des produits agroalimentaires. PEPAC</t>
   </si>
   <si>
     <t>2024-08-06</t>
   </si>
   <si>
     <t>2024-08-27</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779378</t>
   </si>
   <si>
     <t>Amélioration des marchés traditionnels aux îles Canaries et actions de soutien au commerce rural</t>
   </si>
   <si>
     <t>2024-04-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753157</t>
   </si>
   <si>
+    <t>À la Chambre de commerce d'Oviedo, pour mettre en œuvre des mesures visant à développer et à promouvoir les ODD par le biais de la formation et de la sensibilisation des entités intéressées</t>
+  </si>
+  <si>
+    <t>2023-05-15</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/695536</t>
+  </si>
+  <si>
+    <t>Résolution du 29 avril 2024 du ministère des Affaires rurales et de la Politique agricole annonçant une aide au soutien des investissements non productifs liés au respect des objectifs agroenvironnementaux et climatiques</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751274</t>
+  </si>
+  <si>
+    <t>Octroi d'une subvention aux chambres de commerce de la Principauté des Asturies pour la mise en œuvre d'un plan de formation dans le cadre du programme global de qualification et d'emploi</t>
+  </si>
+  <si>
+    <t>2024-01-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737451</t>
+  </si>
+  <si>
+    <t>Appel à l'aide 2026 aux entités locales pour promouvoir les circuits courts de commercialisation des produits agroalimentaires</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906179</t>
+  </si>
+  <si>
+    <t>Subvention à la Chambre de commerce, d'industrie, de navigation et de services d'Ibiza et de Formentera pour financer un service de conseil destiné aux femmes souhaitant créer une entreprise dans les îles Pitiuses.</t>
+  </si>
+  <si>
+    <t>2023-02-14</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/685745</t>
+  </si>
+  <si>
+    <t>Subvention à la Chambre de commerce, d'industrie, de navigation et de services d'Ibiza et de Formentera pour financer un service de conseil destiné aux femmes souhaitant créer une entreprise à Minorque.</t>
+  </si>
+  <si>
+    <t>2023-01-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/685747</t>
+  </si>
+  <si>
+    <t>Subvention à la Chambre de commerce, d'industrie, de navigation et de services de Majorque pour financer un service de conseil destiné aux femmes souhaitant créer une entreprise sur l'île de Majorque.</t>
+  </si>
+  <si>
+    <t>2023-03-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/732378</t>
+  </si>
+  <si>
     <t>Accord du Conseil de Castille-et-León autorisant l'octroi direct d'une subvention à la chambre officielle de commerce, d'industrie et de services de Valladolid.</t>
   </si>
   <si>
     <t>2023-03-06</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/679831</t>
   </si>
   <si>
     <t>Octroi direct d'une subvention au conseil des chambres officielles de commerce, d'industrie et de services de la CLM pour la fourniture intégrée et conjointe de services par le biais des guichets uniques pour entreprises de la communauté autonome.</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721423</t>
   </si>
   <si>
     <t>Appel à candidatures et règlementation pour l'octroi de subventions aux agences de voyages afin d'encourager l'arrivée de touristes dans la ville de Ceuta grâce à la commercialisation de la 3ème phase du livret de réduction « Ceuta Excites ».</t>
   </si>
   <si>
     <t>2023-12-14</t>
   </si>
   <si>
     <t>Ceuta</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731761</t>
   </si>
   <si>
-    <t>Subvention à la Chambre de commerce, d'industrie, de navigation et de services d'Ibiza et de Formentera pour financer un service de conseil destiné aux femmes souhaitant créer une entreprise dans les îles Pitiuses.</t>
-[...56 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737451</t>
+    <t>Disponibilité du crédit à la commande Commerce 2025 LIGNE 1. NOUVEL ÉTABLISSEMENT</t>
+  </si>
+  <si>
+    <t>2025-02-28</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817595</t>
+  </si>
+  <si>
+    <t>Disponibilité du crédit à la commande Commerce 2025 LIGNE 2 MANT. ÉTABLISSEMENT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817597</t>
+  </si>
+  <si>
+    <t>Collaboration entre le Gouvernement valencien et la Fédération valencienne des communes et provinces. Projets liés au commerce et à l'assistance technique 2023</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690516</t>
   </si>
   <si>
     <t>Le CDTI accorde des subventions à des projets d'innovation dans le secteur de la pêche et de l'aquaculture, ainsi qu'à des projets d'investissement dans les activités de transformation et de commercialisation des produits de la pêche et de l'aquaculture.</t>
   </si>
   <si>
     <t>2023-12-05</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731454</t>
   </si>
   <si>
-    <t>Disponibilité du crédit à la commande Commerce 2025 LIGNE 1. NOUVEL ÉTABLISSEMENT</t>
-[...26 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690516</t>
+    <t>Résolution du 30 décembre 2025 portant création de fonds pour les investissements dans les technologies forestières, la transformation, la mobilisation et la commercialisation des produits forestiers</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887954</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Appel à projets pour améliorer la compétitivité des PME du secteur commercial à partir de 2026</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890314</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ AGA/XXX/2026, du XX de xxxx, du Ministre de l'Agriculture, de l'Élevage et de l'Alimentation, par lequel des subventions sont demandées pour l'amélioration de la production et de la commercialisation des produits apicoles, pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la production et la commercialisation du miel, dans le cadre de l’intervention sectorielle apicole pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Aide Feaga à la production et à la commercialisation du miel ANNÉE 2026</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899738</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL DIVA</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897633</t>
+  </si>
+  <si>
+    <t>Résolution du 13 avril 2026 de la FEGA, qui appelle à une aide aux investissements matériels ou immatériels dans la transformation, la commercialisation ou le développement des produits agroalimentaires, dans le cadre du PEPAC</t>
+  </si>
+  <si>
+    <t>2027-09-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898612</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898793</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 mars 2026 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion du commerce en Castille-et-León</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894145</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894656</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894658</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADICOMT</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894844</t>
+  </si>
+  <si>
+    <t>DÉCRET PEJ/ /2026 du 21 avril, qui prévoit une aide pour soutenir le commerce local dans les petites villes et les municipalités.</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901471</t>
+  </si>
+  <si>
+    <t>L'aide destinée à promouvoir la chasse au sanglier pour contribuer à la prévention et à la lutte contre les maladies peut affecter les espèces d'élevage et leur préparation à la commercialisation de la viande.</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901653</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2026 du ministère de la Science, de l'Industrie et de l'Emploi approuvant l'appel à subventions pour la modernisation du commerce rural dans la Principauté des Asturies.</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903225</t>
+  </si>
+  <si>
+    <t>Aide pour l’année 2026 destinée à l’amélioration de la production et de la commercialisation des produits apicoles, correspondant à l’intervention sectorielle apicole (EIVISSA).</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903673</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2026 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole FORMENTERA.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903675</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2026 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole - MAJORQUE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903679</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2026 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole - MENORCA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903680</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 avril 2024 relatif aux subventions destinées à promouvoir l’intégration et la fusion des associations agroalimentaires. Ligne 2 – Aide à la promotion et à l’encouragement de la fusion des associations agroalimentaires en Andalousie.</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761489</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 de la Direction générale des industries, de l'innovation et de la filière agroalimentaire, annonçant des subventions pour les investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires pour l'exercice 2026. Intervention 68422-01 PME</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876918</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 de la Direction générale des industries, de l'innovation et de la filière agroalimentaire, annonçant l'appel à candidatures pour 2026 en vue d'obtenir des aides aux investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires. FRUITS ET LÉGUMES. PME</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876920</t>
+  </si>
+  <si>
+    <t>Résolution du 6 mai 2024, appel à propositions de subventions dans le cadre d'un règlement de concession non concurrentiel aux organisations et entités représentatives des secteurs du développement agricole et rural d'Andalousie.</t>
+  </si>
+  <si>
+    <t>2024-05-14</t>
+  </si>
+  <si>
+    <t>2024-06-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759011</t>
+  </si>
+  <si>
+    <t>Accord SATi - PME avec la Chambre de commerce, d'industrie et de services de Saragosse</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743242</t>
+  </si>
+  <si>
+    <t>Accord Satipymes avec la Chambre de commerce, d'industrie et de services de Huesca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743260</t>
+  </si>
+  <si>
+    <t>Accord Satipymes avec la Chambre de commerce, d'industrie et de services de Teruel</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743268</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mars 2024, Appel à candidatures pour la XXe édition des Prix Blas Infante d'études et de recherches sur l'administration et la gestion publiques.</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>2024-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751853</t>
+  </si>
+  <si>
+    <t>DÉCRET EEI/319/2024 du 27 mars, qui prévoit une aide à l'investissement et à l'amélioration, ainsi qu'à la numérisation des petites entreprises.</t>
+  </si>
+  <si>
+    <t>2023-05-22</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762824</t>
+  </si>
+  <si>
+    <t>Arrêté EEI/2024 du 1er juillet, portant appel à candidatures pour l’aide correspondant au programme « VOLVEREMOS » de promotion du petit commerce de détail, en vue de la revitalisation commerciale des zones urbaines et rurales de la Communauté autonome d’Aragon</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771873</t>
   </si>
   <si>
     <t>Arrêté AGA/ /2024 du 7 octobre, portant sur des subventions pour les investissements dans les installations de transformation et dans les infrastructures, structures et instruments de commercialisation du vin, pour l'année 2025 (exercice financier 2026).</t>
   </si>
   <si>
     <t>2024-10-10</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790234</t>
   </si>
   <si>
     <t>DÉCRET AGA/ /2025 du 26 août, qui prévoit des subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agricoles (industries agroalimentaires), dans le cadre du PEPAC pour la période 2023-2027 pour l'année 2026.</t>
   </si>
   <si>
     <t>2025-08-27</t>
   </si>
   <si>
     <t>2025-11-28</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853458</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853473</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853478</t>
   </si>
   <si>
     <t>Arrêté AGA/…/2024 du 20 mai, portant sur des subventions pour la promotion et le développement des ventes locales de produits agroalimentaires en Aragon, pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-05-07</t>
@@ -281,53 +650,50 @@
   <si>
     <t>2024-06-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756782</t>
   </si>
   <si>
     <t>Arrêté AGA/284/2025 du 10 mars du ministre de l'Agriculture, de l'Élevage et de l'Alimentation annonçant des subventions visant à améliorer la production et la commercialisation des produits apicoles pour l'année 2025</t>
   </si>
   <si>
     <t>2025-03-25</t>
   </si>
   <si>
     <t>2025-04-25</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822435</t>
   </si>
   <si>
     <t>Arrêté AGA/xxx/2024 du 22 avril, portant sur des subventions destinées à améliorer la production et la commercialisation des produits apicoles pour l'année 2024</t>
   </si>
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
-    <t>2024-12-31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760928</t>
   </si>
   <si>
     <t>Accord de collaboration entre le Gouvernement d'Aragon et le Conseil aragonais des chambres de commerce, d'industrie et de services (en tant qu'entité collaboratrice) pour la gestion des aides à la modernisation des entreprises privées de transport de voyageurs et de marchandises.</t>
   </si>
   <si>
     <t>2023-05-24</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/698156</t>
   </si>
   <si>
     <t>Accord de collaboration signé entre l’institut aragonais de l’emploi et les chambres officielles de commerce, d’industrie et de services de Huesca, Teruel et Saragosse, pour la mise en œuvre du « programme 45+ ».</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>2025-01-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735724</t>
@@ -401,68 +767,62 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817279</t>
   </si>
   <si>
     <t>Assistance et tutorat pour la transformation numérique du commerce à Gran Canaria</t>
   </si>
   <si>
     <t>2023-11-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735854</t>
   </si>
   <si>
     <t>Programme de soutien à la numérisation et au partage des connaissances dans le secteur commercial</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735858</t>
   </si>
   <si>
     <t>SUBVENTION DU CONSEIL MUNICIPAL DE GARAFÍA POUR LE PLAN DE DÉVELOPPEMENT COMMERCIAL DE L'ÎLE</t>
   </si>
   <si>
-    <t>2024-01-01</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783054</t>
   </si>
   <si>
     <t>Appel à propositions 2024 pour les PME numériques – Chambre de commerce de Cantabrie</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>2024-08-23</t>
   </si>
   <si>
-    <t>Cantabria</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
   </si>
   <si>
     <t>Appel à l'aide pour des investissements productifs contribuant à l'atténuation du changement climatique et à l'adaptation à celui-ci, à l'utilisation efficace des ressources naturelles et à la modernisation et/ou à l'amélioration des exploitations agricoles en Cantabrie.</t>
   </si>
   <si>
     <t>2024-05-10</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751287</t>
   </si>
   <si>
     <t>Appel à une aide d’urgence pour les projets d’investissement dans la transformation et la commercialisation des produits agricoles entrepris par l’industrie agroalimentaire et inclus dans le plan stratégique de la politique agricole commune de Cantabrie 2023-2027.</t>
   </si>
   <si>
     <t>2024-05-08</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757650</t>
@@ -542,68 +902,455 @@
   <si>
     <t>L'arrêté du 22 décembre 2023 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonce des subventions pour la transformation et la commercialisation des produits agricoles, forestiers et alimentaires, cofinancées par le FEADER, ligne j01</t>
   </si>
   <si>
     <t>2023-12-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
   </si>
   <si>
     <t>Arrêté du ministère de l'Agriculture, de l'Élevage et du Développement rural du 8 novembre 2024 portant octroi de subventions aux investissements dans la commercialisation et la transformation des produits de la pêche et de l'aquaculture – Programme FEMPA – Ligne PA2</t>
   </si>
   <si>
     <t>2024-11-16</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
   </si>
   <si>
+    <t>Résolution du 15 février 2024 du ministère de la Transition écologique, de l'Industrie et du Développement économique approuvant l'appel à projets pour l'amélioration de la compétitivité, de l'innovation et de la numérisation des petites et moyennes entreprises</t>
+  </si>
+  <si>
+    <t>2024-02-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744440</t>
+  </si>
+  <si>
+    <t>Résolution du 23 mars 2024 autorisant l'appel à subventions pour promouvoir et encourager la consommation dans les commerces de détail de la Principauté des Asturies par le biais du Chèque Commerce des Asturies</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755065</t>
+  </si>
+  <si>
+    <t>Résolution du 1er avril 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à candidatures pour une aide à la participation à des salons, événements et missions. Salon de l'agriculture saoudien. Arabie saoudite 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-14</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Résolution du 25 avril 2025 du Fonds espagnol de garantie agricole (FEGA), qui appelle à une aide pour les investissements matériels ou immatériels dans la transformation, la commercialisation ou le développement des produits agroalimentaires PEPAC</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
+  </si>
+  <si>
+    <t>Appel à l'aide 2026 aux producteurs agroalimentaires commercialisant leurs produits par le biais de circuits courts, couverts par le régime de minimis</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904314</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 14 mai 2026 du ministère des Affaires rurales et de la Politique agricole, approuvant l'appel à candidatures pour les subventions visant à promouvoir la commercialisation des produits biologiques dans la Principauté des Asturies, année 2026</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906082</t>
+  </si>
+  <si>
+    <t>subventions destinées à promouvoir la modernisation des commerces de détail et de certaines entreprises de services, ainsi que la continuité des établissements</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906390</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIVe appel à propositions (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), dans le cadre du XIVe appel (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2025, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XXIVe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État. (Interv., 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XIIIe appel (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759835</t>
+  </si>
+  <si>
+    <t>Aide 2025 pour les investissements visant la transformation et la commercialisation des produits agricoles, conformément à la résolution du 29 octobre 2025 qui lance un appel à candidatures</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>2024 Aide à l'internationalisation des entreprises d'Estrémadure et à l'amélioration des conditions de commercialisation à l'étranger, conformément à la résolution du 30 octobre 2023 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>La subvention 2024-2025 destinée aux municipalités et aux petites collectivités locales pour financer des projets de revitalisation commerciale est prévue par le décret 130/2024 du 15 octobre 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subvention 2024-2025 destinée aux associations, fédérations et confédérations du secteur commercial pour financer des projets de revitalisation commerciale, conformément au décret 130/2024 du 15 octobre 2024 qui appelle</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Aide 2025/2026 pour l’amélioration des capacités avancées des PME du secteur du commerce de détail, conformément à l’appel lancé par la résolution du 21 novembre 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 janvier 2025 établissant les bases réglementaires pour l'octroi, sur une base non concurrentielle, de subventions visant à promouvoir l'innovation et la durabilité du commerce local et artisanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le ministère de la Promotion de l'emploi et de l'Égalité et la Fédération galicienne du commerce pour la mise en œuvre d'actions de formation en vue de la qualification et de la requalification de la population active dans les secteurs stratégiques et du renforcement des capacités.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>Aide aux investissements dans la production et la commercialisation de produits vitivins</t>
+  </si>
+  <si>
+    <t>2024-12-13</t>
+  </si>
+  <si>
+    <t>2025-01-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801551</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874009</t>
+  </si>
+  <si>
+    <t>Aides aux investissements dans la transformation et la commercialisation des produits agricoles cofinancées par le Fonds européen agricole pour le développement rural (FEADER)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Département de l'Économie, de l'Industrie et de l'Innovation de la Xunta de Galicia et la Chambre Officielle de Commerce, d'Industrie, de Services et de Navigation de La Corogne pour l'élaboration d'un plan de formation pour le secteur commercial</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722071</t>
+  </si>
+  <si>
+    <t>L’arrêté du 11 janvier 2024 établit les bases réglementaires pour l’octroi, dans un régime de concurrence, de subventions à la transformation numérique, à l’innovation et à la modernisation du secteur commercial et artisanal, et prévoit les modalités suivantes :</t>
+  </si>
+  <si>
+    <t>2024-02-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741928</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agroalimentaires. Appel à propositions 2026</t>
+  </si>
+  <si>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>2027-01-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874463</t>
+  </si>
+  <si>
+    <t>Accord du Conseil exécutif du Conseil insulaire de Minorque, en date du 21.10.2024, relatif à l'approbation de l'accord de collaboration avec la Coopérative insulaire d'élevage de Minorque (COINGA) pour la réalisation d'activités de promotion et de commercialisation - 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801202</t>
+  </si>
+  <si>
+    <t>Subventions aux investissements dans la transformation, la commercialisation et le développement des produits agroalimentaires pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801756</t>
+  </si>
+  <si>
+    <t>Aide pour l’année 2025 destinée à l’amélioration de la production et de la commercialisation des produits apicoles, correspondant à l’Intervention sectorielle apicole – EIVISSA</t>
+  </si>
+  <si>
+    <t>2025-06-05</t>
+  </si>
+  <si>
+    <t>2025-07-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837236</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2025 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, conformément à l'intervention sectorielle apicole - MENORCA</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837310</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2025 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole FORMENTERA.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837311</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2025 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole - MAJORQUE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837319</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agroalimentaires. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>2025-12-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874455</t>
+  </si>
+  <si>
+    <t>Instruments financiers - PRÊTS D'INVESTISSEMENT LIÉS À UNE INTERVENTION D'INVESTISSEMENT DANS LA TRANSFORMATION ET LA COMMERCIALISATION DES PRODUITS AGROALIMENTAIRES - 3.1</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>2027-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876518</t>
+  </si>
+  <si>
+    <t>Instruments financiers - PRÊTS DE FONDS DE ROULEMENT LIÉS À DES INVESTISSEMENTS DANS LA TRANSFORMATION ET LA COMMERCIALISATION DE PRODUITS AGROALIMENTAIRES - 3.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876529</t>
+  </si>
+  <si>
+    <t>PROG. EST. COMMERCE EXTÉRIEUR - MINIMIS2024</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776872</t>
+  </si>
+  <si>
+    <t>PROGRAMME STRATÉGIQUE POUR LE COMMERCE EXTÉRIEUR - MINIMIS - ACTIONS 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776873</t>
+  </si>
+  <si>
+    <t>Soutien à la revitalisation commerciale (DIN)</t>
+  </si>
+  <si>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784900</t>
+  </si>
+  <si>
+    <t>Afin de compenser les problèmes de marketing</t>
+  </si>
+  <si>
+    <t>2024-07-29</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778143</t>
+  </si>
+  <si>
     <t>Arrêté du 25 janvier 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, portant sur des subventions destinées à financer les coûts salariaux des travailleurs handicapés dans les centres d'emploi spécialisés pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-02-06</t>
   </si>
   <si>
     <t>2024-12-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
   </si>
   <si>
     <t>Arrêté du 7 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion commerciale en Castille-et-León</t>
   </si>
   <si>
-    <t>2024-04-11</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
   </si>
   <si>
     <t>Accord du 25 avril 2024 de la Junta de Castilla y León, autorisant l'octroi direct de subventions aux Groupements d'Entreprises Innovantes de Castilla y León VITARTIS et CYLSOLAR.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
   </si>
   <si>
     <t>Arrêté du 5 avril 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions publiques pour l'année 2024 destinées à la mise en œuvre d'actions contribuant au bien-être au travail dans les entreprises de Castille-et-León.</t>
   </si>
   <si>
     <t>2024-09-10</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
   </si>
   <si>
     <t>Arrêté du 3 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant les subventions pour 2024 au titre du programme de soutien à la création et à l'emploi dans les coopératives et les entreprises détenues par les travailleurs. PROGRAMME I. – CONSTITUTION DE MEMBRES</t>
   </si>
   <si>
     <t>2024-05-27</t>
@@ -674,308 +1421,98 @@
   <si>
     <t>Subventions destinées au financement du programme de formation sur mesure dans les entreprises à double vocation (entreprises agricoles) pour l'année 2024. Règlement (UE) n° 1408/2013. Résolution du 15/05/2024 du Président du Comité exécutif pour la formation professionnelle de FAFECYL</t>
   </si>
   <si>
     <t>2024-05-21</t>
   </si>
   <si>
     <t>2024-06-10</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761278</t>
   </si>
   <si>
     <t>Résolution du 25 avril 2024 approuvant l'appel à subventions pour la mise en œuvre de projets de formation professionnelle et d'emploi au sein de l'entreprise (axe sectoriel 5), pour l'année 2024. Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754248</t>
   </si>
   <si>
     <t>ACCORD DE COLLABORATION ENTRE LES COOPÉRATIVES AGROALIMENTAIRES DE CASTILLE-LA-MANCHE ET IPEX POUR LEUR INTERNATIONALISATION</t>
   </si>
   <si>
     <t>2024-04-19</t>
   </si>
   <si>
-    <t>2024-05-30</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754692</t>
   </si>
   <si>
     <t>Résolution du ministère délégué à l'Environnement annonçant des subventions pour les investissements dans les technologies forestières et dans la transformation, la mobilisation et la commercialisation des produits forestiers dans le cadre du Programme de développement rural de Ca</t>
   </si>
   <si>
-    <t>Cataluña</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
   </si>
   <si>
     <t>Aides aux investissements dans les installations de transformation du vin, les infrastructures et la commercialisation 2024-2027</t>
   </si>
   <si>
     <t>2024-09-26</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786168</t>
   </si>
   <si>
     <t>Aide minimale à la promotion et au marketing des ventes locales en Catalogne</t>
   </si>
   <si>
     <t>2024-12-24</t>
   </si>
   <si>
     <t>2025-01-24</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805707</t>
   </si>
   <si>
     <t>Aides aux investissements dans les installations de transformation et de commercialisation du vin 2023-2027</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828263</t>
   </si>
   <si>
     <t>Programme d'incitations à l'emploi PICE de la Chambre de commerce de Ceuta 2024</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
   </si>
   <si>
-    <t>Accord de collaboration entre le Département de l'Économie, de l'Industrie et de l'Innovation de la Xunta de Galicia et la Chambre Officielle de Commerce, d'Industrie, de Services et de Navigation de La Corogne pour l'élaboration d'un plan de formation pour le secteur commercial</t>
-[...202 lines deleted...]
-  <si>
     <t>Aide aux municipalités de la Communauté de Madrid pour le développement des activités de promotion commerciale et des salons professionnels 2025</t>
   </si>
   <si>
     <t>2025-02-21</t>
   </si>
   <si>
     <t>2025-03-21</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
   </si>
   <si>
     <t>Aide à la production et à la commercialisation du miel, année 2024, FEAGA</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
   </si>
   <si>
     <t>Aide à la production et à la commercialisation du miel, année 2025, FEAGA</t>
@@ -1007,158 +1544,143 @@
   <si>
     <t>2024-07-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
   </si>
   <si>
     <t>Bases réglementaires 2025-2027 et appel à l’aide pour améliorer la production et la commercialisation des produits apicoles dans le cadre de l’Intervention sectorielle apicole, incluse dans le PEPAC, pour la campagne 2025.</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>2025-07-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
   </si>
   <si>
     <t>Appel à candidatures 2025 pour la participation aux salons professionnels dans le cadre du régime de minimis</t>
   </si>
   <si>
     <t>2025-06-27</t>
   </si>
   <si>
-    <t>Navarra, Comunidad Foral de</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838026</t>
   </si>
   <si>
     <t>Appel à propositions 2025. Aide aux associations de producteurs agroalimentaires commercialisant leurs produits via des circuits courts et aux associations gérant des espaces d'expérimentation agricole.</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>2025-06-26</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
   </si>
   <si>
     <t>Appel à l'aide 2025 aux entités locales pour promouvoir les circuits courts de commercialisation des produits agroalimentaires</t>
   </si>
   <si>
     <t>2025-06-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
   </si>
   <si>
     <t>RÉSOLUTION 51E/2024 du 30 avril du Directeur général du Commerce et de la Consommation, approuvant l’appel à subventions pour la promotion des entreprises artisanales en Navarre en 2024.</t>
   </si>
   <si>
     <t>2024-05-17</t>
   </si>
   <si>
-    <t>2024-06-05</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
   </si>
   <si>
     <t>Aide à la promotion des produits agricoles par l’organisation de salons de l’élevage, pour l’année 2024</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>2024-06-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
   </si>
   <si>
     <t>Aide aux exploitations agricoles pour la transition énergétique</t>
   </si>
   <si>
-    <t>2024-09-16</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-10-03</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
   </si>
   <si>
     <t>Subventions aux entités locales pour revitaliser le commerce rural</t>
   </si>
   <si>
     <t>2024-10-08</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
   </si>
   <si>
     <t>Résolution du 2 septembre 2024 du directeur de l'AVFGA annonçant l'appel à projets pour les investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires dans le cadre du Plan stratégique de la Politique agricole commune</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t>2024-10-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783462</t>
   </si>
   <si>
     <t>Résolution du 8 mai 2024 du président de l'IVACE annonçant des subventions pour la promotion des installations d'autoconsommation d'énergie électrique dans les communautés d'énergies renouvelables, imputée au budget 2024</t>
   </si>
   <si>
-    <t>2024-05-14</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
   </si>
   <si>
     <t>L'aide 2024 est destinée à l'octroi de subventions pour les investissements dans la commercialisation conjointe du bétail, conformément au décret 132/2024 du 22 octobre qui les prévoit.</t>
   </si>
   <si>
     <t>2024-11-21</t>
   </si>
   <si>
     <t>2024-12-12</t>
   </si>
   <si>
-    <t>Extremadura</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797186</t>
   </si>
   <si>
     <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
   </si>
   <si>
     <t>2024-04-27</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
   </si>
   <si>
     <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (sous-mesure 19.2.3 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
   </si>
   <si>
     <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XXIIe appel (PDR 2014-2020) GAL ADERSUR</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
@@ -1181,459 +1703,60 @@
   <si>
     <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel à propositions (PDR 2014-2020) GAL ADICOVER</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
   </si>
   <si>
     <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel (PDR 2014-2020) GAL ADICOVER</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
   </si>
   <si>
     <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
   </si>
   <si>
     <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
   </si>
   <si>
-    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIVe appel à propositions (PDR 2014-2020) GAL CAMPISUR</t>
-[...172 lines deleted...]
-  <si>
     <t>Arrêté du 27 février 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour le financement des unités de soutien aux activités professionnelles dans les centres d'emploi spéciaux pour l'année 2026</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>2026-09-17</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
-  </si>
-[...223 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903680</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1940,4086 +2063,4434 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H156"/>
+  <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H156"/>
+      <selection activeCell="A1" sqref="A1:H170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="393.904" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>14</v>
-      </c>
-[...19 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>23</v>
-      </c>
-[...14 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="G14" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="H14" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="C18" s="1"/>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="C19" s="1"/>
       <c r="D19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="G20" s="1"/>
+      <c r="H20" s="1" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H27" s="1" t="s">
         <v>100</v>
-      </c>
-[...14 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="C28" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>108</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1" t="s">
         <v>120</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>89</v>
+        <v>131</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B36" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H36" s="1" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H37" s="1" t="s">
         <v>136</v>
-      </c>
-[...19 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" s="1" t="s">
         <v>140</v>
-      </c>
-[...19 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>145</v>
+        <v>107</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>146</v>
+        <v>38</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>174</v>
+        <v>94</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>178</v>
+        <v>94</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>141</v>
+        <v>173</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>81</v>
+        <v>174</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>141</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>81</v>
+        <v>174</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>81</v>
+        <v>182</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>70</v>
+        <v>190</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>70</v>
+        <v>194</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>75</v>
+        <v>198</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>181</v>
+        <v>207</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>170</v>
+        <v>208</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>220</v>
+        <v>190</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>141</v>
+        <v>214</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>89</v>
+        <v>215</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>219</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="C64" s="1"/>
       <c r="D64" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64" s="1" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>132</v>
+        <v>229</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>89</v>
+        <v>230</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>89</v>
+        <v>234</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>240</v>
+        <v>22</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>89</v>
+        <v>238</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>240</v>
+        <v>22</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>89</v>
+        <v>190</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>254</v>
+        <v>190</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>257</v>
+        <v>173</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>258</v>
+        <v>190</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H76" s="1" t="s">
         <v>267</v>
-      </c>
-[...19 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H77" s="1" t="s">
         <v>271</v>
-      </c>
-[...19 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H78" s="1" t="s">
         <v>275</v>
-      </c>
-[...19 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B79" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="B79" s="1" t="s">
+      <c r="C79" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G79" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H79" s="1" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="B80" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1" t="s">
-        <v>170</v>
+        <v>282</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>279</v>
+        <v>108</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>279</v>
+        <v>52</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>279</v>
+        <v>52</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>250</v>
+        <v>293</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>296</v>
+        <v>182</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>297</v>
+        <v>29</v>
       </c>
       <c r="H84" s="1" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>174</v>
+        <v>305</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="G86" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>302</v>
+      </c>
       <c r="H86" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="G87" s="1"/>
       <c r="H87" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H88" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="B90" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="B90" s="1"/>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H90" s="1" t="s">
         <v>320</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="D91" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H91" s="1" t="s">
         <v>323</v>
-      </c>
-[...16 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H92" s="1" t="s">
         <v>325</v>
-      </c>
-[...19 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H93" s="1" t="s">
         <v>329</v>
-      </c>
-[...19 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>334</v>
+        <v>198</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G94" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H94" s="1" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>331</v>
+        <v>84</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>331</v>
+        <v>84</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>331</v>
+        <v>84</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>349</v>
+        <v>159</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>331</v>
+        <v>84</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>331</v>
+        <v>84</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>358</v>
+        <v>290</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>292</v>
+        <v>353</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>366</v>
+        <v>84</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>367</v>
+        <v>356</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>190</v>
+        <v>359</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>366</v>
+        <v>84</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>190</v>
+        <v>363</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>366</v>
+        <v>80</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>374</v>
+        <v>211</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>150</v>
+        <v>190</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G105" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H105" s="1" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>170</v>
+        <v>369</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>366</v>
+        <v>80</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>170</v>
+        <v>372</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>366</v>
+        <v>80</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>170</v>
+        <v>83</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>366</v>
+        <v>80</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>366</v>
+        <v>80</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>366</v>
+        <v>80</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>170</v>
+        <v>385</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>366</v>
+        <v>42</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>349</v>
+        <v>297</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>390</v>
+        <v>190</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>366</v>
+        <v>42</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>349</v>
+        <v>368</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>366</v>
+        <v>42</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="B114" s="1" t="s">
+      <c r="D114" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H114" s="1" t="s">
         <v>395</v>
-      </c>
-[...16 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H115" s="1" t="s">
         <v>398</v>
-      </c>
-[...19 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H116" s="1" t="s">
         <v>400</v>
-      </c>
-[...19 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>366</v>
+        <v>42</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H118" s="1" t="s">
         <v>405</v>
-      </c>
-[...16 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>342</v>
+        <v>408</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>366</v>
+        <v>42</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>366</v>
+        <v>42</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>170</v>
+        <v>368</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>421</v>
+        <v>290</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B123" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="C123" s="1" t="s">
+      <c r="D123" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H123" s="1" t="s">
         <v>421</v>
-      </c>
-[...13 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H124" s="1" t="s">
         <v>425</v>
-      </c>
-[...19 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H125" s="1" t="s">
         <v>429</v>
-      </c>
-[...19 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C126" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B126" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="1" t="s">
+      <c r="D126" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H126" s="1" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H127" s="1" t="s">
         <v>434</v>
-      </c>
-[...16 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H128" s="1" t="s">
         <v>437</v>
-      </c>
-[...19 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>443</v>
+        <v>204</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>240</v>
+        <v>52</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>269</v>
+        <v>439</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>443</v>
+        <v>204</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>331</v>
+        <v>52</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>453</v>
+        <v>194</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>457</v>
+        <v>194</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>134</v>
+        <v>52</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>411</v>
+        <v>452</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>220</v>
+        <v>453</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>460</v>
+        <v>52</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>464</v>
+        <v>198</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>460</v>
+        <v>52</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G136" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H136" s="1" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>361</v>
+        <v>462</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>460</v>
+        <v>56</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>129</v>
+        <v>181</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>472</v>
+        <v>290</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>129</v>
+        <v>468</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>472</v>
+        <v>160</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>129</v>
+        <v>261</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>472</v>
+        <v>190</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>12</v>
+        <v>142</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>181</v>
+        <v>473</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>292</v>
+        <v>194</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>12</v>
+        <v>142</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>349</v>
+        <v>477</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>12</v>
+        <v>142</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>89</v>
+        <v>481</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>12</v>
+        <v>142</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>439</v>
+        <v>253</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>487</v>
+        <v>190</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>366</v>
+        <v>60</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>464</v>
+        <v>486</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>366</v>
+        <v>64</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H146" s="1" t="s">
         <v>492</v>
-      </c>
-[...19 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H147" s="1" t="s">
         <v>496</v>
-      </c>
-[...19 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H148" s="1" t="s">
         <v>500</v>
-      </c>
-[...19 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B149" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="B149" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149" s="1" t="s">
-        <v>498</v>
+        <v>254</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>366</v>
+        <v>64</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>505</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>506</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="H150" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B151" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C151" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="C151" s="1" t="s">
+      <c r="D151" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H151" s="1" t="s">
         <v>510</v>
-      </c>
-[...13 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B152" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="B152" s="1" t="s">
+      <c r="C152" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="C152" s="1" t="s">
+      <c r="D152" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H152" s="1" t="s">
         <v>514</v>
-      </c>
-[...13 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B153" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="B153" s="1" t="s">
+      <c r="C153" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H153" s="1" t="s">
         <v>517</v>
-      </c>
-[...16 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H154" s="1" t="s">
         <v>520</v>
-      </c>
-[...19 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B155" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="B155" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" s="1" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F155" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G155" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H155" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>517</v>
+        <v>186</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G156" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H156" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H159" s="1" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H165" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H169" s="1" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>566</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>