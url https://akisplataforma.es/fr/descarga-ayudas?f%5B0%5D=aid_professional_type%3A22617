--- v0 (2026-06-23)
+++ v1 (2026-10-08)
@@ -12,656 +12,683 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
     <t>ARRÊTÉ du Conseiller à la Transition Écologique et à l'Énergie, établissant les bases réglementaires et lançant un appel à candidatures pour une subvention non compétitive pour la création et l'exploitation de communautés énergétiques, dans le cadre des Fonds Énergie Durable des Îles Canaries P2-L2 NG (C7, I2)</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>Régional</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782532</t>
   </si>
   <si>
+    <t>Rénovation énergétique des bâtiments existants</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720515</t>
+  </si>
+  <si>
+    <t>Énergies renouvelables thermiques dans différents secteurs ( mrr )2</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720519</t>
+  </si>
+  <si>
+    <t>Résolution du 24 juin du ministère des Droits sociaux et de la Protection sociale, approuvant les bases réglementaires de participation au projet pilote « cone ct-as : parcours d’inclusion sociale numérique dans la Principauté des Asturies »</t>
+  </si>
+  <si>
+    <t>2023-03-21</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/683173</t>
+  </si>
+  <si>
+    <t>Résolution du 29 avril 2024 du ministère des Affaires rurales et de la Politique agricole annonçant une aide au soutien des investissements non productifs liés au respect des objectifs agroenvironnementaux et climatiques</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751274</t>
+  </si>
+  <si>
     <t>Décret 7/2024 du 27 février portant réglementation de l’octroi direct d’une subvention pour la construction de logements sociaux locatifs dans des bâtiments à haute performance énergétique au titre du plan de relance, de transformation et de résilience</t>
   </si>
   <si>
     <t>2024-03-06</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747555</t>
   </si>
   <si>
-    <t>Rénovation énergétique des bâtiments existants</t>
-[...35 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751274</t>
+    <t>Appel à candidatures pour une aide à la gestion durable des forêts sur les terres privées pour l'année 2026, correspondant à la restauration des dommages forestiers.</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886517</t>
+  </si>
+  <si>
+    <t>Appel issu des bases réglementaires de l’aide au soutien de l’activité scientifique des groupes de recherche en Catalogne (SGR-Cat 2025)</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885631</t>
+  </si>
+  <si>
+    <t>Promouvoir les services écosystémiques dans la gestion durable des forêts.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885626</t>
+  </si>
+  <si>
+    <t>L’arrêté du 30 décembre 2025 établit les bases réglementaires de l’appel à candidatures pour l’année 2026 en vue d’obtenir des aides aux études et aux investissements liés à la conservation, à la restauration et à la réhabilitation du patrimoine naturel et culturel et des zones sensibles.</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886141</t>
+  </si>
+  <si>
+    <t>Reboisement des forêts, production de truffes et de pignons de pin.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886505</t>
+  </si>
+  <si>
+    <t>Résolution du 10/02/2026 de la Direction générale de la planification agricole, portant sur l'octroi de subventions pour l'année 2026 en faveur de la promotion des races indigènes espagnoles.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Résolution du 05/02/2026 de la Direction générale de l'agriculture et de l'élevage, par laquelle l'appel à l'aide de l'Intervention sectorielle apicole est lancé dans le cadre du Plan stratégique de la Politique agricole commune (Pepac) en Castille-La Manche.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Arrêté du 4 février 2026 de la CMAV et de l'OT portant sur la prime compensatoire pour l'année 2026, cofinancée par le FEADER dans le cadre du PEPAC Espagne 2023-2027, pour les dossiers de reboisement de terres agricoles (1993-1999, 2000-2006 et 2007-2013)</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887418</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la création de jeunes agriculteurs, dans le cadre du plan stratégique de la politique agricole commune, période 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
+  </si>
+  <si>
+    <t>Aide aux actions visant à promouvoir le secteur forestier privé</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
+  </si>
+  <si>
+    <t>Actions sylvicoles, amélioration du réseau routier forestier et actions agroforestières.</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
+  </si>
+  <si>
+    <t>Aide à la souscription d'une assurance incendie de forêt pour les propriétés privées.</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
+  </si>
+  <si>
+    <t>Résolution du 6 mai 2024 de la DGComercio, Conv2024, Subv.en reg.conc.comp., visant à promouvoir l'association commerciale et artisanale, à promouvoir et revitaliser le petit commerce urbain et à promouvoir l'artisanat en Andalousie. - Secteur commercial</t>
+  </si>
+  <si>
+    <t>2024-03-27</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
   </si>
   <si>
     <t>Subventions pour les engagements agroenvironnementaux sur les terres agricoles et les engagements et activités pour la conservation des ressources génétiques (2025)</t>
   </si>
   <si>
     <t>2025-02-18</t>
   </si>
   <si>
     <t>2025-04-18</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814237</t>
   </si>
   <si>
     <t>Appel à candidatures pour une aide à la mise en œuvre du programme d'émission d'obligations numériques destiné aux groupes vulnérables</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
   </si>
   <si>
     <t>Décret n° 801/2024 du 17 décembre 2024 du vice-président convoquant l'Aide aux projets de travaux hydrauliques d'initiative privée et d'irrigation agricole pour l'année 2024</t>
   </si>
   <si>
     <t>2024-12-18</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
   </si>
   <si>
+    <t>Programme CROISSANCE. Programme de subventions visant à soutenir la croissance de projets d'entreprises innovants à Saint-Sébastien.</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMME EKINN+ 2025 : DIRECTIVES DE PARTICIPATION AU PROGRAMME VISANT À PROMOUVOIR LA CRÉATION, LA CROISSANCE ET LA CONSOLIDATION DE NOUVELLES INITIATIVES COMMERCIALES INNOVANTES.</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour des subventions destinées à soutenir les séjours externes de chercheurs prédoctoraux dans des centres étrangers</t>
+  </si>
+  <si>
+    <t>2024-11-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747404</t>
+  </si>
+  <si>
+    <t>Programmes de formation multirégionaux 2025</t>
+  </si>
+  <si>
+    <t>2025-05-08</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mai 2026 du ministère régional des Affaires rurales et de la Politique agricole, annonçant des subventions pour l'installation de jeunes agriculteurs et de nouveaux agriculteurs. (Interventions 6961.1 et 6961.2). Conv 2026</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906634</t>
+  </si>
+  <si>
+    <t>Règlement et appel à candidatures pour la campagne 2026-2027 d’aide aux travaux forestiers promus par les collectivités locales et les agents privés</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906732</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 novembre 2025 établissant les bases réglementaires de l’aide visant à atténuer les dommages causés par les sangliers aux cultures agricoles et lançant un appel à candidatures pour l’année 2026 (code de procédure MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 décembre 2023 établissant les bases réglementaires de l’aide visant à atténuer les dommages causés par les sangliers aux cultures agricoles et lançant un appel à candidatures pour l’année 2024 (code de procédure mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire des subventions compétitives pour les investissements de reboisement avec des essences feuillues et/ou conifères, cofinancées par le Fonds européen agricole pour le développement</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>Subventions pour promouvoir les installations d'autoconsommation utilisant des sources d'énergie renouvelables/thermiques pour les particuliers</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>2024-12-30</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736410</t>
+  </si>
+  <si>
+    <t>Bourses pour les chercheurs prédoctoraux et postdoctoraux souhaitant effectuer de courts séjours hors des îles Baléares</t>
+  </si>
+  <si>
+    <t>2023-05-06</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/691310</t>
+  </si>
+  <si>
+    <t>Contrat global de conseil aux entreprises - Fédération des entreprises de La Rioja</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
     <t>Arrêté MTD/879/2024 du 6 septembre, modifiant l'arrêté MTD/683/2023 du 23 mai, approuvant les bases réglementaires et le deuxième appel à projets pour l'émission d'obligations numériques collectives vulnérables en Castille-et-León financées par le programme MRR de l'UE (NextGen).</t>
   </si>
   <si>
     <t>2024-09-14</t>
   </si>
   <si>
     <t>2024-10-15</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784696</t>
   </si>
   <si>
     <t>Appel à l'aide pour les projets NON PRODUCTIFS de la mesure 7119.2 Leader du plan stratégique de la politique agricole commune 2023-2027 dans le CYL à gérer par l'Association GAL pour le développement rural et intégral ribera del duero burgalesa.</t>
   </si>
   <si>
     <t>2024-07-12</t>
   </si>
   <si>
     <t>2027-12-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
   </si>
   <si>
     <t>Appel à candidatures pour le financement de projets relevant de l’intervention 7119 LEADER du Plan stratégique national de la politique agricole commune (PEPAC) 2023-2027 de l’Espagne, sur la base de la stratégie de développement du groupe AGALSA.</t>
   </si>
   <si>
     <t>2024-08-06</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
   </si>
   <si>
     <t>Résolution du 8 avril 2025 de la Direction générale de l'agriculture et de l'élevage, portant appel à l'aide de l'Intervention sectorielle apicole dans le cadre du Plan stratégique de la Politique agricole commune en Castille-La Manche, pour le</t>
   </si>
   <si>
     <t>2025-04-15</t>
   </si>
   <si>
-    <t>2025-05-08</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
   </si>
   <si>
     <t>Cahier des charges pour l’attribution de subventions destinées à des actions de formation aux compétences numériques, ciblant de préférence les femmes en milieu rural, Plan national « Compétences numériques » du PRTR, financé par l’UE (Next Generation EU), et appel à projets 2025.</t>
   </si>
   <si>
     <t>2025-01-07</t>
   </si>
   <si>
     <t>2025-03-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
   </si>
   <si>
     <t>DÉCRET DU MINISTÈRE DU DÉVELOPPEMENT DURABLE, ÉTABLIANT LES BASES RÉGLEMENTAIRES DE L'AIDE VISANT À PROMOUVOIR LA CRÉATION DE GROUPEMENTS DE PROPRIÉTAIRES FORESTIERS PRIVÉS POUR LA GESTION CONJOINTE DANS LE CADRE DU PLAN DE RELANCE,</t>
   </si>
   <si>
     <t>2025-08-28</t>
   </si>
   <si>
     <t>2025-10-28</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853699</t>
   </si>
   <si>
     <t>Résolution du 05/03/2024 du ministère du Développement, demandant une aide pour des actions de rénovation énergétique dans les logements et les bâtiments résidentiels existants, dans le cadre du programme de rénovation énergétique des bâtiments et</t>
   </si>
   <si>
     <t>2024-03-12</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
   </si>
   <si>
     <t>Résolution du 21/08/2024 de la Direction générale de la planification agricole, portant demande de subventions pour le contrôle de la production laitière en Castille-La Manche pour l'année 2024</t>
   </si>
   <si>
-    <t>2024-08-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-08-19</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782028</t>
   </si>
   <si>
     <t>Résolution du 18/12/2024 de la Direction générale de la planification agricole, portant demande, pour l'année 2025, le versement anticipé des subventions destinées à la promotion des races indigènes espagnoles.</t>
   </si>
   <si>
     <t>2025-01-03</t>
   </si>
   <si>
     <t>2025-01-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
   </si>
   <si>
     <t>Appel à candidatures pour 20 bourses d'études en vue de l'inscription au cours d'été 2025 du Vice-Rectorat à la Culture, au Sport et à l'Engagement Social de l'UCLM « L'entrepreneuriat dans les secteurs vétérinaire et agricole : opportunités et défis » (CV12CR).</t>
   </si>
   <si>
     <t>2025-06-09</t>
   </si>
   <si>
     <t>2025-04-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
   </si>
   <si>
     <t>Décret du 10 septembre 2024 du délégué du ministère de l'Économie, de l'Innovation et des Finances, approuvant l'appel public à candidatures pour l'octroi de subventions aux personnes relevant du régime spécial des travailleurs indépendants.</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
   </si>
   <si>
-    <t>Subventions pour promouvoir les installations d'autoconsommation utilisant des sources d'énergie renouvelables/thermiques pour les particuliers</t>
-[...86 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+    <t>Aide à l'installation de nouveaux agriculteurs. Appel à candidatures 2025</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>AIDE DU FEADER AUX JEUNES AGRICULTEURS S'INSTALLANTIANT DANS L'EXPLOITATION AGRICOLE - APPEL À CANDIDATURES 2025</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>Bases réglementaires 2025-2027 et appel à l’aide pour améliorer la production et la commercialisation des produits apicoles dans le cadre de l’Intervention sectorielle apicole, incluse dans le PEPAC, pour la campagne 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>AIDE AUX ENTREPRISES SECTEUR AGRICOLE, ÉLEVAGE, FORÊT ET INDUSTRIEL PROJET D'INV 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de la Santé et PS et FRS pour le développement d'un projet d'innovation</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>Renforcer l’action climatique locale grâce au Plan d’action pour le climat et l’énergie (Convention des maires pour le climat et l’énergie) en 2024</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>2024-11-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
   </si>
   <si>
     <t>« Premiers prix nationaux récompensant les expériences éducatives qui favorisent les compétences numériques des élèves »</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>2025-09-22</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836676</t>
   </si>
   <si>
-    <t>Aide à l'installation de nouveaux agriculteurs. Appel à candidatures 2025</t>
-[...106 lines deleted...]
-  <si>
     <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires du programme Galicia Suma Talento: Empléate d'incitations à l'embauche dans les entreprises ordinaires, et procédant à son appel à candidatures pour l'année 2026</t>
   </si>
   <si>
     <t>2026-02-17</t>
   </si>
   <si>
     <t>2026-09-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
-  </si>
-[...118 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -968,54 +995,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H51"/>
+  <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H51"/>
+      <selection activeCell="A1" sqref="A1:H54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="367.91" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1065,1279 +1092,1351 @@
       <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>52</v>
-      </c>
-[...19 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" s="1" t="s">
         <v>59</v>
-      </c>
-[...19 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="H16" s="1" t="s">
         <v>64</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="H17" s="1" t="s">
         <v>68</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="D18" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H18" s="1" t="s">
         <v>72</v>
-      </c>
-[...16 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="D19" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>76</v>
-      </c>
-[...16 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="D20" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="H20" s="1" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="D22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="1" t="s">
         <v>89</v>
-      </c>
-[...16 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G28" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="H28" s="1" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
       <c r="D29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G29" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="H29" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>56</v>
+        <v>116</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>130</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>90</v>
+        <v>128</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>139</v>
+        <v>67</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>148</v>
+        <v>58</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>148</v>
+        <v>58</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>148</v>
+        <v>58</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>160</v>
+        <v>105</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>148</v>
+        <v>29</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42" s="1" t="s">
         <v>164</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>171</v>
+        <v>79</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>148</v>
+        <v>29</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>16</v>
+        <v>179</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H47" s="1" t="s">
         <v>183</v>
-      </c>
-[...19 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H48" s="1" t="s">
         <v>187</v>
-      </c>
-[...19 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>100</v>
+        <v>179</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>196</v>
+        <v>128</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H51" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B51" s="1" t="s">
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="B52" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="H51" s="1" t="s">
+      <c r="C52" s="1" t="s">
         <v>201</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>