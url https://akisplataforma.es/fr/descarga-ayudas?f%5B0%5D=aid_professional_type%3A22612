--- v0 (2026-06-23)
+++ v1 (2026-10-09)
@@ -12,280 +12,601 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="574">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Arrêté du ministre de l'Agriculture, de l'Élevage et de l'Environnement accordant une subvention à Ganadera Unida Comarcal, S. Coop. pour un projet d'évaluation des caractéristiques productives, des indices de prolificité, de la mortalité et de la conversion des lapereaux bruns.</t>
+  </si>
+  <si>
+    <t>2023-04-25</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690350</t>
+  </si>
+  <si>
     <t>ARRÊTÉ du Conseiller à la Transition Écologique et à l'Énergie, établissant les bases réglementaires et lançant un appel à candidatures pour une subvention non compétitive pour la création et l'exploitation de communautés énergétiques, dans le cadre des Fonds Énergie Durable des Îles Canaries P2-L2 NG (C7, I2)</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782532</t>
   </si>
   <si>
+    <t>Subvention pour l'innovation dans l'économie circulaire 2026, Ligne 3</t>
+  </si>
+  <si>
+    <t>2025-12-23</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882917</t>
+  </si>
+  <si>
+    <t>Subv.nominat.euskal trenbide sarea digitaliz.sist.cancel.estac.ferrov. suivant</t>
+  </si>
+  <si>
+    <t>2023-10-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719894</t>
+  </si>
+  <si>
+    <t>Énergies thermiques renouvelables dans différents secteurs (mrr)1</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720508</t>
+  </si>
+  <si>
+    <t>Autoconsommation et stockage, avec des sources d'énergie renouvelables mrr (1)</t>
+  </si>
+  <si>
+    <t>2023-10-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720512</t>
+  </si>
+  <si>
+    <t>Autoconsommation et stockage avec des sources d'énergie renouvelables mrr (2)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720513</t>
+  </si>
+  <si>
+    <t>Autoconsommation et stockage, avec des sources d'énergie renouvelables mrr (3)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720514</t>
+  </si>
+  <si>
+    <t>Rénovation énergétique des bâtiments existants</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720515</t>
+  </si>
+  <si>
+    <t>Soutien du Centre pour le développement technologique et l'innovation, EPE, aux investissements visant à stimuler la croissance des entreprises innovantes (2024)</t>
+  </si>
+  <si>
+    <t>2024-03-07</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747686</t>
+  </si>
+  <si>
+    <t>Aide extraordinaire et temporaire destinée à couvrir le prix du gazole consommé par les producteurs agricoles de la Communauté autonome des îles Canaries. 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747694</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS du CENTRE DE DÉVELOPPEMENT TECHNOLOGIQUE ET D'INNOVATION, EPE POUR LE FINANCEMENT DE PROJETS DE R&amp;D (2024)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747728</t>
+  </si>
+  <si>
+    <t>Subventions du CENTRE DE DÉVELOPPEMENT TECHNOLOGIQUE ET D'INNOVATION, EPE pour le financement de projets d'innovation technologique (2024)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747735</t>
+  </si>
+  <si>
     <t>Bons numériques pour les groupes vulnérables mrr-c15.i3 (entités collaboratives)</t>
   </si>
   <si>
     <t>2023-03-18</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704006</t>
   </si>
   <si>
-    <t>Subvention pour l'innovation dans l'économie circulaire 2026, Ligne 3</t>
-[...83 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747735</t>
+    <t>Disponibilité du crédit à la commande Commerce 2025 LIGNE 1. NOUVEL ÉTABLISSEMENT</t>
+  </si>
+  <si>
+    <t>2025-02-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817595</t>
+  </si>
+  <si>
+    <t>Disponibilité du crédit à la commande Commerce 2025 LIGNE 2 MANT. ÉTABLISSEMENT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817597</t>
   </si>
   <si>
     <t>Soutien du centre de développement technologique et d'innovation, EEP pour l'investissement afin de stimuler la croissance des entreprises innovantes.</t>
   </si>
   <si>
     <t>2023-06-08</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694661</t>
   </si>
   <si>
     <t>Aide du centre pour le développement technologique et l'innovation, epe pour le financement de projets de R&amp;D (2023)</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694664</t>
   </si>
   <si>
     <t>Le CDTI accorde des subventions à des projets d'innovation dans le secteur de la pêche et de l'aquaculture, ainsi qu'à des projets d'investissement dans les activités de transformation et de commercialisation des produits de la pêche et de l'aquaculture.</t>
   </si>
   <si>
     <t>2023-12-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731454</t>
   </si>
   <si>
     <t>Subventions du CDTI pour les projets d'innovation technologique (LIGNE D'INNOVATION DIRECTE DANA)</t>
   </si>
   <si>
     <t>2025-01-13</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808683</t>
   </si>
   <si>
     <t>Subventions du CDTI pour les projets d'innovation technologique (LIGNE DIRECTE D'EXPANSION DANA)</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808689</t>
   </si>
   <si>
     <t>Aide du Centre pour le développement technologique et l'innovation EPE pour le financement de projets de R&amp;D (2025)</t>
   </si>
   <si>
     <t>2025-02-19</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/815704</t>
   </si>
   <si>
-    <t>Disponibilité du crédit à la commande Commerce 2025 LIGNE 1. NOUVEL ÉTABLISSEMENT</t>
-[...23 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690350</t>
+    <t>Arrêté du 4 février 2026 de la CMAV et de l'OT portant sur la prime compensatoire pour l'année 2026, cofinancée par le FEADER dans le cadre du PEPAC Espagne 2023-2027, pour les dossiers de reboisement de terres agricoles (1993-1999, 2000-2006 et 2007-2013)</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887418</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 19 février 2026 du Directeur de l'Agence valencienne de développement et de garantie agricoles, approuvant l'appel à l'aide pour la restructuration et la conversion des vignobles de la Communauté valencienne pour des opérations qui finalisent</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888572</t>
+  </si>
+  <si>
+    <t>Aide pour couvrir le prix du gazole consommé par les producteurs agricoles, articles 24 à 27 du décret-loi royal 20/2022. Année 2025</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>2029-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888922</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 27 février 2026 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, meilleurs vins, année 2026 ».</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890573</t>
+  </si>
+  <si>
+    <t>Extrait de l’arrêté du 9 mars 2026 du ministère de l’Agriculture, de la Pêche et de l’Alimentation annonçant le « Prix des produits alimentaires d’Espagne pour la meilleure boisson spiritueuse bénéficiant d’une indication géographique, année 2026 »</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892012</t>
+  </si>
+  <si>
+    <t>Résolution du 13 mars 2026, Arrêté de subvention du 9 avril 2025, Ligne 4.2. Subventions aux entreprises privées sur le marché du travail ordinaire pour chaque participant qu'elles embauchent au cours des trois mois suivant la fin de l'itinéraire agricole de minimis</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Résolution du 16 avril 2026 du Directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'aide à l'intervention dans le secteur apicole pour l'année 2026 dans la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899271</t>
+  </si>
+  <si>
+    <t>Résolution du 14 avril 2026 du directeur général de l'ITACyL annonçant les subventions pour les projets de recherche industrielle ou de développement expérimental visant à promouvoir l'attraction de talents scientifiques et techniques pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899779</t>
+  </si>
+  <si>
+    <t>Aide Feaga à la production et à la commercialisation du miel ANNÉE 2026</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899738</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2026 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant une aide à la vendange verte des raisins destinés à la vinification, année 2026</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897279</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche portant appel aux aides pour la récolte verte du millésime 2026 dans la région de Murcie, prévues par le décret royal 905/2022 du 25 octobre relatif à l'intervention sectorielle dans le secteur vitivinicole.</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896034</t>
+  </si>
+  <si>
+    <t>Aide directe à l'agriculture et à l'élevage et autres programmes d'aide pour la campagne de 2026</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896583</t>
+  </si>
+  <si>
+    <t>Aides aux entreprises pour l'acquisition de matériel de production - 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894155</t>
+  </si>
+  <si>
+    <t>Assimilation des technologies de pointe et leur diffusion dans le système d’innovation valencien REG (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895064</t>
+  </si>
+  <si>
+    <t>Aide du FEADER aux investissements dans la modernisation des exploitations agricoles 6841.2</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2027-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894333</t>
+  </si>
+  <si>
+    <t>Aide du FEADER aux investissements productifs dans les exploitations agricoles 6841.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894330</t>
+  </si>
+  <si>
+    <t>Arrêté du 24 mars 2026 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui prévoit une aide à la restructuration et à la conversion des vignobles de la communauté de Castille-et-León pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895148</t>
+  </si>
+  <si>
+    <t>Résolution SOD/CL/23/26 du 23 mars 2026 annonçant le programme de subventions pour le Programme de promotion des clusters sectoriels. Règlement (UE) 1408/2013 de minimis agricoles</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895030</t>
+  </si>
+  <si>
+    <t>Résolution SOD/COOP/24/26 du 13 mars 2026 annonçant l'appel à candidatures pour le programme de subventions 2026 « COOPERA PARA CRECER » (Coopérer pour croître). Règlement (UE) n° 1408/2013 de minimis relatif à l'agriculture</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894070</t>
+  </si>
+  <si>
+    <t>Arrêté IND/11/2026 du 23 mars, qui annonce le programme de subventions INNOVA pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895216</t>
+  </si>
+  <si>
+    <t>Projet d'aide aux entreprises du secteur agricole, de l'élevage, des forêts et du développement industriel INV 2026</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2026 de la Présidence du Centre pour le développement technologique et l'innovation EPE (CDTI), approuvant l'appel à projets pour l'année 2026 destiné aux projets de R&amp;D Missions scientifiques et d'innovation.</t>
+  </si>
+  <si>
+    <t>2026-12-05</t>
+  </si>
+  <si>
+    <t>2026-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903153</t>
+  </si>
+  <si>
+    <t>Décret royal 905/2022 du 25 octobre, régissant l’intervention dans le secteur vitivinicole dans le cadre du Plan stratégique de la politique agricole commune – Appel 2025</t>
+  </si>
+  <si>
+    <t>2023-07-15</t>
+  </si>
+  <si>
+    <t>2023-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775546</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 de la Direction générale des industries, de l'innovation et de la filière agroalimentaire, annonçant des subventions pour les investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires pour l'exercice 2026. Intervention 68422-01 PME</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876918</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 de la Direction générale des industries, de l'innovation et de la filière agroalimentaire, annonçant l'appel à candidatures pour 2026 en vue d'obtenir des aides aux investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires. FRUITS ET LÉGUMES. PME</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876920</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 29 MAI 2025, LIGNE 4.2 inclusion de la société ordinaire Lab. De Minimis Agricultural</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836204</t>
+  </si>
+  <si>
+    <t>Résolution du 2 mai 2025 du SGIM, portant sur les incitations à la transition juste dans la province d'Almería pour le projet de tracteurs « Innovation et durabilité dans l'industrie auxiliaire de l'agriculture d'Almería ».</t>
+  </si>
+  <si>
+    <t>2025-05-26</t>
+  </si>
+  <si>
+    <t>2025-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830397</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830398</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du XX de XXXX de 2025 de la DG PROMOTION DE L'INNOVATION, QUI PRÉVOIT, POUR L'EXERCICE 2025, DANS LE CADRE D'UNE CONCURRENCE, L'OCTROI DE SUBVENTIONS AUX PROJETS D'INNOVATION PAR LES CLUSTERS LINE 2 R (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>2025-06-25</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842307</t>
   </si>
   <si>
     <t>Arrêté AGA/ /2024 du 7 octobre, portant sur des subventions pour les investissements dans les installations de transformation et dans les infrastructures, structures et instruments de commercialisation du vin, pour l'année 2025 (exercice financier 2026).</t>
   </si>
   <si>
     <t>2024-10-10</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790234</t>
   </si>
   <si>
     <t>Arrêté AGA/ /2025 du 7 avril, approuvant l'appel à compléter en 2025, imputé à la convention FITE 2023, les subventions accordées au titre des arrêtés relatifs aux industries agroalimentaires de 2022 et 2023</t>
   </si>
   <si>
     <t>2025-04-08</t>
   </si>
   <si>
     <t>2025-05-08</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825563</t>
   </si>
   <si>
     <t>DÉCRET AGA/ /2025 du 26 août, qui prévoit des subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agricoles (industries agroalimentaires), dans le cadre du PEPAC pour la période 2023-2027 pour l'année 2026.</t>
   </si>
   <si>
     <t>2025-08-27</t>
   </si>
   <si>
     <t>2025-11-28</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853458</t>
@@ -296,74 +617,83 @@
   <si>
     <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, annonçant des subventions pour des projets d'investissement d'entreprises favorisant la recherche, le développement et l'innovation industrielle dans la province de Teruel. FITE 2023</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2025-01-10</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
   </si>
   <si>
     <t>ACCORD DE COLLABORATION ENTRE LE GOUVERNEMENT D'ARAGON ET LES CHAMBRES OFFICIELLES DE COMMERCE, D'INDUSTRIE ET DE SERVICES DE HUESCA, TERUEL ET SARAGOZA, POUR L'EXÉCUTION D'ACTIONS EN FAVEUR DES PME DÉCOULANT DU PLAN DE COMPÉTITIVITÉ DE LA CHAMBRE D'ARAGON.</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-05-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
   </si>
   <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, en date du 4 février 2026, annonçant des subventions pour attirer de nouvelles entreprises et soutenir la croissance des entreprises existantes dans la province de Teruel</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
     <t>Décret n° 801/2024 du 17 décembre 2024 du vice-président convoquant l'Aide aux projets de travaux hydrauliques d'initiative privée et d'irrigation agricole pour l'année 2024</t>
   </si>
   <si>
     <t>2024-12-18</t>
   </si>
   <si>
     <t>2025-02-18</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
   </si>
   <si>
     <t>Appel à l'aide aux associations agricoles pour une collaboration dans la fourniture de services de conseil, y compris la gestion technico-économique, aux exploitations agricoles de la Communauté autonome de Cantabrie pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-05-16</t>
   </si>
   <si>
     <t>2024-07-16</t>
   </si>
   <si>
-    <t>Cantabria</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
   </si>
   <si>
     <t>Arrêté IND/19/2024 du 7 mai, qui lance un appel à candidatures pour l’année 2024 au titre du programme de subventions INNOVA.</t>
   </si>
   <si>
     <t>2024-04-09</t>
   </si>
   <si>
     <t>2024-07-09</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
   </si>
   <si>
     <t>Résolution SOD/EMPLEA/23/24 du 26 avril 2024 annonçant l'appel à candidatures pour le programme de subventions « EMPLEA » 2024. Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
   </si>
   <si>
     <t>2024-04-08</t>
   </si>
   <si>
     <t>2024-08-08</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751427</t>
@@ -401,101 +731,491 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
   </si>
   <si>
     <t>Résolution SOD/FER/23/24 du 11 avril 2024 annonçant l’appel à candidatures pour le programme de subventions 2024 relatif à l’« ORGANISATION DES SALONS ET CONGRÈS PROFESSIONNELS EN CANTABRIE ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
   </si>
   <si>
     <t>2024-05-28</t>
   </si>
   <si>
     <t>2024-07-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
   </si>
   <si>
     <t>L'arrêté du 22 décembre 2023 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonce des subventions pour la transformation et la commercialisation des produits agricoles, forestiers et alimentaires, cofinancées par le FEADER, ligne j01</t>
   </si>
   <si>
     <t>2023-12-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
   </si>
   <si>
     <t>Subventions pour la promotion de la croissance des coopératives agroalimentaires dans la Communauté de Castille-et-León pour l'année 2024. Agriculture de minimis. Arrêté du 1er août 2024 du Ministère de l'Agriculture, de l'Élevage et du Développement rural.</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779075</t>
   </si>
   <si>
     <t>Arrêté du 21 mars 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui prévoit une aide à la restructuration et à la conversion des vignobles de la communauté de Castille-et-León pour l'année 2025.</t>
   </si>
   <si>
     <t>2025-03-27</t>
   </si>
   <si>
     <t>2025-04-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822244</t>
   </si>
   <si>
     <t>Arrêté du 22/04/2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural portant sur les subventions pour la transformation couvertes par l'intervention 6842.1 (objectifs environnementaux) du PEPAC cofinancée par le FEADER - Ligne MA1</t>
   </si>
   <si>
     <t>2025-04-26</t>
   </si>
   <si>
     <t>2026-01-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
   </si>
   <si>
     <t>Arrêté du 20 août 2024 du ministère de la Culture, du Tourisme et des Sports, prévoyant des subventions pour les projets d'efficacité énergétique et d'économie circulaire des entreprises touristiques, financés par les fonds européens next generation-eu MRR.</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>2024-09-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
   </si>
   <si>
+    <t>Résolution du 7 avril 2025 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation, approuvant l'appel à projets pour l'octroi de subventions à la réalisation de projets de R&amp;D dans la Principauté des Asturies pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-09</t>
+  </si>
+  <si>
+    <t>2025-06-03</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Résolution du 23 mars 2024 autorisant l'appel à subventions pour promouvoir et encourager la consommation dans les commerces de détail de la Principauté des Asturies par le biais du Chèque Commerce des Asturies</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755065</t>
+  </si>
+  <si>
+    <t>Arrêté du 31 juillet du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche annonçant une aide publique pour des projets relevant de la stratégie de développement local de Galpemur dans la région de Murcie, dans le cadre du programme FEMPA pour 2024</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778425</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 mars 2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la campagne de récolte verte de 2025.</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821612</t>
+  </si>
+  <si>
+    <t>APPEL À CANDIDATURES POUR LA LIGNE D'AIDE CORRESPONDANT AUX ENGAGEMENTS DE GESTION ENVIRONNEMENTALE ET CLIMATIQUE DE L'INTERVENTION FEADER PEPAC (2023-2027), 6503 (AGRICULTURE BIOLOGIQUE), DANS LA RÉGION DE MURCIE.</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>2024-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763681</t>
+  </si>
+  <si>
+    <t>Résolution du 20/12/2024 du Directeur de l'Institut pour la Promotion de la Région de Murcie, par délégation, de l'appel à l'aide pour encourager l'innovation dans les domaines de la Défense, de la Sécurité et de la Reconstruction et du Développement, par les entreprises régionales.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Résolution du 29/12/2023 du président de l'institut de développement de la région de Murcie concernant l'appel à l'aide pour les actions d'efficacité énergétique dans les PME et les grandes entreprises du secteur industriel.</t>
+  </si>
+  <si>
+    <t>2024-01-05</t>
+  </si>
+  <si>
+    <t>2024-06-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736740</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2024 pour une aide aux projets industriels du secteur agroalimentaire dans le cadre du Projet stratégique pour la relance et la transformation économique du secteur agroalimentaire, dans le cadre du Plan de relance, de transformation et de résilience.</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781371</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 13 mars 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, meilleurs vins, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/820406</t>
+  </si>
+  <si>
+    <t>Extrait de l’arrêté du 17 mars 2025 du ministère de l’Agriculture, de la Pêche et de l’Alimentation portant convocation du « Prix des produits alimentaires d’Espagne pour la meilleure boisson spiritueuse bénéficiant d’une indication géographique, année 2025 »</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821048</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 7 avril 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation, qui annonce le prix « Produits alimentaires d'Espagne : Meilleurs jambons, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825807</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 3 février 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>2025-03-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813668</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 13 janvier 2026 du ministère de l'Agriculture, de la Pêche et de l'Alimentation portant création du prix « Produits alimentaires d'Espagne, année 2026 ».</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881607</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION 22/05/2026 du président de l'IVACE, portant demande de subventions pour des projets d'investissement transformateurs en matière de numérisation dans les entreprises industrielles de taille moyenne et intermédiaire de la Communauté valencienne pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907880</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux entreprises pour l'accélération de l'entrepreneuriat et des écosystèmes d'innovation basés sur les jumeaux numériques (RETECH) conformément au décret 145/2024 du 19 novembre 2024, qui les appelle</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux entreprises pour des projets de R&amp;D sur le stockage de l'énergie dans le cadre d'accords de partenariat public-privé, conformément à la résolution du 5 décembre 2024</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805281</t>
+  </si>
+  <si>
+    <t>Bases réglementaires pour l'octroi de l'aide VInnovate Galicia visant à promouvoir la coopération transnationale des acteurs du système galicien de R&amp;D par le biais de projets collaboratifs avec d'autres acteurs européens</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>Décrété le 25 juin 2024, le cadre réglementaire est établi pour l’octroi, dans un régime de concurrence, d’aides visant à promouvoir l’innovation, le progrès technologique et la compétitivité dans le secteur de l’aquaculture, cofinancées par le Fonds</t>
+  </si>
+  <si>
+    <t>2024-08-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772185</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à candidatures pour 2024 pour des subventions destinées à des projets uniques visant à améliorer la durabilité énergétique des entreprises du secteur industriel de la province de La Corogne,</t>
+  </si>
+  <si>
+    <t>2024-05-02</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757169</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mars 2024 établissant les bases réglementaires des aides à la nouvelle participation des agriculteurs aux systèmes de qualité, cofinancée par le Fonds européen agricole pour le développement rural (FEADER) dans le cadre du programme de développement</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à projets pour les économies d'énergie et l'amélioration de l'efficacité énergétique dans les entreprises galiciennes pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire des subventions aux projets d'infrastructures de stockage d'énergie favorisant l'électrification de la demande énergétique, pour l'année 2024, cofinancé par le FEDER</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>2024-11-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 approuvant les bases réglementaires pour l’octroi de l’aide IA360 visant à promouvoir l’innovation des entreprises dans un contexte de concurrence (IG408M)</t>
+  </si>
+  <si>
+    <t>2026-01-17</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880746</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agroalimentaires. Appel à propositions 2026</t>
+  </si>
+  <si>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>2027-01-29</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874463</t>
+  </si>
+  <si>
+    <t>Subventions pour le maintien des activités agricoles et maritimes destinées aux coopératives agricoles, aux associations de pêcheurs et aux conseils de réglementation des appellations d'origine protégées de la Serra de Tramuntana pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-08-16</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780222</t>
+  </si>
+  <si>
+    <t>Subventions aux investissements dans la transformation, la commercialisation et le développement des produits agroalimentaires pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-12-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801756</t>
+  </si>
+  <si>
+    <t>Aide destinée à promouvoir l'agriculture biologique, pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>2025-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/812056</t>
+  </si>
+  <si>
+    <t>Aide destinée au paiement des engagements agroenvironnementaux pour des cultures durables grâce à l'utilisation d'eau recyclée, pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-02-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816030</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agroalimentaires. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>2025-12-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874455</t>
+  </si>
+  <si>
+    <t>PROG. EST. COMMERCE EXTÉRIEUR - MINIMIS2024</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776872</t>
+  </si>
+  <si>
+    <t>PROGRAMME STRATÉGIQUE POUR LE COMMERCE EXTÉRIEUR - MINIMIS - ACTIONS 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776873</t>
+  </si>
+  <si>
+    <t>Contrat global de conseil aux entreprises - Fédération des entreprises de La Rioja</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>TEC Econ.Circular et Trans.Energética (Reg.651/2014)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791171</t>
+  </si>
+  <si>
+    <t>TI4 Numérisation et industrie (Règlement Minimis 2023/2831)</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803400</t>
+  </si>
+  <si>
+    <t>LA RIOJA - AGENCE DE DÉVELOPPEMENT ÉCONOMIQUE DE LA RIOJA</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827108</t>
+  </si>
+  <si>
+    <t>Les défis de l'informatique en matière de projets de développement expérimental et d'innovation</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789228</t>
+  </si>
+  <si>
     <t>Arrêté du 7 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion commerciale en Castille-et-León</t>
   </si>
   <si>
     <t>2024-04-11</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
   </si>
   <si>
     <t>Arrêté MAV/625/2025 du 12 juin approuvant les bases réglementaires et prévoyant des subventions pour la numérisation des entreprises de première transformation du bois et autres produits dérivés (RETECHFOR, PRTR, Next Generation EU)</t>
   </si>
   <si>
     <t>2025-06-18</t>
   </si>
   <si>
     <t>2025-07-08</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840002</t>
   </si>
   <si>
     <t>Arrêté MAV/624/2025 du 12 juin approuvant le cadre réglementaire et annonçant des subventions pour les projets d'entrepreneuriat numérique et les jeunes entreprises forestières en Castille-et-León (RETECHFOR, PRTR, Fonds européens de nouvelle génération)</t>
@@ -524,426 +1244,450 @@
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720186</t>
   </si>
   <si>
     <t>Cahier des charges pour l’attribution de subventions destinées à des actions de formation aux compétences numériques, ciblant de préférence les femmes en milieu rural, Plan national « Compétences numériques » du PRTR, financé par l’UE (Next Generation EU), et appel à projets 2025.</t>
   </si>
   <si>
     <t>2025-01-07</t>
   </si>
   <si>
     <t>2025-03-07</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
   </si>
   <si>
     <t>Aide au développement et à la validation de traitements innovants pour la gestion des déjections animales à l’horizon 2025</t>
   </si>
   <si>
-    <t>2025-04-09</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-06-09</t>
   </si>
   <si>
-    <t>Cataluña</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824940</t>
   </si>
   <si>
     <t>Aide à la ligne de financement pour les actions visant à améliorer les économies d'énergie dans les installations et les équipements et pour les projets d'économie circulaire dans les établissements fournissant des services d'hébergement touristique en Catalogne</t>
   </si>
   <si>
     <t>2024-11-13</t>
   </si>
   <si>
     <t>2024-12-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795193</t>
   </si>
   <si>
     <t>Soutien au revenu supplémentaire pour les jeunes agriculteurs 2026</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
-    <t>2026-04-30</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882796</t>
   </si>
   <si>
-    <t>Cadre réglementaire et appel à candidatures pour 2024 pour des subventions destinées à des projets uniques visant à améliorer la durabilité énergétique des entreprises du secteur industriel de la province de La Corogne,</t>
-[...338 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881607</t>
+    <t>Programme d'efficacité énergétique pour les PME et les grandes entreprises du secteur industriel</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694708</t>
+  </si>
+  <si>
+    <t>Aide complémentaire à l'assurance agricole à Madrid, polices du 01/01/24 au 31/10/24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/733074</t>
+  </si>
+  <si>
+    <t>AIDE AU COMITÉ DE L'AGRICULTURE BIOLOGIQUE 2024</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>2024-06-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755377</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2024, FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Aide complémentaire à l'assurance agricole à Madrid. Polices du 01/11/24 au 31/12/24</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798585</t>
+  </si>
+  <si>
+    <t>Aide complémentaire à l'assurance agricole à Madrid. Polices du 01/01/25 au 31/12/25</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798586</t>
+  </si>
+  <si>
+    <t>Soutien au revenu supplémentaire pour les jeunes agriculteurs 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810484</t>
+  </si>
+  <si>
+    <t>Aide aux agriculteurs de certaines cultures confrontés à des difficultés durant la saison 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810488</t>
+  </si>
+  <si>
+    <t>AIDE AUX INVESTISSEMENTS, À LA MODERNISATION ET/OU À L'AMÉLIORATION DES EXPLOITATIONS AGRICOLES 2025</t>
+  </si>
+  <si>
+    <t>2025-04-24</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828758</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>FEADER.AID FOR ORGANIC AGRICULTURE AND LIVESTOCK.PEPAC.PROG 2025-29 AND ANNUAL</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836675</t>
+  </si>
+  <si>
+    <t>AIDE COMPLÉMENTAIRE À L'ASSURANCE AGRICOLE DANS LA RÉGION DE MADRID, POLICES DU 01/01/26 AU 31/12/26</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874707</t>
+  </si>
+  <si>
+    <t>Aide aux agriculteurs de certaines cultures confrontés à des difficultés durant la saison 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882799</t>
+  </si>
+  <si>
+    <t>PROGRAMME D'EFFICACITÉ ÉNERGÉTIQUE POUR LES PME ET LES GRANDES ENTREPRISES DU SECTEUR INDUSTRIEL</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AIDE AUX INVESTISSEMENTS, À LA MODERNISATION ET/OU À L'AMÉLIORATION DES EXPLOITATIONS AGRICOLES CONV.24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AIDE AUX ENTREPRISES SEC AGR.GANAD.PROJET DE DÉVELOPPEMENT FORESTIER ET INDUSTRIEL 2025</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>Aide aux collectivités énergétiques pour la transition énergétique 2024</t>
+  </si>
+  <si>
+    <t>2024-05-15</t>
+  </si>
+  <si>
+    <t>2024-06-15</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Aides à l’investissement dans les industries agroalimentaires. Appel à propositions 2023</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Aides aux exploitations agricoles pour la transition énergétique 2025. Règlement (CE) n° 651/2014 de la Commission</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>2024-12-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Aide aux exploitations agricoles pour la transition énergétique 2025. Décret de minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Subventions pour les projets d'innovation dans les PME industrielles. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Aides à l'investissement pour les industries agroalimentaires. Appel à propositions 2026</t>
+  </si>
+  <si>
+    <t>2026-01-02</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Subventions pour le recrutement de doctorants par les entreprises, les centres de recherche et les centres technologiques : Doctorats industriels 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Aide exceptionnelle pour le prix du gazole agricole à compter d'octobre 2022</t>
+  </si>
+  <si>
+    <t>2023-03-31</t>
+  </si>
+  <si>
+    <t>2027-03-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/681411</t>
+  </si>
+  <si>
+    <t>Résolution du 15 février 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant une aide à la distillation des sous-produits de la vinification, campagne 2023/2024</t>
+  </si>
+  <si>
+    <t>2024-02-22</t>
+  </si>
+  <si>
+    <t>2024-07-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744366</t>
+  </si>
+  <si>
+    <t>Subvention pour la mise en œuvre de l'intervention dans le secteur vitivinicole dans le cadre du plan stratégique de la politique agricole commune</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756272</t>
+  </si>
+  <si>
+    <t>Résolution du 22 avril 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'appel à l'aide pour l'intervention dans le secteur apicole pour l'année 2024 dans la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761038</t>
+  </si>
+  <si>
+    <t>Résolution du 2 septembre 2024 du directeur de l'AVFGA annonçant l'appel à projets pour les investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires dans le cadre du Plan stratégique de la Politique agricole commune</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783462</t>
+  </si>
+  <si>
+    <t>Résolution du 28 janvier 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles, établissant l'appel à candidatures pour l'octroi et le versement annuel de l'aide incluse dans la demande unique au titre de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811643</t>
+  </si>
+  <si>
+    <t>Résolution du 15 mai 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'appel à candidatures pour une aide à la coopération dans le cadre des interventions de développement rural du Plan stratégique pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-06-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833015</t>
+  </si>
+  <si>
+    <t>Actions complémentaires pour promouvoir et renforcer l'innovation. AUCUNE AIDE D'ÉTAT</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760275</t>
+  </si>
+  <si>
+    <t>Renforcement des marchés publics innovants (MPI) REG MINIMIS 2023/2831</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838852</t>
+  </si>
+  <si>
+    <t>Renforcement des marchés publics innovants (MPI) RÉGIME 651</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
+  </si>
+  <si>
+    <t>Actions complémentaires pour promouvoir et renforcer l'innovation. MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COLLABORATION ENTRE LABORA (SERVICE VALENCIEN DE L'EMPLOI ET DE LA FORMATION) ET AIMPLAS (ASSOCIATION POUR LA RECHERCHE SUR LES MATÉRIAUX PLASTIQUES ET LES PRODUITS CONNEXES) POUR LA MISE EN ŒUVRE D'ACTIONS DE FORMATION DESTINÉES PRINCIPALEMENT AUX PERSONNES SANS EMPLOI DU SECTEUR</t>
+  </si>
+  <si>
+    <t>2024-05-14</t>
+  </si>
+  <si>
+    <t>2024-06-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2024 du Président de l'IVACE, appelant à une aide dans le domaine des énergies renouvelables, inscrite au budget 2024 et cofinancée par l'Union européenne via le Fonds européen de développement régional.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
+  </si>
+  <si>
+    <t>INSTITUT DE CONSERVATION, DE RESTAURATION ET DE RECHERCHE DE VALENCIÀ, POUR LE FINANCEMENT DES INVESTISSEMENTS ET DES OPÉRATIONS DE CAPITAL DE L'ENTITÉ</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Résolution du 8 mai 2024 du président de l'IVACE annonçant des subventions pour la promotion des installations d'autoconsommation d'énergie électrique dans les communautés d'énergies renouvelables, imputée au budget 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Programme 1 Projets innovants d’installations agrivoltaïques avec stockage (ÉNERGIES RENOUVELABLES INNOVANTES) dans le cadre du plan de relance, de transformation et de résilience, financé par l’Union européenne – Next Generation EU</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778726</t>
+  </si>
+  <si>
+    <t>Résolution du 5 février 2026 de la Présidence de l'IVACE annonçant l'appel à candidatures pour des subventions aux entreprises pour des projets de R&amp;D pour l'année 2026, avec un financement de l'UE via le FEDER.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885694</t>
   </si>
   <si>
     <t>Résolution du 22 mai 2025 de la Présidence du Centre pour le développement technologique et l'innovation EPE (CDTI), approuvant l'appel à projets pour l'année 2025 destiné aux projets de R&amp;D Missions scientifiques et d'innovation.</t>
   </si>
   <si>
     <t>2025-05-29</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834244</t>
   </si>
   <si>
     <t>Plan de réponse de l'ICO relatif aux garanties en cas de dommages causés par une dépression isolée de niveau élevé (DANA) – IV – Règlement (UE) 2022/2472 – Catastrophe agricole</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802557</t>
   </si>
@@ -968,648 +1712,72 @@
   <si>
     <t>Aide pour couvrir le prix du gazole consommé par les producteurs agricoles, articles 24 à 27 du décret-loi royal 20/2022. Année 2024</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
     <t>2028-04-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816995</t>
   </si>
   <si>
     <t>LIGNE DIRECTE D'INNOVATION LIÉE AUX SECTEURS DE POINTE DE L'AÉROSPATIALE ET DE LA SANTÉ, DANS LE CADRE DU PLAN DE RELANCE, DE TRANSFORMATION ET DE RÉSILIENCE, FINANCÉ PAR L'UNION EUROPÉENNE « NEXT GENERATION EU »</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>2024-06-18</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761123</t>
   </si>
   <si>
-    <t>Programme d'efficacité énergétique pour les PME et les grandes entreprises du secteur industriel</t>
-[...412 lines deleted...]
-  <si>
     <t>Appel à candidatures pour 2025 pour une aide destinée à soutenir les groupements d'entreprises innovants afin d'améliorer leur compétitivité et leur contribution à l'autonomie stratégique</t>
   </si>
   <si>
     <t>2025-08-29</t>
   </si>
   <si>
     <t>2025-09-11</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853152</t>
   </si>
   <si>
-    <t>Programme 1 Projets innovants d’installations agrivoltaïques avec stockage (ÉNERGIES RENOUVELABLES INNOVANTES) dans le cadre du plan de relance, de transformation et de résilience, financé par l’Union européenne – Next Generation EU</t>
-[...16 lines deleted...]
-  <si>
     <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires du programme Galicia Suma Talento: Empléate d'incitations à l'embauche dans les entreprises ordinaires, et procédant à son appel à candidatures pour l'année 2026</t>
   </si>
   <si>
     <t>2026-02-17</t>
   </si>
   <si>
     <t>2026-09-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
-  </si>
-[...142 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1916,54 +2084,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H149"/>
+  <dimension ref="A1:H166"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H149"/>
+      <selection activeCell="A1" sqref="A1:H166"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="393.904" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -2279,3479 +2447,3917 @@
         <v>10</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G15" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="H15" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G16" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="H16" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G17" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="H17" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G18" s="1"/>
       <c r="H18" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="1"/>
       <c r="H20" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="G23" s="1"/>
       <c r="H23" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>101</v>
+        <v>49</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>116</v>
+        <v>89</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>101</v>
+        <v>49</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H40" s="1" t="s">
         <v>136</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="D41" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="H41" s="1" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="C42" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H42" s="1" t="s">
         <v>144</v>
-      </c>
-[...13 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="C43" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H43" s="1" t="s">
         <v>148</v>
-      </c>
-[...13 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="C44" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H44" s="1" t="s">
         <v>152</v>
-      </c>
-[...13 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B45" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>129</v>
+        <v>98</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>129</v>
+        <v>98</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H48" s="1" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="D49" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H49" s="1" t="s">
         <v>170</v>
-      </c>
-[...16 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H50" s="1" t="s">
         <v>174</v>
-      </c>
-[...19 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>185</v>
+        <v>98</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>185</v>
+        <v>12</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>100</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>185</v>
+        <v>12</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>185</v>
+        <v>12</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>185</v>
+        <v>12</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>205</v>
+        <v>12</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>205</v>
+        <v>12</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>205</v>
+        <v>12</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>205</v>
+        <v>139</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>205</v>
+        <v>139</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>128</v>
+        <v>223</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H65" s="1" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>64</v>
+        <v>234</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>228</v>
+        <v>76</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>247</v>
+        <v>219</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>228</v>
+        <v>76</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>170</v>
+        <v>244</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>252</v>
+        <v>76</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>112</v>
+        <v>248</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>113</v>
+        <v>249</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>255</v>
+        <v>76</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>255</v>
+        <v>76</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>136</v>
+        <v>257</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>265</v>
+        <v>222</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>266</v>
+        <v>223</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>255</v>
+        <v>117</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>64</v>
+        <v>264</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>255</v>
+        <v>117</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>273</v>
+        <v>245</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>255</v>
+        <v>117</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>237</v>
+        <v>271</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G77" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="H77" s="1" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G78" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="H78" s="1" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G79" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="H79" s="1" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G80" s="1"/>
       <c r="H80" s="1" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G81" s="1"/>
       <c r="H81" s="1" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>293</v>
+        <v>267</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G82" s="1"/>
       <c r="H82" s="1" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="1" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="1" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G85" s="1"/>
       <c r="H85" s="1" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G86" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>81</v>
+      </c>
       <c r="H86" s="1" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H87" s="1" t="s">
         <v>310</v>
-      </c>
-[...17 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H88" s="1" t="s">
         <v>314</v>
-      </c>
-[...17 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="H89" s="1" t="s">
         <v>319</v>
-      </c>
-[...16 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H90" s="1" t="s">
         <v>322</v>
-      </c>
-[...19 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B91" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="C91" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="D91" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H91" s="1" t="s">
         <v>326</v>
-      </c>
-[...13 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B92" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="B92" s="1" t="s">
+      <c r="C92" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="D92" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H92" s="1" t="s">
         <v>330</v>
-      </c>
-[...13 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="B93" s="1" t="s">
+      <c r="D93" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H93" s="1" t="s">
         <v>333</v>
-      </c>
-[...16 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B94" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="B94" s="1" t="s">
+      <c r="C94" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="C94" s="1" t="s">
+      <c r="D94" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H94" s="1" t="s">
         <v>337</v>
-      </c>
-[...13 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B95" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B95" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1" t="s">
-        <v>217</v>
+        <v>340</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>16</v>
+        <v>318</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>216</v>
+        <v>343</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>217</v>
+        <v>344</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>16</v>
+        <v>345</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C97" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="D97" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H97" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>136</v>
+        <v>352</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>348</v>
+        <v>308</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>16</v>
+        <v>345</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>16</v>
+        <v>345</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>16</v>
+        <v>345</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>179</v>
+        <v>362</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>180</v>
+        <v>79</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>16</v>
+        <v>345</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>16</v>
+        <v>366</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>325</v>
+        <v>365</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>16</v>
+        <v>366</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>345</v>
+        <v>371</v>
       </c>
       <c r="C104" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="D104" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H104" s="1" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>369</v>
+        <v>282</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>370</v>
+        <v>352</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>375</v>
+        <v>52</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>379</v>
+        <v>168</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>213</v>
+        <v>384</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>213</v>
+        <v>387</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>371</v>
+        <v>76</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>371</v>
+        <v>76</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B111" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="B111" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1" t="s">
-        <v>180</v>
+        <v>392</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>371</v>
+        <v>76</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>371</v>
+        <v>76</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>400</v>
+        <v>76</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>123</v>
+        <v>406</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>406</v>
+        <v>256</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>400</v>
+        <v>121</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>400</v>
+        <v>121</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>216</v>
+        <v>417</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>217</v>
+        <v>74</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>348</v>
+        <v>420</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>99</v>
+        <v>371</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>419</v>
+        <v>398</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>152</v>
+        <v>427</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>152</v>
+        <v>372</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>152</v>
+        <v>438</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>433</v>
+        <v>355</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>434</v>
+        <v>356</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>369</v>
+        <v>355</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>273</v>
+        <v>356</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>233</v>
+        <v>445</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>234</v>
+        <v>446</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>433</v>
+        <v>245</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>162</v>
+        <v>449</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>382</v>
+        <v>452</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>213</v>
+        <v>453</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>443</v>
+        <v>49</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>443</v>
+        <v>49</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>450</v>
+        <v>417</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>451</v>
+        <v>74</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>185</v>
+        <v>49</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>105</v>
+        <v>462</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>185</v>
+        <v>49</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>457</v>
+        <v>426</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>458</v>
+        <v>365</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G132" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="H132" s="1" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>128</v>
+        <v>446</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>196</v>
+        <v>467</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G133" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="H133" s="1" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>400</v>
+        <v>472</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>185</v>
+        <v>472</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>180</v>
+        <v>480</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>129</v>
+        <v>472</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>224</v>
+        <v>307</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>474</v>
+        <v>308</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>400</v>
+        <v>472</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G138" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>472</v>
+      </c>
       <c r="H138" s="1" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G139" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>472</v>
+      </c>
       <c r="H139" s="1" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>486</v>
+        <v>74</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G140" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>472</v>
+      </c>
       <c r="H140" s="1" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>491</v>
+        <v>472</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>491</v>
+        <v>81</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>499</v>
+        <v>233</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>491</v>
+        <v>81</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>491</v>
+        <v>81</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>244</v>
+        <v>509</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>491</v>
+        <v>81</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>507</v>
+        <v>355</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>508</v>
+        <v>356</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>491</v>
+        <v>81</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>507</v>
+        <v>449</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>491</v>
+        <v>81</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>512</v>
+        <v>210</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>491</v>
+        <v>81</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>463</v>
+        <v>521</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>516</v>
+        <v>392</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>517</v>
+        <v>522</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G157" s="1"/>
+      <c r="H157" s="1" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G159" s="1"/>
+      <c r="H159" s="1" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G160" s="1"/>
+      <c r="H160" s="1" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G161" s="1"/>
+      <c r="H161" s="1" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G162" s="1"/>
+      <c r="H162" s="1" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G163" s="1"/>
+      <c r="H163" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G164" s="1"/>
+      <c r="H164" s="1" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G165" s="1"/>
+      <c r="H165" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>573</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>