--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -12,74 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plataformak eta sareak" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Izena</t>
   </si>
   <si>
     <t>Mutila</t>
   </si>
   <si>
     <t>Deskribapena</t>
   </si>
   <si>
+    <t>OMIPERBIO Sarea</t>
+  </si>
+  <si>
+    <t>Sarea</t>
+  </si>
+  <si>
+    <t>6 teknologia-zentrok osatzen duten sare bat, arlo osagarrietan diharduena, eta helburu duena omikako teknologien aplikazioa handitzea, osagai eta elikagai funtzional berriak lortzeko, prozesu berritzaileekin garatuak, hainbat mikrobioma (gizakien hestea, gizakien azala, animalien errun-sistema) positiboki modulatzeko eta elikagaien kalitatea eta gizakien eta animalien osasuna hobetzeko. Sareko kideak: Ikerketarako Enpresa Elkartea Kontserbarako Zentro Teknologiko Nazionala – CTNC Sektore Anitzeko Ikerketa Teknologiko Zentroaren Fundazioa - CETIM Gaztela eta Leongo Zereal Teknologia Zentroa – CETECE Oliba eta Olio Teknologia Zentroa – CITOLIVA GOe Basque Culinary Center – GOe Ehun eta Kosmetikoen Industriako Ikerketa Elkartea - AITEX Ekimen hau Cervera OMIPERBIO Sarearen parte da, Industria Garapen Teknologikorako Zentroak (CDTI) finantzatua Zientzia, Berrikuntza eta Unibertsitate Ministerioaren bidez, 2024-2027 Ikerketa Zientifiko eta Tekniko eta Berrikuntzarako Estatu Planaren "Cervera" Bikaintasun Zentro Teknologikoetarako zuzendutako laguntzen barruan.</t>
+  </si>
+  <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Plataforma</t>
   </si>
   <si>
     <t>ATGRO Atitlanen inbertsio eta nekazaritza proiektuen kudeaketa plataforma globala da, superelikagaien eta beste nekazaritza lerro osagarri batzuen garapenera dedikatua.</t>
   </si>
   <si>
     <t>SiAR estazio meteorologikoen sarea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sarea</t>
   </si>
   <si>
     <t>Nekazaritza, Arrantza eta Elikadura Ministerioak, Ureztatze, Bide Natural eta Landa Azpiegituren Azpizuzendaritza Nagusiaren bidez, SiAR estazio meteorologikoen sarearen bidez bildutako informazio guztia doan jartzen du erabiltzaileen eskura.</t>
   </si>
   <si>
     <t>Baserri Tradizionalen Sare Nazionala</t>
   </si>
   <si>
     <t>Abeltzaintza sektorearentzako informazio ekonomikorako sistemen beharrari erantzunez, ustiategi, eskualde, nazio eta nazioarteko mailan konparaketak egiteko aukera emango zutenak, Nekazaritza Ekoizpen eta Merkatuen Zuzendaritza Nagusiak Ustiategi Tipikoen Sare Nazionala (RENGRATI proiektua) abiarazi zuen 2003an, gaur egun REDES TECO sarearen parte dena. Proiektu honek Espainiako abeltzaintza sektore desberdinetarako informazio tekniko eta ekonomikoko sare iraunkorrak ezartzea eta mantentzea du helburu. Horretarako, erakunde eta pertsonen azpiegitura edo sare bat sortu da informazioa emateko, besteak beste, ekoizleen elkarte nagusiak, ikertzaileak, aholkulariak, ekoizleak eta gobernu agentziak. Sektoreko sare nazional hauek, aldi berean, Ustiategien Analisi Konparatiborako Nazioarteko Sareetan integratzen dira, eta horien artean munduko abeltzaintza ekoizten duten herrialde nagusiak daude. Nazioarteko Sare hauek etengabeko laguntza ematen diete beren kideei eta ekoizleek emandako informazioa balioztatzeko metodologia egokia aplikatzen laguntzen dute, baita sektoreko eta ekoizpen politikak eta estrategiak ebaluatzeko edo haien eragina maila guztietan simulatzeko ere. Esparru honetan erabilitako metodologia antzeko ezaugarriak dituzten benetako ustiategien kontabilitate-erregistroekin hasten da, eta hauek eskualdean ohikoena den ekoizpen-sistema ordezkatzeko sailkatzen dira, tamainari, kudeaketari eta errendimenduari dagokionez. Nazioarteko metodologiaren arabera egindako baliozkotzeez gain, ekoizleekin bilera nazionalak egiten dira, sarearen terminologian "panelak" deitzen direnak, emaitzak eztabaidatu eta balioztatzeko, ordezkaritza handiagoa bermatzeko. RENGRATIk tresna estrategiko gisa balio nahi du, ekoizpen-kostuei, errentagarritasunari, irabaziei eta berdinketa-puntuei buruzko informazio zehatza eta eguneratua emanez, sektoreei lagunduz eta erabaki praktikoak hartzeko erreferentzia gisa balioz, sektore horien etorkizun hurbila norabide egokian gidatzen lagunduz. Horretarako, atal honetan Ustiategi Tipikoen Sare Nazionalaren eta Nazioarteko Sareen funtzionamenduari buruzko informazio zehatzagoa, baita sektore bakoitzeko emaitzen txostenak ere, eskuragarri daude.</t>
   </si>
   <si>
     <t>RECAN (Nekazaritza Kontabilitate Sare Nazionala)</t>
   </si>
   <si>
     <t>Nekazaritza Kontabilitate Sare Nazionala tresna bat da, nekazaritza-errentak eta nekazaritza-politikak ustiategietan duen eragina ebaluatzeko aukera ematen duena. Europar Batasuneko araudi batek arautzen du, hau da, kontabilitate-printzipio berdinak aplikatzen dira estatu kide guztietan. Beraz, Espainiako mikrodatuen iturri integral bakarra da, EBko gainerakoekin harmonizatua.</t>
   </si>
   <si>
     <t>Landare Gorri Mikro</t>
   </si>
   <si>
     <t>Landareen eta mikroorganismoen arteko elkarrekintza onuragarriak ikertzera bideratutako ikerketa taldeen sare bat. Sareak hainbat unibertsitatetako 15 ikerketa talde ditu. Sarearen helburua landareen eta mikroorganismoen arteko elkarrekintzei buruzko ikerketan ezagutza, baliabideak eta ahaleginak batzea da, klima-aldaketak (batez ere lehorteak, tenperatura altuak eta gazitasuna) eragindako estres-egoerekiko laboreen tolerantzia hobetzeko eta nekazaritza-ekoizpen jasangarrian duten garrantziaren eta aplikagarritasunaren arabera, elikagaien segurtasuna bermatzeko, baliabideen eskaria eta lehia gero eta handiagoa izan arren.</t>
   </si>
   <si>
     <t>ENRD</t>
   </si>
@@ -813,122 +819,122 @@
   <si>
     <t>Agroekologiarako Udalerrien Sarea</t>
   </si>
   <si>
     <t>Sarearen helburua da, esperientziak, ezagutzak, datuak, informazioa eta proiektuak trukatuz, ingurumena errespetatzen duten, iraunkorrak, inklusiboak, erresilienteak, seguruak eta dibertsifikatuak diren tokiko elikadura-sistemak eraikitzea, biztanleria osoarentzat elikagai osasuntsuak, iraunkorrak eta eskuragarriak bermatuz eta tokiko enplegua sustatuz, agroekologiaren eta elikadura-subiranotasunaren ikuspegiekin bat etorriz.</t>
   </si>
   <si>
     <t>SynergyNuts Plataforma</t>
   </si>
   <si>
     <t>Intxaur hesiekin lotutako alderdi guztietan prestakuntza, zabalkunde eta berrikuntzarako espazioa</t>
   </si>
   <si>
     <t>Estratua</t>
   </si>
   <si>
     <t>Ongarritze Berrikuntza Sarea (FIN) sare tekniko bat da, Mantenugaien Kudeaketa Jasangarrirako Plan bat sortzera eramaten duten erronka nagusiei aurre egiten dien ikuspegi berritzaile eta eraginkorretan oinarrituta. FIN hiru azpisare transnazionalez osatuta dago (FIN-zehaztasun nekazaritza, FIN-lurzoruaren kalitatea, FIN-ongarri biologikoak). Bertan, ebaluatzaile trebatuek ongarrien erabilera optimoari buruzko Praktika Onak (GP) eta Ikerketa Berrikuntzak (RI) bilduko dituzte, eta Praktika Onenak (BP) identifikatuko dituzte GP eta RIen bideragarritasun sistematikoaren ebaluazioaren ondorioz. Proiektuaren liburuxka ingelesez aurki daiteke hemen klik eginez.</t>
   </si>
   <si>
     <t>Esneki eta Elikagai Teknologien Ikasgelarako Plataforma Teknologikoa</t>
   </si>
   <si>
     <t>Prestakuntza espezializatua eta zerbitzu teknologiko aurreratuak esneki eta elikagaien sektoreko enpresa eta erakundeentzat</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVALek Bioteknologia, Biomedikuntza eta Bioekonomia hartzen ditu barne BIO sektore gisa, osasunari, nekazaritza-elikagaiei eta ingurumen-iraunkortasunari aplikatuta, Bioteknologia sektoreko enpresa-komunitatearen garapena eta lehiakortasuna sustatzeko eta bere kideak nazioarteko mapan kokatzeko helburuarekin.</t>
+  </si>
+  <si>
     <t>Bizitzarako Janaria</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien sektoreko eragile nagusien arteko lankidetza publiko-pribatuaren bidez ikerketa, aurrerapen zientifiko eta teknologikoen hedapena sustatzen duen plataforma bat. Plataforma honek I+G eta berrikuntzan jartzen du arreta, eta Gizarte Erronken arloko eskaera berriak identifikatzen ditu, Espainiako nekazaritza-elikagaien sektorearen lehiakortasuna eta hazkundea bermatuz.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Garagardogintza</t>
   </si>
   <si>
     <t>Garagardotegientzako hornigaiak, informazioa eta aholkuak</t>
   </si>
   <si>
     <t>Valentziako erkidegoko nekazaritza-elikagaien kooperatibak</t>
   </si>
   <si>
     <t>Erakundeen ordezkaritzarako, kooperatiben sustapenerako, prestakuntzarako, komunikaziorako eta enpresen ordezkaritzarako plataforma</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Ikerketan berrikuntza, ekoizpen ezberdinetako esperientziak eta araudia eguneratzeko plataforma zabaltzeko</t>
   </si>
   <si>
     <t>LURRA Plataforma</t>
   </si>
   <si>
     <t>Plataforma Tierra ekoizleen, enpresen eta teknologia-garatzaileen komunitate irekia eta parte-hartzailea da.</t>
   </si>
   <si>
     <t>Baserri Tipikoen Sare Nazionala (RENGRATI)</t>
   </si>
   <si>
     <t>Ministroen informazio eta aholkularitza plataforma, sektoreko eta ekoizpeneko politika eta estrategiak ebaluatzeko eta haien eraginaren simulazioa maila guztietan egiteko.</t>
   </si>
   <si>
     <t>nekazaritza-elikagaien TEF</t>
   </si>
   <si>
     <t>agrifoodTEF Europako probak egiteko eta balioztatzeko azpiegituren sare bat da, nekazaritza-elikagaien teknologiako enpresei laguntzen diena benetako instalazioetan adimen artifiziala eta robotika irtenbideak dituzten produktuak garatzen.</t>
   </si>
   <si>
     <t>Kataluniako Uraren Lankidetza (CWP)</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP) irabazi-asmorik gabeko kluster motako elkarte estrategiko bat da, uraren erabilera jasangarriaren sektorean jarduten duten enpresek eta ezagutza-zentroek osatua. CWP-k maila anitzeko proiektuak eta lankidetzak sustatzen ditu, munduko edozein lekutan kalitatezko uraren behar globalari irtenbide berritzaileak emateko, eta sektore anitzetan aplikagarriak direnak.</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, ura modu eraginkorrean erabiltzeko kluster bat, uraren segurtasunaren erronkei irtenbideak eskaintzen dizkie, ekonomia zirkularraren eta gizarte adimendunaren printzipioetan oinarritutako etorkizun iraunkor eta erresiliente bat eraikitzen lagunduz. Helburuak: Politika publikoetan laguntzea eta Aragoin erreferente bihurtzea uraren sektoreko ezagutza eta berrikuntza arloan. Prestakuntza beharrak eta gaitasunak identifikatzea eta talentua erakartzeko sistema bat garatzea. Proiektuen garapena babestea eta berrikuntzaren emaitzak aprobetxatzeko ibilgailu gisa balio izatea, irtenbide berritzaileen aplikazioa sustatuz. Lorpenen profila igotzea eta negozio aukerak sortzea.</t>
   </si>
   <si>
+    <t>EU4Advice</t>
+  </si>
+  <si>
+    <t>EU4Advice SFSC (Elikagaien Hornikuntza Kate Laburreko) aholkularien, politikarien, ikertzaileen eta nekazariek osatutako sare bat sortzeko lanean ari da, AKISen antolaketa-egitura eraginkor bat lortzeko elkarrekin lan eginez. Berrikuntza-eredu interaktiboaren printzipioak aplikatuz, helburua aholkularien eginkizuna sustatzea da, ikerketatik praktikarako ezagutza-fluxuaren katalizatzaile gisa, zientzia eta teknologiarekin lotutako gaietan ezagutza eta esperientzia duten EBko aholkularien sare bat sortuz eta zientzia eta teknologiaren sektoreko aholkulariak informazio eta ikaskuntza sistema nazionaletan modu eraginkorrean integratzeko neurriak ezarriz.</t>
+  </si>
+  <si>
     <t>Avanis</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien sektoreko pertsonen arteko loturak sortzeko plataforma bat, ezagutza partekatzeko, ikasten jarraitzeko eta sektorea egunero hazteko, lehiakorragoa, jasangarriagoa eta berritzaileagoa izan dadin.</t>
   </si>
   <si>
-    <t>EU4Advice</t>
-[...4 lines deleted...]
-  <si>
     <t>Elikagai eta Nekazaritza Teknologiako Europako Elkartea (FATE)</t>
   </si>
   <si>
     <t>Europako startup-ak, enpresak, erakundeak eta Nekazaritza eta Elikagaien Teknologiako profesionalak biltzen dituen elkartea, sektore honetako berrikuntza, lankidetza eta garapena sustatzeko.</t>
   </si>
   <si>
     <t>Nekazaritza Erreferentzia</t>
   </si>
   <si>
     <t>Agri Benchmark nekazaritza eta baratzezaintzako balio-kateetako sektore gakoetako ekonomialari, aholkulari, ekoizle eta nekazaritza-espezialisten sare global eta irabazi-asmorik gabekoa da. Nazioartean estandarizatutako metodoak erabiltzen ditugu baserriak, ekoizpen-sistemak eta haien errentagarritasuna aztertzeko. Baserri-mailako gure ezagutza nazioarteko lehengaien merkatuen eta balio-kateen analisi batekin konbinatzen da. Horrela, erantzun zientifikoki koherenteak eta oinarri sendoak eman diezazkiekegu gai estrategikoei buruz, politikariei, nekazaritza- eta agroindustria-erabaki-hartzaileei. Agri Benchmark erakunde ez-politiko eta irabazi-asmorik gabekoa da. Sarearen arauak eta balioak elkarren arteko adostasun bidez garatzen dira. Metodoak eta emaitza nagusiak etengabeko kalitate-berme prozesu baten menpe daude eta eztabaida publikoarentzat irekita daude.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Espainiako Zereal eta Olio-hazien Merkataritza Elkartea</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
     <t>Espainiako irin eta semola industriak biltzen dituen enpresa-erakunde nazionala. Helburuak: Elkartutako enpresen interes komunak garatzeko informazio, aholkularitza, ordezkaritza eta defentsa zerbitzuak eskaintzea.</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1077,185 +1083,185 @@
   <si>
     <t>Valentziako Landa Garapen Sarea</t>
   </si>
   <si>
     <t>Bere programei eta jarduerei buruzko informazioa zabaltzeko tresna bat, baita Valentziako landa-garapenarekin lotutako berriak eta ekitaldiak ezagutarazteko ere. Baliabideen atal bat ere badu, non eskualdeko landa-garapenerako material eta gida erabilgarriak aurki ditzakezun, eta Valentziako landa-eremuetako produktu eta zerbitzuen katalogo bat.</t>
   </si>
   <si>
     <t>Espainiako PAC Sarea</t>
   </si>
   <si>
     <t>Landa eremuei dagozkien gaiei buruzko lan taldeak sortzea sustatzen duen plataforma</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Aholkularitza, auditoriak, analisiak eta prestakuntza nekazaritza-elikagaien sektorean</t>
   </si>
   <si>
     <t>Red-iCAT</t>
   </si>
   <si>
     <t>Kataluniako Nekazaritza Elikagaien eta Landa Berrikuntza Sarea</t>
   </si>
   <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Landare-barietateen garatzaileak eta hedatzaileak</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable-k 10 herrialdetako 14 nekazari berrikuntza talderekin lan egin zuen. Taldeen datuek uzta sorta zabala erakutsi zuten. Horrek beharra adierazten du, baina baita hobekuntzak egiteko aukera argia ere. Literatura zientifikoan eta nekazariek egindako ekarpenetan oinarrituta, 100 material baino gehiago bildu dira irtenbide praktikoekin Net Net-en Arable Knowledge plataforman (Farmknowledge.org). Nekazari taldeek formatuak eta praktikako irtenbide batzuk ebaluatu zituzten. Haien esperientziak bideoetan eta praktiken laburpenetan dokumentatu dira. Nekazari taldeek eurei dagozkien materialak beren hizkuntzara itzuli zituzten. Online ikastaroak egin ziren, materialak nekazariei eta aholkulariei aurkeztuz.</t>
+  </si>
+  <si>
+    <t>Palisandroa 4.0</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0-k jardunbide eta berrikuntza onenak (BP&amp;I) bildu eta egituratuko ditu, bost eskualde-gunetan egurraren mobilizazio-esparrua hobetzeko helburuarekin. Bost eskualde-bide-orri (eta eskualde arteko/transeskualdez gaindiko bat) garatuko dira, eskualde desberdinen behar/erronka identifikatuak betetzen dituzten BP&amp;I bilduen lehentasunen arabera. Proiektuak tailer eta ikasketa-bisita espezifikoak antolatuko ditu, BP&amp;Ien ezarpena errazten duten prestakuntza-material berriekin lotuta. BP&amp;Ien transferentziarako zabalkunde-ekintza intentsiboak tresna eta kanal desberdinak erabiliz egingo dira (adibidez, ezagutza-plataforma, praktiken laburpenak, bideo-ekoizpena, etab.).</t>
+  </si>
+  <si>
     <t>BIOFRUTSATEA</t>
   </si>
   <si>
     <t>Proiektu honek pipa, hezur eta zitriko fruta ekologikoetan jartzen du arreta, eta Europako fruta-ekoizpen ekologikoaren lehiakortasuna indartzea du helburu.</t>
   </si>
   <si>
     <t>INNOSETA</t>
   </si>
   <si>
     <t>InnoSetaren helburu nagusia ihinztadura-ekipoetan, prestakuntzan eta aholkularitzan sare tematiko berritzaile eta autosufiziente bat ezartzea da, eskuragarri dauden laboreen babeserako irtenbide berri eta goi-mailakoen arteko aldea txikitzen laguntzeko —komertzialak izan edo ikerketa-emaitza aplikagarrietatik datozenak izan— eta eguneroko Europako nekazaritza-praktiketan aplikagarri direnen arteko aldea txikitzen laguntzeko. Horretarako, ideia eta informazio berrien truke eraginkorra sustatuko da ikerketaren, industriaren, hedapen-zerbitzuen eta nekazaritza-komunitatearen artean, dauden ikerketa- eta merkataritza-irtenbideak zabaldu ahal izateko, nekazaritza-komunitatearen oinarrizko beharrak eta ideia berritzaileak jasoz.</t>
   </si>
   <si>
-    <t>OK-Net Arable</t>
-[...14 lines deleted...]
-    <t>Landare-barietateen garatzaileak eta hedatzaileak</t>
+    <t>APROSE</t>
+  </si>
+  <si>
+    <t>Hazi hautatuak ekoizten dituzten enpresen irabazi-asmorik gabeko elkarte profesionala. Hazi espezieen arabera sor daitezkeen arazo ohikoenak aztertu, aztertu eta konpontzen ditu.</t>
+  </si>
+  <si>
+    <t>Navarrako Nekazaritza Elikagaien Klusterra (NAGRIFOOD) enpresa-erakunde bat da, eta bere helburua bere kideen lehiakortasuna etengabe hobetzea da, elkarlana, berrikuntza irekia, barne-ekintzailetza eta Navarrako nekazaritza-elikagaien enpresen nazioartekotzea garatuz.</t>
   </si>
   <si>
     <t>BABESTU ADIMENDUA</t>
   </si>
   <si>
     <t>SmartProtect nekazari eta aholkularientzako Izurriteen Kudeaketa Integratuko (IPM) irtenbide adimendunen eskualde arteko ezagutza trukean oinarritzen den sare tematiko bat da. Helburua EB osoko eskualdeko Nekazaritza Ezagutza eta Berrikuntza Sistemetan (AKISS) ezagutza fluxuak suspertzea eta barazkien ekoizpenean IPM metodologia aurreratuen potentzial berritzailearekin konektatzea da, nekazaritza zehatzeko teknologiak eta datuen analisia integratuz.</t>
   </si>
   <si>
     <t>Oiloentzako Praktika Onenak - Arrautza Ekoizpen Sistemen Alternatiboetarako Praktika Onenei buruzko Pilotu Proiektua</t>
   </si>
   <si>
     <t>Praktika Onenen Oiloek (PBO) arrautza-ekoizleei laguntza praktikoa prestatu eta emango die, kaiolatik kaiolarik gabeko sistemetara igarotzera bultzatzeko. Honek oilo erruleen hazkuntzari eta ekoizpen-aldian oilo erruleen mantentzeari eragiten die. PBOk praktika onenen inguruan bildutako informazioa zabaltzen dela ziurtatuko du komunikazio-materialak (bideoak eta praktiken laburpenak) garatuz. PBOk kaiola-sistemen ehuneko handia duten estatu kideei zuzendutako zabalkunde-ekitaldiak antolatuko ditu, helburu diren estatu kideetan (Espainia, Polonia, Portugal eta Belgika) kaiolarik gabeko ostatu-sistemen ezarpena handitzeko.</t>
   </si>
   <si>
     <t>BIOSCHAMP - Perretxikoen industria jasangarri eta errentagarri baterako estalki alternatiboen biostimulatzailea</t>
   </si>
   <si>
     <t>Proiektu honetan, perretxikoen ekoizpenean dauden osasun-erronka nagusiei (onddo eta bakterio parasitoei) aurre egiteko ikuspegi integratu bat garatuko dugu. Mikrobiotaz aberastutako bilgarri-lurzoru bat garatuz, pestiziden beharra murriztuko dugu eta Europako perretxikoen sektorearen produktibitatea, iraunkortasuna eta errentagarritasuna hobetzen lagunduko dugu.</t>
   </si>
   <si>
     <t>Landa-bioekonomia sareak bultzatzea hainbat eragileren ikuspegiei jarraituz - ADARRAK</t>
   </si>
   <si>
     <t>Dauden jardunbide egokienak eta ikerketa-emaitzak identifikatu, laburbildu, partekatu eta aurkeztu; kostu-eraginkortasuneko teknologia berrien aplikazioa areagotzea, profesionalen eta ikertzaileen arteko ezagutza-transferentzia aktiboa hobetuz; biomasa gehiago mobilizatu eta negozio-aukera berriak sortu landa-eremuetan, praktikaren eta zientziaren arteko lotura hobetuz eta indartuz; diziplina anitzeko eta interes-talde anitzeko ikuspegia aplikatu; informazioaren, ideia berrien eta teknologiaren bi norabideko fluxurako kanal bat eskaintzea; profesionalentzat identifikatu diren beharrak eta negozio-elementu garrantzitsuak nabarmentzea; bioekonomia eta landa-garapena sustatzea, bio-oinarritutako ekimen berrien bidez.</t>
   </si>
   <si>
     <t>AgriFoodTe Sarea: Teruelgo Nekazaritza Elikagaien Ezagutza eta Berrikuntza Sarea</t>
   </si>
   <si>
     <t>Teruel eskualdean trantsizio ekologikoa, digitala eta bioekonomia zirkularra sustatzeko nekazaritza-elikagaien sektoreko berrikuntza bizkortzeko sarea</t>
   </si>
   <si>
-    <t>Navarrako Nekazaritza Elikagaien Klusterra (NAGRIFOOD) enpresa-erakunde bat da, eta bere helburua bere kideen lehiakortasuna etengabe hobetzea da, elkarlana, berrikuntza irekia, barne-ekintzailetza eta Navarrako nekazaritza-elikagaien enpresen nazioartekotzea garatuz.</t>
-[...7 lines deleted...]
-  <si>
     <t>Espainiako Okindegi, Gozogintza eta Gozogintza Industriaren Elkartea (ASEMAC)</t>
   </si>
   <si>
     <t>Sektore-izaerako erakunde profesionala</t>
   </si>
   <si>
     <t>Gaztela eta Leongo Pentsu Konposatuen Fabrikatzaileen Elkartea (ASFACYL)</t>
   </si>
   <si>
     <t>Gaztela eta Leongo Pentsu Konposatuen Fabrikatzaileen Elkarte Profesionala</t>
   </si>
   <si>
     <t>Biozirkularitaterako Espainiako Teknologia eta Berrikuntza Plataforma (BIOPLAT)</t>
   </si>
   <si>
     <t>Biomasaren eta bioekonomiaren garapen jasangarria sustatzen duen irabazi-asmorik gabeko erakunde nazionala</t>
   </si>
   <si>
     <t>Landareen Bioteknologia Teknologia Plataforma (BIOVEGEN)</t>
   </si>
   <si>
     <t>Enpresa sektoreak gidatutako lankidetza publiko-pribatua, landareetan oinarritutako berrikuntzan interesa duten nekazaritza-elikagaien sektoreko erakundeak elkartzen dituena</t>
   </si>
   <si>
     <t>Espainiako Okindegi, Gozogintza, Gozogintza eta Antzeko Produktuen Konfederazioa (CEOPPAN)</t>
   </si>
   <si>
     <t>Irabazi-asmorik gabeko enpresaburuen elkartea, ogi, gozogintza, labean egindako produktuak eta antzeko produktuak fabrikatzen eta txikizkarien elkarteak eta gremioak, probintziako eta tokiko eremu geografikoetakoak, baita herrialde osoko banakako enpresak ere.</t>
   </si>
   <si>
+    <t>Espainiako Animalien Pentsu Konposatuen Fabrikatzaileen Konfederazioa (CESFAC)</t>
+  </si>
+  <si>
+    <t>Animalien nutrizioan elikagaien segurtasuna batera kudeatzeko plataforma teknologikoa</t>
+  </si>
+  <si>
+    <t>EKONOMIA ZIRKULARRA - Ekonomia Zirkularreko beste plataformak integratzen dituen plataforma</t>
+  </si>
+  <si>
+    <t>Ekintza-ildoak dinamizatzea, Espainiako teknologia- eta berrikuntza-plataformen ekarpena definitzea ekonomia zirkular baterako trantsizioan, eta I+G+Bn lankidetza sustatzeko tresnak garatzea.</t>
+  </si>
+  <si>
+    <t>EIT-JANARIA</t>
+  </si>
+  <si>
+    <t>Berrikuntza, hezkuntza, ekintzailetza eta herritarren parte-hartzea sustatzen dituen HUB plataforma</t>
+  </si>
+  <si>
+    <t>Elika</t>
+  </si>
+  <si>
+    <t>Elikagaien segurtasunari, elikadura osasungarriari, elikadura jasangarriari, nekazaritzari, abeltzaintzari, arrantzari, animalien pentsuei eta elikagaien industriari buruzko ikerketak, ekitaldiak eta araudiak zabaltzeko plataforma.</t>
+  </si>
+  <si>
+    <t>FEDIMA</t>
+  </si>
+  <si>
+    <t>Okindegientzako interesgarria den informazioa zabaltzeko eta FEDIMAren eta bere bazkideen arteko harremanetarako plataforma</t>
+  </si>
+  <si>
     <t>Aragoiko Kontserbazio Nekazaritzaren Elkartea</t>
   </si>
   <si>
     <t>Elkartea Kontserbazio Nekazaritzaren teknika sustatu eta zabaltzeko interesa duten nekazariak, teknikariak, ikertzaileak, prestakuntza zentroak eta enpresak biltzen dituen erakundea da.</t>
   </si>
   <si>
-    <t>Espainiako Animalien Pentsu Konposatuen Fabrikatzaileen Konfederazioa (CESFAC)</t>
-[...28 lines deleted...]
-  <si>
     <t>INASDE Nekazaritza-Elikagaiak</t>
   </si>
   <si>
     <t>Ikerketa-zentro pribatu bat, bere proiektuak gauzatzeko eta zerbitzuak emateko ikerketa-jardueretan espezializatutako profesional talde esperientziadun batekin, elikagai-kateko hainbat etapa hartzen dituena, lehen mailako ekoizpenetik hasi eta kontsumo-produktuen prozesamendu eta aurkezpeneraino.</t>
   </si>
   <si>
     <t>Logistop (Logistop) Logistika eta Mugikortasun Intermodalerako Espainiako Teknologia Plataforma</t>
   </si>
   <si>
     <t>Logistika berrikuntzaren arloko diziplina anitzeko eta lurralde arteko lan-espazio bat, hornikuntza-katean parte hartzen duten eragile guztiek, baita unibertsitateek, teknologia-zentroek, elkarteek eta aholkularitza-enpresa espezializatuek ere osatua.</t>
   </si>
   <si>
     <t>Espainiako Enbalaje Teknologia Plataforma (PACKNET)</t>
   </si>
   <si>
     <t>Ontziratze eta Evans kateko agenteen arteko lankidetza zientifiko eta teknologikorako sare gisa funtzionatzen duen plataforma</t>
   </si>
   <si>
     <t>Etorkizunerako Landareak</t>
   </si>
   <si>
     <t>Taldearen proiektuak, ikerketak, jarduerak, kolaboratzaileak eta lan-taldeak zabaltzeko plataforma</t>
   </si>
   <si>
     <t>Animalien Osasun Teknologia Plataforma, VET+I</t>
@@ -1428,150 +1434,150 @@
   <si>
     <t>Andaluziako Landa Garapenerako Elkartea (ARA)</t>
   </si>
   <si>
     <t>Lankidetza eta elkarrizketarako foro bat, non Andaluziako landa-garapeneko talde guztiak, jarduera eta enplegu-sorkuntzaren sustatzaileak, ordezkatuta dauden.</t>
   </si>
   <si>
     <t>EB - Nekazaritza Liburua</t>
   </si>
   <si>
     <t>EU-FarmBook nekazari eta basozainentzako jardunbide egokien plataforma bat da. Bere liburutegiko eduki guztia Horizon ikerketa proiektuetatik dator.</t>
   </si>
   <si>
     <t>Gaztela eta Leongo Landa Garapen Sarea</t>
   </si>
   <si>
     <t>Gaztela eta Leonen landa-garapeneko programak —LEADER eta PRODER— kudeatzen dituzten talde kopuru esanguratsu bat biltzen eta koordinatzen duen elkartea.</t>
   </si>
   <si>
     <t>Espainiako Landa Garapen Sarea (REDR)</t>
   </si>
   <si>
     <t>Espainiako Landa Garapen Sarea (REDR) irabazi-asmorik gabeko elkarte bat da, eta bere eginkizun nagusia landa garapen eredu integral eta jasangarri bat sustatzea, landa biztanleriaren bizi-kalitatea hobetzea eta landa eremuen garrantzia gizarte osoarentzat azpimarratzea da. REDRk landa eremuentzat eta haien biztanleentzat espazio partekatu bat eskaintzen du, beren beharrak eta kezkak adierazi eta beren ahotsak entzunarazi ahal izateko leku bat.</t>
   </si>
   <si>
+    <t>Ezagutza Transferentzia Bulegoen Sarea (OTC Sarea)</t>
+  </si>
+  <si>
+    <t>Espainiako unibertsitateetako ikerketa-emaitzen transferentzia-bulegoen sarea.</t>
+  </si>
+  <si>
+    <t>Abeltzaintzako Animalien Hazkuntza eta Ugalketa Teknologia Plataforma (FABRE TP)</t>
+  </si>
+  <si>
+    <t>Europako Abeltzaintzako Animalien Hazkuntza eta Ugalketa Teknologia Plataforma (FABRE TP) ikerketa institutuek eta akademiak zuzendutako foro bat da, sektore pribatuarekin lankidetzan diharduena, animalien hazkuntzan, genetikan eta ugalketan ikerketa lehentasunak definitzeko plataforma bat eskaintzen duena, abeltzaintzako sistema guztien iraunkortasuna, lehiakortasuna eta erresilientzia sustatzeko helburuarekin.</t>
+  </si>
+  <si>
+    <t>Agrochef</t>
+  </si>
+  <si>
+    <t>Ostalaritza eta sukaldaritza sektore nazionaleko nekazaritza eta abeltzaintzako ekoizle txikiek ekoitzitako elikagaiak merkaturatzeko teknologiaren transferentzia eta zuzeneko merkaturatze prozesuen digitalizazioa.</t>
+  </si>
+  <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>FERTINNOWA (FERTirrigazioaren Praktika Jasangarrirako Teknika Berritzaileen Transferentziaren akronimoa) ezagutza trukatzeko sare bat da, ongarritze-jardunbideak hobetzea errazteko diseinatua, Uraren Esparru Zuzentarauak jasotzen dituen ingurumen-eskakizunetara eta Europako araudietara egokituz, eta ongarriak erabiltzeagatik hondakin-isuriak saihestea bermatzen dutenetara egokituz, batez ere nitratoek akuiferoak kutsatzeko zaurgarritzat jotzen diren eremuetan.</t>
   </si>
   <si>
-    <t>Ezagutza Transferentzia Bulegoen Sarea (OTC Sarea)</t>
-[...14 lines deleted...]
-    <t>Ostalaritza eta sukaldaritza sektore nazionaleko nekazaritza eta abeltzaintzako ekoizle txikiek ekoitzitako elikagaiak merkaturatzeko teknologiaren transferentzia eta zuzeneko merkaturatze prozesuen digitalizazioa.</t>
+    <t>Lekaleak itzulita</t>
+  </si>
+  <si>
+    <t>Proiektua nekazarien eta beste berritzaile eta zientzialari batzuen arteko sarean oinarritzen da, interes-taldeetan oinarritutako ikerketa-ezagutza garrantzitsua biltzeko eta balioztatzeko.</t>
+  </si>
+  <si>
+    <t>Behi-</t>
+  </si>
+  <si>
+    <t>BovINEk (European Beef Innovation Network) behi-ekoizleek dituzten iraunkortasun-erronka premiazkoei aurre egin zien, nekazariak, abeltzaintzako erakundeak, aholkulariak eta ikertzaileak elkartuz, Europako ustiategietan ezar zitezkeen berrikuntza praktikoak elkarrekin garatzeko. BovINE 10 estatu kidetan sortu zen eta EBko behi-sektorea osatzen duten 255.000 ustiategien beharretan zentratu zen soilik.</t>
+  </si>
+  <si>
+    <t>EBko Txerria</t>
+  </si>
+  <si>
+    <t>Sareak hainbat bazkide biltzen ditu, txerri-ekoizle taldeetatik hasi eta ikertzaile eta aholkulari ekonomikoetaraino, txerri-ekoizleak hazkuntza-zientzia, teknika eta teknologi berrienekin lotuz. Proiektuak lau gai nagusi ditu: Osasun Kudeaketa, Haragi Kalitatea, Animalien Ongizatea eta Zehaztasun Ekoizpena.</t>
+  </si>
+  <si>
+    <t>OK-Net Ecofeed</t>
+  </si>
+  <si>
+    <t>Proiektuak berrikuntza-klusterren Europako sare bat sortzea du helburu, nekazaritza-enpresen, ikertzaileen eta aholkularien arteko ezagutza-trukea eta baterako sorkuntza errazteko, azken erabiltzaileentzako materialak bilduz eta nekazarien eta enpresen beharretara egokitutako tresna berriak garatuz.</t>
   </si>
   <si>
     <t>EuroDairy</t>
   </si>
   <si>
     <t>EuroDairy-k esne-ekoizpenean praktikan oinarritutako berrikuntzaren garapena eta komunikazioa sustatzen du, bere jarduerak lau gai nagusi hauetan zentratuz: Animalien Zaintza; Erresilientzia Sozioekonomikoa; Baliabideen Eraginkortasuna; eta Esne-ekoizpena Biodibertsitate Helburuekin Integratzea.</t>
   </si>
   <si>
-    <t>Lekaleak itzulita</t>
-[...20 lines deleted...]
-    <t>Proiektuak berrikuntza-klusterren Europako sare bat sortzea du helburu, nekazaritza-enpresen, ikertzaileen eta aholkularien arteko ezagutza-trukea eta baterako sorkuntza errazteko, azken erabiltzaileentzako materialak bilduz eta nekazarien eta enpresen beharretara egokitutako tresna berriak garatuz.</t>
+    <t>Errioxako Landa Garapen Sarea</t>
+  </si>
+  <si>
+    <t>Bere programei eta jarduerei buruzko informazioa zabaltzeko tresna bat, baita Errioxako landa-garapenarekin lotutako berriak eta ekitaldiak ezagutarazteko ere. Baliabideen atal bat ere badu, non eskualdeko landa-garapenerako material eta gida erabilgarriak aurki daitezkeen, eta Errioxako landa-eremuetako produktu eta zerbitzuen katalogo bat.</t>
+  </si>
+  <si>
+    <t>Maltako PAC Sarea</t>
+  </si>
+  <si>
+    <t>Maltan, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsak (LGENF) eta ekarpen nazionalek finantzatzen dute. Plan Estrategikoak hartzen duen eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarterako, Kohesiorako eta Arrantzarako Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak zehazten dituzten plan estrategikoak dira.</t>
+  </si>
+  <si>
+    <t>Errumaniako PAC Sarea</t>
+  </si>
+  <si>
+    <t>Errumanian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan kokatzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
+  </si>
+  <si>
+    <t>ARDO-SAREA</t>
+  </si>
+  <si>
+    <t>Winetwork Europako ardogintza eskualdeen arteko ezagutza berritzailea trukatzeko eta transferitzeko Europako lankidetza proiektu bat da, sektorearen produktibitatea eta iraunkortasuna handitzeko. Hiru urtean zehar, zazpi herrialde europarretako 11 bazkidek mahastietako bi gaixotasun garrantzitsuri buruzko ezagutzak trukatuko dituzte: mahatsondoaren enborraren gaixotasunak eta flavesansence dorée. Proiektuaren ikuspegia sustatzaileen sare baten, eskualdeko lan-taldeen eta bi lan-talde zientifikoren arteko elkarrekintzetan oinarritzen da. Parte-hartze ikuspegi honek emaitza zientifikoak eta ezagutza praktikoak azken erabiltzaileei egokitutako materialetara transferitzea ahalbidetuko du.</t>
+  </si>
+  <si>
+    <t>DESARMATU</t>
+  </si>
+  <si>
+    <t>DISARM nekazaritza-enpresen, albaitarien, aholkularitza-zerbitzuen, akademikoen eta industriaren arteko lankidetza bat da, abeltzaintzan antibiotikoekiko erresistentzia kudeatzeko eta antibiotikoekiko erresistentziaren mehatxua arintzeko irtenbide berritzaileak zabaltzeko. Sareak industria eta herrialdeen artean ikuspegi berritzaileak trukatuko ditu abeltzaintza-sektoreko jardunbide egokienak partekatzeko.</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>NUTRIMAN nitrogeno eta fosforoaren sare tematiko bat da, nekazaritza-profesionalen onurarako berreskuratutako eta erabiltzeko prest dauden ongarri biologikoen teknologiak, produktuak, aplikazioak eta praktikak ezagutzeko. Proiektuak heldutasun handiko ikerketa zientifiko aplikatuko programen eta industria-jardunbide arrunten emaitza berritzaileak, lehiakorrak eta komertzialki prest daudenak lotzean jartzen du arreta.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europa</t>
+  </si>
+  <si>
+    <t>SUWANU EUROPEk uraren berrerabilpen proiektuetan jartzen du arreta Europan, tratatutako hondakin-urak nekazaritzan berrerabiliz.</t>
   </si>
   <si>
     <t>LUR ONENAK</t>
   </si>
   <si>
     <t>Lurzoruko gaixotasunen prebentzioari eta kontrolari buruzko ezagutza partekatzeko sortutako profesionalen sarea</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUWANU EUROPEk uraren berrerabilpen proiektuetan jartzen du arreta Europan, tratatutako hondakin-urak nekazaritzan berrerabiliz.</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Elikagaien Segurtasun Sektoreko aholkularitza, auditoriak, analisiak eta prestakuntza</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Nutrizio eta osasunerako legamia, gozogintza eta hartzidura ekoizteko dedikatzen diren enpresek osatutako irabazi-asmorik gabeko erakunde profesionala</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien sektoreari lotutako ikerketa, ezagutza-transferentzia, ekitaldi eta albisteetarako plataforma</t>
   </si>
   <si>
     <t>Eivissa eta Formenterako Landa Garapen eta Arrantza GAL</t>
   </si>
   <si>
     <t>Taldearen zeregin nagusia tokiko landa eta arrantza garapeneko estrategiak eta proiektuak kudeatzea da, baliabide eta dedikazioari dagokionez zereginik garrantzitsuena Tokiko Landa eta Arrantza Garapeneko Parte-hartze Estrategiak izanik, Europako (FEADER eta EMFF) eta estatuko funtsek batera finantzatutakoak.</t>
   </si>
@@ -1932,1455 +1938,1455 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C260"/>
+  <dimension ref="A1:C261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C260"/>
+      <selection activeCell="A1" sqref="A1:C261"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="195.667" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2599.937" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
@@ -3391,1462 +3397,1473 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C183" s="1" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
-        <v>254</v>
+        <v>373</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="s">
         <v>383</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
         <v>385</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="s">
         <v>389</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
         <v>391</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
         <v>395</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="s">
         <v>397</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
         <v>399</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="s">
         <v>401</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="s">
         <v>403</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="s">
         <v>405</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="s">
         <v>407</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="s">
         <v>409</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="s">
         <v>411</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>413</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>419</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="s">
         <v>423</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>425</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>429</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>431</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>435</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="s">
         <v>437</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="s">
         <v>441</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
         <v>443</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="s">
         <v>449</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>455</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>471</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="s">
         <v>481</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="s">
         <v>483</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="s">
         <v>487</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="s">
         <v>489</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
         <v>493</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
         <v>497</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>503</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>507</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>511</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>513</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>515</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>519</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>522</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>524</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>