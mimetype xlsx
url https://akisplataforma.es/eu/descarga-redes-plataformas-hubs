--- v3 (2026-05-01)
+++ v4 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plataformak eta sareak" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>Izena</t>
   </si>
   <si>
     <t>Mutila</t>
   </si>
   <si>
     <t>Deskribapena</t>
   </si>
   <si>
     <t>OMIPERBIO Sarea</t>
   </si>
   <si>
     <t>Sarea</t>
   </si>
   <si>
     <t>6 teknologia-zentrok osatzen duten sare bat, arlo osagarrietan diharduena, eta helburu duena omikako teknologien aplikazioa handitzea, osagai eta elikagai funtzional berriak lortzeko, prozesu berritzaileekin garatuak, hainbat mikrobioma (gizakien hestea, gizakien azala, animalien errun-sistema) positiboki modulatzeko eta elikagaien kalitatea eta gizakien eta animalien osasuna hobetzeko. Sareko kideak: Ikerketarako Enpresa Elkartea Kontserbarako Zentro Teknologiko Nazionala – CTNC Sektore Anitzeko Ikerketa Teknologiko Zentroaren Fundazioa - CETIM Gaztela eta Leongo Zereal Teknologia Zentroa – CETECE Oliba eta Olio Teknologia Zentroa – CITOLIVA GOe Basque Culinary Center – GOe Ehun eta Kosmetikoen Industriako Ikerketa Elkartea - AITEX Ekimen hau Cervera OMIPERBIO Sarearen parte da, Industria Garapen Teknologikorako Zentroak (CDTI) finantzatua Zientzia, Berrikuntza eta Unibertsitate Ministerioaren bidez, 2024-2027 Ikerketa Zientifiko eta Tekniko eta Berrikuntzarako Estatu Planaren "Cervera" Bikaintasun Zentro Teknologikoetarako zuzendutako laguntzen barruan.</t>
   </si>
   <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Plataforma</t>
   </si>
   <si>
@@ -218,56 +218,50 @@
   <si>
     <t>Andaluziako Ingurumen Informazio Sarea</t>
   </si>
   <si>
     <t>Andaluziako Gobernuko Iraunkortasun eta Ingurumen Ministerioa da Andaluzian ingurumen-informaziorako sarbide-eskubidea bermatzeaz arduratzen den organoa. Zehazki, abuztuaren 26ko 170/2024 Dekretuak, bere egitura antolatzailea ezartzen duenak, xedatzen du Ingurumen eta Klima Aldaketa Idazkaritza Nagusia dela Ingurumen Informazio Sarearen (REDIAM) antolaketa, kudeaketa, egituraketa eta funtzionamenduaz arduratzen dena. Sare honek Andaluziako ingurumenari buruzko informazio alfanumeriko, grafiko eta bestelako guztia integratzen eta zabaltzen du, Autonomia Erkidegoko ingurumen-informazioa ekoizten duten zentro mota guztiek sortua. Informazio hau kudeaketan, ikerketan, zabalkunde publikoan eta erabakiak hartzeko erabilerarako da, baita informazio estatistiko eta kartografikoa ekoizteko Ministerioaren jarduera-ildoak ezartzeko ere.</t>
   </si>
   <si>
     <t>RUENA Sarea</t>
   </si>
   <si>
     <t>CICYTen hainbat proiektu onartu ondoren, nitrifikazio inhibitzaileak atmosferara eta uretara nitrogenoa galtzeko tresna gisa erabiltzearekin lotuta, eta Zientzia eta Teknologia Ministerioaren (MCyT) koordinaziorako proposamenarekin bat etorriz, lehen bilera bat egin zen Iruñean. Bilera honetan, "Nekazaritzan Nitrogenoaren Erabilera Eraginkorra" izeneko Sare Tematiko bat sortzeko ideia planteatu zen lehen aldiz. Ondorengo bilerak Lleidan eta Madrilen egin ziren, eta bertan MCyTren Ekintza Berezietarako Deialdira aurkeztea adostu zen. 2002ko urtarrilean, Sarea sortzeko proiektua aurkeztu zen bertaratutako gehienen babesarekin, eta azkenean 2002ko irailean onartu zen. Ulertzen dugu onarpen honek Zientzia eta Teknologia Ministerioak Sarearen existentzia ofizialki aitortzen duela. Argibideak: Sare tematikoa irabazi-asmorik gabekoa da. Ez du bileretan parte hartzeko funtsik; diru-laguntza txikiak baino ezin dira eman haien gauzatzea errazteko.</t>
   </si>
   <si>
     <t>Emakume Abeltzainen Sarea</t>
   </si>
   <si>
     <t>Proiektu hau abeltzaintza sektorean emakumeen lekua berreskuratzeko beharretik sortu zen. Taldeak abeltzaintza estentsiboaren irudi gizonezkoek menderatua hautsi eta jasaten duten diskriminazio soziala, instituzionala eta profesionala gainditu nahi du. "Bai Sierrara iritsi berri diren artzain ikasleek, bai belaunaldiz belaunaldiko artzain esperientzia duten abeltzain beteranoek hizkuntza bera erabiltzen dute, eta batez ere, argi dugu zer aldatu nahi dugun: ikusezintasun iraunkorretik lehen planora igaro nahi dugu, erabaki garrantzitsuak hartzen diren lekuetan ahotsa izan nahi dugu, abeltzaintza eta artzaintza estentsiboaren irudi guztiz gizonezkoek menderatua hautsi nahi dugu, emakume abeltzain gisa errespetatuak izan nahi dugu, jasaten dugun diskriminazio familiarra, soziala, administratiboa eta profesionala gainditu nahi dugu, burokrazia gehiegizkoa aldatu nahi dugu, etxeko lanak gizonekin partekatu nahi ditugu eta emakume gisa guztiok jasaten ditugun lan anitzeko derrigorrezkoak gainditu nahi ditugu. Aldaketa nahi dugu".</t>
   </si>
   <si>
     <t>Udal Abeltzaintza eta Haragi Sarea</t>
   </si>
   <si>
     <t>Nekazaritza-ekoizpen nazionaleko sektore handienaren eta elikagai-industria nagusiaren defentsan. Sektore pribatuaren eta udalen arteko elkarrizketa-foro bihurtu nahi duen plataforma bat, ekintza eta lankidetza publiko-pribatua sustatuz, eta elikagai-hornikuntza-katearen funtsezko eginkizuna aitortuz nazio gisa ditugun erronka demografiko eta ekonomikoei aurre egiteko.</t>
   </si>
   <si>
-    <t>REDIGA</t>
-[...4 lines deleted...]
-  <si>
     <t>Sareko artzaingintza</t>
   </si>
   <si>
     <t>Gure filialak, Red Eléctrica-k, bultzatutako ekimen honek abereen bazkatze estentsiboaren bidez linea elektrikoen azpiko landaredia kudeatzea du helburu. Gure instalazioak naturarekin eta landa-ingurunean integratzeko dugun konpromisoa islatzen du, korridore ekologiko bihurtuz eta, horrela, habitataren zatikatzea murriztuz.</t>
   </si>
   <si>
     <t>Agroekologia Ekintzan Sarea</t>
   </si>
   <si>
     <t>Agroekologia Martxan Sarea herrialde osoan garatzen ari diren hainbat agroekologia eta nekazari-oinarritutako proiektu lotzeko asmoarekin hasten da, sektorea koordinatzen laguntzeko, behar komunei irtenbideak proposatzeko eta proiektu horiek sendotzeko. Ekologistak Martxan, urteak daramatzagu agroekologia lanean landa-eremuek etorkizunean dituzten erronka ekologiko eta sozialei aurre egiteko ikuspegi baliozko eta potentzial handiko gisa, elikadura-sistema industrial eta globalizatuak sortuak. Gainera, agroekologiako ekintzaile eta aldeko askok mota honetako proiektuetan murgildu dira, batez ere nekazari-eskalako ereduetan, zailtasun askorekin horiek ezartzeko eta mantentzeko. Zaintza-oinarritutako proiektuen garapenak ez du behar bezalako laguntzarik jasotzen egungo eredu kapitalista eta patriarkalaren barruan. Zaintza erdigunean jartzeak —lurraren zaintza eta geure buruaren zaintza— zaildu egiten du gure proiektuak ezartzea. Urteetan zehar proiektu asko bertan behera geratu dira edo eraldatu egin dira, baina gero eta gehiago jaiotzen ari dira eta erresistentzia egiten ari dira, ingurumena, pertsonak eta planetaren etorkizuna errespetatzen duen beste garapen sozioekonomiko eredu bat nahi dugulako eta horren alde gaudelako.</t>
   </si>
   <si>
     <t>Karbono-nekazaritzako nekazarien sarea</t>
   </si>
   <si>
     <t>Elikagaiak ekoizteko modu berriak zabaltzen eta ulertzeko moduak zabaltzen laguntzeko nekazaritza-sare bat sustatzen ari gara. Ziur gaude lehen sektoreak lurzoruaren berreskurapena, auto-ugalkortasuna eta kontserbazioa faboratzen dituzten agronomia-estrategien aldaketa behar duela, aldi berean bideragarritasun ekonomikoa indartuz. Gure elkartearen helburua karbonoan oinarritutako nekazaritza biologiko deitzen dugunarekin lotutako prestakuntza eta ezagutza eta esperientzien trukea sustatzea da. 'Biologiko' terminoak dagoen biologiarik logikoena barne hartzen du: naturaren eredua. Badakigu dagoeneko gure herrialdean eta inguruko herrialdeetan lurzoruaren berreskurapena, auto-ugalkortasuna eta kontserbazioa sustatzen dituzten agronomia-teknikak esperimentatzen eta bilatzen ari diren hainbat ekimen pribatu daudela. Baserri hauek beren bideragarritasun ekonomikoa erakusten ari dira eta, beraz, erreferente bihurtzen ari dira beren arloan. Sare hau sortuz, sareko kideen arteko informazio, esperientzia eta zailtasunen trukea sustatzen dugu nekazaritzak dituen erronkei aurre egiteko: ingurumen, klima eta energia krisia, hornidura krisia (ongarriak, haziak, etab.) eta sektorearen biziraupena bera.</t>
   </si>
   <si>
     <t>Andaluziako Belardi-Suteen Aurkako Eremuen Sarea (RAPCA)</t>
   </si>
   <si>
     <t>Sareak abeltzaintzako erabileran zentratutako sarea, suteen aurkako eremuetatik erregai begetala kentzeko eta baso-suteak prebenitzeko azpiegiturak mantentzeko. Sare honen funtzionamenduaz talde tekniko bat arduratzen da, INFOCArekin koordinatuta eremu egokienak zehaztuz eta abeltzainak irizpide tekniko zorrotzen arabera hautatuz, ondoren haien errendimendua ebaluatzeko. RAPCAren onurak : Prebentzio-funtzioa Ezinbesteko lana da gure basoak suteetatik babesteko, ez bakarrik su-hesiak mantenduz, baita artzainen presentzia bermatuz ere. Material sukoien metaketa murrizten du Funtsezko zeregina du iristeko zailak diren eremuetan basogintza prebentiboan. Ingurumen-hobekuntzak Biodibertsitatea handitzen du, haziak sakabanatzen laguntzen du, lurzoruaren egitura hobetzen du eta higadura eta basamortutzea murrizten ditu. Landa-ingurunerako ekarpena Pastorearen lana aitortzen da Landa-garapen jasangarriari eta landa-biztanleriaren finkapenari laguntzen dio Bertako arrazen erabilera eta kalitatezko produktuen ekoizpena sustatzen ditu</t>
   </si>
   <si>
     <t>LAURO</t>
@@ -330,51 +324,51 @@
     <t>Informazio eta ezagutzaren fluxua hobetzea eta basozainen eta nekazarien paisaiaren erresilientzian gaitasuna handitzea helburu duen sare tematikoa. ResAlliance-k bi mailatan sustatzen ditu hainbat alderdiren arteko ekimen interaktiboak: LandNet eta LandLab.</t>
   </si>
   <si>
     <t>Aragoiko Berrikuntza eta Nekazaritza Elikagaien Transferentziarako Fundazioa (FITA)</t>
   </si>
   <si>
     <t>Aragoiko Nekazaritza Elikagaien Berrikuntza eta Transferentziarako Fundazioak (FITA) nekazaritza elikagaien eta ingurumen sektoreetan berrikuntza eta ezagutza transferentzia indartzea du helburu, eragile publiko eta pribatuek, eta gizarteak oro har, dituzten ekonomia, ingurumen eta gizarte erronkei aurre egiteko. FITAk irtenbide zientifiko eta teknologikoak eskaintzen dizkie sektorearen erronkei, eta, gainera, aholkularitza administratiboa eta estrategikoa eskaintzen du nekazaritza, nekazaritza elikagaien eta basogintza sektoreetan berrikuntza kolaboratiborako sarbidea errazteko.</t>
   </si>
   <si>
     <t>Nekazaritza Proba Espazioen Sarea (RETA)</t>
   </si>
   <si>
     <t>Landa-munduko paradigma-aldaketa prozesuan liderra den sare bat, ikuspegi berritzaile, sortzaile eta zintzoekin konprometitutako komunitate-erakunde, publiko eta pribatuentzat, nekazaritza-sektorean eragile berriak pixkanaka txertatzea erraztuz. Nekazaritza-proba-espazio bat nekazaritza-sektorean eragile berrien integrazio progresiboa errazteko programa bat da, eragile guztiek adostutako gobernantza egituratuaren bidez koordinatuta. Bere helburua nekazaritza-esperientzia gutxi duten eta nekazaritza-, abeltzaintza- edo basogintza-proiektu bat proba-ingurune batean garatu nahi duten ekintzaileei laguntzea da . Nekazaritza-proba-espazioa laguntza juridikoarekin, laguntza fisikoarekin eta laguntza integralarekin egituratuta dago, probatzaileak jarduera-proba burutu ahal izan dezan bermatuz.</t>
   </si>
   <si>
     <t>IZUGARRI - Kortxoaren, erretxinen eta janarien berrikuntza sareak Mediterraneoko arroan</t>
   </si>
   <si>
     <t>INCREDIBLE-k Mediterraneoko NTFP-en zerbitzu-sistemetan dauden ikerketaren eta berrikuntzaren ezagutzaren arteko aldea konpontzen du. Zehazki, INCREDIBLE-k ezagutza lotzen du eta lankidetza sustatzen du interes-talde desberdinen artean, negozio-eredu berritzaileak garatuz eta landa-eskualdeetako espezializazioa hobetuz estrategia ekonomiko inklusiboak garatzeko. INCREDIBLE-k honako helburu hauek ditu: Eskualde arteko eta alde anitzeko berrikuntza-sareak (iNets) sortu eta suspertu. Ezagutza-fluxuak eta ezagutza-asimilazioa bizkortzea NTFP-etan berrikuntza sustatzeko. Gizarte eta enpresa berrikuntzan laguntzea, zabalkundearen eta jarduera selektiboen eta biderkatzaile espezifikoen bidez.</t>
   </si>
   <si>
     <t>Klima Aldaketa Egokitzeko Basogintza Sarea (SILVADAPTNET)</t>
   </si>
   <si>
     <t>Sarea ikerketa-talde ezberdinek lortutako emaitzak bateratzeko baliabide gisa sortu zen, klima-aldaketarekin lotutako asaldura eta arazoei erantzun argiak eman nahian, eta horrela basoa kudeatzeko irizpide berriak sortzen laguntzeko. Oinarrizko helburua klima-aldaketara egokitzen den basogintzako ikerketa-talde desberdinak integratzea da, ezagutza, metodologiak eta esperimentu-gune aktiboak eskainiz, penintsulako lurralde osora orokortu daitekeen baso-kudeaketa moldagarriaren esparru eko-hidrologiko bat garatzeko. Silvadapt.net Sareak guztira 34 lursail ditu klima-aldaketaren aurrean baso-eremu naturalak eta basogintza monitorizatzeko , Espainian dauden fitoklima-mota nagusien artean banatuta, baita gure ingurune naturaleko baso-eremu mota bereizgarrienen ordezkaritza ere. 
-      Fuente: https://silvadaptnet.webs.upv.es/index.php/red-de-parcelas/</t>
+        Fuente: https://silvadaptnet.webs.upv.es/index.php/red-de-parcelas/</t>
   </si>
   <si>
     <t>Madrilgo Hiri Lorategien Sarea</t>
   </si>
   <si>
     <t>Madrilgo Hiri Baratzeen Sarea Madrilgo hiriko nekazaritza komunitarioan parte hartzen duten herritarrek bultzatutako ekimena da. Sarea Madrilgo hiri-nekazaritzaren profila handitzeko eta hiri-baratzeen beharrei erantzuteko sortu zen, elkarri laguntzeko eta ezagutza, esperientziak, hornigaiak eta gehiago partekatzeko. Sarearen helburuetako bat gure hiriko agroekologia komunitarioko ekimenen bilgune bat sortzea da eta hiri-eredu jasangarriago baterantz aurrera egitea, ingurumen-hezkuntza, elikadura-subiranotasuna, elikagaien banaketa-kanal zuzenak, kontsumo-taldeak, mugikortasun jasangarria eta konpostatzea bezalako gaiak jorratzen dituena.</t>
   </si>
   <si>
     <t>EIP-AGRI</t>
   </si>
   <si>
     <t>Europako sareak, proiektuak, ikerketak eta ekitaldien eta berrikuntzaren hedapena sustatzeko plataforma</t>
   </si>
   <si>
     <t>Elikagaien Eskala Txikiko Prozesamendua Sustatzeko Sarea (RITA)</t>
   </si>
   <si>
     <t>Berrikuntza eta birkokapena funtsezko alderdiak dira enpresa txiki eta ertainen (ETE) eta elikagaien prozesamenduan parte hartzen duten pertsonen bideragarritasunerako. Lantegi partekatuak, hiltegi eta ebaketa-gelak txikiak, eta artisau- eta eskala txikiko prozesuetara egokitutako beste instalazio batzuk berritzaileak dira, eta, kasu askotan, aitzindariak, ETE sektorearen garapen iraunkorrerako. Praktika berritzaile hauek alderdi tekniko garrantzitsuak jorratzen dituzte, baina baita alderdi sozialak, kudeaketakoak eta gobernantzakoak ere, besteak beste, elikagai osasungarriak eskaintzeko, prezio justuak lortzeko eta landa-enpleguan eragin positiboa izateko beharrezkoak direnak. Eskala Txikiko Elikagaien Prozesamendua Sustatzeko Sareak elikagaiak eskala txiki eta ertainean prozesatzen dituztenentzako ekosistema solidario bat sustatzea du helburu, eta biztanleriaren osasungarriak, kalitatezkoak, ingurumena errespetatzen dutenak eta ekoizten dituzten pertsonentzat bidezkoak diren elikagaietarako sarbidea hobetzea eta landa-eremuen garapen sozioekonomikoa sustatzea. RITA elikadura sistema territorializatuen garapenerako, prozesu kolektiboen artikulaziorako eta agroekologiaren sustapenerako ekimenetan esperientzia handia duten 6 entitatek sustatutako proiektua da: ARCA (Associació d'Initiatives Rurals i Marítimes de Catalunya), Germinando, Extremadura Alimenta, Sindicato Labrego, SEAE (Sociedad Española de Agricultura-Ucología y Agricultural Ecología y Instituto Galego) Estudios Campesinos – Grupo PAIDI SEJ 179 de la Universidad de Córdoba).</t>
   </si>
   <si>
     <t>RAIA - Landa Berrikuntzaren Laguntza Sarea</t>
   </si>
   <si>
     <t>RAIA proiektuak Alentejo-Algarve-Andaluzia eskualdean sare bat sortzea du helburu, administrazio publikoei, elkarte-ehunari, enpresei eta herritarrei landa-eremuetan nekazaritza-berrikuntza sustatzeko beharrezko tresnak eskainiko dizkiena, La Rayako mugaz gaindiko eremua negozio-aukera berriak dituen eta sortzen diren erronka eta aukera berriei aurre egiteko gai den lurralde bihurtuz. Berrikuntza landa-garapenaren motortzat hartzen da, abantaila lehiakorrak ezartzen dituena, eta, beraz, etorkizuneko sarearen ezaugarri nagusietako bat da.</t>
   </si>
@@ -819,122 +813,122 @@
   <si>
     <t>Agroekologiarako Udalerrien Sarea</t>
   </si>
   <si>
     <t>Sarearen helburua da, esperientziak, ezagutzak, datuak, informazioa eta proiektuak trukatuz, ingurumena errespetatzen duten, iraunkorrak, inklusiboak, erresilienteak, seguruak eta dibertsifikatuak diren tokiko elikadura-sistemak eraikitzea, biztanleria osoarentzat elikagai osasuntsuak, iraunkorrak eta eskuragarriak bermatuz eta tokiko enplegua sustatuz, agroekologiaren eta elikadura-subiranotasunaren ikuspegiekin bat etorriz.</t>
   </si>
   <si>
     <t>SynergyNuts Plataforma</t>
   </si>
   <si>
     <t>Intxaur hesiekin lotutako alderdi guztietan prestakuntza, zabalkunde eta berrikuntzarako espazioa</t>
   </si>
   <si>
     <t>Estratua</t>
   </si>
   <si>
     <t>Ongarritze Berrikuntza Sarea (FIN) sare tekniko bat da, Mantenugaien Kudeaketa Jasangarrirako Plan bat sortzera eramaten duten erronka nagusiei aurre egiten dien ikuspegi berritzaile eta eraginkorretan oinarrituta. FIN hiru azpisare transnazionalez osatuta dago (FIN-zehaztasun nekazaritza, FIN-lurzoruaren kalitatea, FIN-ongarri biologikoak). Bertan, ebaluatzaile trebatuek ongarrien erabilera optimoari buruzko Praktika Onak (GP) eta Ikerketa Berrikuntzak (RI) bilduko dituzte, eta Praktika Onenak (BP) identifikatuko dituzte GP eta RIen bideragarritasun sistematikoaren ebaluazioaren ondorioz. Proiektuaren liburuxka ingelesez aurki daiteke hemen klik eginez.</t>
   </si>
   <si>
     <t>Esneki eta Elikagai Teknologien Ikasgelarako Plataforma Teknologikoa</t>
   </si>
   <si>
     <t>Prestakuntza espezializatua eta zerbitzu teknologiko aurreratuak esneki eta elikagaien sektoreko enpresa eta erakundeentzat</t>
   </si>
   <si>
+    <t>Bizitzarako Janaria</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien sektoreko eragile nagusien arteko lankidetza publiko-pribatuaren bidez ikerketa, aurrerapen zientifiko eta teknologikoen hedapena sustatzen duen plataforma bat. Plataforma honek I+G eta berrikuntzan jartzen du arreta, eta Gizarte Erronken arloko eskaera berriak identifikatzen ditu, Espainiako nekazaritza-elikagaien sektorearen lehiakortasuna eta hazkundea bermatuz.</t>
+  </si>
+  <si>
     <t>BIOVAL</t>
   </si>
   <si>
     <t>BIOVALek Bioteknologia, Biomedikuntza eta Bioekonomia hartzen ditu barne BIO sektore gisa, osasunari, nekazaritza-elikagaiei eta ingurumen-iraunkortasunari aplikatuta, Bioteknologia sektoreko enpresa-komunitatearen garapena eta lehiakortasuna sustatzeko eta bere kideak nazioarteko mapan kokatzeko helburuarekin.</t>
   </si>
   <si>
-    <t>Bizitzarako Janaria</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Garagardogintza</t>
   </si>
   <si>
     <t>Garagardotegientzako hornigaiak, informazioa eta aholkuak</t>
   </si>
   <si>
     <t>Valentziako erkidegoko nekazaritza-elikagaien kooperatibak</t>
   </si>
   <si>
     <t>Erakundeen ordezkaritzarako, kooperatiben sustapenerako, prestakuntzarako, komunikaziorako eta enpresen ordezkaritzarako plataforma</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Ikerketan berrikuntza, ekoizpen ezberdinetako esperientziak eta araudia eguneratzeko plataforma zabaltzeko</t>
   </si>
   <si>
     <t>LURRA Plataforma</t>
   </si>
   <si>
     <t>Plataforma Tierra ekoizleen, enpresen eta teknologia-garatzaileen komunitate irekia eta parte-hartzailea da.</t>
   </si>
   <si>
     <t>Baserri Tipikoen Sare Nazionala (RENGRATI)</t>
   </si>
   <si>
     <t>Ministroen informazio eta aholkularitza plataforma, sektoreko eta ekoizpeneko politika eta estrategiak ebaluatzeko eta haien eraginaren simulazioa maila guztietan egiteko.</t>
   </si>
   <si>
     <t>nekazaritza-elikagaien TEF</t>
   </si>
   <si>
     <t>agrifoodTEF Europako probak egiteko eta balioztatzeko azpiegituren sare bat da, nekazaritza-elikagaien teknologiako enpresei laguntzen diena benetako instalazioetan adimen artifiziala eta robotika irtenbideak dituzten produktuak garatzen.</t>
   </si>
   <si>
     <t>Kataluniako Uraren Lankidetza (CWP)</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP) irabazi-asmorik gabeko kluster motako elkarte estrategiko bat da, uraren erabilera jasangarriaren sektorean jarduten duten enpresek eta ezagutza-zentroek osatua. CWP-k maila anitzeko proiektuak eta lankidetzak sustatzen ditu, munduko edozein lekutan kalitatezko uraren behar globalari irtenbide berritzaileak emateko, eta sektore anitzetan aplikagarriak direnak.</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, ura modu eraginkorrean erabiltzeko kluster bat, uraren segurtasunaren erronkei irtenbideak eskaintzen dizkie, ekonomia zirkularraren eta gizarte adimendunaren printzipioetan oinarritutako etorkizun iraunkor eta erresiliente bat eraikitzen lagunduz. Helburuak: Politika publikoetan laguntzea eta Aragoin erreferente bihurtzea uraren sektoreko ezagutza eta berrikuntza arloan. Prestakuntza beharrak eta gaitasunak identifikatzea eta talentua erakartzeko sistema bat garatzea. Proiektuen garapena babestea eta berrikuntzaren emaitzak aprobetxatzeko ibilgailu gisa balio izatea, irtenbide berritzaileen aplikazioa sustatuz. Lorpenen profila igotzea eta negozio aukerak sortzea.</t>
   </si>
   <si>
+    <t>Avanis</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien sektoreko pertsonen arteko loturak sortzeko plataforma bat, ezagutza partekatzeko, ikasten jarraitzeko eta sektorea egunero hazteko, lehiakorragoa, jasangarriagoa eta berritzaileagoa izan dadin.</t>
+  </si>
+  <si>
     <t>EU4Advice</t>
   </si>
   <si>
     <t>EU4Advice SFSC (Elikagaien Hornikuntza Kate Laburreko) aholkularien, politikarien, ikertzaileen eta nekazariek osatutako sare bat sortzeko lanean ari da, AKISen antolaketa-egitura eraginkor bat lortzeko elkarrekin lan eginez. Berrikuntza-eredu interaktiboaren printzipioak aplikatuz, helburua aholkularien eginkizuna sustatzea da, ikerketatik praktikarako ezagutza-fluxuaren katalizatzaile gisa, zientzia eta teknologiarekin lotutako gaietan ezagutza eta esperientzia duten EBko aholkularien sare bat sortuz eta zientzia eta teknologiaren sektoreko aholkulariak informazio eta ikaskuntza sistema nazionaletan modu eraginkorrean integratzeko neurriak ezarriz.</t>
   </si>
   <si>
-    <t>Avanis</t>
-[...4 lines deleted...]
-  <si>
     <t>Elikagai eta Nekazaritza Teknologiako Europako Elkartea (FATE)</t>
   </si>
   <si>
     <t>Europako startup-ak, enpresak, erakundeak eta Nekazaritza eta Elikagaien Teknologiako profesionalak biltzen dituen elkartea, sektore honetako berrikuntza, lankidetza eta garapena sustatzeko.</t>
   </si>
   <si>
     <t>Nekazaritza Erreferentzia</t>
   </si>
   <si>
     <t>Agri Benchmark nekazaritza eta baratzezaintzako balio-kateetako sektore gakoetako ekonomialari, aholkulari, ekoizle eta nekazaritza-espezialisten sare global eta irabazi-asmorik gabekoa da. Nazioartean estandarizatutako metodoak erabiltzen ditugu baserriak, ekoizpen-sistemak eta haien errentagarritasuna aztertzeko. Baserri-mailako gure ezagutza nazioarteko lehengaien merkatuen eta balio-kateen analisi batekin konbinatzen da. Horrela, erantzun zientifikoki koherenteak eta oinarri sendoak eman diezazkiekegu gai estrategikoei buruz, politikariei, nekazaritza- eta agroindustria-erabaki-hartzaileei. Agri Benchmark erakunde ez-politiko eta irabazi-asmorik gabekoa da. Sarearen arauak eta balioak elkarren arteko adostasun bidez garatzen dira. Metodoak eta emaitza nagusiak etengabeko kalitate-berme prozesu baten menpe daude eta eztabaida publikoarentzat irekita daude.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Espainiako Zereal eta Olio-hazien Merkataritza Elkartea</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
     <t>Espainiako irin eta semola industriak biltzen dituen enpresa-erakunde nazionala. Helburuak: Elkartutako enpresen interes komunak garatzeko informazio, aholkularitza, ordezkaritza eta defentsa zerbitzuak eskaintzea.</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1011,191 +1005,191 @@
   <si>
     <t>Finlandiako PAC Sarea</t>
   </si>
   <si>
     <t>Finlandiako landa-garapena modu deszentralizatuan kudeatzen dute herrialdeko autonomia-erkidegoek bi Landa Garapen Programaren (LGP) bidez, Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatuta. Plan Estrategikoek ezartzen dituzte lehentasunezko estrategiak eta neurriak, dagokien eremu geografikoaren beharrei erantzuteko. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualdeko Garapen Funtsak, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak EBko estatu kide bakoitzak kudeatzen ditu maila nazionalean, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren inbertsio-helburuak eta lehentasunak deskribatzen dituzten plan estrategikoak dira.</t>
   </si>
   <si>
     <t>Greziako PAC Sarea</t>
   </si>
   <si>
     <t>Grezian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, Landa Garapenerako Europako Nekazaritza Funtsak (LGENF) eta ekarpen nazionalek finantzatua. Plan Estrategikoak ezartzen ditu erreferentzia egiten dion eremu geografikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, zeinak herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzten plan estrategikoak diren.</t>
   </si>
   <si>
     <t>Herbehereetako PAC Sarea</t>
   </si>
   <si>
     <t>Herbehereetan, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak ezartzen ditu erreferentzia egiten dion eremu geografikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapeneko, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta Akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte.</t>
   </si>
   <si>
     <t>Hungariako PAC Sarea</t>
   </si>
   <si>
     <t>Hungarian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak ezartzen ditu erreferentzia egiten dion eremu geografikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
   </si>
   <si>
+    <t>Poloniako PAC Sarea</t>
+  </si>
+  <si>
+    <t>Polonian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
+  </si>
+  <si>
+    <t>Portugalgo PAC Sarea</t>
+  </si>
+  <si>
+    <t>Portugalgo landa-garapena modu deszentralizatuan kudeatzen dute herrialdeko autonomia-erkidegoek hiru Plan Estrategikoren bidez, Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatuta. Plan Estrategikoek ezartzen dituzte lehentasunezko estrategiak eta neurriak, dagokien eremu geografikoaren beharrei erantzuteko. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak EBko estatu kide bakoitzak kudeatzen ditu maila nazionalean, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren inbertsio-helburuak eta lehentasunak deskribatzen dituzten plan estrategikoak dira.</t>
+  </si>
+  <si>
     <t>Italiako PAC Sarea</t>
   </si>
   <si>
     <t>Italiako landa-garapena modu deszentralizatuan kudeatzen dute herrialdeko autonomia-erkidegoek 21 Plan Estrategikoren bidez, Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatuta. Plan Estrategiko hauek ezartzen dituzte dagokien eremu geografikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak EBko estatu kide bakoitzak kudeatzen ditu maila nazionalean, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren inbertsio-helburuak eta lehentasunak deskribatzen dituzten plan estrategikoak dira.</t>
   </si>
   <si>
     <t>Txekiar Errepublikako PAC Sarea</t>
   </si>
   <si>
     <t>Txekiar Errepublikan, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
   </si>
   <si>
     <t>Agrosuite</t>
   </si>
   <si>
     <t>Baserrietako jarduerak planifikatzeko IoT eguraldi eta ureztatze estazioak integratzen dituen web plataforma.</t>
   </si>
   <si>
     <t>Letoniako PAC Sarea</t>
   </si>
   <si>
     <t>Letonian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
   </si>
   <si>
     <t>Lituaniako PAC Sarea</t>
   </si>
   <si>
     <t>Lituanian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarterako, Kohesiorako eta Arrantzarako Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
   </si>
   <si>
-    <t>Poloniako PAC Sarea</t>
-[...10 lines deleted...]
-  <si>
     <t>Suediako PAC Sarea</t>
   </si>
   <si>
     <t>Suediako landa-garapena modu deszentralizatuan kudeatzen dute herrialdeko autonomia-erkidegoek Plan Estrategiko baten bidez, Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatua. Plan Estrategikoek ezartzen dituzte lehentasunezko estrategiak eta neurriak, dagokien eremu geografikoaren beharrei erantzuteko. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak EBko estatu kide bakoitzak kudeatzen ditu maila nazionalean, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren inbertsio-helburuak eta lehentasunak deskribatzen dituzten plan estrategikoak dira.</t>
   </si>
   <si>
     <t>Valentziako Landa Garapen Sarea</t>
   </si>
   <si>
     <t>Bere programei eta jarduerei buruzko informazioa zabaltzeko tresna bat, baita Valentziako landa-garapenarekin lotutako berriak eta ekitaldiak ezagutarazteko ere. Baliabideen atal bat ere badu, non eskualdeko landa-garapenerako material eta gida erabilgarriak aurki ditzakezun, eta Valentziako landa-eremuetako produktu eta zerbitzuen katalogo bat.</t>
   </si>
   <si>
     <t>Espainiako PAC Sarea</t>
   </si>
   <si>
     <t>Landa eremuei dagozkien gaiei buruzko lan taldeak sortzea sustatzen duen plataforma</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Aholkularitza, auditoriak, analisiak eta prestakuntza nekazaritza-elikagaien sektorean</t>
   </si>
   <si>
     <t>Red-iCAT</t>
   </si>
   <si>
     <t>Kataluniako Nekazaritza Elikagaien eta Landa Berrikuntza Sarea</t>
   </si>
   <si>
+    <t>BIOFRUTSATEA</t>
+  </si>
+  <si>
+    <t>Proiektu honek pipa, hezur eta zitriko fruta ekologikoetan jartzen du arreta, eta Europako fruta-ekoizpen ekologikoaren lehiakortasuna indartzea du helburu.</t>
+  </si>
+  <si>
+    <t>INNOSETA</t>
+  </si>
+  <si>
+    <t>InnoSetaren helburu nagusia ihinztadura-ekipoetan, prestakuntzan eta aholkularitzan sare tematiko berritzaile eta autosufiziente bat ezartzea da, eskuragarri dauden laboreen babeserako irtenbide berri eta goi-mailakoen arteko aldea txikitzen laguntzeko —komertzialak izan edo ikerketa-emaitza aplikagarrietatik datozenak izan— eta eguneroko Europako nekazaritza-praktiketan aplikagarri direnen arteko aldea txikitzen laguntzeko. Horretarako, ideia eta informazio berrien truke eraginkorra sustatuko da ikerketaren, industriaren, hedapen-zerbitzuen eta nekazaritza-komunitatearen artean, dauden ikerketa- eta merkataritza-irtenbideak zabaldu ahal izateko, nekazaritza-komunitatearen oinarrizko beharrak eta ideia berritzaileak jasoz.</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable-k 10 herrialdetako 14 nekazari berrikuntza talderekin lan egin zuen. Taldeen datuek uzta sorta zabala erakutsi zuten. Horrek beharra adierazten du, baina baita hobekuntzak egiteko aukera argia ere. Literatura zientifikoan eta nekazariek egindako ekarpenetan oinarrituta, 100 material baino gehiago bildu dira irtenbide praktikoekin Net Net-en Arable Knowledge plataforman (Farmknowledge.org). Nekazari taldeek formatuak eta praktikako irtenbide batzuk ebaluatu zituzten. Haien esperientziak bideoetan eta praktiken laburpenetan dokumentatu dira. Nekazari taldeek eurei dagozkien materialak beren hizkuntzara itzuli zituzten. Online ikastaroak egin ziren, materialak nekazariei eta aholkulariei aurkeztuz.</t>
+  </si>
+  <si>
+    <t>Palisandroa 4.0</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0-k jardunbide eta berrikuntza onenak (BP&amp;I) bildu eta egituratuko ditu, bost eskualde-gunetan egurraren mobilizazio-esparrua hobetzeko helburuarekin. Bost eskualde-bide-orri (eta eskualde arteko/transeskualdez gaindiko bat) garatuko dira, eskualde desberdinen behar/erronka identifikatuak betetzen dituzten BP&amp;I bilduen lehentasunen arabera. Proiektuak tailer eta ikasketa-bisita espezifikoak antolatuko ditu, BP&amp;Ien ezarpena errazten duten prestakuntza-material berriekin lotuta. BP&amp;Ien transferentziarako zabalkunde-ekintza intentsiboak tresna eta kanal desberdinak erabiliz egingo dira (adibidez, ezagutza-plataforma, praktiken laburpenak, bideo-ekoizpena, etab.).</t>
+  </si>
+  <si>
     <t>ANOVE</t>
   </si>
   <si>
     <t>Landare-barietateen garatzaileak eta hedatzaileak</t>
   </si>
   <si>
-    <t>OK-Net Arable</t>
-[...20 lines deleted...]
-    <t>InnoSetaren helburu nagusia ihinztadura-ekipoetan, prestakuntzan eta aholkularitzan sare tematiko berritzaile eta autosufiziente bat ezartzea da, eskuragarri dauden laboreen babeserako irtenbide berri eta goi-mailakoen arteko aldea txikitzen laguntzeko —komertzialak izan edo ikerketa-emaitza aplikagarrietatik datozenak izan— eta eguneroko Europako nekazaritza-praktiketan aplikagarri direnen arteko aldea txikitzen laguntzeko. Horretarako, ideia eta informazio berrien truke eraginkorra sustatuko da ikerketaren, industriaren, hedapen-zerbitzuen eta nekazaritza-komunitatearen artean, dauden ikerketa- eta merkataritza-irtenbideak zabaldu ahal izateko, nekazaritza-komunitatearen oinarrizko beharrak eta ideia berritzaileak jasoz.</t>
+    <t>BABESTU ADIMENDUA</t>
+  </si>
+  <si>
+    <t>SmartProtect nekazari eta aholkularientzako Izurriteen Kudeaketa Integratuko (IPM) irtenbide adimendunen eskualde arteko ezagutza trukean oinarritzen den sare tematiko bat da. Helburua EB osoko eskualdeko Nekazaritza Ezagutza eta Berrikuntza Sistemetan (AKISS) ezagutza fluxuak suspertzea eta barazkien ekoizpenean IPM metodologia aurreratuen potentzial berritzailearekin konektatzea da, nekazaritza zehatzeko teknologiak eta datuen analisia integratuz.</t>
+  </si>
+  <si>
+    <t>Oiloentzako Praktika Onenak - Arrautza Ekoizpen Sistemen Alternatiboetarako Praktika Onenei buruzko Pilotu Proiektua</t>
+  </si>
+  <si>
+    <t>Praktika Onenen Oiloek (PBO) arrautza-ekoizleei laguntza praktikoa prestatu eta emango die, kaiolatik kaiolarik gabeko sistemetara igarotzera bultzatzeko. Honek oilo erruleen hazkuntzari eta ekoizpen-aldian oilo erruleen mantentzeari eragiten die. PBOk praktika onenen inguruan bildutako informazioa zabaltzen dela ziurtatuko du komunikazio-materialak (bideoak eta praktiken laburpenak) garatuz. PBOk kaiola-sistemen ehuneko handia duten estatu kideei zuzendutako zabalkunde-ekitaldiak antolatuko ditu, helburu diren estatu kideetan (Espainia, Polonia, Portugal eta Belgika) kaiolarik gabeko ostatu-sistemen ezarpena handitzeko.</t>
+  </si>
+  <si>
+    <t>BIOSCHAMP - Perretxikoen industria jasangarri eta errentagarri baterako estalki alternatiboen biostimulatzailea</t>
+  </si>
+  <si>
+    <t>Proiektu honetan, perretxikoen ekoizpenean dauden osasun-erronka nagusiei (onddo eta bakterio parasitoei) aurre egiteko ikuspegi integratu bat garatuko dugu. Mikrobiotaz aberastutako bilgarri-lurzoru bat garatuz, pestiziden beharra murriztuko dugu eta Europako perretxikoen sektorearen produktibitatea, iraunkortasuna eta errentagarritasuna hobetzen lagunduko dugu.</t>
+  </si>
+  <si>
+    <t>Landa-bioekonomia sareak bultzatzea hainbat eragileren ikuspegiei jarraituz - ADARRAK</t>
+  </si>
+  <si>
+    <t>Dauden jardunbide egokienak eta ikerketa-emaitzak identifikatu, laburbildu, partekatu eta aurkeztu; kostu-eraginkortasuneko teknologia berrien aplikazioa areagotzea, profesionalen eta ikertzaileen arteko ezagutza-transferentzia aktiboa hobetuz; biomasa gehiago mobilizatu eta negozio-aukera berriak sortu landa-eremuetan, praktikaren eta zientziaren arteko lotura hobetuz eta indartuz; diziplina anitzeko eta interes-talde anitzeko ikuspegia aplikatu; informazioaren, ideia berrien eta teknologiaren bi norabideko fluxurako kanal bat eskaintzea; profesionalentzat identifikatu diren beharrak eta negozio-elementu garrantzitsuak nabarmentzea; bioekonomia eta landa-garapena sustatzea, bio-oinarritutako ekimen berrien bidez.</t>
+  </si>
+  <si>
+    <t>AgriFoodTe Sarea: Teruelgo Nekazaritza Elikagaien Ezagutza eta Berrikuntza Sarea</t>
+  </si>
+  <si>
+    <t>Teruel eskualdean trantsizio ekologikoa, digitala eta bioekonomia zirkularra sustatzeko nekazaritza-elikagaien sektoreko berrikuntza bizkortzeko sarea</t>
+  </si>
+  <si>
+    <t>Navarrako Nekazaritza Elikagaien Klusterra (NAGRIFOOD) enpresa-erakunde bat da, eta bere helburua bere kideen lehiakortasuna etengabe hobetzea da, elkarlana, berrikuntza irekia, barne-ekintzailetza eta Navarrako nekazaritza-elikagaien enpresen nazioartekotzea garatuz.</t>
   </si>
   <si>
     <t>APROSE</t>
   </si>
   <si>
     <t>Hazi hautatuak ekoizten dituzten enpresen irabazi-asmorik gabeko elkarte profesionala. Hazi espezieen arabera sor daitezkeen arazo ohikoenak aztertu, aztertu eta konpontzen ditu.</t>
   </si>
   <si>
-    <t>Navarrako Nekazaritza Elikagaien Klusterra (NAGRIFOOD) enpresa-erakunde bat da, eta bere helburua bere kideen lehiakortasuna etengabe hobetzea da, elkarlana, berrikuntza irekia, barne-ekintzailetza eta Navarrako nekazaritza-elikagaien enpresen nazioartekotzea garatuz.</t>
-[...31 lines deleted...]
-  <si>
     <t>Espainiako Okindegi, Gozogintza eta Gozogintza Industriaren Elkartea (ASEMAC)</t>
   </si>
   <si>
     <t>Sektore-izaerako erakunde profesionala</t>
   </si>
   <si>
     <t>Gaztela eta Leongo Pentsu Konposatuen Fabrikatzaileen Elkartea (ASFACYL)</t>
   </si>
   <si>
     <t>Gaztela eta Leongo Pentsu Konposatuen Fabrikatzaileen Elkarte Profesionala</t>
   </si>
   <si>
     <t>Biozirkularitaterako Espainiako Teknologia eta Berrikuntza Plataforma (BIOPLAT)</t>
   </si>
   <si>
     <t>Biomasaren eta bioekonomiaren garapen jasangarria sustatzen duen irabazi-asmorik gabeko erakunde nazionala</t>
   </si>
   <si>
     <t>Landareen Bioteknologia Teknologia Plataforma (BIOVEGEN)</t>
   </si>
   <si>
     <t>Enpresa sektoreak gidatutako lankidetza publiko-pribatua, landareetan oinarritutako berrikuntzan interesa duten nekazaritza-elikagaien sektoreko erakundeak elkartzen dituena</t>
   </si>
   <si>
     <t>Espainiako Okindegi, Gozogintza, Gozogintza eta Antzeko Produktuen Konfederazioa (CEOPPAN)</t>
@@ -1392,192 +1386,192 @@
   <si>
     <t>Kantauriko Landa Garapen Sarea</t>
   </si>
   <si>
     <t>Bere programei eta jarduerei buruzko informazioa zabaltzeko tresna bat, baita Kantabriako landa-garapenarekin lotutako berriak eta ekitaldiak ezagutarazteko ere. Baliabideen atal bat ere badu, non eskualdeko landa-garapenerako material eta gida erabilgarriak aurki ditzakezun, eta Kantabriako landa-eremuetako produktu eta zerbitzuen katalogo bat.</t>
   </si>
   <si>
     <t>Extremadurako Landa Garapen Sarea (REDEX)</t>
   </si>
   <si>
     <t>Informazio eta zerbitzuen plataforma, esperientziak trukatzeko eta lankidetzan aritzeko foroa, kideentzat interes orokorreko proiektuak garatzeko, eta, oro har, Extremadurako landa-eremuaren garapen sozial eta ekonomikoan eragina duen beste edozein jarduera.</t>
   </si>
   <si>
     <t>Elikagaien Segurtasuneko Arrisku Sortzaileen Galiziako Sarea (RISEGAL)</t>
   </si>
   <si>
     <t>Sarearen helburu eta jarduerei buruzko informazio zehatza eskaintzen du, baita elikagaien segurtasunarekin lotutako albisteak eta ekitaldiak ere. Gainera, hainbat tresna eta baliabidetarako sarbidea ematen du, hala nola datu-baseak eta argitalpen zientifikoak, elikagai-katean sortzen diren arriskuen ikerketa eta kudeaketa sustatzeko.</t>
   </si>
   <si>
     <t>Espainiako Zereal Teknikarien Elkartea (AETC)</t>
   </si>
   <si>
     <t>Irabazi-asmorik gabeko elkartea, zeinaren helburu nagusia zerealen eta haien deribatuen inguruko ikerketa zientifiko eta tekniko jarduera guztiak sustatzea, aztertzea eta laguntzea den.</t>
   </si>
   <si>
+    <t>Elikagaien arteko Foroa</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien katean jarduerak, proiektuak, sareak, balio-proposamenak eta berrikuntza zabaltzeko plataforma</t>
+  </si>
+  <si>
+    <t>Elikagaien GISa</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien sektorearen jarduerak, proiektuak, sareak, araudiak eta balio eta berrikuntza proposamenak zabaltzeko plataforma</t>
+  </si>
+  <si>
+    <t>Andaluziako Landa Garapenerako Elkartea (ARA)</t>
+  </si>
+  <si>
+    <t>Lankidetza eta elkarrizketarako foro bat, non Andaluziako landa-garapeneko talde guztiak, jarduera eta enplegu-sorkuntzaren sustatzaileak, ordezkatuta dauden.</t>
+  </si>
+  <si>
     <t>Luxenburgoko PAC Sarea</t>
   </si>
   <si>
     <t>Luxenburgon, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak ezartzen ditu erreferentzia egiten dion eremu geografikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
   </si>
   <si>
-    <t>Elikagaien arteko Foroa</t>
-[...16 lines deleted...]
-  <si>
     <t>EB - Nekazaritza Liburua</t>
   </si>
   <si>
     <t>EU-FarmBook nekazari eta basozainentzako jardunbide egokien plataforma bat da. Bere liburutegiko eduki guztia Horizon ikerketa proiektuetatik dator.</t>
   </si>
   <si>
     <t>Gaztela eta Leongo Landa Garapen Sarea</t>
   </si>
   <si>
     <t>Gaztela eta Leonen landa-garapeneko programak —LEADER eta PRODER— kudeatzen dituzten talde kopuru esanguratsu bat biltzen eta koordinatzen duen elkartea.</t>
   </si>
   <si>
     <t>Espainiako Landa Garapen Sarea (REDR)</t>
   </si>
   <si>
     <t>Espainiako Landa Garapen Sarea (REDR) irabazi-asmorik gabeko elkarte bat da, eta bere eginkizun nagusia landa garapen eredu integral eta jasangarri bat sustatzea, landa biztanleriaren bizi-kalitatea hobetzea eta landa eremuen garrantzia gizarte osoarentzat azpimarratzea da. REDRk landa eremuentzat eta haien biztanleentzat espazio partekatu bat eskaintzen du, beren beharrak eta kezkak adierazi eta beren ahotsak entzunarazi ahal izateko leku bat.</t>
   </si>
   <si>
+    <t>FERTINNOWA</t>
+  </si>
+  <si>
+    <t>FERTINNOWA (FERTirrigazioaren Praktika Jasangarrirako Teknika Berritzaileen Transferentziaren akronimoa) ezagutza trukatzeko sare bat da, ongarritze-jardunbideak hobetzea errazteko diseinatua, Uraren Esparru Zuzentarauak jasotzen dituen ingurumen-eskakizunetara eta Europako araudietara egokituz, eta ongarriak erabiltzeagatik hondakin-isuriak saihestea bermatzen dutenetara egokituz, batez ere nitratoek akuiferoak kutsatzeko zaurgarritzat jotzen diren eremuetan.</t>
+  </si>
+  <si>
     <t>Ezagutza Transferentzia Bulegoen Sarea (OTC Sarea)</t>
   </si>
   <si>
     <t>Espainiako unibertsitateetako ikerketa-emaitzen transferentzia-bulegoen sarea.</t>
   </si>
   <si>
     <t>Abeltzaintzako Animalien Hazkuntza eta Ugalketa Teknologia Plataforma (FABRE TP)</t>
   </si>
   <si>
     <t>Europako Abeltzaintzako Animalien Hazkuntza eta Ugalketa Teknologia Plataforma (FABRE TP) ikerketa institutuek eta akademiak zuzendutako foro bat da, sektore pribatuarekin lankidetzan diharduena, animalien hazkuntzan, genetikan eta ugalketan ikerketa lehentasunak definitzeko plataforma bat eskaintzen duena, abeltzaintzako sistema guztien iraunkortasuna, lehiakortasuna eta erresilientzia sustatzeko helburuarekin.</t>
   </si>
   <si>
     <t>Agrochef</t>
   </si>
   <si>
     <t>Ostalaritza eta sukaldaritza sektore nazionaleko nekazaritza eta abeltzaintzako ekoizle txikiek ekoitzitako elikagaiak merkaturatzeko teknologiaren transferentzia eta zuzeneko merkaturatze prozesuen digitalizazioa.</t>
   </si>
   <si>
-    <t>FERTINNOWA</t>
-[...2 lines deleted...]
-    <t>FERTINNOWA (FERTirrigazioaren Praktika Jasangarrirako Teknika Berritzaileen Transferentziaren akronimoa) ezagutza trukatzeko sare bat da, ongarritze-jardunbideak hobetzea errazteko diseinatua, Uraren Esparru Zuzentarauak jasotzen dituen ingurumen-eskakizunetara eta Europako araudietara egokituz, eta ongarriak erabiltzeagatik hondakin-isuriak saihestea bermatzen dutenetara egokituz, batez ere nitratoek akuiferoak kutsatzeko zaurgarritzat jotzen diren eremuetan.</t>
+    <t>Behi-</t>
+  </si>
+  <si>
+    <t>BovINEk (European Beef Innovation Network) behi-ekoizleek dituzten iraunkortasun-erronka premiazkoei aurre egin zien, nekazariak, abeltzaintzako erakundeak, aholkulariak eta ikertzaileak elkartuz, Europako ustiategietan ezar zitezkeen berrikuntza praktikoak elkarrekin garatzeko. BovINE 10 estatu kidetan sortu zen eta EBko behi-sektorea osatzen duten 255.000 ustiategien beharretan zentratu zen soilik.</t>
+  </si>
+  <si>
+    <t>EBko Txerria</t>
+  </si>
+  <si>
+    <t>Sareak hainbat bazkide biltzen ditu, txerri-ekoizle taldeetatik hasi eta ikertzaile eta aholkulari ekonomikoetaraino, txerri-ekoizleak hazkuntza-zientzia, teknika eta teknologi berrienekin lotuz. Proiektuak lau gai nagusi ditu: Osasun Kudeaketa, Haragi Kalitatea, Animalien Ongizatea eta Zehaztasun Ekoizpena.</t>
+  </si>
+  <si>
+    <t>OK-Net Ecofeed</t>
+  </si>
+  <si>
+    <t>Proiektuak berrikuntza-klusterren Europako sare bat sortzea du helburu, nekazaritza-enpresen, ikertzaileen eta aholkularien arteko ezagutza-trukea eta baterako sorkuntza errazteko, azken erabiltzaileentzako materialak bilduz eta nekazarien eta enpresen beharretara egokitutako tresna berriak garatuz.</t>
+  </si>
+  <si>
+    <t>EuroDairy</t>
+  </si>
+  <si>
+    <t>EuroDairy-k esne-ekoizpenean praktikan oinarritutako berrikuntzaren garapena eta komunikazioa sustatzen du, bere jarduerak lau gai nagusi hauetan zentratuz: Animalien Zaintza; Erresilientzia Sozioekonomikoa; Baliabideen Eraginkortasuna; eta Esne-ekoizpena Biodibertsitate Helburuekin Integratzea.</t>
   </si>
   <si>
     <t>Lekaleak itzulita</t>
   </si>
   <si>
     <t>Proiektua nekazarien eta beste berritzaile eta zientzialari batzuen arteko sarean oinarritzen da, interes-taldeetan oinarritutako ikerketa-ezagutza garrantzitsua biltzeko eta balioztatzeko.</t>
   </si>
   <si>
-    <t>Behi-</t>
-[...22 lines deleted...]
-  <si>
     <t>Errioxako Landa Garapen Sarea</t>
   </si>
   <si>
     <t>Bere programei eta jarduerei buruzko informazioa zabaltzeko tresna bat, baita Errioxako landa-garapenarekin lotutako berriak eta ekitaldiak ezagutarazteko ere. Baliabideen atal bat ere badu, non eskualdeko landa-garapenerako material eta gida erabilgarriak aurki daitezkeen, eta Errioxako landa-eremuetako produktu eta zerbitzuen katalogo bat.</t>
   </si>
   <si>
+    <t>DESARMATU</t>
+  </si>
+  <si>
+    <t>DISARM nekazaritza-enpresen, albaitarien, aholkularitza-zerbitzuen, akademikoen eta industriaren arteko lankidetza bat da, abeltzaintzan antibiotikoekiko erresistentzia kudeatzeko eta antibiotikoekiko erresistentziaren mehatxua arintzeko irtenbide berritzaileak zabaltzeko. Sareak industria eta herrialdeen artean ikuspegi berritzaileak trukatuko ditu abeltzaintza-sektoreko jardunbide egokienak partekatzeko.</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>NUTRIMAN nitrogeno eta fosforoaren sare tematiko bat da, nekazaritza-profesionalen onurarako berreskuratutako eta erabiltzeko prest dauden ongarri biologikoen teknologiak, produktuak, aplikazioak eta praktikak ezagutzeko. Proiektuak heldutasun handiko ikerketa zientifiko aplikatuko programen eta industria-jardunbide arrunten emaitza berritzaileak, lehiakorrak eta komertzialki prest daudenak lotzean jartzen du arreta.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europa</t>
+  </si>
+  <si>
+    <t>SUWANU EUROPEk uraren berrerabilpen proiektuetan jartzen du arreta Europan, tratatutako hondakin-urak nekazaritzan berrerabiliz.</t>
+  </si>
+  <si>
+    <t>LUR ONENAK</t>
+  </si>
+  <si>
+    <t>Lurzoruko gaixotasunen prebentzioari eta kontrolari buruzko ezagutza partekatzeko sortutako profesionalen sarea</t>
+  </si>
+  <si>
+    <t>ARDO-SAREA</t>
+  </si>
+  <si>
+    <t>Winetwork Europako ardogintza eskualdeen arteko ezagutza berritzailea trukatzeko eta transferitzeko Europako lankidetza proiektu bat da, sektorearen produktibitatea eta iraunkortasuna handitzeko. Hiru urtean zehar, zazpi herrialde europarretako 11 bazkidek mahastietako bi gaixotasun garrantzitsuri buruzko ezagutzak trukatuko dituzte: mahatsondoaren enborraren gaixotasunak eta flavesansence dorée. Proiektuaren ikuspegia sustatzaileen sare baten, eskualdeko lan-taldeen eta bi lan-talde zientifikoren arteko elkarrekintzetan oinarritzen da. Parte-hartze ikuspegi honek emaitza zientifikoak eta ezagutza praktikoak azken erabiltzaileei egokitutako materialetara transferitzea ahalbidetuko du.</t>
+  </si>
+  <si>
     <t>Maltako PAC Sarea</t>
   </si>
   <si>
     <t>Maltan, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsak (LGENF) eta ekarpen nazionalek finantzatzen dute. Plan Estrategikoak hartzen duen eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarterako, Kohesiorako eta Arrantzarako Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak zehazten dituzten plan estrategikoak dira.</t>
   </si>
   <si>
     <t>Errumaniako PAC Sarea</t>
   </si>
   <si>
     <t>Errumanian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan kokatzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
-  </si>
-[...28 lines deleted...]
-    <t>Lurzoruko gaixotasunen prebentzioari eta kontrolari buruzko ezagutza partekatzeko sortutako profesionalen sarea</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Elikagaien Segurtasun Sektoreko aholkularitza, auditoriak, analisiak eta prestakuntza</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Nutrizio eta osasunerako legamia, gozogintza eta hartzidura ekoizteko dedikatzen diren enpresek osatutako irabazi-asmorik gabeko erakunde profesionala</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien sektoreari lotutako ikerketa, ezagutza-transferentzia, ekitaldi eta albisteetarako plataforma</t>
   </si>
   <si>
     <t>Eivissa eta Formenterako Landa Garapen eta Arrantza GAL</t>
   </si>
   <si>
     <t>Taldearen zeregin nagusia tokiko landa eta arrantza garapeneko estrategiak eta proiektuak kudeatzea da, baliabide eta dedikazioari dagokionez zereginik garrantzitsuena Tokiko Landa eta Arrantza Garapeneko Parte-hartze Estrategiak izanik, Europako (FEADER eta EMFF) eta estatuko funtsek batera finantzatutakoak.</t>
   </si>
@@ -1938,54 +1932,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C261"/>
+  <dimension ref="A1:C260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C261"/>
+      <selection activeCell="A1" sqref="A1:C260"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="195.667" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2599.937" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -2385,194 +2379,194 @@
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
@@ -2660,117 +2654,117 @@
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
@@ -2891,51 +2885,51 @@
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
@@ -2957,73 +2951,73 @@
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
@@ -3265,172 +3259,172 @@
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
@@ -3463,172 +3457,172 @@
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
@@ -3672,62 +3666,62 @@
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
@@ -3782,62 +3776,62 @@
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
@@ -3859,205 +3853,205 @@
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
-        <v>256</v>
+        <v>368</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
-        <v>373</v>
+        <v>254</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>382</v>
@@ -4222,62 +4216,62 @@
         <v>411</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>413</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>419</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>422</v>
@@ -4288,73 +4282,73 @@
         <v>423</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>425</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>429</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>431</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>435</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>436</v>
@@ -4442,117 +4436,117 @@
         <v>451</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>455</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>471</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>472</v>
@@ -4717,153 +4711,142 @@
         <v>501</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>503</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>507</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>511</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>513</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>515</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>519</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>522</v>
-      </c>
-[...9 lines deleted...]
-        <v>524</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>