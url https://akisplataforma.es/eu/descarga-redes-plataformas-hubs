--- v4 (2026-06-21)
+++ v5 (2026-08-14)
@@ -813,122 +813,122 @@
   <si>
     <t>Agroekologiarako Udalerrien Sarea</t>
   </si>
   <si>
     <t>Sarearen helburua da, esperientziak, ezagutzak, datuak, informazioa eta proiektuak trukatuz, ingurumena errespetatzen duten, iraunkorrak, inklusiboak, erresilienteak, seguruak eta dibertsifikatuak diren tokiko elikadura-sistemak eraikitzea, biztanleria osoarentzat elikagai osasuntsuak, iraunkorrak eta eskuragarriak bermatuz eta tokiko enplegua sustatuz, agroekologiaren eta elikadura-subiranotasunaren ikuspegiekin bat etorriz.</t>
   </si>
   <si>
     <t>SynergyNuts Plataforma</t>
   </si>
   <si>
     <t>Intxaur hesiekin lotutako alderdi guztietan prestakuntza, zabalkunde eta berrikuntzarako espazioa</t>
   </si>
   <si>
     <t>Estratua</t>
   </si>
   <si>
     <t>Ongarritze Berrikuntza Sarea (FIN) sare tekniko bat da, Mantenugaien Kudeaketa Jasangarrirako Plan bat sortzera eramaten duten erronka nagusiei aurre egiten dien ikuspegi berritzaile eta eraginkorretan oinarrituta. FIN hiru azpisare transnazionalez osatuta dago (FIN-zehaztasun nekazaritza, FIN-lurzoruaren kalitatea, FIN-ongarri biologikoak). Bertan, ebaluatzaile trebatuek ongarrien erabilera optimoari buruzko Praktika Onak (GP) eta Ikerketa Berrikuntzak (RI) bilduko dituzte, eta Praktika Onenak (BP) identifikatuko dituzte GP eta RIen bideragarritasun sistematikoaren ebaluazioaren ondorioz. Proiektuaren liburuxka ingelesez aurki daiteke hemen klik eginez.</t>
   </si>
   <si>
     <t>Esneki eta Elikagai Teknologien Ikasgelarako Plataforma Teknologikoa</t>
   </si>
   <si>
     <t>Prestakuntza espezializatua eta zerbitzu teknologiko aurreratuak esneki eta elikagaien sektoreko enpresa eta erakundeentzat</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVALek Bioteknologia, Biomedikuntza eta Bioekonomia hartzen ditu barne BIO sektore gisa, osasunari, nekazaritza-elikagaiei eta ingurumen-iraunkortasunari aplikatuta, Bioteknologia sektoreko enpresa-komunitatearen garapena eta lehiakortasuna sustatzeko eta bere kideak nazioarteko mapan kokatzeko helburuarekin.</t>
+  </si>
+  <si>
     <t>Bizitzarako Janaria</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien sektoreko eragile nagusien arteko lankidetza publiko-pribatuaren bidez ikerketa, aurrerapen zientifiko eta teknologikoen hedapena sustatzen duen plataforma bat. Plataforma honek I+G eta berrikuntzan jartzen du arreta, eta Gizarte Erronken arloko eskaera berriak identifikatzen ditu, Espainiako nekazaritza-elikagaien sektorearen lehiakortasuna eta hazkundea bermatuz.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Garagardogintza</t>
   </si>
   <si>
     <t>Garagardotegientzako hornigaiak, informazioa eta aholkuak</t>
   </si>
   <si>
     <t>Valentziako erkidegoko nekazaritza-elikagaien kooperatibak</t>
   </si>
   <si>
     <t>Erakundeen ordezkaritzarako, kooperatiben sustapenerako, prestakuntzarako, komunikaziorako eta enpresen ordezkaritzarako plataforma</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Ikerketan berrikuntza, ekoizpen ezberdinetako esperientziak eta araudia eguneratzeko plataforma zabaltzeko</t>
   </si>
   <si>
     <t>LURRA Plataforma</t>
   </si>
   <si>
     <t>Plataforma Tierra ekoizleen, enpresen eta teknologia-garatzaileen komunitate irekia eta parte-hartzailea da.</t>
   </si>
   <si>
     <t>Baserri Tipikoen Sare Nazionala (RENGRATI)</t>
   </si>
   <si>
     <t>Ministroen informazio eta aholkularitza plataforma, sektoreko eta ekoizpeneko politika eta estrategiak ebaluatzeko eta haien eraginaren simulazioa maila guztietan egiteko.</t>
   </si>
   <si>
     <t>nekazaritza-elikagaien TEF</t>
   </si>
   <si>
     <t>agrifoodTEF Europako probak egiteko eta balioztatzeko azpiegituren sare bat da, nekazaritza-elikagaien teknologiako enpresei laguntzen diena benetako instalazioetan adimen artifiziala eta robotika irtenbideak dituzten produktuak garatzen.</t>
   </si>
   <si>
     <t>Kataluniako Uraren Lankidetza (CWP)</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP) irabazi-asmorik gabeko kluster motako elkarte estrategiko bat da, uraren erabilera jasangarriaren sektorean jarduten duten enpresek eta ezagutza-zentroek osatua. CWP-k maila anitzeko proiektuak eta lankidetzak sustatzen ditu, munduko edozein lekutan kalitatezko uraren behar globalari irtenbide berritzaileak emateko, eta sektore anitzetan aplikagarriak direnak.</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, ura modu eraginkorrean erabiltzeko kluster bat, uraren segurtasunaren erronkei irtenbideak eskaintzen dizkie, ekonomia zirkularraren eta gizarte adimendunaren printzipioetan oinarritutako etorkizun iraunkor eta erresiliente bat eraikitzen lagunduz. Helburuak: Politika publikoetan laguntzea eta Aragoin erreferente bihurtzea uraren sektoreko ezagutza eta berrikuntza arloan. Prestakuntza beharrak eta gaitasunak identifikatzea eta talentua erakartzeko sistema bat garatzea. Proiektuen garapena babestea eta berrikuntzaren emaitzak aprobetxatzeko ibilgailu gisa balio izatea, irtenbide berritzaileen aplikazioa sustatuz. Lorpenen profila igotzea eta negozio aukerak sortzea.</t>
   </si>
   <si>
+    <t>EU4Advice</t>
+  </si>
+  <si>
+    <t>EU4Advice SFSC (Elikagaien Hornikuntza Kate Laburreko) aholkularien, politikarien, ikertzaileen eta nekazariek osatutako sare bat sortzeko lanean ari da, AKISen antolaketa-egitura eraginkor bat lortzeko elkarrekin lan eginez. Berrikuntza-eredu interaktiboaren printzipioak aplikatuz, helburua aholkularien eginkizuna sustatzea da, ikerketatik praktikarako ezagutza-fluxuaren katalizatzaile gisa, zientzia eta teknologiarekin lotutako gaietan ezagutza eta esperientzia duten EBko aholkularien sare bat sortuz eta zientzia eta teknologiaren sektoreko aholkulariak informazio eta ikaskuntza sistema nazionaletan modu eraginkorrean integratzeko neurriak ezarriz.</t>
+  </si>
+  <si>
     <t>Avanis</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien sektoreko pertsonen arteko loturak sortzeko plataforma bat, ezagutza partekatzeko, ikasten jarraitzeko eta sektorea egunero hazteko, lehiakorragoa, jasangarriagoa eta berritzaileagoa izan dadin.</t>
   </si>
   <si>
-    <t>EU4Advice</t>
-[...4 lines deleted...]
-  <si>
     <t>Elikagai eta Nekazaritza Teknologiako Europako Elkartea (FATE)</t>
   </si>
   <si>
     <t>Europako startup-ak, enpresak, erakundeak eta Nekazaritza eta Elikagaien Teknologiako profesionalak biltzen dituen elkartea, sektore honetako berrikuntza, lankidetza eta garapena sustatzeko.</t>
   </si>
   <si>
     <t>Nekazaritza Erreferentzia</t>
   </si>
   <si>
     <t>Agri Benchmark nekazaritza eta baratzezaintzako balio-kateetako sektore gakoetako ekonomialari, aholkulari, ekoizle eta nekazaritza-espezialisten sare global eta irabazi-asmorik gabekoa da. Nazioartean estandarizatutako metodoak erabiltzen ditugu baserriak, ekoizpen-sistemak eta haien errentagarritasuna aztertzeko. Baserri-mailako gure ezagutza nazioarteko lehengaien merkatuen eta balio-kateen analisi batekin konbinatzen da. Horrela, erantzun zientifikoki koherenteak eta oinarri sendoak eman diezazkiekegu gai estrategikoei buruz, politikariei, nekazaritza- eta agroindustria-erabaki-hartzaileei. Agri Benchmark erakunde ez-politiko eta irabazi-asmorik gabekoa da. Sarearen arauak eta balioak elkarren arteko adostasun bidez garatzen dira. Metodoak eta emaitza nagusiak etengabeko kalitate-berme prozesu baten menpe daude eta eztabaida publikoarentzat irekita daude.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Espainiako Zereal eta Olio-hazien Merkataritza Elkartea</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
     <t>Espainiako irin eta semola industriak biltzen dituen enpresa-erakunde nazionala. Helburuak: Elkartutako enpresen interes komunak garatzeko informazio, aholkularitza, ordezkaritza eta defentsa zerbitzuak eskaintzea.</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1005,152 +1005,152 @@
   <si>
     <t>Finlandiako PAC Sarea</t>
   </si>
   <si>
     <t>Finlandiako landa-garapena modu deszentralizatuan kudeatzen dute herrialdeko autonomia-erkidegoek bi Landa Garapen Programaren (LGP) bidez, Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatuta. Plan Estrategikoek ezartzen dituzte lehentasunezko estrategiak eta neurriak, dagokien eremu geografikoaren beharrei erantzuteko. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualdeko Garapen Funtsak, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak EBko estatu kide bakoitzak kudeatzen ditu maila nazionalean, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren inbertsio-helburuak eta lehentasunak deskribatzen dituzten plan estrategikoak dira.</t>
   </si>
   <si>
     <t>Greziako PAC Sarea</t>
   </si>
   <si>
     <t>Grezian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, Landa Garapenerako Europako Nekazaritza Funtsak (LGENF) eta ekarpen nazionalek finantzatua. Plan Estrategikoak ezartzen ditu erreferentzia egiten dion eremu geografikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, zeinak herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzten plan estrategikoak diren.</t>
   </si>
   <si>
     <t>Herbehereetako PAC Sarea</t>
   </si>
   <si>
     <t>Herbehereetan, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak ezartzen ditu erreferentzia egiten dion eremu geografikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapeneko, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta Akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte.</t>
   </si>
   <si>
     <t>Hungariako PAC Sarea</t>
   </si>
   <si>
     <t>Hungarian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak ezartzen ditu erreferentzia egiten dion eremu geografikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
   </si>
   <si>
+    <t>Italiako PAC Sarea</t>
+  </si>
+  <si>
+    <t>Italiako landa-garapena modu deszentralizatuan kudeatzen dute herrialdeko autonomia-erkidegoek 21 Plan Estrategikoren bidez, Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatuta. Plan Estrategiko hauek ezartzen dituzte dagokien eremu geografikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak EBko estatu kide bakoitzak kudeatzen ditu maila nazionalean, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren inbertsio-helburuak eta lehentasunak deskribatzen dituzten plan estrategikoak dira.</t>
+  </si>
+  <si>
+    <t>Txekiar Errepublikako PAC Sarea</t>
+  </si>
+  <si>
+    <t>Txekiar Errepublikan, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
+  </si>
+  <si>
+    <t>Agrosuite</t>
+  </si>
+  <si>
+    <t>Baserrietako jarduerak planifikatzeko IoT eguraldi eta ureztatze estazioak integratzen dituen web plataforma.</t>
+  </si>
+  <si>
+    <t>Letoniako PAC Sarea</t>
+  </si>
+  <si>
+    <t>Letonian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
+  </si>
+  <si>
+    <t>Lituaniako PAC Sarea</t>
+  </si>
+  <si>
+    <t>Lituanian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarterako, Kohesiorako eta Arrantzarako Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
+  </si>
+  <si>
     <t>Poloniako PAC Sarea</t>
   </si>
   <si>
     <t>Polonian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
   </si>
   <si>
     <t>Portugalgo PAC Sarea</t>
   </si>
   <si>
     <t>Portugalgo landa-garapena modu deszentralizatuan kudeatzen dute herrialdeko autonomia-erkidegoek hiru Plan Estrategikoren bidez, Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatuta. Plan Estrategikoek ezartzen dituzte lehentasunezko estrategiak eta neurriak, dagokien eremu geografikoaren beharrei erantzuteko. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak EBko estatu kide bakoitzak kudeatzen ditu maila nazionalean, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren inbertsio-helburuak eta lehentasunak deskribatzen dituzten plan estrategikoak dira.</t>
   </si>
   <si>
-    <t>Italiako PAC Sarea</t>
-[...28 lines deleted...]
-  <si>
     <t>Suediako PAC Sarea</t>
   </si>
   <si>
     <t>Suediako landa-garapena modu deszentralizatuan kudeatzen dute herrialdeko autonomia-erkidegoek Plan Estrategiko baten bidez, Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatua. Plan Estrategikoek ezartzen dituzte lehentasunezko estrategiak eta neurriak, dagokien eremu geografikoaren beharrei erantzuteko. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak EBko estatu kide bakoitzak kudeatzen ditu maila nazionalean, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren inbertsio-helburuak eta lehentasunak deskribatzen dituzten plan estrategikoak dira.</t>
   </si>
   <si>
     <t>Valentziako Landa Garapen Sarea</t>
   </si>
   <si>
     <t>Bere programei eta jarduerei buruzko informazioa zabaltzeko tresna bat, baita Valentziako landa-garapenarekin lotutako berriak eta ekitaldiak ezagutarazteko ere. Baliabideen atal bat ere badu, non eskualdeko landa-garapenerako material eta gida erabilgarriak aurki ditzakezun, eta Valentziako landa-eremuetako produktu eta zerbitzuen katalogo bat.</t>
   </si>
   <si>
     <t>Espainiako PAC Sarea</t>
   </si>
   <si>
     <t>Landa eremuei dagozkien gaiei buruzko lan taldeak sortzea sustatzen duen plataforma</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Aholkularitza, auditoriak, analisiak eta prestakuntza nekazaritza-elikagaien sektorean</t>
   </si>
   <si>
     <t>Red-iCAT</t>
   </si>
   <si>
     <t>Kataluniako Nekazaritza Elikagaien eta Landa Berrikuntza Sarea</t>
   </si>
   <si>
+    <t>INNOSETA</t>
+  </si>
+  <si>
+    <t>InnoSetaren helburu nagusia ihinztadura-ekipoetan, prestakuntzan eta aholkularitzan sare tematiko berritzaile eta autosufiziente bat ezartzea da, eskuragarri dauden laboreen babeserako irtenbide berri eta goi-mailakoen arteko aldea txikitzen laguntzeko —komertzialak izan edo ikerketa-emaitza aplikagarrietatik datozenak izan— eta eguneroko Europako nekazaritza-praktiketan aplikagarri direnen arteko aldea txikitzen laguntzeko. Horretarako, ideia eta informazio berrien truke eraginkorra sustatuko da ikerketaren, industriaren, hedapen-zerbitzuen eta nekazaritza-komunitatearen artean, dauden ikerketa- eta merkataritza-irtenbideak zabaldu ahal izateko, nekazaritza-komunitatearen oinarrizko beharrak eta ideia berritzaileak jasoz.</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable-k 10 herrialdetako 14 nekazari berrikuntza talderekin lan egin zuen. Taldeen datuek uzta sorta zabala erakutsi zuten. Horrek beharra adierazten du, baina baita hobekuntzak egiteko aukera argia ere. Literatura zientifikoan eta nekazariek egindako ekarpenetan oinarrituta, 100 material baino gehiago bildu dira irtenbide praktikoekin Net Net-en Arable Knowledge plataforman (Farmknowledge.org). Nekazari taldeek formatuak eta praktikako irtenbide batzuk ebaluatu zituzten. Haien esperientziak bideoetan eta praktiken laburpenetan dokumentatu dira. Nekazari taldeek eurei dagozkien materialak beren hizkuntzara itzuli zituzten. Online ikastaroak egin ziren, materialak nekazariei eta aholkulariei aurkeztuz.</t>
+  </si>
+  <si>
+    <t>Palisandroa 4.0</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0-k jardunbide eta berrikuntza onenak (BP&amp;I) bildu eta egituratuko ditu, bost eskualde-gunetan egurraren mobilizazio-esparrua hobetzeko helburuarekin. Bost eskualde-bide-orri (eta eskualde arteko/transeskualdez gaindiko bat) garatuko dira, eskualde desberdinen behar/erronka identifikatuak betetzen dituzten BP&amp;I bilduen lehentasunen arabera. Proiektuak tailer eta ikasketa-bisita espezifikoak antolatuko ditu, BP&amp;Ien ezarpena errazten duten prestakuntza-material berriekin lotuta. BP&amp;Ien transferentziarako zabalkunde-ekintza intentsiboak tresna eta kanal desberdinak erabiliz egingo dira (adibidez, ezagutza-plataforma, praktiken laburpenak, bideo-ekoizpena, etab.).</t>
+  </si>
+  <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Landare-barietateen garatzaileak eta hedatzaileak</t>
+  </si>
+  <si>
     <t>BIOFRUTSATEA</t>
   </si>
   <si>
     <t>Proiektu honek pipa, hezur eta zitriko fruta ekologikoetan jartzen du arreta, eta Europako fruta-ekoizpen ekologikoaren lehiakortasuna indartzea du helburu.</t>
   </si>
   <si>
-    <t>INNOSETA</t>
-[...22 lines deleted...]
-  <si>
     <t>BABESTU ADIMENDUA</t>
   </si>
   <si>
     <t>SmartProtect nekazari eta aholkularientzako Izurriteen Kudeaketa Integratuko (IPM) irtenbide adimendunen eskualde arteko ezagutza trukean oinarritzen den sare tematiko bat da. Helburua EB osoko eskualdeko Nekazaritza Ezagutza eta Berrikuntza Sistemetan (AKISS) ezagutza fluxuak suspertzea eta barazkien ekoizpenean IPM metodologia aurreratuen potentzial berritzailearekin konektatzea da, nekazaritza zehatzeko teknologiak eta datuen analisia integratuz.</t>
   </si>
   <si>
     <t>Oiloentzako Praktika Onenak - Arrautza Ekoizpen Sistemen Alternatiboetarako Praktika Onenei buruzko Pilotu Proiektua</t>
   </si>
   <si>
     <t>Praktika Onenen Oiloek (PBO) arrautza-ekoizleei laguntza praktikoa prestatu eta emango die, kaiolatik kaiolarik gabeko sistemetara igarotzera bultzatzeko. Honek oilo erruleen hazkuntzari eta ekoizpen-aldian oilo erruleen mantentzeari eragiten die. PBOk praktika onenen inguruan bildutako informazioa zabaltzen dela ziurtatuko du komunikazio-materialak (bideoak eta praktiken laburpenak) garatuz. PBOk kaiola-sistemen ehuneko handia duten estatu kideei zuzendutako zabalkunde-ekitaldiak antolatuko ditu, helburu diren estatu kideetan (Espainia, Polonia, Portugal eta Belgika) kaiolarik gabeko ostatu-sistemen ezarpena handitzeko.</t>
   </si>
   <si>
     <t>BIOSCHAMP - Perretxikoen industria jasangarri eta errentagarri baterako estalki alternatiboen biostimulatzailea</t>
   </si>
   <si>
     <t>Proiektu honetan, perretxikoen ekoizpenean dauden osasun-erronka nagusiei (onddo eta bakterio parasitoei) aurre egiteko ikuspegi integratu bat garatuko dugu. Mikrobiotaz aberastutako bilgarri-lurzoru bat garatuz, pestiziden beharra murriztuko dugu eta Europako perretxikoen sektorearen produktibitatea, iraunkortasuna eta errentagarritasuna hobetzen lagunduko dugu.</t>
   </si>
   <si>
     <t>Landa-bioekonomia sareak bultzatzea hainbat eragileren ikuspegiei jarraituz - ADARRAK</t>
   </si>
   <si>
     <t>Dauden jardunbide egokienak eta ikerketa-emaitzak identifikatu, laburbildu, partekatu eta aurkeztu; kostu-eraginkortasuneko teknologia berrien aplikazioa areagotzea, profesionalen eta ikertzaileen arteko ezagutza-transferentzia aktiboa hobetuz; biomasa gehiago mobilizatu eta negozio-aukera berriak sortu landa-eremuetan, praktikaren eta zientziaren arteko lotura hobetuz eta indartuz; diziplina anitzeko eta interes-talde anitzeko ikuspegia aplikatu; informazioaren, ideia berrien eta teknologiaren bi norabideko fluxurako kanal bat eskaintzea; profesionalentzat identifikatu diren beharrak eta negozio-elementu garrantzitsuak nabarmentzea; bioekonomia eta landa-garapena sustatzea, bio-oinarritutako ekimen berrien bidez.</t>
   </si>
   <si>
     <t>AgriFoodTe Sarea: Teruelgo Nekazaritza Elikagaien Ezagutza eta Berrikuntza Sarea</t>
@@ -1176,86 +1176,86 @@
   <si>
     <t>Gaztela eta Leongo Pentsu Konposatuen Fabrikatzaileen Elkartea (ASFACYL)</t>
   </si>
   <si>
     <t>Gaztela eta Leongo Pentsu Konposatuen Fabrikatzaileen Elkarte Profesionala</t>
   </si>
   <si>
     <t>Biozirkularitaterako Espainiako Teknologia eta Berrikuntza Plataforma (BIOPLAT)</t>
   </si>
   <si>
     <t>Biomasaren eta bioekonomiaren garapen jasangarria sustatzen duen irabazi-asmorik gabeko erakunde nazionala</t>
   </si>
   <si>
     <t>Landareen Bioteknologia Teknologia Plataforma (BIOVEGEN)</t>
   </si>
   <si>
     <t>Enpresa sektoreak gidatutako lankidetza publiko-pribatua, landareetan oinarritutako berrikuntzan interesa duten nekazaritza-elikagaien sektoreko erakundeak elkartzen dituena</t>
   </si>
   <si>
     <t>Espainiako Okindegi, Gozogintza, Gozogintza eta Antzeko Produktuen Konfederazioa (CEOPPAN)</t>
   </si>
   <si>
     <t>Irabazi-asmorik gabeko enpresaburuen elkartea, ogi, gozogintza, labean egindako produktuak eta antzeko produktuak fabrikatzen eta txikizkarien elkarteak eta gremioak, probintziako eta tokiko eremu geografikoetakoak, baita herrialde osoko banakako enpresak ere.</t>
   </si>
   <si>
+    <t>Aragoiko Kontserbazio Nekazaritzaren Elkartea</t>
+  </si>
+  <si>
+    <t>Elkartea Kontserbazio Nekazaritzaren teknika sustatu eta zabaltzeko interesa duten nekazariak, teknikariak, ikertzaileak, prestakuntza zentroak eta enpresak biltzen dituen erakundea da.</t>
+  </si>
+  <si>
     <t>Espainiako Animalien Pentsu Konposatuen Fabrikatzaileen Konfederazioa (CESFAC)</t>
   </si>
   <si>
     <t>Animalien nutrizioan elikagaien segurtasuna batera kudeatzeko plataforma teknologikoa</t>
   </si>
   <si>
     <t>EKONOMIA ZIRKULARRA - Ekonomia Zirkularreko beste plataformak integratzen dituen plataforma</t>
   </si>
   <si>
     <t>Ekintza-ildoak dinamizatzea, Espainiako teknologia- eta berrikuntza-plataformen ekarpena definitzea ekonomia zirkular baterako trantsizioan, eta I+G+Bn lankidetza sustatzeko tresnak garatzea.</t>
   </si>
   <si>
     <t>EIT-JANARIA</t>
   </si>
   <si>
     <t>Berrikuntza, hezkuntza, ekintzailetza eta herritarren parte-hartzea sustatzen dituen HUB plataforma</t>
   </si>
   <si>
     <t>Elika</t>
   </si>
   <si>
     <t>Elikagaien segurtasunari, elikadura osasungarriari, elikadura jasangarriari, nekazaritzari, abeltzaintzari, arrantzari, animalien pentsuei eta elikagaien industriari buruzko ikerketak, ekitaldiak eta araudiak zabaltzeko plataforma.</t>
   </si>
   <si>
     <t>FEDIMA</t>
   </si>
   <si>
     <t>Okindegientzako interesgarria den informazioa zabaltzeko eta FEDIMAren eta bere bazkideen arteko harremanetarako plataforma</t>
   </si>
   <si>
-    <t>Aragoiko Kontserbazio Nekazaritzaren Elkartea</t>
-[...4 lines deleted...]
-  <si>
     <t>INASDE Nekazaritza-Elikagaiak</t>
   </si>
   <si>
     <t>Ikerketa-zentro pribatu bat, bere proiektuak gauzatzeko eta zerbitzuak emateko ikerketa-jardueretan espezializatutako profesional talde esperientziadun batekin, elikagai-kateko hainbat etapa hartzen dituena, lehen mailako ekoizpenetik hasi eta kontsumo-produktuen prozesamendu eta aurkezpeneraino.</t>
   </si>
   <si>
     <t>Logistop (Logistop) Logistika eta Mugikortasun Intermodalerako Espainiako Teknologia Plataforma</t>
   </si>
   <si>
     <t>Logistika berrikuntzaren arloko diziplina anitzeko eta lurralde arteko lan-espazio bat, hornikuntza-katean parte hartzen duten eragile guztiek, baita unibertsitateek, teknologia-zentroek, elkarteek eta aholkularitza-enpresa espezializatuek ere osatua.</t>
   </si>
   <si>
     <t>Espainiako Enbalaje Teknologia Plataforma (PACKNET)</t>
   </si>
   <si>
     <t>Ontziratze eta Evans kateko agenteen arteko lankidetza zientifiko eta teknologikorako sare gisa funtzionatzen duen plataforma</t>
   </si>
   <si>
     <t>Etorkizunerako Landareak</t>
   </si>
   <si>
     <t>Taldearen proiektuak, ikerketak, jarduerak, kolaboratzaileak eta lan-taldeak zabaltzeko plataforma</t>
   </si>
   <si>
     <t>Animalien Osasun Teknologia Plataforma, VET+I</t>
@@ -1386,192 +1386,192 @@
   <si>
     <t>Kantauriko Landa Garapen Sarea</t>
   </si>
   <si>
     <t>Bere programei eta jarduerei buruzko informazioa zabaltzeko tresna bat, baita Kantabriako landa-garapenarekin lotutako berriak eta ekitaldiak ezagutarazteko ere. Baliabideen atal bat ere badu, non eskualdeko landa-garapenerako material eta gida erabilgarriak aurki ditzakezun, eta Kantabriako landa-eremuetako produktu eta zerbitzuen katalogo bat.</t>
   </si>
   <si>
     <t>Extremadurako Landa Garapen Sarea (REDEX)</t>
   </si>
   <si>
     <t>Informazio eta zerbitzuen plataforma, esperientziak trukatzeko eta lankidetzan aritzeko foroa, kideentzat interes orokorreko proiektuak garatzeko, eta, oro har, Extremadurako landa-eremuaren garapen sozial eta ekonomikoan eragina duen beste edozein jarduera.</t>
   </si>
   <si>
     <t>Elikagaien Segurtasuneko Arrisku Sortzaileen Galiziako Sarea (RISEGAL)</t>
   </si>
   <si>
     <t>Sarearen helburu eta jarduerei buruzko informazio zehatza eskaintzen du, baita elikagaien segurtasunarekin lotutako albisteak eta ekitaldiak ere. Gainera, hainbat tresna eta baliabidetarako sarbidea ematen du, hala nola datu-baseak eta argitalpen zientifikoak, elikagai-katean sortzen diren arriskuen ikerketa eta kudeaketa sustatzeko.</t>
   </si>
   <si>
     <t>Espainiako Zereal Teknikarien Elkartea (AETC)</t>
   </si>
   <si>
     <t>Irabazi-asmorik gabeko elkartea, zeinaren helburu nagusia zerealen eta haien deribatuen inguruko ikerketa zientifiko eta tekniko jarduera guztiak sustatzea, aztertzea eta laguntzea den.</t>
   </si>
   <si>
+    <t>Luxenburgoko PAC Sarea</t>
+  </si>
+  <si>
+    <t>Luxenburgon, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak ezartzen ditu erreferentzia egiten dion eremu geografikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIE Funtsak) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualde Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
+  </si>
+  <si>
     <t>Elikagaien arteko Foroa</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien katean jarduerak, proiektuak, sareak, balio-proposamenak eta berrikuntza zabaltzeko plataforma</t>
   </si>
   <si>
     <t>Elikagaien GISa</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien sektorearen jarduerak, proiektuak, sareak, araudiak eta balio eta berrikuntza proposamenak zabaltzeko plataforma</t>
   </si>
   <si>
     <t>Andaluziako Landa Garapenerako Elkartea (ARA)</t>
   </si>
   <si>
     <t>Lankidetza eta elkarrizketarako foro bat, non Andaluziako landa-garapeneko talde guztiak, jarduera eta enplegu-sorkuntzaren sustatzaileak, ordezkatuta dauden.</t>
   </si>
   <si>
-    <t>Luxenburgoko PAC Sarea</t>
-[...4 lines deleted...]
-  <si>
     <t>EB - Nekazaritza Liburua</t>
   </si>
   <si>
     <t>EU-FarmBook nekazari eta basozainentzako jardunbide egokien plataforma bat da. Bere liburutegiko eduki guztia Horizon ikerketa proiektuetatik dator.</t>
   </si>
   <si>
     <t>Gaztela eta Leongo Landa Garapen Sarea</t>
   </si>
   <si>
     <t>Gaztela eta Leonen landa-garapeneko programak —LEADER eta PRODER— kudeatzen dituzten talde kopuru esanguratsu bat biltzen eta koordinatzen duen elkartea.</t>
   </si>
   <si>
     <t>Espainiako Landa Garapen Sarea (REDR)</t>
   </si>
   <si>
     <t>Espainiako Landa Garapen Sarea (REDR) irabazi-asmorik gabeko elkarte bat da, eta bere eginkizun nagusia landa garapen eredu integral eta jasangarri bat sustatzea, landa biztanleriaren bizi-kalitatea hobetzea eta landa eremuen garrantzia gizarte osoarentzat azpimarratzea da. REDRk landa eremuentzat eta haien biztanleentzat espazio partekatu bat eskaintzen du, beren beharrak eta kezkak adierazi eta beren ahotsak entzunarazi ahal izateko leku bat.</t>
   </si>
   <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>FERTINNOWA (FERTirrigazioaren Praktika Jasangarrirako Teknika Berritzaileen Transferentziaren akronimoa) ezagutza trukatzeko sare bat da, ongarritze-jardunbideak hobetzea errazteko diseinatua, Uraren Esparru Zuzentarauak jasotzen dituen ingurumen-eskakizunetara eta Europako araudietara egokituz, eta ongarriak erabiltzeagatik hondakin-isuriak saihestea bermatzen dutenetara egokituz, batez ere nitratoek akuiferoak kutsatzeko zaurgarritzat jotzen diren eremuetan.</t>
   </si>
   <si>
     <t>Ezagutza Transferentzia Bulegoen Sarea (OTC Sarea)</t>
   </si>
   <si>
     <t>Espainiako unibertsitateetako ikerketa-emaitzen transferentzia-bulegoen sarea.</t>
   </si>
   <si>
     <t>Abeltzaintzako Animalien Hazkuntza eta Ugalketa Teknologia Plataforma (FABRE TP)</t>
   </si>
   <si>
     <t>Europako Abeltzaintzako Animalien Hazkuntza eta Ugalketa Teknologia Plataforma (FABRE TP) ikerketa institutuek eta akademiak zuzendutako foro bat da, sektore pribatuarekin lankidetzan diharduena, animalien hazkuntzan, genetikan eta ugalketan ikerketa lehentasunak definitzeko plataforma bat eskaintzen duena, abeltzaintzako sistema guztien iraunkortasuna, lehiakortasuna eta erresilientzia sustatzeko helburuarekin.</t>
   </si>
   <si>
     <t>Agrochef</t>
   </si>
   <si>
     <t>Ostalaritza eta sukaldaritza sektore nazionaleko nekazaritza eta abeltzaintzako ekoizle txikiek ekoitzitako elikagaiak merkaturatzeko teknologiaren transferentzia eta zuzeneko merkaturatze prozesuen digitalizazioa.</t>
   </si>
   <si>
+    <t>EuroDairy</t>
+  </si>
+  <si>
+    <t>EuroDairy-k esne-ekoizpenean praktikan oinarritutako berrikuntzaren garapena eta komunikazioa sustatzen du, bere jarduerak lau gai nagusi hauetan zentratuz: Animalien Zaintza; Erresilientzia Sozioekonomikoa; Baliabideen Eraginkortasuna; eta Esne-ekoizpena Biodibertsitate Helburuekin Integratzea.</t>
+  </si>
+  <si>
+    <t>Lekaleak itzulita</t>
+  </si>
+  <si>
+    <t>Proiektua nekazarien eta beste berritzaile eta zientzialari batzuen arteko sarean oinarritzen da, interes-taldeetan oinarritutako ikerketa-ezagutza garrantzitsua biltzeko eta balioztatzeko.</t>
+  </si>
+  <si>
     <t>Behi-</t>
   </si>
   <si>
     <t>BovINEk (European Beef Innovation Network) behi-ekoizleek dituzten iraunkortasun-erronka premiazkoei aurre egin zien, nekazariak, abeltzaintzako erakundeak, aholkulariak eta ikertzaileak elkartuz, Europako ustiategietan ezar zitezkeen berrikuntza praktikoak elkarrekin garatzeko. BovINE 10 estatu kidetan sortu zen eta EBko behi-sektorea osatzen duten 255.000 ustiategien beharretan zentratu zen soilik.</t>
   </si>
   <si>
     <t>EBko Txerria</t>
   </si>
   <si>
     <t>Sareak hainbat bazkide biltzen ditu, txerri-ekoizle taldeetatik hasi eta ikertzaile eta aholkulari ekonomikoetaraino, txerri-ekoizleak hazkuntza-zientzia, teknika eta teknologi berrienekin lotuz. Proiektuak lau gai nagusi ditu: Osasun Kudeaketa, Haragi Kalitatea, Animalien Ongizatea eta Zehaztasun Ekoizpena.</t>
   </si>
   <si>
     <t>OK-Net Ecofeed</t>
   </si>
   <si>
     <t>Proiektuak berrikuntza-klusterren Europako sare bat sortzea du helburu, nekazaritza-enpresen, ikertzaileen eta aholkularien arteko ezagutza-trukea eta baterako sorkuntza errazteko, azken erabiltzaileentzako materialak bilduz eta nekazarien eta enpresen beharretara egokitutako tresna berriak garatuz.</t>
   </si>
   <si>
-    <t>EuroDairy</t>
-[...8 lines deleted...]
-    <t>Proiektua nekazarien eta beste berritzaile eta zientzialari batzuen arteko sarean oinarritzen da, interes-taldeetan oinarritutako ikerketa-ezagutza garrantzitsua biltzeko eta balioztatzeko.</t>
+    <t>ARDO-SAREA</t>
+  </si>
+  <si>
+    <t>Winetwork Europako ardogintza eskualdeen arteko ezagutza berritzailea trukatzeko eta transferitzeko Europako lankidetza proiektu bat da, sektorearen produktibitatea eta iraunkortasuna handitzeko. Hiru urtean zehar, zazpi herrialde europarretako 11 bazkidek mahastietako bi gaixotasun garrantzitsuri buruzko ezagutzak trukatuko dituzte: mahatsondoaren enborraren gaixotasunak eta flavesansence dorée. Proiektuaren ikuspegia sustatzaileen sare baten, eskualdeko lan-taldeen eta bi lan-talde zientifikoren arteko elkarrekintzetan oinarritzen da. Parte-hartze ikuspegi honek emaitza zientifikoak eta ezagutza praktikoak azken erabiltzaileei egokitutako materialetara transferitzea ahalbidetuko du.</t>
   </si>
   <si>
     <t>Errioxako Landa Garapen Sarea</t>
   </si>
   <si>
     <t>Bere programei eta jarduerei buruzko informazioa zabaltzeko tresna bat, baita Errioxako landa-garapenarekin lotutako berriak eta ekitaldiak ezagutarazteko ere. Baliabideen atal bat ere badu, non eskualdeko landa-garapenerako material eta gida erabilgarriak aurki daitezkeen, eta Errioxako landa-eremuetako produktu eta zerbitzuen katalogo bat.</t>
   </si>
   <si>
+    <t>Maltako PAC Sarea</t>
+  </si>
+  <si>
+    <t>Maltan, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsak (LGENF) eta ekarpen nazionalek finantzatzen dute. Plan Estrategikoak hartzen duen eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan sartzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarterako, Kohesiorako eta Arrantzarako Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak zehazten dituzten plan estrategikoak dira.</t>
+  </si>
+  <si>
+    <t>Errumaniako PAC Sarea</t>
+  </si>
+  <si>
+    <t>Errumanian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan kokatzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
+  </si>
+  <si>
     <t>DESARMATU</t>
   </si>
   <si>
     <t>DISARM nekazaritza-enpresen, albaitarien, aholkularitza-zerbitzuen, akademikoen eta industriaren arteko lankidetza bat da, abeltzaintzan antibiotikoekiko erresistentzia kudeatzeko eta antibiotikoekiko erresistentziaren mehatxua arintzeko irtenbide berritzaileak zabaltzeko. Sareak industria eta herrialdeen artean ikuspegi berritzaileak trukatuko ditu abeltzaintza-sektoreko jardunbide egokienak partekatzeko.</t>
   </si>
   <si>
     <t>NUTRIMAN</t>
   </si>
   <si>
     <t>NUTRIMAN nitrogeno eta fosforoaren sare tematiko bat da, nekazaritza-profesionalen onurarako berreskuratutako eta erabiltzeko prest dauden ongarri biologikoen teknologiak, produktuak, aplikazioak eta praktikak ezagutzeko. Proiektuak heldutasun handiko ikerketa zientifiko aplikatuko programen eta industria-jardunbide arrunten emaitza berritzaileak, lehiakorrak eta komertzialki prest daudenak lotzean jartzen du arreta.</t>
   </si>
   <si>
     <t>SuWaNu Europa</t>
   </si>
   <si>
     <t>SUWANU EUROPEk uraren berrerabilpen proiektuetan jartzen du arreta Europan, tratatutako hondakin-urak nekazaritzan berrerabiliz.</t>
   </si>
   <si>
     <t>LUR ONENAK</t>
   </si>
   <si>
     <t>Lurzoruko gaixotasunen prebentzioari eta kontrolari buruzko ezagutza partekatzeko sortutako profesionalen sarea</t>
-  </si>
-[...16 lines deleted...]
-    <t>Errumanian, landa-garapena maila nazionalean kudeatzen da Plan Estrategiko baten bidez, eta Plan hori Landa Garapenerako Europako Nekazaritza Funtsaren (LGENF) eta ekarpen nazionalen bidez finantzatzen da. Plan Estrategikoak hartzen den eremu geografiko espezifikoaren beharrei erantzuteko hartu beharreko lehentasunezko estrategiak eta neurriak ezartzen ditu. LGENFren bidezko landa-garapenaren finantzaketa Europako Egitura eta Inbertsio Funtsen (EIFI) esparru orokorraren barruan kokatzen da, eta horien artean daude Eskualdeko Garapenerako, Gizarte Funtsak, Kohesio Funtsak eta Arrantza Funtsak ere. Funts horiek guztiak maila nazionalean kudeatzen ditu EBko estatu kide bakoitzak, Lankidetza Akordioen arabera, eta akordio horiek herrialde bakoitzaren helburuak eta inbertsio lehentasunak deskribatzen dituzte plan estrategikoak dira.</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Elikagaien Segurtasun Sektoreko aholkularitza, auditoriak, analisiak eta prestakuntza</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Nutrizio eta osasunerako legamia, gozogintza eta hartzidura ekoizteko dedikatzen diren enpresek osatutako irabazi-asmorik gabeko erakunde profesionala</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien sektoreari lotutako ikerketa, ezagutza-transferentzia, ekitaldi eta albisteetarako plataforma</t>
   </si>
   <si>
     <t>Eivissa eta Formenterako Landa Garapen eta Arrantza GAL</t>
   </si>
   <si>
     <t>Taldearen zeregin nagusia tokiko landa eta arrantza garapeneko estrategiak eta proiektuak kudeatzea da, baliabide eta dedikazioari dagokionez zereginik garrantzitsuena Tokiko Landa eta Arrantza Garapeneko Parte-hartze Estrategiak izanik, Europako (FEADER eta EMFF) eta estatuko funtsek batera finantzatutakoak.</t>
   </si>
@@ -3391,62 +3391,62 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
@@ -3501,62 +3501,62 @@
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
@@ -3765,73 +3765,73 @@
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
@@ -3908,62 +3908,62 @@
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
@@ -4447,73 +4447,73 @@
         <v>453</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>455</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>466</v>