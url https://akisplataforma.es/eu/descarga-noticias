--- v5 (2026-08-14)
+++ v6 (2026-11-07)
@@ -12,5360 +12,5222 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1770">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1724">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Gutxiago jaten dugu, gehiago gastatzen dugu eta modu ezberdinean sukaldatzen dugu: CAP Sareak aztertzen du nola aldatzen ari diren elikadura ohiturak Espainian | CAP Sarea</t>
+  </si>
+  <si>
+    <t>2026ko urriaren 2a Kalitatea eta elikagai-katea PAC Sarearen argitalpen berriak Espainiako erosketa-saskiaren eta sukaldaritzaren eraldaketa agerian uzten du: erosten diren elikagaien bolumena jaisten ari da, gastua handitzen ari da, eta gero eta handiagoa da produktu praktiko eta prestatzeko errazen eskaera. PAC Sarearen argitalpen berriak Espainiako erosketa-saskiaren eta sukaldaritzaren…</t>
+  </si>
+  <si>
+    <t>Or, 02/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/gutxiago-jaten-dugu-gehiago-gastatzen-dugu-eta-modu-ezberdinean-sukaldatzen-dugu-cap</t>
+  </si>
+  <si>
+    <t>Europak nekazaritza-elikagaien I+G+Bren etorkizuna eztabaidatzen du</t>
+  </si>
+  <si>
+    <t>Ez jolastu janariarekin. Manuel Lainez Andrés, Cajamar Group Fundazioko zuzendaria Irailaren 24an eta 25ean, nekazaritza-elikagaien sektoreko ikerketa, garapen eta berrikuntzarako esparru berria eztabaidatuko da Bruselan. 2025ean "Elikagai eta Nekazaritzaren Ikuspegia" dokumentuarekin hasi eta 2026ko irailaren 8an ikerketa eta berrikuntzarako ikuspegi estrategiko berri bati buruzko Komunikazioa…</t>
+  </si>
+  <si>
+    <t>Or, 25/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europak-nekazaritza-elikagaien-igbren-etorkizuna-eztabaidatzen-du</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak gazteentzako eta nekazaritza sektorean sartzen diren berrientzako aholkularitza beharrei buruzko txostena argitaratu du.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak gazteentzako eta nekazaritza sektorean sartzen diren berrientzako aholkularitza beharrei buruzko txostena argitaratu du. Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) bere webgunean argitaratu berri du gazteentzako eta nekazaritza sektorean sartzen diren berrientzako aholkularitza beharrei buruzko txostena, Nekazaritzan Ezagutza eta…</t>
+  </si>
+  <si>
+    <t>Ar, 22/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-gazteentzako-eta-nekazaritza-sektorean</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak landareen osasunari buruzko aholkularitza-beharrei buruzko txostena argitaratu du.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak landareen osasunari buruzko aholkularitza-beharrei buruzko txostena argitaratu du. Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) landareen osasunari buruzko aholkularitza-beharrei buruzko txostena argitaratu berri du bere webgunean, Nekazaritzan Ezagutza eta Berrikuntza Sistemaren Koordinazio Organoaren (SCIA-AKIS) Aholkularitza Lan…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-landareen-osasunari-buruzko-aholkularitza</t>
+  </si>
+  <si>
+    <t>AVA-ASAJAk eta Valentziako Unibertsitateak urrutiko detekzio aplikazio berriak sustatzen ari dira zitrikoen eta zereal laboreen kudeaketa hobetzeko.</t>
+  </si>
+  <si>
+    <t>AVA-ASAJAk kudeatzen duen Sinyent baserri esperimentalak nekazaritza-berrikuntzan lider gisa duen posizioa sendotzen jarraitzen du nekazaritza-sektorean urrutiko detekzioaren erabilera sustatzeko egiten duen lanari esker. Teknologia honek baserrien kudeaketa eraldatzen ari da, ohiko landa-behaketa osatuz urrutiko sentsoreen bidez lortutako datuen analisi masiboarekin, NASAren eta Europako Espazio…</t>
+  </si>
+  <si>
+    <t>Og, 10/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ava-asajak-eta-valentziako-unibertsitateak-urrutiko-detekzio-aplikazio-berriak-sustatzen</t>
+  </si>
+  <si>
+    <t>Eremuaren araberako diru-laguntzak. Behin-behineko unitate-zenbatekoak. 2026ko kanpaina</t>
+  </si>
+  <si>
+    <t>2026ko kanpainarako behin-behineko unitate-zenbatekoak, abenduaren 27ko 1048/2022 Errege Dekretuaren III. tituluko III. kapituluko 1. atalean sartutako Eremuaren araberako Laguntza Lotuari dagozkionak. Ikusi web oharra azalerari lotutako laguntzari buruz. 2026ko kanpainarako unitate kopuru behin-behinekoak. Orriaren eguneratze data: 2026/09/10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/eremuaren-araberako-diru-laguntzak-behin-behineko-unitate-zenbatekoak-2026ko-kanpaina</t>
+  </si>
+  <si>
+    <t>Abeltzaintzari lotutako laguntzak. 2026ko kanpainarako behin-behineko unitate-zenbatekoak</t>
+  </si>
+  <si>
+    <t>Abenduaren 27ko 1048/2022 Errege Dekretuaren III. tituluko III. kapituluko 2. atalean sartutako Abeltzaintzako Laguntza Elkartuari dagokion 2026ko kanpainarako behin-behineko unitate-zenbatekoa. Ikusi web oharra Orriaren eguneratze data: 2026/09/10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/abeltzaintzari-lotutako-laguntzak-2026ko-kanpainarako-behin-behineko-unitate-zenbatekoak</t>
+  </si>
+  <si>
+    <t>Oureneko Aldundiak abeltzaintzako eta nekazaritza-ustiategiak laguntzeko laguntza berriak iragarri ditu - Campo Galego</t>
+  </si>
+  <si>
+    <t>Luis Menor, Ourenseko Aldundiko presidenteak, Xunqueira de Espadanedoko abeltzaintza-ustiategi bat bisitatu du gaur goizean, lehen sektoreari zuzendutako laguntza-lerro berrien bidez, foru-erakundeak Ourenseko landa-eremuari ematen dion laguntza sendoa nabarmentzeko helburuarekin. Galiziako Lehen Sektoreko Elkartearen ordezkaritza zabal batek (Ourensen sortutako erakundea) eta Xunqueira de…</t>
+  </si>
+  <si>
+    <t>Az, 09/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/oureneko-aldundiak-abeltzaintzako-eta-nekazaritza-ustiategiak-laguntzeko-laguntza-berriak</t>
+  </si>
+  <si>
+    <t>Luis Planasek Bruselan aurrekontu nahikoa duen, sinplifikatua eta birnazionalizaziorik gabeko NPB bat defendatzen du.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura ministro Luis Planas gaur bildu da Bruselan Europako Parlamentuko Nekazaritza Batzordeko presidenteorde eta etorkizuneko Nekazaritza Politika Bateratuaren (NPB) txostengile Norbert Linsekin, 2028-2034 aldirako Europako nekazaritza politikaren diseinuan oinarritutako bileran. Bileran zehar, Planasek aurrekontu nahikoa duen NEP baten alde egin zuen, gutxienez…</t>
+  </si>
+  <si>
+    <t>Az, 15/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planasek-bruselan-aurrekontu-nahikoa-duen-sinplifikatua-eta-birnazionalizaziorik</t>
+  </si>
+  <si>
     <t>40 urte Espainia NEPn: lau hamarkada Espainiako landa-eremuaren etorkizuna lantzen</t>
   </si>
   <si>
     <t>Nekazaritza Politika Bateratuak nekazaritza-elikagaien sektorearen modernizazioa, landa-eremuen bultzada eta nekazaritza eta abeltzaintza jasangarriago, berritzaileago eta lehiakorrago baterantz bilakaera babestu ditu. Nekazaritza Politika Bateratuak nekazaritza-elikagaien sektorearen modernizazioa, landa-eremuen bultzada eta nekazaritza eta abeltzaintza jasangarriago, berritzaileago eta…</t>
   </si>
   <si>
-    <t>Az, 15/07/2026 - 12:05</t>
+    <t>Ar, 07/07/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/40-urte-espainia-nepn-lau-hamarkada-espainiako-landa-eremuaren-etorkizuna-lantzen</t>
   </si>
   <si>
-    <t>Luis Planasek Bruselan aurrekontu nahikoa duen, sinplifikatua eta birnazionalizaziorik gabeko NPB bat defendatzen du.</t>
-[...10 lines deleted...]
-  <si>
     <t>Nekazaritza ingeniaritzako masterreko tesien Agraria Sariaren bigarren edizioa iragarri da.</t>
   </si>
   <si>
-    <t>Valladolideko Azokak eta Nekazaritza Ingeniarien Elkargo Ofizialen Kontseilu Nagusiak Agraria Sariaren bigarren edizioa iragarri dute, Espainiako unibertsitateetan defendatutako Nekazaritza Ingeniaritzako master amaierako lan onenak sarituko dituen saria. Valladolideko Azokak eta Nekazaritza Ingeniarien Elkargo Ofizialen Kontseilu Nagusiak (CGCOIA) Agraria Sariaren bigarren edizioa iragarri dute…</t>
-[...2 lines deleted...]
-    <t>Al, 25/05/2026 - 18:16</t>
+    <t>Valladolideko Azokak eta Nekazaritza Ingeniarien Elkargo Ofizialen Kontseilu Nagusiak Agraria Sariaren bigarren edizioa iragarri dute, Espainiako unibertsitateetan defendatutako Nekazaritza Ingeniaritzako master amaierako lan onenak sarituko dituen saria. Valladolideko Azokak eta Nekazaritza Ingeniarien Elkargo Ofizialen Kontseilu Nagusiak (CGCOIA) Agraria Sariaren bigarren edizioa iragarri dute,…</t>
+  </si>
+  <si>
+    <t>Al, 25/05/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/nekazaritza-ingeniaritzako-masterreko-tesien-agraria-sariaren-bigarren-edizioa-iragarri</t>
   </si>
   <si>
     <t>TWIN4MILKek esne-behien eraldaketa digitala bultzatzen du biki digitalen eta adimen artifizial azalgarriaren bidez.</t>
   </si>
   <si>
     <t>Talde Operatiboak esne-ustiategien eraginkortasuna, iraunkortasuna eta lehiakortasuna hobetzeko tresna prediktibo eta elkarreragingarriak garatuko ditu. TWIN4MILK Talde Operatiboa esne-behien ekoizpen-eredua biki digitalen eta adimen artifizial azalgarriaren aplikazioaren bidez eraldatzeko helburuarekin sortu zen. Proiektuak abeltzaintza-sektorearen egungo krisiari eta zatikatzeari erantzun…</t>
   </si>
   <si>
-    <t>Or, 22/05/2026 - 14:04</t>
+    <t>Or, 22/05/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/twin4milkek-esne-behien-eraldaketa-digitala-bultzatzen-du-biki-digitalen-eta-adimen</t>
   </si>
   <si>
+    <t>Leónek ureztatzearen iraultza digitala bizkortzen du PERTEren lau milioi baino gehiagoko inbertsioarekin</t>
+  </si>
+  <si>
+    <t>Leongo landa-eremuaren eraldaketa digitala errealitate bat da jada. Azken hilabeteotan, probintziako ureztatzaile-komunitate ugari Uraren Zikloaren Digitalizaziorako PERTE programaren lehen deialdiaren bidez finantzatutako irtenbide teknologiko aurreratuen ezarpena amaitzen ari dira, Europar Batasunak Next Generation EU funtsen bidez sustatutako Berreskuratze, Eraldaketa eta Erresilientzia…</t>
+  </si>
+  <si>
+    <t>Az, 13/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/leonek-ureztatzearen-iraultza-digitala-bizkortzen-du-perteren-lau-milioi-baino-gehiagoko</t>
+  </si>
+  <si>
+    <t>Provacunok web aplikazio bat abiarazi du Espainiako behi-haragiaren karbono-aztarna neurtzeko</t>
+  </si>
+  <si>
+    <t>Aplikazio berria, dagoeneko eskuragarri dagoena behi-haragi sektorearentzat huellavacunosostenible.eu webgunean , Europako Behi Haragi Jasangarriaren (SEUB) Sustapen Planaren mugarri nagusietako bat da, Europar Batasunak kofinantzatua eta Provacunok (Espainia) eta Apaq-W-k (Belgika) zuzendua. Tresnak berotegi-efektuko gasen isurketak, karbono dioxidoa (CO₂), metanoa (CH₄) eta oxido nitrosoa (N₂O)…</t>
+  </si>
+  <si>
+    <t>Az, 29/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/provacunok-web-aplikazio-bat-abiarazi-du-espainiako-behi-haragiaren-karbono-aztarna</t>
+  </si>
+  <si>
+    <t>Europar Batasunaren ARIA Sarien 2026ko Ediziorako CAP Sarearen Konferentzia</t>
+  </si>
+  <si>
+    <t>Europako Nekazaritza eta Landa Inspirazio Sariak ARIA (Nekazaritza eta Landa Inspirazio Sariak) 2026ko laugarren edizioa abiarazi du , "Berdintasunak hurrengo belaunaldia bultzatzen duenean" lelopean. Berriz ere, Nekazaritza Politika Bateratuak (NPB) finantzatutako eta tokian tokiko mailan gauzatutako proiektu nabarmenenak bilatzen ari dira: proiektu ekologikoak, adimentsuak, sozialki inklusiboak…</t>
+  </si>
+  <si>
+    <t>Og, 23/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europar-batasunaren-aria-sarien-2026ko-ediziorako-cap-sarearen-konferentzia</t>
+  </si>
+  <si>
+    <t>Raúl Sanz, PROVACUNOko presidente berri hautatua</t>
+  </si>
+  <si>
+    <t>PROVACUNOren Batzar Nagusiak, Behi Haragiaren Erakunde Interprofesionalak , Raúl Sanz aukeratu du erakunde interprofesionalaren presidente berri, hura osatzen duten elkarte desberdinen aho bateko babesa jaso ondoren, 2022ko abendutik erakundearen buru izan den Jaime Yartu ordezkatuz. 2022ko abendutik PROVACUNOko presidenteordea den Raúl Sanz COVAP Haragi Taldeko zuzendaria da. COVAP Haragi Taldea…</t>
+  </si>
+  <si>
+    <t>Az, 22/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/raul-sanz-provacunoko-presidente-berri-hautatua</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak 33,3 milioi euroko diru-laguntzak iragarri ditu nekazaritza-elikagaien elkarteen integrazioa sustatzeko</t>
+  </si>
+  <si>
+    <t>Laguntzak nekazaritza-elikagaien produktuen eraldaketa, merkaturatzea eta garapena sustatzea du helburu. Espainiak 21 Lehentasunezko Elkarte Erakunde ditu eta beste bat aitortza prozesuan. Laguntzaren finantzaketa % 43 Europako Landa Garapenerako Funtsetik dator eta % 57 Nekazaritza, Arrantza eta Elikadura Ministerioaren aurrekontutik. Nekazaritza, Arrantza eta Elikadura Ministerioak , Espainiako…</t>
+  </si>
+  <si>
+    <t>Or, 17/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-333-milioi-euroko-diru-laguntzak-iragarri</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien eta basogintzaren sektorean ezagutza-trukerako ia 10 milioi euroko laguntza-deialdi berria 2026an</t>
+  </si>
+  <si>
+    <t>Eskaerak aurkezteko epea maiatzaren 18a da. Laguntza % 43an EAFRDk eta % 57an Ministerioak finantzatzen du. Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) apirilaren 16an argitaratu zuen Estatuko Aldizkari Ofizialean (BOE) nekazaritza-elikagaien sektorean ezagutza, berrikuntza eta prestakuntza trukatzeko laguntza-deialdi berri bat , 9,81 milioi euroko aurrekontuarekin. Diru-laguntza…</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-elikagaien-eta-basogintzaren-sektorean-ezagutza-trukerako-ia-10-milioi-euroko</t>
+  </si>
+  <si>
+    <t>EDIH Madrilgo Erkidegoa 2.0 nabarmentzen da Madrid es Ciencian uzta laguntzeko robot batekin, nekazaritza-elikagaien berrikuntzaren adibide gisa</t>
+  </si>
+  <si>
+    <t>EDIH Madrilgo Eskualdea 2.0-k nekazaritza-elikagaien sektorean aplikatutako teknologia aurreratuen potentziala erakutsi zuen Madrilgo es Ciencia azokan, CSICek garatutako mahats-bilketa laguntzeko robotari arreta berezia jarriz, berrikuntzak landa-lanaren behar espezifikoei nola erantzun diezaiekeen erakusten duen irtenbide bat. madri+d Ezagutza Fundazioak antolatutako eta martxoaren 19tik 21era…</t>
+  </si>
+  <si>
+    <t>Al, 06/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/edih-madrilgo-erkidegoa-20-nabarmentzen-da-madrid-ciencian-uzta-laguntzeko-robot-batekin</t>
+  </si>
+  <si>
+    <t>Provacunok Alimentaria 2026an aurkeztuko ditu “Europa jasangarri baten alde, behi-haragiaren misio berezia” Europako kanpainaren bigarren urtearen nobedadeak</t>
+  </si>
+  <si>
+    <t>Europar Batasunak finantzatu eta Provacunok (Espainia) eta Apaq-W-k (Belgika) zuzendutako kanpainak isurien murrizketak eta lurzoruaren degradazioaren prebentzioa eta hobekuntza sustatzen jarraitzen du. Mugarri nagusien artean, karbono-aztarnak neurtzeko web aplikazio baten aurkezpena daude, baita Espainian, Belgikan eta beste Europako herrialde batzuetan egingo diren jarduerak ere, hainbat…</t>
+  </si>
+  <si>
+    <t>Al, 23/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/provacunok-alimentaria-2026an-aurkeztuko-ditu-europa-jasangarri-baten-alde-behi</t>
+  </si>
+  <si>
+    <t>CITOLIVAk Cervera OMIPERBIO Sarearen esparruan omikako teknologietan oinarritutako elikagai berrien garapenean kokatzen ari da.</t>
+  </si>
+  <si>
+    <t>Cerverako sei teknologia-zentroetako bat da, oliba-olioaren industrian duen berrikuntza-esperientzia eskainiz osagai eta elikagai funtzional berriak garatzeko, partzuergoa elikagai seguru eta osasungarrien ikerketa aplikatuan erreferente gisa kokatzeko helburuarekin. OMIPERBIO Taldeak sei Espainiako teknologia-zentrok osatzen duten lankidetza-sare estrategiko bat abiarazi du, CITOLIVA barne, eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/citolivak-cervera-omiperbio-sarearen-esparruan-omikako-teknologietan-oinarritutako</t>
+  </si>
+  <si>
+    <t>SECUESVACek behi-hazkuntzan belaunaldien berritzea bermatzeko behar nagusietan jartzen du arreta.</t>
+  </si>
+  <si>
+    <t>Emakumeek oraindik ere oztopoak dituzte jabetzan eta finantzaketan. Arreta berrikuntzan jarri zen, lan-bizitza oreka eta eraginkortasun ekonomikoa hobetzeko. SECUESVAC Talde Operatiboak profesionalak ingurumen-kudeaketaren abangoardian jartzea du helburu. SECUESVAC Talde Operatiboak webinar bat egin zuen atzo, martxoaren 16an, behi-hazkuntza sektoreak Espainiako emakume eta gazteentzat eskaintzen…</t>
+  </si>
+  <si>
+    <t>Ar, 17/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/secuesvacek-behi-hazkuntzan-belaunaldien-berritzea-bermatzeko-behar-nagusietan-jartzen-du</t>
+  </si>
+  <si>
+    <t>Andaluziako Eskualdeko Gobernuak Rondako Eskualdeko Nekazaritza Bulego (OCA) berria inauguratu du.</t>
+  </si>
+  <si>
+    <t>Andaluziako Eskualdeko Gobernuak Rondako Barrutiko Nekazaritza Bulego (OCA) berria inauguratu du, 1,7 milioi euroko inbertsioa izan duen azpiegitura proiektu bat, Landa Garapenerako Europako Nekazaritza Funtsak (LGENF ) finantzatutakoa neurri handi batean. Instalazio berriak barrutiko 5.000 baserri baino gehiagori zerbitzua emateko nahikoak ez ziren instalazio zaharrak ordezkatzen ditu, eta…</t>
+  </si>
+  <si>
+    <t>Ar, 10/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/andaluziako-eskualdeko-gobernuak-rondako-eskualdeko-nekazaritza-bulego-oca-berria</t>
+  </si>
+  <si>
+    <t>CTAEXek ezagutzaren transferentzia eta lankidetza sustatzen ditu Transfiere 2026an</t>
+  </si>
+  <si>
+    <t>Extremadurako Nekazaritza eta Elikagaien Teknologia Zentro Nazionalak (CTAEX) Transfiere -n parte hartu zuen, Zientzia, Teknologia eta Berrikuntzarako Europako Foroan , nekazaritza eta elikagaien sektorean ezagutzaren transferentzia indartzeko eta lankidetzarako bide berriak irekitzeko helburuarekin. Ekitaldia 2016ko otsailaren 24tik 26ra egin zen, Málagako Azoka eta Kongresu Jauregian . Aurreko…</t>
+  </si>
+  <si>
+    <t>Og, 26/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ctaexek-ezagutzaren-transferentzia-eta-lankidetza-sustatzen-ditu-transfiere-2026an</t>
+  </si>
+  <si>
+    <t>CITOLIVA Mintegiak martxoan hasiko dira Cordoban: sei egun tekniko olibondo-soroen etorkizuna bultzatzeko</t>
+  </si>
+  <si>
+    <t>Kordoba izango da CITOLIVA Mintegien abiapuntua, zientzia, praktika eta lurraldea lotzen dituen aurrez aurreko prestakuntza proposamen bat, oliba olioaren sektorearen erronka handiei aurre egiteko: klima aldaketa, baliabideen urritasuna eta kalitatearen eskaria gero eta handiagoa . "Olibondo-soroa eraldatzen ari den ezagutza-sarearen parte izan" lelopean, CITOLIVAk ziklo hau sustatzen du espazio…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/citoliva-mintegiak-martxoan-hasiko-dira-cordoban-sei-egun-tekniko-olibondo-soroen</t>
+  </si>
+  <si>
+    <t>Besemoslatierrak lurzoruaren osasuna hobetzeko gidak eta irtenbide berritzaileak biltzen ditu</t>
+  </si>
+  <si>
+    <t>Besemoslatierraren otsaileko alean lehen sektoreko profesionalentzat, aholkularientzat, teknikarientzat eta nekazaritza-berrikuntzan parte hartzen dutenentzat bereziki interesgarriak diren edukiak daude. Iraunkortasuna eta produktibitatea gero eta gehiago lurzoruaren kudeaketa onaren menpe dauden testuinguru batean, edizio honek nekazaritza-sistemak hobetzeko baliabide praktikoak eta ikuspegi…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/besemoslatierrak-lurzoruaren-osasuna-hobetzeko-gidak-eta-irtenbide-berritzaileak-biltzen</t>
+  </si>
+  <si>
+    <t>Luis Planasek berrikuntza eta digitalizazioa Espainiako nekazaritza-elikagaien lidergoaren erdigunean kokatzen ditu</t>
+  </si>
+  <si>
+    <t>Ministroak gobernuak modernizazio teknologikoaren aldeko apustua defendatzen du, eta hori funtsezkoa da sektorearen lehiakortasuna eta iraunkortasuna indartzeko nazioarteko testuinguru konplexu batean. Azpimarratzen du Espainia nekazaritzako elikagaien potentzia dela eta Elikagaien Estrategia Nazionalak eta Nazioarteko Gastronomia Planak bere lidergoa bermatzeko bide-orri bat sendotzen dutela.…</t>
+  </si>
+  <si>
+    <t>Ar, 24/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planasek-berrikuntza-eta-digitalizazioa-espainiako-nekazaritza-elikagaien</t>
+  </si>
+  <si>
+    <t>"Landa Eremu Digitalaren Erronka" ekimenerako eskaerak aurkezteko deialdi berria zabalik dago, landa eremuetan inklusio digitala sustatzeko doako prestakuntza eskainiz.</t>
+  </si>
+  <si>
+    <t>UNED Fundazioak Landa Eremuetako Erronka Digitalerako izen-emate epea ireki du – “Landa Eremuetako Inklusio Digitala: Aurrerapen Soziala”, landa eremuetako eta biztanle gutxiko komunitateetako bizilagunentzako doako prestakuntza digitalerako programa bat. Eskaerak aurkezteko 6. deialdia 2026ko martxoaren 9tik 27ra egongo da zabalik. Proiektua Europar Batasunak – Next Generation EU – diruz…</t>
+  </si>
+  <si>
+    <t>Ar, 17/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-eremu-digitalaren-erronka-ekimenerako-eskaerak-aurkezteko-deialdi-berria-zabalik</t>
+  </si>
+  <si>
+    <t>Castillo de Canena izango da Espainiako lehen olibondo-soroa izurriteen kontrola intsektu onuragarriei emango diena</t>
+  </si>
+  <si>
+    <t>CITOLIVAk sustatutako ekimenak, bere AGRO·LIVE Natural Allies zerbitzuaren bidez, pestiziden erabilera murriztuko du eta laborearen oreka naturala indartuko du. Castillo de Canenako olibondo-soroetan, ez dira teknikariak eta traktoreak bakarrik lanean arituko. Denboraldi honetatik aurrera, intsektuak ere lanean arituko dira. Txikiak, diskretuak eta ia ikusezinak, biodibertsitatearen zaindari…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/castillo-canena-izango-da-espainiako-lehen-olibondo-soroa-izurriteen-kontrola-intsektu</t>
+  </si>
+  <si>
+    <t>C Kongresuko Bulegoak nekazaritza gai interesgarriak sartu ditu datozen hiru txostenetako baten aldeko bozketa publikoan.</t>
+  </si>
+  <si>
+    <t>Espainiako Diputatuen Kongresuak bozketa publikoa ireki du herritarrek Zientzia eta Teknologia Bulegoak (C Bulegoa) 2026an prestatu eta aurkeztuko dituen hiru "C Txosten"etako baten gaia aukeratzeko. Parte hartzeko epea 2026ko otsailaren 23ra arte egongo da zabalik. Bozketa 20 gaiko zerrenda itxi batean oinarritzen da, C Bulegoak ( Zientzia eta Teknologiaren Kongresuko Bulegoa) hainbat…</t>
+  </si>
+  <si>
+    <t>Or, 13/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/c-kongresuko-bulegoak-nekazaritza-gai-interesgarriak-sartu-ditu-datozen-hiru-txostenetako</t>
+  </si>
+  <si>
+    <t>Batzordeak Andaluziako Nekazaritza Akademiaren sorrera onartu du</t>
+  </si>
+  <si>
+    <t>Iturria: Andaluziako Gobernua Entitatea Almerian izango du egoitza eta nekazaritza sektoreko ikerketa, berrikuntza eta ezagutzaren transferentzia sustatuko ditu. Gobernu Kontseiluak Andaluziako Nekazaritza Akademia sortzeko dekretua onartu du, Almeriako Zientzia eta Teknologia Parkean (PITA) egoitza duena, eta Andaluziako Akademien Institutuan integratzea. Erakunde berriaren helburuak…</t>
+  </si>
+  <si>
+    <t>Og, 12/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/batzordeak-andaluziako-nekazaritza-akademiaren-sorrera-onartu-du</t>
+  </si>
+  <si>
+    <t>CNTAk Food (Tech)² Challengers-en seigarren edizioa abiarazi du eta eskaerak egiteko epea martxoaren 13ra arte ireki du</t>
+  </si>
+  <si>
+    <t>Elikagaien Teknologia eta Segurtasunerako Zentro Nazionalak (CNTA) Food (Tech)² Challengers-en 6. edizioan parte hartzeko eskaerak aurkezteko epea ireki du. Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) finantzatutako teknologia sustatzeko programa bat da, eta Espainiako elikagai-teknologiako startup-en garapena eta lehiakortasuna bizkortzea du helburu, merkatuarekin duten lotura…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/cntak-food-tech2-challengers-seigarren-edizioa-abiarazi-du-eta-eskaerak-egiteko-epea</t>
+  </si>
+  <si>
+    <t>GO VOLTAGROk hizlari gisa parte hartuko du CIES 2026ko nekazaritza-energiaren inguruko konferentzia teknikoan.</t>
+  </si>
+  <si>
+    <t>VOLTAGRO Talde Operatiboak hizlari gisa parte hartuko du "Agrivoltaika: kilowatt-ordutik haragoko eguzki-energia" jardunaldi teknikoan, CIESOLek eta AEDESek antolatutako XX. Iberiar Kongresuaren eta XVI. Iberoamerikar Eguzki Energiaren Kongresuaren (CIES 2026) jarduera paraleloen esparruan egingo den ekitaldi batean. Ekitaldia 2026ko martxoaren 25ean izango da, goizeko 9:30etik arratsaldeko 13…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-voltagrok-hizlari-gisa-parte-hartuko-du-cies-2026ko-nekazaritza-energiaren-inguruko</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotechek nekazaritza-elikagaien arloko irtenbide berritzaileak bizkortzeko Erronka Teknologikoetarako deialdi berri bat ireki du</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotechek bere Erronka Teknologikoen edizio berri bat abiarazi du, nekazaritza-elikagaien sektoreko benetako beharrak konpontzeko tresnak eta aplikazioak garatu nahi dituzten startup, teknologia-enpresa, ikerketa-talde eta talde berritzaileei zuzendutako deialdia. Ekimen hau Andalucía Agrotech European Digital Innovation Hub (Agrotech EDIH) proiektuaren parte da eta talentu…</t>
+  </si>
+  <si>
+    <t>Az, 11/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/cajamar-innova-agrotechek-nekazaritza-elikagaien-arloko-irtenbide-berritzaileak</t>
+  </si>
+  <si>
+    <t>Ia 830.000 euro etorkizuneko nekazaritza hurbiltzeko: Villadangos ubideak bere uraren eraldaketa sustatzen du PERTErekin</t>
+  </si>
+  <si>
+    <t>Probintziako PERTE inbertsio handienetako batekin, Villadangosko Kanaleko Ureztatze Komunitateak 7.000 hektarea digitalizatzen ari da eraginkortasun handiena eta autonomia teknologikoa lortzeko. Villadangoseko Ubideko Ureztatze Komunitateak digitalizazio proiektu integrala abiarazi du. Besteak beste, 6.000 hektarea arto, zereal eta erremolatxa landatzen dituenez, eta 800 nekazariren parte…</t>
+  </si>
+  <si>
+    <t>Ar, 10/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ia-830000-euro-etorkizuneko-nekazaritza-hurbiltzeko-villadangos-ubideak-bere-uraren</t>
+  </si>
+  <si>
+    <t>GO FOTOPUR-ek bi egun teknikotan aurkeztuko ditu bere aurrerapenak txerri-hazkuntzaren berrikuntza, energia eta isuriei buruz.</t>
+  </si>
+  <si>
+    <t>GO FOTOPUR Talde Operatiboak otsailean bi ekitaldi garrantzitsutan parte hartuko du, berrikuntzan eta txerri-hazkuntza sektorearen eraginkortasuna eta iraunkortasuna hobetzean oinarrituta. Zaragozan eta Tausten egingo diren ekitaldi hauek aukera emango dute ezagutzak partekatzeko, esperientziak trukatzeko sektoreko profesionalekin eta proiektuaren partzuergoak egiten ari den lanaren berri emateko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-fotopur-ek-bi-egun-teknikotan-aurkeztuko-ditu-bere-aurrerapenak-txerri-hazkuntzaren</t>
+  </si>
+  <si>
+    <t>GO DENORIrako ureztatze-ihesak automatikoki detektatzeko lanak aurrera doaz.</t>
+  </si>
+  <si>
+    <t>“Ureztatze-ihesen detekzio eta jakinarazpen automatikoa (DENORI)” proiektuak , non ASAJA-Sevillak parte hartzen duen Loyola Unibertsitate Andaluziarrak zuzendutako partzuergo batekin batera, eta Huelvako Unibertsitatea eta Trifolium Farms enpresa ere barne hartzen dituen, nekazaritzako ureztatzearen eraginkortasuna hobetzeko lanean jarraitzen du , ureztatze-ihesak automatikoki detektatu eta…</t>
+  </si>
+  <si>
+    <t>Og, 05/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-denorirako-ureztatze-ihesak-automatikoki-detektatzeko-lanak-aurrera-doaz</t>
+  </si>
+  <si>
+    <t>INMAko ikertzaileek elikagaietan dauden bakterio arriskutsuak detektatzeko sentsore azkar berri bat garatu dute, hala nola salmonella edo listeria.</t>
+  </si>
+  <si>
+    <t>Iturria: REFEAGAS Ikerketa, patogeno bat detektatzen dutenean "pizten" diren kristal likidoak erabiltzen dituena, Journal of the American Chemical Society aldizkari ospetsuan argitaratu da, eta agerraldiak saihesteko irtenbide eraginkorrak eta azkarrak aurkitzeko ateak irekitzen ditu. INMAko ikertzaile talde batek, Espainiako Ikerketa Zientifikoen Kontseilu Gorenaren (CSIC) eta Zaragozako…</t>
+  </si>
+  <si>
+    <t>Az, 04/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/inmako-ikertzaileek-elikagaietan-dauden-bakterio-arriskutsuak-detektatzeko-sentsore-azkar</t>
+  </si>
+  <si>
+    <t>Espainiako ardogintza sektoreko Jasangarritasun Barometroaren aurretiazko txostena aurkeztu da.</t>
+  </si>
+  <si>
+    <t>Cajamar Caja Ruralek eta Espainiako Ardo Federazioak (FEV) Barcelona Wine Week -en aurkeztu zuten Espainiako ardo sektorearen Jasangarritasun Barometroaren lehen begirada bat, Klima Babesteko Upategi Jasangarrien zigiluari lotutako tresna bat (FEVek sustatua eta 148 upategi baino gehiago ziurtatuak dituena ). Barometroak upategien errendimenduaren argazki bat emango du jasangarritasunaren hainbat…</t>
+  </si>
+  <si>
+    <t>Ar, 03/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/espainiako-ardogintza-sektoreko-jasangarritasun-barometroaren-aurretiazko-txostena</t>
+  </si>
+  <si>
+    <t>EBko NPB Sareak 2026ko bisita gurutzatuetan parte hartzeko deialdia ireki du</t>
+  </si>
+  <si>
+    <t>EBko NEPB Sareak 2026ko bisita gurutzatuetan parte hartzeko interes-adierazpenen deialdia egin du; bisita gurutzatu sorta bat da, EIP-AGRIren esparruan berrikuntza, ezagutza partekatzea eta sareak sortzea sustatzeko helburuarekin. Eskaerak aurkezteko epea 2026ko otsailaren 20a da (23:59 CET) . Hiru gai 2026ko bisita gurutzatuetarako 2026ko bisitak arlo hauetako batean lan egiten duten Talde…</t>
+  </si>
+  <si>
+    <t>Og, 29/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ebko-npb-sareak-2026ko-bisita-gurutzatuetan-parte-hartzeko-deialdia-ireki-du</t>
+  </si>
+  <si>
+    <t>AGROECOLOGY Europako Elkartearen hirugarren proposamen-deialdi kofinantzatua otsailaren 18an amaituko da.</t>
+  </si>
+  <si>
+    <t>AGROECOLOGY Europako elkarteak ofizialki ireki du ikerketa eta berrikuntza proiektuetarako 3. deialdi kofinantzatua , "Landare eta animalien dibertsitate genetikoa sustatzea eta nekazariei agroekologiaren trantsizioa bizkortzeko ahalmena ematea" lelopean. Deialdi honek agroekologiaren trantsizioaren bi zutabe nagusitan jartzen du arreta: dimentsio genetikoa eta dimentsio soziala , eta honako arlo…</t>
+  </si>
+  <si>
+    <t>Az, 28/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agroecology-europako-elkartearen-hirugarren-proposamen-deialdi-kofinantzatua-otsailaren</t>
+  </si>
+  <si>
+    <t>CDTIren Konferentzia “Bi Programen Artean, Horizon Europe”</t>
+  </si>
+  <si>
+    <t>CDTIk Europar Batasunaren Ikerketa eta Berrikuntzarako Esparru Programaren (EP) Konferentziaren hamahirugarren edizioa antolatzen ari da Espainian, "Bi Programen artean, Horizon Europe" lelopean. Ekainaren 16an, Kataluniako Biltzar Jauregian (Bartzelona). Ekitaldia Zientzia, Berrikuntza eta Unibertsitate Ministerioarekin, Europako Batzordearekin eta Acciorekin lankidetzan egingo da. 2007an lehen…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/cdtiren-konferentzia-bi-programen-artean-horizon-europe</t>
+  </si>
+  <si>
+    <t>Koniferoak+ Talde Operatiboak egurraren analisi eta lurzoruaren azterketetan egindako aurrerapenak</t>
+  </si>
+  <si>
+    <t>Koniferoak+ Talde Operatiboak bere ikerketa eta datuen bilketa aurrera eramaten jarraitzen du, mugarri garrantzitsuak lortuz bai zutik dagoen egurraren egitura-kalitatearen analisian , bai lurzoruaren laginketan, konifero gaixoen alternatibak identifikatzeko . Aurrerapen hauek proiektuaren oinarri zientifikoa indartzen dute eta informazio garrantzitsua ematen dute basoen kudeaketan erabakiak…</t>
+  </si>
+  <si>
+    <t>Ar, 27/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/koniferoak-talde-operatiboak-egurraren-analisi-eta-lurzoruaren-azterketetan-egindako</t>
+  </si>
+  <si>
+    <t>EDIH Madrilgo Eskualdea 2.0-k bere fase berriari ekin dio madri+d Fundazioan egindako aurkezpen bilerarekin</t>
+  </si>
+  <si>
+    <t>madri+d Ezagutza Fundazioaren egoitzak EDIH Madril Eskualdea 2.0ren hasierako bilera hartu zuen 2026ko urtarrilaren 20an , Madrilgo Erkidegoko Europako Berrikuntza Digitalaren Gunearen fase berriaren hasiera formalki markatzen duen mugarri bat. Ekitaldiak partzuergoko bazkideak eta erakundeetako ordezkariak bildu zituen lankidetza indartzeko, lehentasunak partekatzeko eta hurrengo hiru…</t>
+  </si>
+  <si>
+    <t>Al, 26/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/edih-madrilgo-eskualdea-20-k-bere-fase-berriari-ekin-dio-madrid-fundazioan-egindako</t>
+  </si>
+  <si>
+    <t>Landa-turismoan digitalizazioari eta datuen erabilerari buruzko inkesta bat zabalik dago.</t>
+  </si>
+  <si>
+    <t>Data4Rural proiektuak landa-turismoko eragileei zuzendutako inkesta bat jarri du abian , digitalizazio-maila, datuen egungo erabilera eta sektorearen prestakuntza-behar nagusiak zehazteko. Emaitzak landa-erakundeen beharretara egokitutako tresna praktikoak, prestakuntza-programak eta laguntza-zerbitzuak diseinatzeko erabiliko dira. Inkesta laburra eta erraza da, 6 eta 8 minutu arteko erantzun…</t>
+  </si>
+  <si>
+    <t>Or, 23/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-turismoan-digitalizazioari-eta-datuen-erabilerari-buruzko-inkesta-bat-zabalik-dago</t>
+  </si>
+  <si>
+    <t>Behi-hazkuntzaren osasunerako garrantzia, Provacuno Campuseko saio berri batean eztabaidatua</t>
+  </si>
+  <si>
+    <t>Egunean zehar, Juan Pascual albaitariak, zientzia-komunikatzaileak eta AnimalhealthEurope-ko presidenteordeak, ikuspegi zientifiko eta tekniko batetik, behien eginkizuna jasangarritasunean, nutrizioan eta giza osasunean jorratu zuen. Provacuno Campusa behi-hazkuntza sektorean interesa duten unibertsitateko ikasleentzako baliabide nagusi gisa finkatzen ari da. Urtarrilaren 21ean online egin zen…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/behi-hazkuntzaren-osasunerako-garrantzia-provacuno-campuseko-saio-berri-batean</t>
+  </si>
+  <si>
+    <t>GO INGNUTSek almendraren jasangarritasuna sustatzen du CICYTEXen</t>
+  </si>
+  <si>
+    <t>Iturria: GO INGUTS Joan den abenduan, CICYTEX Extremadurako Agronomiari buruzko Biltzar Teknikoa egin zen, "Agroteknologia eta Jasangarritasuna: Extremadurako Nekazaritzaren Bultzada Berria" izenburupean, Méridako COFRUIT kooperatibaren instalazioetan. Bigarren aurkezpena " GO_INGNUTS " proiektuari buruzkoa izan zen: " Zehaztasun Nekazaritzaren Erabilera, Biodibertsitatea eta Lurzoruaren Osasuna…</t>
+  </si>
+  <si>
+    <t>Og, 22/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-ingnutsek-almendraren-jasangarritasuna-sustatzen-du-cicytexen</t>
+  </si>
+  <si>
+    <t>GO FOTOPUR aurrerapena: ur gaineko fotovoltaikoak lohi-urtegietako isuriak murrizteko</t>
+  </si>
+  <si>
+    <t>FOTOPUR Talde Operatiboa aurrera egiten ari da txerri-haztegietako lohi-urmaeletatik datozen isuri kutsatzaileak murrizteko eta, aldi berean , autokontsumorako energia berriztagarria sortzeko, fotovoltaiko flotatzaileetan oinarritutako irtenbide berritzaileen garapenean eta baliozkotzean. Proiektuak, lohietan flotatzen ari diren plataformen gaineko energia fotovoltaikoan oinarrituta, amoniako…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-fotopur-aurrerapena-ur-gaineko-fotovoltaikoak-lohi-urtegietako-isuriak-murrizteko</t>
+  </si>
+  <si>
+    <t>Nekazaritzan uraren erresilientziari buruzko EBko PAC Sarearen konferentzian parte hartzeko epea zabalik dago.</t>
+  </si>
+  <si>
+    <t>EBko Nekazaritza Politikoko Sareak “Uraren erresilientzia nekazaritzan: berrikuntza praktikan” konferentzian parte hartzeko interes adierazpenen deialdia ireki du, berrikuntzan, ezagutza trukean eta EIP-AGRI ikuspegian oinarritutako Europako bilera batean. Otsailaren 9a da maiatzaren 19tik 21era bitartean Hanburgon (Alemania) egingo den bilera honetara joateko eskaerak aurkezteko epea.…</t>
+  </si>
+  <si>
+    <t>Az, 21/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzan-uraren-erresilientziari-buruzko-ebko-pac-sarearen-konferentzian-parte</t>
+  </si>
+  <si>
+    <t>GO Olivebiome proiektuaren bilakaera</t>
+  </si>
+  <si>
+    <t>Maslinak teknikoki koordinatutako GO Olivebiome proiektua aurrerapauso handiak ematen ari da animalien pentsuetarako probiotiko-irtenbide jasangarrien baliozkotze industrialaren bidean, AINIAren inplikazio osoari esker. Azken aurrerapenek hiru mugarri nagusitan jartzen dute arreta: Kultiboak optimizatzea : AINIAk probiotikoen hazkundea MRS medioan eta gazurarekin alderatzen ari da, sistema…</t>
+  </si>
+  <si>
+    <t>Or, 16/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-olivebiome-proiektuaren-bilakaera</t>
+  </si>
+  <si>
+    <t>APP-TRI: gari-landareetan hosto-laginketa lursaila “irakurtzeko” eta uztaren iragarpena hobetzeko</t>
+  </si>
+  <si>
+    <t>Iturria: APP-TRI APP-TRI Talde Operatiboak aurrera egiten ari da proiektuaren zutabe nagusietako batean: soroetako datu agronomikoak denbora errealean aplikazio digital batean itzultzea, gari-produktibitatea kalkulatzeko eta uztaren desbideratze potentzialak aurreikusteko gai dena . Tresna uzta-konbinen errendimendu-mapetatik eta urruneko sentsoreetatik (Sentinel-2) lortutako informazioa…</t>
+  </si>
+  <si>
+    <t>Og, 15/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/app-tri-gari-landareetan-hosto-laginketa-lursaila-irakurtzeko-eta-uztaren-iragarpena</t>
+  </si>
+  <si>
+    <t>Tokiko Elikagai Aholkularien Bidaia 2026 kanpaina abian jarri da: hornidura-kate laburrei buruzko aholkularitza indartzeko Europako bide-orria</t>
+  </si>
+  <si>
+    <t>EU 4Advice eta COREnet ekimena, Local Food Advisors' Journey 2026, Elikagaien Hornikuntza Kate Laburretan Europako Aholkularien Sarea (EAN-SFSC) nabarmentzeko eta, aldi berean, aholkulariak haren eraikuntzan eta etengabeko hobekuntzan aktiboki inplikatzeko helburuarekin sortu zen. Ekimen hau COREnet eta EU4Advice sare partekatuaren parte diren aholkularientzako bide-orri malgu eta ebolutibo gisa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/tokiko-elikagai-aholkularien-bidaia-2026-kanpaina-abian-jarri-da-hornidura-kate-laburrei</t>
+  </si>
+  <si>
+    <t>Ureztatze adimenduna Páramo Medio eskualdeko landa-eremuaren iraunkortasun-helburu gisa</t>
+  </si>
+  <si>
+    <t>Leongo komunitateak Barrios de Luna urtegiaren mendekotasun handiena duen eremuetako batean uraren erabilera kontrolatu eta optimizatzeko lehen irtenbide digitalak ezartzen ari da. Páramo Medioko Ureztatze Komunitateak , Bercianos del Páramon (León) kokatua, modernizazio teknologikoaren fase berri bati ekin dio Uraren Zikloaren Digitalizazio Proiektuaren (PERTE) esparruan, Europar Batasunak –…</t>
+  </si>
+  <si>
+    <t>Az, 14/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ureztatze-adimenduna-paramo-medio-eskualdeko-landa-eremuaren-iraunkortasun-helburu-gisa</t>
+  </si>
+  <si>
     <t>GO RIEGO SUBTERRÁNEOk Bajo Cinca eskualdeko egurrezko laboreetan uraren erabilera optimizatzea sustatzen du.</t>
   </si>
   <si>
     <t>URPEKO UREZTAPENAREN Talde Operatiboak berrikuntza-proiektu bat garatzen ari da, higadura eta infiltrazio arazoak dituzten eremuetan lurpeko tantaka-sistemen bidez zurezko laboreen ur-eraginkortasuna hobetzeko helburuarekin. “Lurpeko tantaka ureztatze bidez higadura eta infiltrazio arazoak dituzten lurretan zurezko laboreentzako ureztatze lokalizatuaren optimizazioa” izeneko ekimena Bajo Cinca-n…</t>
   </si>
   <si>
-    <t>Og, 21/05/2026 - 11:34</t>
+    <t>Ar, 13/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/go-riego-subterraneok-bajo-cinca-eskualdeko-egurrezko-laboreetan-uraren-erabilera</t>
   </si>
   <si>
-    <t>GO DENORIrako ureztatze-ihesak automatikoki detektatzeko lanak aurrera doaz.</t>
-[...20 lines deleted...]
-    <t>https://akisplataforma.es/eu/albisteak/leonek-ureztatzearen-iraultza-digitala-bizkortzen-du-perteren-lau-milioi-baino-gehiagoko</t>
+    <t>2026an, nekazaritza birsortzaile eta jasangarria sustatzeko planaren sektore-tailer teknikoen blokea hasiko da.</t>
+  </si>
+  <si>
+    <t>2026an, sektoreko tailer teknikoen blokea hasiko da "Nekazaritza birsortzaile eta jasangarria sustatzeko tailer eta mintegi teknikoak" programaren barruan, Juana de Vega Fundazioak eta Agroassessor enpresak 2025eko martxoan abiarazitako eta Nekazaritza, Arrantza eta Elikadura Ministerioak diruz lagundutako ekimena. Ia urte eta erdiz, bi erakundeek elkarrekin sustatu dute Galizia eta Kataluniaren…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/2026an-nekazaritza-birsortzaile-eta-jasangarria-sustatzeko-planaren-sektore-tailer</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation-ek 2026ko Deialdi Irekia ireki du nekazaritza-elikagaien sektorearen digitalizazioa bultzatzeko</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation-ek ofizialki abiarazi du 2026ko Deialdi Irekia , nekazaritza-elikagaien sektoreak dituen erronka nagusiei irtenbide berritzaileak eskaintzen dizkieten startup eta teknologia-proiektuei zuzenduta. Programak eraldaketa digitala bizkortzeko, iraunkortasuna hobetzeko eta sektorearen lehiakortasuna indartzeko gai diren ekimenak bilatzen ditu. AgroBank Tech Digital…</t>
+  </si>
+  <si>
+    <t>Al, 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agrobank-tech-digital-innovation-ek-2026ko-deialdi-irekia-ireki-du-nekazaritza-elikagaien</t>
+  </si>
+  <si>
+    <t>Espainiako AKIS koordinazio-organoak 2026rako bide-orria onartu du eta zientziaren, berrikuntzaren eta nekazaritza-elikagaien sektorearen arteko lerrokatzea indartu du</t>
+  </si>
+  <si>
+    <t>2025eko abenduaren 17an , Nekazaritzako Ezagutza eta Berrikuntza Sistemaren Koordinazio Organoaren (SCIA-AKIS) bigarren osoko bilkura egin zen Madrilgo Nekazaritza, Arrantza eta Elikadura Ministerioaren egoitzan. Saioa aurrez aurre egin zen, eta Begoña García Bernal Nekazaritza eta Elikadura Estatu idazkariak eta Juan Cruz Cigudosa Zientzia, Berrikuntza eta Unibertsitate Estatu idazkariak zuzendu…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/espainiako-akis-koordinazio-organoak-2026rako-bide-orria-onartu-du-eta-zientziaren</t>
+  </si>
+  <si>
+    <t>CDTI Innovation-ek Espainiako enpresa baten bila dabil Agritech-eko I+G proiektu baterako FAEDA-rekin (Senegal) batera.</t>
+  </si>
+  <si>
+    <t>CDTI Innovation-ek negozio-bazkide baten bilaketa argitaratu du, FAEDA enpresa senegaldarrarekin nazioarteko lankidetzan I+G proiektu bat garatu nahi duen enpresa espainiar bat identifikatzeko, Agritech arloan, zehazki IKTak hegazti-hazkuntzan aplikatzeko . Proposatutako lankidetzak Senegalen pilotu hegazti-ustiategi baten garapenean eta baliozkotzean oinarritzen da, eta horrek tokiko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/cdti-innovation-ek-espainiako-enpresa-baten-bila-dabil-agritech-eko-ig-proiektu-baterako</t>
+  </si>
+  <si>
+    <t>Ur adimendunaren iraultza: Xinzo de Limia ureztatzearen digitalizazioarekin bat egiten du</t>
+  </si>
+  <si>
+    <t>Nekazaritzaren digitalizazioa etengabe aurrera doa, eta Galizia ez da salbuespena. A Limiako (Ourense) eskualdeko Laguna de Antela Ureztatzeko Komunitateak nekazaritzako uraren kudeaketan inflexio-puntu bat markatuko duten irtenbide teknologikoak ezartzen hasi da. Proiektu hau, Uraren Zikloaren Digitalizaziorako PERTE programaren bidez Europar Batasunaren Hurrengo Belaunaldiko funtsek finantzatua…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ur-adimendunaren-iraultza-xinzo-limia-ureztatzearen-digitalizazioarekin-bat-egiten-du</t>
+  </si>
+  <si>
+    <t>Berrikuntza eta teknologia, elikagaien segurtasunaren eta subiranotasunaren zutabeak EBn</t>
+  </si>
+  <si>
+    <t>Europar Batasunaren elikagaien segurtasuna eta subiranotasuna bermatzea, ziurgabetasun geopolitiko, klimatiko eta ekonomikoak markatutako testuinguru globalean, lehentasun estrategiko bihurtu da. Hori argi geratu zen duela gutxi Bruselan egindako Europar Batasuneko Nekazaritza Ministroen aparteko bileran , urtarrilaren 7an Europako Batzordearen eta Zipreko Lehendakaritzaren ekimenez, non Europako…</t>
+  </si>
+  <si>
+    <t>Or, 09/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/berrikuntza-eta-teknologia-elikagaien-segurtasunaren-eta-subiranotasunaren-zutabeak-ebn</t>
+  </si>
+  <si>
+    <t>Galiziako Gobernuak Xenética Fontaorekin koordinazioa areagotu du Galiziako abeltzaintza hobetzeko</t>
+  </si>
+  <si>
+    <t>ITURRIA: RFEAGAS José Balseiros Abeltzaintza, Nekazaritza eta Nekazaritza Elikagai Industrietako zuzendari nagusiek eta Juan José Cerviño PAC eta Elikagai Katearen Kontrolekoak San Caetanon bildu ziren Xenética Fontaoko arduradunekin, Xuntak duen eta Galiziako Animalien Eskolma eta Ugalketa Zentroa kudeatzeaz arduratzen den enpresa bat. Bilerak Galiziako Landa Eremuen Sailaren eta Xenética…</t>
+  </si>
+  <si>
+    <t>Az, 07/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/galiziako-gobernuak-xenetica-fontaorekin-koordinazioa-areagotu-du-galiziako-abeltzaintza</t>
+  </si>
+  <si>
+    <t>GO LIVLAB-IN: Nola intsektuen hondakinak iraultza eragiten ari diren baratzezaintzako laboreen ongarritzean</t>
+  </si>
+  <si>
+    <t>Hau da GO LIVLAB-IN proiektuaren oinarria, intsektuen hazkuntzan eta ekonomia zirkularrean oinarritzen den ekimen berritzaile bat, nekazaritza eta agroindustria eraldatzeko palanka gisa. LIVLAB-INek eredu aitzindari bat proposatzen du, intsektuen ekoizpena erabiltzen duena elikagai-kate osoan zehar sortutako azpiproduktuei, hondakinei eta landare-hondakinei balioa gehitzeko, hasierako prozesatze…</t>
+  </si>
+  <si>
+    <t>Ar, 23/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-livlab-nola-intsektuen-hondakinak-iraultza-eragiten-ari-diren-baratzezaintzako</t>
+  </si>
+  <si>
+    <t>CITOLIVAk oliba-olioaren sektoreari azpiproduktuak eraldatzeko tresna teknologikoa eskaintzen dio</t>
+  </si>
+  <si>
+    <t>Andaluziako Juntak (PAIDI 2020) finantzatutako OLIVEVALUE-k sistema aitzindari bat eskaintzen die oliba-errotei eta patsak prozesatzeko lantegiei oliba-patsa, hezurrak, hostoak eta olibondo-hondakinak balorizatzeko biderik onena gomendatzen diena. CITOLIVAk arrakastaz burutu du OLIVEVALUE proiektua , oliba olioaren ekoizpen prozesuan sortutako azpiproduktuak erabiltzeko erabaki estrategikoak…</t>
+  </si>
+  <si>
+    <t>Al, 22/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/citolivak-oliba-olioaren-sektoreari-azpiproduktuak-eraldatzeko-tresna-teknologikoa</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien eta basogintzaren sektorearen digitalizazioari buruzko aholkularitzarako laguntza-deialdi berria</t>
+  </si>
+  <si>
+    <t>Aholkularitza da berriro ere nekazaritza-elikagaien eta basogintzaren sektorearen eraldaketa digitalaren erdigunean . Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) digitalizazio aholkularitza zerbitzuetarako proposamen deialdi berri bat abiarazi du, 4,7 milioi euroko aurrekontuarekin, 2023-2027 NEPB Plan Estrategikoaren (PEPAC) esparruan. Laguntza hau funtsezkoa da aholkularitza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-elikagaien-eta-basogintzaren-sektorearen-digitalizazioari-buruzko</t>
+  </si>
+  <si>
+    <t>Gobernuak karbono-nekazaritzari buruzko ezagutza sustatzen ari da, Espainiako Kontserbazio Nekazaritzarako Lurzoru Bizidunen Elkartearekin egindako akordio baten bidez.</t>
+  </si>
+  <si>
+    <t>Akordioak egungo lankidetza-esparrua jarraitzen du, kontserbazio-nekazaritzako praktikak eta ekoregioetan duten aplikazio zabalagoa hobeto ulertzen laguntzeko. Arreta berezia jarriko dio emakumeen prestakuntzari eta belaunaldien berritzea sustatzeari eta landa-eremuetako biztanleria atxikitzeari. Hitzarmenak gehienez 422.100 euroko aurrekontua du eta 2027ko abendura arte iraungo du. Nekazaritza,…</t>
+  </si>
+  <si>
+    <t>Or, 19/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/gobernuak-karbono-nekazaritzari-buruzko-ezagutza-sustatzen-ari-da-espainiako-kontserbazio</t>
+  </si>
+  <si>
+    <t>OP BIOTECHek ur eskasiarekiko laboreen tolerantzia handitzeko irtenbide mikrobianoak sustatzen ditu</t>
+  </si>
+  <si>
+    <t>OP BIOTECH proiektuak bakterio onuragarrien erabileran oinarritutako estrategia berritzaileen garapena aurrera eramaten jarraitzen du, laboreen ur-estresarekiko erresistentzia indartzeko. Ikerketa-lerro honek lurzoruan eta errizosferan dauden mikroorganismo batzuen potentziala aprobetxatzean jartzen du arreta, lehorte-baldintzetan landareen portaera fisiologikoa hobetzeko. Klima-aldaketak eta ur…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/op-biotechek-ur-eskasiarekiko-laboreen-tolerantzia-handitzeko-irtenbide-mikrobianoak</t>
+  </si>
+  <si>
+    <t>Hamasei sukaldari ospetsuk bat egin dute Provacunok antolatutako ongintzako bazkarian</t>
+  </si>
+  <si>
+    <t>Hamasei sukaldarik, horietako batzuk Michelin izarrekin, parte hartu dute aurten Madrilgo behartsuenen aldeko Gabonetako bazkari tradizional honetan, Behi Haragiaren Elkarte Interprofesionalak (PROVACUNO) antolatuta, hiriko alkate José Luis Martínez-Almeidaren laguntzarekin. Lau urtez egin den ekimenak Espainiako hainbat lekutatik etorritako hamasei sukaldari ospetsuk prestatutako 1.000 idi…</t>
+  </si>
+  <si>
+    <t>Og, 18/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/hamasei-sukaldari-ospetsuk-bat-egin-dute-provacunok-antolatutako-ongintzako-bazkarian</t>
+  </si>
+  <si>
+    <t>“Berrikuntza eta Transferentzia Ekosistemak 2025” izeneko CDTI diru-laguntzen deialdia otsailaren 12ra arte irekita dago.</t>
+  </si>
+  <si>
+    <t>2025eko Berrikuntza eta Transferentzia Ekosistemen deialdia 2026ko otsailaren 12ra arte egongo da zabalik, eskualdeen arteko ekosistemak indartzeko helburuarekin, ezagutzaren transferentzian, zabalkundean eta balioespenean oinarrituta, Nekazaritza Ezagutza eta Berrikuntza Sistemen (AKIS) ikuspegiarekin bat etorriz. Ekintza honek sistemako agente desberdinen artean —administrazio publikoak,…</t>
+  </si>
+  <si>
+    <t>Az, 17/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/berrikuntza-eta-transferentzia-ekosistemak-2025-izeneko-cdti-diru-laguntzen-deialdia</t>
+  </si>
+  <si>
+    <t>AGILE sarearen esparruan kromosoma biologiari buruzko MSCA doktorego postu bat iragarri da</t>
+  </si>
+  <si>
+    <t>Iturria: Red PlantMicro Marie Skłodowska-Curie “AGILE” doktorego sare europarrak doktorego postu bat eskatzeko deialdia ireki du 2026ko udaberrian hasiko dena, landareen kromosoma estandar eta supernumerarioetan kromatinaren analisi konparatiboan oinarrituta. Ikerketa Gaterslebeneko (Alemania) IPK- n egingo da eta kromosomen biologiaren, epigenetikaren eta transkripzio-erregulazioaren alderdi…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agile-sarearen-esparruan-kromosoma-biologiari-buruzko-msca-doktorego-postu-bat-iragarri</t>
+  </si>
+  <si>
+    <t>CITOLIVAk ikerketa-lerro aitzindari bat abiaraziko du 2026an, lipidomika teknika aurreratuetan oinarrituta.</t>
+  </si>
+  <si>
+    <t>Fundazioak Patronatuaren bilera egin zuen, eta bertan aurkeztu zen datorren urterako bide-orria. Berrikuntza nagusien artean, elikadura eta osasunaren arloan ikerketa-lerro berri baten abiarazpena nabarmendu zen, elikagai osasuntsuagoak eta funtzionalagoen garapenean aukera berriak irekiko dituena. Bileran, 2026rako Ekintza Plana onartu zen eta gobernu-organoetako karguak berritu ziren, orain…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/citolivak-ikerketa-lerro-aitzindari-bat-abiaraziko-du-2026an-lipidomika-teknika</t>
+  </si>
+  <si>
+    <t>SECUESVACek aurrerapausoak eman ditu nekazaritza-lurzoruetan karbono organikoaren bahiketa kalkulatzeko prozesuan</t>
+  </si>
+  <si>
+    <t>GO SECUESVAC proiektuak beste urrats bat eman du lurzoruan karbono organikoaren bahiketa kalkulatzera bideratutako faseari hasiera emanez. Bigarren etapa hau hasi ondoren, Behi-ekoizpenarekin lotutako nekazaritza-lurzoruetan karbonoaren bahiketa optimizatzeko Talde Operatiboko kideak behi-haragi sektorea zehatz-mehatz irudikatzen duen bizi-zikloaren ebaluazio bat garatzeko beharrezkoak diren…</t>
+  </si>
+  <si>
+    <t>Ar, 16/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/secuesvacek-aurrerapausoak-eman-ditu-nekazaritza-lurzoruetan-karbono-organikoaren</t>
+  </si>
+  <si>
+    <t>ASH4SOILek AF4EU Europako proiektuaren itxieran parte hartu zuen</t>
+  </si>
+  <si>
+    <t>FEUGAk koordinatutako ASH4SOIL Talde Operatiboak abenduaren 12an parte hartu zuen AF4EU Europako proiektuaren Eskualdeko Nekazaritza eta Basogintza Berrikuntza Sarearen (RAIN) eskualdeko bileran, Santiagoko Unibertsitateak (USC) zuzenduta. Ekitaldiak 10 herrialde europarretako erakundeen arteko hiru urteko lankidetza eta lan bateratua amaitu zuen, agrobasogintza sustatzeko helburuarekin sare…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ash4soilek-af4eu-europako-proiektuaren-itxieran-parte-hartu-zuen</t>
+  </si>
+  <si>
+    <t>GO e-LocalHub-ek bere lehen bideo-errezetak kaleratu ditu bertako arrazak nabarmentzeko</t>
+  </si>
+  <si>
+    <t>e-LocalHub Talde Operatiboak proiektuaren lehen bideo-errezetak argitaratu ditu, bertako arrazetako eta abeltzaintza estentsibo tradizionaleko produktuak azken kontsumitzaileari hurbiltzeko helburu duen ekimen gastronomiko bat. Produktuak proiektuan parte hartzen duten arrazetako osagaiekin egiten dira: txerri iberikoak , Castellana Negra hegaztiak , Avileña-Negra Ibérica behiak eta ardi merinoak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-e-localhub-ek-bere-lehen-bideo-errezetak-kaleratu-ditu-bertako-arrazak-nabarmentzeko</t>
+  </si>
+  <si>
+    <t>RFEAGAS 2025eko Jardunaldi Teknikoek hazkuntza selektiboaren koordinazioa eta etorkizuna indartzen dituzte.</t>
+  </si>
+  <si>
+    <t>RFEAGAS 2025eko Konferentzia Teknikoak Madrilen bildu zituen hazleen elkarteak, teknikariak eta sektoreko profesionalak , Espainiako arraza garbiko abeltzaintzaren erronka eta aukera nagusiak aztertu eta eguneratzeko helburuarekin. Programak, ikuspegi tekniko eta zeharkako batetik, gai gakoak jorratu zituen, hala nola animalien osasuna , hobekuntza genetikoa , digitalizazioa eta datuen kudeaketa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/rfeagas-2025eko-jardunaldi-teknikoek-hazkuntza-selektiboaren-koordinazioa-eta-etorkizuna</t>
+  </si>
+  <si>
+    <t>CONAFEk 2026ko Abeltzaintzako Ekoizpenean Aplikatutako Genetikako Munduko Kongresuan aurkeztutako zazpi artikulu zientifikotan parte hartu du</t>
+  </si>
+  <si>
+    <t>Espainiako Frisiar Elkarteen Konfederazioak (CONAFE) hainbat lan zientifikotan kolaboratzen du , Abeltzaintzako Ekoizpenean Aplikatutako Genetikako Munduko Kongresuan (WCGALP 2026) , 2026ko uztailaren 12tik 17ra Madisonen (Wisconsin, AEB) egingo dena. WCGALP animalien hobekuntza genetikoari buruzko nazioarteko foro nagusia da, eta lau urtean behin mundu osoko ikertzaileak eta profesionalak…</t>
+  </si>
+  <si>
+    <t>Az, 10/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/conafek-2026ko-abeltzaintzako-ekoizpenean-aplikatutako-genetikako-munduko-kongresuan</t>
+  </si>
+  <si>
+    <t>GO SUPRA BIOLIVA: olibondoen azpiproduktuak balio erantsi eta iraunkortasunean eraldatzen</t>
+  </si>
+  <si>
+    <t>ITURRIA: GO SUPRA BIOLIVA Espainiako olibondo-soroen bihotzean paradoxa bat dago: oliba-olioa gure altxorrik ospetsuenetako bat den arren, milaka tona azpiproduktu galtzen dira egunero, hala nola oliba-patsa eta hostoak, haien benetako potentziala aprobetxatu gabe. Hondakin hau, tradizionalki ingurumen- eta ekonomia-arazotzat hartzen dena, balio handiko baliabide bihur daiteke berrikuntzari eta…</t>
+  </si>
+  <si>
+    <t>Ar, 09/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-supra-bioliva-olibondoen-azpiproduktuak-balio-erantsi-eta-iraunkortasunean-eraldatzen</t>
+  </si>
+  <si>
+    <t>CDTI Berrikuntzak finantzatuko du Espainiako parte-hartzea Europako Agroekologia lankidetzaren hirugarren deialdian</t>
+  </si>
+  <si>
+    <t>Teknologia eta Berrikuntza Garatzeko Zentroak (CDTI Innovación) iragarri du Espainiako erakundeen parte-hartzea finantzatuko duela Europako Agroekologia Lankidetzaren hirugarren deialdi kofinantzatuan . Lankidetza hau duela gutxi abian jarri da , “Landare eta animalien dibertsitate genetikoa sustatzea eta nekazariei ahalduntzea trantsizio agroekologikoa bizkortzeko” izenburupean. Ekimen honek…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/cdti-berrikuntzak-finantzatuko-du-espainiako-parte-hartzea-europako-agroekologia</t>
+  </si>
+  <si>
+    <t>Talde Operatiboak: Nekazaritza-elikagaien berrikuntza Afrikako txerri-izurriaren aurkako borrokan</t>
+  </si>
+  <si>
+    <t>Nekazaritza Politika Bateratuak (NPB) Berrikuntza Talde Operatibo ugari sustatu ditu azken urteotan, abeltzaintza sektoreko animalien osasuna eta ongizatea hobetzeko lanean. Europako funtsek finantzatutako eta nekazariek, ikertzaileek, gobernu agentziek eta enpresek elkarlanean garatu dituzten ekimen hauek helburu komun bat dute: zientzia eta teknologia sektorearen osasun erronka nagusiei…</t>
+  </si>
+  <si>
+    <t>Or, 05/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/talde-operatiboak-nekazaritza-elikagaien-berrikuntza-afrikako-txerri-izurriaren-aurkako</t>
+  </si>
+  <si>
+    <t>FutureFoodS-ek bere bigarren nazioarteko deialdi bateratua abiarazi du elikagaien jasangarritasuna bizkortzeko</t>
+  </si>
+  <si>
+    <t>FutureFoodS Europako lankidetzak bere Bigarren Transnazional Kofinantzatutako Proposamen Deialdiaren irekiera iragarri du, elikadura-sistema jasangarriago, osasungarriago, zirkularrago eta gardenagoetarako trantsizioa bultzatzen duten ikerketa eta berrikuntza proiektuak finantzatzeko helburuarekin. Deialdiak ikertzaileak, teknologia-zentroak, unibertsitateak, administrazio publikoak, GKEak eta…</t>
+  </si>
+  <si>
+    <t>Az, 03/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/futurefoods-ek-bere-bigarren-nazioarteko-deialdi-bateratua-abiarazi-du-elikagaien</t>
+  </si>
+  <si>
+    <t>GO CLIMALACT: Esneki sektorean berrikuntza eta iraunkortasunarekiko konpromisoa</t>
+  </si>
+  <si>
+    <t>CLIMALACT talde operatiboa Galiziako eta Asturiasko esne-ekoizpen eredua jasangarritasunerantz eta klima-neutraltasunerantz eraldatzeko helburuarekin aurrerapauso etengabeak ematen ari da. Esne-sektoreak gero eta ingurumen-, gizarte- eta errentagarritasun-erronka handiagoak dituen une honetan, ekimen hau berrikuntzaren, lankidetzaren eta erantzukizunaren aldeko apustu sendo gisa sortzen da,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-climalact-esneki-sektorean-berrikuntza-eta-iraunkortasunarekiko-konpromisoa</t>
+  </si>
+  <si>
+    <t>GO e-LocalHub-ek bere burua aurkezten die Hazleen Elkarteei eta Autonomia Erkidegoei MAPAren bileran</t>
+  </si>
+  <si>
+    <t>Iturria: RFEAGAS Atzo, asteartea, abenduaren 2an, bilera bat egin zen Nekazaritza, Arrantza eta Elikadura Ministerioko Abeltzaintza Ekoizpen Baliabideen Azpizuzendaritzaren egoitzan. Ministerioak deitutako bileran, %100eko Bertako Arraza Logoarekin lotutako hainbat gai jorratu ziren. Hazleen Elkarteetako teknikarien eta autonomia erkidego ezberdinetako agintaritza eskudunen ordezkarien parte…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-e-localhub-ek-bere-burua-aurkezten-die-hazleen-elkarteei-eta-autonomia-erkidegoei</t>
+  </si>
+  <si>
+    <t>GO YesWeCast-ek gaztainondoaren kontserbazioan eta hobekuntzan egindako aurrerapenak aurkeztu zituen BioCastanea 2025ean.</t>
+  </si>
+  <si>
+    <t>NOVOXEN I+G proiektuaren barruan dagoen YesWeCast Talde Operatiboak BioCastanea 2025eko Konferentzia Zientifiko Teknikoan iragarri ditu gaztainondoaren germen-plasma kontserbatzeko eta izurriteen eta gaixotasunen aurkako erresilientzia hobetzeko estrategiaren aurrerapen nagusiak. Gaztaina sektorearentzat azaroaren 13tik 16ra Ponferradan egindako bilera garrantzitsu honetan, taldearen emaitzak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-yeswecast-ek-gaztainondoaren-kontserbazioan-eta-hobekuntzan-egindako-aurrerapenak</t>
+  </si>
+  <si>
+    <t>I+G egonaldietarako eskaerak aurkezteko deialdia zabalik dago Administrazioan aholkularitza zientifikoa sustatzeko, nekazaritza-elikagaien eta basogintzaren sektoreari lotutako erronkekin.</t>
+  </si>
+  <si>
+    <t>I+G Egonaldien deialdiak aukera berri bat irekitzen dio Espainiako zientzialari komunitateari Estatuko Administrazio Orokorrean aholkularitza zientifikoa emanez politika publikoen diseinuan eta hobekuntzan zuzenean laguntzeko. Ekimen aitzindari honek, Zientzia Aholkularitzarako Bulego Nazionalak (ONAC) eta Zientzia eta Teknologiarako Espainiako Fundazioak (FECYT) sustatutakoak, 42 sei hilabeteko…</t>
+  </si>
+  <si>
+    <t>Ar, 02/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ig-egonaldietarako-eskaerak-aurkezteko-deialdia-zabalik-dago-administrazioan</t>
+  </si>
+  <si>
+    <t>CTAk 16 berrikuntza-proiektu berri sustatzen ditu, nekazaritza-elikagaien sektorean arreta handia jarriz</t>
+  </si>
+  <si>
+    <t>Andaluziako Teknologia Korporazioak (CTA) 16 proiektu berri finantzatzea onartu du, guztira 9,72 milioi euroko inbertsioa mobilizatuko dutenak, 3,78 milioi euro pizgarrietan barne, eta horrela eskualdeko I+G+Bren eragile estrategiko gisa duen eginkizuna sendotzen du. Onartutako ekimenen artean , nekazaritza-elikagaien sektorearentzako eragin handiko hainbat proiektu daude, eta hori…</t>
+  </si>
+  <si>
+    <t>Or, 28/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ctak-16-berrikuntza-proiektu-berri-sustatzen-ditu-nekazaritza-elikagaien-sektorean-arreta</t>
+  </si>
+  <si>
+    <t>Begoña Garcíak Agrobiotech-en azpimarratzen du "nekazaritza digitala dagoeneko Espainiako landa-eremuaren eguneroko bizitzaren parte dela"</t>
+  </si>
+  <si>
+    <t>Nekazaritza eta Elikadurako Estatu idazkariak dio sektorearen eraldaketa digitala "administrazioen, sektorearen eta zientziaren artean eraikitako errealitatea" dela Kataluniak Europako nekazaritza-elikagaien berrikuntzarako ekosistema gako gisa duen eginkizuna azpimarratzen du, Lleidako Unibertsitatea, IRTA eta Parc Agrobiotech erakunde nagusi direlarik. Nekazaritza, Arrantza eta Elikadura…</t>
+  </si>
+  <si>
+    <t>Og, 27/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/begona-garciak-agrobiotech-azpimarratzen-du-nekazaritza-digitala-dagoeneko-espainiako</t>
+  </si>
+  <si>
+    <t>GO CLIMSOSTRIGOk lehorteari eta tenperatura altuei aurre egiten dieten gari barietateak identifikatzen ditu</t>
+  </si>
+  <si>
+    <t>Klima-aldaketak sakonki eraldatzen ari da Espainiako zereal-ekoizpen eskualde nagusietako hazkuntza-baldintzak. Proiektuaren txostenaren arabera, Mediterraneoko eskualdeek lehorte maizagoei, gero eta prezipitazio irregularragoei eta gero eta tenperatura altuagoei aurre egiten diete, eta faktore horiek dagoeneko gari bigunaren uzta murrizten ari dira. Testuinguru honetan, GO CLIMSOSTRIGO…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-climsostrigok-lehorteari-eta-tenperatura-altuei-aurre-egiten-dieten-gari-barietateak</t>
+  </si>
+  <si>
+    <t>GO OLIVEBIOME proiektuak olibondo-hondakinen potentziala baliabide iraunkor gisa erakusten du</t>
+  </si>
+  <si>
+    <t>Aurrerapen nabarmena bigarren faseko emaitzetan. Azken emaitzek oinarri gisa balioko dute animalien pentsu osasuntsuagoak eta jasangarriagoak lortzeko produktu berritzaileak garatzeko. OLIVEBIOME proiektu nazionalak bigarren fasea hasi du, animalien pentsuetan aplikatutako irtenbide bioteknologikoen garapenean emaitza itxaropentsuak lortuz. Lehen fasea amaitu ondoren, partzuergoak zazpi…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-olivebiome-proiektuak-olibondo-hondakinen-potentziala-baliabide-iraunkor-gisa</t>
+  </si>
+  <si>
+    <t>Provacuno DSS Manure, behi-ustiategietako simaurra karakterizatzeko aplikazio bat</t>
+  </si>
+  <si>
+    <t>  Aplikazio berri hau, baserriak eta haien simaurra sailkatzeko aukera ematen duena, kudeaketari buruzko informazioan oinarrituta, doakoa da eta dagoeneko eskuragarri dago bai iOS bai Androiderako.   Behi-haragiaren Erakunde Interprofesionalak (Provacuno), Miguel Hernández Unibertsitatearekin (UMH) eta Valentziako Unibertsitate Politeknikoarekin (UPV) lankidetzan, DSS ( Erabakiak Hartzeko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/provacuno-dss-manure-behi-ustiategietako-simaurra-karakterizatzeko-aplikazio-bat</t>
+  </si>
+  <si>
+    <t>GO CONTROLek bilera tekniko bat egin du Valentzian pilotuen aurrerapena ebaluatzeko</t>
+  </si>
+  <si>
+    <t>GO CONTROLek bilera tekniko bat egin zuen Valentzia hirian, Valentziako Erkidegoan eta Gaztela eta Leonen ezartzen ari diren proiektu pilotuen garapen egoera eta aurrerapen maila zehatz-mehatz aztertzeko helburuarekin. Bilerak bi eskualdeetan proiektu pilotuak ezartzeaz arduratzen diren talde teknikoak bildu zituen, eta orain arte egindako lana koordinatzeko, monitorizatzeko eta partekatzeko foro…</t>
+  </si>
+  <si>
+    <t>Ar, 25/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-controlek-bilera-tekniko-bat-egin-du-valentzian-pilotuen-aurrerapena-ebaluatzeko</t>
+  </si>
+  <si>
+    <t>Abeltzaintzaren digitalizazioa bultzatzea GO LARRESNE eta NEIKER teknologia zentroaren lanarekin</t>
+  </si>
+  <si>
+    <t>Espainiako Errege Abeltzaintza Elkarteen Federazioaren (RFEAGAS) buletinaren arabera, artzaintza adimenduna esne sektorearen eskaera berriei emandako erantzun digitala da. NEIKER teknologia zentroa LARRESNE talde operatiboaren parte da, eta talde horren helburua abeltzaintzaren digitalizazioa sustatzea, artaldeen kudeaketa hobetzea eta produktuen trazabilitatea indartzea da. Nekazaritza…</t>
+  </si>
+  <si>
+    <t>Al, 24/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/abeltzaintzaren-digitalizazioa-bultzatzea-go-larresne-eta-neiker-teknologia-zentroaren</t>
+  </si>
+  <si>
+    <t>AKISConnect Foro berria eskuragarri dago jada: Europako AKIS ekosisteman lankidetza eta trukerako espazio irekia</t>
+  </si>
+  <si>
+    <t>AKISConnect komunitateak bere online foro berriaren aurkezpen ofiziala iragarri du, Europa osoko AKIS sistemako hainbat eragileren arteko konexioa, ezagutza partekatzea eta lankidetza errazteko diseinatutako espazio digitala. Gaurtik aurrera, interesa duen edonork sartu eta parte hartzen has daiteke. Foro hau komunitatearentzat eta komunitateak sortutako ingurune gisa sortu zen, sareak sendotzeko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/akisconnect-foro-berria-eskuragarri-dago-jada-europako-akis-ekosisteman-lankidetza-eta</t>
+  </si>
+  <si>
+    <t>Datuen Agrikulturak (AgData) nekazaritza jasangarrian irtenbide digitalak sustatzeko lehen diru-laguntzak abiarazi ditu</t>
+  </si>
+  <si>
+    <t>Datuen Agrikulturaren Europako lankidetzak (AgData) bere lehen finantzaketa-deialdi bateratua abiarazi du, "EB osoko datuetan oinarritutako arazo errealetarako irtenbideak" izenburupean, nekazaritza europarra eraginkorragoa, jasangarriago eta etorkizunera begirakoa lortzen laguntzen duten datuetan oinarritutako irtenbide berritzaileak sustatzeko helburuarekin. Ekimenak nazioarteko partzuergoei…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/datuen-agrikulturak-agdata-nekazaritza-jasangarrian-irtenbide-digitalak-sustatzeko-lehen</t>
+  </si>
+  <si>
+    <t>ExpoAgro Canarias programa, xehetasunez: ureztatzean, laboreen babesean eta etorkizuneko nekazaritzarako nekazaritzarako berrikuntza</t>
+  </si>
+  <si>
+    <t>ExpoAgro Canariasek goi-mailako programa tekniko bat aurkezten du, uharteak nekazaritza-berrikuntzari , uraren kudeaketa eraginkorrari , landareen babes aurreratuari eta nekazaritza eta energia integratzeko eredu berriei buruzko elkarrizketaren erdigunean kokatzen dituena. Azaroaren 26an eta 27an, estatuko eta eskualdeko aditu nagusiek uharte-lurraldeetan nekazaritza jasangarriaren etorkizuna…</t>
+  </si>
+  <si>
+    <t>Or, 21/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/expoagro-canarias-programa-xehetasunez-ureztatzean-laboreen-babesean-eta-etorkizuneko</t>
+  </si>
+  <si>
+    <t>GO LINOMARrek biorremediazioarekiko eta belaunaldi berriko biostimulatzaileekiko duen konpromisoa partekatzen du DATAGRIN</t>
+  </si>
+  <si>
+    <t>LINOMAR Talde Operatiboak aktiboki parte hartu zuen DATAGRI-n, eraldaketa digitalean eta nekazaritza-teknologian egiten den ekitaldi nagusian, non bere ekimen berritzailea nekazaritza-elikagaien sektoreko 1.500 profesional baino gehiagori aurkezteko aukera izan zuen. Bertaratutakoen artean teknologia-enpresak, startup-ak, kooperatibak, nekazaritza-erakundeak, ikerketa-zentroak, unibertsitateak…</t>
+  </si>
+  <si>
+    <t>Og, 20/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-linomarrek-biorremediazioarekiko-eta-belaunaldi-berriko-biostimulatzaileekiko-duen</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien sektorearen trantsizio digitalerako ezagutza-trukerako eta aholkularitzarako laguntzen kudeaketan hobekuntzak</t>
+  </si>
+  <si>
+    <t>Ezagutza-trukerako esku-hartzeetarako, prestakuntza- eta informazio-jardueretarako eta aholkularitza-zerbitzuetarako diru-laguntzak arautzen dituzten araudien aldaketa Beste aldaketa batzuen artean, onuradunen antzinatasun eta giza baliabideen eskakizunak malgutu egin dira. Errege Dekretuak epeak lasaitzea barne hartzen du Koaderno Digitalaren ezarpena errazteko, 2027ko urtarrilaren 1etik aurrera…</t>
+  </si>
+  <si>
+    <t>Az, 19/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-elikagaien-sektorearen-trantsizio-digitalerako-ezagutza-trukerako-eta</t>
+  </si>
+  <si>
+    <t>Provacunok eta APAQ-W-k sektoreak 2050erako klima-neutraltasun helburuarekiko duen konpromisoa indartu dute Haragi-Behien Jasangarritasunari buruzko I. Europako Sinposioan</t>
+  </si>
+  <si>
+    <t>600 profesional baino gehiagok parte hartu zuten, aurrez aurre zein online, azaroaren 12an Bruselan egin zen Behi Haragiaren Jasangarritasunari buruzko I. Europako Sinposioan , Provacunok eta APAQ-W- k antolatuta, Europako Behi Haragi Jasangarriaren (SEUB) programaren esparruan. Europar Batasunaren barruko ekitaldi aitzindari honek nazioarteko adituak bildu zituen sektoreak dituen jasangarritasun…</t>
+  </si>
+  <si>
+    <t>Al, 17/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/provacunok-eta-apaq-w-k-sektoreak-2050erako-klima-neutraltasun-helburuarekiko-duen</t>
+  </si>
+  <si>
+    <t>MYCOWINE Talde Operatiboari buruzko Surcosen txostena, "Lurretik zuhaitzaren gailurreraino", YouTuben dago eskuragarri.</t>
+  </si>
+  <si>
+    <t>RTVCyL Surcos programak MYCOWINE Talde Operatiboari eskainitako txostena YouTuben dago eskuragarri; mikorrizek eta lurzoruaren bioteknologiak mahastizaintza eredu jasangarriago, erresilienteago eta kalitate handiagokoetarantz nola eraldatu dezaketen erakusten duen proiektu bat da. “Lurzorutik beirara: mahatsa salbatu eta ardoa hobetzen duten mikorrizak” izenburuko emankizunak parte hartzen duten…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mycowine-talde-operatiboari-buruzko-surcosen-txostena-lurretik-zuhaitzaren-gailurreraino</t>
+  </si>
+  <si>
+    <t>AKIS aholkularien plataforma, lan-taldeek beren dibulgazio-betebeharrak bete eta indartzeko tresna bat</t>
+  </si>
+  <si>
+    <t>AKIS Aholkularien Plataforma (PAA) Europako Berrikuntza Lankidetzako (EIP-AGRI / EU Network) Talde Operatiboentzat bereziki diseinatutako espazio bat da, beren jarduerak, aurrerapenak eta emaitzak modu arin eta eraginkorrean zabaltzeko. Talde Eragileek plataforman bidali eta partekatzen dituzten argitalpenak —berriak, ekitaldiak, proiektuen mugarriak, aurrerapen partzialak, dibulgazio artikuluak,…</t>
+  </si>
+  <si>
+    <t>Or, 14/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/akis-aholkularien-plataforma-lan-taldeek-beren-dibulgazio-betebeharrak-bete-eta</t>
+  </si>
+  <si>
+    <t>Loyola Unibertsitateko DENORI proiektuak sistema adimendunek balio handiko laboreetan ureztatze-ihesak saihesteko duten potentziala erakusten du.</t>
+  </si>
+  <si>
+    <t>Loyola Unibertsitateak, DENORI proiektuaren bidez, urrats erabakigarria eman du nekazaritza eraginkorrago eta jasangarriago baterantz. Andaluziako Eskualdeko Gobernuak finantzatu du Europako Berrikuntza Lankidetza (EIP) Talde Operatiboen Deialdiaren barruan, ekimen honek ureztatze-ihesak denbora errealean detektatzeko gai den sistema automatizatu bat garatu du, Andaluziako ureztatze-sareek…</t>
+  </si>
+  <si>
+    <t>Og, 13/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/loyola-unibertsitateko-denori-proiektuak-sistema-adimendunek-balio-handiko-laboreetan</t>
+  </si>
+  <si>
+    <t>ATHENEA Lan Taldeak bere azken garapenak partekatu zituen Expo AgriTech 2025ean</t>
+  </si>
+  <si>
+    <t>ATHENEA eskualdez gaindiko Talde Operatiboak , CITOLIVAk koordinatuta, Expo AgriTech 2025ean parte hartu zuen, urriaren 28tik 30era Málagan egin zena. Azokak, nekazaritza-elikagaien berrikuntzan oinarritutako ekitaldi nazional nagusietako bat, nekazaritzan eta nekazaritza-elikagaien industrian aplikatutako teknologia berrietan interesa zuten milaka profesional bildu zituen. Testuinguru honetan,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/athenea-lan-taldeak-bere-azken-garapenak-partekatu-zituen-expo-agritech-2025ean</t>
+  </si>
+  <si>
+    <t>Elikagaien Hornikuntza Kate Laburretarako aholkularitzan 27 Itsasargi Proiektu hautatzeko deialdi irekia</t>
+  </si>
+  <si>
+    <t>COREnet proiektu europarrak proposamen- deialdi bat egin du 27 itsasargi-proiektu identifikatu eta laguntzeko, EBko estatu kide bakoitzeko bat, Elikagaien Hornidura Kate Laburreko (EHKL) aholkularitzan berrikuntzak nabarmentzen dituztenak. Ekimen hau arlo honetan lan egiten duten aholkulari eta erakundeei zuzenduta dago, EHKLen errendimendua eta eragina hobetzeko ikuspegi berritzaileak,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/elikagaien-hornikuntza-kate-laburretarako-aholkularitzan-27-itsasargi-proiektu-hautatzeko</t>
+  </si>
+  <si>
+    <t>Arkume haragia baso-suteak saihesteko tresna gisa</t>
+  </si>
+  <si>
+    <t>Iturria: GO Previnovic . EXPOSAGRIS Azokaren esparruan, INTEROVICek "Arkume-haragia baso-suteak prebenitzeko tresna gisa" aurkezpena antolatu zuen, Ana Mªría Olaizolak emana, Zaragozako Unibertsitateko (Unizar) ikertzailea eta Previnovic Talde Operatiboko kidea. Larratze estentsiboa: "Suhiltzaile isila" megasuteen eta landa-utzikeriaren aurka? Espainiak mehatxu ekologiko, ekonomiko eta sozial…</t>
+  </si>
+  <si>
+    <t>Az, 12/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/arkume-haragia-baso-suteak-saihesteko-tresna-gisa</t>
+  </si>
+  <si>
+    <t>GO POMODOROk Sevillan konferentzia bat egingo du bere aurrerapena eta emaitza nagusiak partekatzeko.</t>
+  </si>
+  <si>
+    <t>2025eko azaroaren 28an , Sevillako Unibertsitateko Nekazaritza Ingeniaritzako Goi Eskola Teknikoak “Tomatearen prozesamenduan aplikatutako berrikuntza: eraginkortasuna, iraunkortasuna eta errentagarritasuna” jardunaldi teknikoa hartuko du, POMODORO Eskualde Gaindiko Talde Operatiboak antolatuta. Ekimen hau POMODORO Praktika Komunitatearen parte da, nekazariek, teknikariek, ikertzaileek eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-pomodorok-sevillan-konferentzia-bat-egingo-du-bere-aurrerapena-eta-emaitza-nagusiak</t>
+  </si>
+  <si>
+    <t>AGROBIOTECH 2025eko programa zehatza: berrikuntza, bioteknologia eta digitalizazioa elkartzen dira Lleidan</t>
+  </si>
+  <si>
+    <t>Azaroaren 25etik 27ra Lleidako Firan AGROBIOTECH 2025 ekitaldiak Lleida nekazaritza-elikagaien eta basogintzako berrikuntzaren epizentro bihurtuko du azaroaren 25etik 27ra , ikertzaileak, enpresak, teknologia-zentroak eta erakunde publikoak bilduz sektorearen erronka nagusien inguruan: iraunkortasuna, digitalizazioa eta klima-aldaketa. Programak berrogeita hamar hitzaldi, mahai-inguru eta…</t>
+  </si>
+  <si>
+    <t>Ar, 11/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agrobiotech-2025eko-programa-zehatza-berrikuntza-bioteknologia-eta-digitalizazioa</t>
+  </si>
+  <si>
+    <t>GO WELFARECUN aurrerapausoak ematen ari da untxien garraioan animalien ongizatearen ikerketan</t>
+  </si>
+  <si>
+    <t>Proiektuak untxi-hazkuntzan manipulatzeko, beita jartzeko eta garraiatzeko eredu berriak, iraunkorragoak eta animalien ongizatea errespetatzen dutenak sustatzen ditu. WELFARECUN Talde Operatiboa untxi-hazkuntzan gizentzeko, garraiatzeko eta hiltzeko prozesu berriak garatzen ari da lanean , animalien ongizatea eta sektorearen iraunkortasuna hobetzeko helburuarekin. Proiektu honek, eskualdez…</t>
+  </si>
+  <si>
+    <t>Or, 07/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-welfarecun-aurrerapausoak-ematen-ari-da-untxien-garraioan-animalien-ongizatearen</t>
+  </si>
+  <si>
+    <t>VIII. DATAGRI Foroaren egitaraua, xehetasunez</t>
+  </si>
+  <si>
+    <t>Murtzian nekazaritza-elikagaien digitalizazioko ekitaldi nagusietako bat izango da azaroaren 12an eta 13an. Atzerako kontaketa hasi da nekazaritza-elikagaien egutegiko ekitaldirik esperoenetako baten: 8. DATAGRI Foroa , sektorearen digitalizazioko pertsonaia nagusiak bilduko dituena Murtzian azaroaren 12an eta 13an . Nekazaritza lehiakorrago, jasangarriago eta konektatuago baten eragile gisa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/viii-datagri-foroaren-egitaraua-xehetasunez</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak eta Industria Antolakuntzako Eskolak nekazaritza sektoreko digitalizazioa sustatzeko lankidetza berritu dute</t>
+  </si>
+  <si>
+    <t>Estatuko Aldizkari Ofizialean (BOE) argitaratutako akordio baten bidez, Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) EOIrekin (Industria Antolakuntzako Eskola) duen akordioa berritu du bi finantzaketa aukeratan lankidetzan aritzeko: bata ezagutza trukatzeko, informazio jardueretarako eta prestakuntzarako; eta bestea NEPBren Plan Estrategikoaren esparruan digitalizazio aholkularitza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-eta-industria-antolakuntzako-eskolak</t>
+  </si>
+  <si>
+    <t>GO PRERIVIDek parte hartu zuen “I+G+B: Mahastizaintza jasangarrirako irtenbide digitalak” mintegiaren grabazioa YouTuben dago eskuragarri.</t>
+  </si>
+  <si>
+    <t>Iturria: GO PREVID Urriaren 28an , “ I+G+B: Mahastizaintza jasangarrirako irtenbide digitalak” doako online mintegia egin zen, Ardoaren Teknologia Plataformak (PTV) antolatuta, Espainiako Ardoaren Erakunde Interprofesionalarekin (OIVE) eta AgroBank-ekin lankidetzan . Esparru honetan, Débora Francok, Monet Viticulturako zuzendariak, PRERIVID Talde Operatiboaren aurrerapena aurkeztu zuen ,…</t>
+  </si>
+  <si>
+    <t>Og, 06/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-prerividek-parte-hartu-zuen-igb-mahastizaintza-jasangarrirako-irtenbide-digitalak</t>
+  </si>
+  <si>
+    <t>FOPRODES Talde Operatiboaren aurrerapena: landa-lana eta datuak biltzeko software berriaren baliozkotzea</t>
+  </si>
+  <si>
+    <t>FOPRODES Talde Operatiboak aurrera egiten jarraitzen du bazka-ekoizpen prozesuak optimizatzeko helbururantz, digitalizazioaren, energia-eraginkortasunaren eta isurien murrizketaren bidez. Irailean eta urrian zehar, partzuergoak proiektuaren barruan garatzen ari den tresna digitalaren landa-jarduerak eta proba teknikoak areagotu zituen. Bazka sektorea digitalizatzeko eta deskarbonizatzeko proiektu…</t>
+  </si>
+  <si>
+    <t>Az, 05/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/foprodes-talde-operatiboaren-aurrerapena-landa-lana-eta-datuak-biltzeko-software</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) AKIS Aholkularien Plataforma aurkeztuko du Phytoma Aholkularien 2. Bilera Nazionalean</t>
+  </si>
+  <si>
+    <t>Phytomak Valentziako Gobernuko Nekazaritza, Ur, Abeltzaintza eta Arrantza Sailarekin lankidetzan antolatutako Aholkularien 2. Topaketa Nazionalak bere behin betiko programa argitaratu du. Ekitaldia abenduaren 10ean eta 11n izango da Feria Valencia Ekitaldien Zentroan, eta Espainiako aholkularitza agronomikoko eta izurriteen kudeaketa integratuko profesionalak bilduko ditu. “Aholkularia:…</t>
+  </si>
+  <si>
+    <t>Ar, 04/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-mapa-akis-aholkularien-plataforma</t>
+  </si>
+  <si>
+    <t>EBk adituak eta erakundeak bilatzen ari da abeltzaintza jasangarri eta lehiakorrari buruzko talde tematiko berri baterako</t>
+  </si>
+  <si>
+    <t>Europar Batasuneko NEPB Sareak deialdi bat egin du abeltzaintza-sistema jasangarriago eta lehiakorragoetarako trantsizioan NEPBk duen eginkizuna aztertzeko bere Talde Tematiko (TG) berrirako kideak hautatzeko. Interesa duten pertsonek eta erakundeek 2025eko abenduaren 1era arte aurkez ditzakete beren interes-adierazpenak . Talde Tematiko honek Europako nekazaritza eta landa sektoreko aditu eta…</t>
+  </si>
+  <si>
+    <t>Al, 03/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ebk-adituak-eta-erakundeak-bilatzen-ari-da-abeltzaintza-jasangarri-eta-lehiakorrari</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS 2025: 100 jarduera baino gehiago landa-eremua hiriarekin lotzeko eta nekazaritza-elikagaien sektorearen berrikuntza, talentua eta iraunkortasuna erakusteko</t>
+  </si>
+  <si>
+    <t>2025eko azaroaren 6tik 8ra , IFEMA MADRIDeko 4. pabiloia nekazaritza munduko bilgune handi bihurtuko da EXPO SAGRISen lehen edizioa ospatuko baita, Nekazaritza eta Abeltzaintza Erakusketa , IFEMA MADRIDek antolatuta, ALASekin (Nekazaritza Jasangarrirako Aliantza) sustatzaile gisa lankidetzan. “Landa-eremua hirira dator” lelopean, EXPO SAGRISek profesionalak, familiak, eskola-haurrak, erakundeak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/expo-sagris-2025-100-jarduera-baino-gehiago-landa-eremua-hiriarekin-lotzeko-eta</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Abeltzaintza eta Arrantza Ministerioak (MAPA) EXPO SAGRISen parte hartu du CULTIVA Programaren 2. Bilera Nazionalarekin</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) CULTIVA Programaren 2. Topaketa Nazionala antolatzen ari da, 2025eko azaroaren 6an egingo dena, IFEMA Madrilgo 4. pabiloian , EXPO SAGRIS Nekazaritza eta Abeltzaintza Erakusketaren lehen edizioaren esparruan, azaroaren 6tik 8ra irekita egongo dena. Horrek erakusten du MAPAk nekazaritza-elikagaien sektoreko azoka berri honetan duen babesa eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-abeltzaintza-eta-arrantza-ministerioak-mapa-expo-sagrisen-parte-hartu-du</t>
+  </si>
+  <si>
+    <t>AGROALNEXT planaren azken ekitaldian, Iruñean, nekazaritza-elikagaien sektoreko 260 I+G proiektu baino gehiago erakutsiko dira.</t>
+  </si>
+  <si>
+    <t>Hiru urtez, Espainiako Gobernuak Zientzia, Berrikuntza eta Unibertsitate Ministerioaren bidez sustatutako AGROALNEXT nekazaritza-elikagaien plan osagarriak 27 ikerketa-zentro baino gehiagoren, 7 autonomia-erkidegoren eta ehunka ikertzaileren talentua batu du ahalegin bateratuan, Espainiako nekazaritza-elikagaien sektorea iraunkortasunean, berrikuntzan eta lehiakortasunean erreferente bihurtzeko.…</t>
+  </si>
+  <si>
+    <t>Or, 31/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agroalnext-planaren-azken-ekitaldian-irunean-nekazaritza-elikagaien-sektoreko-260-ig</t>
+  </si>
+  <si>
+    <t>Bio4trace-k aurrerapausoak eman ditu Murtziako, Galiziako eta Kanariar Uharteetako bertako txerri arrazen kontserbazioan eta trazabilitatean</t>
+  </si>
+  <si>
+    <t>Bio4trace Talde Operatiboak Espainiako txerri-arraza autoktonoen trazabilitatea, benetakotasuna eta iraunkortasuna hobetzeko helburua aurrera eramaten jarraitzen du, zientzia eta berrikuntza aplikatuz landa-eremuan. Azken urtean, Chato Murciano (Murtzia) , Porco Celta (Galizia) eta Cochino Negro Canario (Kanariar Uharteak) hazleen elkarteek aurrerapen handiak egin dituzte beren eskualdeetan,…</t>
+  </si>
+  <si>
+    <t>Az, 29/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/bio4trace-k-aurrerapausoak-eman-ditu-murtziako-galiziako-eta-kanariar-uharteetako-bertako</t>
+  </si>
+  <si>
+    <t>Bigarren PERTEtik 14 milioi euro baino gehiago ureztatze digitalizazioko 36 proiektutarako</t>
+  </si>
+  <si>
+    <t>14 milioi euro baino gehiago jasoko dute Gaztela eta Leongo, Galiziako, Kanariar Uharteetako, Huescako eta Murtziako 36 erkidegok diru-laguntza gisa. iRiego enpresa leondarrak laboreen kudeaketa eta digitalizazioan dihardu, Uraren Zikloaren Digitalizaziorako PERTEren bigarren deialdiaren barruan prestatu eta aurkeztutako ureztatze-hobekuntza proiektuetarako. Proiektu hori Trantsizio Ekologikorako…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/bigarren-pertetik-14-milioi-euro-baino-gehiago-ureztatze-digitalizazioko-36</t>
+  </si>
+  <si>
+    <t>Horizon Europe-ren 2026-2027ko lan-programen zirriborroaren azken eguneraketa, 5. eta 6. multzoetarako ere bai.</t>
+  </si>
+  <si>
+    <t>Europako Batzordeak (EB) duela gutxi eguneratu du Horizon Europe programaren azken bi urteetarako Lan Programaren (LP) zirriborroen argitalpena komitologia erregistroan. Zirriborroak baliagarriak dira etorkizuneko proposamen-deialdiak aldez aurretik prestatzeko, baina oso garrantzitsua da kontuan izatea behin-behineko dokumentuak direla eta, beraz, alda daitezkeela. Europako Batzordeak onartu…</t>
+  </si>
+  <si>
+    <t>Ar, 28/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/horizon-europe-ren-2026-2027ko-lan-programen-zirriborroaren-azken-eguneraketa-5-eta-6</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak belaunaldien berritzeko konpromisoa berresten du 2025eko Nekazaritza Foro Globalean</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak belaunaldien aldaketarekiko duen konpromisoa berretsi du 2025eko Nekazaritza Foro Globalaren edizio berrian , Ekonomia Lankidetza eta Garapenerako Erakundeak (ELGE) Parisko egoitzan antolatuta. Hori Landa Garapeneko, Berrikuntzako eta Nekazaritzako Elikagaien Prestakuntzako zuzendari nagusiak, Isabel Bombal-ek , adierazi zuen belaunaldien aldaketa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-belaunaldien-berritzeko-konpromisoa</t>
+  </si>
+  <si>
+    <t>SmartFarmRani aurrera egiten ari da kontserbazio genetikoan eta abeltzaintzako berrikuntzan Ávilan</t>
+  </si>
+  <si>
+    <t>SmartFarmRani proiektuak ekintza berriak garatzen jarraitzen du Ávila probintzian , berrikuntzarekiko, kontserbazio genetikoarekiko eta bertako arrazen abeltzaintza estentsiboaren iraunkortasunaren hobekuntzarekiko duen konpromisoa indartuz. Jarduera hauen barruan, proiektuko kideak Ávila Foru Aldundira joan ziren Avileña-Negra Ibérica arrazako bi Bociblanca zezen genetikoki hoberenen hazia…</t>
+  </si>
+  <si>
+    <t>Or, 24/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/smartfarmrani-aurrera-egiten-ari-da-kontserbazio-genetikoan-eta-abeltzaintzako</t>
+  </si>
+  <si>
+    <t>Agroekologia lankidetzaren hirugarren deialdiaren aurkezpena, dibertsitate genetikoari eta trantsizio agroekologikorako azelerazio sozialari buruz.</t>
+  </si>
+  <si>
+    <t>Agroekologia lankidetzak hirugarren deialdi bat abiarazi du nazioarteko I+G proiektu kolaboratiboetarako finantzaketa eskatzeko.   Proiektuek gehienez 36 hilabeteko iraupena izango dute, gutxienez 3 herrialdetako 3 bazkide izango dituzte eta gai hauetako baten barruan sartuko dira: 1. gaia: Trantsizio agroekologikorako aniztasun eta aldakortasun genetikoa hobetzea. 2. gaia: Nekazarien parte…</t>
+  </si>
+  <si>
+    <t>Og, 23/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agroekologia-lankidetzaren-hirugarren-deialdiaren-aurkezpena-dibertsitate-genetikoari-eta</t>
+  </si>
+  <si>
+    <t>EXPOAGRITECH 2025 BEREZIA, MÁLAGAN</t>
+  </si>
+  <si>
+    <t>Akisplataforma.es-en ExpoAgriTech 2025 programan eskaintzen den katalogo zabaleko aurkezpen interesgarrienen eta berrikuntza nabarmenenen aukeraketa bat eskaintzen dizugu. Ekitaldi honek erakusketa komertziala, erakustaldiak eta ezagutza teknikoa uztartzen ditu AgriTech 4.0 Kongresuaren bidez, sektorearen erronka nagusiak jorratuko dituena sei foro bertikaletan (labore estentsiboak,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/expoagritech-2025-berezia-malagan</t>
+  </si>
+  <si>
+    <t>MAPAk nekazaritza-elikagaien sektoreko iraunkortasunerako berrikuntza babesten du, ExpoAgriTech 2025ean parte hartze bizia izanik.</t>
+  </si>
+  <si>
+    <t>Urriaren 28tik 30era, Malaga nekazaritzako berrikuntzaren epizentro bihurtuko da ExpoAgriTech 2025 – “4.0 Nekazaritza Azoka” ospatuko den ekitaldiarekin, sektoreko 8.000 profesional baino gehiago bilduko dituena nekazaritza eredu digitalago, jasangarriago eta lehiakorrago baterantz eraldatzen ari diren azken joera teknologikoen inguruan. Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA)…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mapak-nekazaritza-elikagaien-sektoreko-iraunkortasunerako-berrikuntza-babesten-du</t>
+  </si>
+  <si>
+    <t>Landa Eremuko Emakumeen Nazioarteko Eguna: Berrikuntza, teknologia eta emakumeen talentua landa eremua eraldatzeko</t>
+  </si>
+  <si>
+    <t>Urriaren 15ean , Landa Eremuetako Emakumeen Nazioarteko Egunak gogorarazten digu emakumeek landa eremuen iraunkortasunean, ekonomian eta berrikuntzan duten funtsezko eginkizuna. Espainian, gero eta emakume gehiagok zuzentzen dituzte edo aktiboki parte hartzen dute nekazaritza-elikagaien sektorearen digitalizazioa eta modernizazioa bultzatzen duten proiektuetan, enplegu-aukera berriak irekiz eta…</t>
+  </si>
+  <si>
+    <t>Az, 15/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-eremuko-emakumeen-nazioarteko-eguna-berrikuntza-teknologia-eta-emakumeen-talentua</t>
+  </si>
+  <si>
+    <t>AgriFoodtech Sandbox-eko proposamen-deialdiaren lehen fasean, iraunkortasunean eta industria-eraginkortasunean eragina izan dezaketen sei proiektu hautatu dira.</t>
+  </si>
+  <si>
+    <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex eta Protiberia dira CNTArekin batera osagai berrien garapenarekin, elikagaien kontserbazioarekin eta prozesuko uren birsorkuntzarekin lotutako ekimenetan lan egingo duten enpresak. Hondar-kutxa MCIUk, MAPAk, Navarrako Gobernuak, Errioxako Gobernuak eta CNTAk sustatutako ekimena da , eta EATEX berrikuntza-gunetik kudeatzen da.…</t>
+  </si>
+  <si>
+    <t>Ar, 14/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agrifoodtech-sandbox-eko-proposamen-deialdiaren-lehen-fasean-iraunkortasunean-eta</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leonek bere lehen laborategi-basoa inauguratu du Vega de Espinaredan, PLANFORLAB Talde Operatiboaren laguntzarekin</t>
+  </si>
+  <si>
+    <t>PLANFORLAB Talde Operatiboak urrats erabakigarria eman du bere garapenean , Gaztela eta Leongo lehen laborategi-basoa inauguratu baitu, Vega de Espinaredan (León) kokatua. Aitzindari den espazio hau basoen kudeaketa jasangarrian berrikuntza, esperimentazio eta ezagutza transferitzeko erreferente gisa finkatzen ari da, batez ere basoko izurriteen eta gaixotasunen prebentzioan eta kontrolean…</t>
+  </si>
+  <si>
+    <t>Al, 13/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/gaztela-eta-leonek-bere-lehen-laborategi-basoa-inauguratu-du-vega-espinaredan-planforlab</t>
+  </si>
+  <si>
+    <t>GO UBAVIDAk jakin-mina piztu du Madrilgo Europako Ikertzaileen Gauean</t>
+  </si>
+  <si>
+    <t>UBAVIDA lan-taldeak Madrilen egindako 16. Europako Ikertzaileen Gauan parte hartu zuen, zientzia eta berrikuntza ospatzeko 460 hiri baino gehiago biltzen dituen ekitaldi garrantzitsu batean . Ekitaldia Madrilgo Telefónica Fundazioaren Espazioan egin zen, non CIALeko (CSIC-UAM) ikertzaileek Cantoblancoko campuseko beste zentro batzuekin bat egin zuten zientzia azoka handi batean, tailer…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-ubavidak-jakin-mina-piztu-du-madrilgo-europako-ikertzaileen-gauean</t>
+  </si>
+  <si>
+    <t>VIÑA-RAÍCES Eskualdeko Gobernuak bere bigarren erakustaldi-lursaila aurkeztu du Extremaduran.</t>
+  </si>
+  <si>
+    <t>VIÑA-RAÍCES Talde Operatiboak mahastietako lurzorua kudeatzeko metodo desberdinen erakustaldi-proban aurrera egiten jarraitzen du, eta bigarren erakustaldi-lursailaren xehetasunak iragarri ditu, Villafranca de los Barrosen (Badajoz) kokatua, lehenengoa bezala. 02 Erakustaldi Lursail honek 1,73 hektarea mahasti ditu guztira, eta entsegu eremuak 2.000 m² inguru hartzen du . Tempranillo mahats…</t>
+  </si>
+  <si>
+    <t>Al, 06/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/vina-raices-eskualdeko-gobernuak-bere-bigarren-erakustaldi-lursaila-aurkeztu-du</t>
+  </si>
+  <si>
+    <t>Europako Inbertsio Bankuak bioekonomiaren iraunkortasun helburuak lortzeko dagoen hutsuneari buruzko txostena argitaratu du.</t>
+  </si>
+  <si>
+    <t>Europako Inbertsio Bankuak (BEI) argitalpen berri bat argitaratu du, Europar Batasuneko bioekonomiaren egoera eta bere potentzial osoa lortzeko dituen erronkak aztertzen dituena. Txostenaren arabera, bioekonomiak 967.000 milioi euro ematen dizkio urtero EB osoari, BPGaren % 8,6ren baliokidea eta blokeko lanpostuen % 16,9 mantentzen duena. Jarduera hau Europako erresilientzia ekonomikoaren osagai…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-inbertsio-bankuak-bioekonomiaren-iraunkortasun-helburuak-lortzeko-dagoen</t>
+  </si>
+  <si>
+    <t>Fruit Attractionek fruta eta barazkien berrikuntza aitortu du 2025eko Berrikuntza Hub Sarietan</t>
+  </si>
+  <si>
+    <t>Fruit Attraction azokaren antolatzaileek Berrikuntza Hub Sariak banatu dituzte, fruta eta barazkien sektoreko aurrerapen esanguratsuenak saritzeko. Aurten, hiru proiektu aitortu dira beren kategorietan, bakoitza 2.000 euroko sariarekin . Produktu freskoak: Saria IRTArentzat (Institut de Recerca i Tecnologia Agroalimentàries) izan zen , Hot Climate Partnership , New Zealand Plant and Food Research…</t>
+  </si>
+  <si>
+    <t>Og, 02/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fruit-attractionek-fruta-eta-barazkien-berrikuntza-aitortu-du-2025eko-berrikuntza-hub</t>
+  </si>
+  <si>
+    <t>Nola GO OLIVE CARBON BALANCE-k espaziotik "ikus" dezake olibondoek bahitutako karbonoa</t>
+  </si>
+  <si>
+    <t>Duela gutxi, Pedro Hernándezek , InnoTech Think Tankekoak , proiektuaren xehetasunak argitaratu ditu GO OLIVE CARBON BALANCE webgunean, eta nola lortzen duen argitzea galdera bitxi hauek: ea olibondo ekologiko batek zuhaitz bakoitza aztertu beharrik gabe zenbat tona karbono gordetzen dituen jakiteko modurik dagoen . Artikuluak Santa Sofía lursaileko kasu-azterketa kokatzen du (Luque Ecológico,…</t>
+  </si>
+  <si>
+    <t>Ar, 30/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nola-go-olive-carbon-balance-k-espaziotik-ikus-dezake-olibondoek-bahitutako-karbonoa</t>
+  </si>
+  <si>
+    <t>2025eko Nekazaritza Proba Espazioen Deialdiaren azken ebazpena: 12 proiektu hautatu dira</t>
+  </si>
+  <si>
+    <t>Nekazaritza Proba Espazioen Sareak (RETA) 2025eko Nekazaritza Proba Espazioen Deialdiaren azken ebazpena argitaratu du, maiatzaren 5ean ireki zena eta Espainia osoan proba espazioen sorrera eta sendotzea sustatzea helburu duena. Deialdiak —Carasso Fundazioak babestuta— 260.000 euro bideratu ditu bi laguntza lerrotan: 1. lerroa: nekazaritzako proba-espazioen prototipoak egitea. 2. lerroa: sorrera…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/2025eko-nekazaritza-proba-espazioen-deialdiaren-azken-ebazpena-12-proiektu-hautatu-dira</t>
+  </si>
+  <si>
+    <t>PAC Sareak nekazaritza eta landa eremuko prestakuntza saioen programa handinahi bat abiarazi du urteko azken hiruhilekorako.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioaren (MAPA) ekimen batek bultzatutako PAC Sareak hitzaldi, tailer eta ikastaroen programa zabala jarri du abian 2025eko azken hiruhilekorako. Bere helburua nekazaritza eta landa inguruneko eragile desberdinen arteko ezagutza, berrikuntza eta loturak sustatzea da, profesionalen eginkizuna indartuz eredu jasangarriago, erresilienteago eta lehiakorrago…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/pac-sareak-nekazaritza-eta-landa-eremuko-prestakuntza-saioen-programa-handinahi-bat</t>
+  </si>
+  <si>
+    <t>Luis Planasek Fruit Attraction 2025ean zehaztasun-nekazaritzaren, ikerketaren eta teknologiaren garrantzia azpimarratu zuen nekazaritzako elikagaien eraginkortasuna hobetzeko eta klima-erronkei aurre egiteko.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura ministro Luis Planasek Fruit Attraction azokaren 17. edizioa inauguratu du gaur, irailaren 30ean, Espainiak EBn fruta eta barazki ekoizle nagusi eta munduko zortzigarren handiena den aldetik duen eginkizuna azpimarratuz, urtean batez beste 25 milioi tona baino gehiagoko ekoizpenarekin. Uraren erabileraren eraginkortasuna hobetzeko eta klima-erronkei aurre…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planasek-fruit-attraction-2025ean-zehaztasun-nekazaritzaren-ikerketaren-eta</t>
+  </si>
+  <si>
+    <t>Lehen aldiz, CNTAk "Agritech" makro-eszenatokia txertatzen du bere Aukera Eszenatokien Mapan.</t>
+  </si>
+  <si>
+    <t>Elikagaien Teknologia eta Segurtasunerako Zentro Nazionalak (CNTA) Aukera Eszenarioen Maparen seihileko eguneratzea argitaratu du, nekazaritza-elikagaien sektorean joerak aurreikusteko eta berrikuntza-arlo berriak detektatzeko erreferentziazko tresna bat. Edizio honetako berritasun nagusia makro-eszenatoki berri baten gehikuntza da: Agritech , % 2,2ko ahots-kuotarekin sartzen dena eta…</t>
+  </si>
+  <si>
+    <t>Al, 29/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/lehen-aldiz-cntak-agritech-makro-eszenatokia-txertatzen-du-bere-aukera-eszenatokien-mapan</t>
+  </si>
+  <si>
+    <t>SOLARWINEk bi planta pilotu jarri ditu martxan, eguzki-energia eta mahastizaintza adimenduna konbinatzen dituztenak.</t>
+  </si>
+  <si>
+    <t>SOLARWINE Talde Operatiboak bi plataforma agrovoltaiko piloturen instalazioa amaitu du, ia 2.000 m² -ko azalera osoarekin, energia fotovoltaikoaren eta 4.0 mahastizaintzaren integrazioa aztertzeko. Bere helburua eredu misto honen bideragarritasun teknikoa eta ekonomikoa aztertzea da, mikrokliman, produktibitatean eta mahastiaren klima-aldaketarekiko erresilientzian dituen ondorioak ebaluatuz.…</t>
+  </si>
+  <si>
+    <t>Az, 24/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/solarwinek-bi-planta-pilotu-jarri-ditu-martxan-eguzki-energia-eta-mahastizaintza</t>
+  </si>
+  <si>
+    <t>Salamaq 2025ean egindako GO SmartFarmRani ekitaldiaren bideoa YouTuben dago eskuragarri.</t>
+  </si>
+  <si>
+    <t>SmartFarmRani Talde Operatiboaren prestakuntza saioa , 2025eko irailaren 5ean Salamaq 2025en esparruan egin zena, "Teknologia abeltzaintza estentsibo eta jasangarriaren zerbitzura, Avileña Negra Ibérica arraza eredu gisa: SmartFarmRani" izenburupean, YouTuben ikusgai dago jada. Pabiloi Nagusiko Auditorioan egin zen eta streaming bidez eman zen bileran Avileña-Negra Ibérica arrazaren elikadura,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/salamaq-2025ean-egindako-go-smartfarmrani-ekitaldiaren-bideoa-youtuben-dago-eskuragarri</t>
+  </si>
+  <si>
+    <t>IRTAk MITECOren aitortza jaso du Ovihuec.dat proiektuagatik</t>
+  </si>
+  <si>
+    <t>Trantsizio Ekologikorako eta Erronka Demografikorako Ministerioak (MITECO) IRTA aitortu du bere Ovihuec.dat proiektuagatik, Berreskuratze, Eraldaketa eta Erresilientzia Planaren (PRTR) 39 ekimen eredugarrien artean hautatua. Proiektuak abeltzaintza estentsiboa sustatzen du basoen kudeaketarako eta landa-garapenerako tresna gisa , suteen arriskua murrizten, abandonatutako eremuak leheneratzen eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/irtak-mitecoren-aitortza-jaso-du-ovihuecdat-proiektuagatik</t>
+  </si>
+  <si>
+    <t>AKIS aholkularitza plataformak nekazaritza-elikagaien sektorerako datu irekien APIa abiarazi du.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) sustatutako AKIS Aholkularien Plataformak datu irekien API berri bat jarri du abian, eta horri esker, erregistratutako erabiltzaileek Espainiako nekazaritza-elikagaien sektoreari lotutako edukia deskargatu eta berrerabili ahal izango dute. Tresna honekin, plataformak indartzen du Nekazaritza Ezagutza eta Berrikuntza Sistemako (AKIS) eragile…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/akis-aholkularitza-plataformak-nekazaritza-elikagaien-sektorerako-datu-irekien-apia</t>
+  </si>
+  <si>
+    <t>Bigarren Aholkulari Batzar Nazionalerako izen-ematea zabalik dago</t>
+  </si>
+  <si>
+    <t>Izen-ematea zabalik dago 2. Aholkulari Nazionalen Bilerara joateko , 2025eko abenduaren 10ean eta 11n Feria Valencia Ekitaldien Zentroan egingo dena. Phytomak antolatuta, Valentziako Eskualdeko Nekazaritza Sailarekin lankidetzan, topaketa honek Espainiako aholkulariak bilduko ditu berriro ere "Aholkularia: nekazaritza osasuntsu, lehiakor eta ingurumenarekiko errespetutsuaren funtsezko pertsonaia"…</t>
+  </si>
+  <si>
+    <t>Ar, 23/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/bigarren-aholkulari-batzar-nazionalerako-izen-ematea-zabalik-dago</t>
+  </si>
+  <si>
+    <t>MITECOren "Landa Campusa" programari Europako tokiko garapen ekimen onenaren saria eman diote.</t>
+  </si>
+  <si>
+    <t>Trantsizio Ekologikorako eta Erronka Demografikorako Ministerioak (MITECO) sustatutako 'Landa Campusa' programa Europa 2025eko Tokiko Garapeneko ekimen onena bezala izendatu du Berrikuntza Politikako Institutuak , Demokraziaren Europako Hiriburuarekin lankidetzan. 25 herrialdetako 1.086 pertsonak osatutako epaimahaiaren bozketaren ondoren emandako sariak programak unibertsitateko ikasleak landa…</t>
+  </si>
+  <si>
+    <t>Og, 18/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mitecoren-landa-campusa-programari-europako-tokiko-garapen-ekimen-onenaren-saria-eman</t>
+  </si>
+  <si>
+    <t>FAFCYLEk Naturcyl 2025ean parte hartzen du baso-jabeen eginkizuna azpimarratzeko.</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leongo Basogintza Elkarteen Federazioa (FAFCYLE) Gaztela eta Leongo VIII. Nazioarteko Ekoturismo Azokan izango da – Naturcyl 2025 , irailaren 19tik 21era San Ildefonsoko Errege Gunean (Segovia) egingo dena. FAFCYLEk bere espazio propioa izango du B Karpan, B27 standean , non jarduerak eta edukiak ASFOSE elkartearekin partekatuko dituen, baso-jabeen errealitatera publikoa hurbiltzeko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fafcylek-naturcyl-2025ean-parte-hartzen-du-baso-jabeen-eginkizuna-azpimarratzeko</t>
+  </si>
+  <si>
+    <t>GO e-LocalHub-ek Nekazaritza-Elikagaien Negozio Ereduei buruzko Esperientziak Partekatzeko Konferentzian parte hartuko du</t>
+  </si>
+  <si>
+    <t>Espainiako Abeltzaintza Elkarte Hautatuen Errege Federazioak (RFEAGAS) koordinatzen duen e-LocalHub eskualdez gaindiko Talde Operatiboa hizlari gisa gonbidatu dute Talde Operatiboen arteko Esperientziak Trukatzeko Biltzarrean: elikadura-katean balio erantsi handiko produktuen negozio-ereduak , 2025eko irailaren 23an eta 24an Arkauteko (Araba) NEIKERen instalazioetan egingo dena. Bilera…</t>
+  </si>
+  <si>
+    <t>Az, 17/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-e-localhub-ek-nekazaritza-elikagaien-negozio-ereduei-buruzko-esperientziak</t>
+  </si>
+  <si>
+    <t>Europako VISIONARY proiektua Budapesten aurrera doa nekazaritza jasangarriago eta karbono gutxiko baterantz.</t>
+  </si>
+  <si>
+    <t>Iturria: Espainiako Nekazaritza eta Elikagaien Kooperatibak. Espainiako Nekazaritza eta Elikagai Kooperatibak parte hartzen duen VISIONARY Europako proiektuaren bilera berri bat egin zen Budapesten irailaren 8an, 9an eta 10ean. VISIONARYren helburu nagusia nekazaritza-elikagaien merkatuetan nekazaritza-sistema jasangarriak eta klima-neutroak sustatzen dituzten tresnak aztertzea da, ingurumena…</t>
+  </si>
+  <si>
+    <t>Ar, 16/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-visionary-proiektua-budapesten-aurrera-doa-nekazaritza-jasangarriago-eta-karbono</t>
+  </si>
+  <si>
+    <t>CARINA proiektuak biomasaren erabilera integrala sustatzen du ekonomia zirkularraren ikuspegi batekin.</t>
+  </si>
+  <si>
+    <t>Iturria: Nekazaritza-elikagaien Kooperatibak Europako proiektu honen aurrerapenak erakusten du kamelina eta carinata laboreek bio-oinarritutako irtenbide iraunkorrak eta berritzaileak sortzeko duten potentziala. CARINA proiektu europarra, nekazaritza jasangarriagoa sustatzeko bere misioarekin bat etorriz, kamelina eta carinata biomasaren balorizazio osoa lantzen ari da ekonomia zirkular eredu…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/carina-proiektuak-biomasaren-erabilera-integrala-sustatzen-du-ekonomia-zirkularraren</t>
+  </si>
+  <si>
+    <t>Luis Planas: Espainiak nekazaritza-elikagaien berrikuntzan lidergoa izateko nekazaritza-talentua du</t>
+  </si>
+  <si>
+    <t>Atzo Madrilgo Parlako John Deere berrikuntza zentrora egindako bisitan, Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak "Espainiako nekazaritza talentua eta nekazaritza-elikagaien berrikuntzaren abangoardian kokatzeko gaitasuna" eta nekazaritza-teknologiaren nazioarteko erreferente bihurtzeko gaitasuna nabarmendu zituen. Zentroaren hirugarren urteurrena oroitzeko egindako ekitaldian,…</t>
+  </si>
+  <si>
+    <t>Al, 15/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planas-espainiak-nekazaritza-elikagaien-berrikuntzan-lidergoa-izateko-nekazaritza</t>
+  </si>
+  <si>
+    <t>Extremadurak aurrerapausoak eman ditu esteviaren laborantza hobetzeko GO STEVIBREED proiektu berritzailearekin.</t>
+  </si>
+  <si>
+    <t>STEVIBREED Eskualdeko Talde Operatiboak "Stevia rebaudiana laborantzaren hobekuntza integrala eskualdean balorizatzeko" proiektu berritzailea arrakastaz burutu du, Extremadurako nekazaritza sektorearen ikerketari, dibertsifikazioari eta modernizazioari bultzada handia eman dion ekimena. Joan den irailean, proiektuaren azken konferentzia egin zen CTAEX instalazioetan, eta bertan aurkeztu ziren…</t>
+  </si>
+  <si>
+    <t>Og, 11/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/extremadurak-aurrerapausoak-eman-ditu-esteviaren-laborantza-hobetzeko-go-stevibreed</t>
+  </si>
+  <si>
+    <t>Expoagritech 2025ek 2025eko Farmer Vest sariak iragarri ditu nekazari berritzaileenak aitortzeko.</t>
+  </si>
+  <si>
+    <t>Expoagritech 2025 azokak 2025eko Farmer Vest sariak iragarri ditu, berrikuntza, iraunkortasun eta teknologiaren bidez beren baserriak eraldatzen ari diren nekazarien lidergoa eta ikuspegia nabarmentzeko sortutako sari sorta bat, horrela kudeaketa eraginkorragoa eta errentagarriagoa lortuz, nekazaritza-elikagaien sektorean eragin positibo handiagoa duena. Sari hauen helburua nekazari aitzindarien…</t>
+  </si>
+  <si>
+    <t>Az, 10/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/expoagritech-2025ek-2025eko-farmer-vest-sariak-iragarri-ditu-nekazari-berritzaileenak</t>
+  </si>
+  <si>
+    <t>Gaztela-Mantxa eta DeRaza Ibérico hitzarmena IRIAFeko Dehesón del Encinar Nekazaritza Ikerketa Zentroa kudeatzeko.</t>
+  </si>
+  <si>
+    <t>Gaztela-Mantxako Gobernuak eta Talaveran egoitza duen DeRaza Iberico enpresak lankidetza-hitzarmen bat sinatu dute IRIAFen parte den Dehesón del Encinar Nekazaritza Ikerketa Zentroa datozen bost urtez kudeatzeko. Akordioaren helburu nagusiak hauek dira: Dehesóngo iberiar txerri arrazako bi jatorrizko arraza hobetzea , Torbiscal eta Guadyerbas, INIA-CSICekin lankidetzan. Nekazaritza eta basogintza…</t>
+  </si>
+  <si>
+    <t>Ar, 09/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/gaztela-mantxa-eta-deraza-iberico-hitzarmena-iriafeko-deheson-del-encinar-nekazaritza</t>
+  </si>
+  <si>
+    <t>La Vega Innova Nekazaritza-Elikagaien Startup Inkubazio eta Azelerazio Programaren 3. edizioan izena emateko epea luzatu da.</t>
+  </si>
+  <si>
+    <t>3. La Vega Innova Inkubazio eta Azelerazio Programan izena emateko epea 2025eko irailaren 17ra arte luzatu da, eta horrek aukera berri bat eskaintzen die nekazaritza-elikagaien sektoreko ekintzaileei eta teknologia-startupei landa-eremuetan berrikuntza, digitalizazioa eta jasangarritasuna bultzatzen dituen ekosisteman sartzeko. Nekazaritza-elikagaien sektorea eraldatzeko programa bat Nekazaritza,…</t>
+  </si>
+  <si>
+    <t>Al, 08/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/la-vega-innova-nekazaritza-elikagaien-startup-inkubazio-eta-azelerazio-programaren-3</t>
+  </si>
+  <si>
+    <t>Nekazaritza-Elikagai Kooperatiben Katedraren 2025eko Sarietarako eskaerak aurkezteko deialdia zabalik dago.</t>
+  </si>
+  <si>
+    <t>Valentziako Unibertsitateak Nekazaritza-Elikagai Kooperatiben Katedra Sarien 7. edizioa abiarazi du, nekazaritza-elikagai kooperatibei lotutako lizentziatura, master eta doktorego tesi onenak aitortzeko diseinatua, hala nola ekonomia, zuzenbidea, zerga eta kontabilitatea bezalako arloetan. Espainiako unibertsitateetako ikasleek eta graduatuek, 2022-2023 eta 2024-2025 ikasturteen artean tesia…</t>
+  </si>
+  <si>
+    <t>Og, 28/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-elikagai-kooperatiben-katedraren-2025eko-sarietarako-eskaerak-aurkezteko</t>
+  </si>
+  <si>
+    <t>DATAlife-k Europako proposamenetarako laguntza zerbitzuen lizitazioa abiarazi du</t>
+  </si>
+  <si>
+    <t>DATAlife berrikuntza digitaleko guneak proposamen-deialdi bat abiarazi du Europako I+G+B programetarako proposamen bateratuak prestatzen esperientzia duten enpresei zuzenduta. Kontratu honen helburua DATAlife-ren eta bere bazkide diren erakundeen gaitasuna indartzea da, Europako ekimenen esparruan proiektu lehiakorrak aurkezteko , batez ere Horizon Europe-ren eta berrikuntzarekin,…</t>
+  </si>
+  <si>
+    <t>Az, 27/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/datalife-k-europako-proposamenetarako-laguntza-zerbitzuen-lizitazioa-abiarazi-du</t>
+  </si>
+  <si>
+    <t>Nekazaritza eta abeltzaintza: baso-suteen prebentzioan aliatu ikusezinak</t>
+  </si>
+  <si>
+    <t>Azken uda hauetan, baso-suteek berriro ere albistegiak hartu dituzte Espainian eta Europako hegoaldeko zati handi batean. Bero-boladen areagotzeak, lehorte-aldi luzeagoek eta mendietan biomasa metatzeak konbinazio lehergarria sortzen dute, eta lurraldea suteen haztegi bihurtzen dute, kontrolatzeko zaila den bolbora-upel batean. Hala ere, suteak itzaltzeko baliabideen faltari edo basogintza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-eta-abeltzaintza-baso-suteen-prebentzioan-aliatu-ikusezinak</t>
+  </si>
+  <si>
+    <t>Valentziako Erkidegoko Landa Eremuetako Emakumeen Ekintzailetza Sarien 2. edizioa</t>
+  </si>
+  <si>
+    <t>Valentziako Komunitateko Nekazaritza, Ur, Abeltzaintza eta Arrantza Sailak Valentziako Komunitateko Landa Eremuetako Emakumeen Ekintzailetza Sarien 2. edizioa iragarri du. Sarien helburua nekazaritza, abeltzaintza, basogintza, nekazaritza-elikagaien industria, elikagaien merkaturatzea, gizarte-integrazioa eta landa-inguruneko edo Valentziako arrantza eta akuikultura sektoreko jarduerak garatzen…</t>
+  </si>
+  <si>
+    <t>Ar, 12/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/valentziako-erkidegoko-landa-eremuetako-emakumeen-ekintzailetza-sarien-2-edizioa</t>
+  </si>
+  <si>
+    <t>Landa Eremuetan Uraren Erresilientzia Hobetzeko NEPBren bidezko Talde Tematikoan parte hartzea</t>
+  </si>
+  <si>
+    <t>Landa Eremuetan Uraren Erresilientzia Hobetzeari buruzko Talde Tematikoak (LT) aukera eskaintzen du aditu eta interesdun talde konprometitu bateko kide izateko , eta talde horrek aztertuko du nola ustiatu erabat NEPren potentziala landa eremuetan uraren erresilientzia hobetzeko eta uraren eta lurzoruaren kudeaketan aldaketa eraldatzaile sistemikoagoak sustatzeko, landa eremuek muturreko klima…</t>
+  </si>
+  <si>
+    <t>Or, 08/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-eremuetan-uraren-erresilientzia-hobetzeko-nepbren-bidezko-talde-tematikoan-parte</t>
+  </si>
+  <si>
+    <t>FAOk Europako eta Erdialdeko Asiako nekazari gazteentzako aintzatespena abiarazten du bere 80. urteurrenaren harira.</t>
+  </si>
+  <si>
+    <t>FAOren Europako eta Erdialdeko Asiako Eskualdeko Bulegoak "FAO REUren Europako eta Erdialdeko Asiako Nekazari Gazteen Aitortza" ekimena abiarazi du, eskualdeko nekazari gazteen konpromisoa, berrikuntza eta lidergoa nabarmendu eta saritzea helburu duen bereizgarri bat. Aitortza hau FAOren 80. urteurrenaren oroitzapenaren parte da, 2025ean ospatuko dena, eta hiru kategoria nagusi ditu: Berrikuntza…</t>
+  </si>
+  <si>
+    <t>Or, 01/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/faok-europako-eta-erdialdeko-asiako-nekazari-gazteentzako-aintzatespena-abiarazten-du</t>
+  </si>
+  <si>
+    <t>MAPAk Nekazaritza eta Abeltzaintza Erakusketa berria (Expo Sagris) babesten du</t>
+  </si>
+  <si>
+    <t>Uztailaren 31n, Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA ) Expo Sagrisen aurkezpen ofiziala egin zuen, Nekazaritza Jasangarrirako Aliantzak (ALAS) sustatutako Nekazaritza eta Abeltzaintza Erakusketa berria , IFEMA erakusketa-zentroan (Madril) 2025eko azaroaren 6tik 8ra egingo dena. Azoka nekazaritza, abeltzaintza eta elikagaien ekosistema nazionalaren bilgune garrantzitsu bihurtzeko…</t>
+  </si>
+  <si>
+    <t>Og, 31/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mapak-nekazaritza-eta-abeltzaintza-erakusketa-berria-expo-sagris-babesten-du</t>
+  </si>
+  <si>
+    <t>2026an AKIS agenteen prestakuntza beharrak identifikatzeko inkestan parte hartzeko epea irailaren 20ra arte luzatu da.</t>
+  </si>
+  <si>
+    <t>Europar Batasuneko Nekazaritza Ezagutza eta Berrikuntza Sistemak (AKIS) indartzeko lan egiten duen modernAKIS proiektu europarrak nekazaritza sektoreko eragile nagusiei zuzendutako inkesta berri bat jarri du abian. Orain, erantzunak jasotzeko epea 2025eko irailaren 20ra arte luzatu du. Kontsultaren helburua 2026rako prestakuntza eta trebetasunen garapen beharrak identifikatzea da, nekazaritza…</t>
+  </si>
+  <si>
+    <t>Or, 18/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/2026an-akis-agenteen-prestakuntza-beharrak-identifikatzeko-inkestan-parte-hartzeko-epea</t>
+  </si>
+  <si>
+    <t>SOST4VID proiektuak panel agrovoltaikoak instalatzen ditu As Laxas upategian, mahastizaintza jasangarrirako urrats berri bat emanez.</t>
+  </si>
+  <si>
+    <t>Galiziako Nekazaritza Elkarteak (ASAGA) zuzendutako SOST4VID proiektuak, SOLTEC Ingenieros, EVEGA, MEDRAR Berrikuntza Bulegoa eta As Laxas eta Guímaro upategiekin lankidetzan, mugarri berri bat lortu du As Laxas mahastietan (Arbo, Pontevedra) eguzki-panel agrovoltaikoak instalatuta. Mahatsen gainean instalatutako panelek argia laboreentzat igarotzea ahalbidetzen dute eta tenperatura, haizea eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/sost4vid-proiektuak-panel-agrovoltaikoak-instalatzen-ditu-laxas-upategian-mahastizaintza</t>
+  </si>
+  <si>
+    <t>EBk inkesta bat abiarazi du AKIS ofizialen prestakuntza beharrak identifikatzeko 2026an.</t>
+  </si>
+  <si>
+    <t>Europar Batasuneko Nekazaritza Ezagutza eta Berrikuntza Sistemak (AKIS) indartzeko lan egiten duen modernAKIS proiektu europarrak nekazaritza sektoreko eragile nagusiei zuzendutako inkesta berri bat jarri du abian. Helburua 2026rako prestakuntza eta gaitasun garapen beharrak identifikatzea da, nekazaritza modernoagoa, erresilienteagoa, jasangarriago eta lehiakorrago baterantz aurrera egiteko.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ebk-inkesta-bat-abiarazi-du-akis-ofizialen-prestakuntza-beharrak-identifikatzeko-2026an</t>
+  </si>
+  <si>
+    <t>Berrikuntza eta iraunkortasuna funtsezkoak izango dira OIAMerako onartutako estandarraren luzapen berrian.</t>
+  </si>
+  <si>
+    <t>Nekazaritzako Elikagaien Erakunde Interprofesionalen Kontseilu Nagusiak Ahuakate eta Mangoaren Erakunde Interprofesionalak (OIAM) eskatutako arauaren luzapena onartu du . Sektorearen etorkizunerako ezinbestekoa den urrats honek ikerketa, garapen eta berrikuntza (I+G+B) aldeko apustu handia dakar. Onarpenak aurreikusitako finantza-baliabideen % 2 eta % 5 artean I+G+B jardueretarako bideratzea…</t>
+  </si>
+  <si>
+    <t>Og, 17/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/berrikuntza-eta-iraunkortasuna-funtsezkoak-izango-dira-oiamerako-onartutako-estandarraren</t>
+  </si>
+  <si>
+    <t>La Vega Innovak "Accelerate Your Agro Startup" azelerazio programaren 2025eko deialdia abiarazi du.</t>
+  </si>
+  <si>
+    <t>La Vega Innova-k 2025eko edizioko "Accelerate Your Agro Startup" nekazaritza-elikagaien startup azelerazio programarako eskaerak aurkezteko epea zabalik du. Programa nekazaritza-elikagaien sektorean ekimen berritzaileak dituzten eta ideiatik merkatura jauzi esanguratsua eman nahi duten startup eta ekintzaileei zuzenduta dago. Azeleragailu espezializatu honek eskaintzen dituen abantaileen artean…</t>
+  </si>
+  <si>
+    <t>Al, 14/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/la-vega-innovak-accelerate-your-agro-startup-azelerazio-programaren-2025eko-deialdia</t>
+  </si>
+  <si>
+    <t>Andaluziako Eskualdeko Gobernuak nekazaritza sektorearen modernizazioa sustatzen ari da ia 175 milioi euroko laguntzarekin.</t>
+  </si>
+  <si>
+    <t>Andaluziako Eskualdeko Gobernuak 174,9 milioi euro bideratu ditu ia 3.800 nekazari eta abeltzainek makineria berria eskuratzen laguntzeko. Kopuru honek % 75eko igoera dakar 2014-2020 Landa Garapen Programan (GPG) aurreikusitako hasierako 100 milioi euroekin alderatuta, sektorearen eskaera handia dela eta. Diru-laguntza hauek Andaluziako baserrien modernizazioa laguntzea, ekoizpen-eraginkortasuna…</t>
+  </si>
+  <si>
+    <t>Og, 10/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/andaluziako-eskualdeko-gobernuak-nekazaritza-sektorearen-modernizazioa-sustatzen-ari-da</t>
+  </si>
+  <si>
+    <t>MujerAGRO Sarien 8. edizioaren deialdia abian da, FoodTech-i eskainitako kategoria berri batekin.</t>
+  </si>
+  <si>
+    <t>MujerAGRO Sarien 8. ediziorako eskaerak aurkezteko epea zabalik dago. Sari nazional hauek nekazaritza-elikagaien sektorean genero-berdintasunaren aldeko ahalegina aitortzen dute. Eskaerak aurkezteko epea 2025eko urriaren 20ra arte iraungo du. Siete Agromarketingek eta eComercio Agrariok antolatutako sari hauek emakumeen lidergoa eta ekitatearekiko konpromisoa nabarmendu nahi dute industriaren…</t>
+  </si>
+  <si>
+    <t>Al, 07/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mujeragro-sarien-8-edizioaren-deialdia-abian-da-foodtech-i-eskainitako-kategoria-berri</t>
+  </si>
+  <si>
+    <t>Europako Medikamentuen Agentziak txerri-disenteriaren aurkako munduko lehen txertoa onartu du.</t>
+  </si>
+  <si>
+    <t>Txertoaren jatorria Digesporc taldearen ikerketa da, Pedro Rubio irakasleak, Leongo Unibertsitateko Gaixotasun Infekziosoen katedradunak, zuzenduta. Europako Medikamentuen Agentziako (EMA) Albaitaritza Erabilerarako Sendagaien Batzordeak (CVMP) positiboki ebaluatu du Leongo Unibertsitateko Aquilón Cyl spin-offak diseinatutako Biobhyo txertoa. Txerrien disenteriaren aurkako munduko lehen txertoa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-medikamentuen-agentziak-txerri-disenteriaren-aurkako-munduko-lehen-txertoa</t>
+  </si>
+  <si>
+    <t>Enrique Tomásek txerrien nutrizioari buruzko ikerketa zentro bat sortu du</t>
+  </si>
+  <si>
+    <t>ON Economía online argitalpenaren arabera, Enrique Tomás urdaiazpiko iberikoa banatzeko enpresak txerrien nutrizioa ikertzea erabaki du bere produktua hobetzeko. Hori kontuan hartuta, Txerrien Nutrizio Ikerketa Zentroa sortu zuen, zeinaren helburu adierazia bazka berriak lantzea den, "animalien pentsuetan hobekuntzak ikertu eta probatzeko". Halaber, "ustiategietan eta abeltzaintzako eremuetan…</t>
+  </si>
+  <si>
+    <t>Og, 03/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/enrique-tomasek-txerrien-nutrizioari-buruzko-ikerketa-zentro-bat-sortu-du</t>
+  </si>
+  <si>
+    <t>SIMBIOLIVA Talde Operatiboak bere proiektuaren aurrerapena aurkeztuko du nekazaritza-elikagaien sektoreko ekonomia zirkularrari buruzko "AgriWaste Zero" konferentzian.</t>
+  </si>
+  <si>
+    <t>Datorren asteartean, 2025eko uztailaren 15ean , SIMBIOLIVA Talde Operatiboak hizlari gisa parte hartuko du "AgriWaste Zero. Ekonomia Zirkularra: Hondakinen Erabilerarako Soluzioak" konferentzia birtualean, goizeko 11:00etatik arratsaldeko 13:00etara online egingo den ekitaldi batean. Agromarketing eta Proexport -ek antolatuta, BIOVEGENekin lankidetzan, ekitaldi honek nekazaritza-elikagaien…</t>
+  </si>
+  <si>
+    <t>Az, 02/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/simbioliva-talde-operatiboak-bere-proiektuaren-aurrerapena-aurkeztuko-du-nekazaritza</t>
+  </si>
+  <si>
+    <t>Begoña García, Nekazaritza eta Elikadurako Estatu idazkaria: "Espainiako Landa Garapen Sareak gure herrien bizitza egituratzen eta sustatzen laguntzen digu".</t>
+  </si>
+  <si>
+    <t>Begoña García Nekazaritza eta Elikadurako Estatu idazkariak Espainiako Landa Garapen Sarearen (REDR) funtsezko eginkizuna azpimarratu du landa eremuetako jarduera ekonomikoa eta soziala sustatzeko. Sarearen batzar nagusian egindako hitzaldian, Estatu idazkariak Leader programa "eskualdeko tresna eztabaidaezina" dela defendatu zuen.   lurraldeen arteko proiektu berritzaileak eta lankidetza…</t>
+  </si>
+  <si>
+    <t>Ar, 01/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/begona-garcia-nekazaritza-eta-elikadurako-estatu-idazkaria-espainiako-landa-garapen</t>
+  </si>
+  <si>
+    <t>Provacunok, Mexikoko Unibertsitatearekin (UMH) eta Euskal Herriko Unibertsitatearekin (UPV) batera, behi-gorotza konpostatzeko metodo berri bat garatzen ari da, kutsadura-isuri gutxiago sortzen dituena.</t>
+  </si>
+  <si>
+    <t>Metodoak Espainiako behi-ustiategien errentagarritasun ekonomikoa hobetzen ere laguntzen du. Provacunok sustatutako proiektua abeltzaintza sektoreak ezagutzan oinarritutako ekoizpen-sistemetara jotzeko beharretik sortu zen, eraginkortasuna hobetzen dutenak eta ingurumen-aztarna murrizten dutenak. Behi-haragiaren Erakunde Interprofesionalak (PROVACUNO), Miguel Hernández Unibertsitateak (UMH) eta…</t>
+  </si>
+  <si>
+    <t>Az, 25/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/provacunok-mexikoko-unibertsitatearekin-umh-eta-euskal-herriko-unibertsitatearekin-upv</t>
+  </si>
+  <si>
+    <t>Nekazaritza Ministerioak (MAPA) zehaztasun-nekazaritzaren aldeko konpromisoa indartzen du 2025eko Berritze Planean laguntza-lerro berri batekin.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak 2025eko Berritze Planerako diru-laguntza bat iragarri du, guztira 9,5 milioi euroko esleipenarekin nekazaritzako makineria-parkea modernizatzeko. Lehen aldiz, milioi bat euroko lerro espezifiko bat sartu da doitasun-nekazaritzako osagaietarako , Espainiako nekazaritza-sektorearen digitalizazioarekiko eta eraginkortasunarekiko konpromisoaren seinale…</t>
+  </si>
+  <si>
+    <t>Ar, 24/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-ministerioak-mapa-zehaztasun-nekazaritzaren-aldeko-konpromisoa-indartzen-du</t>
+  </si>
+  <si>
+    <t>EXPO SAGRISek Ekintzailetza eta Kooperatibismo Foroa sortzen du landa-garapen jasangarria sustatzeko.</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS, Nekazaritza eta Abeltzaintza Erakusketak, 2025eko azaroaren 6tik 8ra IFEMA MADRIDen bere lehen edizioa egingo duena, Ekintzailetza eta Kooperatibismo Foroaren abiaraztea iragarri du. Espazio hau kooperatibismoaren eta gizarte-ekonomiaren eginkizuna nabarmentzeko izango da, landa-eremuetan garapen jasangarri eta orekatuaren eragile gisa. Foroak kooperatiba-sareei, gizarte-ekonomia…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/expo-sagrisek-ekintzailetza-eta-kooperatibismo-foroa-sortzen-du-landa-garapen-jasangarria</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) Cultiva 2025 programaren barruan prestakuntza-lanetarako eskaerak aurkezteko epea ireki du.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak eskaerak aurkezteko epea ireki du Cultiva 2025 programaren barruan nekazaritza eta abeltzaintzako ustiategietan prestakuntza-praktikak egin nahi dituzten gazteentzat. Prestakuntza-praktikak eskaintzen dituzten ustiategien katalogoa, bakoitzaren ezaugarriei buruzko informazio zehatzarekin, Ministerioaren webgunean argitaratu da esteka honetan .…</t>
+  </si>
+  <si>
+    <t>Or, 20/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-mapa-cultiva-2025-programaren-barruan</t>
+  </si>
+  <si>
+    <t>Expo AgriTech 2025ek AgriTech 4.0 Kongresua irekitzen die nekazaritza-elikagaien berrikuntzako eragile nagusiei.</t>
+  </si>
+  <si>
+    <t>Expo AgriTech 2025 , nekazaritza sektoreko teknologia ekitaldirik handiena, industriako profesionalek beren proiektu berritzaileenak partekatzeko eskaerak aurkezteko epea ireki du AgriTech 4.0 Kongresuaren esparruan. Deialdi honek nekazaritzaren eraldaketa eta modernizazioa gidatzen dutenak identifikatu eta ahotsa eman nahi die, nekazaritza errentagarriagoa, eraginkorragoa eta jasangarriagoa…</t>
+  </si>
+  <si>
+    <t>Og, 19/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/expo-agritech-2025ek-agritech-40-kongresua-irekitzen-die-nekazaritza-elikagaien</t>
+  </si>
+  <si>
+    <t>BIOGREENFOOD nafar proiektu berritzaileak irabazi du SciencEkaitzaren Proiektu Estrategiko Onenaren saria.</t>
+  </si>
+  <si>
+    <t>BioGreenFood proiektuak , “(Bio)teknologien aplikazioa osagai osasungarriak prozesu teknologiko jasangarrien bidez garatzeko”, Proiektu Estrategiko Onenaren Saria jaso du SciencEkaitzaren azken edizioan, ADItechek , Navarrako I+G+B Sistemaren (SINAI) koordinazio- erakundeak, antolatutako ekitaldian. Proiektu berritzaile honek osagai berri, osasungarri eta iraunkorrak garatzea du helburu ,…</t>
+  </si>
+  <si>
+    <t>Az, 18/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/biogreenfood-nafar-proiektu-berritzaileak-irabazi-du-sciencekaitzaren-proiektu</t>
+  </si>
+  <si>
+    <t>AN Taldeak iraunkortasunari buruzko prestakuntza-jardunaldi bat antolatu du bere taldeentzat</t>
+  </si>
+  <si>
+    <t>2025eko ekainaren 27an , AN Group Fundazioak bere iraunkortasun prestakuntza programaren edizio berri bat egingo du Iruñean , erakundeak negozio eredu arduratsuago eta ingurumena errespetatzen duenarekiko duen konpromisoa indartu nahi duen ekimen bat. Ekitaldia 25 parte-hartzaile inguruko talde bati zuzenduta dago, AN Taldeko hainbat arlotako profesionalak eta kudeatzaileak barne. Bileran…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/taldeak-iraunkortasunari-buruzko-prestakuntza-jardunaldi-bat-antolatu-du-bere-taldeentzat</t>
+  </si>
+  <si>
+    <t>ZEST proiektuak bere hirugarren batzar nagusia egin du Rigan</t>
+  </si>
+  <si>
+    <t>2025eko ekainaren 11n eta 12an , hamabi erakundek osatzen duten ZEST proiektuaren partzuergo europarrak bere hirugarren batzar nagusia egin zuen Rigan (Letonia) , Letoniako Egurraren Kimikako Estatu Institutuak (LSIWC) antolatutako bileran. Ekitaldiak aurrerapen teknikoa aztertzeko, bazkideen arteko lankidetza sendotzeko eta beste Europako ekimen batzuekin sinergiak aztertzeko balio izan zuen,…</t>
+  </si>
+  <si>
+    <t>Al, 16/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/zest-proiektuak-bere-hirugarren-batzar-nagusia-egin-du-rigan</t>
+  </si>
+  <si>
+    <t>Kataluniako Nekazaritza Proba Espazioen Sarea (XETAC) belaunaldien arteko aldaketa eta nekazaritza sektorearen jarraitutasuna sustatzeko sortu da.</t>
+  </si>
+  <si>
+    <t>2025eko ekainaren 16an , Kataluniako Nekazaritza Proba Espazioen Sarea (XETAC) ofizialki aurkeztu zen Passanant eta Belltallen (Conca de Barberà) . Ekimen honek ekintzaile berriak nekazaritza sektorean sartzea eta eskualdeko nekazarien jarraitutasuna bermatzea du helburu. Kataluniako Landa eta Itsas Ekimenen Elkarteak (ARCA) antolatutako aurkezpen ekitaldian Nekazaritza, Abeltzaintza, Arrantza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/kataluniako-nekazaritza-proba-espazioen-sarea-xetac-belaunaldien-arteko-aldaketa-eta</t>
+  </si>
+  <si>
+    <t>Espainiako Nekazaritza-Elikagaien Kooperatibek SIGCEXen nekazaritza-elikagaien sektoreko aholkularientzako prestakuntza-programa birtual bat abiarazi du.</t>
+  </si>
+  <si>
+    <t>2025eko ekainaren 30etik uztailaren 16ra bitartean, Espainiako Kooperatibek nekazaritza-elikagaien sektoreko aholkulari eta teknikarientzako prestakuntza birtual programa bat antolatzen ari dira. Programaren helburua SIGCEX Informazio Geografiko Kooperatiboko Sistema erabiltzeko trebetasunak indartzea da. Prestakuntza hau, Jasangarritasun, Kalitate eta Berrikuntza programaren parte dena, hainbat…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/espainiako-nekazaritza-elikagaien-kooperatibek-sigcexen-nekazaritza-elikagaien-sektoreko</t>
+  </si>
+  <si>
+    <t>Asturiasko Printzerriak prestatutako minimis laguntzei buruzko gida</t>
+  </si>
+  <si>
+    <t>Asturiasko Printzerriak de minimis laguntzei buruzko gida bat kaleratu du, gaiari buruzko galdera ohikoenetako asko modu errazean laburbiltzen dituena, baita azkenaldian onartutako de minimis araudiek ekarritako ezaugarri berriak ere . Gogoratuko duzuenez, estatu-laguntzen testuinguruan, "de minimis" terminoak Europar Batasuneko estatu kide batek enpresei eman diezazkiekeen diru kopuru txikiei…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/asturiasko-printzerriak-prestatutako-minimis-laguntzei-buruzko-gida</t>
+  </si>
+  <si>
+    <t>CARBOGAN Talde Operatiboak bere helburuak 2025eko Espainiako Basogintza Kongresuan iragarriko ditu.</t>
+  </si>
+  <si>
+    <t>CARBOGAN Talde Operatiboak IX. Espainiako Basogintza Kongresuan parte hartuko duela iragarri du, 2025eko uztailaren 16tik 20ra Gijónen egingo dena, basoen kudeaketaren garrantziari buruzko dibulgazio eta sentsibilizazio jardueren barruan, karbonoa harrapatzeko eta landa-garapen jasangarrirako tresna gisa . Ekitaldian zehar, taldeak bere proiektuaren helburuak, aurrerapena eta onurak aurkeztuko…</t>
+  </si>
+  <si>
+    <t>Og, 12/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/carbogan-talde-operatiboak-bere-helburuak-2025eko-espainiako-basogintza-kongresuan</t>
+  </si>
+  <si>
+    <t>ExpoAgritech 2025ek AgriTech Berrikuntza Sarien deialdia ireki du</t>
+  </si>
+  <si>
+    <t>2025eko AgriTech Berrikuntza Sarietarako eskaerak aurkezteko epea zabalik dago. Sari hauek nekazaritza sektorean aldea eragiten ari diren ideiak, proiektuak eta teknologiak ospatzen dituzte. Sari-banaketa ekitaldia ExpoAgritech- en hurrengo edizioan izango da, urrian egingo dena, eta aldaketaren benetako eragileak elkartzea du helburu: nekazari ikusgarriak, enpresa berritzaileak, teknologia…</t>
+  </si>
+  <si>
+    <t>Az, 11/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/expoagritech-2025ek-agritech-berrikuntza-sarien-deialdia-ireki-du</t>
+  </si>
+  <si>
+    <t>CTAk nekazaritza jasangarriagoa sustatzen du Andaluziako Bioekonomia Zirkularraren Kluster berrian parte hartuz.</t>
+  </si>
+  <si>
+    <t>Ekainaren 10ean , CTAk (Andaluziako Korporazio Teknologikoa) Andaluziako lehenengo Bioekonomia Zirkularraren Klusterraren sorreran parte hartu zuen, nekazaritza-elikagaien balio-katean zentratutakoa, ekoizpen-eredu jasangarriago eta eraginkorrago bat lortzeko mugarri garrantzitsua. Sortze-batzarra, Andaluziako gobernuko Nekazaritza ministroak, Ramón Fernández-Pachecok zuzendua, Eskualdeko…</t>
+  </si>
+  <si>
+    <t>Ar, 10/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ctak-nekazaritza-jasangarriagoa-sustatzen-du-andaluziako-bioekonomia-zirkularraren</t>
+  </si>
+  <si>
+    <t>MAPAk 15 startup laguntzen ditu Agrobank Tech Digital Innovation programaren bidez.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak startup-ak laguntzen jarraitzen du Agrobank Tech Digital Innovation programaren bidez. Ministerioaren eta CaixaBank-en arteko akordio honek, 2026ra arte indarrean dagoenak, nekazaritza, abeltzaintza, arrantza eta elikadura sektoreetan lehiakortasuna, iraunkortasuna, berrikuntza, emakumeen rola eta belaunaldien arteko aldaketa hobetzen dituzten…</t>
+  </si>
+  <si>
+    <t>Al, 09/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mapak-15-startup-laguntzen-ditu-agrobank-tech-digital-innovation-programaren-bidez</t>
+  </si>
+  <si>
+    <t>Landa Campusak 750 unibertsitateko ikasleri praktikak eskaintzen dizkie landa-udalerrietan uda honetan</t>
+  </si>
+  <si>
+    <t>Landa Campusa programak bere laugarren edizioa abiaraziko du uda honetan, eta 44 Espainiako unibertsitateetako graduko eta masterreko ikasleei 750 praktika eskainiko dizkie landa-udalerrietan. MITECOk (Ekonomia eta Teknologia Ministerioak ) beste erakunde batzuekin lankidetzan sustatutako ekimenak ikasleei kooperatibetan, enpresetan, tokiko agintaritzetan edo gobernu-agentzietan praktikak egiteko…</t>
+  </si>
+  <si>
+    <t>Az, 28/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-campusak-750-unibertsitateko-ikasleri-praktikak-eskaintzen-dizkie-landa</t>
+  </si>
+  <si>
+    <t>Cajamar-UAL akordio berria Almeria nekazaritza-elikagaien teknologian erreferente bihurtzeko</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/cajamar-ual-akordio-berria-almeria-nekazaritza-elikagaien-teknologian-erreferente</t>
+  </si>
+  <si>
+    <t>SCIA-AKIS Koordinazio Organoaren Aholkularitza Lan Taldearen 5. Bilera</t>
+  </si>
+  <si>
+    <t>SCIA-AKIS Koordinazio Organoaren Aholkularitza Lan Taldearen 5. bilera maiatzaren 27an egin zen. Estatuko eta eskualdeko administrazio publikoak, nekazaritza sektoreko erakundeak, ikerketa zentroak, unibertsitateak eta nekazaritza-elikagaien kateko beste eragile batzuk ordezkatzen zituzten 50 pertsona inguruk parte hartu zuten nekazaritza-elikagaien aholkularitza zerbitzuetan aurrera egiteko…</t>
+  </si>
+  <si>
+    <t>Ar, 27/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/scia-akis-koordinazio-organoaren-aholkularitza-lan-taldearen-5-bilera</t>
+  </si>
+  <si>
+    <t>Europako Funtsen Proiektuen Urteko Lehiaketa</t>
+  </si>
+  <si>
+    <t>Europako Funtsen Proiektuen Urteko Lehiaketara eskaerak aurkezteko epea ekainaren 6an amaituko da . Ogasun Ministerioak , Europako Funtsen Idazkaritza Nagusiaren (SGFE) bidez, aurten antolatzen ari da Espainian Europako funtsen laguntzaren emaitzen eta balio erantsiaren inguruko sentsibilizazioa eta herritarren ezagutza areagotzea. Lehiaketaren helburua Europako funtsetatik, kasu honetan FEADER…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-funtsen-proiektuen-urteko-lehiaketa</t>
+  </si>
+  <si>
+    <t>AKIS aholkularien plataforma RedPAC ekitaldian, zehaztasun handiko abeltzaintzako GOen arteko esperientziak trukatzeko</t>
+  </si>
+  <si>
+    <t>Maiatzaren 21ean, RedPACek Talde Operatiboen eta Zehaztasun Abeltzaintzako Proiektu Berritzaileen arteko esperientziak trukatzeko ekitaldi bat antolatu zuen, San Fernando de Henareseko (Madril) La Vega Innova iHub- en . Ekitaldian Natalia Villalobos, Berrikuntza eta Digitalizazio Ministerioko (MAPA) zuzendariordeordeak, eta Alba Gallardo, zuzendaritza nagusiorde bereko kideak, parte hartu zuten.…</t>
+  </si>
+  <si>
+    <t>Al, 26/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/akis-aholkularien-plataforma-redpac-ekitaldian-zehaztasun-handiko-abeltzaintzako-goen</t>
+  </si>
+  <si>
+    <t>MAPAren AKIS aholkularitza plataforma DEMOAGRO 2025ean aurkeztu zen, nekazaritza-elikagaien sektorean berrikuntza eta ezagutza indartzeko tresna gako gisa.</t>
+  </si>
+  <si>
+    <t>Maiatzaren 20tik 22ra, Medina del Campok (Valladolid) DEMOAGROren seigarren edizioa hartu zuen, nekazaritza-makineriaren azoka nagusietako bat. Testuinguru honetan, Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) sustatutako AKIS Aholkularien Plataformak bere zerbitzuak eta berrikuntzak aurkeztu zizkien bisitariei, nekazaritza sektoreko profesionalen artean baliabide hau ezagutarazteko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/maparen-akis-aholkularitza-plataforma-demoagro-2025ean-aurkeztu-zen-nekazaritza</t>
+  </si>
+  <si>
+    <t>2025eko Europar Batasuneko ARIA Sarietarako izen-ematea zabalik dago.</t>
+  </si>
+  <si>
+    <t>Europako Nekazaritza eta Landa Inspirazioa (NEK) Sareak ARIA (Nekazaritza eta Landa Inspirazioa) Sarien 2025eko hirugarren edizioa abiarazi du, "Biharko etorkizuna elkarrekin moldatzen" gaiarekin. Sari hauek FEADER eta FEAGF funtsek finantzatutako landa-ekimen bikainak aitortzen dituzte, iraunkortasuna, elikagaien segurtasuna eta landa-garapena indartzen dituztenak. Prozesuak izendapenak maila…</t>
+  </si>
+  <si>
+    <t>Az, 21/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/2025eko-europar-batasuneko-aria-sarietarako-izen-ematea-zabalik-dago</t>
+  </si>
+  <si>
+    <t>Profesionalen inkesta berria, nekazaritza-elikagaien sektorean teknologia digitalen ezarpena ebaluatzeko</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak Cajamar Taldearekin lankidetzan egindako Nekazaritza Elikagaien Sektorearen Digitalizazio Behatokiak inkesta berri bat jarri du abian, industriako profesionalei zuzenduta, beren jardueretan teknologia digitalen ezarpen-maila identifikatzeko. Inkesta honen emaitzek nekazaritza sektoreko digitalizazioari buruzko ikerketaren edizio berri bat osatuko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/profesionalen-inkesta-berria-nekazaritza-elikagaien-sektorean-teknologia-digitalen</t>
+  </si>
+  <si>
+    <t>AKIS Aholkularitza Plataforma DEMOAGRO 2025ean egongo da.</t>
+  </si>
+  <si>
+    <t>Maiatzaren 20an , AKIS aholkularitza plataformako taldeak DEMOAGRO 2025ean parte hartuko du, Espainiako nekazaritza-makineria erakustaldi ekitaldi garrantzitsuenean. Egun osoan zehar egongo gara eskuragarri Nekazaritza, Arrantza eta Elikadura Ministerioaren (MAPA) standean, nekazaritza eta elikagaien aholkularitzan parte hartzen duten guztiei gure plataformaren abantailak eta ezaugarriak…</t>
+  </si>
+  <si>
+    <t>Og, 15/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/akis-aholkularitza-plataforma-demoagro-2025ean-egongo-da</t>
+  </si>
+  <si>
+    <t>Nekazaritza Ministerioak eskualdez gaindiko proiektu berritzaileetarako 46,5 milioiko laguntzak eskatzeko epea ireki du.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak Estatuko Aldizkari Ofizialean (BOE) argitaratu zuen joan den uztailaren 7an , guztira 46,5 milioi euroko diru-laguntzak eskatzeko prozesua ireki zela, Nekazaritzako Produktibitate eta Jasangarritasuneko Berrikuntzarako Europako Elkartearen (AEI-Agri) autonomiaz gaindiko talde operatiboek interes orokorreko berrikuntza-proiektuak prestatu eta…</t>
+  </si>
+  <si>
+    <t>Og, 08/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-ministerioak-eskualdez-gaindiko-proiektu-berritzaileetarako-465-milioiko</t>
+  </si>
+  <si>
+    <t>Behi-simaurrearen agrokonpostaje aurreratua: eskuragarri dauden teknika onenen proposamena</t>
+  </si>
+  <si>
+    <t>Provacunok bi hitzaldi antolatuko ditu maiatzaren 20an eta 29an, Murtzian eta Valladoliden, hurrenez hurren, Valentziako Unibertsitate Politeknikoarekin eta Miguel Hernández Unibertsitatearekin lankidetzan garatutako proiektuaren emaitzak aurkezteko. Konpostatzea simaurraren kudeaketak eragindako berotegi-efektuko gasen isurketak murrizten dituen teknika bat da, eta balio erantsiko produktu bat…</t>
+  </si>
+  <si>
+    <t>Al, 05/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/behi-simaurrearen-agrokonpostaje-aurreratua-eskuragarri-dauden-teknika-onenen-proposamena</t>
+  </si>
+  <si>
+    <t>GO Simbiolivaren presentzia aktiboa EXPOLIVAren hurrengo edizioan</t>
+  </si>
+  <si>
+    <t>GO Simbiolivak (Alperujoko ekonomia zirkularrerako bioteknologia-irtenbide berriak) bere aurrerapenak erakutsiko ditu EXPOLIVA 2025eko 22. Nazioarteko Zientzia, Teknika eta Transferentzia Sinposioan , maiatzaren 14tik 17ra bitartean oliba-olioaren sektorean espezializatutako aipatutako azokaren esparruan egingo dena. GOren posterra onartu da Oliba-olioaren Industria eta Kalitatearen Gai-eremuan,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-simbiolivaren-presentzia-aktiboa-expolivaren-hurrengo-edizioan</t>
+  </si>
+  <si>
+    <t>Galiziako Teknologia Kuantikoen Sareak nekazaritza-elikagaien sektorearen beharrak identifikatzeko inkesta bat abiarazi du</t>
+  </si>
+  <si>
+    <t>Galiziako Teknologia Kuantikoen Sareak nekazaritza-elikagaien sektoreko enpresei zuzendutako inkesta bat jarri du abian, konputazio kuantikoarekin lotutako beharrak, oztopoak eta aukerak identifikatzeko helburuarekin. Ekimen hau sareak teknologia kuantikoen arloan Galiziak duen lidergoa sustatzeko duen konpromisoaren parte da. Ekimenak DATAlife -k babesten du, bioteknologian, elikagaietan,…</t>
+  </si>
+  <si>
+    <t>Al, 28/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/galiziako-teknologia-kuantikoen-sareak-nekazaritza-elikagaien-sektorearen-beharrak</t>
+  </si>
+  <si>
+    <t>Errioxako nekazaritza eta abeltzaintza sektoreko prestakuntza-beka berrietarako eskaerak maiatzaren 19ra arte egin daitezke.</t>
+  </si>
+  <si>
+    <t>Errioxako Nekazaritza Ministerioak 2025ean nekazaritza sektorearentzako prestakuntza ikastaro eta tailerretarako eskaerak aurkezteko deialdia egin du, 2023-2027 NPB Plan Estrategikoaren barruan. 375.000 euroko diru-laguntza hau, FEADER funtsekin batera finantzatua, ofizialki erregistratutako prestakuntza-erakundeentzat da, eta maiatzaren 19ra arte aurkez ditzakete eskaerak. Helburua sektorearen…</t>
+  </si>
+  <si>
+    <t>La, 26/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/errioxako-nekazaritza-eta-abeltzaintza-sektoreko-prestakuntza-beka-berrietarako-eskaerak</t>
+  </si>
+  <si>
+    <t>5. ModernAKIS CoP Bilera Nazionala: Aurrerapenak eta Nekazaritza Berrikuntzarako Tresna Berriak</t>
+  </si>
+  <si>
+    <t>Apirilaren 23an, ModernAKIS Praktika Komunitatearen (CoP) 5. Bilera egin zen online, nekazaritza-elikagaien sektoreko hizlari ospetsuen parte-hartzearekin. Bilera honen helburua datuen eta ikerketaren aurkezpena hobetzeko iradokizunak aurkeztea izan zen, eta, horrela , nekazaritza-elikagaien sektoreko berrikuntzatik eta ezagutza-transferentziatik etekina atera dezaketen interesdun guztientzat…</t>
+  </si>
+  <si>
+    <t>Og, 24/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/5-modernakis-cop-bilera-nazionala-aurrerapenak-eta-nekazaritza-berrikuntzarako-tresna</t>
+  </si>
+  <si>
+    <t>GO Agri-ROVENATek ardiekin eta robot batekin teknikak probatzen ari da olibondo eta mahastietan landare-estaldura kontserbatzeko.</t>
+  </si>
+  <si>
+    <t>CSIC Fundazio Orokorrak sustatutako Talde Operatiboak entsegu berritzaile bat egin du Galiziako mahatsondo eta olibondo autoktonoen hainbat lursailetan, jasangarritasuna optimizatzeko. Europar Batasunak eta Espainiako Gobernuak batera finantzatutako proiektu honek landa-ekintzailetza sustatzea du helburu, nekazaritza-labore iraunkor eta errentagarrien bidez, biztanleria erakarri eta atxikitzea,…</t>
+  </si>
+  <si>
+    <t>Ar, 22/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-agri-rovenatek-ardiekin-eta-robot-batekin-teknikak-probatzen-ari-da-olibondo-eta</t>
+  </si>
+  <si>
+    <t>GO PITAMEDek bere emaitzak aurkeztuko ditu landare subtropikalei buruzko Phytoma konferentzia teknikoan.</t>
+  </si>
+  <si>
+    <t>GO PITAMED-ek (Espainiako Pitaya Laborantza Jasangarria) poster tekniko bat bidali du , 2025eko maiatzaren 13an eta 14an Vélez-Málaga-n egingo den PHYTOMA Nazioarteko Subtropikalen Bileran aurkeztuko dena . GOk aktiboki parte hartuko du saio hauetan, besteak beste, lanaren laburpen-artikulu bat argitaratuko du Phytoma-España aldizkariaren 2025eko maiatzeko edizio berezian. Gainera, GO PITAMEDek…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-pitamedek-bere-emaitzak-aurkeztuko-ditu-landare-subtropikalei-buruzko-phytoma</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak aholkularitza zientifikoa indartzen du landareen hazkuntza sustatzeko teknika genomiko berrien bidez.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) Nekazaritza Genomikako Ikerketa Zentroarekin (CRAG) lankidetzan arituko da teknika genomiko berriei (NTG) eta nekazaritza-elikagaien sektorean duten potentzialari buruzko aholkularitza zientifiko aitzindari bat egiteko, zientziaren eginkizuna politika publikoan indartzeko helburuarekin.   Teknika genomiko berriak (NGT) nekazaritza-elikagaien…</t>
+  </si>
+  <si>
+    <t>Ar, 15/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-aholkularitza-zientifikoa-indartzen-du</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leonek bere AKIS sarea aktibatzen du: nekazaritza-elikagaien sistema berritzaileago, jasangarriago eta digitalago baterantz egindako lankidetza-bultzada</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leongo Nekazaritza, Abeltzaintza eta Landa Garapeneko Ministerioak AKIS (Nekazaritzako Ezagutza eta Berrikuntza Sistema) sarea abiarazi du, nekazaritzako elikagaien berrikuntzan parte hartzen duten eragile guztien arteko lankidetza sustatzen duen Europako ikuspegia gorpuzten duen ekimen estrategikoa: aholkulariak, nekazariak, abeltzainak, ikerketa zentroak, unibertsitateak, teknologia…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/gaztela-eta-leonek-bere-akis-sarea-aktibatzen-du-nekazaritza-elikagaien-sistema</t>
+  </si>
+  <si>
+    <t>Espainiak Europako lehen AgriFoodtech Sandbox abiarazi du nekazaritza-elikagaien berrikuntza sustatzeko</t>
+  </si>
+  <si>
+    <t>Espainiako Gobernuak (MCIU eta MAPA) , Navarra eta Errioxako autonomia erkidegoekin batera, Europako lehen AgriFoodtech Sandbox abiarazi du, nekazaritza-elikagaien sektorean berrikuntza bizkortzeko helburu duen ekimen aitzindaria. Esperimentazio-espazio hau Elikagaien Teknologia eta Segurtasunerako Zentro Nazionalak (CNTA) kudeatuko du, Eatex teknologia-gunearekin lankidetzan, eta sektoreko…</t>
+  </si>
+  <si>
+    <t>Or, 11/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/espainiak-europako-lehen-agrifoodtech-sandbox-abiarazi-du-nekazaritza-elikagaien</t>
+  </si>
+  <si>
+    <t>Cajamarrek Ura, Agroteknologia eta Elikagaien Teknologian proiektu berritzaileetarako deialdiak abiarazi ditu</t>
+  </si>
+  <si>
+    <t>Cajamar Innova programak 2025eko deialdiak abiarazten ditu Uraren , Agroteknologiaren eta Elikagaien teknologiaren arloetan irtenbide teknologiko eta iraunkorrak garatzen dituzten startup eta negozio proiektuen hazkundea sustatzeko helburuarekin. Aukera bikaina da adituen laguntzarekin eta metodologia frogatu batekin beren ekimenak hurrengo mailara eraman nahi dituzten ekintzaileentzat.…</t>
+  </si>
+  <si>
+    <t>Al, 24/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/cajamarrek-ura-agroteknologia-eta-elikagaien-teknologian-proiektu-berritzaileetarako</t>
+  </si>
+  <si>
+    <t>FEGAren bezeroarentzako arreta FEADER diru-laguntzetarako sarbidea errazteko</t>
+  </si>
+  <si>
+    <t>Espainiako Nekazaritza Berme Funtsak (FEGA) Erabiltzaileentzako Arreta Zentro bat (CAU) du Landa Garapenerako Europako Nekazaritza Funtsak (LGENF) finantzatutako laguntzen onuradun izan nahi dutenei informazioa eta laguntza emateko. Zerbitzu honek informaziorako sarbidea erraztea eta landa-garapeneko proiektuetarako laguntzen kudeaketa optimizatzea du helburu. Landa-garapenerako laguntza…</t>
+  </si>
+  <si>
+    <t>Og, 20/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fegaren-bezeroarentzako-arreta-feader-diru-laguntzetarako-sarbidea-errazteko</t>
+  </si>
+  <si>
+    <t>Andaluziak nekazaritza-elikagaien digitalizazioa indartzen du Andalucía Agrotech DIH-rekin</t>
+  </si>
+  <si>
+    <t>Andaluziako Gobernuak, Nekazaritza, Arrantza, Ura eta Landa Garapen Ministerioaren bidez, digitalizazioa eta berrikuntza sustatzen ari da nekazaritza-elikagaien sektorean. Konpromiso honen adibide bat Andalucía Agrotech DIH-ren (Digital Innovation Hub) lidergoa da, eskualdeko nekazaritza-elikagaien balio-kate osoaren modernizazioa sustatzeko diseinatutako berrikuntza digitaleko zentro bat.…</t>
+  </si>
+  <si>
+    <t>Al, 17/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/andaluziak-nekazaritza-elikagaien-digitalizazioa-indartzen-du-andalucia-agrotech-dih</t>
+  </si>
+  <si>
+    <t>Luis Planasek nekazaritza-elikagaien sektorearen berrikuntza-gaitasuna nabarmendu du Elikagaien Estrategia Nazionalean</t>
+  </si>
+  <si>
+    <t>Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak Espainiako nekazaritza-elikagaien sektorearen berrikuntza-ahalmen handia eta Elikadura Estrategia Nazionalaren (ENA) esparruan teknologiaren aldeko apustuaren garrantzia azpimarratu ditu. Martxoaren 13an Diputatuen Kongresuan egindako agerraldian, Planasek azpimarratu zuen berrikuntza eta teknologia funtsezko zutabeak direla sektorearen…</t>
+  </si>
+  <si>
+    <t>Og, 13/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planasek-nekazaritza-elikagaien-sektorearen-berrikuntza-gaitasuna-nabarmendu-du</t>
+  </si>
+  <si>
+    <t>Horizon 2020, Horizon Europe eta Operational Group proiektuetako kideentzako inkesta irekia</t>
+  </si>
+  <si>
+    <t>Horizon Europek finantzatutako PREMIERE proiektuak Alderdi Anitzeko Ikuspegiaren (MAA) ezarpena indartzea du helburu, eta ikuspegi hori derrigorrezkoa da Horizon deialdien % 40 ingurutan "Elikadura, Bioekonomia, Baliabide Naturalak, Nekazaritza eta Ingurumena" arloan (6. Klusterra bezala ezagutzen dena), baita Horizon Lankidetza-proiektu batzuetako hainbatetan eta "Lurzoruaren Misioa" deialditan…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/horizon-2020-horizon-europe-eta-operational-group-proiektuetako-kideentzako-inkesta</t>
+  </si>
+  <si>
+    <t>AKIS Aholkularitza Plataformak (PAA) nekazaritza-elikagaien aholkularientzako doako aholkularitza tekniko zerbitzu berria abiarazi du.</t>
+  </si>
+  <si>
+    <t>Aholkulari Laguntza Zerbitzua eskuragarri dago jada, nekazaritzako elikagaien aholkularitza profesionalentzako ezagutza transferitzeko eta berrikuntzarako mekanismo berria. PAAren zerbitzu esklusibo eta doako honek nekazaritza-aholkulariei laguntza teknikoa ematea du helburu, hainbat arlotako aditu-taldeen laguntzarekin kontsulta espezializatuak konpontzen lagunduz. Nekazaritza, Arrantza eta…</t>
+  </si>
+  <si>
+    <t>Or, 07/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/akis-aholkularitza-plataformak-paa-nekazaritza-elikagaien-aholkularientzako-doako</t>
+  </si>
+  <si>
+    <t>FEGA, nekazaritzaren digitalizazioaren bultzatzailea: 30 urteko berrikuntza Espainiako landa-eremuaren zerbitzura</t>
+  </si>
+  <si>
+    <t>Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak Espainiako Nekazaritza Berme Funtsaren (FEGA) funtsezko zeregina azpimarratu du Espainiako nekazaritzaren eraldaketa digitalean. Atzo, martxoaren 4an, Madrilgo FEGAren egoitzara egindako bisitan, Planasek erakunde honen bilakaera nabarmendu zuen, sektorearen modernizazioa sustatzen eta nekazari eta abeltzainentzako tresna digital…</t>
+  </si>
+  <si>
+    <t>Ar, 04/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fega-nekazaritzaren-digitalizazioaren-bultzatzailea-30-urteko-berrikuntza-espainiako</t>
+  </si>
+  <si>
+    <t>Startupentzako Food (Tech)² Challengers-en 5. ediziorako eskaerak aurkezteko deialdia irekita dago</t>
+  </si>
+  <si>
+    <t>Food (Tech)² Challengers programaren 5. edizioan parte hartzeko epea martxoaren 30era arte irekita dago, Nekazaritza, Arrantza eta Elikadura Ministerioaren (MAPA) eta Elikagaien Teknologia eta Segurtasunerako Zentro Nazionalaren (CNTA) arteko lankidetzan. Programak honako hau bilatzen du: Elikagaien balio-katean aplika daitezkeen irtenbide berritzaileak dituzten elikagai-teknologiako startup-ak.…</t>
+  </si>
+  <si>
+    <t>Al, 17/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/startupentzako-food-tech2-challengers-5-ediziorako-eskaerak-aurkezteko-deialdia-irekita</t>
+  </si>
+  <si>
+    <t>SAVIA, Madrilgo Erkidegoko Nekazaritza-Elikagaien Klusterraren lehen proiektua, aurkeztu da.</t>
+  </si>
+  <si>
+    <t>MadriFood- eko (Madrilgo Erkidegoko Nekazaritza-Elikagaien Klusterra) Osasun, Segurtasun eta Elikagaien Kalitate panelarekin izandako lankidetza aktiboaren ondorioz, aste honetan aurkeztu da bere lehen proiektua Estatuko Ikerketa Agentziaren CPP24 deialdira . SAVIA izenpean, milioi bat euro baino gehiagoko balioa duen I+G proiektu honek hainbat Kluster bazkide elkartzen ditu helburu handinahi…</t>
+  </si>
+  <si>
+    <t>Og, 13/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/savia-madrilgo-erkidegoko-nekazaritza-elikagaien-klusterraren-lehen-proiektua-aurkeztu-da</t>
+  </si>
+  <si>
+    <t>Europako Batzordeak EBko aurrekontu berria planifikatzen du eta herritarren iritziak eskatzen ditu.</t>
+  </si>
+  <si>
+    <t>Europako Batzordea Europar Batasunaren hurrengo epe luzerako aurrekontua prestatzen ari da, Urte Anitzeko Finantza Esparrua (MFF) izenekoa, 2028an indarrean sartuko dena. Horretarako, kontsulta publiko bat abiarazi du, non edozein herritarrek, gobernuk edo erakundek EBko funtsak nola banatu behar diren iritzia eman ahal izango duen. Proposatutako aldaketa nagusietako bat finantzaketa programak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-batzordeak-ebko-aurrekontu-berria-planifikatzen-du-eta-herritarren-iritziak</t>
+  </si>
+  <si>
+    <t>2025eko Espainiako Elikadura Sarirako hautagaien deialdia zabalik dago.</t>
+  </si>
+  <si>
+    <t>Sari honek elikagaien ekoizpenean, prozesamenduan, erabileran, ezagutzan eta kontsumoan elikadura-kateko elementu desberdinak sustatu eta bultzatzea du helburu, eta haien marketin, berrikuntza, landa-garapen, ingurumen-zaintza eta nazioartekotze ahaleginak aitortzea, baita kalitatezko elikagaien ekoizpenean eta sustapenean ere. XXXVII. ediziorako, deialdia 2025eko martxoaren 17ra arte egongo da…</t>
+  </si>
+  <si>
+    <t>Ar, 11/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/2025eko-espainiako-elikadura-sarirako-hautagaien-deialdia-zabalik-dago</t>
+  </si>
+  <si>
+    <t>Europako Talde Operatiboen herrialde arteko bisitetan parte hartzeko deia</t>
+  </si>
+  <si>
+    <t>Interesdunek otsailaren 23ra arte eman dezakete izena. EBko NPB Sareak bisita gurutzatuak antolatzen ari da Talde Operatiboko proiektuetarako: "Erleak eta beste polinizatzaile batzuk" bisita – Errumanian, 2025eko maiatzaren 7a eta 8a. GO 'Erle adimendunak, erle osasuntsuak' bisita Bisitatu "Ureztatzea: Urteko (eta iraunkor) laboreetarako uraren erabilera praktikak optimizatzea" – Grezian,…</t>
+  </si>
+  <si>
+    <t>Or, 07/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-talde-operatiboen-herrialde-arteko-bisitetan-parte-hartzeko-deia</t>
+  </si>
+  <si>
+    <t>Logistika berrikuntzari buruzko hurrengo EBko PAC Sarearen tailerrean parte hartzeko deia</t>
+  </si>
+  <si>
+    <t>Otsailaren 10era arte eman dezakezu izena. EBko NPB Sareak hurrengo tailerra iragarri du, “ Logistika berrikuntza nekazarien hornidura-katean posizioa hobetzeko” izenekoa, Europako Berrikuntza Lankidetzaren (EIP-AGRI) esparruan berrikuntzan eta ezagutza partekatzean oinarritua. Erakundeak parte-hartzaileak bilatzen ditu AKISeko interesdunen artean (aholkulariak, nekazariak, kooperatibak eta…</t>
+  </si>
+  <si>
+    <t>Og, 06/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/logistika-berrikuntzari-buruzko-hurrengo-ebko-pac-sarearen-tailerrean-parte-hartzeko-deia</t>
+  </si>
+  <si>
+    <t>Ekoizpen ekologikoko aholkularientzako inkesta irekia</t>
+  </si>
+  <si>
+    <t>Nekazaritza ekologikoko aholkularia bazara, zure iritzia jakin nahiko genuke. Nekazaritza Ezagutza eta Berrikuntza Sistemaren Koordinazio Organoak (SCIA/AKIS) , Nekazaritza Aholkularitza Lan Taldearen barruan eta Ecovaliak zuzendutako ekoizpen ekologikoko aholkularitza zerbitzuei buruzko lan-ildoaren barruan , ekoizpen ekologikoko aholkularitza sistema hobetzeko politika gomendioen dokumentu bat…</t>
+  </si>
+  <si>
+    <t>Az, 05/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ekoizpen-ekologikoko-aholkularientzako-inkesta-irekia</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation startupentzako tutoretza programaren eskaerak aurkezteko deialdia irekita dago.</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation programa martxoaren 10era arte egongo da zabalik , MAPA-CAIXABANK lankidetzaren barruan. Programak nekazaritza-elikagaien sektoreko irtenbide onenak aurkitzea du helburu, bere Agro komunitatearen parte izateko. AgroBank Tech Digital INNovation AgroBank-ek, CaixaBank-en nekazaritza negozio lerroak, garatutako azelerazio programa da. Deialdi honek bost erronka ditu,…</t>
+  </si>
+  <si>
+    <t>Al, 03/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agrobank-tech-digital-innovation-startupentzako-tutoretza-programaren-eskaerak-aurkezteko</t>
+  </si>
+  <si>
+    <t>Espainiak agroteknologiako iraultzaren buru da Europakoa eta atzerriko inbertsioa erakartzen du.</t>
+  </si>
+  <si>
+    <t>Espainiak nekazaritza-elikagaien teknologian Europako lider gisa duen posizioa sendotzen ari da, I+G+Bn atzerriko inbertsioa bultzatuz. Hori agerian uzten du ICEX - Invest in Spain eta Grupo Cooperativo Cajamar- ek argitaratutako Mapping the Agrotech Ecosystem 2024 txostenak, sektorea eta haren hazkunde aukerak aztertzen dituenak. Txostenak Espainiako nekazaritzak ekonomiari egiten dion ekarpen…</t>
+  </si>
+  <si>
+    <t>Az, 29/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/espainiak-agroteknologiako-iraultzaren-buru-da-europakoa-eta-atzerriko-inbertsioa</t>
+  </si>
+  <si>
+    <t>“ARISTEO. Andaluziako Gaztak 4.0” Lan-taldearen emaitzen aurkezpena</t>
+  </si>
+  <si>
+    <t>Kordobako Unibertsitatea izan zen ARISTEO Talde Operatiboaren amaiera ekitaldirako aukeratu zen tokia; ekimen horrek Andaluziako gazta sektorearen modernizazioa sustatu du teknologia berritzaileak txertatuz. "Andaluziako Gaztak 4.0" lelopean dagoen proiektu honek gaztandegi tradizionalen kudeaketaren digitalizazioan eta optimizazioan lan egin du Gauzen Interneten, adimen artifizialaren eta datuen…</t>
+  </si>
+  <si>
+    <t>Ar, 28/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/aristeo-andaluziako-gaztak-40-lan-taldearen-emaitzen-aurkezpena</t>
+  </si>
+  <si>
+    <t>Kordobako Teknologia Parkeko startup batek 250.000 euro jaso ditu negutegietan patogenoak detektatzeko gailu berritzaile batengatik</t>
+  </si>
+  <si>
+    <t>Tiaris Biosciences, Tania Garcíak eta Fé Garcíak zuzenduta, CDTIk (Teknologia eta Berrikuntzaren Espainiako Institutua) emakumeek zuzendutako enpresentzako NEOTEC programaren bidez finantzatutako 16 Espainiako ETEetako bat da. Kordobako Teknologia Parkean du egoitza, eta 250.000 euroko diru-laguntza jaso du nekazaritzako patogenoen presentzia in situ, batez ere negutegietan, laboreetan…</t>
+  </si>
+  <si>
+    <t>Al, 27/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/kordobako-teknologia-parkeko-startup-batek-250000-euro-jaso-ditu-negutegietan-patogenoak</t>
+  </si>
+  <si>
+    <t>Ikasgela birtuala irekita dago</t>
+  </si>
+  <si>
+    <t>EDIH DATAlife proiektuaren esparruan , 2024an zehar emango diren ikastaroen edukiak biltzen dituen ikasgela birtuala ireki da. FEUGArekin lankidetzan sortutako online plataforma berri baten bidez. eta CESGA , hauek erakusten dira: ⏩ Gure sektore nagusietan oinarritutako teknologia-aplikazio disruptiboei buruzko eduki didaktikoa. ⏩ Formazio bakoitzaren grabazioak, aurkezpenak eta material…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ikasgela-birtuala-irekita-dago</t>
+  </si>
+  <si>
+    <t>PDApp Talde Operatiboak hiru eguneko emaitzen zabalkunde saioak egingo ditu.</t>
+  </si>
+  <si>
+    <t>"Nekazaritza-elikagaien sektorean zero hondakinerako eredu digital baterantz" proiektua garatutakoa PDApp Operazio Taldea bere azken fasera iristen ari da. Lorpen eta mugarri guztiak erakusteko, enpresak, besteak beste, hiru eguneko emaitzak zabaltzeko antolatu ditu. Saio hauek hurrengoan izango dira Urtarrilaren 29an Vigon , otsailaren 5ean Torre Pachecon (Murtzia) eta otsailaren 12an…</t>
+  </si>
+  <si>
+    <t>Og, 23/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/pdapp-talde-operatiboak-hiru-eguneko-emaitzen-zabalkunde-saioak-egingo-ditu</t>
+  </si>
+  <si>
+    <t>PROVACUNOk eta UCAMek "Animalia Proteinen, Nutrizioaren eta Osasunaren Ikerketa" katedra sortu dute</t>
+  </si>
+  <si>
+    <t>Espainiako Behi Haragiaren Erakunde Interprofesionalak (PROVACUNO) Murtziako Unibertsitate Katolikoarekin (UCAM) hitzarmen bat sinatu du "Animalia Proteinen, Nutrizioaren eta Osasunaren Ikerketa" Unibertsitate Enpresa Katedra sortzeko, Murtziako UCAMen campusean kokatuko dena. Katedraren helburua behi-haragiari buruzko ikerketa, transferentzia, zabalkunde, irakaskuntza eta berrikuntza jarduerak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/provacunok-eta-ucamek-animalia-proteinen-nutrizioaren-eta-osasunaren-ikerketa-katedra</t>
+  </si>
+  <si>
+    <t>Elikagaien Estrategia Nazionalak, beste erronka batzuen artean, berrikuntza eta teknologia lehenesten ditu elikadura sektorean.</t>
+  </si>
+  <si>
+    <t>Atzo, urtarrilaren 21ean, Nekazaritza, Arrantza eta Elikadura ministro Luis Planasek Elikadura Estrategia Nazionala (ENA) aurkeztu zion Ministroen Kontseiluari, Espainiako nekazaritza-elikadura sistemaren iraunkortasuna eta lehiakortasuna indartzeko esparru bat. Identifikatutako sei erronken artean ( Hornikuntza Estrategikoa, Elikagai Sistema Jasangarriak , Landa eta Kostaldeko Eremuak Indartzea…</t>
+  </si>
+  <si>
+    <t>Ar, 21/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/elikagaien-estrategia-nazionalak-beste-erronka-batzuen-artean-berrikuntza-eta-teknologia</t>
+  </si>
+  <si>
+    <t>PREMIERE proiektuak informazioa ematen du GOOak Horizon Europe proiektuetan gehiago inplikatzeko moduari buruz.</t>
+  </si>
+  <si>
+    <t>Nekazaritza Ezagutza eta Berrikuntza Sistemei buruzko Europako Lantalde Estrategikoa (SCIA-AKIS) 2025eko urtarrilaren 15ean eta 16an bildu zen. Talde hau Europako Batzordeak sortutako Nekazaritza Ikerketarako Batzorde Iraunkorraren (SCAR) esparruan jarduten du. Bere helburu nagusia nekazaritzan, basogintzan eta landa eremuetan berrikuntza eta ezagutza trukea sustatzea da, Nekazaritza Ezagutza eta…</t>
+  </si>
+  <si>
+    <t>Al, 20/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/premiere-proiektuak-informazioa-ematen-du-gooak-horizon-europe-proiektuetan-gehiago</t>
+  </si>
+  <si>
+    <t>Fecoamek nekazaritza sektorearen digitalizazioa sustatzen ari da Kit Consulting programaren bidez.</t>
+  </si>
+  <si>
+    <t>Murtziako Nekazaritza Kooperatiben Federazioak (Fecoam) nekazaritza sektorearen digitalizazioa sustatzen ari da Eraldaketa Digitalerako Ministerioaren Red.es erakundeak sustatutako Kit Consulting programaren bidez. Programa honek 10 eta 250 langile artean dituzten enpresa txiki eta ertainei (ETE) laguntza eskaintzen die, ustiategiak eta kooperatibak barne. Kontsulta Kitak enpresei 24.000 euro…</t>
+  </si>
+  <si>
+    <t>Og, 16/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fecoamek-nekazaritza-sektorearen-digitalizazioa-sustatzen-ari-da-kit-consulting</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation programaren bigarren edizioak 15 startup hautatzen ditu.</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation-ek 15 startup berritzaile hautatu ditu nekazaritza-elikagaien sektorerako bigarren azelerazio-programarako, Espainiako berrikuntza irekiko ekimenik handiena dela azpimarratuz. Nekazaritza, Arrantza eta Elikadura Ministerioak lagunduta, programak sektoreko erronkei irtenbideak bilatzen dizkie, hala nola nekazaritza zehatzari, uraren erabilera eraginkorrari eta…</t>
+  </si>
+  <si>
+    <t>Az, 15/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agrobank-tech-digital-innovation-programaren-bigarren-edizioak-15-startup-hautatzen-ditu</t>
+  </si>
+  <si>
+    <t>Kontinentea. Nekazaritza sektorean hasteko gida.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak "Tierra Firme - Nekazaritza Sektorean Hasteko Gida" argitaratu du, nekazaritzan eta abeltzaintzan karrera bat egin nahi dutenei laguntzeko diseinatutako dokumentua. Gida honek ez du ekintzaile berriak beren proiektuen sorreran eta garapenean gidatzea bakarrik helburu, baita sektorean sartzeko zalantzak dituztenak erakartzea ere, Europar Batasunean…</t>
+  </si>
+  <si>
+    <t>Al, 13/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/kontinentea-nekazaritza-sektorean-hasteko-gida</t>
+  </si>
+  <si>
+    <t>Digitalizazio Behatokiak lan-dokumentu berria argitaratu du</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioaren eta Cajamarren ekimenez, Nekazaritza-Elikagaien Sektorearen Digitalizazio Behatokiak "Espainiako nekazaritzan eraldaketa digitala" izeneko lan-dokumentu berri bat argitaratu du, eta bertan nekazaritza-sektorearen digitalizazio-maila aztertzen da , Behatokiak eta Europako Batzordea eta Europako Inbertsio Bankua bezalako iturri ofizialak erabiliz.…</t>
+  </si>
+  <si>
+    <t>Or, 10/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/digitalizazio-behatokiak-lan-dokumentu-berria-argitaratu-du</t>
+  </si>
+  <si>
+    <t>Zortzi nekazaritza-elikagaien startup Espainiako 100 onenen artean APTE zerrendan</t>
+  </si>
+  <si>
+    <t>Espainiako Zientzia eta Teknologia Parkeen Elkarteak (APTE) 2024ko 100 startup nabarmenenen urteko zerrenda argitaratu du, Espainiako 15 autonomia erkidegotako zientzia eta teknologia parkeetan kokatuta daudenak. Zerrendak 100 proiektu berritzaile biltzen ditu bioteknologia, adimen artifiziala, energia garbia, telekomunikazioak, osasungintza, espazioa, automobilgintza, agroteknologia, blockchain,…</t>
+  </si>
+  <si>
+    <t>Az, 08/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/zortzi-nekazaritza-elikagaien-startup-espainiako-100-onenen-artean-apte-zerrendan</t>
+  </si>
+  <si>
+    <t>Ifapa Malagan egindako ikerketa zientifiko batek marrubiaren genomaren eskualde espezifikoak identifikatzen ditu haren sendotasuna hobetzeko.</t>
+  </si>
+  <si>
+    <t>Malagako Ifapako ikertzaile talde batek marrubiaren genomaren sendotasunean eragina duten eskualdeak identifikatu ditu, eta horrek % 50 sendoagoak diren barietateak eraginkorrago hautatzeko markatzaile molekular bat garatzea ahalbidetu die. Ikerketak Fragaria Germplasm Bankuko 124 marrubi barietate aztertu zituen, tamaina, sendotasuna, azukre edukia eta C bitamina bezalako ezaugarriak ebaluatuz.…</t>
+  </si>
+  <si>
+    <t>Ar, 07/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ifapa-malagan-egindako-ikerketa-zientifiko-batek-marrubiaren-genomaren-eskualde</t>
+  </si>
+  <si>
+    <t>MAPAk nekazaritza-bioteknologian berrikuntza sustatzen du StartBEC programaren bidez: sei enpresa hautatu ziren bigarren edizioan.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak, AINIA teknologia zentroarekin lankidetzan, sei startup hautatu ditu, StartBEC teknologia garapen programaren bigarren edizioaren barruan beren bioekonomia irtenbideak eta prozesuak hobetu ahal izango dituztenak. Programa honek berrikuntza jasangarria sustatu nahi du iraunkortasuna, ekonomia zirkularra eta biomasa ekoizpena bezalako arloetan.…</t>
+  </si>
+  <si>
+    <t>Or, 03/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mapak-nekazaritza-bioteknologian-berrikuntza-sustatzen-du-startbec-programaren-bidez-sei</t>
+  </si>
+  <si>
+    <t>Mahai-ingurua Expo Agritech 2024an: Nekazaritza-elikagaien sektorearen eraldaketa digitalaren gakoak</t>
+  </si>
+  <si>
+    <t>Expo Agritech 2024 azokaren esparruan, azaroaren 27an egin zen "Nekazaritza-Elikagaien Sektorearen Digitalizaziorako Aholkuak" mahai-ingurua, non aditu nagusiek nekazaritza-elikagaien sektorean teknologia-erabilera bizkortzeko beharrezkoak diren erronkak, aukerak eta laguntza-esparruak eztabaidatu zituzten. Saioa Maite Ambrós Mendiorozek moderatua, MAPAko Landa Garapeneko, Berrikuntzako eta…</t>
+  </si>
+  <si>
+    <t>Or, 27/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mahai-ingurua-expo-agritech-2024an-nekazaritza-elikagaien-sektorearen-eraldaketa</t>
+  </si>
+  <si>
+    <t>PAAk gomendatzen du: "Berrikuntza Gunea Nekazaritzako: Aurrerapauso bat", Agricultura aldizkarian</t>
+  </si>
+  <si>
+    <t>AKIS Aholkularien Plataformatik, Agricultura aldizkarian argitaratutako artikulu hau gomendatzen dugu, nekazaritzan berrikuntza- guneek duten garrantziari buruz. Laburbilduz, artikuluak azpimarratzen du nola Espainiako nekazaritza-berrikuntza guneak nekazaritza teknologikoaren zutabe gisa finkatzen ari diren, nekazarien, enpresen eta ikertzaileen arteko lankidetza sustatuz. Espazio hauek…</t>
+  </si>
+  <si>
+    <t>Al, 23/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/paak-gomendatzen-du-berrikuntza-gunea-nekazaritzako-aurrerapauso-bat-agricultura</t>
+  </si>
+  <si>
+    <t>SMARTFARMRANI Talde Operatiboaren irekiera egun arrakastatsua</t>
+  </si>
+  <si>
+    <t>2024ko abenduaren 18an, Hoyos del Espinoko (Ávila) El Milano Real hotelak SMARTFARMRANI (SFR) Talde Operatiboaren inaugurazio saioa hartu zuen, Espainiako abeltzaintza estentsiboaren etorkizunean oinarrituta. "Abeltzaintza Zehaztasuna Nekazaritza Jasangarritasuna eta Erresilientzia Handitzeko" gaiaren pean, ekitaldiak nutrizio, animalien ongizate, jasangarritasun eta sektoreari aplikatutako…</t>
+  </si>
+  <si>
+    <t>Az, 18/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/smartfarmrani-talde-operatiboaren-irekiera-egun-arrakastatsua</t>
+  </si>
+  <si>
+    <t>Vitartisek digitalizazioa hobetzeko neurriak sartu ditu Gaztela eta Leongo Gobernuaren Nekazaritza Elikagaien Industriarako Plan Estrategikoari aurkeztu dizkion hogei proposamenen artean.</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leongo Elikagai Industriaren Elkarteak, Vitartisek , zeinaren Zuzendaritza Batzordea abenduaren 12an bildu zen Salamancan , positiboki baloratu du Fernández Mañueco presidenteak aurkeztu berri duen industria plana. Hala ere, aurkeztu berri diren hobekuntza neurrien artean, Eskualdeko Gobernuari eskatu zion "beste ministerioekin batera lan egiteko landa eremuetako telekomunikazio…</t>
+  </si>
+  <si>
+    <t>Og, 12/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/vitartisek-digitalizazioa-hobetzeko-neurriak-sartu-ditu-gaztela-eta-leongo-gobernuaren</t>
+  </si>
+  <si>
+    <t>Berrikuntza eta teknologia: EBko nekazaritzaren etorkizunaren zutabeak</t>
+  </si>
+  <si>
+    <t>Europako Batzordeak 2024-2035erako EBko Nekazaritza Perspektiben azken txostena argitaratu du. Europako Batzordeak aurkeztutako"EBko Nekazaritza Etorkizunari buruzko Txostenak" (2024-2035) eskualdeko nekazaritza sektorearen etorkizunaren ikuspegi zehatza eskaintzen du. Txostenean jasotako datu eta proiekzio kopuru handiaz gain, azpimarratu behar da berrikuntza eta teknologia kontzeptuak EBko…</t>
+  </si>
+  <si>
+    <t>Az, 11/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/berrikuntza-eta-teknologia-ebko-nekazaritzaren-etorkizunaren-zutabeak</t>
+  </si>
+  <si>
+    <t>ENOMAQ-OLEOMAQ-EBEER eta TECNOVID-OLEOTEC 2025ek badituzte dagoeneko Hobekuntza Teknologiko eta Berrikuntza Lehiaketaren irabazleak</t>
+  </si>
+  <si>
+    <t>ENOMAQ-OLEOMAQ-EBEER eta TECNOVID-OLEOTEC Hobekuntza eta Berrikuntza Teknologikoen Lehiaketako epaimahaia joan den ostiralean, azaroaren 28an, bildu zen Zaragozako Feria instalazioetan, 2025eko ediziorako kategoria bakoitzeko irabazleak eztabaidatu eta izendatzeko. Epaimahaia Ernesto Franco Aladrén jauna da eta Juan Cacho Palomar, Luis Sanz Tejedor, Juan Sagarna García, José Luis Chueca Sancho…</t>
+  </si>
+  <si>
+    <t>Ar, 10/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/enomaq-oleomaq-ebeer-eta-tecnovid-oleotec-2025ek-badituzte-dagoeneko-hobekuntza</t>
+  </si>
+  <si>
+    <t>Europako Inbertsio Bankuak nekazaritza-elikagaien berrikuntza bultzatzen ari da 3.000 milioi euroko finantzaketa-pakete batekin.</t>
+  </si>
+  <si>
+    <t>Europako Inbertsio Bankuak (BEI) 3.000 milioi euroko finantzaketa plana iragarri du Europako nekazaritza eta bioekonomia laguntzeko. Pakete honek, guztira 8.400 milioi euro mobilizatuko dituena, beste finantza-erakunde batzuen ekarpenak barne, nekazaritza-elikagaien sisteman berrikuntza sustatzera eta EBren iraunkortasun-helburuei laguntzera bideratuko du arreta. Berrikuntzan eta iraunkortasunean…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-inbertsio-bankuak-nekazaritza-elikagaien-berrikuntza-bultzatzen-ari-da-3000</t>
+  </si>
+  <si>
+    <t>Landareek lehorteari eta tenperatura altuei egokitzeko mekanismo gako bat aurkitu da.</t>
+  </si>
+  <si>
+    <t>Landareen Biologia Molekularreko eta Zelularreko Institutuak (CSIC-UPV) nazioarteko ikerketa batean ari da lankidetzan, eta ikerketa horrek agerian uzten du nola erregulatzen dituzten beren estomak ingurumen-estres baldintza kontrajarrien aurrean. Nazioarteko ikerketa batek zuzendutako ikerketa batek, besteak beste , Landareen Biologia Molekularreko eta Zelularreko Institutuko (IBMCP) kideek…</t>
+  </si>
+  <si>
+    <t>Or, 29/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landareek-lehorteari-eta-tenperatura-altuei-egokitzeko-mekanismo-gako-bat-aurkitu-da</t>
+  </si>
+  <si>
+    <t>Espainiako AKIS Koordinazio Organoaren Aholkularitza Lan Taldearen 3. bilera</t>
+  </si>
+  <si>
+    <t>Espainiako AKIS Koordinazio Organoaren Aholku Lan Taldearen 3. bilera azaroaren 19an egin zen. Ia 50 parte-hartzailek, estatuko eta eskualdeko administrazio publikoak, nekazaritza-erakundeak, ikerketa-zentroak, akademia eta, laburbilduz, nekazaritza-elikagaien kate osoa ordezkatuz, nekazaritza-elikagaien aholkularitzaren hainbat arlo jorratu zituzten. Trantsizio Digitalerako Aholkularitzari…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/espainiako-akis-koordinazio-organoaren-aholkularitza-lan-taldearen-3-bilera</t>
+  </si>
+  <si>
+    <t>ASAJAk aholkularitza eskaintzen die landa-eremuko ekintzaileei AgroEmprende zerbitzuarekin</t>
+  </si>
+  <si>
+    <t>ASAJAk AgroEmprende abiarazi du, nekazaritza sektorean ibilbide bat hasi nahi dutenei laguntza teknikoa eta aholkularitza integrala eskaintzeko diseinatutako zerbitzua. Programa honek autoenplegua sustatu, landa-eremuak modernizatzea eta nekazaritza-sektorean digitalizazioa, jasangarritasuna eta belaunaldi-aldaketa bultzatzea du helburu. Zer barne hartzen du AgroEmprende-k? Programak nekazaritza…</t>
+  </si>
+  <si>
+    <t>Az, 27/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/asajak-aholkularitza-eskaintzen-die-landa-eremuko-ekintzaileei-agroemprende</t>
+  </si>
+  <si>
+    <t>DATAGRI 2024k mila parte-hartzaile baino gehiago izan zituen eta arrakasta handiz itxi zuen bere 7. edizioa.</t>
+  </si>
+  <si>
+    <t>DATAGRI Foroaren 7. edizioa azaroaren 13tik 14ra bitartean egin zen iHub La Vega Innova- n (San Fernando de Henares-en, Madrilen), Espainiako nekazaritza-elikagaien sektoreko berrikuntza eta azken teknologia digitalak sustatzeko bilgune batean. Foroaren irekieran, Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak azpimarratu zuen Espainia ez dela soilik elikagaien ekoizpenean eta…</t>
+  </si>
+  <si>
+    <t>Or, 15/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/datagri-2024k-mila-parte-hartzaile-baino-gehiago-izan-zituen-eta-arrakasta-handiz-itxi</t>
+  </si>
+  <si>
+    <t>ModernAKISek Espainiako nekazaritza-elikagaien sektorearen digitalizazioa eta iraunkortasuna sustatzen ditu profesionalen arteko bi eguneko networking-arekin.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) , ModernAKIS proiektu europarraren esparruan , Praktika Komunitate (CoP) bat jarri du abian, Espainiako nekazaritza-elikagaien ekoizpen sistema modernizatzeko helburuarekin , nekazariei ezagutza, berrikuntza eta digitalizaziorako sarbidea errazteko helburuarekin. CoP honen lehen saioak urriaren 22an eta 30ean egin ziren, Nekazaritzako…</t>
+  </si>
+  <si>
+    <t>Ar, 12/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/modernakisek-espainiako-nekazaritza-elikagaien-sektorearen-digitalizazioa-eta</t>
+  </si>
+  <si>
+    <t>Agroalnext-en lehen bilera nazionala</t>
+  </si>
+  <si>
+    <t>Urriaren 1ean, Agroalnext- en lehen bilera nazionala egin zen, Espainiako nekazaritza-elikagaien sektorearen eraldaketa bultzatzeko funtsezko programa bat. La Vega Innovan egindako ekitaldi honek zazpi autonomia erkidegotako (Aragoi, Asturias, Nafarroa, Valentziako Erkidegoa, Extremadura, Errioxa eta Murtzia) teknologia-zentroek eta ikerketa-erakundeek zuzendutako I+G proiektuetan egindako…</t>
+  </si>
+  <si>
+    <t>Or, 04/10/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agroalnext-lehen-bilera-nazionala</t>
+  </si>
+  <si>
+    <t>Nekazaritzako elikagaien berrikuntza izango da MAPAren parte-hartzearen ardatza Fruit Attraction 2024an.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioaren (MAPA) parte-hartzea Fruit Attraction azokaren hurrengo edizioan, 2024ko urriaren 8tik 10era bitartean Madrilgo IFEMAn egingo dena, berrikuntza teknologikora eta nekazaritzaren digitalizaziora bideratuta egongo da, eta bere standean ( 5C01 Standa - P05 Pabiloia) egingo dituen aurkezpenetan I+G+B bidez nekazaritza jasangarriagoa eta eraginkorragoa…</t>
+  </si>
+  <si>
+    <t>Og, 03/10/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-elikagaien-berrikuntza-izango-da-maparen-parte-hartzearen-ardatza-fruit</t>
+  </si>
+  <si>
+    <t>Ia 37 milioi euro Gironan ureztatzeko ura aurrezteko</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak Gironako probintzian 3.492 hektarea ureztatu berritzeko bi proiektu burutzen ari da, guztira 36,85 milioi euroko inbertsioarekin. Albons, Bellcaire d'Empordà, L'Escala, La Tallada d'Empordà, Torroella de Montgrí, Pals, Gualta, Fontanilles, Palau-Sator, Ullastret, Serra de Daró, Verges eta Viladamat udalerrietako 1.274 ureztatzailerentzat izango…</t>
+  </si>
+  <si>
+    <t>Al, 30/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ia-37-milioi-euro-gironan-ureztatzeko-ura-aurrezteko</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leongo Gobernuak hitzarmena sinatu du Lanbide Heziketako ikasleek azken teknologiako traktoreekin trebatzeko.</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leongo Nekazaritza, Abeltzaintza eta Landa Garapeneko Ministerioak hitzarmen bat sinatu du eskualdeko nekazaritzako traktoreen marka nagusiekin, nekazaritza adarreko heziketa-zikloetako ikasleek teknologia aurreratuagoekin hornitutako makineriaz prestakuntza praktikoa jaso dezaten. . Nekazaritza sektorearen modernizazioa eta digitalizazioa sustatu nahi du neurri honek. Elkarlan horri…</t>
+  </si>
+  <si>
+    <t>Or, 27/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/gaztela-eta-leongo-gobernuak-hitzarmena-sinatu-du-lanbide-heziketako-ikasleek-azken</t>
+  </si>
+  <si>
+    <t>Pascual Innoventuresek etorkizuneko elikagaien ikerketarako inbertsioa 2 milioi eurora zabaldu du Mylkcubator-en hirugarren edizioarekin</t>
+  </si>
+  <si>
+    <t>Pascual Innoventures-ek , Pascual taldearen Corporate Venturing-ek, elikagai berritzaile eta jasangarrien ikerketan egindako inbertsioa handitu du, guztira 2 milioi euroko ekarpena egin du bere Mylkcubator programaren lehen hiru edizioetan. Elikagaien sektorean aitzindaria den programa hau berrikuntza sustatzen espezializatuta dago elikagaien industrian irtenbide disruptiboak garatzen ari diren…</t>
+  </si>
+  <si>
+    <t>Og, 26/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/pascual-innoventuresek-etorkizuneko-elikagaien-ikerketarako-inbertsioa-2-milioi-eurora</t>
+  </si>
+  <si>
+    <t>Epea amaitutakoan, Nekazaritza, Arrantza eta Elikadura Ministerioak 1.214 laguntza eskaera onartu ditu nekazaritzako makineria berritzeko Renove 2024 Planaren barruan.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak nekazaritza makineria berritzeko 1.214 laguntza eskaera onartu ditu Renove 2024 Planaren barruan , nekazariek eta abeltzainek aurkeztutako eskaeren % 88,7. Programa honek ia 9,5 milioi euro bideratuko ditu , eskuragarri dauden funtsak ia agortuz. Behin-behineko kalkuluen arabera, Renove Planak 39 milioi euroko inbertsioa sustatu du gutxi gorabehera…</t>
+  </si>
+  <si>
+    <t>Or, 20/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/epea-amaitutakoan-nekazaritza-arrantza-eta-elikadura-ministerioak-1214-laguntza-eskaera</t>
+  </si>
+  <si>
+    <t>Urriaren 21era arte, produktu fitosanitarioen erabilera jasangarriari buruzko 2025-2029 Ekintza Plan Nazionalaren kontsulta publikoa egiteko epea zabalik dago.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak kontsulta publikoa ireki du 2025-2029 Ekintza Plan Nazionalerako, produktu fitosanitarioen erabilera jasangarriari buruzkoa. Plan honek, 1311/2012 Errege Dekretuaren barruan, ardatz nagusi bat da ministerioaren politikan produktu horien erabilera arrazionalagoa eta seguruagoa sustatzeko. Helburu nagusia produktu fitosanitarioek osasunean eta…</t>
+  </si>
+  <si>
+    <t>Og, 19/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/urriaren-21era-arte-produktu-fitosanitarioen-erabilera-jasangarriari-buruzko-2025-2029</t>
+  </si>
+  <si>
+    <t>Nekazaritza Ministerioak nekazaritzako elikagaien sektorearen prestakuntza, berrikuntza eta digitalizazioaren aldeko apustua berresten du</t>
+  </si>
+  <si>
+    <t>Espainiako nekazaritzako elikagaien sektorea digitalizazioak eta adimen artifiziala (AI) bezalako teknologia aurreratuak txertatzeak bultzatutako eraldaketa-une giltzarri bat bizi du. Nekazaritza, Arrantza eta Elikadura Ministeriotik (MAPA), aldaketa hori bizkortzeko ahalegina prestakuntza, aholkularitza eta tresna teknologikoen erabilera sustatzen duten ekimen batzuen bidez artikulatzen da,…</t>
+  </si>
+  <si>
+    <t>Az, 18/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-ministerioak-nekazaritzako-elikagaien-sektorearen-prestakuntza-berrikuntza</t>
+  </si>
+  <si>
+    <t>Luis Planasek azpimarratu du G-20ko nekazaritza bileran teknologia berriak eta berrikuntza funtsezko tresnak direla bere etorkizunerako.</t>
+  </si>
+  <si>
+    <t>Cuiabán (Brasil) egin zen G-20 Nekazaritza Ministroen bilerako bigarren saioan parte hartu zuenean, Luis Planas Nekazaritza ministroak nabarmendu zuen teknologia berriak eta berrikuntza oinarrizkoak direla XXI. Nekazaritza familiar eta profesionalean tresna hauek ezartzearen garrantzia azpimarratu du, eraginkorragoa, jasangarriagoa eta errentagarriagoa izan dadin. Gainera, nabarmendu du…</t>
+  </si>
+  <si>
+    <t>Or, 13/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planasek-azpimarratu-du-g-20ko-nekazaritza-bileran-teknologia-berriak-eta</t>
+  </si>
+  <si>
+    <t>Landa eremuko emakumeen nekazaritza jardueran berrikuntzagatik saritua</t>
+  </si>
+  <si>
+    <t>Nekazaritza-jardueran berrikuntzak produkzio-ereduak eraldatzen ez ezik, funtsezko zeregina du genero berdintasunean, batez ere landa eremuan. Era berean, landa-eremuetan garrantzi handiagoko postuetan emakumeak gero eta sartzeak berrikuntzak eta teknologiak txertatzea areagotzen duen ikuspegi berri bat ematen du. Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) Landa-Emakumeentzako…</t>
+  </si>
+  <si>
+    <t>Al, 09/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-eremuko-emakumeen-nekazaritza-jardueran-berrikuntzagatik-saritua</t>
+  </si>
+  <si>
+    <t>Nekazaritzaren Etorkizunari buruzko EBko Elkarrizketa Estrategiko Taldearen azken txostena aurkeztu da</t>
+  </si>
+  <si>
+    <t>Europako Batzordeko presidenteak 2023ko irailaren 13an Batasunaren egoeraren hitzaldian iragarri eta 2024ko urtarrilean abiarazi zuen , EBko Nekazaritzaren Etorkizunari buruzko Elkarrizketa Estrategikoak sektoreetako 29 eragile nagusi bildu zituen Europako nekazaritzako elikagaien erakundeak, gizarte zibila. , landa-komunitateek eta akademiak diskurtso formatu berri batean Europako bizitzaren eta…</t>
+  </si>
+  <si>
+    <t>Az, 04/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzaren-etorkizunari-buruzko-ebko-elkarrizketa-estrategiko-taldearen-azken</t>
+  </si>
+  <si>
+    <t>Luis Planasek etorkizuneko erronkei gainditzeko berrikuntza teknologikoak eta digitalizazioak nekazaritza sektorean duten garrantzia nabarmendu du.</t>
+  </si>
+  <si>
+    <t>Luis Planas Nekazaritza sailburuak berrikuntza teknologikoaren eta digitalizazioaren garrantzia nabarmendu du nekazaritza etorkizuneko erronkei aurre egiteko gako gisa , batez ere klima aldaketaren testuinguruan. Zipreko MED9 Nekazaritza Ministroen bileran , Planasek Espainiak ureztatzeko sistema eraginkorrak ezartzeko duen esperientzia nabarmendu zuen, herrialdeko nekazaritza ureztatuaren %80…</t>
+  </si>
+  <si>
+    <t>Ar, 03/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planasek-etorkizuneko-erronkei-gainditzeko-berrikuntza-teknologikoak-eta</t>
+  </si>
+  <si>
+    <t>StarBEC programaren 2. edizioa, MAPAkoa, nekazaritzako elikagaien bioekonomian enpresa berriak sustatzeko</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak , AINIA zentro teknologikoarekin elkarlanean, " StartBEC " programaren bigarren edizioa jarri du martxan, bioekonomiaren esparruan nekazaritzako elikagaien sektorean sortzen ari diren enpresei laguntzera bideratutako ekimena. Irailaren 23an ofizialki Ministerioaren egoitzan aurkeztuko den programa honek doako aholkularitza eta laguntza teknologikoa…</t>
+  </si>
+  <si>
+    <t>Og, 29/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/starbec-programaren-2-edizioa-mapakoa-nekazaritzako-elikagaien-bioekonomian-enpresa</t>
+  </si>
+  <si>
+    <t>Gobernuak teknologia berriak sustatzen ditu nekazaritzako lurzoruen ongarri iraunkorrerako</t>
+  </si>
+  <si>
+    <t>Abuztuaren 27an, Ministroen Kontseiluak 2022ko abenduaren 27tik aurrera nekazaritzako lurzoruen elikadura jasangarrirako arauak eguneratzen dituen errege-dekretu berri bat onartu zuen, teknologia aurreratuak eta neurri malguagoak ezarriz, nekazaritzaren eraginkortasuna hobetu eta ingurumen-inpaktua murrizteko. Espainia. Araudi hau nekazaritza nazionala "Baserritik Sardexkara" estrategia…</t>
+  </si>
+  <si>
+    <t>Ar, 27/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/gobernuak-teknologia-berriak-sustatzen-ditu-nekazaritzako-lurzoruen-ongarri</t>
+  </si>
+  <si>
+    <t>Gaztela-Mantxako NPB 2023-2027 Plan Estrategikoko Aholkularitza Hornitzaileentzako laguntzak</t>
+  </si>
+  <si>
+    <t>Abuztuaren 19an, abuztuaren 8ko 135/2024 Agindua argitaratu zen Gaztela-Mantxako Aldizkari Ofizialean, nekazaritza-aholkularitza-zerbitzuen hornitzaileei laguntzak emateko oinarri arautzaileak ezartzen dituena Nekazaritzako Erkidegoko Plan Estrategikoaren barruan Politika (PAC) 2023-2027 . Aginduaren helburua Agindu honen bidez, nekazaritza-ustiategietarako aholkularitza-zerbitzuen hornitzaileei…</t>
+  </si>
+  <si>
+    <t>Al, 19/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/gaztela-mantxako-npb-2023-2027-plan-estrategikoko-aholkularitza-hornitzaileentzako</t>
+  </si>
+  <si>
+    <t>A Limiako ureztatzea modernizatzea: 29,7 milioi euroko inbertsioa uraren eraginkortasuna hobetzeko</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak asmo handiko proiektu bat hasi du Ourenseko A Limian ureztatzea modernizatzeko, 29,7 milioi euroko inbertsioarekin . Europar Batasuneko Next Generation funtsekin finantzatutako ekintza honek uraren erabilera optimizatu eta inguruko energia-kontsumoa murriztea bilatzen du. Azpiegiturak modernizatzea eta baliabideen aurreztea ureztatzean Proiektua…</t>
+  </si>
+  <si>
+    <t>Og, 08/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/limiako-ureztatzea-modernizatzea-297-milioi-euroko-inbertsioa-uraren-eraginkortasuna</t>
+  </si>
+  <si>
+    <t>Nekazaritzako elikagaien eta basogintzaren sektorean digitalizazioan trebatzeko deitutako laguntza berriak</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak nekazaritzako elikagaien eta basogintzaren sektoreko prestakuntza eta ezagutza trukatzera zuzendutako laguntzen deialdia egin du, guztira bederatzi milioi euroko aurrekontuarekin. Nekazaritza Politika Erkidearen 2023-2027 Plan Estrategikoko landa garapenaren zutabearen parte diren diru-laguntza hauek trantsizio digitalari lagundu eta sektoreko…</t>
+  </si>
+  <si>
+    <t>Ar, 06/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-elikagaien-eta-basogintzaren-sektorean-digitalizazioan-trebatzeko-deitutako</t>
+  </si>
+  <si>
+    <t>MAPAk 37 milioi euro baino gehiago bideratzen ditu nekazaritzako elikagaien eta basogintzaren sektoreko autonomiaz gaindiko talde operatiboen 65 proiektu berritzaile berri finantzatzeko.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak nekazaritzako elikagaien eta basogintzako 65 proiektu berritzaile berriren finantzaketa iragarri du, guztira 37,3 milioi euroko inbertsioarekin. Proiektuak hainbat autonomia erkidegotan garatuko dira eta 2027ko maiatzera arte egongo dira martxan. Proiektu berritzaileentzako finantzaketa Hautatutako proiektuak autonomiaz gaindiko talde operatiboek…</t>
+  </si>
+  <si>
+    <t>Al, 05/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mapak-37-milioi-euro-baino-gehiago-bideratzen-ditu-nekazaritzako-elikagaien-eta</t>
+  </si>
+  <si>
+    <t>Andaluziako Gobernuak Smart Green Cube eraikin proiektuaren kontratua sinatu du, fruta eta barazkien I+G+B bultzatuko duena.</t>
+  </si>
+  <si>
+    <t>Andaluziako Eskualdeko Gobernuak eskualdeko nekazaritzaren etorkizunerako urrats erabakigarria eman du Tragsatec enpresari "Agridomo" Smart Green Cube eraikina garatzeko kontratua sinatuta. Berrikuntza-zentro hau fruta eta barazkien sektoreko ikerketa, garapen eta berrikuntzan (I+G+B) erreferente bihurtzeko da. Etorkizuneko lorezaintzarako erreferentzia zentroa "Agridomo" Kubo Berde Adimenduna ez…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/andaluziako-gobernuak-smart-green-cube-eraikin-proiektuaren-kontratua-sinatu-du-fruta-eta</t>
+  </si>
+  <si>
+    <t>AgroInnpulso, "Savia Rural" aldizkarian agertzen den ekimen berritzailea, RedPAC-koa</t>
+  </si>
+  <si>
+    <t>RedPAC argitaletxeak argitaratzen duen "Savia Rural" aldizkariaren udako zenbakiak azaleko artikuluetako batean nabarmentzen duAgroInnpulso ekimena, nekazaritzako elikagaien kateko edozein puntutan berrikuntza proiektuak dituzten enpresa txiki eta ertainentzako finantzaketa-lerroa . . AKIS Advisors Plataformatik artikulu hau gomendatzen dizuegu , oso interesgarria nekazaritzako elikagaien…</t>
+  </si>
+  <si>
+    <t>Az, 31/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agroinnpulso-savia-rural-aldizkarian-agertzen-den-ekimen-berritzailea-redpac-koa</t>
+  </si>
+  <si>
+    <t>2024ko Makineria Berritzeko Plana "Karbono Nekazaritza"rekin bat datozen teilatuen praktikak sustatzeko</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak 9,55 milioi euro bideratuko ditu Nekazaritza Makineria Flota Berritzeko Plan Nazionalerako, "Plan Renove" izenekorako, 2024ko ekitaldirako. Hau da orain arte plan hauetarako esleitutako aurrekontu handiena. Irailaren 15era arteko epea 2024ko Nekazaritza Makineria Berritzeko Planerako Laguntza eskatzeko epea abuztuaren 8tik irailaren 15era bitartean…</t>
+  </si>
+  <si>
+    <t>Or, 26/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/2024ko-makineria-berritzeko-plana-karbono-nekazaritzarekin-bat-datozen-teilatuen</t>
+  </si>
+  <si>
+    <t>CAMPAG-Teknologia Atlas Akordioa nekazaritza-elikagaien sektorearen digitalizaziorako, iraunkortasunerako eta lehiakortasunerako</t>
+  </si>
+  <si>
+    <t>Aragoiko Nekazaritza eta Abeltzaintza Ekoizpen Baliabideen Klusterrak (CAMPAG) eta Atlas Tecnológicok hitzarmen bat sinatu dute industrian zerbitzu teknologikoak txertatzea sustatzeko . Akordio honek, prentsa-oharraren arabera, sektorearen digitalizazioan, iraunkortasunean eta lehiakortasunean oinarritutako diziplina anitzeko proiektuak bultzatuko dituen lankidetza-espazio bat sustatuko du.…</t>
+  </si>
+  <si>
+    <t>Ar, 23/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/campag-teknologia-atlas-akordioa-nekazaritza-elikagaien-sektorearen-digitalizaziorako</t>
+  </si>
+  <si>
+    <t>AFAMMER Berdintasunerako Konpromisoaren 5. Sarietarako deialdia</t>
+  </si>
+  <si>
+    <t>Landa Eremuetako Familien eta Emakumeen Elkarteak (AFAMMER) Landa Garapeneko Berdintasunerako Konpromiso Sarien 5. Edizioa iragarri du 2024. Sari hauen helburua gizartea kontzientziatzea da, landa garapen iraunkorrerako gizonen eta emakumeen arteko aukera berdintasunaren garrantziaz. Sari hauek landa-eremuetan emakumeen rola sustatzen laguntzen duten emakumeak, gizonak, komunikatzaileak, enpresak…</t>
+  </si>
+  <si>
+    <t>Og, 18/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/afammer-berdintasunerako-konpromisoaren-5-sarietarako-deialdia</t>
+  </si>
+  <si>
+    <t>Tecnovak 12 talde operatibo berritan parte hartzen du</t>
+  </si>
+  <si>
+    <t>Uztailaren erdialdean, Tecnovak parte hartzen duen 12 Talde Operatibo berri aurkeztu zituen. Taldearen arabera, haien parte-hartzea kide aktibo edo taldeko lider gisa da, enpresekin, ikerketa-zentroekin eta beste teknologia-zentro batzuekin lankidetzan arituz. Nekazaritzaren etorkizunerako proiektu nabarmenak Proiektu hauek nekazaritza sektorearentzat funtsezkoak diren hainbat gai jorratzen…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/tecnovak-12-talde-operatibo-berritan-parte-hartzen-du</t>
+  </si>
+  <si>
+    <t>UPAk TerraCert proiektuan parte hartzen du nekazaritza birsortzailean mikrokredentzialen bidezko prestakuntza emateko.</t>
+  </si>
+  <si>
+    <t>Nekazari Txikien Batasunak (UPA) TerraCert nazioarteko proiektuan parte hartzen du, mikrokredentzialen bidez nekazaritza birsortzailean trebatzeko dedikatua. Hauek ikaskuntza-esperientzia laburretan zehar eskuratutako trebetasunak eta ezagutzak erakusten dituzten mini-ziurtagiri baten modukoak dira. Nekazaritza birsortzailean ikaskuntza azkarra mikrokredentzialen bidez TerraCertek nekazaritza…</t>
+  </si>
+  <si>
+    <t>Ar, 16/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/upak-terracert-proiektuan-parte-hartzen-du-nekazaritza-birsortzailean-mikrokredentzialen</t>
+  </si>
+  <si>
+    <t>Berrikuntza teknologikoa da Luis Planasen hitzaldiaren ardatza EBko Nekazaritza eta Arrantza Ministroen Kontseiluan.</t>
+  </si>
+  <si>
+    <t>Uztailaren 15ean egindako EBko Nekazaritza eta Arrantza Ministroen Kontseiluan, Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak Europar Batasunari (EB) elikagaien berrikuntzan duen anbizio maila mantentzeko eskatu zion, bai ekoizpen-prozesuetan bai elikagaietan. Teknologia eta belaunaldien aldaketa nekazaritza sektorean Berrikuntza teknologikoa, gazteen inkorporazioarekin batera,…</t>
+  </si>
+  <si>
+    <t>Al, 15/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/berrikuntza-teknologikoa-da-luis-planasen-hitzaldiaren-ardatza-ebko-nekazaritza-eta</t>
+  </si>
+  <si>
+    <t>Kataluniako nekazaritza-elikagaien sektoreko lehen ekintzailetza-azeleragailua FEMAC eta AFRUCATen arteko lankidetzatik jaio da.</t>
+  </si>
+  <si>
+    <t>Interempresas atari espezializatuaren arabera, FEMACek (Nekazaritzako Makineria eta Ekoizpen Baliabideen Klusterra) eta Afrucatek (Kataluniako Fruta Enpresen Elkartea) Katalunian "Nekazaritza Elikagaien Sektoreko Ekintzailetza Azeleragailua" abiarazi berri dute. Ekimenaren helburua talentua eta ekintzailetza sustatzea da Kataluniako nekazaritza eta elikagaien sektoreko negozio-proiektu…</t>
+  </si>
+  <si>
+    <t>Or, 12/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/kataluniako-nekazaritza-elikagaien-sektoreko-lehen-ekintzailetza-azeleragailua-femac-eta</t>
+  </si>
+  <si>
+    <t>Europako nekazaritza-elikagaien kooperatibek I+G+Bn inbertsio handiagoa eskatu dute EBn</t>
+  </si>
+  <si>
+    <t>Europako nekazaritza-elikagaien kooperatibek , Copa-Cogecaren bidez, I+G+B inbertsioa nabarmen handitzea eskatzen ari dira Europar Batasunean. 22 milioi nekazari baino gehiago eta 22.000 nekazaritza kooperatiba ordezkatzen dituen erakunde honek bat egin du hainbat sektore teknologiko eta industrialetako 110 elkarte eta erakundek sinatutako manifestuarekin. Ikerketa eta Berrikuntzarako Europako…</t>
+  </si>
+  <si>
+    <t>Or, 05/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-nekazaritza-elikagaien-kooperatibek-igbn-inbertsio-handiagoa-eskatu-dute-ebn</t>
+  </si>
+  <si>
+    <t>Aholkularitza, prestakuntza eta laguntza dira Espainiako nekazaritzan belaunaldien aldaketa sustatzeko zutabeak.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura ministro Luis Planasek atzo, uztailak 4, Iruñean egindako belaunaldi-aldaketari buruzko Sektoreko Konferentzia berezian azpimarratu zuen gazteei instalazio-prozesuaren aurretik, bitartean eta ondoren eta berrikuntzan emandako aholku espezifikoak funtsezko elementua direla, besteak beste, sektorea erakargarri eta errentagarria izan dadin Espainiako landa-eremuan…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/aholkularitza-prestakuntza-eta-laguntza-dira-espainiako-nekazaritzan-belaunaldien</t>
+  </si>
+  <si>
+    <t>2024/25eko EBko NPB Sarearen ekitaldi berriak nekazaritzan berrikuntzan eta ezagutza partekatzean oinarrituta</t>
+  </si>
+  <si>
+    <t>2024ko uztailetik 2025eko ekainera, EBko NPB Sareak 13 ekitaldi antolatuko ditu berrikuntzan, ezagutza-trukean eta EIP-AGRIn oinarrituta. Deialdi hau ezagutarazteko eta parte hartzera bultzatzeko, bideo bat argitaratu da YouTuben. Bilerak nekazariei, basozainei, ikertzaileei, nekazaritza aholkulariei, sare nazionalei, agintari publikoei, GKEei eta gehiagori zuzenduta daude. Guztira, honako hauek…</t>
+  </si>
+  <si>
+    <t>Al, 01/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/202425eko-ebko-npb-sarearen-ekitaldi-berriak-nekazaritzan-berrikuntzan-eta-ezagutza</t>
+  </si>
+  <si>
+    <t>SAGRIS 2025 azoka berria aurkeztu da, nekazaritza-elikagaien industriaren etorkizunerako berrikuntzan eta talentuan oinarritua.</t>
+  </si>
+  <si>
+    <t>IFEMAk SAGRIS azoka berria aurkeztu berri du, Nekazaritza eta Abeltzaintza Erakusketa , 2025eko maiatzaren 8tik 10era bitartean egitekoa dena, Espainiako nekazaritza erakunde nagusien laguntzarekin. Ekitaldi hau Madrilgo IFEMA Azoka Gunean antolatu zen ALASen laguntzarekin (Nekazaritza Jasangarrirako Aliantza), ASAJA , AEACSV , COAG , FEPEX , UPA nekazaritza erakunde nagusiak biltzen dituen…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/sagris-2025-azoka-berria-aurkeztu-da-nekazaritza-elikagaien-industriaren-etorkizunerako</t>
+  </si>
+  <si>
+    <t>Ikerketa eta berrikuntza, XXI. mendeko nekazaritza sektorearen beharrei erantzuteko "tresna onenak"</t>
+  </si>
+  <si>
+    <t>Begoña García Nekazaritza eta Elikadurako Estatu idazkariak gaur azpimarratu du ikerketaren eta berrikuntzaren garrantzia, XXI. mendeko nekazaritza sektorearen beharrak asetzeko "tresna onenak" direlako. Hori nekazaritzako elikagaien berrikuntza proiektuei eskainitako StartBEC programaren emaitzen aurkezpenaren irekieran emandako hitzaldian gertatu zen . Garcíak azpimarratu zuen teknologia eta…</t>
+  </si>
+  <si>
+    <t>Or, 28/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ikerketa-eta-berrikuntza-xxi-mendeko-nekazaritza-sektorearen-beharrei-erantzuteko-tresna</t>
+  </si>
+  <si>
+    <t>MAPAk nekazaritza-elikagaien teknologiako aholkulariak bilatzen ari da EBrako.</t>
+  </si>
+  <si>
+    <t>Eskaerak aurkezteko epea: uztailak 19: Nekazaritza Ministerioak Espainiako aholkulariak animatzen ditu EBko EuroCAP Sarearen Berrikuntza Foku Taldeetan parte hartzera. Zehazki, uztailaren 19ra arte , CAP Sarearen berrikuntza eta ezagutza trukatzeko laguntza mekanismoak (Espainian, MAPAk sustatutako AKIS Koordinazio Organo deritzonaren bidez), CAP Sarearen eztabaida taldeetarako eta 2025erako…</t>
+  </si>
+  <si>
+    <t>Og, 27/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mapak-nekazaritza-elikagaien-teknologiako-aholkulariak-bilatzen-ari-da-ebrako</t>
+  </si>
+  <si>
+    <t>SCIA Koordinazio Organoaren Aholku Lan Taldearen lehen bilera</t>
+  </si>
+  <si>
+    <t>SCIA Koordinazio Organoaren Nekazaritza Elikagaien Aholkularitza Lan Taldearen (WG) lehen bilera ekainaren 25ean egin zen. Horrekin abiarazi da SCIA Koordinazio Organoaren (AKIS) hiru lan taldeetako lehenengoa, aurtengo urtarrilean sortua, nekazaritza elikagaien sektorean ezagutza eta berrikuntza sortu eta erabiltzean parte hartzen duten eragile guztien arteko lankidetza errazteko. Beste bi lan…</t>
+  </si>
+  <si>
+    <t>Ar, 25/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/scia-koordinazio-organoaren-aholku-lan-taldearen-lehen-bilera</t>
+  </si>
+  <si>
+    <t>Ekainaren 25etik uztailaren 3ra bitartean, RuralCat urrutiko ikaskuntzarako izen-ematea zabalik dago.</t>
+  </si>
+  <si>
+    <t>2024ko ekainaren 25etik uztailaren 3ra bitartean, Rural Cat-ek eskaintzen dituen hurrengo urrutiko ikaskuntza ikastaroetarako izen-ematea zabalik dago, irailean zehar egingo direnak: FITO OINARRIZKOA. Produktu fitosanitarioen manipulatzaile eta aplikatzaileentzako oinarrizko mailako ikastaroak KUALIFIKATUA. Produktu fitosanitarioen manipulatzaile eta aplikatzaileentzako gaikuntza-mailako…</t>
+  </si>
+  <si>
+    <t>Or, 21/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ekainaren-25etik-uztailaren-3ra-bitartean-ruralcat-urrutiko-ikaskuntzarako-izen-ematea</t>
+  </si>
+  <si>
+    <t>Birusak uztak hobetzeko: IBMCP-ren (CSIC-UPV) proposamen bat</t>
+  </si>
+  <si>
+    <t>Landareen Biologia Molekularreko eta Zelularreko Institutuko (IBMCP) eta Valentziako Unibertsitate Politeknikoko (UPV) ikertzaile talde batek artikulu bat argitaratu du 'Nature Reviews Bioengineering' aldizkari zientifikoan, landareen osasuna hobetzeko birus ahulduak erabiltzearen alde eginez. Paradoxa hau azpimarratzen du: txertoak eta gene-terapiak asko erabiltzen dira gizakien eta animalien…</t>
+  </si>
+  <si>
+    <t>Az, 19/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/birusak-uztak-hobetzeko-ibmcp-ren-csic-upv-proposamen-bat</t>
+  </si>
+  <si>
+    <t>Espainiako nekazaritza-elikagaien sektoreak bere prozesuak digitalizatu eta robotizatu nahi ditu.</t>
+  </si>
+  <si>
+    <t>Ekainaren 12an, La Vega Innova berrikuntza guneak Nekazaritza Elikagaien Sektorearen Digitalizazio Behatokiaren "Nekazaritza Elikagaien Sektorearen Eraldaketa Digitala, Profesionalen Ikuspegitik" ikerketaren aurkezpena hartu zuen (azterketa osoa hemen eskuratu daiteke). Ikerketa honen helburua nekazaritza, abeltzaintza eta elikagaien sektorean lan egiten duten pertsonen pertzepzioak aztertzea da,…</t>
+  </si>
+  <si>
+    <t>Or, 14/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/espainiako-nekazaritza-elikagaien-sektoreak-bere-prozesuak-digitalizatu-eta-robotizatu</t>
+  </si>
+  <si>
+    <t>GOFAGUS: i2connect-ek hautatutako espainiar kasu praktiko berria herrialde ezberdinen artean berrikuntza interaktiboa sortzen duen prozesutik ikasteko</t>
+  </si>
+  <si>
+    <t>GOFAGUS Europako i2connect proiektuko aditu-epaimahai batek aukeratutako Espainiako kasu praktiko berria da, Horizon 2020 funtsekin finantzatua, zeinak, herrialdeen arteko ezagutza-trukearen bidez, berrikuntza interaktiboa aztertzen duen parekideen berrikuspenarekin. Herrialde ezberdinetako aholkulariei EBn abian jarritako kasu-azterketetatik hainbat berrikuntzari buruz ikaskideengandik ikasteko…</t>
+  </si>
+  <si>
+    <t>Ar, 11/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/gofagus-i2connect-ek-hautatutako-espainiar-kasu-praktiko-berria-herrialde-ezberdinen</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech-ek etorkizuneko nekazaritzako elikagaien teknologia garatzeko proiektuak bilatzen ditu</t>
+  </si>
+  <si>
+    <t>2024ko uztailaren 7ra arte, Cajamar Innova Agrotech- en lehen deialdia ireki da, Agrotech arloko enpresentzako azelerazio programa , zeinarekin erakundeak elikagaien ekoizpen jasangarriaren mundu mailako erronkei erantzuten dieten teknologien garapena sustatu nahi du. Ekimena “Andalusia Agrotech European Digital Innovation Hub (Agrotech EDIH)” proiektuaren barruan kokatzen da, EBk Europa…</t>
+  </si>
+  <si>
+    <t>Og, 06/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/cajamar-innova-agrotech-ek-etorkizuneko-nekazaritzako-elikagaien-teknologia-garatzeko</t>
+  </si>
+  <si>
+    <t>Atzerrian egonaldiak eta biltzar zientifikoak: OCDE CRP Programa finantzatzeko 2025eko deialdia zabalik dago</t>
+  </si>
+  <si>
+    <t>Nekazaritza eta Elikadura Sistema Iraunkorretan ELGAko Ikerketa Kooperatiboko Programarako (CRP) 2025erako deialdia ireki berri da eta irailaren 10era arte proposamenak aurkezteko aukera ematen du , atzerrian kongresu zientifikoak eta egonaldi zientifikoak antolatzea finantzatzeko . ELGAk bi finantzaketa mota eskaintzen ditu: Egonaldi laburrak (6 eta 26 aste artekoak) atzerriko erakundeetan…</t>
+  </si>
+  <si>
+    <t>Az, 05/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/atzerrian-egonaldiak-eta-biltzar-zientifikoak-ocde-crp-programa-finantzatzeko-2025eko</t>
+  </si>
+  <si>
+    <t>Nekazaritzako elikagaien sektorea digitalizatzeko aholkularitza-laguntza berrietara sartzeko gomendio onenak</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioko Berrikuntza eta Digitalizaziorako Zuzendariordetzak sektoreko laguntza berriak jasotzeko gomendioen katalogo oso bat eskaini zuen, maiatzaren 21ean Madrilen egindako jardunaldian aurkeztu zirenak, YouTube kanaletik zabaldutakoa . Industria Antolakuntzako Eskola. Egunean zehar, Maite Ambrós, Berrikuntza eta Digitalizazioko Zuzendariorde Nagusiak…</t>
+  </si>
+  <si>
+    <t>Or, 24/05/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-elikagaien-sektorea-digitalizatzeko-aholkularitza-laguntza-berrietara</t>
+  </si>
+  <si>
+    <t>Informazioa transferitzeko ECOGAN sistema informatikoak amoniako isurien %10,6ko murrizketa baieztatzen du.</t>
+  </si>
+  <si>
+    <t>ECOGAN , MAPAk , MITECOrekin koordinatuta, garatutako informazioa transferitzeko sistema informatikoak , amoniako isuri nazionalen %10,6ko murrizketa kuantifikatzea ahalbidetu du. Bigarren urtez jarraian tresna digital honek gure herrialderako ezarritako amoniakoa isurtzeko sabaia betetzen dela egiaztatzen du. Nekazaritza eta abeltzaintzako datuen kudeaketa digitala ECOGANek abeltzaintza…</t>
+  </si>
+  <si>
+    <t>Og, 23/05/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/informazioa-transferitzeko-ecogan-sistema-informatikoak-amoniako-isurien-106ko-murrizketa</t>
+  </si>
+  <si>
+    <t>Ureztatzearen digitalizazio integrala: MAPAk lanak amaitu ditu Casinos-en (Valentzia)</t>
+  </si>
+  <si>
+    <t>Ureztatzearen kudeaketaren modernizazioak kontsumoaren kontrol hobea lortzea dakar azpiegiturak optimizatuz. Ureztatze-azpiegitura hauetan digitalizazioa funtsezkoa da eta Casinosen (Valentzia) sistema digitalizatu integrala ezartzearen adibidea dagoeneko amaitzen ari da bere azpiegituren hobekuntza digital honen lana. Urruneko kontrol-sistemekin eta ureztatze-kontagailuen eta ureztatze…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ureztatzearen-digitalizazio-integrala-mapak-lanak-amaitu-ditu-casinos-valentzia</t>
+  </si>
+  <si>
+    <t>Nekazaritzako elikagaien sektorean trantsizio digitala sustatzeko aholkularitzarako laguntza berriak</t>
+  </si>
+  <si>
+    <t>Gaur, 2024ko maiatzaren 20tik aurrera, nekazaritzako elikagaien eta basogintzaren sektorea digitalizatzeko aholkularitzarako laguntza berriak eskatu ahal izango dira. Hiru milioi euroko zenbatekoarekin, Europar Batasunarekin batera finantzatuta, titulartasun pribatuko irabazi asmorik gabeko eta ekonomia sozialeko entitateek eskaera egin dezakete datorren ekainaren 14ra arte. Nekazaritza, Arrantza…</t>
+  </si>
+  <si>
+    <t>Al, 20/05/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-elikagaien-sektorean-trantsizio-digitala-sustatzeko-aholkularitzarako</t>
+  </si>
+  <si>
+    <t>Berrikuntza-plataforma elikadura-sistemak iraunkorragoak eta iraunkorragoak izan daitezen</t>
+  </si>
+  <si>
+    <t>Diziplinaz gaindiko ikuspegiarekin eta eragile anitzeko ikuspegiarekin, CULTIVATE berrikuntza proiektuko taldeak elikagaiak partekatzeko iparrorratza izeneko plataforma garatzen du, Europar Batasuneko bederatzi hiri eta herritan probatu edo errepikatuko diren funtsezko tresnak osatua, elikagaiak partekatzeko erresiliente eta iraunkorrerantz aurrera egiteko. Plataformako tresnak hauek dira:…</t>
+  </si>
+  <si>
+    <t>Az, 24/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/berrikuntza-plataforma-elikadura-sistemak-iraunkorragoak-eta-iraunkorragoak-izan-daitezen</t>
+  </si>
+  <si>
+    <t>Nekazaritzako makineria Renove planaren oinarri arautzaileak eta eskaera bakarra aurkezteko epea eguneratzea.</t>
+  </si>
+  <si>
+    <t>2024ko apirilaren 23ko Ministroen Kontseiluak apirilaren 23ko 408/2024 Errege Dekretua onartu du, Nekazaritza, Arrantza eta Elikadura Ministerioaren proposamenez. 1055/2021 Errege Dekretuan ezarritako nekazaritza-makinen parkea. Albisteen artean Apirilaren 23ko 408/2024 Errege Dekretuak azpimarratzen du teilatu berdeen mantentze-lanarekin lotutako ekipamenduak sartzea onar daitezkeen makina moten…</t>
+  </si>
+  <si>
+    <t>Ar, 23/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-makineria-renove-planaren-oinarri-arautzaileak-eta-eskaera-bakarra</t>
+  </si>
+  <si>
+    <t>Nekazaritzako elikagaien sektorean berrikuntza eta aholkularitza sustatzeko aurrerapenak</t>
+  </si>
+  <si>
+    <t>Landa Garapen, Berrikuntza eta Nekazaritzako Elikagaien Prestakuntzako zuzendari nagusiak, Isabel Bombal, Madrilen apirilaren 22 eta 23an Nekazaritzako Ezagutza eta Berrikuntza Sistemaren koordinazio-organoen inaugurazioan parte hartu du gaur. Europako Batzordeko eta EBko estatu kide ezberdinetako ordezkarien presentzia. Jardunaldi horietan, aholkularitza -zerbitzuen eginkizunari, prestakuntzaren…</t>
+  </si>
+  <si>
+    <t>Al, 22/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-elikagaien-sektorean-berrikuntza-eta-aholkularitza-sustatzeko-aurrerapenak</t>
+  </si>
+  <si>
+    <t>CaixaBank-ek Tierra de Oportunidades 2024 aurkezten du landa munduan biztanleria ezartzeko eta enplegua sortzeko</t>
+  </si>
+  <si>
+    <t>Maiatza eta ekainean, Tierra de Oportunidades 2024 Programaren deialdia abian jartzea aurreikusten da eremu geografiko bakoitzeko Landa Garapeneko Taldeekin elkarlanean, eta ekimenari tokiko laguntza emango diote. Deialdia 5.000 biztanletik beherako udalerri batean jarduera egiten duten ekintzaileei zuzenduta dago, nahiz eta eskualde batzuetan 10.000 biztanle arteko udalerriak onartuko diren, eta…</t>
+  </si>
+  <si>
+    <t>Or, 19/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/caixabank-ek-tierra-oportunidades-2024-aurkezten-du-landa-munduan-biztanleria-ezartzeko</t>
+  </si>
+  <si>
+    <t>Espainiako hiru Talde Operatibo lehiatzen dira EIP-AGRI Berrikuntza Sariak lortzeko</t>
+  </si>
+  <si>
+    <t>PAC NETWORK-ek jakinarazten du Europako CAP Sareak Espainiako 3 Talde Operatibo (GO) hautatu dituela finalerako: GO Subalma , GO Phytodron eta GO Suber 2024ko “I EIP-AGRI Innovation Awards” sarietarako. GO SUBALMA – Olio-errotaren hondakinak ongarri gisa erabiltzen dituzten lurpeko tantaka ureztatze sistemen produktibitatea eta iraunkortasuna hobetzea nano burbuilen erabileraren bidez: Kategoria…</t>
+  </si>
+  <si>
+    <t>Og, 18/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/espainiako-hiru-talde-operatibo-lehiatzen-dira-eip-agri-berrikuntza-sariak-lortzeko</t>
+  </si>
+  <si>
+    <t>Kontsumitzaileak pintxoen kategoriaren birdiseinua bultzatzen du</t>
+  </si>
+  <si>
+    <t>Pintxoen industriaren ezaugarriak azpimarratzen dituen prentsa-oharra, Pintxoen Elkartearen arabera, Espainian 7,5 kiloko pertsona bakoitzeko kontsumoa eta 356.000 tonako ekoizpena urteko 2.300 milioi euroko fakturazioarekin. Kategorien arabera, fruitu lehorrak guztizkoaren %44 dira, ondoren patata frijituak %32 eta gainontzeko pintxoak %24. Horrez gain, oharrak enpresetako hainbat merienda…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/kontsumitzaileak-pintxoen-kategoriaren-birdiseinua-bultzatzen-du</t>
+  </si>
+  <si>
+    <t>Elikagaien ikuskapen zorrotzagoak</t>
+  </si>
+  <si>
+    <t>Europako Parlamentuak (EP) elikagaien ikuskapenak gogortzea onartu zuen hornikuntza-kate osoan , ekoizletik kontsumitzaileraino. Dagoeneko Kontseiluarekin modu informalean adostutako araudi berriak elikagaien trazabilitatea hobetzea, iruzurrari aurre egitea eta kontsumitzaileen elika-katean konfiantza berreskuratzea du helburu. Eurodiputatuek Ministroen Kontseiluarekin negoziatutako akordioak…</t>
+  </si>
+  <si>
+    <t>Az, 17/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/elikagaien-ikuskapen-zorrotzagoak</t>
+  </si>
+  <si>
+    <t>FEGAren 2023ko baldintzatzaileen txostena (2022ko kontrolak) eskuragarri</t>
+  </si>
+  <si>
+    <t>2022an autonomia erkidegoek emandako informazioan oinarritutako kontroletan lortutako datuen arabera Espainian baldintzatuaren aplikazioa ebaluatzen duen txostena , eta Europako Batzordeari 2023ko uztailaren 15ean jakinarazitakoa. Deskargatu txostena hemen</t>
+  </si>
+  <si>
+    <t>Ar, 16/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fegaren-2023ko-baldintzatzaileen-txostena-2022ko-kontrolak-eskuragarri</t>
+  </si>
+  <si>
+    <t>Autonomia-erkidegoen artean landa garapenerako, nekazaritzarako eta abeltzaintzarako 207 milioi euro baino gehiago banatzea adostu zen.</t>
+  </si>
+  <si>
+    <t>Apirilaren 16ko Ministroen Kontseiluak autonomia erkidegoen artean zortzi kreditu banatzeko baimena eman du, guztira 207,87 milioi eurokoa, Nekazaritza Politika Bateratuaren Plan Estrategiko Nazionalean (NEP) eta bestelakoak finantzatzeko merkatuko ekoizpenaren lehiakortasunari eta kalitateari, landare eta animalien osasunari eta Kanariar Uharteetako Nekazaritza Ekoizpenari Laguntzeko Erkidegoko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/autonomia-erkidegoen-artean-landa-garapenerako-nekazaritzarako-eta-abeltzaintzarako-207</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak jendaurreko kontsultara aurkezten du animalien identifikazioari eta baserriko albaitariei buruzko araudia arintzea.</t>
+  </si>
+  <si>
+    <t>Gatibutasunean dauden lurreko animalia espezie jakin batzuen trazabilitatea, identifikazioa eta erregistro-sistema arautzen duen 787/2023 Errege Dekretua aldatzeko kontsulta publikoaren prozeduraren epea ireki da, Gobernuak gai honetan nekazaritzako erakundeekin konpromisoa hartzen dituen malgutasun neurriak egokitzeko. . Kontsulta publikoa esteka honetan dago eskuragarri . Testuari iruzkinak…</t>
+  </si>
+  <si>
+    <t>Or, 12/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-jendaurreko-kontsultara-aurkezten-du</t>
+  </si>
+  <si>
+    <t>Elikagaien Katearen Legeari buruzko maiz egiten diren galderak</t>
+  </si>
+  <si>
+    <t>Aurkitu erantzun zehatzak Elikagai-katearen Legeari , objektuari, esparruari, definizioak, kontratuak, merkataritza-jarduerak, urraketak eta zehapenak, etab.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/elikagaien-katearen-legeari-buruzko-maiz-egiten-diren-galderak</t>
+  </si>
+  <si>
+    <t>Nekazaritzako produktuak eraldatzeko, merkaturatzeko eta garatzeko inbertsio material edo ukiezinetarako laguntzen deialdia</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak , Nekazaritza Bermatzeko Espainiako Funtsaren ( FEGA ) bitartez, gaur argitaratu du Estatuko Aldizkari Ofizialean (BOE) eraldaketa, merkaturatzea eta produktuak garatzeko nekazaritzako inbertsio material edo inmaterialetarako laguntzen deialdia . Inbertsio proiektu bakoitzeko gehieneko laguntza 5.000.000 eurokoa da. Neurri horien guztien helburua…</t>
+  </si>
+  <si>
+    <t>Az, 10/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-produktuak-eraldatzeko-merkaturatzeko-eta-garatzeko-inbertsio-material-edo</t>
+  </si>
+  <si>
+    <t>SAECA bermeak lortzeko dirulaguntzen lerroa 6 milioi eurotan zabaltzen da</t>
+  </si>
+  <si>
+    <t>Otsailaren 9an, BO E-k nekazaritza-ustiategietako titularrei eta arrantza-sektoreko eragile ekonomikoei zuzendutako nekazaritza-ustiategien eta eragile ekonomikoen finantzaketa bermatzeko Estatuko Nekazaritzako Zaintza Sozietatearen (SAECA) bermeak lortzera zuzendutako laguntzen lerroaren 6 milioi euroko gehikuntza edo nekazaritzako elikagaien industriak . Luzapen honekin, ICO-MAPA-SAECA linearen…</t>
+  </si>
+  <si>
+    <t>Ar, 09/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/saeca-bermeak-lortzeko-dirulaguntzen-lerroa-6-milioi-eurotan-zabaltzen-da</t>
+  </si>
+  <si>
+    <t>Landare lekadunen lore eta fruituen ekoizpena kontrolatzen duen gene bat identifikatzen dute</t>
+  </si>
+  <si>
+    <t>Analysis of Pea Mutants ikerketak agerian uzten du FRUITFULL-ek lorearen amaiera kontrolatzeko duen papera kontserbatzen duela eta errendimendua handitzeko duen potentziala agerian uzten du Cristina Fernándezek zuzendutako Landare Biologia Molekular eta Zelularreko Institutuko (CSIC-UPV) laborantza-landareetan. FUL (Fruitfull) geneak ugalketa-aldiaren iraupena kontrolatzen du laborantza…</t>
+  </si>
+  <si>
+    <t>Ar, 02/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landare-lekadunen-lore-eta-fruituen-ekoizpena-kontrolatzen-duen-gene-bat-identifikatzen</t>
+  </si>
+  <si>
+    <t>Luis Planasek nekazaritza sektorearen kezka nagusiei erantzuten dieten 43 neurri aurkezten ditu</t>
+  </si>
+  <si>
+    <t>Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak nekazaritzako lanbide-erakundeei 43 proposamenez osatutako multzo «sendo» eta «anbiziotsua» aurkeztu die, nekazariek eta abeltzainek adierazitako kezka nagusiei erantzuten dietenak. Neurriak (43) zazpi multzotan biltzen dira eta martxoaren 26an EBko Nekazaritza Ministroen Kontseiluak onartutako NPBren malgutasunen aplikazioa barne hartzen…</t>
+  </si>
+  <si>
+    <t>Al, 01/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planasek-nekazaritza-sektorearen-kezka-nagusiei-erantzuten-dieten-43-neurri</t>
+  </si>
+  <si>
+    <t>Kooperatiben Upategietako Ardo Lehiaketa Nazionala, Manojo Sariak</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leongo Nekazaritzako Elikagaien Kooperatiben Eskualdeko Batasunak (URCACYL) Kooperatiben Upategien XIX. Ardo Lehiaketa Nazionala deitzen du, “Manojo Sariak Espainiako ekoizte, hazkuntza eta/edo botilaratzeko kooperatiba guztiek parte har dezakete”. Lehiaketak 8 kategoria ezartzen ditu: Zuri Gazteak, Arrosa Gazteak, Gorri Gazteak, Gorri Gazteak, Gorri Graziak, Erreserba Gorriak, Cavas…</t>
+  </si>
+  <si>
+    <t>Ar, 26/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/kooperatiben-upategietako-ardo-lehiaketa-nazionala-manojo-sariak</t>
+  </si>
+  <si>
+    <t>Arrautza Ikasketen Institutuaren 18. Ikerketa Saria</t>
+  </si>
+  <si>
+    <t>Arrautzaren Ikasketen Institutuak XVIII Ikerketa Saria (12.000 €) iragartzen du, arrautzekin lotutako alderdi guztietan ikerketan lan egiten duten ikertzaile espainiarrentzat: osaera eta nutrizio-kalitate, ekoizpen-alderdiak, teknologikoak, kalitate-alderdiak edo osasunarekiko harremana, besteak beste, arrautzei lotutakoak. eta arrautza produktuak. Hautagaiak 2024ko ekainaren 15era arte aurkez…</t>
+  </si>
+  <si>
+    <t>Al, 25/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/arrautza-ikasketen-institutuaren-18-ikerketa-saria</t>
+  </si>
+  <si>
+    <t>4a. CAJAMAR INNOVA Ur Proiektuetarako Deialdia</t>
+  </si>
+  <si>
+    <t>Maiatzaren 2ra arte zabalik, 4rako izen ematea. Uraren teknologietan espezializatutako CAJAMAR INNOVA startup inkubagailu eta azeleragailuaren edizioa , uraren arazoei benetako irtenbideak ematen dizkieten proiektu teknologikoak aukeratzeko. Eskaerak jasotzeko epea amaitu ondoren, nazioko eta nazioarteko 10 proiektu aukeratuko dira gehienez heldutasun teknologikoko maila guztietan, merkatuan…</t>
+  </si>
+  <si>
+    <t>Og, 21/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/4a-cajamar-innova-ur-proiektuetarako-deialdia</t>
+  </si>
+  <si>
+    <t>Diru-laguntzak-Emplea Verde+ 2024 Programa</t>
+  </si>
+  <si>
+    <t>Biodibertsitate Fundazioak Emplea Verde + 2024 diru-laguntzen deialdia argitaratzen du (proiektu bakoitzeko 150.000 eta 2 milioi euro arteko diru-kopurua) prestakuntza-ekintzen bitartez ekonomiaren trantsizio ekologikoa sustatzen duten proiektuak laguntzeko, langabetuei, langileei eta ekintzaileei zuzenduta. Proiektuak lehentasunezko 14 ardatz hauetako batean kokatuko dira: Hiri birnaturalizazioa…</t>
+  </si>
+  <si>
+    <t>Az, 20/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/diru-laguntzak-emplea-verde-2024-programa</t>
+  </si>
+  <si>
+    <t>Erlezaintzako sektoreko ikerketa aplikatuko proiektuetarako diru-laguntzak</t>
+  </si>
+  <si>
+    <t>Erlezaintzako sektorean eta bere produktuetan ikerketa aplikatuko proiektuak gauzatzeko diru-laguntzak deitzen dira PEPAC Erlezaintza Sektoreko Esku-hartzearen barruan (2024-03-20ko BOEko deialdiaren zatia ). Erlezaintzaren Sektoreko Esku-hartzeak esku-hartze mota ugari biltzen ditu, eta horien artean azpimarratzekoa da erakunde espezializatuekin lankidetzari dagokion neurria, erlezaintzaren eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/erlezaintzako-sektoreko-ikerketa-aplikatuko-proiektuetarako-diru-laguntzak</t>
+  </si>
+  <si>
+    <t>MAPAk PEPAC aldatzeko proposamena bidaltzen die autonomia erkidegoei</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak ( MAPA ) Autonomia Erkidegoei, Eskualdeko Kudeaketako Agintari gisa (AGR), NPB Plan Estrategikoa ( PEPAC ) sinplifikatzeko eta aldatzeko proposamena helarazi die, zeina oinarri gisa balioko duena informala hasteko. Europako Batzordearekin elkarrizketa. Dokumentua , martxoaren 4 eta 13an egindako bilera teknikoetan eta PEPAC koordinazio-organoaren…</t>
+  </si>
+  <si>
+    <t>Or, 15/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mapak-pepac-aldatzeko-proposamena-bidaltzen-die-autonomia-erkidegoei</t>
+  </si>
+  <si>
+    <t>Ireki 4. CNTA Food Tech Challengers-en edizioa nekazaritzako elikagaien startupentzat</t>
+  </si>
+  <si>
+    <t>Food (Tech)2 Challengers, Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) finantzatutako eta CNTAk (Teknologia eta Elikagaien Segurtasunerako Zentro Nazionala) zuzendutako sustapen teknologikoko programak bere laugarren edizioa abiarazten du , 4 eta 8 startup artean izan daitezen. CNTAko langile adituen gaitasunez eta ezagutzaz baliatu eta bere kaudimen teknologikoa hobetu 6 hilabeteko…</t>
+  </si>
+  <si>
+    <t>Az, 13/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ireki-4-cnta-food-tech-challengers-edizioa-nekazaritzako-elikagaien-startupentzat</t>
+  </si>
+  <si>
+    <t>Food of Spain'24 sariak ardo onenei eta edari espiritu onenei eman zaizkie</t>
+  </si>
+  <si>
+    <t>Sari hauen helburua Espainiako kalitatezko ardoak sustatzea eta espiritu-edariak hobeto ezagutzen laguntzea da, baita elikadura-katearen elementu ezberdinak sustatzea eta sustatzea eta ingurumenaren marketina, berritzailea, landa garapena eta zaintza aitortzea ere enpresen kalitatezko elikagaien ekoizpenean. Nekazaritza, Arrantza eta Elikadura Ministerioak deialdia argitaratu du Estatuko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/food-spain24-sariak-ardo-onenei-eta-edari-espiritu-onenei-eman-zaizkie</t>
+  </si>
+  <si>
+    <t>Uzta berdearen Ardo Sektoreko Esku-hartzearen araudia aldatzea</t>
+  </si>
+  <si>
+    <t>Onartutako Errege Dekretuak autonomia erkidegoei ahalbidetzen die uzta berdearen kudeaketa ahalik eta gehien egokitzeko beren lurraldean ezarritako estrategia eta helburu zehatzetara. Errege Dekretu berriak Nekazaritza Politika Erkidearen Plan Estrategikoaren esparruan Ardoaren Sektorearen Esku-hartzearen araudia aldatzen du laguntza-eskaeren betekizunetan , eskatzaileen onargarritasunean,…</t>
+  </si>
+  <si>
+    <t>Ar, 12/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/uzta-berdearen-ardo-sektoreko-esku-hartzearen-araudia-aldatzea</t>
+  </si>
+  <si>
+    <t>Nekazaritzako elikagaien sektorearen trantsizio digitalerako ezagutza eta aholkularitza trukatzeko laguntzen oinarri arautzaileak onartu zituen.</t>
+  </si>
+  <si>
+    <t>Ministroen Kontseiluak nekazaritzako elikagaien eta basogintzaren sektoreari zuzendutako bi esku-hartze motatarako autonomiaz gaindiko laguntzak emateko oinarri arautzaileak onartu ditu: bata ezagutza eta prestakuntza eta informazio jarduerak trukatzeko eta beste bat aholkularitza zerbitzuetarako. trantsizio digitala. Laguntza hau 2023-2027 Nekazaritza Politika Erkidearen Plan Estrategikoko (…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-elikagaien-sektorearen-trantsizio-digitalerako-ezagutza-eta-aholkularitza</t>
+  </si>
+  <si>
+    <t>Doktorego Tesi Onenaren Fertiberia Sariaren XXVI</t>
+  </si>
+  <si>
+    <t>Grupo Fertiberiak Doktorego Tesi Onenaren Sariaren 26. Edizioa iragartzen du. Sariaren xedea garapen iraunkorraren irizpideekin bateragarria den ongarrien aplikazio arrazional eta arduratsua sustatzea da. Eskaerak aurkezteko epea 2024ko maiatzaren 24ra arte egongo da zabalik. 26. FERTIBERIA Sariaren diru-saria 14.000 eurokoa da irabazlearentzat eta 8.000 eurokoa tesiaren gainbegiratzeaz…</t>
+  </si>
+  <si>
+    <t>Al, 11/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/doktorego-tesi-onenaren-fertiberia-sariaren-xxvi</t>
+  </si>
+  <si>
+    <t>2024-2026 2024-2026 gizarte ekonomian ekintzailetzarako eta aholkularitzarako ibilbideetarako deialdia</t>
+  </si>
+  <si>
+    <t>Espainiako Gizarte Ekonomiako Enpresa Konfederazioak ( CEPES ), FSE+ -k kofinantzatutakoa, gizarte-ekonomiako entitateei laguntza-deialdi berri bat abiarazten die teknologian oinarritutako ekintzailetza kolektiboko proiektuak edo sortzen ari diren sektoreetan eta landa-eremuetan garatzeko. Eskaerak aurkezteko epea zabalik dago 2024ko apirilaren 19ra arte. Eman beharreko gizarte-ekonomian…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/2024-2026-2024-2026-gizarte-ekonomian-ekintzailetzarako-eta-aholkularitzarako</t>
+  </si>
+  <si>
+    <t>Landa-Emakumeentzako Berrikuntzarako Bikaintasun Sarien XV.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak landa eremuko emakumeek garatutako proiektu berritzaileak eta lurraldean funtsezko eginkizuna aitortzen duten ekintzak bereizteko asmoz, " Landa-eremuko Emakumeentzako Berrikuntzarako Bikaintasun Sariak "-en XV. Sari hauek 4 kategoriatan iragartzen dira, (1) Bikaintasuna nekazaritza-jardueran berrikuntzagatik, (2) Bikaintasuna arrantza- edo…</t>
+  </si>
+  <si>
+    <t>Or, 08/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-emakumeentzako-berrikuntzarako-bikaintasun-sarien-xv</t>
+  </si>
+  <si>
+    <t>V. edizioko Talenta Sariak landa-emakumeen jabekuntzaren alde</t>
+  </si>
+  <si>
+    <t>Martxoaren 8an, Emakumeen Nazioarteko Egunean, TalentA programaren V. edizioko sariak banatu ziren, landa eremuko emakumeen talentua eta ekintzailetasuna lagundu eta ikusgai jartzeko asmoz sortu zena. FADEMUR eta Corteva Agriscience-k antolatutako sariaren irabazleak hauek izan dira: Irabazlea , Virginia Fradejas Alonso KAMARERE proiektuarekin (Boecillo, Valladolid) arrazoi estetiko edo…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/v-edizioko-talenta-sariak-landa-emakumeen-jabekuntzaren-alde</t>
+  </si>
+  <si>
+    <t>CSICek eta EHUk patentatutako konposatuak lehortearen eragina murrizten du eta tomate landareen produktibitatea hobetzen du.</t>
+  </si>
+  <si>
+    <t>Horticulture Research aldizkarian argitaratutako lanak, IBMCP (CSIC eta UPVren zentro bateratua) Landareen Biologia Molekular eta Zelularra Institutuko taldeak egin du hexenil butanoatoa (HB), tomate- landareek igortzen duten usaina nola aurre egiten duen. bakterioak: “Estomen kontrolak ur-estresean duen garrantzia ikusita, HBrekin tratamenduek lehorteak eragindako sintomak arintzen dituzte eta…</t>
+  </si>
+  <si>
+    <t>Az, 06/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/csicek-eta-ehuk-patentatutako-konposatuak-lehortearen-eragina-murrizten-du-eta-tomate</t>
+  </si>
+  <si>
+    <t>EBko elikagaien legerian trebatzeko e-learning plataforma</t>
+  </si>
+  <si>
+    <t>ERASMUS+ TRIFLIM proiektu europarraren barruan kokatuta, Portugal, Italia, Grezia eta Espainiako bazkideek osatutako partzuergoa da, eta elikadura-legerian trebatzeko e-learning plataforma bat garatu du. Plataformak aurrerapen teknologikoak eta metodologia tradizionalak batzen ditu, nekazaritzako elikagaien industriako profesionalek ezagutza teoriko-praktiko maximoa lortzen dutela ziurtatzeko.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ebko-elikagaien-legerian-trebatzeko-e-learning-plataforma</t>
+  </si>
+  <si>
+    <t>Europako Parlamentuak behin betiko onarpena eman dio IGP eta DOen araudi berriari</t>
+  </si>
+  <si>
+    <t>Deitura edo IGP bezalako izen bereizgarriek babestutako ekoizpenak, haien ondare gastronomikoa eta merkataritza hitzarmenetan defendatzea helburu duen akordio politikoa berretsi du Europako Parlamentuak. Berrikusitako arauek indarrean dagoen sistema hobetuko dute erregistro-prozedura sinplifikatu eta eraginkorrago baten bidez, eskaeraren eta adierazle geografikoaren benetako aitorpenaren arteko…</t>
+  </si>
+  <si>
+    <t>Az, 28/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-parlamentuak-behin-betiko-onarpena-eman-dio-igp-eta-doen-araudi-berriari</t>
+  </si>
+  <si>
+    <t>FEGAk salbuespenezko laguntzen bilatzaile bat argitaratzen du lurralde historikoen eta autonomia erkidegoen arabera</t>
+  </si>
+  <si>
+    <t>Bilatzailean Ukrainaren inbasioaren eta lehorte baldintzen ondorioz input-kostuen igoeraren ondorioz 2022az geroztik emandako salbuespenezko laguntzen onuradunen kopurua eta onuradun kopurua atzi dezakezu. Kontsultak du FEGAk zuzenean kudeatzen dituen salbuespenezko laguntzen datu banatuak lurralde historikoka eta autonomia-erkidegoka (esne-sektorea, ongarriak, abeltzaintza-sektoreak eta…</t>
+  </si>
+  <si>
+    <t>Ar, 27/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fegak-salbuespenezko-laguntzen-bilatzaile-bat-argitaratzen-du-lurralde-historikoen-eta</t>
+  </si>
+  <si>
+    <t>2a. INTERREG SUDOE Proiektuetarako deialdia</t>
+  </si>
+  <si>
+    <t>Sudoe proiektuen bigarren deialdia zabalik dago 2024ko maiatzaren 31ra arte, entitate eta enpresa publiko, pribatu edo irabazi asmorik gabeko guztientzat. 53,7 milioiko aurrekontuaz hornitua. € , Programak onartutako proiektuek lehentasunezko bost ardatz jorratzen dituzte: Ikerketa eta berrikuntza; ETEen lehiakortasuna, Karbono gutxiko ekonomia, Klima-aldaketaren aurkako borroka eta Ingurumena…</t>
+  </si>
+  <si>
+    <t>Al, 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/2a-interreg-sudoe-proiektuetarako-deialdia</t>
+  </si>
+  <si>
+    <t>Landa Ekintzailetza Ikastaroetan 6 proiektu bikain eta 32 proiektu egoki aitortzen dira</t>
+  </si>
+  <si>
+    <t>PAC Sareko “Landa Ekintzailetza Ikastaroaren” zortzigarren eta bederatzigarren edizioak arrakastaz amaitu dira eta landa eremuan proiektu bat gauzatu nahi duten pertsona guztientzat klasiko bihurtzeko bidean da. Ikastaroek landa eremuan enpresa edo jarduera bat sortzeko interesa duen edonoren gaitasunak indartzea dute helburu . Ikastaro bakoitzean 45 lagun inguruk hartu dute parte , eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-ekintzailetza-ikastaroetan-6-proiektu-bikain-eta-32-proiektu-egoki-aitortzen-dira</t>
+  </si>
+  <si>
+    <t>Ardoaren laguntzak justifikatu eta ordaintzeko eskatzeko epea luzatzea</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak 30 egunez luzatu du lehen deialdiaren justifikazioa eta ordainketa eskaera egiteko epea ekoizteko instalazioetan eta ardo-azpiegituretan inbertsio material eta ukiezinetan esku hartzeko, bai eta merkaturatzeko egituretan eta tresnetan ere. 2024an inbertsio proiektuen exekuzio hobearen alde egingo du . Epe berria 2024ko maiatzaren 31ra artekoa da .…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ardoaren-laguntzak-justifikatu-eta-ordaintzeko-eskatzeko-epea-luzatzea</t>
+  </si>
+  <si>
+    <t>Landa Inguruko langile teknikoen 2024ko etengabeko prestakuntza plana</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak bere webgunean argitaratu du Landa Inguruko langile teknikoen 2024. urterako etengabeko prestakuntza plana , nekazaritzako elikagaien prestakuntza landa munduaren garapenean funtsezko tresna gisa sustatzeko helburuarekin. Planean, guztira , 52 prestakuntza-jarduera antolatu dira eta horietan garrantzi berezia duten hainbat gai jorratzen dira, hala…</t>
+  </si>
+  <si>
+    <t>Or, 23/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-inguruko-langile-teknikoen-2024ko-etengabeko-prestakuntza-plana</t>
+  </si>
+  <si>
+    <t>RuralApps Saria XI</t>
+  </si>
+  <si>
+    <t>Sariak digitalizazioaren eta eraldaketa digitalaren alorreko soluzio teknologiko berritzaileak biltzen ditu, hala nola: aplikazioak, gobernantza eta datuen kudeaketa, adimen artifiziala, errealitate areagotua, errealitate birtuala, robotika, gauzen interneta, konektibitatea. Helburua da sarien bidez informazioaren eta komunikazioaren teknologien (IKT) merkatuan dauden tresna posibleak ikusaraztea…</t>
+  </si>
+  <si>
+    <t>Og, 22/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ruralapps-saria-xi</t>
+  </si>
+  <si>
+    <t>MMEren azken txostenak bat egiten du Europako Batzordearekin Espainiako oliba beltzari buruz</t>
+  </si>
+  <si>
+    <t>Gobernuak positiboki baloratzen du Munduko Merkataritza Erakundearen (MME) Europako Batzordeak Espainiako oliba beltzen auzian eskatutako Betetze Taldearen azken txostena. MMEren txostenak Europako argudioak babesten ditu Estatu Batuek Espainiako oliba beltzen aurka ezarritako neurri protekzionisten aurka, nazioarteko erakunde honen estandarrekin bateraezinak direlako. Espainiako interesei kalte…</t>
+  </si>
+  <si>
+    <t>Ar, 20/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mmeren-azken-txostenak-bat-egiten-du-europako-batzordearekin-espainiako-oliba-beltzari</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak “Espainiako Elikadura 2024” saria eman du</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak Estatuko Aldizkari Ofizialean (BOE) argitaratzen du «Espainiako Elikagaiak 2024» Saria iragartzen duen aginduaren laburpena. Eskaerak aurkezteko epea deialdiaren laburpena BOEn argitaratu eta hurrengo egunean hasiko da (otsailak 20), eta martxoaren 25ean amaituko da , biak barne. Aurtengo edizioak honako modalitate hauek barne hartzen ditu:…</t>
+  </si>
+  <si>
+    <t>Al, 19/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-espainiako-elikadura-2024-saria-eman-du</t>
+  </si>
+  <si>
+    <t>CSIC-ek parte hartzen duen Europako partzuergoak klima-aldaketa globaletarako datu zientifiko irekiak partekatuko ditu</t>
+  </si>
+  <si>
+    <t>Ikerketa Zientifikoen Goi Kontseiluak , Kantabriako Fisika Institutuaren (IFCA, CSIC-UC) bidez, Europako Batzordearen Horizon Europe esparru programak finantzatutako Envri-Hub Next proiektuaren baitan, laguntza informatikoa emango dio ikerketari. ingurumen-zientzietako taldeak klima-aldaketaren azterketan aurrera egiteko, hori arintzeko eta hari egokitzeko neurri eta estrategietatik hasita, klima…</t>
+  </si>
+  <si>
+    <t>Or, 16/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/csic-ek-parte-hartzen-duen-europako-partzuergoak-klima-aldaketa-globaletarako-datu</t>
+  </si>
+  <si>
+    <t>Nekazaritzako Emakumeen VI</t>
+  </si>
+  <si>
+    <t>49 hautagai aurkeztu ziren MujerAGRO sarien seigarren ediziora . Sariek berdintasunarekin eta EGE konpromisoarekin lotutako ekintzak erakustea erabakitzen duten nekazaritzako elikagaien sektoreko enpresen laguntza dute. VI MujerAGRO Sarien sari-banaketa Madrilen egin zen otsailaren 23an ICEX Spain Export and Investment Auditoriumean. Irabazleak eta VI MujerAGRO Sarien irabazlea Marta Martín Abad,…</t>
+  </si>
+  <si>
+    <t>Og, 15/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-emakumeen-vi</t>
+  </si>
+  <si>
+    <t>Luis Planasek nekazari eta abeltzainen kezkei erantzuten dien neurri pakete "sendo eta landua" aurkezten du.</t>
+  </si>
+  <si>
+    <t>Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak nekazaritzako erakunde profesionalei neurri sorta bat aurkeztu die, "sendo eta landua", nekazari eta abeltzainen kezkei erantzuteko (sinplifikazioa, eko-erregimenak, ustiapen koaderno digitala, besteak beste). beste batzuk) Zazpi bloketan artikulatutako 18 neurri dira: elikadura-katearen legearen aplikazioa indartzea; arauzko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planasek-nekazari-eta-abeltzainen-kezkei-erantzuten-dien-neurri-pakete-sendo-eta</t>
+  </si>
+  <si>
+    <t>Eguzki-kolektore egokiak zure poltsikorako eta ingurumenerako</t>
+  </si>
+  <si>
+    <t>EBk finantzatutako ASTEP (Application of Solar Thermal Energy to Processes) proiektuak lagundutako ikertzaile talde baten ikerketa batek industria prozesuetarako puntako eguzki-kolektoreak garatu zituen. SunDial teknologiak industria desberdinetarako ekoizpen-kostuak eta karbono-isuriak murriztea agintzen du. Urrutiko Hezkuntzako Unibertsitate Nazionaleko (Espainia) ASTEP proiektuko…</t>
+  </si>
+  <si>
+    <t>Az, 14/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/eguzki-kolektore-egokiak-zure-poltsikorako-eta-ingurumenerako</t>
+  </si>
+  <si>
+    <t>Landatutako landareen produktibitate handia beren arbaso basatien ezaugarri fisiologikoek azaltzen dute.</t>
+  </si>
+  <si>
+    <t>Ruben Milla irakasleak zuzendutako Rey Juan Carlos Unibertsitateko ikerketa batek, eta Ikerketa Zientifikoen Goi Kontseiluko (CSIC) ikerlariek parte hartzen dutenean, landutako landareak baliabideak pilatzen eta hazten ari diren espezieak zergatik diren aztertu du. Nature Plants aldizkarian argitaratu berri den ikerketak hostoen ezaugarri ekofisiologiko ezberdinen jatorria eta bilakaera aztertzen…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landatutako-landareen-produktibitate-handia-beren-arbaso-basatien-ezaugarri-fisiologikoek</t>
+  </si>
+  <si>
+    <t>Landa-tresna: Landa-eremuetarako finantzaketa-gida birtuala</t>
+  </si>
+  <si>
+    <t>“ Rural Kit ” edo “ Rural Toolkit ” plataforma digital bat da, Europar Batasunak komunitateko herrialdeetako landa eremuen eskura jartzen dituen finantzaketa mota desberdinak zentralizatzen dituen gida gisa eta enpresek landa garapenerako Europan dauden funts, programa eta bestelako finantzaketa eta laguntza ekimenak identifikatu eta aprobetxatzea . Plataformak hiru atal ditu: A) Finantzaketa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-tresna-landa-eremuetarako-finantzaketa-gida-birtuala</t>
+  </si>
+  <si>
+    <t>ECREA 2.0 txosten interaktiboaren aurkezpena</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak nekazaritza-ustiategietarako Kostuen eta Errentaren Azterketa tresnaren bertsio berria aurkezten du (Ecrea 2.0), ministerioko Nekazaritza, Arrantza eta Elikadura Sailburuordetzak diseinatua. Txosten honetan lagina osatzen duten ustiategien azalera, produkzio, diru-sarrera, kostu eta emaitza tekniko-ekonomikoei buruzko datuak aurkezten dira,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ecrea-20-txosten-interaktiboaren-aurkezpena</t>
+  </si>
+  <si>
+    <t>Elikagaien Katearen Behatokiaren osoko bilkura</t>
+  </si>
+  <si>
+    <t>Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak gaur ziurtatu du 2021eko abenduan indarrean sartu zen elikadura-katearen funtzionamendua hobetzeko neurriei buruzko Legearen aldaketak "funtzionatzen" duela. Aldi berean, ikuskapenetan esfortzu handiagoaren bidez «aplikazioa indartzea» defendatu du. Eragile guztiak ordezkatuta (ekoizleak, arrantzaleak, industria, banaketa,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/elikagaien-katearen-behatokiaren-osoko-bilkura</t>
+  </si>
+  <si>
+    <t>Likore-ardoen etiketatzean «lehorra» eta «lehor zurbila» aipamenen erabilera-baldintzak aldatzea.</t>
+  </si>
+  <si>
+    <t>Ministroen Kontseiluak ardo likoretsuen etiketatzean lehor eta lehor zurbila hautazko terminoen erabilera baldintzak aldatzen dituen Errege Dekretua onartu du. Orain arte, aipamen lehorra Jatorri Deitura Babestua (DOP) ardo likoretsuei aplikatzen zitzaien, litroko 45 gramo baino gehiagoko azukre-edukia zutenak. Lehor zurbila , berriz, ardo likoretsuetarako erabil zitekeen, DOParekin ere, eta…</t>
+  </si>
+  <si>
+    <t>Ar, 13/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/likore-ardoen-etiketatzean-lehorra-eta-lehor-zurbila-aipamenen-erabilera-baldintzak</t>
+  </si>
+  <si>
+    <t>SIGPACren laburpen nazionala autonomia-erkidegoen arabera (2024 kanpaina)</t>
+  </si>
+  <si>
+    <t>Azalera eta itxitura datuen laburpena erabilera taldeka eta autonomia erkidegoka banatuta, 2024ko kanpainan Espainiako Nekazaritzako Lursailen Informazio Geografikoko Sistemaren ( SIGPAC ) datu-baseetan jasotakoak. LABURPENA TAULA</t>
+  </si>
+  <si>
+    <t>Al, 12/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/sigpacren-laburpen-nazionala-autonomia-erkidegoen-arabera-2024-kanpaina</t>
+  </si>
+  <si>
+    <t>Kontsumitzaileen informazio-betebeharrak indartzea "gosarien zuzentarauetarako"</t>
+  </si>
+  <si>
+    <t>Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak pozik agertu du Europako Batzordeak, Parlamentuak eta Europar Batasuneko Kontseiluak “trilogoak” deitutakoak, kontsumitzaileen informazio betebeharrak indartzeko, lortu berri duten akordioarekin . eztiari, fruta-zukuei eta nektarrei, fruta-kontserbei eta esne deshidratatuari , " gosarien zuzentarauak " deiturikoak osatzen dituzten arau…</t>
+  </si>
+  <si>
+    <t>Or, 09/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/kontsumitzaileen-informazio-betebeharrak-indartzea-gosarien-zuzentarauetarako</t>
+  </si>
+  <si>
+    <t>Jaurlaritzak apustu irmoa du nekazaritzako elikagaien sektorean berrikuntzaren alde</t>
+  </si>
+  <si>
+    <t>ICEX-ek prestatu duen Foodtech sektoreari buruzko IV Txostenaren aurkezpenean, Nekazaritza, Arrantza eta Elikadura Ministerioak (Ministerio) irmo onartzen du sektorearen eraldaketa digitala eta Espainian nekazaritzarako teknologia laguntzaile oparoa berrikuntza eta teknologiaren garrantzia nekazaritzako elikagaien sektorea eraldatzeko prozesuan aurrera egiteko funtsezko tresna gisa, eredu…</t>
+  </si>
+  <si>
+    <t>Az, 07/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/jaurlaritzak-apustu-irmoa-du-nekazaritzako-elikagaien-sektorean-berrikuntzaren-alde</t>
+  </si>
+  <si>
+    <t>139.000 nekazarik baino gehiagok jasoko dute Estatuaren aparteko laguntza</t>
+  </si>
+  <si>
+    <t>Estatuko Aurrekontu Orokorren kargura 268,7 milioi euroko zenbatekoarekin, Ukrainako lehortearen eta gerraren ondoriozko zailtasunak konpentsatzeko laguntza hauen ordainketaren onuradun izango dira industriarako lurra, arroza eta tomatea ekoizten dituzten nekazaritza-ustiategietako 139.756 jabeek. . Maiatzaren 11ko 4/2023 Errege Lege Dekretuak ezarritako laguntzak, Nekazaritza Politika Erkidearen…</t>
+  </si>
+  <si>
+    <t>Ar, 06/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/139000-nekazarik-baino-gehiagok-jasoko-dute-estatuaren-aparteko-laguntza</t>
+  </si>
+  <si>
+    <t>Elikadurari eta elikadurari buruzko informazio okerraren aurka borrokatzen du CSICek</t>
+  </si>
+  <si>
+    <t>CSIC-ek elikadurari eta elikadurari buruzko informazio okerraren aurka borrokatzen du hezkuntza-zentroetarako jarduerekin. Ikasleek ICTAN-CSIC Elikagaien eta Nutrizioaren Zientzia eta Teknologiaren Institutuan ikasitako edukiak sare sozialetan zabalduko dituzte. 2023-2024 ikasturtean , Elikagaien eta Nutrizioaren Zientzia eta Teknologiaren Institutuak (ICTAN-CSIC) Madrilgo Erkidegoko Batxilergo…</t>
+  </si>
+  <si>
+    <t>Al, 05/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/elikadurari-eta-elikadurari-buruzko-informazio-okerraren-aurka-borrokatzen-du-csicek</t>
+  </si>
+  <si>
+    <t>Zer da nekazaritza birsortzailea eta zergatik sustatzen du elikagaien industriak?</t>
+  </si>
+  <si>
+    <t>Juan Sagarna, Espainiako Nekazaritzako Elikagaien Kooperatiben Iraunkortasun, Kalitate eta Berrikuntza saileko zuzendariaren artikulua. Irakurri gehiago</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/zer-da-nekazaritza-birsortzailea-eta-zergatik-sustatzen-du-elikagaien-industriak</t>
+  </si>
+  <si>
+    <t>Espainiako behi-hazkuntzak munduko batez bestekoa baino %66 berotegi-efektuko gas gutxiago isurtzen du</t>
+  </si>
+  <si>
+    <t>Animal aldizkari zientifikoan argitaratu berri den ikerketa batean, Valentziako Unibertsitate Politeknikoko espainiar zientzialariek ondorioztatu dute behi haragiak munduko batez bestekoa baino berotegi-efektuko gas gutxiago isurtzen duela. ' Avaluing the environment impacts of beef production chains integrating grazing and landless systems ' txostenak agerian uzten du Espainian ekoizten den…</t>
+  </si>
+  <si>
+    <t>Or, 02/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/espainiako-behi-hazkuntzak-munduko-batez-bestekoa-baino-66-berotegi-efektuko-gas-gutxiago</t>
+  </si>
+  <si>
+    <t>CSICek eta Ingurumen Foroa Fundazioak hitzarmen bat sinatzen dute ekonomia zirkularra ikertzeko</t>
+  </si>
+  <si>
+    <t>Ikerketa Zientifikoen Goi Kontseiluak ( CSIC ) eta Ingurumen Foroaren Fundazioak ( FFA ) Lankidetza Hitzarmena sinatu dute CSICeko Iraunkortasunerako eta Ekonomia Zirkularrako Diziplinarteko Gaikako Plataformaren ( SosEcoCir ) esparruan, ekonomia zirkularraren arloan ikerketa-proiektuak garatzeko. . Lankidetza honek bi entitateen esperientzia batu nahi du hedapen- eta esperimentazio-jarduerak…</t>
+  </si>
+  <si>
+    <t>Og, 01/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/csicek-eta-ingurumen-foroa-fundazioak-hitzarmen-bat-sinatzen-dute-ekonomia-zirkularra</t>
+  </si>
+  <si>
+    <t>Nekazaritza Digitaleko eta Iraunkortasuneko Doktorego Tesi Onenaren Cátedra Corteva Saria</t>
+  </si>
+  <si>
+    <t>Nekazaritza Digitaleko eta Iraunkortasuneko Doktorego Tesi Onenaren Cátedra Corteva Sariaren edizio berria zabalik dago 2024/01/04ra arte. 2024KO DEIALDIAREN OINARRIAK | catedracorteva@us.es</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-digitaleko-eta-iraunkortasuneko-doktorego-tesi-onenaren-catedra-corteva-saria</t>
+  </si>
+  <si>
+    <t>CAP 2023 zuzeneko laguntzen ordainketak</t>
+  </si>
+  <si>
+    <t>CAP 2023 zuzeneko laguntzen ordainketak 2023ko kanpainarako Nekazaritza Politika Bateratuaren (NPB) zuzeneko laguntzen ordainketak 3.475 milioi euro baino gehiago dira 2023ko abenduaren 31n. Zenbateko hori PAC berri bat martxan jarri den beste lehen kanpainetan egindakoaren antzekoa da. Autonomia Erkidegoa GUZTIRA (€) ANDALUZIA 999.539.275,60 ARAGON 302.906.965,61 ASTURIAS 45.837.361,14 BALEARK…</t>
+  </si>
+  <si>
+    <t>Or, 05/01/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/cap-2023-zuzeneko-laguntzen-ordainketak</t>
+  </si>
+  <si>
+    <t>Agri Sustainability Compass: Europako nekazaritzan jasangarritasun-adierazle nagusien bilakaera erraz ulertzeko tresna berria</t>
+  </si>
+  <si>
+    <t>Nekazaritza-berrikuntza eta jasangarritasuna funtsezko kontzeptuak dira sektorearen oraina eta etorkizuna. Horregatik, EBk tresna digital berri bat jarri du martxan, begirada batean ulertzea ahalbidetzen duen Europako nekazaritzan jasangarritasunaren 20 adierazle gako baino gehiagoren bilakaera : Agri Sustainability Compass .  Teknologia berritzaileak hartzeak jasangarritasuna hobetzen lagun…</t>
+  </si>
+  <si>
+    <t>Og, 07/12/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/agri-sustainability-compass-europako-nekazaritzan-jasangarritasun-adierazle-nagusien</t>
+  </si>
+  <si>
+    <t>Nekazaritza eta Elikadura Idazkari Nagusiak ernalketak nekazaritza jasangarria lortzeko duen zeregina nabarmentzen du</t>
+  </si>
+  <si>
+    <t>Nekazaritza eta Elikadura Idazkari Nagusi Fernando Mirandak gaur nabarmendu du ongarritzeak nekazaritza jasangarria lortzeko duen zeregina, laboreei mantenugaiak aplikatzea ezinbestekoa baita laboreen produktibitaterako eta haien errentagarritasuna eta iraunkortasuna eragiten baitu. Fernando Mirandak hitz egin zuen A groSceNa-up proiektuaren emaitzen aurkezpen jardunaldiaren amaieran , zeinak…</t>
+  </si>
+  <si>
+    <t>Az, 29/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-eta-elikadura-idazkari-nagusiak-ernalketak-nekazaritza-jasangarria-lortzeko</t>
+  </si>
+  <si>
+    <t>Polinizatzaile basatiei buruzko ikerketarako sarbide irekia</t>
+  </si>
+  <si>
+    <t>Erleei, tximeletei eta beste intsektu polinizatzaileei buruzko ikerketak berebiziko garrantzia du. Polinizatzaile hauek eta ekosistemari eta gure ekonomiari egiten dioten ekarpen baliotsua nola babestu erakusten digu. Biodibertsitatearen galera geldiarazten eta itzultzen ahalegintzen diren ekimen publiko eta pribatuak gidatzen ere lagun dezake, eta horregatik EBk modu aktiboan inbertitu du azken…</t>
+  </si>
+  <si>
+    <t>Al, 27/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/polinizatzaile-basatiei-buruzko-ikerketarako-sarbide-irekia</t>
+  </si>
+  <si>
+    <t>Europako Kontseiluak Europar Batasunaren “Epe luzerako ikuspegia landa-eremuetarako” estrategiari buruzko ondorioak onartzen ditu</t>
+  </si>
+  <si>
+    <t>Bultzada gehiago landa eremuei Kontseiluak Europako Batzordeari eskatzen dio ikuspegia Europar Batasunaren (EB) landa-estrategia bilakatzeko. Horretarako, laguntza eskatzen du trantsizio digitalean, azpiegituren garapenean, EBko landa-eremuei laguntzeko finantzaketa ebaluatzen duen kontrol-tresna bat sortzea, belaunaldi aldaketarako politika berriak eta emakumeen parte-hartze hobea eta handiagoa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-kontseiluak-europar-batasunaren-epe-luzerako-ikuspegia-landa-eremuetarako</t>
+  </si>
+  <si>
+    <t>Zergatik ematen zaizkie antibiotikoak baserriko animalia osasuntsuei?</t>
+  </si>
+  <si>
+    <t>Gizakietan bezala, antibiotikoak tresna erabakigarriak dira baserriko animalien infekzioak eta gaixotasunak tratatzeko. Hau da, batez ere, kopuru handian eta elkarren artean harreman estuan hazitakoengan, gaixotasunak azkar heda daitezke. Horregatik, nekazariek batzuetan sendagaiak ematen dizkiete animalia osasuntsuei prebentzio neurri gisa. Denborarekin, abeltzainak konturatu dira antibiotikoak…</t>
+  </si>
+  <si>
+    <t>Og, 23/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/zergatik-ematen-zaizkie-antibiotikoak-baserriko-animalia-osasuntsuei</t>
+  </si>
+  <si>
+    <t>"Elkarrekin hazten gara" konbentzioak emakumezkoen ekintzailetzaren arrakasta-kasuak aurkezten ditu landa eremuetan</t>
+  </si>
+  <si>
+    <t>Bultzada gehiago landa eremuei Landa-emakumeen estatuko bilera "Elkarrekin hazten gara-Rural Mentor Project"-ek landa-eremuetako biziberritzea sustatzeko landa-eremuko emakumeek zuzendutako ekintzailetza esperientzia arrakastatsuak aurkeztu zituen. Konbentzioan, abeltzaintza, nekazaritza, ehungintza eta arrantza arloko emakumeen lau arrakasta istorio dituen dokumentala estreinatu zen. Nekazaritza…</t>
+  </si>
+  <si>
+    <t>Az, 22/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/elkarrekin-hazten-gara-konbentzioak-emakumezkoen-ekintzailetzaren-arrakasta-kasuak</t>
+  </si>
+  <si>
+    <t>Datuetan oinarritutako irtenbideak jendea elikagaien erabaki hobeak har ditzan ahalbidetzeko</t>
+  </si>
+  <si>
+    <t>EBk finantzatutako FOODITY proiektuak bere lehen deialdi irekia egin du datuetan oinarritutako irtenbide berritzaileetarako, elikadura sistema hobeak sustatzeaz gain, herritarrei datu pertsonalak erabiltzeko ahalmena itzultzen dietenak. FOODITY, 2023ko urtarrilean abian jarri zena, Europan elikadura eta nutrizioaren espazioa iraultzen ari da, osasuna, iraunkortasuna eta herritarren datuen…</t>
+  </si>
+  <si>
+    <t>Or, 10/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/datuetan-oinarritutako-irtenbideak-jendea-elikagaien-erabaki-hobeak-har-ditzan</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak nekazari eta abeltzain gazteentzako CULTIVA 2023 programarako deialdia ireki du.</t>
+  </si>
+  <si>
+    <t>Bultzada gehiago landa eremuei Esperientzia hau etxalde eredukoetan formakuntza egonaldietan datza Ministerioaren webgunean eskuragarri dagoen katalogo batean sartutako 180 baserri baino gehiagoren artean egonaldiak non egin aukeratu ahal izango dituzte eskatzaileek. Nekazaritza, Arrantza eta Elikadura Ministerioak azaroaren 24ra arte luzatuko den CULTIVA 2023 programarako eskaerak aurkezteko…</t>
+  </si>
+  <si>
+    <t>Ar, 07/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-nekazari-eta-abeltzain-gazteentzako</t>
+  </si>
+  <si>
+    <t>Ur-estresak hurrengo baratze kanpaina mehatxatzen du</t>
+  </si>
+  <si>
+    <t>Arloko espezialistek azken hilabeteetan frogatu dute ureztatze-uren elektrizitate-eroankortasuna handitu dela Espainiako hegoaldeko gune zehatzetan, non uraren kalitate optimoa mantentzen baitzuten. Aurtengo udaberria historiako bigarren lehorrena izan da. Hala ere, ekaitzak iragartzen diren arren, hasi berri den uda "oso epela izango dela aurreikusten da, nahiz eta azken 30 urteotako bost…</t>
+  </si>
+  <si>
+    <t>Or, 30/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ur-estresak-hurrengo-baratze-kanpaina-mehatxatzen-du</t>
+  </si>
+  <si>
+    <t>FitoNet Talde Operatiboak landareen biodibertsitate genetikoari buruzko sare sozial baten garapena abiarazten du</t>
+  </si>
+  <si>
+    <t>Bultzada gehiago landa eremuei GO FitoNet Talde Operatiboa barietate genetikoen eskaintza hobetzeko eta laboreen biodibertsitatearen erabilera sustatzeko sortu zen. Bere helburua landare-produktuen kalitatea hobetzen duen barietate genetiko handiagoaren erabilera sustatzeko informazioa eta baliabideak eskaintzea da. 2023/06/19 . “ Biodibertsitatea ” ez da kontzeptu huts bat, ezta animalien…</t>
+  </si>
+  <si>
+    <t>Og, 29/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fitonet-talde-operatiboak-landareen-biodibertsitate-genetikoari-buruzko-sare-sozial-baten</t>
+  </si>
+  <si>
+    <t>Nekazaritza Idazkari Nagusiak elikagaien eta ongarrien merkataritza-fluxuak berreskuratzearen garrantzia azpimarratzen du elikaduraren segurtasun globalerako.</t>
+  </si>
+  <si>
+    <t>Nekazaritza eta Elikadura Idazkari Nagusi Fernando Mirandak gaur nabarmendu du elikadura eta ongarrien merkataritza-fluxuak berreskuratu beharra dagoela munduan elikadura-segurtasuna bermatzeko, Ukrainako gerra egoerak mehatxatuta, eta bereziki herrialde ahulenetan. . bereziki adieraziz beharrezkoa dela Itsaso Beltzeko Aleen Akordioari eustea, produktu horien merkataritza bermatzeko.   Ekainaren…</t>
+  </si>
+  <si>
+    <t>Or, 16/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-idazkari-nagusiak-elikagaien-eta-ongarrien-merkataritza-fluxuak</t>
+  </si>
+  <si>
+    <t>Landa eremuko profesionalentzako Eskualde Anitzeko Prestakuntza Programetarako diru-laguntzak, 2023</t>
+  </si>
+  <si>
+    <t>2023. urterako landa eremuko profesionalei zuzendutako eskualde anitzeko prestakuntza-programetarako diru-laguntzak deitzen dituen agindua Onuradunak izango dira landa-arloko profesionalei zuzendutako eskualde anitzeko prestakuntza-programetarako diru-laguntzak emateko oinarri arautzaileak ezartzen dituen maiatzaren 17ko 347/2019 Errege Dekretuaren diru-laguntza hauetarako oinarri arautzaileetako…</t>
+  </si>
+  <si>
+    <t>Az, 14/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-eremuko-profesionalentzako-eskualde-anitzeko-prestakuntza-programetarako-diru</t>
+  </si>
+  <si>
+    <t>NPB laguntzen onuradunei eskaera bakarra aurkeztean laguntza-ekintzak egiten dituzten erakundeentzako diru-laguntzak</t>
+  </si>
+  <si>
+    <t>Nekazaritza-politika erkideko laguntzen onuradunei, NPB , laguntza- ekintzak egiten dituzten nekazaritzako elikagaien sektoreko erakundeei lehiakortasun-araubidean diru-laguntzak emateko oinarri arautzaileak onartzen dituen Agindua . Diru-laguntza horien onuradunak sindikatu-eskubidea arautzeko 19/1977 Legearen arabera eratutako eta aitortutako nekazaritzako lanbide-erakunde orokorrak izango dira…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/npb-laguntzen-onuradunei-eskaera-bakarra-aurkeztean-laguntza-ekintzak-egiten-dituzten</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak bi milioi euro inbertitzen ditu Valderredibleko (Kantabria) ureztatze jasangarrirako modernizazio lanetan.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA), Nekazaritza Azpiegituren Estatuko Merkataritza Elkartearen (SEIASA) bitartez, bi lankidetza-hitzarmen formalizatu ditu gaur Ruijas-Ebro eta Villamoñicos-Revelillasko ureztatze mankomunitateekin, Valderredibleko Cantabro udalerrian. ureztatze sistema horietan modernizazio-ekintzak egitea 2.000.000 euroko balioarekin (BEZa barne).   Bi…</t>
+  </si>
+  <si>
+    <t>Ar, 13/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-bi-milioi-euro-inbertitzen-ditu</t>
+  </si>
+  <si>
+    <t>Nekazaritza eta Landa Inspirazio Sariak, ARIA 2023</t>
+  </si>
+  <si>
+    <t>Europako CAP Sareak ( UE CAP Network ) " Nekazaritza eta Landa Inspirazio Sariak, ARIA 2023 " iragartzen ditu, NPBren esparruan garatutako proiektu eta praktika onak saritzen dituztenak, etengabeko ikaskuntza erakusten dutenak eta berrikuntza eta lehiakortasuna laguntzeko pertsonak prestatzen dituztenak. ARIA'23ren helburuak hauek dira EBn nekazaritza eta landa garapenaren ikusgarritasuna…</t>
+  </si>
+  <si>
+    <t>Al, 12/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-eta-landa-inspirazio-sariak-aria-2023</t>
+  </si>
+  <si>
+    <t>Luis Planas: Ikerketa eta berrikuntza tresna estrategikoak dira elikagaien ekoizpen eraginkorra lortzeko</t>
+  </si>
+  <si>
+    <t>Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak gaur berretsi du ikerketa, berrikuntza eta teknologia berrien aplikazioa "ezinbesteko tresna estrategikoak" direla, elikagaien ekoizpen eraginkorragoa ahalbidetuko dutenak, baliabide gutxiago kontsumitzen dituztenak eta balio erantsi handiagoa sortzen dutenak. eta bizi-kalitate hobea landa-eremuetan.   Ministroak, gaur Bruselan, EBko…</t>
+  </si>
+  <si>
+    <t>Az, 31/05/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planas-ikerketa-eta-berrikuntza-tresna-estrategikoak-dira-elikagaien-ekoizpen</t>
+  </si>
+  <si>
+    <t>ITO-FOG Talde Operatiboak oliba olioaren kalitatea hobetu nahi du software tresna batekin eta ureztatze gutxiagorekin</t>
+  </si>
+  <si>
+    <t>Bultzada gehiago landa eremuei ITO-FOG Talde Operatiboak (GO) oliba-laboreen errendimendua aztertzen du Esperimentuek aukera emango digute ureztatze estrategiekin olioaren kalitatea hobetzen den eta ureztatze defizitaren eraginpean dagoen ikusteko. Oliba laborantza normalean lehorrean egiten da, baina ureztatzearen erabilerak hainbat abantaila ahalbidetzen ditu, hala nola ekoizpen handiagoa,…</t>
+  </si>
+  <si>
+    <t>Az, 03/05/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ito-fog-talde-operatiboak-oliba-olioaren-kalitatea-hobetu-nahi-du-software-tresna-batekin</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak sortzen ari diren nekazaritzako elikagaien 15 enpresen azelerazio prozesuari ekin dio</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak eta CaixaBank finantza-erakundeak nekazaritzako elikagaien sektorean digitalizazioa sustatzera bideratutako sortzen ari diren 15 enpresa edo "startup"ren azelerazio-prozesua hasi dute, horietatik 13 nazionalak eta 2 Perugiakoak (Italia). eta Rishpon (Israel). Aukeratutako enpresek nekazaritza-merkataritza elektronikoa edo “merkataritza elektronikoa…</t>
+  </si>
+  <si>
+    <t>Ar, 02/05/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-sortzen-ari-diren-nekazaritzako</t>
+  </si>
+  <si>
+    <t>Kudeaketa Zentralizatuko Finantza Tresnak nekazaritzako elikagaien sektoreko 1.000 ustiategi eta industriari krediturako sarbidea errazten die.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak sustatutako Kudeaketa Zentralizaturako Finantza Tresnak (IFGC) krediturako sarbidea erraztu die Gaztela eta Leon, Extremadura eta Galiziako 1.000 nekazari, baso-abeltzain eta nekazaritzako elikagaien industriari. Hiru autonomia erkidego hauek dira, orain arte, Landa Garapenerako Europako Nekazaritza Funtsaren (FEADER) zati bat bermatutako maileguak…</t>
+  </si>
+  <si>
+    <t>Or, 28/04/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/kudeaketa-zentralizatuko-finantza-tresnak-nekazaritzako-elikagaien-sektoreko-1000</t>
+  </si>
+  <si>
+    <t>Luis Planasek Parisen 44. Mahastiaren eta Ardoaren Munduko Kongresua ospatzea onartzen du</t>
+  </si>
+  <si>
+    <t>Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak hitz egin du gaur arratsaldean Espainiako Parisko enbaxadan egin den 44. Mahasti eta Ardoaren Mundu Kongresuaren aurkezpenean. Ekitaldi hau Cádizen eta Jerez de la Fronteran egingo da ekainaren 5etik 9ra bitartean, “Mahastizaintza eta Informazio Teknologiak” lelopean. Sailburuak adierazi du ardoaren sektorea tradizioaren sinboloa dela,…</t>
+  </si>
+  <si>
+    <t>Og, 27/04/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planasek-parisen-44-mahastiaren-eta-ardoaren-munduko-kongresua-ospatzea-onartzen-du</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak landa eremuko emakume ekintzaileentzako tutoretza programa bat abiarazi du.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA), Caixabankekin lankidetzan, Crecemos Juntas programa - landa-mendeak proiektua jarri du abian, landa eremuko emakume ekintzaileen garapen profesionalerako. Programa honek, besteak beste, landa ekintzaileek pilatutako ezagutza eta esperientzien transmisioa sistematizatzea eta haien garapena eta hazkunde profesionala bizkortzea eta bizkortzea…</t>
+  </si>
+  <si>
+    <t>Az, 26/04/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-landa-eremuko-emakume-ekintzaileentzako</t>
+  </si>
+  <si>
+    <t>Luis Planas: Digitalizazioa eta teknologia berriak beharrezkoak dira ureztatze jasangarrirako, ur eskasiaren aurrean</t>
+  </si>
+  <si>
+    <t>Luis Planas Nekazaritza, Arrantza eta Elikadura sailburuak gaur azpimarratu du digitalizazioa eta teknologia berrien aplikazioa beharrezkoak diren tresnak direla ureztatze sistema jasangarriak eta eraginkorrak lortzeko, ur eskasiaren ezaugarri den klima-aldaketaren eszenatoki batean. Ministroak gaur Fragan (Huesca) parte hartu du Aragoi eta Kataluniako ubidearen digitalizazioari buruzko…</t>
+  </si>
+  <si>
+    <t>Og, 20/04/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planas-digitalizazioa-eta-teknologia-berriak-beharrezkoak-dira-ureztatze</t>
+  </si>
+  <si>
+    <t>Landa Sare Nazionalak lankidetzaren bosgarren bilera egiten du 2023-2027 NPB Plan Estrategikoari buruzko albiste nagusiak aurkezteko.</t>
+  </si>
+  <si>
+    <t>Landa Sare Nazionalak lankidetzaren bosgarren bilera egiten du 2023-2027 NPB Plan Estrategikoari buruzko albiste nagusiak aurkezteko asimon og., 2022/11/03 - 16:35 Lankidetzako kideak Espainiarako NPB 2023-2027 Plan Estrategikoari buruzko informazio eta eztabaida jardunaldi berri batera gonbidatu dituzte. Planaren lankidetzak interesa duten entitate eta elkarteak biltzen ditu eta bere helburu…</t>
+  </si>
+  <si>
+    <t>Og, 03/11/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-sare-nazionalak-lankidetzaren-bosgarren-bilera-egiten-du-2023-2027-npb-plan</t>
+  </si>
+  <si>
+    <t>Landa Sare Nazionalak genero eta kontziliazio ikuspegiarekin lurraldeetan dauden proiektuak erakusten ditu</t>
+  </si>
+  <si>
+    <t>Landa Sare Nazionalak genero eta kontziliazio ikuspegia duten lurraldeetan dauden proiektuak erakusten ditu asimon az., 2022/11/02 - 08:00 Landa Sare Nazionalak (RRN) “LEADER esperientzien trukea: landa-emakumeak kontziliazioa, erantzunkidetasuna, genero-ikuspegia, ekonomia soziala eta jasangarritasunaren arloetan” jardunaldia antolatzen du. Topaketa landa-emakumeen lana ikusarazteko xedez NRNren…</t>
+  </si>
+  <si>
+    <t>Az, 02/11/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-sare-nazionalak-genero-eta-kontziliazio-ikuspegiarekin-lurraldeetan-dauden</t>
+  </si>
+  <si>
+    <t>BIOFRUITNET Talde Operatiboak berrikuntza sustatzen du Europako fruta ekologikoen ekoizpenean</t>
+  </si>
+  <si>
+    <t>BIOFRUITNET Talde Operatiboak berrikuntza sustatzen du Europako fruitu ekologikoen ekoizpenean asimon ots. BIOFRUITNET Talde Operatiboa (GO) proiektuak inplikatutako Europako eragile ezberdinen arteko sare berriak sendotu eta sortzea du helburu. Bere helburua fruta ekologikoen laborantzari buruzko ezagutza zabaltzea da, Europar Batasuneko (EB) herrialdeetan ezagutarazteko. Askotan, nekazaritza…</t>
+  </si>
+  <si>
+    <t>Or, 28/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/biofruitnet-talde-operatiboak-berrikuntza-sustatzen-du-europako-fruta-ekologikoen</t>
+  </si>
+  <si>
+    <t>Landako gazte elkarteek euren proiektuak aurkezten dituzte Presura azokan, Landa Sare Nazionalaren laguntzarekin</t>
+  </si>
+  <si>
+    <t>Landa-gazte elkarteek euren proiektuak aurkeztu dituzte Presura azokan Landa Sare Nazionalaren laguntzarekin asimon og., 2022/10/27 - 11:11 Landa Sare Nazionalaren (RRN) “Gazteak REDada” ekimenak gazte elkarteak ikusgai jartzea du helburu, landa eremuetan eragina duten proiektuetan gazte elkarteak motibatzeko. ( RRN ) gazte elkarteko hainbat lan aukeratu ditu bere protagonistek Presura 2022 VI. “…</t>
+  </si>
+  <si>
+    <t>Og, 27/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landako-gazte-elkarteek-euren-proiektuak-aurkezten-dituzte-presura-azokan-landa-sare</t>
+  </si>
+  <si>
+    <t>Landa Sare Nazionala NPB Sare Nazionala bihurtzen da</t>
+  </si>
+  <si>
+    <t>Landa Sare Nazionala NPBren Sare Nazionala bihurtzen da asimon mar ., 2022/10/25 - 10:28 Landa Sare Nazionalak bere azken batzarra egiten du bihurtu aurretik NPB Plan Estrategiko berriek estatu kideetako landa-sare guztiak NPB sare nazional bihurtzen dituzte NPB Sare Nazionala landa garapenaren eta nekazaritza politiken aterki berri bihurtzen da Landa Sare Nazionalak (RRN) egin du gaur,…</t>
+  </si>
+  <si>
+    <t>Ar, 25/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-sare-nazionala-npb-sare-nazionala-bihurtzen-da</t>
+  </si>
+  <si>
+    <t>“European CAP Network” jaio da</t>
+  </si>
+  <si>
+    <t>"European CAP Network" jaio zen asimon . 2022/10/20 - 09:52 "European CAP Sarea" Landa Garapenerako Europako Sarearen (ENRD) jarraipena da PEPAC 23-27 berriaren esparruan. Europa mailan sare bakar baten pean bilduko ditu “CAP National Networks” berriak, orain arte landa garapeneko sare nazional izenez ezagutzen direnak. Horrela, nekazaritza garapenerako politika berriak gehitzen zaizkie landa…</t>
+  </si>
+  <si>
+    <t>Og, 20/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/european-cap-network-jaio-da</t>
+  </si>
+  <si>
+    <t>2022ko “European Rural Inspiration Awards”-ek landa-gazteek zuzendutako proiektuak aitortzen dituzte</t>
+  </si>
+  <si>
+    <t>2022ko “European Rural Inspiration Awards”-ek landa-gazteek zuzendutako proiektuak aintzatesten dituzte asimon og., 2022/10/13 - 13:41 Landa Garapenerako Europako Sareak antolatutako “Rural Inspiration Awards 2022” sarien IV. edizioak 2014-2020 aldirako Landa Garapenerako Europako Nekazaritza Funtsaren (FEADER) laguntzen onuradun proiektuen berri ematen du. Aurten gazteei eskaini zaizkie sariak:…</t>
+  </si>
+  <si>
+    <t>Og, 13/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/2022ko-european-rural-inspiration-awards-ek-landa-gazteek-zuzendutako-proiektuak</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak Zinema eta Landa Emakumeen Ziklo Nazionalaren bosgarren edizioa antolatu du.</t>
+  </si>
+  <si>
+    <t>2022ko urriaren 10a Erakusketa 17 autonomia erkidegoetan banatutako 70 tokitara iritsiko da eta Erdialdeko Amerikako 8 herrialdetan sarean jarraitu ahal izango da. Nekazaritza, Arrantza eta Elikadura Ministerioak Zinema eta Landa Emakumeen Ziklo Nazionalaren bosgarren edizioa antolatzen du, urriaren 11tik azaroaren 24ra bitartean ospatuko dena, eta lurralde nazional osoko 70 tokitara iritsiko da…</t>
+  </si>
+  <si>
+    <t>Al, 10/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-zinema-eta-landa-emakumeen-ziklo</t>
+  </si>
+  <si>
+    <t>Aurrerapenak, aldaketak eta berrikuntzak izango dira protagonismoa SEPORen</t>
+  </si>
+  <si>
+    <t>SEPOR 2022ren 55. Edizioa hitzaldiz, eztabaidaz eta jarduerez betetako egitarau batekin heldu da, azoka berriro ere abeltzaintza, nekazaritza eta industria sektore osoaren nerbio gune gisa kokatuko duena aurrerapen, aldaketa eta berrikuntzaz betetako panorama batean. Txerri Jardunaldien Nazioarteko Jardunaldien programari sektorial eta zeharkako hainbat jardunaldi gehitzen zaizkio. Hala,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/aurrerapenak-aldaketak-eta-berrikuntzak-izango-dira-protagonismoa-seporen</t>
+  </si>
+  <si>
+    <t>Europan berrikuntzari laguntzeko kasu praktiko onenaren lehiaketa</t>
+  </si>
+  <si>
+    <t>Partekatzeko arrakasta-istorioa duten nekazaritza eta basogintzako aholkularien bila gabiltza! Garaiak aldatzen ari dira! Europa osoan, nekazaritza eta basogintzako enpresek erronka ekonomiko eta ingurumeneko erronka handiak dituzte, baita aurrekaririk gabeko aukerak ere. Berrikuntza funtsezko faktorea da erronka anitz eta batzuetan kontraesankor horietara etengabe egokitzeko eta aukera berriak…</t>
+  </si>
+  <si>
+    <t>Or, 07/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europan-berrikuntzari-laguntzeko-kasu-praktiko-onenaren-lehiaketa</t>
+  </si>
+  <si>
+    <t>"Zinema eta Landa-Emakumeak" ziklo nazionalaren V. edizioak zinema Espainiako 70 landa-herritara eramaten du.</t>
+  </si>
+  <si>
+    <t>"Zinema eta Landa-Emakumeak" ziklo nazionalaren V. edizioak zinema ekartzen du Espainiako 70 landa-herritara asimon O., 2022/10/07 - 10:13 Nekazaritza, Arrantza eta Elikadura Ministerioak Zinema eta Landa Emakumeen Ziklo Nazionalaren bosgarren edizioa antolatu du. Aurten urriaren 11tik azaroaren 24ra bitartean egingo da Erakusketak lurralde nazionalean banatutako 70 tokitara eramango du zinema…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/zinema-eta-landa-emakumeak-ziklo-nazionalaren-v-edizioak-zinema-espainiako-70-landa</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak "Nekazaritzako Emakumeentzako Berrikuntzarako Bikaintasun Sariak" sarituen irabazleak aukeratzen ditu.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak "Nekazaritza-Emakumeentzako Berrikuntzarako Bikaintasun Sariak" sarituen irabazleak hautatzen ditu asimon ot., 2022/10/07 - 06:58 Landa-Emakumeentzako Berrikuntzarako Bikaintasun Sariak 13 ekimen ezberdin saritzen ditu landa-emakumeen lanari ikusgarritasuna emateko. Saritutako landa-emakumeen lanaren ondoriozko jarduera ekonomikoaren eta ekintza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-nekazaritzako-emakumeentzako</t>
+  </si>
+  <si>
+    <t>Enpresa jasangarri baten hiru puntu garrantzitsuenak</t>
+  </si>
+  <si>
+    <t>Gero eta lanpetuagoa den munduan eta gizartean, enpresa handien lehiakortasuna ez da jada haien logistikan eta produktuen edo zerbitzuen kalitatean oinarritzen. Iraunkortasuna erabiltzailearen aukera zehazten joan da hainbat alditan. PwC-k mundu osoko 30.000 pertsona baino gehiagori guztira egindako inkesta baten ondoren, % 60k baino gehiagok ingurumen- edo iraunkortasun-politikak lehenesten…</t>
+  </si>
+  <si>
+    <t>Og, 06/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/enpresa-jasangarri-baten-hiru-puntu-garrantzitsuenak</t>
+  </si>
+  <si>
+    <t>Elikagaien ekoizpen jasangarriaren garrantziaz hedatu eta sentsibilizatzea: ezinbesteko helburua</t>
+  </si>
+  <si>
+    <t>Inor atzean utzi gabe lelopean, FAOk urriaren 16an ospatuko du Elikaduraren Mundu Eguna. Urteurren hau ospatzeko, urriaren 17an, astelehena, Madrilgo Unibertsitate Politeknikoak eta bere Ingeniaritza Agronomiko, Elikagaien eta Biosistemen Goi Eskola Teknikoa (ETSIAAB), Grupo Editorial Agrícola- Henar Comunicación-ekin batera, “Hacia una educación aliada con elikagaien ekoizpen iraunkorra”. 12…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/elikagaien-ekoizpen-jasangarriaren-garrantziaz-hedatu-eta-sentsibilizatzea-ezinbesteko</t>
+  </si>
+  <si>
+    <t>Eskatu EU Cap Network 'Ekintzaile gazteak – Landa eremuetan berrikuntza motorrak' tailerra.</t>
+  </si>
+  <si>
+    <t>"Ekintzaile gazteak – Landa eremuetako berrikuntza-motorrak" EBko CAP Sareko tailerra egun eta erdiko ekitaldia da, Dublinen, Irlandan, 2022ko azaroaren 30ean, asteazkenean, eta abenduaren 1ean, ostegunean. Tailerra landa-eremuetako gazte ekintzailetza eta berrikuntza ekosistemak lagun ditzaketen ezagutzak trukatzea eta praktika berritzaileak eta inspiratzaileak partekatzean zentratuko da eta…</t>
+  </si>
+  <si>
+    <t>Az, 05/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/eskatu-eu-cap-network-ekintzaile-gazteak-landa-eremuetan-berrikuntza-motorrak-tailerra</t>
+  </si>
+  <si>
+    <t>Chaniako i2connect Summer School: etorkizuneko aholkularien gaitasuna indartzea berrikuntza interaktiboa laguntzeko</t>
+  </si>
+  <si>
+    <t>Lehen i2connect Udako Eskola, etorkizuneko landa aholkulariek berrikuntza interaktiboa laguntzeko duten gaitasuna indartzea helburu duena, 2022ko uztailaren 23tik 29ra arte egin zen Chaniako Mediterraneoko Agronomia Institutuan , i2connect proiektuaren funtsezko helburuetako bat da. trebetasunak indartu, Grezia. Atenaseko Nekazaritza Unibertsitateak ekitaldiaren antolatzaile gisa eta Hohenheimeko…</t>
+  </si>
+  <si>
+    <t>Ar, 04/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/chaniako-i2connect-summer-school-etorkizuneko-aholkularien-gaitasuna-indartzea</t>
+  </si>
+  <si>
+    <t>Andaluzian ardi- eta ahuntz-pox agerraldiak hazten ari dira</t>
+  </si>
+  <si>
+    <t>Agerraldi berriak Granadako Cúllar eta Benamaurel herrietan kokatutako bi baserritan detektatu dira, biak lehen agerraldiaren zaintza-erradioan kokatuak. Lehenengo kasuan, Cúllar, gaixotasuna detektatu da 170 ardi eta 20 ahuntz dituen instalazio batean, Andaluziako Gobernuko albaitaritza zerbitzu ofizialak muga-eremuan sartzen diren ustiategi guztietara egiten ari diren bisitaren ondoren.…</t>
+  </si>
+  <si>
+    <t>Or, 30/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/andaluzian-ardi-eta-ahuntz-pox-agerraldiak-hazten-ari-dira</t>
+  </si>
+  <si>
+    <t>Mahai-mahatsa biltzeko garatutako robot kooperatiboak</t>
+  </si>
+  <si>
+    <t>Robotika eta Informatika Industrialeko Institutuko (IRI) eta UPCko Nekazaritza Mekanizazio Unitateko (UMA) ikertzaileak beste ikerketa-zentro batzuekin eta Europako enpresekin lanean ari dira mahai-mahatsean mahastiak biltzeko eta inausteko zereginetan kolaboratzen duten roboten garapenean. Roboten eta industria-sektoreko pertsonen arteko lankidetza gero eta ohikoagoa da 4.0 Industriaren…</t>
+  </si>
+  <si>
+    <t>Og, 29/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/mahai-mahatsa-biltzeko-garatutako-robot-kooperatiboak</t>
+  </si>
+  <si>
+    <t>Proiektu pilotuetarako deialdia: zerbait berria probatzeko aukera</t>
+  </si>
+  <si>
+    <t>Zenbait aholkulari, i2connect prestakuntza-programan parte hartuz, berrikuntza-ekimen interaktibo itxaropentsu batean parte har dezakete, eta hori laguntzeko ikuspegi eraginkor bati buruzko ideia argia izan dezakete. I2connectek aholkulari horiei laguntza eskatzeko aukera eskaintzen die ikuspegi hau probatzeko i2connect bidez. Pilotu hauek tokiko egoera zehatzetan berrikuntza interaktiboa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/proiektu-pilotuetarako-deialdia-zerbait-berria-probatzeko-aukera</t>
+  </si>
+  <si>
+    <t>Tokiko Ekintza Taldeek indarrak batzen dituzte beren geoparkeak ikusgai jartzeko eta haiek laguntzeko</t>
+  </si>
+  <si>
+    <t>Tokiko Ekintza Taldeek indarrak batzen dituzte beren geoparkeak ikusgai jartzeko eta laguntzeko asimon og., 2022/09/29 - 11:44 Subbética Cordobesako Tokiko Ekintza Taldeak (GAL) koordinatzen du lankidetza proiektu nazional hau Ekintzen artean marketin plan bateratua eta Praktika Egokien katalogoa sortzea daude Tokiko Ekintza Taldeek indarrak batzen dituzte beren geoparkeak ikusgai jartzeko eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/tokiko-ekintza-taldeek-indarrak-batzen-dituzte-beren-geoparkeak-ikusgai-jartzeko-eta</t>
+  </si>
+  <si>
+    <t>Zer egin dezaket beroak uzta erretzen badu?</t>
+  </si>
+  <si>
+    <t>Nekazariek tenperatura altuak polizek estaltzea nahi dute, izozteekin gertatzen den bezala Extremadurako baserritarrek uda beroak bizi izan dituzte, baina litekeena da oso gutxi izatea hau atsegin izatea. Udako fruituak eta barazkiak eskualdean erregistroak daudenetik udarik beroenetako batean prestatu dira, literalki. Eskualde batzuek 39 gradutik gorako batez besteko tenperatura maximoak jasan…</t>
+  </si>
+  <si>
+    <t>Az, 28/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/zer-egin-dezaket-beroak-uzta-erretzen-badu</t>
+  </si>
+  <si>
+    <t>Landa Sare Nazionalak landa eremuko emakumezkoen lidergoa sustatzen du Espainia osoan zehar aurrez aurreko topaketen ziklo baten bidez</t>
+  </si>
+  <si>
+    <t>Landa Sare Nazionalak emakume landa lidergoa sustatzen du Espainia osoan zehar aurrez aurreko topaketen ziklo baten bidez asimon az., 2022/09/28 - 08:25 Guztira, 2022ko urrian 10 eskualdeko bilera egingo dira, "Emakumeen hobekuntza nekazaritzako elikagaien sektorean" izenburupean. Helburua ekintzailetza eta lidergoa sustatzea da, baita landa-emakumeen artean sareak eta harremanak sortzea ere.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-sare-nazionalak-landa-eremuko-emakumezkoen-lidergoa-sustatzen-du-espainia-osoan</t>
+  </si>
+  <si>
+    <t>Europako lau herrialdek abeltzaintza estentsiboaren aldeko manifestua sinatzen dute</t>
+  </si>
+  <si>
+    <t>Europako lau herrialdek abeltzaintza estentsiboaren aldeko manifestua sinatu dute asimon 2022/09/26 - 08:34 Europar Batasuneko LIFE programak "Abeltzaintza Zabalagoa, Biodibertsitate gehiago Europarako" manifestua sustatzen du. Espainia atxikitutako herrialdeen artean dago Manifestuak hamar laguntza neurri proposatzen ditu, ekoizpen sistema honek bioaniztasunari ez ezik, landa-lurraldeen…</t>
+  </si>
+  <si>
+    <t>Al, 26/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-lau-herrialdek-abeltzaintza-estentsiboaren-aldeko-manifestua-sinatzen-dute</t>
+  </si>
+  <si>
+    <t>“Va de Agro” topaketak Galizian Europako 15 herrialdetako Talde Operatiboak eta Proiektu Berritzaileak biltzen ditu.</t>
+  </si>
+  <si>
+    <t>“Va de Agro” topaketak Europako 15 herrialdetako Talde Operatiboak eta Proiektu Berritzaileak biltzen ditu Galizian asimon og., 2022/09/22 - 11:25 Ekitaldia Avienergy, Micoalga-Feed, Proteinleg eta Tirac Talde Operatiboek antolatu dute. Jardunaldiak nekazaritzako elikagaien eta basogintzaren sektoreko aurrerapenak eta garapen berritzaileak aurkezteko balio izan zuen. “Va de Agro” topaketak…</t>
+  </si>
+  <si>
+    <t>Og, 22/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/va-agro-topaketak-galizian-europako-15-herrialdetako-talde-operatiboak-eta-proiektu</t>
+  </si>
+  <si>
+    <t>“Espainia Digitala Agenda 2026”-k 5G teknologia sustatzen du 1.000 biztanle baino gutxiagoko udalerrietan.</t>
+  </si>
+  <si>
+    <t>“Espainia Digitalaren Agenda 2026”-k 5G teknologia sustatzen du 1.000 biztanletik beherako udalerrietan asimon mar., 2022/09/20 - 11:19 Ekonomia eta Eraldaketa Digitaleko Ministerioak 5G prestakuntza eskaintzen die 1.000 biztanle baino gutxiagoko toki entitateei. Ikastaroa telekomunikazio sareen eta instalazioen hedapenean lan egiten duten toki entitateetako eta udaletako teknikariei zuzenduta…</t>
+  </si>
+  <si>
+    <t>Ar, 20/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/espainia-digitala-agenda-2026-k-5g-teknologia-sustatzen-du-1000-biztanle-baino-gutxiagoko</t>
+  </si>
+  <si>
+    <t>Hungariako aholkularien bisita gurutzatua Alemanian (Niederalteich) i2connect proiektuaren esparruan</t>
+  </si>
+  <si>
+    <t>Zein da NAK-en eginkizuna i2connect-en? (NAK) i2connect H2020 nazioarteko proiektuko kide aktiboa izan da bi urte eta erdiz partzuergoko bazkide gisa. Proiektua , 2019ko azaroan hasi zena , nekazaritza aholkulariei zuzentzen zaie lehendik dauden aholkularitza-sareak eta gauzatutako arrakasta-istorioak oinarri hartuta , berrikuntza behetik gorako ekimena den ikuspegi batekin . Bereziki…</t>
+  </si>
+  <si>
+    <t>Al, 19/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/hungariako-aholkularien-bisita-gurutzatua-alemanian-niederalteich-i2connect-proiektuaren</t>
+  </si>
+  <si>
+    <t>Europako Lidergo Akademiak "Landa Berrikuntzarako Emakumeen Akademia" sortzen du.</t>
+  </si>
+  <si>
+    <t>Europako Lidergo Akademiak "Landa Berrikuntzarako Emakumeen Akademia" sortu du asimon 2022/09/19 - 12:54 Programak Europako landa-eremu ezberdinetako 15 emakume hartuko ditu, beren herrietatik negozio digitalak martxan jartzeko beharrezko gaitasunak eta tresnak eskuratzeko. Inaugurazioa Candeledan (Gaztela eta Leon) izango da, 2022ko urriaren 23tik 28ra. Eskaerak aurkezteko epea irailaren 27ra…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-lidergo-akademiak-landa-berrikuntzarako-emakumeen-akademia-sortzen-du</t>
+  </si>
+  <si>
+    <t>Ideia inspiratzaileak: Frantziako nekazariek tokiko balio katea ezartzen dute heskaietako egurrekin</t>
+  </si>
+  <si>
+    <t>Barbakoa denboraldia hurbiltzen ari da! Eta hori albiste ona da Frantziako Cévennes eskualdeko 'Association Bois Paysan'-eko nekazarientzat, beren nekazaritza-lurretako heskai zaharretatik enborrak, egur-txirbilak eta "barbakoa egurra" ekoizten dituen tokiko kolektibo bat sortu baitzuten. Egurra ekoizten duten kolektiboaren ideia duela urte batzuk sortu zen, Cevennes-eko nekazari eta hazle batzuk…</t>
+  </si>
+  <si>
+    <t>Ar, 13/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ideia-inspiratzaileak-frantziako-nekazariek-tokiko-balio-katea-ezartzen-dute-heskaietako</t>
+  </si>
+  <si>
+    <t>Ideia inspiratzaileak: nekazaritza hobea lortzeko datuetan oinarritutako erabakiak</t>
+  </si>
+  <si>
+    <t>Nekazariek gero eta gehiago erabiltzen dituzte teknologia berriak datuak biltzeko eta prozesatzeko, ekonomiaren eta ingurumenaren inguruko ezagutzak emateko eta ustiategien errendimendua areagotzeko. Datuak biltzeko, kudeatzeko eta partekatzeko modu adimendunek nekazariek zehatzago, eraginkorrago eta iraunkorrago lan egiten lagun dezakete. 'Better decisions for cultivation strategy' Suediako…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ideia-inspiratzaileak-nekazaritza-hobea-lortzeko-datuetan-oinarritutako-erabakiak</t>
+  </si>
+  <si>
+    <t>Ideia inspiratzaileak: otsoaren erasoak saihesteko teknologia mugikorra</t>
+  </si>
+  <si>
+    <t>Otso-populazioa gero eta gehiago ari da sortzen Espainiako abeltzain estentsiboei. GELOB Talde Operatiboak larretako animaliak kontrolatzen eta erasoetatik salbu mantentzen lagun dezakeen soluzio teknologiko bat garatu eta probatu du. Otsoen erasoek milioika euroko kaltea eragiten diote urtero espainiar abeltzaintzari. Batez ere urruneko mendi-eremuetan, abeltzain estentsiboek konponbideak behar…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ideia-inspiratzaileak-otsoaren-erasoak-saihesteko-teknologia-mugikorra</t>
+  </si>
+  <si>
+    <t>Sortzen ari diren basoko izurrite eta gaixotasunak kudeatzea</t>
+  </si>
+  <si>
+    <t>Azken hamarkadetan, bertako eta bertakoak ez diren izurrite eta gaixotasunen kopuru gero eta handiagoak galera larriak eragin ditu Europako basoetan. Horizon 2020 aktore anitzeko proiektua HOMED zientzian oinarritutako metodo eta tresna praktikoak garatzen ari da basoko izurrite eta patogeno sortzen ari diren edo inbaditzaileak ebaluatzeko eta kontrolatzeko. "Intsektu izurriteek eta onddo…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/sortzen-ari-diren-basoko-izurrite-eta-gaixotasunak-kudeatzea</t>
+  </si>
+  <si>
+    <t>Ideia inspiratzaileak: urarekin lotutako ekosistemen zerbitzuetarako indarrak batzea</t>
+  </si>
+  <si>
+    <t>Italiako Veneto eskualdeko Brenta ibaiaren erdiko lautadak ekosistema aberatsa osatzen du, ingurumen, kultura, aisialdi eta nekazaritza balio duena. 'Parco Fiume Brenta' izenburupean, LIFE proiektu bat eta Talde Operatibo bat sinergia estuan ari dira lanean Brenta ur baliabideak modu iraunkorrean kudeatzeko. Brenta ibaiaren lautada biodibertsitaterako korridore ekologikoa da, Natura 2000 gune…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ideia-inspiratzaileak-urarekin-lotutako-ekosistemen-zerbitzuetarako-indarrak-batzea</t>
+  </si>
+  <si>
+    <t>Garraioan zehar animalien ongizatea hobetzeko EFSAren gomendioak</t>
+  </si>
+  <si>
+    <t>EFSAk argitaratutako gomendioen arabera, beharrezkoa da leku gehiago eskaintzea, tenperatura maximoak murriztea eta bidaia-denborak ahalik eta txikienak izatea baserriko animalien ongizatea hobetzeko garraioan zehar. EFSAk Europako Batzordeari bere gomendioak ematen dizkio bost irizpen zientifikotan, Europar Batasunean (EB) animalien ongizateari buruzko legedia etengabe berrikusten laguntzeko,…</t>
+  </si>
+  <si>
+    <t>Or, 09/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/garraioan-zehar-animalien-ongizatea-hobetzeko-efsaren-gomendioak</t>
+  </si>
+  <si>
+    <t>OPTIMA: IPM sistema holistikoak</t>
+  </si>
+  <si>
+    <t>OPTIMA Horizon 2020 proiektu bat da, IPM sistema holistiko bat bideratu zuen pestiziden erabilera jasangarrian murrizteko. Ingurumena errespetatzen duen IPM esparru bat garatu zuen mahastietarako, sagastietarako eta azenarioetarako, ikuspegi integral integral bat eskainiz. Planteamenduak gaixotasunen kudeaketa integratuarekin lotutako alderdi kritiko guztiak barne hartzen ditu, hala nola:…</t>
+  </si>
+  <si>
+    <t>Og, 08/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/optima-ipm-sistema-holistikoak</t>
+  </si>
+  <si>
+    <t>Izurriteak kudeatzeko irtenbide berritzaileak barazkien ekoizpenerako</t>
+  </si>
+  <si>
+    <t>Ezagutu barazkiak ekoizteko izurriak kudeatzeko 160 irtenbide berritzaile baino gehiago 12 hizkuntza ezberdinetan. Irtenbide hauek guztiak dohainik eskura daitezke SmartProtect plataforman . Arakatu izurriteen kudeaketa integraturako (IPM) teknologiak eta metodologiak barazki-ekoizpenean, bai eremu irekian, bai negutegiko ekoizpen-sistemetarako. Bilatu teknikaren arabera (adibidez, erabakien…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/izurriteak-kudeatzeko-irtenbide-berritzaileak-barazkien-ekoizpenerako</t>
+  </si>
+  <si>
+    <t>Nekazariek ongarri eta mikroorganismo alternatiboen erabilerari buruzko iritzia</t>
+  </si>
+  <si>
+    <t>BRESOV, Horizon 2020 proiektuak, berriki ongarri eta mikroorganismo alternatiboei buruzko inkesta bat egin du. Bertan ikusten da inkestatuen %93k ongarri alternatiboak erabiltzea gomendatzen duela eta %59k mikroorganismoak erabiltzea. Inkestaren arabera, inkestatuen artean, ongarri alternatiboak hondarrak murrizteko eta landa irekiko barazkietan erabiltzen dira batez ere. Mikroorganismoak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazariek-ongarri-eta-mikroorganismo-alternatiboen-erabilerari-buruzko-iritzia</t>
+  </si>
+  <si>
+    <t>Ihinztatzeko ekipoei buruzko ezagutzak partekatzea</t>
+  </si>
+  <si>
+    <t>Ihinztaketa-ekipo berriek eta prestakuntza- eta aholkularitza-prozedurak (SETA) nekazaritza-ekoizpen produktibo eta iraunkorragoa ekar dezakete. Horizonte 2020 sare tematiko INNOSETAk, duela gutxi amaitu den, ihinztaketa ekipoekin lotutako soluzioak bildu zituen eta nekazari komunitatearen oinarrizko mailako ideia berritzaileak jaso zituen. Euren lana web-oinarritutako plataforma bat (8 hizkuntza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ihinztatzeko-ekipoei-buruzko-ezagutzak-partekatzea</t>
+  </si>
+  <si>
+    <t>Elikadura sistemaren aldaketa positiboa bizkortzea</t>
+  </si>
+  <si>
+    <t>EIT Food Open Innovation Call berriak elikadura-sisteman aldaketa positiboak sortuko dituzten lankidetza-proiektuak finantzatuko ditu. Proposamenek produktu eta zerbitzu komertzialki bideragarriak izatea izan behar dute helburu, guztientzako elikadura-sistema osasuntsuagoa, bidezkoagoa, gardenagoa eta erresilienteagoa ziurtatzen laguntzen dutenak. Sartu web-mintegian informazioa jasotzeko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/elikadura-sistemaren-aldaketa-positiboa-bizkortzea</t>
+  </si>
+  <si>
+    <t>IPM funtzionatzen duela frogatzea</t>
+  </si>
+  <si>
+    <t>IPMWORKS Horizon 2020 proiektu bat da, eta Europako nekazaritza-sektore guztietan pestizidak nabarmen murrizteko moduak erakustea du helburu. Nekazariei izurriteak kontrolatzeko eta izurriteen presioa murrizteko metodo ez-kimikoei buruzko ezagutzak trukatzeko aukera ematen dien erakustaldiko ustiategien sarea da. Gaur egun, 21 gune instalatu dira Europako 14 herrialdetan, Izurriteen Kudeaketa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ipm-funtzionatzen-duela-frogatzea</t>
+  </si>
+  <si>
+    <t>Nekazariek beren praktika agroekologikoak partekatzen dituzte – AGLAÉ Kasua</t>
+  </si>
+  <si>
+    <t>AGLAE (Farmers Share Their Agroecological Practices) proiektuak eskala handiko laborantza eta abeltzaintzako (LSCL), Mahastizaintzan eta Arborikulturan praktika agroekologiko berritzaileen biltegi bat sortzea du helburu, adituek baloratu eta Okzitania eskualdeko lokalean identifikatutako nekazarien iritzietan oinarrituta. Frantzia. Sistema agroekologikoak beren inguruko nekazariekin aholkulariek…</t>
+  </si>
+  <si>
+    <t>Og, 01/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazariek-beren-praktika-agroekologikoak-partekatzen-dituzte-aglae-kasua</t>
+  </si>
+  <si>
+    <t>Klima-aldaketari aurre egiteko aleen artoaren ureztatzea optimizatzen laguntzeko tresnak</t>
+  </si>
+  <si>
+    <t>Egileak: JA Martinez-López1, H. Martinez-López1, JJ Pardo1, A. Martinez-Romero1, J. Montero1, R. López-Urrea2, C. Casas1, JM Tarjuelo1, A. Domínguez1 (1Centro Regional de Estudios del Agua (CREA) ) ) Gaztela Mantxako Unibertsitateko (UCLM) eta 2 Albaceteko Nekazaritza Institutu Tekniko Probintziala (ITAP)) Ur-baliabiderik eza da nekazaritzaren iraunkortasunari eta elikagaien erabilgarritasuna…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/klima-aldaketari-aurre-egiteko-aleen-artoaren-ureztatzea-optimizatzen-laguntzeko-tresnak</t>
+  </si>
+  <si>
+    <t>FAIRshare Cross Visit - Erabiltzaile kasua: Ustiategien Kudeaketa Plangintza Estrategikoa</t>
+  </si>
+  <si>
+    <t>Ekainaren amaieran Esloveniako Nekazaritza eta Basogintza Ganberak - CAFSek (SEASNren parte) 3 eguneko lineako bisita gurutzatua antolatu zuen , Ustiategien Kudeaketa Plangintza Estrategikoari buruzko Erabiltzaile kasuari buruzko esperientziak eztabaidatzeko eta partekatzeko. Cross Visit honetan Europako 6 herrialde ezberdinetako lankideek parte hartu dute : Hungaria (NAK), Frantzia (IDELE),…</t>
+  </si>
+  <si>
+    <t>Ar, 16/08/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-cross-visit-erabiltzaile-kasua-ustiategien-kudeaketa-plangintza-estrategikoa</t>
+  </si>
+  <si>
+    <t>I4Agri Nekazaritzarako Berrikuntza (I4Agri) PROGRAMAZIO gurutzatutako bisita programa</t>
+  </si>
+  <si>
+    <t>Datorren 2022ko urriaren 11-13an , beste bisita gurutzatu bat egingo da Erresuma Batuan , " I4Agri Innovation for Agriculture (I4Agri) DRAFT Cross Visit Program " izenekoa. Nekazariek komunikazio digitalari dagokionez (batez ere abeltzaintza eta lurzoruaren/karbonoaren sektorean) gure ulermena hobetu nahi dugu, eta bezeroekin/nekazariekin urruneko komunikazioan eta prestakuntzan aholkularien…</t>
+  </si>
+  <si>
+    <t>Al, 08/08/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/i4agri-nekazaritzarako-berrikuntza-i4agri-programazio-gurutzatutako-bisita-programa</t>
+  </si>
+  <si>
+    <t>Hegazti Zentro Esperimentalak Gurutze Bisita bat antolatu zuen</t>
+  </si>
+  <si>
+    <t>Ekainaren 20tik 22ra Hegazti Zentro Esperimentalak Cross Bisita bat antolatu zuen H2020_FAIRshare proiektuan Erabiltzaileen kasua erakusteko. Krosaren bisitaren lehen egunaren hasieran , gonbidatuei ongi etorria egin zieten EPCn ogitarteko eta edari batekin. Parte-hartzaile guztiek euren burua aurkeztu zuten, eta EPCren eta Flandriako hegazti-sektorearen aurkezpen labur bat egin zen . Beranduago…</t>
+  </si>
+  <si>
+    <t>Al, 01/08/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/hegazti-zentro-esperimentalak-gurutze-bisita-bat-antolatu-zuen</t>
+  </si>
+  <si>
+    <t>Bertako produktuen sentsorial dastaketekin hasten gara Ongi Etorri proiektuarekin</t>
+  </si>
+  <si>
+    <t>2022ko uztailaren 28a Bost zentzumenekin dastatzeak janari batean jatearen plazer soila baino askoz gehiago ezagutzeko aukera eskaintzen du. Haren historia, ezaugarri organoleptikoak eta bestelako xehetasunak ezagutzeak jatea esperientzia atsegina, interesgarria eta liluragarria bihurtzen du. Hainbeste non proiektuarekin «Ongi etorri etxera. Bertako produktua hurbilduz” parte hartzen duten…</t>
+  </si>
+  <si>
+    <t>Og, 28/07/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/bertako-produktuen-sentsorial-dastaketekin-hasten-gara-ongi-etorri-proiektuarekin</t>
+  </si>
+  <si>
+    <t>BioBarrutiak: nekazaritza ekologikorako lurralde ikuspegia Italian</t>
+  </si>
+  <si>
+    <t>BioBarrutia nekazaritza ekologikorako bokazio naturala duen espazio geografikoa da. Eremu horretan, hainbat eragilek, hala nola nekazariek, herritarrek, elkarteek eta administrazio publikoek, baliabideen kudeaketa iraunkorrerako akordio bat zehazten dute. Ekoizpen ekologikoa bideratzen ari dira, kontsumitu arte hornikuntza-kateko bazkide guztiak inplikatzen dituena.BioBarruti baten hiru zutabeak…</t>
+  </si>
+  <si>
+    <t>Og, 07/07/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/biobarrutiak-nekazaritza-ekologikorako-lurralde-ikuspegia-italian</t>
+  </si>
+  <si>
+    <t>Nekazaritzako garapen-motorrak: berrikuntza interaktiboa eta sare-lana Hungarian</t>
+  </si>
+  <si>
+    <t>NAK-k, I2Connect proiektuko bazkide gisa, nekazaritza-aholkularientzako eta basogintzako adituentzako prestakuntza antolatu zuen “Garapenaren eragileak: berrikuntza interaktiboa eta sare-lana” gaiaren inguruan. Prestakuntzan zehar galdera hauek bilatu eta erantzun ditugu: – Zergatik daude proposamen batzuk arrakastarako eta beste batzuk porrotera? – Nola erlazionatzen dira aurreko galderak…</t>
+  </si>
+  <si>
+    <t>Az, 22/06/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-garapen-motorrak-berrikuntza-interaktiboa-eta-sare-lana-hungarian</t>
+  </si>
+  <si>
+    <t>Europako hegoaldeko herrialdeei arreta berezia jarrita antolatutako AKISeko parte-hartzaileen bigarren tailerra</t>
+  </si>
+  <si>
+    <t>AKIS eskualdeko parte-hartzaileen lehen tailerra Europako Iparraldeko herrialdeetan arreta jarrita antolatu da, eta AKIS eskualdeko parte-hartzaileen bigarren tailerra sarean antolatu da, Hego Europako herrialdeei begira. Proiektuan zehar, 27 prestatu ditugu prestatu ditugu, prestatu ditugu, prestatu ditugu, AKIS kontzeptuari eta ondo funtzionatzen duen AKIS baten funtsezko ezaugarriei buruzko…</t>
+  </si>
+  <si>
+    <t>Al, 13/06/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europako-hegoaldeko-herrialdeei-arreta-berezia-jarrita-antolatutako-akiseko-parte</t>
+  </si>
+  <si>
+    <t>FAIRShare Cross Bisitatu UC "Q&amp;A"</t>
+  </si>
+  <si>
+    <t>Gurutze Bisita hau aurrez aurre egin zen, 2022ko ekainaren 6tik 8ra . Zagreben egin zen Nekazaritza Ministerioan. Nekazaritza Ministerioaren lokalek hitzaldiak edo tailerrak egiteko beharrezko baldintza guztiak ematen zituzten, eta parte hartzaile gehienak Nazioarteko Hotelean hartu zituzten ostatu. CVaren helburu nagusia parte hartzaile guztien eta haien erabiltzaile kasuen elkarrekiko…</t>
+  </si>
+  <si>
+    <t>Al, 06/06/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-cross-bisitatu-uc-qa</t>
+  </si>
+  <si>
+    <t>Izan i2connect aholkulari sarearen parte</t>
+  </si>
+  <si>
+    <t>Interesatuko al litzaizuke zuri edo zure erakundeari Europako sare zabal batean parte hartzea, beste herrialde batzuetako aholkulariekin trukea egitea eta i2connect proiektuak antolatutako prestakuntza-ikastaroetan, landa-bisitetan eta webinarretan parte hartzea? Erregistratu i2connect Aholkularitza Zerbitzuen Datu-basean eta erraz identifika dezakete nekazariek, basozainek, tokiko agintariek edo…</t>
+  </si>
+  <si>
+    <t>Al, 30/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/izan-i2connect-aholkulari-sarearen-parte</t>
+  </si>
+  <si>
+    <t>Gure #4 i2connect buletina hemen dago!</t>
+  </si>
+  <si>
+    <t>2022. urtearen hasieratik, gure proiektuko jarduerak areagotu egin dira: otsailean, aholkularientzako bi prestakuntza-ikastaro egin ziren Hungarian eta praktika onak eta osagarritasunak trukatzeko FAIRshare proiektuarekin batera egindako tailer bat; Martxoan, Europako bost herrialdetako aholkulariek parte hartu zuten lehen bisita gurutzatua egin zen Eslovenian eta AKIS eskualdeko parte…</t>
+  </si>
+  <si>
+    <t>Og, 26/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/gure-4-i2connect-buletina-hemen-dago</t>
+  </si>
+  <si>
+    <t>4 milioiko laguntzak NPB berriaren tramitazioari buruzko aholkularitzarako nekazaritza-erakundeei eta kooperatibei</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioaren Agindua, nekazaritzako elikagaien sektoreko erakundeei lehiakortasun-araubidean diru-laguntzak emateko oinarri arautzaileak onartzen dituena laguntza-ekintzak egiten dituzten laguntza-eskabide bakarra aurkeztean, laguntzen onuradunei. Nekazaritza Politika Bateratua (NPB) . Deialdiak guztira lau milioi euroko aurrekontua du eta diru-laguntza bi…</t>
+  </si>
+  <si>
+    <t>Or, 20/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/4-milioiko-laguntzak-npb-berriaren-tramitazioari-buruzko-aholkularitzarako-nekazaritza</t>
+  </si>
+  <si>
+    <t>Lehen aurrez aurre FAIRshare Cross Bisita Alemanian egiten da</t>
+  </si>
+  <si>
+    <t>Naturlandek 2022ko apirilaren 20tik 22ra Europako FAIRshare proiektuko lehen aurrez aurre bisita gurutzatua antolatu zuen. Lituania (LAAS), Espainia (INTIA), Kroazia (MOfA) eta Austria (LKÖ) bazkideekin batera. Naturland bere erabiltzaile kasuaren (UC) zeregin eta erronketan aritu da lanean. UC honetan, Naturland aholkularitza tresna digital bat erabiltzen ari da, nekazarientzako eta…</t>
+  </si>
+  <si>
+    <t>Al, 02/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/lehen-aurrez-aurre-fairshare-cross-bisita-alemanian-egiten-da</t>
+  </si>
+  <si>
+    <t>1. Online Cross Bisita FAIRshare proiektuaren barruan</t>
+  </si>
+  <si>
+    <t>Belgradeko Nekazaritzako Zientzia Aplikaziorako Institutua (IPN) Hego-ekialdeko Europako Aholkularitza Zerbitzuen Sareko (SEASN) kidea da eta FAIRshare proiektuan hirugarren gisa jarduten du. IPNk lehenengo Cross Visit (CV) antolatu zuen FAIRshare proiektuaren barruan eta COVID-19 pandemia dela eta, CV hau bi eguneko lineako ekitaldi gisa antolatu zen (azaroaren 23tik 24ra) Zoom erabiliz. CVaren…</t>
+  </si>
+  <si>
+    <t>Ig, 01/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/1-online-cross-bisita-fairshare-proiektuaren-barruan</t>
+  </si>
+  <si>
+    <t>Isabel Bombal: Berrikuntzak eta digitalizazioak nekazaritza jasangarriago baterako trantsizioa erraztuko du</t>
+  </si>
+  <si>
+    <t>Gobernu zentralaren Landa Garapen, Berrikuntza eta Nekazaritzako Elikagaien Prestakuntzako zuzendari nagusiak ziurtatu du nekazaritzako elikagaien sektoreko balio-kate osoaren berrikuntza eta digitalizazioa funtsezko tresnak direla lehiakortasuna, iraunkortasuna eta trazabilitatea sustatzeko. Nekazaritzako Makineriaren Nazioarteko Azokaren (FIMA) 42. edizioaren baitan ospatzen den Landa…</t>
+  </si>
+  <si>
+    <t>Az, 27/04/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/isabel-bombal-berrikuntzak-eta-digitalizazioak-nekazaritza-jasangarriago-baterako</t>
+  </si>
+  <si>
+    <t>Prestakuntza-moduluen inbentario berria eskuragarri dago</t>
+  </si>
+  <si>
+    <t>FAIRshare-k Europa osoko nekazaritza-aholkulariei laguntza eman nahi die Aholkularitzako Tresna eta Zerbitzu Digitalekin (DATS) harremanetan jartzeko eta praktikan ezartzeko, nekazaritza jasangarriagoa laguntzeko asmoz. Bi modu nagusitan egiten du hori, lehena Europa osoan erabilgarri dauden tresnak partekatzeko eta, bigarrena, aholkulariei tresna digitalak praktikan inplementatzen laguntzeko,…</t>
+  </si>
+  <si>
+    <t>Ar, 12/04/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/prestakuntza-moduluen-inbentario-berria-eskuragarri-dago</t>
+  </si>
+  <si>
+    <t>Horizon proiektuak FAIRshare eta i2connect batu dira Europako Nekazaritzako Aholkularien artean Digitalizazioa eta Berrikuntza Interaktiboa laguntzeko.</t>
+  </si>
+  <si>
+    <t>Otsailaren 24an, ostegunean, FAIRshare-k i2Connect-ekin batera sareko ekitaldi bateratu bat antolatu zuen " Digitalizazioa eta Berrikuntza Interaktiboa Nekazaritzan: Nekazaritzako Aholkulariak Ekintza Hartzeko ahalduntzea ". FAIRshare eta i2Connect biak ustiategiko aholkulariei zuzenduta daude beren proiektuetan, FAIRshare-k bereziki ustiategiko aholkularien digitalizazioa onartzen duela eta…</t>
+  </si>
+  <si>
+    <t>Az, 02/03/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/horizon-proiektuak-fairshare-eta-i2connect-batu-dira-europako-nekazaritzako-aholkularien</t>
+  </si>
+  <si>
+    <t>Finantzaketa deialdia irekita dago Europako Nekazaritzako Aholkulariak Tresna eta Teknologia Digitalak har ditzaten laguntzeko</t>
+  </si>
+  <si>
+    <t>FAIRshare ( F arm A advisory Digital Innovation Tools Realised and Shared) proiektua 2018ko azaroan abiarazi zen eta ustiategi eta nekazaritza aholkulari komunitate digitalki aktiboagoa ahalbidetzea du helburu. Proiektua aholkularitza-zerbitzuen artean eta barnean ageri den eten digitala zubitzera bideratzen da, nekazaritzako eta nekazaritza-aholkulariak lehendik dauden Aholkularitza Digitaleko…</t>
+  </si>
+  <si>
+    <t>Al, 14/02/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/finantzaketa-deialdia-irekita-dago-europako-nekazaritzako-aholkulariak-tresna-eta</t>
+  </si>
+  <si>
+    <t>FAIRshare-ren Praktika Egokien Galeria Berria</t>
+  </si>
+  <si>
+    <t>Azken urtean, EB osoko gure proiektuko bazkideek eta aholkulariek tresna digitalak edo DATSak erabiltzeko edo garatzeko dituzten praktika onak partekatu dituzte gurekin, FAIRshare proiektuan ezagutzen diren bezala. Praktika on bat DATS baten funtsezko ezaugarri gisa defini daiteke, adibidez, tresna batek interfazea erabiltzeko erraza izan dezake edo lineaz kanpo erabil daiteke. Horiek biak tresna…</t>
+  </si>
+  <si>
+    <t>Or, 29/10/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-ren-praktika-egokien-galeria-berria</t>
+  </si>
+  <si>
+    <t>Bideo Galeria Berria - FAIRshare Webgunea</t>
+  </si>
+  <si>
+    <t>FAIRshare-k orrialde berri bat du bere webgunean, bideo-galeria! Orain arte, YouTube FAIRshare Talks seriearen lehen 3 atalak igo dira bertan. Bideo laburren sorta honek, Europa osoko nekazarien eta aholkularien testigantzak aurkezten ditu. Aholkulari/nekazari bakoitzak bere eguneroko lanean jasaten duen arazo bat aurkezten du eta, ondoren , FAIRshare DATS (Aholkularitzako Tresna eta Zerbitzu…</t>
+  </si>
+  <si>
+    <t>Az, 29/09/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/bideo-galeria-berria-fairshare-webgunea</t>
+  </si>
+  <si>
+    <t>FAIRshare DATS Ebaluazio Tresnaren lineako bertsio berria</t>
+  </si>
+  <si>
+    <t>Urte hasieran FAIRshare proiektuak Ebaluazio Tresna berri bat gehitu zuen FAIRshare DATS Inbentarioan. Ebaluazio tresnaren helburua da ustiategiko aholkulariei DATS egokienak ebaluatzen eta hautatzen laguntzea, haien beharrak asetzen laguntzeko. Tresnak aukeratutako tresnak ebaluatzen ditu irizpide-multzo uniforme baten bidez, Europako eskualde ezberdinetako ustiategietako aholkulariekin probatu…</t>
+  </si>
+  <si>
+    <t>Al, 06/09/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-dats-ebaluazio-tresnaren-lineako-bertsio-berria</t>
+  </si>
+  <si>
+    <t>Nekazaritzako aholkularien garrantzia teknologia digitalen hedapenean</t>
+  </si>
+  <si>
+    <t>Teresa Hooks doktoreak, FAIRshare H2020 proiektuko proiektu-kudeatzaileak, blog-argitalpena idatzi du baserriko aholkulariek teknologia Digitalen zabalkundean duten garrantziari buruz, DEMETER H2020 proiektuak argitaratu duena.  Teresa doktorearen arabera, "FAIRshare H2020 proiektuak etenari aurre egitea du helburu eta teknologia eta tresna digitalak ustiategi mailan hedatuago inplementatzen…</t>
+  </si>
+  <si>
+    <t>Al, 19/07/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritzako-aholkularien-garrantzia-teknologia-digitalen-hedapenean</t>
+  </si>
+  <si>
+    <t>FAIRshare-k EUFRAS, ESEE Conference eta Innoseta Project H2020 Networking Event-en parte hartzen du</t>
+  </si>
+  <si>
+    <t>FAIRshare lanpetuta egon da azken asteetan lineako bilera, hitzaldi eta mintegi ezberdinetan parte hartzen. Ekainaren hasieran FAIRshare-k EUFRAS, IALB eta SEASN kongresuan kartelak aurkeztu zituen, ' Bizitza eta nekazaritza Trantsizioan – aldaketari lagunduz, berrikuntzari laguntzea eta erresilientzia indartzea' gaia jorratu zuena. Eleanore Tran (HAFL) eta Teresa Hooks (Teagasc) doktoreak…</t>
+  </si>
+  <si>
+    <t>Az, 07/07/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-k-eufras-esee-conference-eta-innoseta-project-h2020-networking-event-parte</t>
+  </si>
+  <si>
+    <t>FAIRshare-k Ebaluazio Tresna berria abiarazten du Baserriko Aholkulariei Tresna Digital egokiak hautatzen laguntzeko</t>
+  </si>
+  <si>
+    <t>EBk finantzatutako H2020 FAIRshare ( F arm A advisory Digital Innovation Tools Realised and Shared) proiektuak 2018ko azaroan abiarazitako eta 22 bazkiderekin parte hartzen du EB osoko aholkularitza zerbitzu, erakunde eta ikerketa erakundeen nahasketa barne. FAIRshare-ren helburua da digitalki aktiboagoa den etxalde eta ustiategien aholkularitza-komunitate bat gaitzea. FAIRshare-k lehendik dauden…</t>
+  </si>
+  <si>
+    <t>Az, 02/06/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-k-ebaluazio-tresna-berria-abiarazten-du-baserriko-aholkulariei-tresna-digital</t>
+  </si>
+  <si>
+    <t>FAIRshare-k Europako ipar-ekialdeko finantzaketa deialdia berrabiarazten du</t>
+  </si>
+  <si>
+    <t>2018ko azaroan abiarazi zen FAIRshare ( F arm A advisory Digital Innovation Tools Realised and Shared) proiektuak EB osoko aholkularitza-zerbitzu, erakunde eta ikerketa-erakundeen arteko nahasketa biltzen du. EB H2020 finantzatutako proiektu honek nekazaritza- eta nekazaritza-aholkularitza-zerbitzuen artean eta horien barnean ageri den eten digitala zubitzera bideratuz ustiategien eta baserrien…</t>
+  </si>
+  <si>
+    <t>Al, 10/05/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-k-europako-ipar-ekialdeko-finantzaketa-deialdia-berrabiarazten-du</t>
+  </si>
+  <si>
+    <t>FAIRshare proiektuak EB osoan nekazaritza digitalizazioari laguntzeko finantzaketa-deialdia abiarazten du</t>
+  </si>
+  <si>
+    <t>FAIRshare ( F arm A advisory Digital Innovation Tools Realised and Shared) proiektua 2018ko azaroan jarri zen abian eta 22 bazkidek parte hartzen dute, EB osoko aholkularitza-zerbitzu, erakunde eta ikerketa-erakundeen nahasketa barne hartzen du. EB H2020 finantzatutako proiektu honek, Teagasc-ek (Irlanda) koordinatzen du, ustiategien eta ustiategien aholkularitza-komunitate digitalki aktiboagoa…</t>
+  </si>
+  <si>
+    <t>Al, 15/03/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-proiektuak-eb-osoan-nekazaritza-digitalizazioari-laguntzeko-finantzaketa</t>
+  </si>
+  <si>
+    <t>FAIRshare-k ekitaldiak antolatu zituen Eskualdeko 4 gunetan</t>
+  </si>
+  <si>
+    <t>Joan den abenduan FAIRshare-k 4 Tailer eta 4 Focus Group antolatu zituen Europako 4 eskualde geografiko ezberdinetan. Tailerrek Nekazaritza Digitaleko irtenbideak aurkitzea zuten helburu, nekazarien eta haien aholkularien eguneroko erronketarako. Europan egungo pandemiaren egoera kontuan hartuta, tailerrak eta eztabaida-taldeak sarean antolatu ziren 4 eskualdetan: Mendebaldeko Europa, Erdialdeko…</t>
+  </si>
+  <si>
+    <t>Og, 11/02/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-k-ekitaldiak-antolatu-zituen-eskualdeko-4-gunetan</t>
+  </si>
+  <si>
+    <t>FAIRshare inbentarioa 200 DATSera iritsi da!</t>
+  </si>
+  <si>
+    <t>Fairshare-ren inbentarioa hazten ari da! Pozik gaude dagoeneko 200 DATS bildu ditugula Inbentarioan, plataforman egunero erregistratzen ari diren erabiltzaile berriak eta lehendik daudenetatik datozenak. Gure indarrak batzeko garaia da, partzuergotik kanpoko komunitateetako erabiltzaile berriak erakartzeko eta DATS gehiago erregistratuko dituztenak eta plataformaren ikusgarritasuna areagotzeko.…</t>
+  </si>
+  <si>
+    <t>Al, 11/01/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-inbentarioa-200-datsera-iritsi-da</t>
+  </si>
+  <si>
+    <t>Aro Digitalerako aholkulariak prestatzen - Hitzaldi nagusia - Tom Kelly</t>
+  </si>
+  <si>
+    <t>Tom Kellyk, TEAGASC -ekoa, Landa Aholkularitza Zerbitzuen Foro Globalaren (GFRAS) hitzaldia eman zuen aholkularitza digitalaren soluzioen globalizazioari buruzkoa, eta hedapenak digitalizazioak nola onura ditzakeen. Tom Kellyk digitalizazio-erronka erraldoiari buruzko bere ikuspuntua eta aukera handiak ere eman zituen, baita FAIRshare proiektuaren ikuspegi orokorra ere. Ikus ezazu hitzaldi osoa…</t>
+  </si>
+  <si>
+    <t>Or, 13/11/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/aro-digitalerako-aholkulariak-prestatzen-hitzaldi-nagusia-tom-kelly</t>
+  </si>
+  <si>
+    <t>Hurbildu FAIRshare-ren bazkideengana gure YouTube kanalera harpidetuz!</t>
+  </si>
+  <si>
+    <t>Dagoeneko jarraitzen al duzu gure proiektuaren YouTube kanala? Gure YouTube-ko kanalean, proiektuan parte hartzen duten bazkideei buruzko informazio gehiago jaso dezakezu eta, gainera, Teagasc-eko Áine Macken-Walsh doktoreak antolatutako webinar bateko bideo txiki batzuk: “Facilizating Co-design: Learners' experiences of moving online”. ” Co-design thinking-a eta bestelako ekitaldi eta jarduera…</t>
+  </si>
+  <si>
+    <t>Og, 23/07/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/hurbildu-fairshare-ren-bazkideengana-gure-youtube-kanalera-harpidetuz</t>
+  </si>
+  <si>
+    <t>Zergatik lagundu behar diozu FAIRshare-ri DATS gehiago biltzen?</t>
+  </si>
+  <si>
+    <t>A skotazio - tresnak eta sistema digitalak nekazarien eta haien aholkularien artean datuak/informazioa biltzea, aztertzea eta partekatzea ahalbidetzen duten teknologiak dira, teknologiek askoz eraginkortasun handiagoz funtziona dezaten. DATS terminoak ordenagailu eta telefono mugikorren aplikazioak eta zerbitzuak, lotutako backend datu-baseak eta datu-transmisiorako teknologiak eta eskuragarri…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/zergatik-lagundu-behar-diozu-fairshare-ri-dats-gehiago-biltzen</t>
+  </si>
+  <si>
+    <t>COVID-19 Nekazaritzako iraultza digitalaren bultzatzailea al da?</t>
+  </si>
+  <si>
+    <t>Sam Morgan-ek editatutako Euractiv-en artikulu batean esaten da nekazaritza digitala "COVID-19 krisiaren ostean gorakada egingo duela, EBko nekazaritza-sektoreari bere iraunkortasuna hobetzen eta agerraldiaren eraginetik berreskuratzen laguntzeko duen gaitasuna ikusita". Baina kezka nabarmenak ere sortzen dira aldaketa honen erritmoaz eta nekazariak horretarako behar bezala prestatuta dauden ala…</t>
+  </si>
+  <si>
+    <t>La, 18/07/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/covid-19-nekazaritzako-iraultza-digitalaren-bultzatzailea-al-da</t>
+  </si>
+  <si>
+    <t>NEFERTITIk webinar bat antolatu zuen Nola ekoitzi zure aurrekontu txikiko bideoak</t>
+  </si>
+  <si>
+    <t>H2020 NERFETITI proiektuak webinar bat antolatu zuen, joan den uztailaren 9an. FiBLko (Nekazaritza Ekologikoaren Ikerketa Institutua) Thomas Alföldik nekazaritzaren alorreko Ikerketa eta Berrikuntza proiektuetarako aurrekontu baxuko ikus-entzunezko materiala nola ekoitzi aurkeztu zuen. Thomasek kalitate oneko bideoak ekoizteko ekipamendu merkeak ere erakutsi zituen eta bideo mota hauek…</t>
+  </si>
+  <si>
+    <t>Az, 15/07/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nefertitik-webinar-bat-antolatu-zuen-nola-ekoitzi-zure-aurrekontu-txikiko-bideoak</t>
+  </si>
+  <si>
+    <t>FAIRshare Serbiako baserrietako aholkularientzat eta komunitatearentzat aurkeztu zen</t>
+  </si>
+  <si>
+    <t>Otsailaren 25ean Nekazaritzan Zientzia Aplikatzeko Institutuak, Serbiako Errepublikako Nekazaritza, Basogintza eta Ura Kudeatzeko Ministerioaren baimenarekin, Belgradeko Unibertsitateko Nekazaritza Fakultatearekin lankidetzan, nekazaritza aholkularientzako prestakuntza-modulu bat antolatu zuen. ''Nekazaritzako Nekazaritzako Aholkulari eta Nekazarientzako Digitalizazioa'' izenekoa. Ekitaldia…</t>
+  </si>
+  <si>
+    <t>Az, 25/03/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-serbiako-baserrietako-aholkularientzat-eta-komunitatearentzat-aurkeztu-zen</t>
+  </si>
+  <si>
+    <t>FAIRshare EIP-AGRI mintegian egon zen: Nekazaritza digitalerako gaitasun berriak</t>
+  </si>
+  <si>
+    <t>Nekazaritza digitalerako trebetasun berriei buruzko EIP-AGRI mintegia Aranjuezen (Espainia) egin zen otsailaren lehen astean. Mintegiaren ardatza digitalizazioa izan zen. Mintegiak nekazariei eta nekazaritzako aholkulariei nekazaritzako trantsizio digitalaren aurrean behar dituzten gaitasunak garatzen lagun diezaieketen planteamendu eta tresnak diseinatzen eta ezartzen lagundu nahi izan zuen.…</t>
+  </si>
+  <si>
+    <t>Or, 14/02/2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/fairshare-eip-agri-mintegian-egon-zen-nekazaritza-digitalerako-gaitasun-berriak</t>
   </si>
   <si>
     <t>Nekazaritza aholkularitza AKISen zutabe estrategiko gisa sendotzen ari da Espainian eta Europan</t>
   </si>
   <si>
     <t>AKIS Aholkularien Plataformak Nekazaritza, Arrantza eta Elikadura Ministerioarekin (MAPA) batera antolatutako “Nekazaritza aholkularitza AKISen muina Espainian eta Europan” biltzarrak apirilaren 28an La Vega Innovan estatuko eta nazioarteko adituak bildu zituen, nekazaritza-elikagaien sektorearen eraldaketan aholkularitzak duen funtsezko eginkizuna aztertzeko. Bilera Nekazaritza eta Elikadurako…</t>
   </si>
   <si>
-    <t>Og, 30/04/2026 - 23:39</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/nekazaritza-aholkularitza-akisen-zutabe-estrategiko-gisa-sendotzen-ari-da-espainian-eta</t>
   </si>
   <si>
-    <t>Provacunok web aplikazio bat abiarazi du Espainiako behi-haragiaren karbono-aztarna neurtzeko</t>
-[...118 lines deleted...]
-  <si>
     <t>MujerForest proiektuak landa-eremuko emakumeak enplegagarritasun berderako trebatzen ditu</t>
   </si>
   <si>
     <t>MujerForest doako prestakuntza berde eta enplegagarritasun proiektu bat da, Sevillako Sierra Morenako landa-eremuetako emakumeei zuzenduta, bioekonomiaren eta baso-kudeaketa jasangarriaren esparruan. Europako Gizarte Funts Plus-ek (EGIF+) % 85ean finantzatzen du, Empleaverde+ Programaren 2024ko deialdiaren barruan, Trantsizio Ekologiko eta Erronka Demografikorako Ministerioaren Biodibertsitate…</t>
   </si>
   <si>
-    <t>Al, 09/03/2026 - 12:57</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/mujerforest-proiektuak-landa-eremuko-emakumeak-enplegagarritasun-berderako-trebatzen-ditu</t>
   </si>
   <si>
-    <t>Batzordeak Andaluziako Nekazaritza Akademiaren sorrera onartu du</t>
-[...10 lines deleted...]
-  <si>
     <t>CIDAF eta lau berrikuntza zirkular proiektu: nekazaritzako elikagaien hondakinetatik hasi eta bio-sarrera eta osagai funtzionaletaraino</t>
   </si>
   <si>
     <t>Bioekonomia zirkularrak bide berriak irekitzen dizkio nekazaritza-elikagaien sektoreari azpiproduktuak eta baliabide naturalak balio handiko irtenbide bihurtzeko: bioestimulatzaileak, osagai funtzionalak, animalien pentsu eraginkorragoak eta uztaren osasuna eta produktibitatea hobetzeko alternatiba naturalak. Elikagai Funtzionalen Berrikuntza eta Garapenerako Zentroaren (CIDAF) parte-hartze…</t>
   </si>
   <si>
-    <t>Al, 02/03/2026 - 18:21</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/cidaf-eta-lau-berrikuntza-zirkular-proiektu-nekazaritzako-elikagaien-hondakinetatik-hasi</t>
   </si>
   <si>
-    <t>CTAEXek ezagutzaren transferentzia eta lankidetza sustatzen ditu Transfiere 2026an</t>
-[...334 lines deleted...]
-  <si>
     <t>Landa-eremuaren digitalizazioa: Navako Ureztatze Komunitatean ureztatzearen etorkizunerako aliatua</t>
   </si>
   <si>
     <t>Digitalizazioa XXI. mendeko nekazaritzak dituen erronka nagusiei aurre egiteko tresna gakoa bihurtu da: uraren eskasia, klima-aldaketa eta baliabide gutxiagorekin gehiago ekoizteko beharra. Testuinguru honetan, ureztapenean aplikatutako teknologia berriek, hala nola sentsoreek, datu-plataformek, automatizazioak eta urrutiko kudeaketak, nekazariek beren laboreak planifikatzeko eta kudeatzeko modua…</t>
   </si>
   <si>
-    <t>Or, 16/01/2026 - 11:33</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/landa-eremuaren-digitalizazioa-navako-ureztatze-komunitatean-ureztatzearen-etorkizunerako</t>
   </si>
   <si>
-    <t>GO Olivebiome proiektuaren bilakaera</t>
-[...562 lines deleted...]
-  <si>
     <t>Nekazaritza eta Landa Inspirazio Sariak (ARIA) 2025</t>
   </si>
   <si>
     <t>Zeintzuk dira Nekazaritza Politika Bateratuaren (NPB) pean dauden proiektu inspiratzaileenak, berdeak, adimentsuak, sozialki inklusiboak, berritzaileak eta erresilienteak direnak? Zein ekimenek eusten dituzte landa-ekonomiak eta gazteak aktiboki inplikatzen dituzte landa-komunitateen etorkizuna eraikitzen? Nekazaritza eta Landa Inspirazio Sarien (ARIA) hirugarren edizioa EBko NEP Sarearen ekimen…</t>
   </si>
   <si>
-    <t>Og, 20/11/2025 - 12:06</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/nekazaritza-eta-landa-inspirazio-sariak-aria-2025</t>
   </si>
   <si>
-    <t>Nekazaritza-elikagaien sektorearen trantsizio digitalerako ezagutza-trukerako eta aholkularitzarako laguntzen kudeaketan hobekuntzak</t>
-[...334 lines deleted...]
-  <si>
     <t>Gas Berriztagarrien Azoka energia-trantsizioan eta bioekonomia zirkularrean erreferentzia gisa sendotzen da</t>
   </si>
   <si>
     <t>5. Gas Berriztagarrien Azoka eta 18. Nazioarteko Bioenergia Kongresua beste edizio bat amaitu dira Valladoliden, bertaratze errekorrarekin eta mezu argi batekin: biogas eta biometano sektorea aurrera egiten ari da Espainian. Urriaren 1etik 2ra bitartean, ekitaldiak ia 250 erakusketari-enpresa eta 4.000 profesional baino gehiago bildu zituen, aurreko urtearekin alderatuta % 15eko igoera izanik. Bi…</t>
   </si>
   <si>
-    <t>Or, 10/10/2025 - 17:23</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/gas-berriztagarrien-azoka-energia-trantsizioan-eta-bioekonomia-zirkularrean-erreferentzia</t>
   </si>
   <si>
-    <t>Extremadurak aurrerapausoak eman ditu esteviaren laborantza hobetzeko GO STEVIBREED proiektu berritzailearekin.</t>
-[...634 lines deleted...]
-  <si>
     <t>EBko NPB Sarearen talde tematiko berrien deialdia</t>
   </si>
   <si>
     <t>Uztailaren 9ra arte aurkez daitezke eskaerak Basoen Osasuna, Artilearen Balio Katea eta Baserrietako Energia ardatz dituzten eztabaida-talde tematiko berrietan aditu gisa parte hartzeko. Deialdi honen ardatz diren gaietan ezagutza eta esperientzia espezifikoa duten nekazariek, basozainek, aholkulariek , zientzialariek eta bestelako berritzaileek 2025eko uztailaren 9a, asteazkena, 23:59ak baino…</t>
   </si>
   <si>
-    <t>Or, 13/06/2025 - 12:19</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/ebko-npb-sarearen-talde-tematiko-berrien-deialdia</t>
   </si>
   <si>
-    <t>CARBOGAN Talde Operatiboak bere helburuak 2025eko Espainiako Basogintza Kongresuan iragarriko ditu.</t>
-[...247 lines deleted...]
-  <si>
     <t>Nekazaritza gaiei buruzko doktorego tesi onenaren Fertiberia Sariaren 27. edizioa ireki da.</t>
   </si>
   <si>
     <t>Nekazaritza gaiei buruzko doktorego tesi onenaren Fertiberia Sariaren 27. edizioa 2025eko maiatzaren 30era arte egongo da zabalik. Sari honek, 1996az geroztik nekazaritza ikerketan erreferente denak, ongarrien erabilera arduratsua sustatzen du garapen jasangarriarekin bat etorriz. Bere helburua Espainiako eta Portugalgo unibertsitateetan ongarritze eta agronomiaren arloan defendatutako ikerketen…</t>
   </si>
   <si>
-    <t>Og, 03/04/2025 - 18:14</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/nekazaritza-gaiei-buruzko-doktorego-tesi-onenaren-fertiberia-sariaren-27-edizioa-ireki-da</t>
   </si>
   <si>
-    <t>Cajamarrek Ura, Agroteknologia eta Elikagaien Teknologian proiektu berritzaileetarako deialdiak abiarazi ditu</t>
-[...94 lines deleted...]
-  <si>
     <t>MAPA 2025 Prestakuntza Planaren bidez landa eremuetan berrikuntza eta ezagutza transferentzia bultzatzea</t>
   </si>
   <si>
     <t>Nekazaritza, Arrantza eta Elikadura Ministerioak Landa Eremuetako Teknikarien 2025eko Prestakuntza Jarraituaren Plana argitaratu du bere webgunean. Ekimen gakoa da nekazaritza-elikagaien sektorea modernizatzeko, ezagutza sortuz eta transferituz, berrikuntza eginez eta teknologia berriak txertatuz. Aurreko edizioekin alderatuta eskaintza zabaltzen duen plan honek 54 prestakuntza-jarduera biltzen…</t>
   </si>
   <si>
-    <t>Az, 19/02/2025 - 13:11</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/mapa-2025-prestakuntza-planaren-bidez-landa-eremuetan-berrikuntza-eta-ezagutza</t>
   </si>
   <si>
-    <t>SAVIA, Madrilgo Erkidegoko Nekazaritza-Elikagaien Klusterraren lehen proiektua, aurkeztu da.</t>
-[...430 lines deleted...]
-  <si>
     <t>SCIA-AKIS Koordinazio Organoaren Aholkularitza Lan Taldearen bigarren bilera</t>
   </si>
   <si>
     <t>Irailaren 26an, SCIA Koordinazio Organoaren (AKIS) Nekazaritza-Elikagaien Aholkularitza Lan Taldeak bigarren bilera egin zuen, Nekazaritza, Arrantza eta Elikadura Ministerioak koordinatuta. Talde hau, hainbat arlotako nekazaritza-elikagaien aholkularitzako adituek osatua, bildu zen Nekazaritza Aholkularitza Sistemaren eta Autonomia Erkidegoetan Nekazaritza Aholkularitza Zerbitzuak eskaintzen…</t>
   </si>
   <si>
-    <t>Og, 03/10/2024 - 09:57</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/scia-akis-koordinazio-organoaren-aholkularitza-lan-taldearen-bigarren-bilera</t>
   </si>
   <si>
-    <t>Gaztela eta Leongo Gobernuak hitzarmena sinatu du Lanbide Heziketako ikasleek azken teknologiako traktoreekin trebatzeko.</t>
-[...82 lines deleted...]
-  <si>
     <t>Finantza kapitalak nekazaritza teknologiko eta iraunkorraren aldeko apustua egiten du: Atgroren kasua</t>
   </si>
   <si>
     <t>Azken urteotan, nekazaritza sektoreak aldaketa nabarmena izan du finantza-inbertsio gisa ikusteko moduan. Tradizionalki negozio-eredu batzuk beti finantza-ikuspegitik ustiatu izan badira ere, nekazaritza askotan errendimendu baxuko sektore gisa hautematen zen, klima-arriskuekiko esposizio handia zuena . Hala ere, gaur egun, kapital handiak bere arreta arlo horretara bideratzen ari da, berrikuntza…</t>
   </si>
   <si>
-    <t>Og, 12/09/2024 - 16:03</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/finantza-kapitalak-nekazaritza-teknologiko-eta-iraunkorraren-aldeko-apustua-egiten-du</t>
   </si>
   <si>
-    <t>AgroInnpulso, "Savia Rural" aldizkarian agertzen den ekimen berritzailea, RedPAC-koa</t>
-[...70 lines deleted...]
-  <si>
     <t>Irailaren 5ean itxiko da Cultiva 2024 Programako nekazari gazteentzako prestakuntza egonaldiak eskatzeko epea.</t>
   </si>
   <si>
     <t>Irailaren 5ean itxiko da Cultiva 2024 Programarako prestakuntza egonaldietarako eskaerak egiteko epea. Programa honek nekazari gazteei aukera eskaintzen die Espainia osoko nekazaritza eta abeltzaintza ustiategietan beren gaitasunak eta ezagutzak hobetzeko. Eskaerak irailaren 5era arte aurkeztu ahal izango dira ministerioaren egoitza elektronikoaren bitartez . Eskuragarri dauden ustiategien…</t>
   </si>
   <si>
-    <t>Az, 28/08/2024 - 16:09</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/irailaren-5ean-itxiko-da-cultiva-2024-programako-nekazari-gazteentzako-prestakuntza</t>
   </si>
   <si>
-    <t>Gaztela-Mantxako NPB 2023-2027 Plan Estrategikoko Aholkularitza Hornitzaileentzako laguntzak</t>
-[...10 lines deleted...]
-  <si>
     <t>InBestSoil: lurzoruaren osasuna balioestea etorkizun jasangarri baterako</t>
   </si>
   <si>
     <t>InBestSoil proiektuak, Europar Batasunak Horizon Europe programaren bidez finantzatutakoa, lurzoruaren osasuna du ardatz, nekazaritzako elikagaien sektorearen iraunkortasunerako eta ingurumena zaintzeko oinarrizko zutabe gisa. Vigoko Unibertsitateak zuzendutako eta Diego Soto Gómez-ek koordinatutako asmo handiko proiektu honek lurzoru osasuntsuak eskaintzen dituen ekosistemen zerbitzuei balio…</t>
   </si>
   <si>
-    <t>Or, 09/08/2024 - 15:05</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/inbestsoil-lurzoruaren-osasuna-balioestea-etorkizun-jasangarri-baterako</t>
   </si>
   <si>
-    <t>A Limiako ureztatzea modernizatzea: 29,7 milioi euroko inbertsioa uraren eraginkortasuna hobetzeko</t>
-[...130 lines deleted...]
-  <si>
     <t>Ekitaldiaren grabaketa eta aurkezpena Espainiako AgrifoodTEF satelitean eskuragarri daude jada.</t>
   </si>
   <si>
     <t>Uztailaren 10ean , "Adimen Artifiziala eta Robotika Nekazaritzan: AgrifoodTEF Proiektua" ekitaldia egin zen La Vega Innova- n, Nekazaritza, Arrantza eta Elikadura Ministerioaren Nekazaritza Elikagaien Sektoreko Berrikuntza Digitalaren Zentroan, San Fernando de Henaresen (Madril) kokatua. IAren aplikazioa nekazaritza-elikagaien sektorean Bileran, AgriFoodTEF proiektu europarraren Espainiako nodoa…</t>
   </si>
   <si>
-    <t>Og, 18/07/2024 - 11:02</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/ekitaldiaren-grabaketa-eta-aurkezpena-espainiako-agrifoodtef-satelitean-eskuragarri-daude</t>
   </si>
   <si>
-    <t>2024/25eko EBko NPB Sarearen ekitaldi berriak nekazaritzan berrikuntzan eta ezagutza partekatzean oinarrituta</t>
-[...82 lines deleted...]
-  <si>
     <t>Koaderno digitala sarreren erabilera optimizatzeko eta ustiategien errentagarritasuna eta iraunkortasuna hobetzeko tresna gisa.</t>
   </si>
   <si>
     <t>Gaur, ekainaren 26an, “ iHub La Vega Innova ” -n egindako baserri-koaderno digitalaren (CUE) erabilerari eta nekazaritza-kudeaketan duen eraginari buruzko konferentzia tekniko batean, Nekazaritza Baliabideen eta Elikagaien Segurtasuneko idazkari nagusiak, Fernando Mirandak , nekazariei ekarriko dizkien onurak azpimarratu ditu, eta bere erabilera borondatezkoa aprobetxatzearen garrantzia…</t>
   </si>
   <si>
-    <t>Az, 26/06/2024 - 15:08</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/koaderno-digitala-sarreren-erabilera-optimizatzeko-eta-ustiategien-errentagarritasuna-eta</t>
   </si>
   <si>
-    <t>Ekainaren 25etik uztailaren 3ra bitartean, RuralCat urrutiko ikaskuntzarako izen-ematea zabalik dago.</t>
-[...238 lines deleted...]
-  <si>
     <t>LANDA CAMPUSA</t>
   </si>
   <si>
     <t>Landa Campuseko Programa Trantsizio Ekologikorako eta Erronka Demografikorako Min.ak (MITERD), Zientzia, Berrikuntza eta Unibertsitateen Min.arekin, Espainiako Unibertsitateen Errektoreen Konferentziarekin (CRUE) eta gehiengoarekin elkarlanean Espainiako unibertsitate publikoena, unibertsitateko ikasleei praktikak egiteko aukera ematen diena despopulazio arazoak dituzten landa eremuko…</t>
   </si>
   <si>
-    <t>Ar, 16/04/2024 - 07:52</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/landa-campusa</t>
   </si>
   <si>
-    <t>Elikagaien ikuskapen zorrotzagoak</t>
-[...94 lines deleted...]
-  <si>
     <t>Galiziako Elikadura Sariak 2024</t>
   </si>
   <si>
     <t>CLUSAGAk X. Galicia Alimentación Sariak iragartzen ditu, sektorearen ekintzailetza, digitalizazioa, berrikuntza, kalitatea, bikaintasuna, jasangarritasuna, marketina eta nazioartekotzeari buruzko jardunbide onenak aitortu eta ikusgai jartzeko helburuarekin, bi kategoriatan banatutako bost sariren bitartez: Janari eta edarien kategoria: Galiziako Elikadura Saria Produktu Berritzaileari; Produktu…</t>
   </si>
   <si>
-    <t>Al, 01/04/2024 - 11:00</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/galiziako-elikadura-sariak-2024</t>
   </si>
   <si>
-    <t>Doktorego Tesi Onenaren Fertiberia Sariaren XXVI</t>
-[...416 lines deleted...]
-    <t>https://akisplataforma.es/eu/albisteak/139000-nekazarik-baino-gehiagok-jasoko-dute-estatuaren-aparteko-laguntza</t>
+    <t>REDigitalEX: Extremadurako landa-biztanleriaren gaitasun digitalen prestakuntza</t>
+  </si>
+  <si>
+    <t>REDigitalEX Extremadurako landa-biztanleriaren oinarrizko gaitasun digitalak eskuratzeko prestakuntza-proiektu bat da, Extremadurako Landa Garapeneko Sareak ( REDEX ) kudeatzen duena, eta Berreskuratzeko, Eraldaketa eta Erresilientzia Planaren barruan sartutako Gaitasun Digitaleko Plan Nazionalaren (PNCD) barruan kokatzen da. Europar Batasuneko Next Generation EU- k finantzatua, Ekonomia…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/redigitalex-extremadurako-landa-biztanleriaren-gaitasun-digitalen-prestakuntza</t>
+  </si>
+  <si>
+    <t>“Kultura eta Landaguneak” VI. Kongresuak kulturak herrien identitaterako duen garrantzian sakontzen du.</t>
+  </si>
+  <si>
+    <t>Bultzada gehiago landa eremuei  Kultura eta Landaguneen Foroaren seigarren edizioa Cuencan ospatu zen uztailaren 4tik 7ra “Jarraitasunak-Etenaldiak. Arteak, sorkuntza eta landa garaikideek Europan”, foroak landa-tradizioak arte garaikidean izan duten eragina aztertu du. Edizio hau Europar Batasuneko Kontseiluaren Espainiako Lehendakaritza hasi zenarekin bat egin du, eta horregatik “Europa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/kultura-eta-landaguneak-vi-kongresuak-kulturak-herrien-identitaterako-duen-garrantzian</t>
+  </si>
+  <si>
+    <t>Behatokiak oliba-olio birjina estraren balio-katearen azterketaren eguneraketa eta elikagai berritzaileei buruzko txostena argitaratzen ditu.</t>
+  </si>
+  <si>
+    <t>Elikagaien Katearen Behatokiko bilkuraren osoko bilkurak elikagaien prezioen eta kontsumoaren egoera aztertzen jarraitu du, eta 2020/2021 kanpainarako oliba-olio birjina estraren balio-katearen azterketa eta txostena eguneratzea onartu du. Produktu berritzaileekiko kontsumitzaileen jokabideari buruz. Osoko bilkuran, Elikagaien Industriako zuzendari nagusi José Miguel Herrero buru zela, Estatuko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/behatokiak-oliba-olio-birjina-estraren-balio-katearen-azterketaren-eguneraketa-eta</t>
+  </si>
+  <si>
+    <t>Aitzurratik GPSra: landan teknologia lantzen da</t>
+  </si>
+  <si>
+    <t>Zehaztasuneko nekazaritza, digitalizazioa, adimen artifiziala, droneak, izurriak detektatzeko edo landareen beharrak ezagutzeko sentsoreak , abeltzaintzako ustiategietako eta laboreetako geolokalizazio sistemak... duela urte batzuk arte apenas ezagutzen eta nekazaritza jardueran erabiltzen ziren tresnak dira. Gaur egun, batzuetan halakorik ez dirudien arren, sektoreak jadanik ezagutzen dituen…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/aitzurratik-gpsra-landan-teknologia-lantzen-da</t>
   </si>
   <si>
     <t>PAC Sareak 'Savia Rural' aldizkariaren lehen alea argitaratzen du</t>
   </si>
   <si>
     <t>PAC Sareak 'Savia Rural' argitaratu du, NPB Plan Estrategiko berriaren ( PEPAC 2023-2027 ) komunikazio-helburuak lortzen laguntzen duten hiruhileko argitalpenen lehena, nekazaritzako gai bakoitzean errentagarritasunari buruzko egungo gaiak jorratzeko eta landa garapena. Bere oinarrizko proposamena da landa eremuan , produkzio- eta gizarte-sektore guztietan garatzen diren proiektu eta ekimen…</t>
   </si>
   <si>
-    <t>Og, 15/02/2024 - 10:08</t>
+    <t>Al, 06/02/0204 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/pac-sareak-savia-rural-aldizkariaren-lehen-alea-argitaratzen-du</t>
-  </si>
-[...1075 lines deleted...]
-    <t>https://akisplataforma.es/eu/albisteak/hegazti-zentro-esperimentalak-gurutze-bisita-bat-antolatu-zuen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5672,54 +5534,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D460"/>
+  <dimension ref="A1:D467"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D460"/>
+      <selection activeCell="A1" sqref="A1:D467"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -5750,6422 +5612,6478 @@
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>223</v>
+        <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>234</v>
+        <v>211</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>238</v>
+        <v>211</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>258</v>
+        <v>236</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>267</v>
+        <v>247</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>269</v>
+        <v>249</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
-        <v>272</v>
+        <v>252</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>273</v>
+        <v>253</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>279</v>
+        <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
-        <v>280</v>
+        <v>259</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>282</v>
+        <v>254</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
-        <v>284</v>
+        <v>262</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>285</v>
+        <v>263</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>286</v>
+        <v>264</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>287</v>
+        <v>265</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>290</v>
+        <v>264</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>291</v>
+        <v>268</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
-        <v>292</v>
+        <v>269</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>293</v>
+        <v>270</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>295</v>
+        <v>271</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>297</v>
+        <v>273</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>298</v>
+        <v>264</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>299</v>
+        <v>274</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
-        <v>300</v>
+        <v>275</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>301</v>
+        <v>276</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>302</v>
+        <v>277</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>303</v>
+        <v>278</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
-        <v>304</v>
+        <v>279</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>305</v>
+        <v>280</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>306</v>
+        <v>281</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
-        <v>308</v>
+        <v>283</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>309</v>
+        <v>284</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>310</v>
+        <v>281</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>311</v>
+        <v>285</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
-        <v>312</v>
+        <v>286</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>313</v>
+        <v>287</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>314</v>
+        <v>288</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>315</v>
+        <v>289</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>322</v>
+        <v>292</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>323</v>
+        <v>296</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
-        <v>324</v>
+        <v>297</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>325</v>
+        <v>298</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>326</v>
+        <v>292</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>327</v>
+        <v>299</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
-        <v>328</v>
+        <v>300</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>329</v>
+        <v>301</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>330</v>
+        <v>292</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>331</v>
+        <v>302</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
-        <v>332</v>
+        <v>303</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>333</v>
+        <v>304</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>334</v>
+        <v>305</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>335</v>
+        <v>306</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>337</v>
+        <v>308</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>338</v>
+        <v>309</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>339</v>
+        <v>310</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>340</v>
+        <v>311</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>342</v>
+        <v>313</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>343</v>
+        <v>314</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>344</v>
+        <v>315</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>345</v>
+        <v>316</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>346</v>
+        <v>313</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>347</v>
+        <v>317</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>348</v>
+        <v>318</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>349</v>
+        <v>319</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>350</v>
+        <v>313</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>351</v>
+        <v>320</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>352</v>
+        <v>321</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>353</v>
+        <v>322</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>354</v>
+        <v>313</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>355</v>
+        <v>323</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>356</v>
+        <v>324</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>357</v>
+        <v>325</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>358</v>
+        <v>326</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>359</v>
+        <v>327</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>360</v>
+        <v>328</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>361</v>
+        <v>329</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>362</v>
+        <v>330</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>363</v>
+        <v>331</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>364</v>
+        <v>332</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>366</v>
+        <v>330</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>367</v>
+        <v>334</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>368</v>
+        <v>335</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>369</v>
+        <v>336</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>371</v>
+        <v>337</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>372</v>
+        <v>338</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>373</v>
+        <v>339</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>374</v>
+        <v>340</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>375</v>
+        <v>341</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>376</v>
+        <v>342</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>377</v>
+        <v>343</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>378</v>
+        <v>344</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>379</v>
+        <v>345</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>380</v>
+        <v>346</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>381</v>
+        <v>347</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>382</v>
+        <v>348</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>383</v>
+        <v>349</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>384</v>
+        <v>350</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>385</v>
+        <v>351</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>386</v>
+        <v>352</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>387</v>
+        <v>353</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>388</v>
+        <v>354</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>389</v>
+        <v>355</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>390</v>
+        <v>352</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>391</v>
+        <v>356</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>392</v>
+        <v>357</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>393</v>
+        <v>358</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>394</v>
+        <v>359</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>395</v>
+        <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>396</v>
+        <v>361</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>397</v>
+        <v>362</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>398</v>
+        <v>363</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>399</v>
+        <v>364</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>400</v>
+        <v>365</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>401</v>
+        <v>366</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>402</v>
+        <v>363</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>403</v>
+        <v>367</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
-        <v>404</v>
+        <v>368</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>405</v>
+        <v>369</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>406</v>
+        <v>363</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>407</v>
+        <v>370</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
-        <v>408</v>
+        <v>371</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>409</v>
+        <v>372</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>410</v>
+        <v>373</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>411</v>
+        <v>374</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
-        <v>412</v>
+        <v>375</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>413</v>
+        <v>376</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>414</v>
+        <v>373</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>415</v>
+        <v>377</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
-        <v>416</v>
+        <v>378</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>417</v>
+        <v>379</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>418</v>
+        <v>380</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>419</v>
+        <v>381</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
-        <v>420</v>
+        <v>382</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>421</v>
+        <v>383</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>422</v>
+        <v>384</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>423</v>
+        <v>385</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
-        <v>424</v>
+        <v>386</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>425</v>
+        <v>387</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>426</v>
+        <v>384</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>427</v>
+        <v>388</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
-        <v>428</v>
+        <v>389</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>429</v>
+        <v>390</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>430</v>
+        <v>384</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>431</v>
+        <v>391</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
-        <v>432</v>
+        <v>392</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>433</v>
+        <v>393</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>434</v>
+        <v>394</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>435</v>
+        <v>395</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
-        <v>436</v>
+        <v>396</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>437</v>
+        <v>397</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>438</v>
+        <v>398</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>439</v>
+        <v>399</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
-        <v>440</v>
+        <v>400</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>441</v>
+        <v>401</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>442</v>
+        <v>402</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>443</v>
+        <v>403</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
-        <v>444</v>
+        <v>404</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>445</v>
+        <v>405</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>446</v>
+        <v>406</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>447</v>
+        <v>407</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
-        <v>448</v>
+        <v>408</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>449</v>
+        <v>409</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>450</v>
+        <v>406</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>451</v>
+        <v>410</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
-        <v>452</v>
+        <v>411</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>453</v>
+        <v>412</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>454</v>
+        <v>406</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>455</v>
+        <v>413</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
-        <v>456</v>
+        <v>414</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>457</v>
+        <v>415</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>459</v>
+        <v>417</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
-        <v>460</v>
+        <v>418</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>461</v>
+        <v>419</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>462</v>
+        <v>420</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>463</v>
+        <v>421</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
-        <v>464</v>
+        <v>422</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>465</v>
+        <v>423</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>466</v>
+        <v>420</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>467</v>
+        <v>424</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
-        <v>468</v>
+        <v>425</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>469</v>
+        <v>426</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>470</v>
+        <v>427</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>471</v>
+        <v>428</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
-        <v>472</v>
+        <v>429</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>473</v>
+        <v>430</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>474</v>
+        <v>427</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>475</v>
+        <v>431</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
-        <v>476</v>
+        <v>432</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>477</v>
+        <v>433</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>478</v>
+        <v>434</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>479</v>
+        <v>435</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>480</v>
+        <v>436</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>481</v>
+        <v>437</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>482</v>
+        <v>438</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>483</v>
+        <v>439</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>484</v>
+        <v>440</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>485</v>
+        <v>441</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>486</v>
+        <v>438</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>487</v>
+        <v>442</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>488</v>
+        <v>443</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>489</v>
+        <v>444</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>490</v>
+        <v>438</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>491</v>
+        <v>445</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>492</v>
+        <v>446</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>493</v>
+        <v>447</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>495</v>
+        <v>449</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>496</v>
+        <v>450</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>497</v>
+        <v>451</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>498</v>
+        <v>452</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>499</v>
+        <v>453</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>500</v>
+        <v>454</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>501</v>
+        <v>455</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>502</v>
+        <v>456</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>503</v>
+        <v>457</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>504</v>
+        <v>458</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>505</v>
+        <v>459</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>506</v>
+        <v>456</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>507</v>
+        <v>460</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>508</v>
+        <v>461</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>509</v>
+        <v>462</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>510</v>
+        <v>463</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>511</v>
+        <v>464</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>512</v>
+        <v>465</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>513</v>
+        <v>466</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>514</v>
+        <v>463</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>515</v>
+        <v>467</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>516</v>
+        <v>468</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>517</v>
+        <v>469</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>518</v>
+        <v>470</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>519</v>
+        <v>471</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>520</v>
+        <v>472</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>521</v>
+        <v>473</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>522</v>
+        <v>474</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>523</v>
+        <v>475</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>524</v>
+        <v>476</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>525</v>
+        <v>477</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>526</v>
+        <v>474</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>527</v>
+        <v>478</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>528</v>
+        <v>479</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>529</v>
+        <v>480</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>530</v>
+        <v>474</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>531</v>
+        <v>481</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>532</v>
+        <v>482</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>533</v>
+        <v>483</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>534</v>
+        <v>474</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>535</v>
+        <v>484</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>536</v>
+        <v>485</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>537</v>
+        <v>486</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>538</v>
+        <v>487</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>539</v>
+        <v>488</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>540</v>
+        <v>489</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>541</v>
+        <v>490</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>542</v>
+        <v>491</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>543</v>
+        <v>492</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>544</v>
+        <v>493</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>545</v>
+        <v>494</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>546</v>
+        <v>491</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>547</v>
+        <v>495</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>548</v>
+        <v>496</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>549</v>
+        <v>497</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>550</v>
+        <v>491</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>551</v>
+        <v>498</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>552</v>
+        <v>499</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>553</v>
+        <v>500</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>554</v>
+        <v>491</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>555</v>
+        <v>501</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>556</v>
+        <v>502</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>557</v>
+        <v>503</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>558</v>
+        <v>504</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>559</v>
+        <v>505</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
-        <v>560</v>
+        <v>506</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>561</v>
+        <v>507</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>562</v>
+        <v>508</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>563</v>
+        <v>509</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
-        <v>564</v>
+        <v>510</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>565</v>
+        <v>511</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>566</v>
+        <v>508</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>567</v>
+        <v>512</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
-        <v>568</v>
+        <v>513</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>569</v>
+        <v>514</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>570</v>
+        <v>515</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>571</v>
+        <v>516</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
-        <v>572</v>
+        <v>517</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>573</v>
+        <v>518</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>574</v>
+        <v>519</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>575</v>
+        <v>520</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
-        <v>576</v>
+        <v>521</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>577</v>
+        <v>522</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>578</v>
+        <v>519</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>579</v>
+        <v>523</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
-        <v>580</v>
+        <v>524</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>581</v>
+        <v>525</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>582</v>
+        <v>526</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>583</v>
+        <v>527</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
-        <v>584</v>
+        <v>528</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>585</v>
+        <v>529</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>586</v>
+        <v>530</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>587</v>
+        <v>531</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
-        <v>588</v>
+        <v>532</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>589</v>
+        <v>533</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>590</v>
+        <v>534</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>591</v>
+        <v>535</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
-        <v>592</v>
+        <v>536</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>593</v>
+        <v>537</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>594</v>
+        <v>538</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>595</v>
+        <v>539</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
-        <v>596</v>
+        <v>540</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>597</v>
+        <v>541</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>598</v>
+        <v>542</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>599</v>
+        <v>543</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>600</v>
+        <v>544</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>601</v>
+        <v>545</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>602</v>
+        <v>546</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>603</v>
+        <v>547</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>604</v>
+        <v>548</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>605</v>
+        <v>549</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>606</v>
+        <v>550</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>607</v>
+        <v>551</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>608</v>
+        <v>552</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>609</v>
+        <v>553</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>610</v>
+        <v>550</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>611</v>
+        <v>554</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>612</v>
+        <v>555</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>613</v>
+        <v>556</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>614</v>
+        <v>557</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>615</v>
+        <v>558</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>616</v>
+        <v>559</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>617</v>
+        <v>560</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>618</v>
+        <v>561</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>619</v>
+        <v>562</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>620</v>
+        <v>563</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>621</v>
+        <v>564</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>622</v>
+        <v>565</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>623</v>
+        <v>566</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>624</v>
+        <v>567</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>625</v>
+        <v>568</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>626</v>
+        <v>569</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>627</v>
+        <v>570</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>628</v>
+        <v>571</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>629</v>
+        <v>572</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>630</v>
+        <v>573</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>631</v>
+        <v>574</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>632</v>
+        <v>575</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>633</v>
+        <v>576</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>634</v>
+        <v>573</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>635</v>
+        <v>577</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>636</v>
+        <v>578</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>637</v>
+        <v>579</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>638</v>
+        <v>573</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>639</v>
+        <v>580</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>640</v>
+        <v>581</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>641</v>
+        <v>582</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>642</v>
+        <v>583</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>643</v>
+        <v>584</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>644</v>
+        <v>585</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>645</v>
+        <v>586</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>646</v>
+        <v>587</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>647</v>
+        <v>588</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>648</v>
+        <v>589</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>649</v>
+        <v>590</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>650</v>
+        <v>591</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>651</v>
+        <v>592</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>652</v>
+        <v>593</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>653</v>
+        <v>594</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>654</v>
+        <v>595</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>655</v>
+        <v>596</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>656</v>
+        <v>597</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>657</v>
+        <v>598</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>658</v>
+        <v>595</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>659</v>
+        <v>599</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>660</v>
+        <v>600</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>661</v>
+        <v>601</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>662</v>
+        <v>602</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>663</v>
+        <v>603</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>664</v>
+        <v>604</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>665</v>
+        <v>605</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>666</v>
+        <v>606</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>667</v>
+        <v>607</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>668</v>
+        <v>608</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>669</v>
+        <v>609</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>670</v>
+        <v>610</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>671</v>
+        <v>611</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>672</v>
+        <v>612</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>673</v>
+        <v>613</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>674</v>
+        <v>614</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>675</v>
+        <v>615</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>676</v>
+        <v>616</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>677</v>
+        <v>617</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>678</v>
+        <v>618</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>679</v>
+        <v>619</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>680</v>
+        <v>620</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>681</v>
+        <v>621</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>682</v>
+        <v>618</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>683</v>
+        <v>622</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>684</v>
+        <v>623</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>685</v>
+        <v>624</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>686</v>
+        <v>625</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>687</v>
+        <v>626</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>688</v>
+        <v>627</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>689</v>
+        <v>628</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>690</v>
+        <v>629</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>691</v>
+        <v>630</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>692</v>
+        <v>631</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>693</v>
+        <v>632</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>694</v>
+        <v>633</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>695</v>
+        <v>634</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>696</v>
+        <v>635</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>697</v>
+        <v>636</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>698</v>
+        <v>633</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>699</v>
+        <v>637</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>700</v>
+        <v>638</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>701</v>
+        <v>639</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>702</v>
+        <v>640</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>703</v>
+        <v>641</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>704</v>
+        <v>642</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>705</v>
+        <v>643</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>706</v>
+        <v>640</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>707</v>
+        <v>644</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>708</v>
+        <v>645</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>709</v>
+        <v>646</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>710</v>
+        <v>640</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>711</v>
+        <v>647</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>712</v>
+        <v>648</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>713</v>
+        <v>649</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>714</v>
+        <v>640</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>715</v>
+        <v>650</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>716</v>
+        <v>651</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>717</v>
+        <v>652</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>718</v>
+        <v>653</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>719</v>
+        <v>654</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>720</v>
+        <v>655</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>721</v>
+        <v>656</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>722</v>
+        <v>657</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>723</v>
+        <v>658</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>724</v>
+        <v>659</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>725</v>
+        <v>660</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>726</v>
+        <v>661</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>727</v>
+        <v>662</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>728</v>
+        <v>663</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>729</v>
+        <v>664</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>730</v>
+        <v>665</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>731</v>
+        <v>666</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>732</v>
+        <v>667</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>733</v>
+        <v>668</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>734</v>
+        <v>669</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>735</v>
+        <v>670</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>671</v>
+      </c>
+      <c r="B185" s="1"/>
       <c r="C185" s="1" t="s">
-        <v>738</v>
+        <v>669</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>739</v>
+        <v>672</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>740</v>
+        <v>673</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>741</v>
+        <v>674</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>742</v>
+        <v>675</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>743</v>
+        <v>676</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="B187" s="1"/>
+        <v>677</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>678</v>
+      </c>
       <c r="C187" s="1" t="s">
-        <v>745</v>
+        <v>675</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>746</v>
+        <v>679</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>747</v>
+        <v>680</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>748</v>
+        <v>681</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>682</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>750</v>
+        <v>683</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>684</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>685</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>753</v>
+        <v>682</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>754</v>
+        <v>686</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>687</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>756</v>
+        <v>688</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>757</v>
+        <v>689</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>758</v>
+        <v>690</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>759</v>
+        <v>691</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>760</v>
+        <v>692</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>761</v>
+        <v>689</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>762</v>
+        <v>693</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>763</v>
+        <v>694</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>764</v>
+        <v>695</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>765</v>
+        <v>696</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>766</v>
+        <v>697</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
-        <v>767</v>
+        <v>698</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>768</v>
+        <v>699</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>769</v>
+        <v>700</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>770</v>
+        <v>701</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
-        <v>771</v>
+        <v>702</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>772</v>
+        <v>703</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>773</v>
+        <v>704</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>774</v>
+        <v>705</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>775</v>
+        <v>706</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>776</v>
+        <v>707</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>777</v>
+        <v>704</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>778</v>
+        <v>708</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>779</v>
+        <v>709</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>780</v>
+        <v>710</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>781</v>
+        <v>711</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>782</v>
+        <v>712</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>783</v>
+        <v>713</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>784</v>
+        <v>714</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>785</v>
+        <v>715</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>786</v>
+        <v>716</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>787</v>
+        <v>717</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>788</v>
+        <v>718</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>789</v>
+        <v>719</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>790</v>
+        <v>720</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>791</v>
+        <v>721</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>792</v>
+        <v>722</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>793</v>
+        <v>723</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>794</v>
+        <v>724</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>795</v>
+        <v>725</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>796</v>
+        <v>726</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>797</v>
+        <v>723</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>798</v>
+        <v>727</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>799</v>
+        <v>728</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>800</v>
+        <v>729</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>801</v>
+        <v>730</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>802</v>
+        <v>731</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>803</v>
+        <v>732</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>804</v>
+        <v>733</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>805</v>
+        <v>730</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>806</v>
+        <v>734</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>807</v>
+        <v>735</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>808</v>
+        <v>736</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>809</v>
+        <v>737</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>810</v>
+        <v>738</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>811</v>
+        <v>739</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>812</v>
+        <v>740</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>813</v>
+        <v>741</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>814</v>
+        <v>742</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>815</v>
+        <v>743</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>816</v>
+        <v>744</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>817</v>
+        <v>745</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>818</v>
+        <v>746</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>819</v>
+        <v>747</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>820</v>
+        <v>748</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>821</v>
+        <v>749</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>822</v>
+        <v>750</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>823</v>
+        <v>751</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>824</v>
+        <v>752</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>825</v>
+        <v>753</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>826</v>
+        <v>754</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>827</v>
+        <v>755</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>828</v>
+        <v>756</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>829</v>
+        <v>753</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>830</v>
+        <v>757</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>831</v>
+        <v>758</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>832</v>
+        <v>759</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>833</v>
+        <v>760</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>834</v>
+        <v>761</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>835</v>
+        <v>762</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>836</v>
+        <v>763</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>837</v>
+        <v>764</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>838</v>
+        <v>765</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>839</v>
+        <v>766</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>840</v>
+        <v>767</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>841</v>
+        <v>768</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>842</v>
+        <v>769</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>843</v>
+        <v>770</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>844</v>
+        <v>771</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>845</v>
+        <v>772</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>846</v>
+        <v>773</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>847</v>
+        <v>774</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>848</v>
+        <v>775</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>849</v>
+        <v>772</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>850</v>
+        <v>776</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>851</v>
+        <v>777</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>852</v>
+        <v>778</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>853</v>
+        <v>779</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>854</v>
+        <v>780</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>855</v>
+        <v>781</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>856</v>
+        <v>782</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>857</v>
+        <v>783</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>858</v>
+        <v>784</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>859</v>
+        <v>785</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>860</v>
+        <v>786</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>861</v>
+        <v>787</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>862</v>
+        <v>788</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>863</v>
+        <v>789</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>864</v>
+        <v>790</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>865</v>
+        <v>791</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>866</v>
+        <v>792</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>867</v>
+        <v>793</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>868</v>
+        <v>794</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>869</v>
+        <v>795</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>870</v>
+        <v>796</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>871</v>
+        <v>797</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>872</v>
+        <v>798</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>873</v>
+        <v>799</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>874</v>
+        <v>800</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>875</v>
+        <v>801</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>876</v>
+        <v>802</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>877</v>
+        <v>803</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>878</v>
+        <v>804</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>879</v>
+        <v>805</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>880</v>
+        <v>806</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>881</v>
+        <v>807</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>882</v>
+        <v>808</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
-        <v>883</v>
+        <v>809</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>884</v>
+        <v>810</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>885</v>
+        <v>807</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>886</v>
+        <v>811</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>887</v>
+        <v>812</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>888</v>
+        <v>813</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>889</v>
+        <v>814</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>890</v>
+        <v>815</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>891</v>
+        <v>816</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>892</v>
+        <v>817</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>893</v>
+        <v>814</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>894</v>
+        <v>818</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
-        <v>895</v>
+        <v>819</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>896</v>
+        <v>820</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>897</v>
+        <v>821</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>898</v>
+        <v>822</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
-        <v>899</v>
+        <v>823</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>900</v>
+        <v>824</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>901</v>
+        <v>825</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>902</v>
+        <v>826</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
-        <v>903</v>
+        <v>827</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>904</v>
+        <v>828</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>905</v>
+        <v>829</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>906</v>
+        <v>830</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
-        <v>907</v>
+        <v>831</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>908</v>
+        <v>832</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>909</v>
+        <v>833</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>910</v>
+        <v>834</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
-        <v>911</v>
+        <v>835</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>912</v>
+        <v>836</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>913</v>
+        <v>837</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>914</v>
+        <v>838</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
-        <v>915</v>
+        <v>839</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>916</v>
+        <v>840</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>917</v>
+        <v>841</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>918</v>
+        <v>842</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
-        <v>919</v>
+        <v>843</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>920</v>
+        <v>844</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>921</v>
+        <v>845</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>922</v>
+        <v>846</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
-        <v>923</v>
+        <v>847</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>924</v>
+        <v>848</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>925</v>
+        <v>849</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>926</v>
+        <v>850</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
-        <v>927</v>
+        <v>851</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>928</v>
+        <v>852</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>929</v>
+        <v>853</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>930</v>
+        <v>854</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
-        <v>931</v>
+        <v>855</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>932</v>
+        <v>856</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>933</v>
+        <v>857</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>934</v>
+        <v>858</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>935</v>
+        <v>859</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>936</v>
+        <v>860</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>937</v>
+        <v>861</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>938</v>
+        <v>862</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>939</v>
+        <v>863</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>940</v>
+        <v>864</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>941</v>
+        <v>865</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>942</v>
+        <v>866</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>943</v>
+        <v>867</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>944</v>
+        <v>868</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>945</v>
+        <v>869</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>946</v>
+        <v>870</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>947</v>
+        <v>871</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>948</v>
+        <v>872</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>949</v>
+        <v>873</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>950</v>
+        <v>874</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
-        <v>951</v>
+        <v>875</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>952</v>
+        <v>876</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>953</v>
+        <v>877</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>954</v>
+        <v>878</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
-        <v>955</v>
+        <v>879</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>956</v>
+        <v>880</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>957</v>
+        <v>877</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>958</v>
+        <v>881</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
-        <v>959</v>
+        <v>882</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>960</v>
+        <v>883</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>961</v>
+        <v>884</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>962</v>
+        <v>885</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
-        <v>963</v>
+        <v>886</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>964</v>
+        <v>887</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>965</v>
+        <v>884</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>966</v>
+        <v>888</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
-        <v>967</v>
+        <v>889</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>968</v>
+        <v>890</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>969</v>
+        <v>891</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>970</v>
+        <v>892</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>971</v>
+        <v>893</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>972</v>
+        <v>894</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>973</v>
+        <v>895</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>974</v>
+        <v>896</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>975</v>
+        <v>897</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>976</v>
+        <v>898</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>977</v>
+        <v>899</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>978</v>
+        <v>900</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>979</v>
+        <v>901</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>980</v>
+        <v>902</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>981</v>
+        <v>903</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>982</v>
+        <v>904</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>983</v>
+        <v>905</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>984</v>
+        <v>906</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>985</v>
+        <v>907</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>986</v>
+        <v>908</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>987</v>
+        <v>909</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>988</v>
+        <v>910</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>989</v>
+        <v>911</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>990</v>
+        <v>912</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
-        <v>991</v>
+        <v>913</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>992</v>
+        <v>914</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>993</v>
+        <v>915</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>994</v>
+        <v>916</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
-        <v>995</v>
+        <v>917</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>996</v>
+        <v>918</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>997</v>
+        <v>919</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>998</v>
+        <v>920</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
-        <v>999</v>
+        <v>921</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>1000</v>
+        <v>922</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>1001</v>
+        <v>923</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>1002</v>
+        <v>924</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
-        <v>1003</v>
+        <v>925</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1004</v>
+        <v>926</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>1005</v>
+        <v>927</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>1006</v>
+        <v>928</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
-        <v>1007</v>
+        <v>929</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>1008</v>
+        <v>930</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>1009</v>
+        <v>931</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>1010</v>
+        <v>932</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
-        <v>1011</v>
+        <v>933</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>1012</v>
+        <v>934</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>1013</v>
+        <v>935</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>1014</v>
+        <v>936</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
-        <v>1015</v>
+        <v>937</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>1016</v>
+        <v>938</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>1017</v>
+        <v>939</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>1018</v>
+        <v>940</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
-        <v>1019</v>
+        <v>941</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>1020</v>
+        <v>942</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>1021</v>
+        <v>943</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>1022</v>
+        <v>944</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
-        <v>1023</v>
+        <v>945</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>1024</v>
+        <v>946</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>1025</v>
+        <v>947</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>1026</v>
+        <v>948</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
-        <v>1027</v>
+        <v>949</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>1028</v>
+        <v>950</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>1029</v>
+        <v>951</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>1030</v>
+        <v>952</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
-        <v>1031</v>
+        <v>953</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>1032</v>
+        <v>954</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1033</v>
+        <v>955</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>1034</v>
+        <v>956</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
-        <v>1035</v>
+        <v>957</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1036</v>
+        <v>958</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1037</v>
+        <v>959</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>1038</v>
+        <v>960</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>1039</v>
+        <v>961</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1040</v>
+        <v>962</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1041</v>
+        <v>963</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>1042</v>
+        <v>964</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>1043</v>
+        <v>965</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1044</v>
+        <v>966</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1045</v>
+        <v>967</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>1046</v>
+        <v>968</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>1047</v>
+        <v>969</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1048</v>
+        <v>970</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1049</v>
+        <v>971</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>1050</v>
+        <v>972</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>1051</v>
+        <v>973</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>1052</v>
+        <v>974</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1053</v>
+        <v>971</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>1054</v>
+        <v>975</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>1055</v>
+        <v>976</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>1056</v>
+        <v>977</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1057</v>
+        <v>978</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>1058</v>
+        <v>979</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>1059</v>
+        <v>980</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1060</v>
+        <v>981</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1061</v>
+        <v>982</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>1062</v>
+        <v>983</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>1063</v>
+        <v>984</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>1064</v>
+        <v>985</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1065</v>
+        <v>986</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>1066</v>
+        <v>987</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>1067</v>
+        <v>988</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1068</v>
+        <v>989</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1069</v>
+        <v>990</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>1070</v>
+        <v>991</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>1071</v>
+        <v>992</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1072</v>
+        <v>993</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1073</v>
+        <v>990</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>1074</v>
+        <v>994</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>1075</v>
+        <v>995</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1076</v>
+        <v>996</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1077</v>
+        <v>997</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>1078</v>
+        <v>998</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>1079</v>
+        <v>999</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>1080</v>
+        <v>1000</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1081</v>
+        <v>1001</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>1082</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>1083</v>
+        <v>1003</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>1084</v>
+        <v>1004</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1085</v>
+        <v>1005</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>1086</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
-        <v>1087</v>
+        <v>1007</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1088</v>
+        <v>1008</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1089</v>
+        <v>1009</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>1090</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
-        <v>1091</v>
+        <v>1011</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1092</v>
+        <v>1012</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1093</v>
+        <v>1009</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>1094</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
-        <v>1095</v>
+        <v>1014</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1096</v>
+        <v>1015</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1097</v>
+        <v>1016</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>1098</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
-        <v>1099</v>
+        <v>1018</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1100</v>
+        <v>1019</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1101</v>
+        <v>1016</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>1102</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
-        <v>1103</v>
+        <v>1021</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1104</v>
+        <v>1022</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1105</v>
+        <v>1023</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>1106</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
-        <v>1107</v>
+        <v>1025</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>1108</v>
+        <v>1026</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1109</v>
+        <v>1027</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>1110</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
-        <v>1111</v>
+        <v>1029</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>1112</v>
+        <v>1030</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1113</v>
+        <v>1031</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>1114</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
-        <v>1115</v>
+        <v>1033</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1116</v>
+        <v>1034</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1117</v>
+        <v>1035</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>1118</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
-        <v>1119</v>
+        <v>1037</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1120</v>
+        <v>1038</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1121</v>
+        <v>1039</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>1122</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
-        <v>1123</v>
+        <v>1041</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1124</v>
+        <v>1042</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1125</v>
+        <v>1043</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>1126</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
-        <v>1127</v>
+        <v>1045</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1128</v>
+        <v>1046</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1129</v>
+        <v>1047</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>1130</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
-        <v>1131</v>
+        <v>1049</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>1132</v>
+        <v>1050</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1133</v>
+        <v>1051</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>1134</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
-        <v>1135</v>
+        <v>1053</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1136</v>
+        <v>1054</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1137</v>
+        <v>1055</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>1138</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
-        <v>1139</v>
+        <v>1057</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>1140</v>
+        <v>1058</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1141</v>
+        <v>1059</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>1142</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
-        <v>1143</v>
+        <v>1061</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1144</v>
+        <v>1062</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1145</v>
+        <v>1063</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>1146</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
-        <v>1147</v>
+        <v>1065</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>1148</v>
+        <v>1066</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1149</v>
+        <v>1063</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>1150</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
-        <v>1151</v>
+        <v>1068</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1152</v>
+        <v>1069</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1153</v>
+        <v>1070</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>1154</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
-        <v>1155</v>
+        <v>1072</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>1156</v>
+        <v>1073</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1157</v>
+        <v>1074</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>1158</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
-        <v>1159</v>
+        <v>1076</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1160</v>
+        <v>1077</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1161</v>
+        <v>1078</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>1162</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
-        <v>1163</v>
+        <v>1080</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1164</v>
+        <v>1081</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1165</v>
+        <v>1082</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1166</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
-        <v>1167</v>
+        <v>1084</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>1168</v>
+        <v>1085</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1169</v>
+        <v>1086</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>1170</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
-        <v>1171</v>
+        <v>1088</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>1172</v>
+        <v>1089</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1173</v>
+        <v>1090</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>1174</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
-        <v>1175</v>
+        <v>1092</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1176</v>
+        <v>1093</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1177</v>
+        <v>1090</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>1178</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
-        <v>1179</v>
+        <v>1095</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>1180</v>
+        <v>1096</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1181</v>
+        <v>1097</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1182</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
-        <v>1183</v>
+        <v>1099</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>1184</v>
+        <v>1100</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1185</v>
+        <v>1101</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>1186</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
-        <v>1187</v>
+        <v>1103</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>1188</v>
+        <v>1104</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1189</v>
+        <v>1101</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>1190</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
-        <v>1191</v>
+        <v>1106</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>1192</v>
+        <v>1107</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1193</v>
+        <v>1108</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>1194</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
-        <v>1195</v>
+        <v>1110</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>1196</v>
+        <v>1111</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1197</v>
+        <v>1108</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>1198</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
-        <v>1199</v>
+        <v>1113</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>1200</v>
+        <v>1114</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1201</v>
+        <v>1115</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>1202</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
-        <v>1203</v>
+        <v>1117</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>1204</v>
+        <v>1118</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1205</v>
+        <v>1119</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>1206</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
-        <v>1207</v>
+        <v>1121</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>1208</v>
+        <v>1122</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1209</v>
+        <v>1123</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>1210</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
-        <v>1211</v>
+        <v>1125</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>1212</v>
+        <v>1126</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1213</v>
+        <v>1127</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>1214</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
-        <v>1215</v>
+        <v>1129</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>1216</v>
+        <v>1130</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1217</v>
+        <v>1131</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>1218</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
-        <v>1219</v>
+        <v>1133</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1220</v>
+        <v>1134</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1221</v>
+        <v>1135</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>1222</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
-        <v>1223</v>
+        <v>1137</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1224</v>
+        <v>1138</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>1225</v>
+        <v>1139</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>1226</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
-        <v>1227</v>
+        <v>1141</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>1228</v>
+        <v>1142</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1229</v>
+        <v>1143</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>1230</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
-        <v>1231</v>
+        <v>1145</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1232</v>
+        <v>1146</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1233</v>
+        <v>1143</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>1234</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
-        <v>1235</v>
+        <v>1148</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>1236</v>
+        <v>1149</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>1237</v>
+        <v>1150</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>1238</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
-        <v>1239</v>
+        <v>1152</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>1240</v>
+        <v>1153</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1241</v>
+        <v>1154</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>1242</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
-        <v>1243</v>
+        <v>1156</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>1244</v>
+        <v>1157</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>1245</v>
+        <v>1154</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>1246</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
-        <v>1247</v>
+        <v>1159</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>1248</v>
+        <v>1160</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1249</v>
+        <v>1161</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>1250</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
-        <v>1251</v>
+        <v>1163</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1252</v>
+        <v>1164</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1253</v>
+        <v>1161</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>1254</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
-        <v>1255</v>
+        <v>1166</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1256</v>
+        <v>1167</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1257</v>
+        <v>1168</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>1258</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
-        <v>1259</v>
+        <v>1170</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>1260</v>
+        <v>1171</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1261</v>
+        <v>1168</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>1262</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
-        <v>1263</v>
+        <v>1173</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1264</v>
+        <v>1174</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1265</v>
+        <v>1175</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>1266</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
-        <v>1267</v>
+        <v>1177</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1268</v>
+        <v>1178</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1269</v>
+        <v>1175</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>1270</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
-        <v>1271</v>
+        <v>1180</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1272</v>
+        <v>1181</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1273</v>
+        <v>1182</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>1274</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
-        <v>1275</v>
+        <v>1184</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>1276</v>
+        <v>1185</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>1277</v>
+        <v>1182</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>1278</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
-        <v>1279</v>
+        <v>1187</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1280</v>
+        <v>1188</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>1281</v>
+        <v>1189</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>1282</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
-        <v>1283</v>
+        <v>1191</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1284</v>
+        <v>1192</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>1285</v>
+        <v>1193</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>1286</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
-        <v>1287</v>
+        <v>1195</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>1288</v>
+        <v>1196</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>1289</v>
+        <v>1197</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>1290</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
-        <v>1291</v>
+        <v>1199</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>1292</v>
+        <v>1200</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>1293</v>
+        <v>1197</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>1294</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
-        <v>1295</v>
+        <v>1202</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>1296</v>
+        <v>1203</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>1297</v>
+        <v>1197</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>1298</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
-        <v>1299</v>
+        <v>1205</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1300</v>
+        <v>1206</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>1301</v>
+        <v>1207</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>1302</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
-        <v>1303</v>
+        <v>1209</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>1304</v>
+        <v>1210</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>1305</v>
+        <v>1211</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>1306</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
-        <v>1307</v>
+        <v>1213</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>1308</v>
+        <v>1214</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>1309</v>
+        <v>1215</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>1310</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
-        <v>1311</v>
+        <v>1217</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>1312</v>
+        <v>1218</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1313</v>
+        <v>1219</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>1314</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
-        <v>1315</v>
+        <v>1221</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>1316</v>
+        <v>1222</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>1317</v>
+        <v>1223</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>1318</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
-        <v>1319</v>
+        <v>1225</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>1320</v>
+        <v>1226</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>1321</v>
+        <v>1227</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>1322</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
-        <v>1323</v>
+        <v>1229</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>1324</v>
+        <v>1230</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>1325</v>
+        <v>1227</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>1326</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
-        <v>1327</v>
+        <v>1232</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>1328</v>
+        <v>1233</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>1329</v>
+        <v>1234</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>1330</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
-        <v>1331</v>
+        <v>1236</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>1332</v>
+        <v>1237</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>1333</v>
+        <v>1234</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>1334</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
-        <v>1335</v>
+        <v>1239</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1336</v>
+        <v>1240</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1337</v>
+        <v>1234</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>1338</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
-        <v>1339</v>
+        <v>1242</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1340</v>
+        <v>1243</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1341</v>
+        <v>1234</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>1342</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
-        <v>1343</v>
+        <v>1245</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1344</v>
+        <v>1246</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>1345</v>
+        <v>1234</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>1346</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
-        <v>1347</v>
+        <v>1248</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1348</v>
+        <v>1249</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1349</v>
+        <v>1250</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>1350</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
-        <v>1351</v>
+        <v>1252</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1352</v>
+        <v>1253</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1353</v>
+        <v>1254</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>1354</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
-        <v>1355</v>
+        <v>1256</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1356</v>
+        <v>1257</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1357</v>
+        <v>1258</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>1358</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
-        <v>1359</v>
+        <v>1260</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1360</v>
+        <v>1261</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1361</v>
+        <v>1262</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1362</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
-        <v>1363</v>
+        <v>1264</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1364</v>
+        <v>1265</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1365</v>
+        <v>1266</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1366</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
-        <v>1367</v>
+        <v>1268</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1368</v>
+        <v>1269</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1369</v>
+        <v>1270</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1370</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
-        <v>1371</v>
+        <v>1272</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1372</v>
+        <v>1273</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1373</v>
+        <v>1270</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1374</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
-        <v>1375</v>
+        <v>1275</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1376</v>
+        <v>1276</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1377</v>
+        <v>1277</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1378</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
-        <v>1379</v>
+        <v>1279</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1380</v>
+        <v>1280</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1381</v>
+        <v>1281</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1382</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1383</v>
+        <v>1283</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1384</v>
+        <v>1284</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1385</v>
+        <v>1281</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1386</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1387</v>
+        <v>1286</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1388</v>
+        <v>1287</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1389</v>
+        <v>1288</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1390</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1391</v>
+        <v>1290</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1392</v>
+        <v>1291</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1393</v>
+        <v>1292</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1394</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1395</v>
+        <v>1294</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1396</v>
+        <v>1295</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1397</v>
+        <v>1296</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1398</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1399</v>
+        <v>1298</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1400</v>
+        <v>1299</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1401</v>
+        <v>1300</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1402</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1403</v>
+        <v>1302</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1404</v>
+        <v>1303</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1405</v>
+        <v>1300</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1406</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1407</v>
+        <v>1305</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1408</v>
+        <v>1306</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1409</v>
+        <v>1307</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1410</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1411</v>
+        <v>1309</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1412</v>
+        <v>1310</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1413</v>
+        <v>1311</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1414</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1415</v>
+        <v>1313</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1416</v>
+        <v>1314</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1417</v>
+        <v>1315</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1418</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1419</v>
+        <v>1317</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1420</v>
+        <v>1318</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1421</v>
+        <v>1319</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1422</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1423</v>
+        <v>1321</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1424</v>
+        <v>1322</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1425</v>
+        <v>1323</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1426</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1427</v>
+        <v>1325</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1428</v>
+        <v>1326</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1429</v>
+        <v>1327</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1430</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1431</v>
+        <v>1329</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1432</v>
+        <v>1330</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1433</v>
+        <v>1331</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1434</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1435</v>
+        <v>1333</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1436</v>
+        <v>1334</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1437</v>
+        <v>1335</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1438</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1439</v>
+        <v>1337</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1440</v>
+        <v>1338</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1441</v>
+        <v>1335</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1442</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1443</v>
+        <v>1340</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1444</v>
+        <v>1341</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1445</v>
+        <v>1342</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1446</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1447</v>
+        <v>1344</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1448</v>
+        <v>1345</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1445</v>
+        <v>1346</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1449</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1450</v>
+        <v>1348</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1451</v>
+        <v>1349</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1445</v>
+        <v>1350</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1452</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1453</v>
+        <v>1352</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1454</v>
+        <v>1353</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1455</v>
+        <v>1354</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1456</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1457</v>
+        <v>1356</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1458</v>
+        <v>1357</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1455</v>
+        <v>1358</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1459</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1460</v>
+        <v>1360</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1461</v>
+        <v>1361</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1455</v>
+        <v>1362</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1462</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1463</v>
+        <v>1364</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1464</v>
+        <v>1365</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1465</v>
+        <v>1366</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1466</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1467</v>
+        <v>1368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1468</v>
+        <v>1369</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1469</v>
+        <v>1370</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1470</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1471</v>
+        <v>1372</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1472</v>
+        <v>1373</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1469</v>
+        <v>1374</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1473</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1474</v>
+        <v>1376</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1475</v>
+        <v>1377</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1469</v>
+        <v>1378</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1476</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1477</v>
+        <v>1380</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1478</v>
+        <v>1381</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1479</v>
+        <v>1382</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1480</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1481</v>
+        <v>1384</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1482</v>
+        <v>1385</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1483</v>
+        <v>1386</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1484</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1485</v>
+        <v>1388</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1486</v>
+        <v>1389</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1487</v>
+        <v>1390</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1488</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1489</v>
+        <v>1392</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1490</v>
+        <v>1393</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1491</v>
+        <v>1394</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1492</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1493</v>
+        <v>1396</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1494</v>
+        <v>1397</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1495</v>
+        <v>1398</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1496</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1497</v>
+        <v>1400</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1498</v>
+        <v>1401</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1499</v>
+        <v>1402</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1500</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1501</v>
+        <v>1404</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1502</v>
+        <v>1405</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1503</v>
+        <v>1406</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1504</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1505</v>
+        <v>1408</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1506</v>
+        <v>1409</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1507</v>
+        <v>1406</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1508</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1509</v>
+        <v>1411</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1510</v>
+        <v>1412</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1511</v>
+        <v>1413</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1512</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1513</v>
+        <v>1415</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1514</v>
+        <v>1416</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1515</v>
+        <v>1413</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1516</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1517</v>
+        <v>1418</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1518</v>
+        <v>1419</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1515</v>
+        <v>1413</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1519</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1520</v>
+        <v>1421</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1521</v>
+        <v>1422</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1515</v>
+        <v>1423</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1522</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1523</v>
+        <v>1425</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1524</v>
+        <v>1426</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1515</v>
+        <v>1423</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1525</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1526</v>
+        <v>1428</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1527</v>
+        <v>1429</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1515</v>
+        <v>1430</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1528</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1529</v>
+        <v>1432</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1530</v>
+        <v>1433</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1531</v>
+        <v>1434</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1532</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1533</v>
+        <v>1436</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1534</v>
+        <v>1437</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1531</v>
+        <v>1438</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1535</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1536</v>
+        <v>1440</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1537</v>
+        <v>1441</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1531</v>
+        <v>1442</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1538</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1539</v>
+        <v>1444</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1540</v>
+        <v>1445</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1531</v>
+        <v>1442</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1541</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1542</v>
+        <v>1447</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1543</v>
+        <v>1448</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1531</v>
+        <v>1442</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1544</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1545</v>
+        <v>1450</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1546</v>
+        <v>1451</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1531</v>
+        <v>1452</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1547</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1548</v>
+        <v>1454</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1549</v>
+        <v>1455</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1531</v>
+        <v>1452</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1550</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1551</v>
+        <v>1457</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1552</v>
+        <v>1458</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1531</v>
+        <v>1459</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1553</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1554</v>
+        <v>1461</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1555</v>
+        <v>1462</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1531</v>
+        <v>1463</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1556</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1557</v>
+        <v>1465</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1558</v>
+        <v>1466</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1531</v>
+        <v>1467</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1559</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1560</v>
+        <v>1469</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1561</v>
+        <v>1470</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1531</v>
+        <v>1471</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1562</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1563</v>
+        <v>1473</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1564</v>
+        <v>1474</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1531</v>
+        <v>1471</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1565</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1566</v>
+        <v>1476</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1567</v>
+        <v>1477</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1531</v>
+        <v>1478</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1568</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1569</v>
+        <v>1480</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1570</v>
+        <v>1481</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1531</v>
+        <v>1478</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1571</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1572</v>
+        <v>1483</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1573</v>
+        <v>1484</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1531</v>
+        <v>1478</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1576</v>
+        <v>1487</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1531</v>
+        <v>1478</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1577</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1578</v>
+        <v>1489</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1579</v>
+        <v>1490</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1531</v>
+        <v>1478</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1580</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1581</v>
+        <v>1492</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1582</v>
+        <v>1493</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1531</v>
+        <v>1494</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1583</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1584</v>
+        <v>1496</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1585</v>
+        <v>1497</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1531</v>
+        <v>1498</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1586</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1587</v>
+        <v>1500</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1588</v>
+        <v>1501</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1531</v>
+        <v>1498</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1589</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1590</v>
+        <v>1503</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1591</v>
+        <v>1504</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1531</v>
+        <v>1498</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1592</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1593</v>
+        <v>1506</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1594</v>
+        <v>1507</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1531</v>
+        <v>1498</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1595</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1596</v>
+        <v>1509</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1597</v>
+        <v>1510</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1531</v>
+        <v>1498</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1598</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1599</v>
+        <v>1512</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1600</v>
+        <v>1513</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1531</v>
+        <v>1498</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1601</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1602</v>
+        <v>1515</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1603</v>
+        <v>1516</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1531</v>
+        <v>1517</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1604</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1605</v>
+        <v>1519</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1606</v>
+        <v>1520</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1531</v>
+        <v>1517</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1607</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1608</v>
+        <v>1522</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1609</v>
+        <v>1523</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1531</v>
+        <v>1524</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1610</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1611</v>
+        <v>1526</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1612</v>
+        <v>1527</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1531</v>
+        <v>1528</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1613</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1614</v>
+        <v>1530</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1615</v>
+        <v>1531</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1616</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1617</v>
+        <v>1534</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1618</v>
+        <v>1535</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1619</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1620</v>
+        <v>1538</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1621</v>
+        <v>1539</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1622</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1623</v>
+        <v>1542</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1624</v>
+        <v>1543</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1531</v>
+        <v>1544</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1625</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1626</v>
+        <v>1546</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1627</v>
+        <v>1547</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1531</v>
+        <v>1548</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1628</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1629</v>
+        <v>1550</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1630</v>
+        <v>1551</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1531</v>
+        <v>1552</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1631</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1632</v>
+        <v>1554</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1633</v>
+        <v>1555</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1531</v>
+        <v>1556</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1634</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1635</v>
+        <v>1558</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1636</v>
+        <v>1559</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1531</v>
+        <v>1560</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1637</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1638</v>
+        <v>1562</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1639</v>
+        <v>1563</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1531</v>
+        <v>1564</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1640</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1641</v>
+        <v>1566</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1642</v>
+        <v>1567</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1531</v>
+        <v>1568</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1643</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1644</v>
+        <v>1570</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1645</v>
+        <v>1571</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1531</v>
+        <v>1572</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1646</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1647</v>
+        <v>1574</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1648</v>
+        <v>1575</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1531</v>
+        <v>1576</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1649</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1650</v>
+        <v>1578</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1651</v>
+        <v>1579</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1531</v>
+        <v>1580</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1652</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1653</v>
+        <v>1582</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1654</v>
+        <v>1583</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1531</v>
+        <v>1584</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1655</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1656</v>
+        <v>1586</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1657</v>
+        <v>1587</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1531</v>
+        <v>1588</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1658</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1659</v>
+        <v>1590</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1660</v>
+        <v>1591</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1531</v>
+        <v>1592</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1661</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1662</v>
+        <v>1594</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1663</v>
+        <v>1595</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1664</v>
+        <v>1596</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1665</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1666</v>
+        <v>1598</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1667</v>
+        <v>1599</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1668</v>
+        <v>1600</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1669</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1670</v>
+        <v>1602</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1671</v>
+        <v>1603</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1672</v>
+        <v>1604</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1673</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1674</v>
+        <v>1606</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1675</v>
+        <v>1607</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1676</v>
+        <v>1608</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1677</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1678</v>
+        <v>1610</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1679</v>
+        <v>1611</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1680</v>
+        <v>1612</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1681</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1682</v>
+        <v>1614</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1683</v>
+        <v>1615</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1684</v>
+        <v>1616</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1685</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1686</v>
+        <v>1618</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1687</v>
+        <v>1619</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1688</v>
+        <v>1620</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1689</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1690</v>
+        <v>1622</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1691</v>
+        <v>1623</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1692</v>
+        <v>1624</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1693</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1694</v>
+        <v>1626</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1695</v>
+        <v>1627</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1696</v>
+        <v>1628</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1697</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1698</v>
+        <v>1630</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1699</v>
+        <v>1631</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1700</v>
+        <v>1632</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1701</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1702</v>
+        <v>1634</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1703</v>
+        <v>1635</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1704</v>
+        <v>1636</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1705</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1706</v>
+        <v>1638</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1707</v>
+        <v>1639</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1708</v>
+        <v>1636</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1709</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1710</v>
+        <v>1641</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1711</v>
+        <v>1642</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1708</v>
+        <v>1643</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1712</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1713</v>
+        <v>1645</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1714</v>
+        <v>1646</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1708</v>
+        <v>1647</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1715</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1716</v>
+        <v>1649</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1717</v>
+        <v>1650</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1708</v>
+        <v>1651</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1718</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1719</v>
+        <v>1653</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1720</v>
+        <v>1654</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1708</v>
+        <v>1655</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1721</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1722</v>
+        <v>1657</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1723</v>
-[...3 lines deleted...]
-      </c>
+        <v>1658</v>
+      </c>
+      <c r="C446" s="1"/>
       <c r="D446" s="1" t="s">
-        <v>1724</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1725</v>
+        <v>1660</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1726</v>
-[...3 lines deleted...]
-      </c>
+        <v>1661</v>
+      </c>
+      <c r="C447" s="1"/>
       <c r="D447" s="1" t="s">
-        <v>1727</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1728</v>
+        <v>1663</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1729</v>
-[...3 lines deleted...]
-      </c>
+        <v>1664</v>
+      </c>
+      <c r="C448" s="1"/>
       <c r="D448" s="1" t="s">
-        <v>1731</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1732</v>
+        <v>1666</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1733</v>
-[...3 lines deleted...]
-      </c>
+        <v>1667</v>
+      </c>
+      <c r="C449" s="1"/>
       <c r="D449" s="1" t="s">
-        <v>1734</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1735</v>
+        <v>1669</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1736</v>
-[...3 lines deleted...]
-      </c>
+        <v>1670</v>
+      </c>
+      <c r="C450" s="1"/>
       <c r="D450" s="1" t="s">
-        <v>1737</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1738</v>
+        <v>1672</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1739</v>
-[...3 lines deleted...]
-      </c>
+        <v>1673</v>
+      </c>
+      <c r="C451" s="1"/>
       <c r="D451" s="1" t="s">
-        <v>1740</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1741</v>
+        <v>1675</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1742</v>
-[...3 lines deleted...]
-      </c>
+        <v>1676</v>
+      </c>
+      <c r="C452" s="1"/>
       <c r="D452" s="1" t="s">
-        <v>1743</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1744</v>
+        <v>1678</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1745</v>
-[...3 lines deleted...]
-      </c>
+        <v>1679</v>
+      </c>
+      <c r="C453" s="1"/>
       <c r="D453" s="1" t="s">
-        <v>1747</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>1748</v>
+        <v>1681</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1749</v>
-[...3 lines deleted...]
-      </c>
+        <v>1682</v>
+      </c>
+      <c r="C454" s="1"/>
       <c r="D454" s="1" t="s">
-        <v>1751</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>1752</v>
+        <v>1684</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1753</v>
-[...3 lines deleted...]
-      </c>
+        <v>1685</v>
+      </c>
+      <c r="C455" s="1"/>
       <c r="D455" s="1" t="s">
-        <v>1754</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
-        <v>1755</v>
+        <v>1687</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1756</v>
-[...3 lines deleted...]
-      </c>
+        <v>1688</v>
+      </c>
+      <c r="C456" s="1"/>
       <c r="D456" s="1" t="s">
-        <v>1757</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
-        <v>1758</v>
+        <v>1690</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1759</v>
-[...3 lines deleted...]
-      </c>
+        <v>1691</v>
+      </c>
+      <c r="C457" s="1"/>
       <c r="D457" s="1" t="s">
-        <v>1760</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
-        <v>1761</v>
+        <v>1693</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1762</v>
-[...3 lines deleted...]
-      </c>
+        <v>1694</v>
+      </c>
+      <c r="C458" s="1"/>
       <c r="D458" s="1" t="s">
-        <v>1763</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
-        <v>1764</v>
+        <v>1696</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1765</v>
-[...3 lines deleted...]
-      </c>
+        <v>1697</v>
+      </c>
+      <c r="C459" s="1"/>
       <c r="D459" s="1" t="s">
-        <v>1766</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
-        <v>1767</v>
+        <v>1699</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1768</v>
-[...3 lines deleted...]
-      </c>
+        <v>1700</v>
+      </c>
+      <c r="C460" s="1"/>
       <c r="D460" s="1" t="s">
-        <v>1769</v>
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C461" s="1"/>
+      <c r="D461" s="1" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C462" s="1"/>
+      <c r="D462" s="1" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C463" s="1"/>
+      <c r="D463" s="1" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C464" s="1"/>
+      <c r="D464" s="1" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C465" s="1"/>
+      <c r="D465" s="1" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C466" s="1"/>
+      <c r="D466" s="1" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1723</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>