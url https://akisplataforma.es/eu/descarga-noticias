--- v2 (2026-03-17)
+++ v3 (2026-05-03)
@@ -12,64 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1730">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Europar Batasunaren ARIA Sarien 2026ko Ediziorako CAP Sarearen Konferentzia</t>
+  </si>
+  <si>
+    <t>Europako Nekazaritza eta Landa Inspirazio Sariak ARIA (Nekazaritza eta Landa Inspirazio Sariak) 2026ko laugarren edizioa abiarazi du , "Berdintasunak hurrengo belaunaldia bultzatzen duenean" lelopean. Berriz ere, Nekazaritza Politika Bateratuak (NPB) finantzatutako eta tokian tokiko mailan gauzatutako proiektu nabarmenenak bilatzen ari dira: proiektu ekologikoak, adimentsuak, sozialki inklusiboak…</t>
+  </si>
+  <si>
+    <t>Og, 23/04/2026 - 14:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europar-batasunaren-aria-sarien-2026ko-ediziorako-cap-sarearen-konferentzia</t>
+  </si>
+  <si>
+    <t>Raúl Sanz, PROVACUNOko presidente berri hautatua</t>
+  </si>
+  <si>
+    <t>PROVACUNOren Batzar Nagusiak, Behi Haragiaren Erakunde Interprofesionalak , Raúl Sanz aukeratu du erakunde interprofesionalaren presidente berri, hura osatzen duten elkarte desberdinen aho bateko babesa jaso ondoren, 2022ko abendutik erakundearen buru izan den Jaime Yartu ordezkatuz. 2022ko abendutik PROVACUNOko presidenteordea den Raúl Sanz COVAP Haragi Taldeko zuzendaria da. COVAP Haragi Taldea…</t>
+  </si>
+  <si>
+    <t>Az, 22/04/2026 - 14:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/raul-sanz-provacunoko-presidente-berri-hautatua</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak 33,3 milioi euroko diru-laguntzak iragarri ditu nekazaritza-elikagaien elkarteen integrazioa sustatzeko</t>
+  </si>
+  <si>
+    <t>Laguntzak nekazaritza-elikagaien produktuen eraldaketa, merkaturatzea eta garapena sustatzea du helburu. Espainiak 21 Lehentasunezko Elkarte Erakunde ditu eta beste bat aitortza prozesuan. Laguntzaren finantzaketa % 43 Europako Landa Garapenerako Funtsetik dator eta % 57 Nekazaritza, Arrantza eta Elikadura Ministerioaren aurrekontutik. Nekazaritza, Arrantza eta Elikadura Ministerioak , Espainiako…</t>
+  </si>
+  <si>
+    <t>Al, 20/04/2026 - 16:42</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-333-milioi-euroko-diru-laguntzak-iragarri</t>
+  </si>
+  <si>
+    <t>EDIH Madrilgo Erkidegoa 2.0 nabarmentzen da Madrid es Ciencian uzta laguntzeko robot batekin, nekazaritza-elikagaien berrikuntzaren adibide gisa</t>
+  </si>
+  <si>
+    <t>EDIH Madrilgo Eskualdea 2.0-k nekazaritza-elikagaien sektorean aplikatutako teknologia aurreratuen potentziala erakutsi zuen Madrilgo es Ciencia azokan, CSICek garatutako mahats-bilketa laguntzeko robotari arreta berezia jarriz, berrikuntzak landa-lanaren behar espezifikoei nola erantzun diezaiekeen erakusten duen irtenbide bat. madri+d Ezagutza Fundazioak antolatutako eta martxoaren 19tik 21era…</t>
+  </si>
+  <si>
+    <t>Al, 06/04/2026 - 21:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/edih-madrilgo-erkidegoa-20-nabarmentzen-da-madrid-ciencian-uzta-laguntzeko-robot-batekin</t>
+  </si>
+  <si>
+    <t>Provacunok Alimentaria 2026an aurkeztuko ditu “Europa jasangarri baten alde, behi-haragiaren misio berezia” Europako kanpainaren bigarren urtearen nobedadeak</t>
+  </si>
+  <si>
+    <t>Europar Batasunak finantzatu eta Provacunok (Espainia) eta Apaq-W-k (Belgika) zuzendutako kanpainak isurien murrizketak eta lurzoruaren degradazioaren prebentzioa eta hobekuntza sustatzen jarraitzen du. Mugarri nagusien artean, karbono-aztarnak neurtzeko web aplikazio baten aurkezpena daude, baita Espainian, Belgikan eta beste Europako herrialde batzuetan egingo diren jarduerak ere, hainbat…</t>
+  </si>
+  <si>
+    <t>Al, 23/03/2026 - 15:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/provacunok-alimentaria-2026an-aurkeztuko-ditu-europa-jasangarri-baten-alde-behi</t>
+  </si>
+  <si>
+    <t>CITOLIVAk Cervera OMIPERBIO Sarearen esparruan omikako teknologietan oinarritutako elikagai berrien garapenean kokatzen ari da.</t>
+  </si>
+  <si>
+    <t>Cerverako sei teknologia-zentroetako bat da, oliba-olioaren industrian duen berrikuntza-esperientzia eskainiz osagai eta elikagai funtzional berriak garatzeko, partzuergoa elikagai seguru eta osasungarrien ikerketa aplikatuan erreferente gisa kokatzeko helburuarekin. OMIPERBIO Taldeak sei Espainiako teknologia-zentrok osatzen duten lankidetza-sare estrategiko bat abiarazi du, CITOLIVA barne, eta…</t>
+  </si>
+  <si>
+    <t>Al, 23/03/2026 - 10:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/citolivak-cervera-omiperbio-sarearen-esparruan-omikako-teknologietan-oinarritutako</t>
+  </si>
+  <si>
+    <t>SECUESVACek behi-hazkuntzan belaunaldien berritzea bermatzeko behar nagusietan jartzen du arreta.</t>
+  </si>
+  <si>
+    <t>Emakumeek oraindik ere oztopoak dituzte jabetzan eta finantzaketan. Arreta berrikuntzan jarri zen, lan-bizitza oreka eta eraginkortasun ekonomikoa hobetzeko. SECUESVAC Talde Operatiboak profesionalak ingurumen-kudeaketaren abangoardian jartzea du helburu. SECUESVAC Talde Operatiboak webinar bat egin zuen atzo, martxoaren 16an, behi-hazkuntza sektoreak Espainiako emakume eta gazteentzat eskaintzen…</t>
+  </si>
+  <si>
+    <t>Ar, 17/03/2026 - 18:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/secuesvacek-behi-hazkuntzan-belaunaldien-berritzea-bermatzeko-behar-nagusietan-jartzen-du</t>
+  </si>
+  <si>
     <t>Andaluziako Eskualdeko Gobernuak Rondako Eskualdeko Nekazaritza Bulego (OCA) berria inauguratu du.</t>
   </si>
   <si>
     <t>Andaluziako Eskualdeko Gobernuak Rondako Barrutiko Nekazaritza Bulego (OCA) berria inauguratu du, 1,7 milioi euroko inbertsioa izan duen azpiegitura proiektu bat, Landa Garapenerako Europako Nekazaritza Funtsak (LGENF ) finantzatutakoa neurri handi batean. Instalazio berriak barrutiko 5.000 baserri baino gehiagori zerbitzua emateko nahikoak ez ziren instalazio zaharrak ordezkatzen ditu, eta…</t>
   </si>
   <si>
     <t>Og, 12/03/2026 - 09:54</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/andaluziako-eskualdeko-gobernuak-rondako-eskualdeko-nekazaritza-bulego-oca-berria</t>
   </si>
   <si>
     <t>MujerForest proiektuak landa-eremuko emakumeak enplegagarritasun berderako trebatzen ditu</t>
   </si>
   <si>
     <t>MujerForest doako prestakuntza berde eta enplegagarritasun proiektu bat da, Sevillako Sierra Morenako landa-eremuetako emakumeei zuzenduta, bioekonomiaren eta baso-kudeaketa jasangarriaren esparruan. Europako Gizarte Funts Plus-ek (EGIF+) % 85ean finantzatzen du, Empleaverde+ Programaren 2024ko deialdiaren barruan, Trantsizio Ekologiko eta Erronka Demografikorako Ministerioaren Biodibertsitate…</t>
   </si>
   <si>
     <t>Al, 09/03/2026 - 12:57</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/mujerforest-proiektuak-landa-eremuko-emakumeak-enplegagarritasun-berderako-trebatzen-ditu</t>
   </si>
   <si>
     <t>Batzordeak Andaluziako Nekazaritza Akademiaren sorrera onartu du</t>
@@ -4211,80 +4295,80 @@
   <si>
     <t>https://akisplataforma.es/eu/albisteak/europako-kontseiluak-europar-batasunaren-epe-luzerako-ikuspegia-landa-eremuetarako</t>
   </si>
   <si>
     <t>"Elkarrekin hazten gara" konbentzioak emakumezkoen ekintzailetzaren arrakasta-kasuak aurkezten ditu landa eremuetan</t>
   </si>
   <si>
     <t>Bultzada gehiago landa eremuei Landa-emakumeen estatuko bilera "Elkarrekin hazten gara-Rural Mentor Project"-ek landa-eremuetako biziberritzea sustatzeko landa-eremuko emakumeek zuzendutako ekintzailetza esperientzia arrakastatsuak aurkeztu zituen. Konbentzioan, abeltzaintza, nekazaritza, ehungintza eta arrantza arloko emakumeen lau arrakasta istorio dituen dokumentala estreinatu zen. Nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/elkarrekin-hazten-gara-konbentzioak-emakumezkoen-ekintzailetzaren-arrakasta-kasuak</t>
   </si>
   <si>
     <t>Nekazaritza eta Elikadura Idazkari Nagusiak ernalketak nekazaritza jasangarria lortzeko duen zeregina nabarmentzen du</t>
   </si>
   <si>
     <t>Nekazaritza eta Elikadura Idazkari Nagusi Fernando Mirandak gaur nabarmendu du ongarritzeak nekazaritza jasangarria lortzeko duen zeregina, laboreei mantenugaiak aplikatzea ezinbestekoa baita laboreen produktibitaterako eta haien errentagarritasuna eta iraunkortasuna eragiten baitu. Fernando Mirandak hitz egin zuen A groSceNa-up proiektuaren emaitzen aurkezpen jardunaldiaren amaieran , zeinak…</t>
   </si>
   <si>
     <t>Og, 30/11/2023 - 11:02</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/nekazaritza-eta-elikadura-idazkari-nagusiak-ernalketak-nekazaritza-jasangarria-lortzeko</t>
   </si>
   <si>
+    <t>Nekazaritza Idazkari Nagusiak elikagaien eta ongarrien merkataritza-fluxuak berreskuratzearen garrantzia azpimarratzen du elikaduraren segurtasun globalerako.</t>
+  </si>
+  <si>
+    <t>Nekazaritza eta Elikadura Idazkari Nagusi Fernando Mirandak gaur nabarmendu du elikadura eta ongarrien merkataritza-fluxuak berreskuratu beharra dagoela munduan elikadura-segurtasuna bermatzeko, Ukrainako gerra egoerak mehatxatuta, eta bereziki herrialde ahulenetan. . bereziki adieraziz beharrezkoa dela Itsaso Beltzeko Aleen Akordioari eustea, produktu horien merkataritza bermatzeko.   Ekainaren…</t>
+  </si>
+  <si>
+    <t>Al, 24/07/2023 - 09:28</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-idazkari-nagusiak-elikagaien-eta-ongarrien-merkataritza-fluxuak</t>
+  </si>
+  <si>
     <t>Nekazaritza, Arrantza eta Elikadura Ministerioak bi milioi euro inbertitzen ditu Valderredibleko (Kantabria) ureztatze jasangarrirako modernizazio lanetan.</t>
   </si>
   <si>
     <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA), Nekazaritza Azpiegituren Estatuko Merkataritza Elkartearen (SEIASA) bitartez, bi lankidetza-hitzarmen formalizatu ditu gaur Ruijas-Ebro eta Villamoñicos-Revelillasko ureztatze mankomunitateekin, Valderredibleko Cantabro udalerrian. ureztatze sistema horietan modernizazio-ekintzak egitea 2.000.000 euroko balioarekin (BEZa barne).   Bi…</t>
   </si>
   <si>
-    <t>Al, 24/07/2023 - 09:28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-bi-milioi-euro-inbertitzen-ditu</t>
   </si>
   <si>
     <t>Luis Planas: Ikerketa eta berrikuntza tresna estrategikoak dira elikagaien ekoizpen eraginkorra lortzeko</t>
   </si>
   <si>
     <t>Luis Planas Nekazaritza, Arrantza eta Elikadura ministroak gaur berretsi du ikerketa, berrikuntza eta teknologia berrien aplikazioa "ezinbesteko tresna estrategikoak" direla, elikagaien ekoizpen eraginkorragoa ahalbidetuko dutenak, baliabide gutxiago kontsumitzen dituztenak eta balio erantsi handiagoa sortzen dutenak. eta bizi-kalitate hobea landa-eremuetan.   Ministroak, gaur Bruselan, EBko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/luis-planas-ikerketa-eta-berrikuntza-tresna-estrategikoak-dira-elikagaien-ekoizpen</t>
   </si>
   <si>
-    <t>Nekazaritza Idazkari Nagusiak elikagaien eta ongarrien merkataritza-fluxuak berreskuratzearen garrantzia azpimarratzen du elikaduraren segurtasun globalerako.</t>
-[...7 lines deleted...]
-  <si>
     <t>“Kultura eta Landaguneak” VI. Kongresuak kulturak herrien identitaterako duen garrantzian sakontzen du.</t>
   </si>
   <si>
     <t>Bultzada gehiago landa eremuei  Kultura eta Landaguneen Foroaren seigarren edizioa Cuencan ospatu zen uztailaren 4tik 7ra “Jarraitasunak-Etenaldiak. Arteak, sorkuntza eta landa garaikideek Europan”, foroak landa-tradizioak arte garaikidean izan duten eragina aztertu du. Edizio hau Europar Batasuneko Kontseiluaren Espainiako Lehendakaritza hasi zenarekin bat egin du, eta horregatik “Europa…</t>
   </si>
   <si>
     <t>Al, 17/07/2023 - 15:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/kultura-eta-landaguneak-vi-kongresuak-kulturak-herrien-identitaterako-duen-garrantzian</t>
   </si>
   <si>
     <t>FitoNet Talde Operatiboak landareen biodibertsitate genetikoari buruzko sare sozial baten garapena abiarazten du</t>
   </si>
   <si>
     <t>Bultzada gehiago landa eremuei GO FitoNet Talde Operatiboa barietate genetikoen eskaintza hobetzeko eta laboreen biodibertsitatearen erabilera sustatzeko sortu zen. Bere helburua landare-produktuen kalitatea hobetzen duen barietate genetiko handiagoaren erabilera sustatzeko informazioa eta baliabideak eskaintzea da. 2023/06/19 . “ Biodibertsitatea ” ez da kontzeptu huts bat, ezta animalien…</t>
   </si>
   <si>
     <t>Or, 07/07/2023 - 14:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/fitonet-talde-operatiboak-landareen-biodibertsitate-genetikoari-buruzko-sare-sozial-baten</t>
   </si>
   <si>
     <t>Ur-estresak hurrengo baratze kanpaina mehatxatzen du</t>
@@ -4634,59 +4718,140 @@
   <si>
     <t>Urte hasieran FAIRshare proiektuak Ebaluazio Tresna berri bat gehitu zuen FAIRshare DATS Inbentarioan. Ebaluazio tresnaren helburua da ustiategiko aholkulariei DATS egokienak ebaluatzen eta hautatzen laguntzea, haien beharrak asetzen laguntzeko. Tresnak aukeratutako tresnak ebaluatzen ditu irizpide-multzo uniforme baten bidez, Europako eskualde ezberdinetako ustiategietako aholkulariekin probatu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/fairshare-dats-ebaluazio-tresnaren-lineako-bertsio-berria</t>
   </si>
   <si>
     <t>Landa Sare Nazionalak lankidetzaren bosgarren bilera egiten du 2023-2027 NPB Plan Estrategikoari buruzko albiste nagusiak aurkezteko.</t>
   </si>
   <si>
     <t>Landa Sare Nazionalak lankidetzaren bosgarren bilera egiten du 2023-2027 NPB Plan Estrategikoari buruzko albiste nagusiak aurkezteko asimon og., 2022/11/03 - 16:35 Lankidetzako kideak Espainiarako NPB 2023-2027 Plan Estrategikoari buruzko informazio eta eztabaida jardunaldi berri batera gonbidatu dituzte. Planaren lankidetzak interesa duten entitate eta elkarteak biltzen ditu eta bere helburu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/landa-sare-nazionalak-lankidetzaren-bosgarren-bilera-egiten-du-2023-2027-npb-plan</t>
   </si>
   <si>
     <t>Landa Sare Nazionalak genero eta kontziliazio ikuspegiarekin lurraldeetan dauden proiektuak erakusten ditu</t>
   </si>
   <si>
     <t>Landa Sare Nazionalak genero eta kontziliazio ikuspegia duten lurraldeetan dauden proiektuak erakusten ditu asimon az., 2022/11/02 - 08:00 Landa Sare Nazionalak (RRN) “LEADER esperientzien trukea: landa-emakumeak kontziliazioa, erantzunkidetasuna, genero-ikuspegia, ekonomia soziala eta jasangarritasunaren arloetan” jardunaldia antolatzen du. Topaketa landa-emakumeen lana ikusarazteko xedez NRNren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/landa-sare-nazionalak-genero-eta-kontziliazio-ikuspegiarekin-lurraldeetan-dauden</t>
   </si>
   <si>
+    <t>BIOFRUITNET Talde Operatiboak berrikuntza sustatzen du Europako fruta ekologikoen ekoizpenean</t>
+  </si>
+  <si>
+    <t>BIOFRUITNET Talde Operatiboak berrikuntza sustatzen du Europako fruitu ekologikoen ekoizpenean asimon ots. BIOFRUITNET Talde Operatiboa (GO) proiektuak inplikatutako Europako eragile ezberdinen arteko sare berriak sendotu eta sortzea du helburu. Bere helburua fruta ekologikoen laborantzari buruzko ezagutza zabaltzea da, Europar Batasuneko (EB) herrialdeetan ezagutarazteko. Askotan, nekazaritza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/biofruitnet-talde-operatiboak-berrikuntza-sustatzen-du-europako-fruta-ekologikoen</t>
+  </si>
+  <si>
+    <t>Landako gazte elkarteek euren proiektuak aurkezten dituzte Presura azokan, Landa Sare Nazionalaren laguntzarekin</t>
+  </si>
+  <si>
+    <t>Landa-gazte elkarteek euren proiektuak aurkeztu dituzte Presura azokan Landa Sare Nazionalaren laguntzarekin asimon og., 2022/10/27 - 11:11 Landa Sare Nazionalaren (RRN) “Gazteak REDada” ekimenak gazte elkarteak ikusgai jartzea du helburu, landa eremuetan eragina duten proiektuetan gazte elkarteak motibatzeko. ( RRN ) gazte elkarteko hainbat lan aukeratu ditu bere protagonistek Presura 2022 VI…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landako-gazte-elkarteek-euren-proiektuak-aurkezten-dituzte-presura-azokan-landa-sare</t>
+  </si>
+  <si>
+    <t>Landa Sare Nazionala NPB Sare Nazionala bihurtzen da</t>
+  </si>
+  <si>
+    <t>Landa Sare Nazionala NPBren Sare Nazionala bihurtzen da asimon mar ., 2022/10/25 - 10:28 Landa Sare Nazionalak bere azken batzarra egiten du bihurtu aurretik NPB Plan Estrategiko berriek estatu kideetako landa-sare guztiak NPB sare nazional bihurtzen dituzte NPB Sare Nazionala landa garapenaren eta nekazaritza politiken aterki berri bihurtzen da Landa Sare Nazionalak (RRN) egin du gaur,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/landa-sare-nazionala-npb-sare-nazionala-bihurtzen-da</t>
+  </si>
+  <si>
     <t>“European CAP Network” jaio da</t>
   </si>
   <si>
     <t>"European CAP Network" jaio zen asimon . 2022/10/20 - 09:52 "European CAP Sarea" Landa Garapenerako Europako Sarearen (ENRD) jarraipena da PEPAC 23-27 berriaren esparruan. Europa mailan sare bakar baten pean bilduko ditu “CAP National Networks” berriak, orain arte landa garapeneko sare nazional izenez ezagutzen direnak. Horrela, nekazaritza garapenerako politika berriak gehitzen zaizkie landa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/european-cap-network-jaio-da</t>
   </si>
   <si>
+    <t>2022ko “European Rural Inspiration Awards”-ek landa-gazteek zuzendutako proiektuak aitortzen dituzte</t>
+  </si>
+  <si>
+    <t>2022ko “European Rural Inspiration Awards”-ek landa-gazteek zuzendutako proiektuak aintzatesten dituzte asimon og., 2022/10/13 - 13:41 Landa Garapenerako Europako Sareak antolatutako “Rural Inspiration Awards 2022” sarien IV. edizioak 2014-2020 aldirako Landa Garapenerako Europako Nekazaritza Funtsaren (FEADER) laguntzen onuradun proiektuen berri ematen du. Aurten gazteei eskaini zaizkie sariak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/2022ko-european-rural-inspiration-awards-ek-landa-gazteek-zuzendutako-proiektuak</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak Zinema eta Landa Emakumeen Ziklo Nazionalaren bosgarren edizioa antolatu du.</t>
+  </si>
+  <si>
+    <t>2022ko urriaren 10a Erakusketa 17 autonomia erkidegoetan banatutako 70 tokitara iritsiko da eta Erdialdeko Amerikako 8 herrialdetan sarean jarraitu ahal izango da. Nekazaritza, Arrantza eta Elikadura Ministerioak Zinema eta Landa Emakumeen Ziklo Nazionalaren bosgarren edizioa antolatzen du, urriaren 11tik azaroaren 24ra bitartean ospatuko dena, eta lurralde nazional osoko 70 tokitara iritsiko da…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-zinema-eta-landa-emakumeen-ziklo</t>
+  </si>
+  <si>
+    <t>Europan berrikuntzari laguntzeko kasu praktiko onenaren lehiaketa</t>
+  </si>
+  <si>
+    <t>Partekatzeko arrakasta-istorioa duten nekazaritza eta basogintzako aholkularien bila gabiltza! Garaiak aldatzen ari dira! Europa osoan, nekazaritza eta basogintzako enpresek erronka ekonomiko eta ingurumeneko erronka handiak dituzte, baita aurrekaririk gabeko aukerak ere. Berrikuntza funtsezko faktorea da erronka anitz eta batzuetan kontraesankor horietara etengabe egokitzeko eta aukera berriak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/europan-berrikuntzari-laguntzeko-kasu-praktiko-onenaren-lehiaketa</t>
+  </si>
+  <si>
+    <t>"Zinema eta Landa-Emakumeak" ziklo nazionalaren V. edizioak zinema Espainiako 70 landa-herritara eramaten du.</t>
+  </si>
+  <si>
+    <t>"Zinema eta Landa-Emakumeak" ziklo nazionalaren V. edizioak zinema ekartzen du Espainiako 70 landa-herritara asimon O., 2022/10/07 - 10:13 Nekazaritza, Arrantza eta Elikadura Ministerioak Zinema eta Landa Emakumeen Ziklo Nazionalaren bosgarren edizioa antolatu du. Aurten urriaren 11tik azaroaren 24ra bitartean egingo da Erakusketak lurralde nazionalean banatutako 70 tokitara eramango du zinema…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/zinema-eta-landa-emakumeak-ziklo-nazionalaren-v-edizioak-zinema-espainiako-70-landa</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak "Nekazaritzako Emakumeentzako Berrikuntzarako Bikaintasun Sariak" sarituen irabazleak aukeratzen ditu.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak "Nekazaritza-Emakumeentzako Berrikuntzarako Bikaintasun Sariak" sarituen irabazleak hautatzen ditu asimon ot., 2022/10/07 - 06:58 Landa-Emakumeentzako Berrikuntzarako Bikaintasun Sariak 13 ekimen ezberdin saritzen ditu landa-emakumeen lanari ikusgarritasuna emateko. Saritutako landa-emakumeen lanaren ondoriozko jarduera ekonomikoaren eta ekintza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-nekazaritzako-emakumeentzako</t>
+  </si>
+  <si>
+    <t>Eskatu EU Cap Network 'Ekintzaile gazteak – Landa eremuetan berrikuntza motorrak' tailerra.</t>
+  </si>
+  <si>
+    <t>"Ekintzaile gazteak – Landa eremuetako berrikuntza-motorrak" EBko CAP Sareko tailerra egun eta erdiko ekitaldia da, Dublinen, Irlandan, 2022ko azaroaren 30ean, asteazkenean, eta abenduaren 1ean, ostegunean. Tailerra landa-eremuetako gazte ekintzailetza eta berrikuntza ekosistemak lagun ditzaketen ezagutzak trukatzea eta praktika berritzaileak eta inspiratzaileak partekatzean zentratuko da eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/eskatu-eu-cap-network-ekintzaile-gazteak-landa-eremuetan-berrikuntza-motorrak-tailerra</t>
+  </si>
+  <si>
     <t>Hungariako aholkularien bisita gurutzatua Alemanian (Niederalteich) i2connect proiektuaren esparruan</t>
   </si>
   <si>
     <t>Zein da NAK-en eginkizuna i2connect-en? (NAK) i2connect H2020 nazioarteko proiektuko kide aktiboa izan da bi urte eta erdiz partzuergoko bazkide gisa. Proiektua , 2019ko azaroan hasi zena , nekazaritza aholkulariei zuzentzen zaie lehendik dauden aholkularitza-sareak eta gauzatutako arrakasta-istorioak oinarri hartuta , berrikuntza behetik gorako ekimena den ikuspegi batekin . Bereziki…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/hungariako-aholkularien-bisita-gurutzatua-alemanian-niederalteich-i2connect-proiektuaren</t>
   </si>
   <si>
     <t>Ideia inspiratzaileak: Frantziako nekazariek tokiko balio katea ezartzen dute heskaietako egurrekin</t>
   </si>
   <si>
     <t>Barbakoa denboraldia hurbiltzen ari da! Eta hori albiste ona da Frantziako Cévennes eskualdeko 'Association Bois Paysan'-eko nekazarientzat, beren nekazaritza-lurretako heskai zaharretatik enborrak, egur-txirbilak eta "barbakoa egurra" ekoizten dituen tokiko kolektibo bat sortu baitzuten. Egurra ekoizten duten kolektiboaren ideia duela urte batzuk sortu zen, Cevennes-eko nekazari eta hazle batzuk…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/ideia-inspiratzaileak-frantziako-nekazariek-tokiko-balio-katea-ezartzen-dute-heskaietako</t>
   </si>
   <si>
     <t>Ideia inspiratzaileak: nekazaritza hobea lortzeko datuetan oinarritutako erabakiak</t>
   </si>
   <si>
     <t>Nekazariek gero eta gehiago erabiltzen dituzte teknologia berriak datuak biltzeko eta prozesatzeko, ekonomiaren eta ingurumenaren inguruko ezagutzak emateko eta ustiategien errendimendua areagotzeko. Datuak biltzeko, kudeatzeko eta partekatzeko modu adimendunek nekazariek zehatzago, eraginkorrago eta iraunkorrago lan egiten lagun dezakete. 'Better decisions for cultivation strategy' Suediako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/ideia-inspiratzaileak-nekazaritza-hobea-lortzeko-datuetan-oinarritutako-erabakiak</t>
@@ -4713,131 +4878,50 @@
     <t>Ideia inspiratzaileak: urarekin lotutako ekosistemen zerbitzuetarako indarrak batzea</t>
   </si>
   <si>
     <t>Italiako Veneto eskualdeko Brenta ibaiaren erdiko lautadak ekosistema aberatsa osatzen du, ingurumen, kultura, aisialdi eta nekazaritza balio duena. 'Parco Fiume Brenta' izenburupean, LIFE proiektu bat eta Talde Operatibo bat sinergia estuan ari dira lanean Brenta ur baliabideak modu iraunkorrean kudeatzeko. Brenta ibaiaren lautada biodibertsitaterako korridore ekologikoa da, Natura 2000 gune…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/ideia-inspiratzaileak-urarekin-lotutako-ekosistemen-zerbitzuetarako-indarrak-batzea</t>
   </si>
   <si>
     <t>Elikadura sistemaren aldaketa positiboa bizkortzea</t>
   </si>
   <si>
     <t>EIT Food Open Innovation Call berriak elikadura-sisteman aldaketa positiboak sortuko dituzten lankidetza-proiektuak finantzatuko ditu. Proposamenek produktu eta zerbitzu komertzialki bideragarriak izatea izan behar dute helburu, guztientzako elikadura-sistema osasuntsuagoa, bidezkoagoa, gardenagoa eta erresilienteagoa ziurtatzen laguntzen dutenak. Sartu web-mintegian informazioa jasotzeko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/elikadura-sistemaren-aldaketa-positiboa-bizkortzea</t>
   </si>
   <si>
     <t>IPM funtzionatzen duela frogatzea</t>
   </si>
   <si>
     <t>IPMWORKS Horizon 2020 proiektu bat da, eta Europako nekazaritza-sektore guztietan pestizidak nabarmen murrizteko moduak erakustea du helburu. Nekazariei izurriteak kontrolatzeko eta izurriteen presioa murrizteko metodo ez-kimikoei buruzko ezagutzak trukatzeko aukera ematen dien erakustaldiko ustiategien sarea da. Gaur egun, 21 gune instalatu dira Europako 14 herrialdetan, Izurriteen Kudeaketa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/ipm-funtzionatzen-duela-frogatzea</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://akisplataforma.es/eu/albisteak/eskatu-eu-cap-network-ekintzaile-gazteak-landa-eremuetan-berrikuntza-motorrak-tailerra</t>
   </si>
   <si>
     <t>Europako Lidergo Akademiak "Landa Berrikuntzarako Emakumeen Akademia" sortzen du.</t>
   </si>
   <si>
     <t>Europako Lidergo Akademiak "Landa Berrikuntzarako Emakumeen Akademia" sortu du asimon 2022/09/19 - 12:54 Programak Europako landa-eremu ezberdinetako 15 emakume hartuko ditu, beren herrietatik negozio digitalak martxan jartzeko beharrezko gaitasunak eta tresnak eskuratzeko. Inaugurazioa Candeledan (Gaztela eta Leon) izango da, 2022ko urriaren 23tik 28ra. Eskaerak aurkezteko epea irailaren 27ra…</t>
   </si>
   <si>
     <t>Ar, 08/11/2022 - 13:16</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/europako-lidergo-akademiak-landa-berrikuntzarako-emakumeen-akademia-sortzen-du</t>
   </si>
   <si>
     <t>Garraioan zehar animalien ongizatea hobetzeko EFSAren gomendioak</t>
   </si>
   <si>
     <t>EFSAk argitaratutako gomendioen arabera, beharrezkoa da leku gehiago eskaintzea, tenperatura maximoak murriztea eta bidaia-denborak ahalik eta txikienak izatea baserriko animalien ongizatea hobetzeko garraioan zehar. EFSAk Europako Batzordeari bere gomendioak ematen dizkio bost irizpen zientifikotan, Europar Batasunean (EB) animalien ongizateari buruzko legedia etengabe berrikusten laguntzeko,…</t>
   </si>
   <si>
     <t>Al, 10/10/2022 - 15:50</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/garraioan-zehar-animalien-ongizatea-hobetzeko-efsaren-gomendioak</t>
   </si>
@@ -5468,54 +5552,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D443"/>
+  <dimension ref="A1:D450"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D443"/>
+      <selection activeCell="A1" sqref="A1:D450"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -7852,149 +7936,149 @@
       <c r="C168" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="B170" s="1"/>
+      <c r="B170" s="1" t="s">
+        <v>677</v>
+      </c>
       <c r="C170" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="B177" s="1" t="s">
         <v>704</v>
       </c>
+      <c r="B177" s="1"/>
       <c r="C177" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>711</v>
       </c>
@@ -10318,261 +10402,261 @@
         <v>1374</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1419</v>
+        <v>1415</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C360" s="1" t="s">
         <v>1429</v>
       </c>
-      <c r="B360" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1435</v>
+        <v>1429</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1442</v>
@@ -10584,807 +10668,807 @@
         <v>1444</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1447</v>
+        <v>1463</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="B373" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1475</v>
       </c>
-      <c r="C373" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D373" s="1" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1485</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1486</v>
+        <v>1493</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1488</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1490</v>
+        <v>1497</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1491</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1492</v>
+        <v>1499</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1493</v>
+        <v>1500</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1494</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1495</v>
+        <v>1502</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1496</v>
+        <v>1503</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1497</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1498</v>
+        <v>1505</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1499</v>
+        <v>1506</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1504</v>
+        <v>1511</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1506</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1507</v>
+        <v>1514</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1508</v>
+        <v>1515</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1509</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1510</v>
+        <v>1517</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1511</v>
+        <v>1518</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1512</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1513</v>
+        <v>1520</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1517</v>
+        <v>1524</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1524</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1528</v>
+        <v>1535</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1530</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1533</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1537</v>
+        <v>1544</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1540</v>
+        <v>1547</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1542</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1543</v>
+        <v>1550</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1544</v>
+        <v>1551</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1545</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1546</v>
+        <v>1553</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1547</v>
+        <v>1554</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1548</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1549</v>
+        <v>1556</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1550</v>
+        <v>1557</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1551</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1552</v>
+        <v>1559</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1554</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1558</v>
+        <v>1565</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1559</v>
+        <v>1566</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1583</v>
+        <v>1590</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1596</v>
+        <v>1491</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1600</v>
+        <v>1491</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1604</v>
+        <v>1491</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1608</v>
+        <v>1491</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1612</v>
+        <v>1491</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1616</v>
+        <v>1491</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1620</v>
+        <v>1491</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>1627</v>
@@ -11424,306 +11508,404 @@
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1640</v>
+        <v>1656</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1640</v>
+        <v>1660</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1667</v>
+        <v>1673</v>
       </c>
       <c r="B433" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C433" s="1" t="s">
         <v>1668</v>
       </c>
-      <c r="C433" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D433" s="1" t="s">
-        <v>1669</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1670</v>
+        <v>1676</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1671</v>
+        <v>1677</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1672</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1673</v>
+        <v>1679</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1674</v>
+        <v>1680</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1675</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1678</v>
+        <v>1668</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1682</v>
+        <v>1668</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1690</v>
       </c>
-      <c r="B440" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D440" s="1" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1682</v>
+        <v>1706</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1701</v>
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1729</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>