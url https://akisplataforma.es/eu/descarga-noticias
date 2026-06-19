--- v3 (2026-05-03)
+++ v4 (2026-06-19)
@@ -12,98 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1730">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Nekazaritza aholkularitza AKISen zutabe estrategiko gisa sendotzen ari da Espainian eta Europan</t>
+  </si>
+  <si>
+    <t>AKIS Aholkularien Plataformak Nekazaritza, Arrantza eta Elikadura Ministerioarekin (MAPA) batera antolatutako “Nekazaritza aholkularitza AKISen muina Espainian eta Europan” biltzarrak apirilaren 28an La Vega Innovan estatuko eta nazioarteko adituak bildu zituen, nekazaritza-elikagaien sektorearen eraldaketan aholkularitzak duen funtsezko eginkizuna aztertzeko. Bilera Nekazaritza eta Elikadurako…</t>
+  </si>
+  <si>
+    <t>Og, 30/04/2026 - 23:39</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-aholkularitza-akisen-zutabe-estrategiko-gisa-sendotzen-ari-da-espainian-eta</t>
+  </si>
+  <si>
+    <t>Provacunok web aplikazio bat abiarazi du Espainiako behi-haragiaren karbono-aztarna neurtzeko</t>
+  </si>
+  <si>
+    <t>Aplikazio berria, dagoeneko eskuragarri dagoena behi-haragi sektorearentzat huellavacunosostenible.eu webgunean , Europako Behi Haragi Jasangarriaren (SEUB) Sustapen Planaren mugarri nagusietako bat da, Europar Batasunak kofinantzatua eta Provacunok (Espainia) eta Apaq-W-k (Belgika) zuzendua. Tresnak berotegi-efektuko gasen isurketak, karbono dioxidoa (CO₂), metanoa (CH₄) eta oxido nitrosoa (N₂O…</t>
+  </si>
+  <si>
+    <t>Az, 29/04/2026 - 20:49</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/provacunok-web-aplikazio-bat-abiarazi-du-espainiako-behi-haragiaren-karbono-aztarna</t>
+  </si>
+  <si>
     <t>Europar Batasunaren ARIA Sarien 2026ko Ediziorako CAP Sarearen Konferentzia</t>
   </si>
   <si>
     <t>Europako Nekazaritza eta Landa Inspirazio Sariak ARIA (Nekazaritza eta Landa Inspirazio Sariak) 2026ko laugarren edizioa abiarazi du , "Berdintasunak hurrengo belaunaldia bultzatzen duenean" lelopean. Berriz ere, Nekazaritza Politika Bateratuak (NPB) finantzatutako eta tokian tokiko mailan gauzatutako proiektu nabarmenenak bilatzen ari dira: proiektu ekologikoak, adimentsuak, sozialki inklusiboak…</t>
   </si>
   <si>
     <t>Og, 23/04/2026 - 14:10</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/europar-batasunaren-aria-sarien-2026ko-ediziorako-cap-sarearen-konferentzia</t>
   </si>
   <si>
     <t>Raúl Sanz, PROVACUNOko presidente berri hautatua</t>
   </si>
   <si>
     <t>PROVACUNOren Batzar Nagusiak, Behi Haragiaren Erakunde Interprofesionalak , Raúl Sanz aukeratu du erakunde interprofesionalaren presidente berri, hura osatzen duten elkarte desberdinen aho bateko babesa jaso ondoren, 2022ko abendutik erakundearen buru izan den Jaime Yartu ordezkatuz. 2022ko abendutik PROVACUNOko presidenteordea den Raúl Sanz COVAP Haragi Taldeko zuzendaria da. COVAP Haragi Taldea…</t>
   </si>
   <si>
     <t>Az, 22/04/2026 - 14:06</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/raul-sanz-provacunoko-presidente-berri-hautatua</t>
   </si>
   <si>
     <t>Nekazaritza, Arrantza eta Elikadura Ministerioak 33,3 milioi euroko diru-laguntzak iragarri ditu nekazaritza-elikagaien elkarteen integrazioa sustatzeko</t>
   </si>
   <si>
     <t>Laguntzak nekazaritza-elikagaien produktuen eraldaketa, merkaturatzea eta garapena sustatzea du helburu. Espainiak 21 Lehentasunezko Elkarte Erakunde ditu eta beste bat aitortza prozesuan. Laguntzaren finantzaketa % 43 Europako Landa Garapenerako Funtsetik dator eta % 57 Nekazaritza, Arrantza eta Elikadura Ministerioaren aurrekontutik. Nekazaritza, Arrantza eta Elikadura Ministerioak , Espainiako…</t>
   </si>
   <si>
     <t>Al, 20/04/2026 - 16:42</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-333-milioi-euroko-diru-laguntzak-iragarri</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien eta basogintzaren sektorean ezagutza-trukerako ia 10 milioi euroko laguntza-deialdi berria 2026an</t>
+  </si>
+  <si>
+    <t>Eskaerak aurkezteko epea maiatzaren 18a da. Laguntza % 43an EAFRDk eta % 57an Ministerioak finantzatzen du. Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) apirilaren 16an argitaratu zuen Estatuko Aldizkari Ofizialean (BOE) nekazaritza-elikagaien sektorean ezagutza, berrikuntza eta prestakuntza trukatzeko laguntza-deialdi berri bat , 9,81 milioi euroko aurrekontuarekin. Diru-laguntza…</t>
+  </si>
+  <si>
+    <t>Al, 20/04/2026 - 15:46</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-elikagaien-eta-basogintzaren-sektorean-ezagutza-trukerako-ia-10-milioi-euroko</t>
   </si>
   <si>
     <t>EDIH Madrilgo Erkidegoa 2.0 nabarmentzen da Madrid es Ciencian uzta laguntzeko robot batekin, nekazaritza-elikagaien berrikuntzaren adibide gisa</t>
   </si>
   <si>
     <t>EDIH Madrilgo Eskualdea 2.0-k nekazaritza-elikagaien sektorean aplikatutako teknologia aurreratuen potentziala erakutsi zuen Madrilgo es Ciencia azokan, CSICek garatutako mahats-bilketa laguntzeko robotari arreta berezia jarriz, berrikuntzak landa-lanaren behar espezifikoei nola erantzun diezaiekeen erakusten duen irtenbide bat. madri+d Ezagutza Fundazioak antolatutako eta martxoaren 19tik 21era…</t>
   </si>
   <si>
     <t>Al, 06/04/2026 - 21:19</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/edih-madrilgo-erkidegoa-20-nabarmentzen-da-madrid-ciencian-uzta-laguntzeko-robot-batekin</t>
   </si>
   <si>
     <t>Provacunok Alimentaria 2026an aurkeztuko ditu “Europa jasangarri baten alde, behi-haragiaren misio berezia” Europako kanpainaren bigarren urtearen nobedadeak</t>
   </si>
   <si>
     <t>Europar Batasunak finantzatu eta Provacunok (Espainia) eta Apaq-W-k (Belgika) zuzendutako kanpainak isurien murrizketak eta lurzoruaren degradazioaren prebentzioa eta hobekuntza sustatzen jarraitzen du. Mugarri nagusien artean, karbono-aztarnak neurtzeko web aplikazio baten aurkezpena daude, baita Espainian, Belgikan eta beste Europako herrialde batzuetan egingo diren jarduerak ere, hainbat…</t>
   </si>
   <si>
     <t>Al, 23/03/2026 - 15:47</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/provacunok-alimentaria-2026an-aurkeztuko-ditu-europa-jasangarri-baten-alde-behi</t>
   </si>
@@ -5552,54 +5588,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D450"/>
+  <dimension ref="A1:D453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D450"/>
+      <selection activeCell="A1" sqref="A1:D453"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8034,93 +8070,93 @@
       <c r="C175" s="1" t="s">
         <v>698</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
         <v>700</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="B177" s="1"/>
+      <c r="B177" s="1" t="s">
+        <v>705</v>
+      </c>
       <c r="C177" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>715</v>
-[...1 lines deleted...]
-      <c r="B180" s="1" t="s">
         <v>716</v>
       </c>
+      <c r="B180" s="1"/>
       <c r="C180" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>719</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>723</v>
       </c>
@@ -10500,205 +10536,205 @@
         <v>1402</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1405</v>
+        <v>1413</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>1417</v>
       </c>
-      <c r="B356" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D356" s="1" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C359" s="1" t="s">
         <v>1427</v>
       </c>
-      <c r="B359" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1429</v>
+        <v>1427</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1429</v>
+        <v>1437</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>1441</v>
       </c>
-      <c r="B363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1447</v>
+        <v>1441</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1454</v>
@@ -10766,751 +10802,751 @@
         <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1475</v>
+        <v>1483</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1475</v>
+        <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="B375" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="C375" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D375" s="1" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="B380" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="C380" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D380" s="1" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1624</v>
+        <v>1503</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1628</v>
+        <v>1503</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1632</v>
+        <v>1503</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
@@ -11606,306 +11642,348 @@
         <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1668</v>
+        <v>1676</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="C435" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D435" s="1" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1690</v>
+        <v>1702</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="B442" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C442" s="1" t="s">
         <v>1702</v>
       </c>
-      <c r="C442" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D442" s="1" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1706</v>
+        <v>1702</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1710</v>
+        <v>1702</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1710</v>
+        <v>1702</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1710</v>
+        <v>1718</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="B448" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C448" s="1" t="s">
         <v>1722</v>
       </c>
-      <c r="C448" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D448" s="1" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1729</v>
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1741</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>