--- v4 (2026-06-19)
+++ v5 (2026-08-14)
@@ -12,62 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1770">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>40 urte Espainia NEPn: lau hamarkada Espainiako landa-eremuaren etorkizuna lantzen</t>
+  </si>
+  <si>
+    <t>Nekazaritza Politika Bateratuak nekazaritza-elikagaien sektorearen modernizazioa, landa-eremuen bultzada eta nekazaritza eta abeltzaintza jasangarriago, berritzaileago eta lehiakorrago baterantz bilakaera babestu ditu. Nekazaritza Politika Bateratuak nekazaritza-elikagaien sektorearen modernizazioa, landa-eremuen bultzada eta nekazaritza eta abeltzaintza jasangarriago, berritzaileago eta…</t>
+  </si>
+  <si>
+    <t>Az, 15/07/2026 - 12:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/40-urte-espainia-nepn-lau-hamarkada-espainiako-landa-eremuaren-etorkizuna-lantzen</t>
+  </si>
+  <si>
+    <t>Luis Planasek Bruselan aurrekontu nahikoa duen, sinplifikatua eta birnazionalizaziorik gabeko NPB bat defendatzen du.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura ministro Luis Planas gaur bildu da Bruselan Europako Parlamentuko Nekazaritza Batzordeko presidenteorde eta etorkizuneko Nekazaritza Politika Bateratuaren (NPB) txostengile Norbert Linsekin, 2028-2034 aldirako Europako nekazaritza politikaren diseinuan oinarritutako bileran. Bileran zehar, Planasek aurrekontu nahikoa duen NEP baten alde egin zuen, gutxienez…</t>
+  </si>
+  <si>
+    <t>Az, 15/07/2026 - 11:31</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/luis-planasek-bruselan-aurrekontu-nahikoa-duen-sinplifikatua-eta-birnazionalizaziorik</t>
+  </si>
+  <si>
+    <t>Nekazaritza ingeniaritzako masterreko tesien Agraria Sariaren bigarren edizioa iragarri da.</t>
+  </si>
+  <si>
+    <t>Valladolideko Azokak eta Nekazaritza Ingeniarien Elkargo Ofizialen Kontseilu Nagusiak Agraria Sariaren bigarren edizioa iragarri dute, Espainiako unibertsitateetan defendatutako Nekazaritza Ingeniaritzako master amaierako lan onenak sarituko dituen saria. Valladolideko Azokak eta Nekazaritza Ingeniarien Elkargo Ofizialen Kontseilu Nagusiak (CGCOIA) Agraria Sariaren bigarren edizioa iragarri dute…</t>
+  </si>
+  <si>
+    <t>Al, 25/05/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-ingeniaritzako-masterreko-tesien-agraria-sariaren-bigarren-edizioa-iragarri</t>
+  </si>
+  <si>
+    <t>TWIN4MILKek esne-behien eraldaketa digitala bultzatzen du biki digitalen eta adimen artifizial azalgarriaren bidez.</t>
+  </si>
+  <si>
+    <t>Talde Operatiboak esne-ustiategien eraginkortasuna, iraunkortasuna eta lehiakortasuna hobetzeko tresna prediktibo eta elkarreragingarriak garatuko ditu. TWIN4MILK Talde Operatiboa esne-behien ekoizpen-eredua biki digitalen eta adimen artifizial azalgarriaren aplikazioaren bidez eraldatzeko helburuarekin sortu zen. Proiektuak abeltzaintza-sektorearen egungo krisiari eta zatikatzeari erantzun…</t>
+  </si>
+  <si>
+    <t>Or, 22/05/2026 - 14:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/twin4milkek-esne-behien-eraldaketa-digitala-bultzatzen-du-biki-digitalen-eta-adimen</t>
+  </si>
+  <si>
+    <t>GO RIEGO SUBTERRÁNEOk Bajo Cinca eskualdeko egurrezko laboreetan uraren erabilera optimizatzea sustatzen du.</t>
+  </si>
+  <si>
+    <t>URPEKO UREZTAPENAREN Talde Operatiboak berrikuntza-proiektu bat garatzen ari da, higadura eta infiltrazio arazoak dituzten eremuetan lurpeko tantaka-sistemen bidez zurezko laboreen ur-eraginkortasuna hobetzeko helburuarekin. “Lurpeko tantaka ureztatze bidez higadura eta infiltrazio arazoak dituzten lurretan zurezko laboreentzako ureztatze lokalizatuaren optimizazioa” izeneko ekimena Bajo Cinca-n…</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 11:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-riego-subterraneok-bajo-cinca-eskualdeko-egurrezko-laboreetan-uraren-erabilera</t>
+  </si>
+  <si>
+    <t>GO DENORIrako ureztatze-ihesak automatikoki detektatzeko lanak aurrera doaz.</t>
+  </si>
+  <si>
+    <t>“Ureztatze-ihesen detekzio eta jakinarazpen automatikoa (DENORI)” proiektuak , non ASAJA-Sevillak parte hartzen duen Loyola Unibertsitate Andaluziarrak zuzendutako partzuergo batekin batera, eta Huelvako Unibertsitatea eta Trifolium Farms enpresa ere barne hartzen dituen, nekazaritzako ureztatzearen eraginkortasuna hobetzeko lanean jarraitzen du , ureztatze-ihesak automatikoki detektatu eta…</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 11:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-denorirako-ureztatze-ihesak-automatikoki-detektatzeko-lanak-aurrera-doaz</t>
+  </si>
+  <si>
+    <t>Leónek ureztatzearen iraultza digitala bizkortzen du PERTEren lau milioi baino gehiagoko inbertsioarekin</t>
+  </si>
+  <si>
+    <t>Leongo landa-eremuaren eraldaketa digitala errealitate bat da jada. Azken hilabeteotan, probintziako ureztatzaile-komunitate ugari Uraren Zikloaren Digitalizaziorako PERTE programaren lehen deialdiaren bidez finantzatutako irtenbide teknologiko aurreratuen ezarpena amaitzen ari dira, Europar Batasunak Next Generation EU funtsen bidez sustatutako Berreskuratze, Eraldaketa eta Erresilientzia…</t>
+  </si>
+  <si>
+    <t>Az, 13/05/2026 - 18:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/leonek-ureztatzearen-iraultza-digitala-bizkortzen-du-perteren-lau-milioi-baino-gehiagoko</t>
   </si>
   <si>
     <t>Nekazaritza aholkularitza AKISen zutabe estrategiko gisa sendotzen ari da Espainian eta Europan</t>
   </si>
   <si>
     <t>AKIS Aholkularien Plataformak Nekazaritza, Arrantza eta Elikadura Ministerioarekin (MAPA) batera antolatutako “Nekazaritza aholkularitza AKISen muina Espainian eta Europan” biltzarrak apirilaren 28an La Vega Innovan estatuko eta nazioarteko adituak bildu zituen, nekazaritza-elikagaien sektorearen eraldaketan aholkularitzak duen funtsezko eginkizuna aztertzeko. Bilera Nekazaritza eta Elikadurako…</t>
   </si>
   <si>
     <t>Og, 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/nekazaritza-aholkularitza-akisen-zutabe-estrategiko-gisa-sendotzen-ari-da-espainian-eta</t>
   </si>
   <si>
     <t>Provacunok web aplikazio bat abiarazi du Espainiako behi-haragiaren karbono-aztarna neurtzeko</t>
   </si>
   <si>
     <t>Aplikazio berria, dagoeneko eskuragarri dagoena behi-haragi sektorearentzat huellavacunosostenible.eu webgunean , Europako Behi Haragi Jasangarriaren (SEUB) Sustapen Planaren mugarri nagusietako bat da, Europar Batasunak kofinantzatua eta Provacunok (Espainia) eta Apaq-W-k (Belgika) zuzendua. Tresnak berotegi-efektuko gasen isurketak, karbono dioxidoa (CO₂), metanoa (CH₄) eta oxido nitrosoa (N₂O…</t>
   </si>
   <si>
     <t>Az, 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/provacunok-web-aplikazio-bat-abiarazi-du-espainiako-behi-haragiaren-karbono-aztarna</t>
   </si>
@@ -5588,54 +5672,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D453"/>
+  <dimension ref="A1:D460"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D453"/>
+      <selection activeCell="A1" sqref="A1:D460"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8112,149 +8196,149 @@
       <c r="C178" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="B180" s="1"/>
+      <c r="B180" s="1" t="s">
+        <v>717</v>
+      </c>
       <c r="C180" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="B187" s="1" t="s">
         <v>744</v>
       </c>
+      <c r="B187" s="1"/>
       <c r="C187" s="1" t="s">
         <v>745</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
         <v>747</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
         <v>751</v>
       </c>
@@ -10578,261 +10662,261 @@
         <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1427</v>
+        <v>1437</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1459</v>
+        <v>1455</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C370" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="B370" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D370" s="1" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1480</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>1482</v>
@@ -10844,807 +10928,807 @@
         <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1487</v>
+        <v>1499</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1487</v>
+        <v>1503</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1502</v>
+        <v>1506</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1504</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1505</v>
+        <v>1509</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1506</v>
+        <v>1510</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1510</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1513</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1514</v>
+        <v>1520</v>
       </c>
       <c r="B383" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C383" s="1" t="s">
         <v>1515</v>
       </c>
-      <c r="C383" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D383" s="1" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1528</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1530</v>
+        <v>1537</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1533</v>
+        <v>1540</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1537</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1540</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1542</v>
+        <v>1549</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1543</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1544</v>
+        <v>1551</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1545</v>
+        <v>1552</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1546</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1547</v>
+        <v>1554</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1548</v>
+        <v>1555</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1549</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1550</v>
+        <v>1557</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1551</v>
+        <v>1558</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1552</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1554</v>
+        <v>1561</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1558</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1559</v>
+        <v>1566</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1583</v>
+        <v>1590</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1596</v>
+        <v>1603</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1600</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1602</v>
+        <v>1609</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1603</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1604</v>
+        <v>1611</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1607</v>
+        <v>1614</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1609</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1612</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1619</v>
+        <v>1626</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1620</v>
+        <v>1627</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1621</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1622</v>
+        <v>1629</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1623</v>
+        <v>1630</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1625</v>
+        <v>1632</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1627</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1629</v>
+        <v>1636</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1630</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1631</v>
+        <v>1638</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1632</v>
+        <v>1639</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1633</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1634</v>
+        <v>1641</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1635</v>
+        <v>1642</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1636</v>
+        <v>1531</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1638</v>
+        <v>1644</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1639</v>
+        <v>1645</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1640</v>
+        <v>1531</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1644</v>
+        <v>1531</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1648</v>
+        <v>1531</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1652</v>
+        <v>1531</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1656</v>
+        <v>1531</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1660</v>
+        <v>1531</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>1663</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>1667</v>
@@ -11684,306 +11768,404 @@
         <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1680</v>
+        <v>1696</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1680</v>
+        <v>1704</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1701</v>
+        <v>1707</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1703</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1704</v>
+        <v>1710</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
       <c r="B443" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C443" s="1" t="s">
         <v>1708</v>
       </c>
-      <c r="C443" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D443" s="1" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1715</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1717</v>
+        <v>1723</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1718</v>
+        <v>1708</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1722</v>
+        <v>1708</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C450" s="1" t="s">
         <v>1730</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D450" s="1" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1722</v>
+        <v>1746</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1741</v>
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1769</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>