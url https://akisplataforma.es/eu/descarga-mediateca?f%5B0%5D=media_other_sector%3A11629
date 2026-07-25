--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -167,75 +167,75 @@
   <si>
     <t>IFAPA La Mojonera Zentroan (Almería) egindako entseguen emaitzak, negutegiko piper labore bateko lau ur-nahaste eta bi ureztatze-aktibazio-jarraibideren ekoizpenean, uraren produktibitatean eta lurzoruaren egoeran duten eragina ebaluatzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73c0d41e-895c-47e9-8e99-876702b12dbd</t>
   </si>
   <si>
     <t>Andaluziako nekazaritzan ureztatze eta ongarritze kudeaketa praktiken azterketa esploratzailea</t>
   </si>
   <si>
     <t>IFAPAk antolatutako ikastaro eta hitzaldietara joan ziren nekazariei egindako inkestetatik bildutako informazioa erabiliz 2022an egindako azterketa esploratzaile baten emaitzak, ureztatze kudeaketarako eta nitrogeno ongarritzeko nekazaritza praktiken egungo egoerari buruz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3cef4fcc-3865-4120-a4b3-f6c2701feb03</t>
   </si>
   <si>
     <t>Huelvako probintzian ahabi-labore baten ureztatzeari emandako erantzuna</t>
   </si>
   <si>
     <t>Huelvako probintzian ureztatzeak ahabien uztaren gainean duen eragina zehazteko 2017 eta 2019 artean egindako entsegu baten emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
+    <t>Ureztatze-banaketa desberdinen eragina aguakatearen laborantzan. 2016/2017 denboraldia</t>
+  </si>
+  <si>
+    <t>Andaluziako kostaldeko ahuakate-ustiategi komertzialetan egindako 2016/17 ureztatze-proben kanpainaren emaitzak.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Gari-landareetan ongarritzeko praktikak zuzenean ereitean: urea erabiltzeko alternatibak</t>
+  </si>
+  <si>
+    <t>Urea erabiliz ongarritzeko metodologia alternatibo desberdinak aztertu zituen ikerketa-proiektu baten emaitzak. Horien artean, nitrifikazio-inhibitzaileen eta ureasaren erabilera nabarmentzen da. Emaitzak onura agronomikoen (uzta, N aleetan, etab.) eta ingurumen-onuren (nitratoen lixibiazioa eta N02 isuriak murriztea) arabera aurkeztu ziren.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
     <t>Almendrondoetan defizit-ureztatzearen aurretiazko azterketa</t>
   </si>
   <si>
     <t>2013ko eta 2014ko kanpainetan almendra-laborantzako ureztatze defizitarioko estrategia desberdinei buruzko proben emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
     <t>Tentsiometro manual eta elektronikoen erabilera ureztatze kudeaketarako</t>
   </si>
   <si>
     <t>Tentsiometroak lurzoruaren matrize-potentziala edo matrize-tentsioa neurtzen duten tresnak dira. Lurzoruaren hezetasunaren zeharkako neurria da eta kapilarretan eta lurzoruko partikuletan ura atxikitzen duten indarrek eragiten dute.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Ekilore-laborantzan ureztatzea eta ongarritzea optimizatzea</t>
   </si>
   <si>
     <t>Ekilore-laborantzan uraren eta ongarrien beharren arteko elkarrekintza hobeto ulertzen laguntzeko, hiru urteko esperimentu bat egin zen, ureztatze-bolumen desberdinak, ongarritze-estrategia desberdinak eta hazi-errendimenduan, olio-edukian eta beste errendimendu-osagai batzuetan izan ditzaketen elkarrekintza potentzialak probatuz. Dokumentu honek esperimentuaren emaitzak aurkezten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff8af041-9d03-48b7-ae84-7436d05fa364</t>
   </si>
   <si>
     <t>2022-2023 kanpainan olibondo-soroetarako ureztatze-gomendioak</t>
   </si>
   <si>
     <t>Prezipitazio gutxiko urteetan olibondo-soroetarako ureztatze-gomendioak, ur-estresak oliba- eta olio-ekoizpenean dituen ondorioak ahalik eta gehien arintzeko estrategiak eskainiz.</t>
   </si>