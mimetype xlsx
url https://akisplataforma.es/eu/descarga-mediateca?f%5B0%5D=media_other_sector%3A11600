--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -314,75 +314,75 @@
   <si>
     <t>Andaluziako hamahiru baba-barietate lokalen Orobanche crenata landare parasitoarekiko erantzun agronomikoaren emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
   </si>
   <si>
     <t>Biofumigazio eta eguzkitze teknikak, Huelvako marrubi hazkuntza-baldintzetara egokituak</t>
   </si>
   <si>
     <t>2016/2017 kanpainan Huelvan marrubi-laborantzan biofumigazio eta eguzkitze teknikak erabiltzeari buruz egindako erakustaldi-entsegu batetik lortutako emaitzak, lankidetza-ustiategi batean eta "Rociera" barietatean egina.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Eutrofizazioa eta Ekotoxikotasuna Marrubi Laborantzan</t>
   </si>
   <si>
     <t>Marrubi-hazkuntzan eutrofizazioaren eta ekotoxikotasunaren ingurumen-inpaktuak kuantifikatu eta ebaluatzeko helburuarekin egindako ikerketa baten emaitzak, ekoizpen-sistema desberdinen bizi-ziklo osoa kontuan hartuta. Emaitzek nekazariek beren ustiategien iraunkortasuna hobetzeko eta marrubi-ekoizpen sektorearen lehiakortasuna handitzeko ezarritako nekazaritza-jardunbideak optimizatzeko estrategiak iradokitzen dituzte.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Artoaren laborantza Andaluzian klima-aldaketaren eraginpean</t>
+  </si>
+  <si>
+    <t>Klima-aldaketak Andaluzian ureztatutako arto-laborantzan izan ditzakeen eraginei buruzko ikerketen emaitzak eta horiek mugatzeko ebaluatutako egokitzapen-neurriak.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>Bost aranondo-uzta berantiarreko barietateen fruitu-ekoizpenaren eta kalitatearen azterketa konparatiboa, kudeaketa ekologiko eta konbentzionalaren pean.</t>
+  </si>
+  <si>
+    <t>2009tik 2013ra bitarteko emaitzak, uzta berantiarreko aran japoniarraren bost kultibar komertzialen ekoizpenari eta kalitateari buruzkoak, bi kudeaketa agronomiko sistema desberdinen pean landu direnak: ekologikoa eta konbentzionala.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Bakterioen erabilera marrubi-hazkuntzan. Aurretiazko eremu-emaitzak.</t>
   </si>
   <si>
     <t>2017/18 kanpainan marrubi-laboreetan hazkuntza sustatzen duten hiru bakterio erabiltzeari buruz egindako aurretiazko proben emaitzak. Ikerketa honen helburua da hazkuntza sustatzen duten bakterioekin inokulatzeak, neurri batean, produktu sintetikoen erabilera murriztu dezakeen probatzea, Andaluziako landa-eremuan marrubi bezain garrantzitsua den labore batean.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Sinapis alba subsp. Mairei landarearen inplantazioa eta kudeaketa landare-estalkirako eta biofumigaziorako</t>
   </si>
   <si>
     <t>Sinapis alba subsp. mairei landare-estalki bat behar bezala ezartzeko eta kudeatzeko prozedura eta biofumigaziorako erabiltzea</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e635cb6a-a041-47e8-a7f9-4d24bdbda418</t>
   </si>
   <si>
     <t>Olibondo Sistema Jasangarriak.</t>
   </si>
   <si>
     <t>Bertan zehazten dira eragiketa honen onuradun guztiek bete beharreko konpromisoak, olibondoaren laborantzarekin batera dauden baliabide naturalak modu jasangarrian erabiliz agroingurumeneko praktika onak ezartzeko helburuarekin, ekonomikoki zein ingurumen aldetik labore errentagarria bihurtuz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/09e2dbfb-ba33-4432-84a8-16f828cd68b0</t>
   </si>
   <si>
     <t>Andaluzian olibondo-laborantzaren ingurumen-inpaktua</t>
   </si>
   <si>
     <t>Ikerketa honen helburuak hauek izan ziren: Andaluzian dauden oliba-ekoizpen sistemen ingurumen-inpaktuak aztertzea, ingurumen-arazo esanguratsuenak eragiten dituzten prozesuak identifikatzeko nekazaritza-praktikak hautatzea eta hobetzea, eta oliba-ekoizpenaren kudeaketa-sistema eraginkorragoa eta ingurumena errespetatzen duena diseinatzea. Espainian egindako lehen ikerketa da oliba-ekoizpen sistema askotarikoen ingurumen-inpaktuak erakusteko, bizi-zikloaren ebaluazioa erabiliz, ekoizpen-sistema integratuak barne.</t>
   </si>