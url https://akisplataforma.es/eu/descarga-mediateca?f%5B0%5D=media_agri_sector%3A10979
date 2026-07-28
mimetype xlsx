--- v0 (2026-06-09)
+++ v1 (2026-07-28)
@@ -305,84 +305,84 @@
   <si>
     <t>2016/2017 kanpainan Huelvan marrubi-laborantzan biofumigazio eta eguzkitze teknikak erabiltzeari buruz egindako erakustaldi-entsegu batetik lortutako emaitzak, lankidetza-ustiategi batean eta "Rociera" barietatean egina.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Huelvako probintzian ahabi-labore baten ureztatzeari emandako erantzuna</t>
   </si>
   <si>
     <t>Huelvako probintzian ureztatzeak ahabien uztaren gainean duen eragina zehazteko 2017 eta 2019 artean egindako entsegu baten emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Eutrofizazioa eta Ekotoxikotasuna Marrubi Laborantzan</t>
   </si>
   <si>
     <t>Marrubi-hazkuntzan eutrofizazioaren eta ekotoxikotasunaren ingurumen-inpaktuak kuantifikatu eta ebaluatzeko helburuarekin egindako ikerketa baten emaitzak, ekoizpen-sistema desberdinen bizi-ziklo osoa kontuan hartuta. Emaitzek nekazariek beren ustiategien iraunkortasuna hobetzeko eta marrubi-ekoizpen sektorearen lehiakortasuna handitzeko ezarritako nekazaritza-jardunbideak optimizatzeko estrategiak iradokitzen dituzte.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Ureztatze-banaketa desberdinen eragina aguakatearen laborantzan. 2016/2017 denboraldia</t>
+  </si>
+  <si>
+    <t>Andaluziako kostaldeko ahuakate-ustiategi komertzialetan egindako 2016/17 ureztatze-proben kanpainaren emaitzak.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Bost aranondo-uzta berantiarreko barietateen fruitu-ekoizpenaren eta kalitatearen azterketa konparatiboa, kudeaketa ekologiko eta konbentzionalaren pean.</t>
+  </si>
+  <si>
+    <t>2009tik 2013ra bitarteko emaitzak, uzta berantiarreko aran japoniarraren bost kultibar komertzialen ekoizpenari eta kalitateari buruzkoak, bi kudeaketa agronomiko sistema desberdinen pean landu direnak: ekologikoa eta konbentzionala.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Bakterioen erabilera marrubi-hazkuntzan. Aurretiazko eremu-emaitzak.</t>
   </si>
   <si>
     <t>2017/18 kanpainan marrubi-laboreetan hazkuntza sustatzen duten hiru bakterio erabiltzeari buruz egindako aurretiazko proben emaitzak. Ikerketa honen helburua da hazkuntza sustatzen duten bakterioekin inokulatzeak, neurri batean, produktu sintetikoen erabilera murriztu dezakeen probatzea, Andaluziako landa-eremuan marrubi bezain garrantzitsua den labore batean.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Almendrondoetan defizit-ureztatzearen aurretiazko azterketa</t>
   </si>
   <si>
     <t>2013ko eta 2014ko kanpainetan almendra-laborantzako ureztatze defizitarioko estrategia desberdinei buruzko proben emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Ureztatze-zintaren uniformetasuna ebaluatzea landa-baldintzetan. Ureztatze-unerik egokiena hautatzea.</t>
   </si>
   <si>
     <t>Marrubi-hazkuntzan ur-kontsumoa murrizteko ahaleginak ureztatze-egutegiak optimizatzera eta ureztatze-sistemak ura garaiz eta modu egokian aplikatzeko duen gaitasuna ulertzera bideratu behar dira. Dokumentu honek landa-ebaluazioen emaitzak aurkezten ditu, ureztatze-zintak emari nominal eta ureztatze-pultsuen iraupen desberdinekin erabiliz lortutako ureztatze-banaketaren uniformetasuna alderatzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7e54e5d4-49ad-420c-a3f2-dc09212f5dd8</t>
   </si>
   <si>
     <t>Mahatsondo barietateen identifikazioa mikrosateliteen karakterizazio genetikoaren bidez.</t>
   </si>
   <si>
     <t>Bertako mahats barietateak gero eta garrantzitsuagoak dira kalitate eta tipikotasun baldintzak betetzen dituzten ardoak ekoizteko. Mahats barietateak berreskuratzeko, katalogatzeko eta baimentzeko prozedurak oso luzeak eta korapilatsuak dira. IFAPAk, bere ezagutza eta baliabide teknikoekin, tresna baliotsua da barietateak behar bezala identifikatzeko eta erabakiak hartzeko aholkuak emateko, prozedura horiek ahalik eta gehien bizkortzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fd71d1e-7945-4a4c-b310-f9ec5f2fdfd8</t>
   </si>
   <si>
     <t>Almeriako negutegietan hazitako masusta barietateen profil fisiko-kimikoa eta nutrizionala</t>
   </si>
   <si>
     <t>Rubus espezie batzuen ezaugarri bereziak erabil litezke kontsumitzaileentzat eskuragarri dauden produktu nutrizionalki onenen aniztasuna handitzeko; hala ere, ez dago txosten erabakigarririk Almerian (Espainia) negutegietan hazitako masusta barietateen propietate fisiko-kimiko eta nutrizionalei buruz. Ikerketa honen helburua hiru masusta barietateren analisi fisiko-kimiko eta nutrizionalean zentratu zen. Laborantza 2014ko udaberrian egin zen Almerian (IFAPA La Mojonera zentroa) dagoen negutegi batean, tokiko praktika agronomikoak jarraituz. Hautatutako hiru barietateak Arapaho, Apache eta Tupi izan ziren. Kanpoko eta barneko kalitatea (fruituaren pisua, tamaina, sendotasuna, kolorea, materia lehorra, solido disolbagarriak, pHa, azidotasun totala) eta nutrizio-edukia (karotenoide eta fenol eduki totala) aztertu ziren.</t>
   </si>