--- v1 (2026-03-04)
+++ v2 (2026-04-24)
@@ -12,215 +12,542 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4199">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Abeltzaintza sektoreko enpresentzako laguntza eta pizgarri nazionalen gida dinamikoa</t>
+  </si>
+  <si>
+    <t>Argitalpenak</t>
+  </si>
+  <si>
+    <t>Industria, Energia eta Turismo Ministerioko Industria eta Enpresa Txiki eta Ertainen Zuzendaritza Nagusiak abeltzaintza sektoreko enpresentzako laguntza eta pizgarri nazionalen gida dinamiko bat garatu du. Gida hau etengabe eguneratzen da eta eskaera epeak irekita dituzten laguntzei eta pizgarriei buruzko informazioa dauka. Hori lortzen da gida deskargatzen den unean sortzen delako. Gida honek abeltzaintza sektoreko enpresentzat eskuragarri dauden laguntza eta pizgarri guztiak biltzen ditu, Estatuko Administrazio Orokorrak, Eskualdeko Administrazioek, Tokiko Administrazioek eta beste erakunde publiko batzuek emandakoak eta eskaintzen dituztenak. Gida autonomia erkidegoka eta ekoizpen sektoreka antolatuta dago. Estatu osoan aplikatzen diren laguntza programak ere jasotzen ditu.</t>
+  </si>
+  <si>
+    <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
+  </si>
+  <si>
+    <t>NPBren plan estrategikoa</t>
+  </si>
+  <si>
+    <t>2023-2027 NPBren erreformarekin, ikuspegi berri bat ezartzen da, eta horren bidez, estatu kideek NPB berriaren esku-hartzeen edo neurrien xehetasunak zehaztu behar dituzte, plan estrategiko baten bidez. 2022ko abuztuaren 31n, Europako Batzordeak Espainiako NEPB Plan Estrategikoa onartu zuen, eta onarpena lortzen lehen estatu kideetako bat izan zen. Ondoren, 2025eko abenduaren 12an, Batzordeak Plan Estrategikoaren laugarren aldaketa onartu zuen, gaur egun indarrean dagoen bertsioa.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leongo Ekoizpen Sistema Integratuan Trazabilitatea, Autokontrola eta Baldintzazkotasuna Aplikatzeko Gida Praktikoa</t>
+  </si>
+  <si>
+    <t>GIDA PRAKTIKO honen helburua Ekoizpen Integratuko sistema egiten duten erakundeek ezarri behar dituzten gutxieneko ekintzak gomendatzea da, batez ere egin beharreko kontrol motei, haien maiztasunari eta laginketa metodologiari dagokienez.</t>
+  </si>
+  <si>
+    <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leongo baratzezaintzako laboreak</t>
+  </si>
+  <si>
+    <t>Gaztela eta Leongo baratzezaintzako laboreei buruzko fitxa multzo honek honako hauei buruzko informazioa dauka: Baratxuria. Aza. Tipula. Endibia. Esparragoa. Marrubia. Ilar berdeak. Babarrun berdeak. Letxuga. Piperra. Porrua. Tomatea. Azenarioa.</t>
+  </si>
+  <si>
+    <t>https://agriculturaganaderia.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100Detalle/1131977209076/Publicacion/1284254644782/Redaccion</t>
+  </si>
+  <si>
+    <t>Ekoerregimenak larreetan</t>
+  </si>
+  <si>
+    <t>Ekoerregimenak larreetan.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2</t>
+  </si>
+  <si>
+    <t>Nekazaritzako Ustiategien Kudeaketan Hobetzea</t>
+  </si>
+  <si>
+    <t>Sektoreak duen erronketako bat nekazaritza-ustiategien eraginkortasunaren kudeaketa hobetzea da. Berrikuntza funtsezkoa da hori lortzeko. Sektore agronomikoa informazioaren eta komunikazioaren teknologiak txertatzeak markatutako eredu digitala eguneratzeko eta egokitzeko prozesu bizkor batean murgilduta dago.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/Dosier_innovaciones_agricolas_Red%20PAC.pdf</t>
+  </si>
+  <si>
+    <t>Trazabilitatea Nekazaritzako Elikadura, Abeltzaintza, Nekazaritza eta Basogintza sektorean</t>
+  </si>
+  <si>
+    <t>Teknologia eta digitalizazioa tresna ezberdinen bidez, hala nola blockchain, IKT tresnak edo Big Data, irtenbide eraginkorrak dira trazabilitatea, elikagaien segurtasuna optimizatzeko eta hornikuntza-kate osoan iruzurra eta lehia desleiala saihesteko. Dena den, kontuan izan behar da oraindik badela teknologia digitalaren hutsune garrantzitsu bat, ekoizleei eragiten diena nagusiki, bai nekazari indibidualak bai mikro eta enpresa txikiak.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
+  </si>
+  <si>
+    <t>Merkaturatzea Nekazaritza, Abeltzaintza, Basogintza eta Nekazaritzako Elikagai Industrien sektorean</t>
+  </si>
+  <si>
+    <t>Digitalizazioa nekazaritza, abeltzaintza, basogintza eta nekazaritzako elikagaien sektorerako aukera abantaila bat da, haien produktuen sustapen eta salmentari dagokionez. Era berean, sareko salmenta plataformak, webguneak eta sare sozialak tresna merkeak, erabilerrazak eta eraginkorrak dira, norbere burua ezagutzera emateko, publiko zabalarekin komunikatzeko eta marketin-kanal berriak sortzeko, hala nola, zirkuitu laburrak eta km0. Komunikazio eta marketin estrategia baten bidez hedatzea –modu errazean kontsumitzaileari– ezinbestekotzat aurkezten da gaur egun.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
+  </si>
+  <si>
+    <t>Klima Aldaketa eta Karbono Aztarna Murriztea</t>
+  </si>
+  <si>
+    <t>Egungo erronkak estrategia berriak sustatzera bideratzen dira, ingurumenarekin jasangarriagoak. Teknikariek eta ikertzaileek hiru eremu osagarritan karbono bahiketa areagotu beharrarekin bat egiten dute: baso-sistemak, laboreak eta agro-baso-sistemak. Talde Operatiboen eta Proiektu Berritzaileen bitartez, lurraldearen erabilera iraunkorragoa den tresna berriak garatzen ari dira.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_CambioClimatico_v2.pdf</t>
+  </si>
+  <si>
+    <t>Espainiako erlezaintzako sektorea 2022an. Magnitude eta adierazle ekonomiko nagusiak</t>
+  </si>
+  <si>
+    <t>Espainian erlezaintza sektorearen adierazle ekonomikoak dituen dokumentua.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/produccion-y-mercados-ganaderos/sectores-ganaderos-2/apicultura/informacion-del-sector/indicadores-economicos/indicadores-2024-final.pdf</t>
+  </si>
+  <si>
+    <t>Trichinaren aurkako Kontingentzia Plan Nazionala</t>
+  </si>
+  <si>
+    <t>Trikinosia gizakiari eta ostalari-espezie ugariri eragiten dion gaixotasun parasito bat da, batez ere ugaztun basatiak eta etxekoak, Trichinella generoko hainbat espeziek eragindakoa. Trichinella larbek bere ziklo biologikoaren etapa guztiak garatzen dituzte, larbatik heldura arte, ostalari beraren gorputzean1 eta espezifikotasuna dute muskulu-ehun ildadunarekiko, batez ere aktibitate handiagoa eta oxigeno kontzentrazio handia dutenak (zutabe diafragmatikoak, maseteroak, interkostalak, hizkuntzalak...).</t>
+  </si>
+  <si>
+    <t>https://www.aesan.gob.es/AECOSAN/docs/documentos/seguridad_alimentaria/gestion_riesgos/Plan_contingencia_triquina_2025.pdf</t>
+  </si>
+  <si>
+    <t>Eotetranychus lewisiren Kontingentzia Plan Nazionala</t>
+  </si>
+  <si>
+    <t>Dokumentu honetan Eotetranychus lewisi araututako organismo kaltegarriaren aurka hartu beharreko neurriak zehazten dira, haren agerpena saihesteko eta, hala egiten badu, azkar eta eraginkortasunez jarduteko, haren banaketa zehaztu eta desagerrarazteko neurriak ezarriz. Eotetranychus lewisi Tetranychidae familiako akaroa da. Hostoen azpialdean elikatzen da, batez ere zain nagusietatik gertu (EFSA, 2014). E. lewisik galera ekonomiko handiak eragin ditzake bere landare ostalari nagusien laboreetan.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/pncelewisienero2025.pdf</t>
+  </si>
+  <si>
+    <t>Mahatsondoaren Urrezko Flaveszentziaren Kontingentzia Plana</t>
+  </si>
+  <si>
+    <t>Dokumentu honek 2016/2031 (EB) Erregelamenduak eta 2019/2072 (EB) Erregelamenduak arautzen duen Flavescence dorée of grapevine (FD) aurka hartu beharreko neurriak zehazten ditu, agerpena saihesteko, eta agertuz gero, azkar eta eraginkortasunez jokatuz, hedapena zehaztu eta desagerrarazteko eta desagerrarazteko. FD mahats-laboreetan kalte larriak eragiten dituen fitoplasmarekin lotutako gaixotasuna da (Vitis vinifera L.). Gaixotasun hau Iberiar penintsulako leku askotan sartu eta hedatzeko arriskua handia da, 1996an lehen agerraldia izan zenetik hainbat alditan antzeman izan baita Katalunian lokalean. Desagerrarazteko ahaleginek fruituak eman zituzten, eta 2020an Kataluniako agerraldia desagerrarazi egin zen. Hala ere, duela gutxi, 2021eko abenduan, Kataluniak fitoplasma honen agerraldi berri baten berri eman zuen Gironan, non infektatutako eremua mugatu eta eremu mugatu bat ezarri zen non desagerrarazteko neurriak ezarri ziren.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/fd/pncdefdenero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Elsinoë fawcettiiren Kontingentzia Plan Nazionala</t>
+  </si>
+  <si>
+    <t>Dokumentu honek araututako Elsinoë fawcettii organismo kaltegarri baten aurka hartu beharreko neurriak zehazten ditu, haren agerpena saihesteko eta, hala egiten badu, azkar eta eraginkortasunez jarduteko, haren banaketa zehaztu eta desagerrarazteko neurriak ezarriz. Elsinoë fawcettii Ascomycota filumeko eta Elsinoaceae familiako onddo bat da, zitrikoen kaska izeneko gaixotasuna eragiten duena.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/oonn-citricos/elsinoe/e_fawcettii_enero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Tomate brown rugose fruit birus kontingentzia plana</t>
+  </si>
+  <si>
+    <t>Dokumentu honetan, Tomate Brown Rugose Fruit Birusaren (ToBRFV) birusaren aurka hartu beharreko neurriak zehazten dira, haren agerpena saihesteko eta, agertuz gero, azkar eta eraginkortasunez jarduteko, hedapena zehaztuz eta hari aurre egiteko, uneoro desagerrarazten eta hedatzen saihesteko.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/virus-rugoso-del-tomate/240613_pnsv_tomate.pdf</t>
+  </si>
+  <si>
+    <t>Aleurocanthus spiniferus Larrialdi Plana (Bitxikeria)</t>
+  </si>
+  <si>
+    <t>Dokumentu honetan, Aleurocanthus spiniferus (Quaintance) izurrite koarentenarraren aurka hartu beharreko neurriak zehazten dira, haren agerpena saihesteko eta, agertuz gero, azkar eta eraginkortasunez jarduteko, haren hedapena zehaztu eta hari aurre egiteko, uneoro desagerrarazten eta hedatzen saihesteko.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncaleurocanthusspiniferus_tcm30-618863.pdf</t>
+  </si>
+  <si>
+    <t>Scirtothrips aurantii-rako Larrialdietarako Plan Nazionala</t>
+  </si>
+  <si>
+    <t>Dokumentu honek Scirtothrips aurantii Faure intsektuaren, berrogeialdiko izurritearen, aurka hartu beharreko neurriak zehazten ditu, agertzea saihesteko helburuarekin, eta agertzen bada, azkar eta eraginkortasunez jarduteko, bere banaketa zehazteko eta borrokatzeko, desagerrarazten saiatzeko eta uneoro bere hedapena saihesteko.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/scirthotrips-aurantii/pnc-scirtothrips-auranti--dic-2025-.pdf</t>
+  </si>
+  <si>
+    <t>Haragia eta haragi-produktuak: tripakiak</t>
+  </si>
+  <si>
+    <t>Nutrizio-balioa: triparen osagai nagusia ura da, eta ondoren proteina. Gantz edukia, batez ere gantz saturatua, % 3 baino txikiagoa da. Azken informazio hau kontu handiz interpretatu behar da. Oinarrizko osagaia tripakiak dituen errezeta baten nutrizio-balioa baloratzeko orduan, gainerako osagaien lipidoen edukia hartu behar da kontuan. Espainiako sukaldaritza tradizionalaren arabera, lipido-eduki handia duten elikagaiak izan ohi dira (txorizoa edo odolkia, esaterako), plateraren azken gantz-edukia nabarmen handitzen dutenak. Tripakiak ez dauka karbohidratorik eta kolesterol-maila taldearen batez bestekoaren gainetik dago. Azken hori dela eta, ez dira gomendatzen dieta hipokolesterolemikoetan. Azpimarratzekoa da bere mineral edukia, hala nola burdina, magnesioa, zinka, fosforoa, potasioa eta, batez ere, selenioa. 150 g-ko tripakiak mineral honen gomendatutako ingesta estaltzen du. Bere konposizioan B bitamina garrantzitsuenak B2 eta niazina dira. Azido foliko eta E bitamina kopuru txikiak ditu.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/ministerio/pags/plataforma_conocimiento/alimentos/fichas%20de%20alimentos/carnes/CALLOS.pdf</t>
+  </si>
+  <si>
+    <t>Iragarkien eta informazioen buletin fitosanitarioa</t>
+  </si>
+  <si>
+    <t>Intsektu polinizatzaileak ezinbestekoak dira laboreen funtzionamendu egokia lortzeko. Polinizazioa ezinbestekoa da laboreen eta elikagaien ekoizpenaren kantitatea eta kalitatea bermatzeko, ekosistema basatiak nekazaritzako ekoizpen sistemekin zuzenean lotuz.</t>
+  </si>
+  <si>
+    <t>https://agricultura.castillalamancha.es/actuaciones/boletin-fitosanitario-de-avisos</t>
+  </si>
+  <si>
+    <t>Triptikoa Rhynchophorus ferrugineus (Palmondo gorria)</t>
+  </si>
+  <si>
+    <t>Palmondo gorriaren eta palmondo-zulatzaileen beste izurri batzuen aurkako tratamenduetarako gomendioak</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359287/Triptico+PICUDO+abril+2025.pdf/6f166aec-cc47-9038-4e7b-6946a210c788</t>
+  </si>
+  <si>
+    <t>Olibondoaren fruitu euliaren jarraipena (Bactrocera oleae)</t>
+  </si>
+  <si>
+    <t>Landa-izurriteen egoeraren txostena, 2024ko kanpaina, 43. astea: urriaren 21etik urriaren 27ra</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359227/CAPA_Bactrocera,+%C3%BAltima+semana.pdf/9200bf4a-3d65-1c8f-5b82-ba4aa5dc0131</t>
+  </si>
+  <si>
+    <t>Oliba euli (Bactrocera oleae) tratamenduaren oharra</t>
+  </si>
+  <si>
+    <t>Olibondoaren fruitu-eulien populazioa handitzen hasi da aurten, beraz, hasierako beita tratamendua gomendatzen da. Lehen oliba zulodunak agertzen direnean, helduen belaunaldiko helduak gutxi gorabehera 25 egun geroago agertuko dira, eta haiek kontrolatzeko bigarren beita-tratamendu bat beharrezkoa izango da.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/395345354/Aviso+n%C2%BA+1+Mosca+de+la+oliva+09-09-2025.pdf/56c6e35a-2181-9727-a17b-cca95f04edaa</t>
+  </si>
+  <si>
+    <t>Hegoafrikako Cotonet-a zitrikoetan kontrolatzea</t>
+  </si>
+  <si>
+    <t>Delottococcus aberiae izurrite nagusi bihurtu da dagoen lursailetan, kalte handiak eragiten dituelako eta kontrolatzen zaila delako. Beste pseudokozidoen ohiko kalteez gain, espezie honek fruituaren deformazioa eta/edo tamaina murriztea eragiten du. Delottococcus aberiae-k fruituak deformatzen ditu petaloak erortzen direnetik fruituak 2-3 cm-ko diametroa lortu arte. Hori dela eta, izurriteen tratamenduak aplikatu ohi dira fruituak bere garapenaren hasierako faseetan babesteko.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373114923/COTONET++de+SUD%C3%81FRICA.+++MANEJO+en+CITRICULTURA+ECOL%C3%93GICA.++Ficha+T%C3%A9cnica..pdf/3ddbe4d5-1202-40b4-9405-1e6934885e51</t>
+  </si>
+  <si>
+    <t>Paraleyrodes minei monitorizazioa Kaki-n</t>
+  </si>
+  <si>
+    <t>Euli zuriak Valentziako Erkidegoko kaki-ekoizpenaren sektorea gehien kezkatzen duen izurriteetako bat da. Intsektu talde honen barruan, kakian aurki ditzakegun espezieak dira Dialeurodes citri, Paraleyrodes minei eta Aleurothrixus floccosus.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788692/07+Seguimiento+din%C3%A1mica+poblacional+Paraleyrodes+minei+2025-07-25.pdf/31831a1b-58d3-c720-5e26-f275dbce1569</t>
+  </si>
+  <si>
+    <t>Dialeurodes citri monitorizazioa kaki eta zitrikoen gainean.</t>
+  </si>
+  <si>
+    <t>Euli zuriak dira azken urteotan Valentziako Erkidegoko kaki zein zitrikoen ekoizpenaren sektorea gehien kezkatu duten izurriteak. Intsektu talde honen barruan, aurki ditzakegun espezieak Dialeurodes citri, Paraleyrodes minei eta Aleurothrixus floccosus dira.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788736/01+Seguimiento+estructura+poblacional+Dialeurodes+citri+2025-05-09.pdf/bc8355f8-b054-c3d7-a4c2-aa1b673e1069</t>
+  </si>
+  <si>
+    <t>Pseudococcus longispinus jarraipena persimmonean</t>
+  </si>
+  <si>
+    <t>Valentziako Erkidegoko kaki-ekoizpenaren sektorea gehien kezkatzen duen izurriteetako bat da mildiua. Landarearen izerdiaz elikatzen dira, hura ahulduz, eta onddo saprofitoen gainean garatzen diren eztia-kantitate handia kanporatzen dute, "molde beltza" izenez ezagutzen den feltro beltz ezaugarri bat osatuz. Lizun orbanak dituzten fruituek kalitate komertziala galtzen dute. Gainera, fruituetan koloniak egoteak hondakin organikoez eta eztiez elikatzen diren sitsak erakartzen ditu, eta horrek fruituari ere kalte egiten dio.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/394148016/09+Seguimiento+estructura+poblacional+Pseudococcus+longispinus+2025-08-29.pdf/4c685fb6-9875-0ba9-66a0-9e699141298e</t>
+  </si>
+  <si>
+    <t>Kaliforniako eskala gorriaren jarraipena zitrikoetan</t>
+  </si>
+  <si>
+    <t>Kaliforniako ezkata gorria (Aonidiella aurantii) Valentziako Erkidegoko zitrikoen sektorea gehien kezkatzen duen izurriteetako bat da, fruituaren azala balioesten baitu eta, urtean hainbat belaunaldi izanda, kanpainan zehar esponentzialki ugaltzen da.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/392094742/01+Seguimiento+piojo+rojo+California+2025-04-17.pdf/b48da94c-ef6d-3b54-0714-3be5396c34f1</t>
+  </si>
+  <si>
+    <t>Landareen izurriteen eta gaixotasunen alertak: Mythimna unipuncta, belarra kentzen duen beldarraren indibiduo ugari egotea.</t>
+  </si>
+  <si>
+    <t>Beldar defoliatzaile oso jatorra eta polifagoa, bazka nahiz baratze-laboreetan eragina izan dezakeena, larreak eta belardiak, artoarekin batera, kaltetuenak izanik.</t>
+  </si>
+  <si>
+    <t>https://ria.asturias.es/RIA/bitstream/123456789/666/1/Archivo.pdf</t>
+  </si>
+  <si>
+    <t>Webinarra - Nola eragiten du digitalizazioak negutegietako laboreetako izurriteen eta gaixotasunen kontrolan?</t>
+  </si>
+  <si>
+    <t>Bideo eta sareko telebista katea</t>
+  </si>
+  <si>
+    <t>Nola eragiten du digitalizazioak negutegietako laboreetako izurriteen eta gaixotasunen kontrolan?</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=SNH_lP-ETaw</t>
+  </si>
+  <si>
+    <t>Nekazaritza-lurretan ekoerregimenak</t>
+  </si>
+  <si>
+    <t>Ekoerregimenak laborantza-lurretan.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Siembra+directa.pdf/0c0bbde3-0f05-01f8-4e2e-08dc3cc46c1c?version=1.0&amp;t=1775632876669</t>
+  </si>
+  <si>
+    <t>Ekoerregimenak urpeko laboreetan</t>
+  </si>
+  <si>
+    <t>Ekoerregimenak laboreetan ur azpian.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Cubiertas+Inertes+Restos+de+Poda.pdf/37d0a7a4-76d3-63ad-eea6-380624aed05c?version=1.0&amp;t=1775027620820</t>
+  </si>
+  <si>
+    <t>Baldintzaltasun hobetua</t>
+  </si>
+  <si>
+    <t>Baldintzagarritasuna indartua.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373115007/Condicionalidad+Reforzada.pdf/564bed84-a1c8-046d-a479-2276bbefa37b?version=1.0&amp;t=1725966847372</t>
+  </si>
+  <si>
+    <t>Landare-babeseko produktuen erabilera jasangarrirako 2018-2022ko Ekintza Plan Nazionala</t>
+  </si>
+  <si>
+    <t>Ekintza Plan Nazionala prestatzerakoan, aurreko 2013-2017 PANetik lortutako esperientziak kontuan hartu dira, baita estatu kide guztietako plan nazionalen ebaluazioari buruzko FVOren txostenaren adierazpenak ere.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/pan18-22v2.pdf</t>
+  </si>
+  <si>
+    <t>Esne-ardien sektorearen ekoizpen-egituraren analisia Espainian 2017-2021</t>
+  </si>
+  <si>
+    <t>Ikerketaren helburua Espainian esne-ardien sektorearen egitura produktiboa ezaugarritzea da.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuradeovinodeleche2017-2021_tcm30-510322.pdf</t>
+  </si>
+  <si>
+    <t>ECOGAN Abeltzaintzako Profilaren Erabiltzaile Eskuliburua - Behiak Gizentzeko</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak Trantsizio Ekologiko eta Erronka Demografikorako Ministerioarekin koordinatuta garatutako sistema informatizatua da, eta ustiategian aplikatutako Teknika Eskuragarri Onenak (TEO) erregistratzea ahalbidetzen du, baita ustiategi jakin baten kutsadura- eta berotegi-efektuko gasen isurketak eta baliabideen kontsumoa kalkulatzea ere ekoizpen-prozesu osoan zehar, erabilitako teknikak eta prozedurak kontuan hartuta.</t>
+  </si>
+  <si>
+    <t>ECOGAN TXERRIEI BURUZKO MAIZ EGITEN DIREN GALDERAK DOKUMENTUA</t>
+  </si>
+  <si>
+    <t>Dokumentu hau guztiz ez da loteslea eta gaiari aplikatzen zaion araudia hobeto ulertzeko eta haien aplikazio harmonizatua errazteko lan-tresna gisa soilik balio du. Inola ere ezin izango da oinarri juridiko izan inplikatutako alderdien eskubide, interes eta egoera juridikoetan eraginik izan dezaketen administrazio-ekintzen edo erabakien kasuan, interesdunak edo administrazio publikoak izan.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/ganaderia-y-medio-ambiente/ecogan/mapa--documentos--imagenes/manuales-y-faq/faqsecoganporcinofebrero2025.pdf</t>
+  </si>
+  <si>
+    <t>ECOGAN Txerri-abeltzaintzako profilaren erabiltzailearen eskuliburua</t>
+  </si>
+  <si>
+    <t>Ustiategien jabeek beren isuriak kalkulatzeaz eta Eskuragarri dauden Teknika Onenak (MTO) ezartzeaz arduratzen dira, isuriak eta ingurumenean duten eragina saihesteko edo, hori posible ez denean, murrizteko. Era berean, teknika horien ezarpenaren berri dagokion agintaritzari emateaz arduratzen dira. Abeltzaintzako sektoreari eta agintaritza eskudunei ustiategi bakoitzaren isurien kalkulua, jarraipena eta jakinarazpena errazten duen euskarri elektroniko nazionala eskaintzeko, baita EEEen Erregistro Nagusiari jakinarazpena ere, Nekazaritza, Arrantza eta Elikadura Ministerioak ECOGAN sistema informatizatua garatu du. Otsailaren 11ko 306/2020 Errege Dekretuaren 16.2 artikuluaren arabera, ekoizpen intentsiboko sistemetan jarduten duten txerri-ustiategien jabeek aurreko urtean ustiategian aplikatutako Teknika Onenak (TEO) jakinarazi behar dizkiete agintaritza eskudunei. Ustiategi estentsiboak (1.3.a artikulua), biziraupen-ustiategiak eta eskala txikiko ustiategiak salbuetsita daude betebehar horretatik. Ustiategiaren jabeak ustiategian aplikatutako TEOen berri eman behar dio agintaritza eskudunari urtero urtarrilaren 1etik martxoaren 1era bitartean.</t>
+  </si>
+  <si>
     <t>EATren joerak 2025-2027</t>
   </si>
   <si>
-    <t>Argitalpenak</t>
-[...1 lines deleted...]
-  <si>
     <t>Janari joerak identifikatu Datozen urteetan berrikuntza eta negozio estrategia moldatuko duten faktore nagusiak, gizarte-balio berriei, kontsumitzaileen lehentasunei eta ingurune aldakor baten indarrei erreparatuta.</t>
   </si>
   <si>
     <t>https://www.azti.es/productos/eatrends-2025-2027/</t>
   </si>
   <si>
     <t>Behi-haragientzako ingurumen-jardunbide egokien kodea</t>
   </si>
   <si>
     <t>Sektoreari bere isuriak murrizten laguntzeko, behi-hazkuntzarako ingurumen-jardunbide egokien kodea</t>
   </si>
   <si>
     <t>https://www.gosecuesvac.com/wp-content/uploads/2024/10/CODIGO-BUENAS-PRACTICAS-MEDIOAMBIENTALES-GANADERIA.pdf</t>
   </si>
   <si>
     <t>Iberiar txerriak larreetan kudeatzea</t>
   </si>
   <si>
     <t>Dehesa edo larre sistema abeltzaintzako agroekosistema bat da, bi osagai nagusiz osatua: zuhaitza (normalean Quercus sp.) eta landare-estaldura (belarra eta sastraka). Abeltzaintza estentsiboak (behiak, ardiak eta txerri iberiarrak) haien produktuak aprobetxatzen ditu. Goian aipatutako abeltzaintzako espezieen artean, txerri iberiarra ezin hobeto lotuta eta integratuta dago larrearekin eta haren erabilerekin, tradizionalki "larrearen jauna" bezala ezagutzen dena. Horrela, txerri iberiarra eta larreak bikote banaezina osatzen dute, eta gaur egun erreferente bat da elikagaien kalitateari dagokionez.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/58c3d7c9-5dde-46e5-9534-c8ec8d6632a1</t>
   </si>
   <si>
     <t>Dehesako Kontserbazio Ekintza Desberdinen Eragina Andaluziako Sektorean eta Gizartean</t>
   </si>
   <si>
     <t>LIFE+ Biodehesa Proiektuak Andaluzian egindako ekintzen eraginari buruz egindako ebaluazioaren emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2288d79a-72c1-4453-9ea7-9c93f994dd2b</t>
   </si>
   <si>
     <t>Sagardo brandy egiteko eskuliburua</t>
   </si>
   <si>
     <t>Edari alkoholdun bat egitearen helburu nagusia graduazio baxuko edari bat destilatuz graduazio altuko edari bat lortzea da. Beraz, hartzidura alkoholikoa jasan dezakeen edozein lehengai erabil daiteke edari alkoholdun bat ekoizteko.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Manual+de+elaboraci%C3%B3n+de+aguardiente+de+sidra.pdf/82e61477-2503-c91a-466e-e1512b10c351?t=1729770338719</t>
   </si>
   <si>
     <t>INFOVI: Ardo Sektoreko Merkatu Informazio Sistema</t>
   </si>
   <si>
-    <t>Bideo eta sareko telebista katea</t>
-[...1 lines deleted...]
-  <si>
     <t>Ardo botila bakoitzaren atzean mahatsak eta mahastiak baino askoz gehiago dago. Tradizioak, ahaleginak eta etengabeko lanak eusten diote ardo sektoreari. Gaur egun, INFOVI sistemari esker, Espainiako ardoak gardentasun handiagoa eta denbora errealeko datuak ditu erabaki hobeak hartzeko.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=hVLxMmuBknM</t>
   </si>
   <si>
     <t>Nekazaritza-eragiketa erregistro-liburua</t>
   </si>
   <si>
     <t>Nekazaritza Erregistroko Liburu Digitala (NEK) nekazaritza-profesionalei zuzendutako tresnetako bat da, beren ekoizpena optimizatzeko eta nekazaritza-kudeaketa errazteko. Ohiko paperezko nekazaritza-erregistroko liburutik formatu digitalera aldatzea dakar, nekazariei sortzen duten informazioa hobeto erabiltzeko eta gobernu-agentziei elektronikoki transmititzeko aukera emanez. 2023-2027 NEPBko Plan Estrategikoaren azken aldaketen ondoren, bere erabilera borondatezkoa da, eta aplikazioak jarri dira eskuragarri sarrerak erraz egiteko, edonoiz, edonon eta malgutasunez. Autonomia-erkidegoetako Nekazaritza Sailek beharrezko informazioa ematen diete NEK nola ezarri ikasi nahi duten erabiltzaileei.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=MZ1SwK7T0nA</t>
   </si>
   <si>
     <t>Nekazaritza jasangarria eta ekoerregimenak: landa-eremua zaintzen duten eta Europako laguntza jasotzen duten praktikak</t>
   </si>
   <si>
     <t>Ba al zenekien ingurumena babestu eta laguntza zuzena jaso dezakezula? Eko-eskemak nekazaritzan ingurumen- eta klima-errendimendua hobetzen duten borondatezko praktikak dira. PAC Sareko bideo honetan, eko-eskemetan aplika daitezkeen praktika onen bi adibide erreal erakusten dizkizugu.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=j1hA5YwST8g</t>
   </si>
   <si>
     <t>Scirtothrips aurantii-ren kontrol kimikorako intsektiziden erresistentziaren kudeaketa</t>
   </si>
   <si>
     <t>Zitrikoetako trips berriei buruzko tailerra</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Abeltzaintzako kudeaketa araudia</t>
   </si>
   <si>
     <t>Espainiako abeltzaintza gero eta estandarizatuagoak diren araudien menpe dago, Europako jarraibideekin bat etorriz. Bideo honek abeltzaintzako kudeaketa araudi hauen atzean dagoen arrazoia azaltzen du, abeltzaintzako profesionalentzako baldintza guztiak bateratzea, haien lana erraztea, eraginkortasuna handitzea eta jasangarritasuna bermatzea helburu dutenak. Elikagaien kalitatea eta segurtasuna sustatzen dituen, ingurumen-inpaktua murrizten duen eta animalien ongizatea hobetzen duen ikuspegi integrala hartzen dute.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jlrBSPSNV9Y</t>
   </si>
   <si>
     <t>Valentziako Komunitateko zitrikoetan Scirtothrips aurantii-ren kudeaketa estrategiak</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Scirtothrips aurantii-ren landare ostalari Valentziako Erkidegoan</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Nekazaritza bertikala eta hidroponikoa: Cajamarren ikerketa gutxiagorekin gehiago ekoizteko</t>
   </si>
   <si>
     <t>Cajamar Esperimentazio Zentroan (Paiporta, Valentzia), urteak daramatzate lurrik gabeko baratzezaintza ekoizpen sistemetan lanean. Oraingo honetan, Carlos Baixauli zuzendariak nekazaritza bertikala eta eraginkortasun handiko sistema hidroponikoak konbinatzen dituen ikerketa aurkezten du, espazio txikietan ekoizpena maximizatzea, kontsumoa murriztea eta jasangarritasuna hobetzea helburu duten bi teknologia.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/cultivo-vertical-hidroponico-investigacion-centro-experiencias-cajamar-producir-con-menos</t>
   </si>
   <si>
     <t>Izurrite eta gaixotasunen kudeaketa estrategiak kakian</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Kiwi laborantzari buruzko tailerra</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Kaki-koskorren kudeaketa integratua</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Scirtothrips aurantii-ren kudeaketa integraturako lehen urratsak kakian</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Scirtothrips aurantii zitrikoetan biologia, ekologia eta kontrol metodoak</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Zitrikoetako trips berriei buruzko Konferentziaren aurkezpena, Eskualdeko idazkariak eta IVIAko zuzendariak egina</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Kontrol biologikoa kakian: Cajamarrek eta Agrobíok estrategia konbinatuak aukeratu dituzte laborantza jasangarrirako</t>
   </si>
   <si>
     <t>Heskaiak, lur-estaldura eta intsektu onuragarrien askapena aliatu nagusiak bihurtzen dira labore honetako produktu kimikoen erabilera murrizteko eta biodibertsitatea babesteko.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/control-biologico-caqui-cajamar-agrobio-apuestan-estrategias-combinadas-cultivo-sostenible</t>
   </si>
   <si>
     <t>Mahastizaintza Birsortzailea</t>
   </si>
   <si>
     <t>Mikrobiologiaren garrantzia nekazaritza-lurzoruetan</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jWwBA7NMK1Q</t>
   </si>
   <si>
     <t>Legez moztutako egur-produktuen merkaturatzeko araudia: EUTR Erreg. - FLEGT</t>
   </si>
   <si>
     <t>Europar Batasuneko egurraren araudiaren aplikazio esparruan inportatzaileen, jabeen eta enkante-saltzaileen betebeharrei buruzko informazioa, eta baso-soiltzearen aurkako borrokarako etorkizuneko esparrua.</t>
   </si>
@@ -365,69 +692,69 @@
   <si>
     <t>'Verdejo' ardoa ekoizteko bertako legamia-anduien egokitasun enologikoa</t>
   </si>
   <si>
     <t>Bertako legamien erabilera ardogintzan eskualde jakin baten tipikotasuna zaintzeko tresna bat da. Bertako legamia egokiak hautatzeak ezaugarri enologikoen mantentzea bermatzen du, hartzidura alkoholiko espontaneoa (AH) simulatuz, hartzidura gelditu edo motelen arriskuak saihestuz. Ikerketa honetan, bertako legamia hautatu, identifikatu eta karakterizatu dira Verdejo mahats muztiotik (Rueda Jatorrizko Deitura), lurraren ezaugarriak ustiatzeko.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2304-8158/12/9/1888</t>
   </si>
   <si>
     <t>Lachancea thermotolerans barietate basatiaren hautaketa eta erabilera, ardogintzaren industrian klima-aldaketak dituen ondorioak arintzeko estrategia gisa, Rioja DOC-tik abiatuta.</t>
   </si>
   <si>
     <t>Ardoa milaka urtez mundu osoan ekoitzi den produktu alkoholikoa da, eta azken mendera arte oso aldaketa gutxi izan dira ekoizpen-prozesuan. Azken hamarkadetan, mahatsondoak klima-aldaketaren eraginpean egon dira hainbat klima-labore gisa, eta, ondorioz, mahats-muztioaren eta azken ardoaren osaera aldatzen ari da. Tenperaturen igoeraren eta fenologia aurreratuaren efektu konbinatuak aleen osaerari eragiten dio, azukre-edukia handituz, azido organikoen kontzentrazioak gutxituz eta bigarren mailako metabolitoen eta aroma-aitzindarien osaera aldatuz. Beraz, klima-baldintza berri hauetan ekoitzitako ardoek azidotasun baxua, alkohol-eduki handia, pH altua eta hainbat parametrotan aldaketak izan ohi dituzte, hala nola kolorea eta konposatu fenolikoak.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2306-5710/11/3/70</t>
   </si>
   <si>
     <t>limoi-arbolaren ongarritzea</t>
   </si>
   <si>
     <t>Ongarritzea ureztatzeko uretan disolbatutako ongarriak banatzeko aukera ematen duen teknika da. Hainbat ureztatze-sistemarekin erabil daitekeen teknika hau tantaka ureztatzean oso erabilia da.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Uzta-garaiak legamia basatien biodibertsitatean duen eragina eta ardoaren hartziduran duten eragina</t>
   </si>
   <si>
     <t>Mahatsaren mikrobioma ardoaren konposizioan eta usainan eragina duen faktore gakoa da. Mahatsaren biodibertsitate natiboa eskualde bakoitzaren propietate enologiko bereizgarrien erantzule den sinadura mikrobianoarekin lotuta dago, "lurroir" mikrobianoa bezala ezagutzen dena. Mahatsaren mikrobiota hainbat faktoreren araberakoa da, besteak beste, klima, mahats barietatea, uzta, mahastiaren ezaugarriak, lurzorua eta mahastizaintzako praktikak. Testuinguru honetan, hartzidura espontaneoek arreta pizten ari dira ardoaren konplexutasun organoleptikoan izan ditzaketen eragin potentzialengatik.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2076-2607/13/12/2836</t>
   </si>
   <si>
     <t>Murtziako Eskualdean limoi eta pomeloen izurriteak eta gaixotasunak</t>
   </si>
   <si>
     <t>Aldi kritikoa, estatu zaurgarrienak, jarraipen-metodoak, etab.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Nekazaritza nekazaririk gabe</t>
   </si>
   <si>
     <t>Frantzia betidanik ikusi izan da tamaina txikiko eta ertaineko ustiategien herrialde gisa, jabeak eta haien familiak kudeatutakoak. Bigarren Mundu Gerraren ondorengo modernizazio garaian finkatu eta indartu zen familia-nekazaritza eredua aldaketa sakonak jasaten ari da orain, eta horrek nekazaritzako lanaren eta kapitalaren antolaketa modu berri eta anitzak sortzen ari dira.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/agricultura-sin-agricultores</t>
   </si>
   <si>
     <t>Harri-fruta eta almendra ekoizpenean araututako izurriteak (Berrogeialdia eta ONRQPS)</t>
   </si>
   <si>
     <t>2016/2031 Erregelamendua indarrean sartzeak hainbat lege-aldaketa ekarri ditu. Horien artean, izurriteen sailkapena dago, berrogeialdiko, lehentasunezko eta berrogeialdikoak ez diren izurrite arautu gisa. Europar Batasunak ezarritako sailkapen honek babes-maila espezifikoak eta neurri desberdinen aplikazioa dakartza.</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/95195654/3-2023+Informaci%C3%B3n+T%C3%A9cnica+.pdf/3dcfbaa6-c7a7-601e-fafa-e37a4d52766f?t=1698916023334</t>
   </si>
   <si>
     <t>Eurytoma amygdali monitorizatzeko jarraibideak</t>
   </si>
   <si>
     <t>Azken urteotan, Eurytoma amygdali Aragoiko Autonomia Erkidegoan zehar hedatu da, Espainiako beste leku batzuetan hedatu den modu berean, eta hedapen horrek jarraitzea espero da. Gaur egun, ez dago eskuragarri feromonetan oinarritutako erakargarririk edo bestelako semiokimikorik, almendra helduen populazioen jarraipen fidagarria ahalbidetuko lukeenik tratamendu-denbora optimoak zehazteko. Faktore erabakigarria da hau, izurria almendrondoetatik kanpo dagoen eta landare-babeseko produktuekin kontrolatzeko joera duen denbora laburra dela kontuan hartuta.</t>
   </si>
@@ -710,86 +1037,59 @@
   <si>
     <t>Klima-aldaketa eta gure planetan eta sistema sozioekonomikoetan dituen ondorio negatiboak zientzia-komunitateak eta gizarteak oro har aitortzen dituzte orain [1]. Egoera hori arintzeko, ezinbestekoa da giza jarduerak eragindako berotegi-efektuko gasen isurketak murriztea, berotze globalaren kausa nagusia baitira. Zentzu honetan, Parisko COP21eko [2] parte-hartzaileek aurrerapen teknologiko eta finantzarioaren isurketa gutxiko eredu bat sustatzea adostu zuten, tenperatura globalaren igoera 2 °C-tik behera mantentzeko helburuarekin, eta ahal dela 1,5 °C-ra mugatzeko. Helburu horiek lortzeko bideragarritasunari dagokionez, Klima Aldaketari buruzko Gobernu Arteko Taldeak (IPCC), 2022ko txostenean, adierazten du gobernuek klima-anbizio handiagoarekin, posible dela tenperatura globalaren igoera 1,5 °C-tik behera mantentzea [2].</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/publicaciones/informeprospectivoagrivoltaica2023.pdf</t>
   </si>
   <si>
     <t>Asturiasko mahats barietateen erro-proba</t>
   </si>
   <si>
     <t>Antzinaroan, Estrabon geografo eta historialari greziarrak (K.a. 63 - K.o. 20) aipatzen du Asturiasko erromatarren aurreko biztanleek ardoaren berri bazutela, baina oso urria zela eta jai handietan bakarrik edaten zutela. Erromatarrak gaur egun Asturias den lekura iritsi zirenean, K.a. 29. urtean, ez zegoen mahastirik; erromatarren inbasioak ez zion bultzadarik eman labore honi, eta Cocolobis barietatea espaldera gainean lantzen jarraitu zen, ardo ekoizpen gutxirekin (Gómez, 1920).</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Ensayo+de+portainjertos+en+variedades+de+vid+de+Asturias.pdf/d4ef19e8-6c62-bbdd-aeb1-97f0972435e8?t=1729770450155</t>
   </si>
   <si>
     <t>Arrosen su-izurritea (Erwinia amylovora)</t>
   </si>
   <si>
     <t>Su-izurria Erwinia amylovora (Burril) Winslow et al. bakterioak eragiten du, Europar Batasunean berrogeialdiko izurritetzat hartzen dena, eta horretarako sarrera eta hedapenaren aurkako prebentzio neurriei buruzko legeria espezifikoa dago (58/2005 ED), baita arrosazeoen su-izurria desagerrarazteko eta kontrolatzeko programa nazional bat ere (1201/1999 ED eta 1512/2005 ED).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/publicaciones/erwinia-baja.pdf</t>
   </si>
   <si>
-    <t>Gaztela eta Leongo baratzezaintzako laboreak</t>
-[...7 lines deleted...]
-  <si>
     <t>Maiz Egiten diren Galderen Eskuliburua. Ekoizpen Organikoaren Aholkularitza.</t>
   </si>
   <si>
     <t>Zer da ekoizpen ekologikoa? Nekazaritza eta abeltzaintzako ekoizpen metodo bat da, ingurumena errespetatzen duten nekazaritza praktikak konbinatuz, animalien ongizateari buruzko estandar zorrotzak, biodibertsitate maila altuak mantentzeaz eta produktu kimiko sintetikoak ez aplikatzeagatik ezaugarritzen dena, guztia janari osasuntsu eta kalitatezkoa eskaintzeko.</t>
   </si>
   <si>
     <t>https://www.ecoagricultor.com/manual-preguntas-frecuentes-en-la-produccion-ecologica/</t>
   </si>
   <si>
-    <t>Ardi eta ahuntz esnearen bakteriologia eta zelula somatikoen zenbaketa hobetzeko gakoak</t>
-[...16 lines deleted...]
-  <si>
     <t>Nekazaritza Podcasta</t>
   </si>
   <si>
     <t>Podcasta</t>
   </si>
   <si>
     <t>Ongi etorri Podcast Agriculturara, gaztelaniazko lehen nekazaritza podcastera. 2020ko urtarrilean abian jarri zenetik, nekazaritza munduko informazio iturri nagusi gisa finkatu da. Nire helburua nekazaritza sektoreko profesionalei eduki baliotsua eskaintzea da. Agronomo esperientziaduna edo graduatu berria izan, ezagutza ugari aurkituko duzu hemen. Nekazaritza gai orokorrak jorratzen ditut, guztiak nekazaritza-negozioekin eta nekazaritza-industriekin lotuta. Nire podcasta baliabide ezinbestekoa dela uste dut agronomia ikasi dutenentzat.</t>
   </si>
   <si>
     <t>https://podimo.com/es/shows/podcast-agricultura?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Txabolen eta arroilen artean</t>
   </si>
   <si>
     <t>Espainiako Abeltzaintza Hautatuen Elkarteen Errege Federazioaren (RFEAGAS) podcast honek tradizioa, iraunkortasuna eta punta-puntako teknologia uztartzen dituen sektore baten errealitatea erakusten du. Artzain transhumanteek erabiltzen dituzten bideetatik hasi eta gure arraza autoktonoen altxor genetikoak zaintzen diren laborategietaraino, programa honek abeltzaintzaren munduan zehar gidatzen gaitu, adituen gidaritzapean.</t>
   </si>
   <si>
     <t>https://open.spotify.com/show/5ZE7poKYhtmSERTg7JOrS3</t>
   </si>
   <si>
     <t>Lurra</t>
   </si>
   <si>
     <t>LA TIERRA Podcast-aren atal honek gai liluragarri bat jorratzen du, publiko orokorrarentzat oraindik ezezaguna dena: janari-bilketa, eta batez ere hura biltzeko erabiltzen den makinaria. Juan Marugán elkarrizketatu dugu, New Holland-eko Uzta Lerroko Produktu Kudeatzailea.</t>
@@ -1058,59 +1358,50 @@
   <si>
     <t>Dokumentu honek dehesan ezkurren ekoizpenean eragina duten faktore nagusiak, bai zuhaitzaren barnekoak bai kanpokoak, aztertzen ditu. Dokumentu honek ASAJA Córdobak 2016ko apirilaren 6an Villanueva de Córdoban antolatutako 9. Txerri Iberikoaren Konferentzian emandako hitzaldia laburbiltzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14f94d6e-ee37-4d15-a93e-684d42558a1e</t>
   </si>
   <si>
     <t>Larreetan zuhaitza inaustea</t>
   </si>
   <si>
     <t>Argitalpen honen helburua etxaldeko zuhaitzen inausketa definitzen duten alderdi tekniko garrantzitsuenak aurkeztea da, baita haren ezarpena egiterakoan kontuan hartu behar diren mugak eta neurriak ere. 1. unitateak etxaldeko zuhaitzen inausketari heltzeko kontuan hartu behar diren irizpide orokorrak eta oinarri fisiologikoak aurkezten ditu. 2. unitateak etxaldean egiten diren inausketa mota desberdinak deskribatzen ditu, baita zuhaitzen indarraren gaineko eragin negatiboak saihesteko kontuan hartu behar diren gogoetak ere. Azkenik, 3. unitateak inausketaren kostua eta azpiproduktu desberdinen kudeaketa kuantifikatzen ditu, Administrazioari baimenak eskatzeko prozesua deskribatzen du eta arriskuen prebentzioaren oinarrizko alderdi batzuk jorratzen ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbcb1934-ab8c-4ad9-9a3c-288d3404d6ce</t>
   </si>
   <si>
     <t>Aurrerapenak etxaldeko belar eta ezkurren ekoizpenaren ebaluazioan, hurbileko eta urruneko sentsoreak erabiliz</t>
   </si>
   <si>
     <t>Argitalpen honek IFAPAn egindako aurrerapen sorta bat deskribatzen du, urrutiko detekziotik lortutako informazioa etxaleku sistemetan artzaintza estentsiboaren kudeaketan integratzeko. Horretarako, sentsore hauek ematen dituzten datuak, batez ere satelite eta hegazkinetan, neurketa eta eredu zehatzekin konbinatzen dira. Integrazio honek etxalekuaren landare-estalduraren egoeraren jarraipen zehatza, erregularra eta kostu txikia ahalbidetzen du, bere garapen fenologikoa eta ekoizpena kuantifikatuz eta kalkulatuz, zehazki, etxalekuko abereentzako elikagai nagusiak diren belar eta ezkurren ekoizpenaren eta kalitatearen ekoizpena.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89b5eb5e-7dd8-4449-b253-6cd55bd4e53a</t>
   </si>
   <si>
-    <t>Trazabilitatea Nekazaritzako Elikadura, Abeltzaintza, Nekazaritza eta Basogintza sektorean</t>
-[...7 lines deleted...]
-  <si>
     <t>Droneekin aireko aplikazioen baliozkotzea eta segurtasuna nekazaritzako baso-ingurunean (PHYTODRON)</t>
   </si>
   <si>
     <t>Droneen erabilera alternatiba seguru eta eraginkor gisa balioztatzea produktu fitosanitario konbentzionalen aplikazioekiko modu konparatiboan (arriskuen, eszenatokien, aplikazioen eta ekipoen azterketa zorrotza).</t>
   </si>
   <si>
     <t>RED-SAGEFERen Baso Kudeaketarako Laguntza Sistemaren garapena eta ezarpena</t>
   </si>
   <si>
     <t>Lurralde ezarpenerako software-sistemen sare baten diseinua, garapena eta ezarpena, Espainian udal mailan baso-lurraldea sustatzeko eta hobetzea ahalbidetzen duen sektoreko eragile guztien mobilizazioarekin.</t>
   </si>
   <si>
     <t>Nekazaritzako elikagaien eta basogintzaren sektorerako eta landa ingurunerako digitalizazio estrategia</t>
   </si>
   <si>
     <t>Nekazaritzako elikagaien eta basogintzako sektoreen eta landa-ingurunearen eraldaketa digitala sustatzeko beharrezkoak diren ildo estrategikoak eta neurriak zehazten dituen dokumentua eta hura gauzatzeko aurreikusitako tresnak.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/estrategia_digitalizacion_sector_agroalimentario_forestal_medio_rural_ve_tcm30-560060.pdf</t>
   </si>
   <si>
     <t>Kiwi Atlántico-n HIBA+ proiektuaren baitan inplementatutako basogintza digitalaren erakustaldiaren aurkezpen jardunaldiaren laburpena</t>
   </si>
   <si>
     <t>HIBA+ proiektuaren baitan Atlantikoko kiwian inplementatutako basogintzako erakusle digitalaren aurkezpen jardunaldiaren laburpena</t>
@@ -1124,59 +1415,50 @@
   <si>
     <t>Argitalpen hau Espainian eta Europan nekazaritzako elikagaien, nekazaritza, abeltzaintza eta basogintzako sektoreetako trazabilitatearen alorreko Talde Operatiboen eta Proiektu Berritzaileen bilduma bat da.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
   </si>
   <si>
     <t>Merkaturatzea Nekazaritza, Abeltzaintza, Basogintza eta Nekazaritzako Elikagaien Sektoreetan. Talde Operatiboak eta Proiektu Berritzaileak</t>
   </si>
   <si>
     <t>Argitalpen hau Espainian eta Europan nekazaritza, abeltzaintza, basogintza eta nekazaritzako elikagaien industrien merkaturatzearen arloko Talde Eragileen eta Proiektu Berritzaileen bilduma da.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
   </si>
   <si>
     <t>Hobekuntzak Baso Ustiategien Kudeaketan. Talde Operatiboak eta Proiektu Berritzaileak</t>
   </si>
   <si>
     <t>Argitalpen hau Espainian eta Europako baso-ustiategien kudeaketan hobekuntzari buruzko Talde Eragileen eta Proiektu Berritzaileen bilduma bat da.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_MejoraExplotacionesForestales_v2.pdf</t>
   </si>
   <si>
-    <t>Merkaturatzea Nekazaritza, Abeltzaintza, Basogintza eta Nekazaritzako Elikagai Industrien sektorean</t>
-[...7 lines deleted...]
-  <si>
     <t>Mendiko olibondo-ekoizleek baso-bihurketa programetan parte hartzeko duten prestutasunaren azterketa</t>
   </si>
   <si>
     <t>Lan honek mendiko olibondo-ekoizleen prestutasuna aztertzen du, ingurumen-ondasun publikoen (biodibertsitatea eta lurzoruaren funtzionaltasuna) hornidura hobetzeko ekoizpenaren partzialki edo erabateko uztea sustatzen duen nekazaritza-ingurumen programa batean parte hartzeko. Horretarako, kontingente-balorazio teknikan oinarritutako inkesta bat egin zen Los Pedroches eta La Sierra (Kordoba) eta Sª Norte (Sevilla) eskualdeetan. Emaitzek erakusten dute onarpen maila baxua dutela mendiko olibondo-ekoizleen artean (% 5 eta % 25 artean, egoeraren eta konpentsazio-mailaren arabera), eta programa erakargarriagoa da etekin txikiak dituztenentzat eta nekazaritza-jardunbide onak ezartzen dituztenentzat (adibidez, lurzoruaren estaldura beren baserrien zati handi batean). Gainera, programan parte hartzea olibondo-ekoizleen iritzi eta jarrerek zehazten dute, batez ere ekoizpen ekologikoari eta olibondo-soroak baso-lur bihurtzeari dagokionez.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0ac670bd-7596-4afe-8adc-8e08217adab3</t>
   </si>
   <si>
     <t>Basurdeen Izurriteen Kontrolari buruzko Hamar Aginduak</t>
   </si>
   <si>
     <t>Basurdeen populazioen kontrol iraunkorrerako neurri nagusien laburpena</t>
   </si>
   <si>
     <t>https://iberico.com/wp-content/uploads/2023/04/DECALOGO.pdf</t>
   </si>
   <si>
     <t>Online tailerra: Nekazaritza digitalerako irtenbide teknologikoen arloan nekazaritza aholkularientzako aholkularitza trebetasun aurreratuak</t>
   </si>
   <si>
     <t>QuantiFarm-ek EUFRAS-ekin lankidetzan antolatutako online tailer honetan, 2024ko azaroaren 28an, nekazariek, landa-aholkulariek eta beste interesdun batzuek aukera izan zuten sakontzeko: Nekazariek DATS ( Nekazaritza Teknologia Digitalaren Soluzioak) hartzean eragina duten faktoreak DATSen ( Nekazaritza Digitalaren Teknologia Soluzioak) kategoria desberdinak eta haien onura potentzialak QuantiFarm-en tresna-sorta eta aholkularitza zerbitzu pertsonalizatuak Nola lagundu nekazariei DATS ( Nekazaritza Digitalaren Teknologia Soluzioak) erabiltzen benetako egoeretan</t>
   </si>
   <si>
     <t>https://youtu.be/Cjv4ZaZPcfg</t>
@@ -2897,125 +3179,125 @@
   <si>
     <t>Marrubi helduen kolore bereizgarria antozianinen metaketaren ondoriozkoa da. Pigmentu hauek, fruituaren erakargarritasuna handitzeaz gain, osasunerako onura ugari dituzte beren propietate antioxidatzaileengatik. Marrubi barietate eta espezie ezberdinek fruituaren kolorean aldakortasun deigarria erakusten dute, eta hori ezaugarri garrantzitsua da hazleentzat. Malagako IFAPA zentroan, beste ikerketa talde batzuekin lankidetzan, bi DNA proba garatu ditugu pigmentu horien presentzia/absentzia eta banaketa aurreikusteko fruituan, landarea hazteko beharra saihestuz fenotipoa behatzeko. Erabilitako markatzaileek FaMYB10 genearen alelo desberdinak detektatzen dituzte, eta gene hori da ezaugarri horien aldakuntza kualitatiboaren arduraduna. Dokumentu honek bi proben xehetasunak aurkezten ditu, eta eskala handian, ekonomikoki eta erraz erabil daitezke hazkuntza programetan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
   </si>
   <si>
     <t>Mangoaren Ezkata Zuriaren Kudeaketa Integratua</t>
   </si>
   <si>
     <t>Aulacaspis tubercularis, txori zuria, Espainiako hegoaldeko mangoen izurriterik garrantzitsuena da eta mundu osoan kaltegarrienetakoa. Hemen proposatzen da haren kudeaketa integratuaren oinarria. Izurritearen deskribapena ematen da, bere biologiari, sintomei eta kalteei buruzko datuekin batera. Parafina-olioak erabiltzea ere iradokitzen da hura kontrolatzeko, landa-entseguetan eraginkorrak direla frogatu baitute. Kontrol biologikoa, harrapari bat (Cybocephalus nipponicus) eta parasitoide bat (Encarsia citrina) erabiliz, etorkizuneko aukera bat da, nahiz eta izurriteentzako babesleku eta elikagai alternatibo gisa balio duen landare-estalkiarekin ezartzea aztertu beharko den.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
   </si>
   <si>
     <t>Mangoaren ezkata zuriaren (Aulacaspis tubercularis) kontrol kimiko iraunkorra</t>
   </si>
   <si>
     <t>Kotxin zuria Andaluziako mango laboreen izurrite garrantzitsua da, ekoizpen handia baititu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
   </si>
   <si>
+    <t>Gazta garbitua egiteko gomendioak</t>
+  </si>
+  <si>
+    <t>Gazta egitean ura gehitzeari "gazta garbitzea" deitzen zaio. Oinarrizko eragiketa honen helburua gazta mota honen ezaugarri organoleptiko tipikoak lortzea da: koherentzia krematsua eta zapore eta usain leuna. Lan honek gazta egiteko etapa desberdinetan oinarrizko gomendioak ezartzen ditu, produktu optimoa lortzeko ikuspegi teknologiko, nutrizional eta sentsorial batetik.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1a7dcabf-1fc1-4d7e-ac9b-b021da9b2e35</t>
+  </si>
+  <si>
+    <t>Lurzoruaren ur-balantzea: marrubi-ureztatzea programatzeko metodo eraginkorra</t>
+  </si>
+  <si>
+    <t>Ureztatzea ezinbestekoa da eskualde idor eta erdi-idorretan laboreen kalitatea eta ekoizpena bermatzeko. Ureztatze programazio arrazional baten faltak eraginkortasun potentzial handiko ureztatze sistemen kudeaketa ez-eraginkorra ekar dezake. Ureztatze programaziorako lurzoruaren ur-balantze metodoa erraza da ezartzeko eta SIAR Sarearen ezarpenak bultzatu du, Nekazaritza, Arrantza eta Elikadura Ministerioaren sare publikoa, 450 estazio meteorologiko automatiko baino gehiagok osatua, eta erreferentziako ebapotranspirazioa kalkulatzeko informazioa ematen duena. Ureztatze programazioan erabiltzeak % 40ko ur aurrezpena ekar dezake nekazariek erabiltzen duten ureztatze tradizionalarekin alderatuta. Lan honek metodo hau Huelvako probintzian marrubi laborantzan aplikatzearen emaitzak aurkezten ditu eta erakusten du bere aplikazioak batez beste % 40tik gorako ur aurrezpena ekarri duela.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
+  </si>
+  <si>
+    <t>Baba zabalen auto-ugalkortasunaren azterketa. Hazkuntzan aplikazioak</t>
+  </si>
+  <si>
+    <t>Autoernalkortasuna landareek loreak aldez aurretik manipulatu gabe fruituak ekoizteko duten gaitasuna da (intsektuen bidezko polinizazioaren bidez edo eskuz). Polinizazioa ezinbestekoa da lore-landareen % 90aren ugalketarako eta gure laboreen heren baten ugalketarako. Polinizatzaileen populazioen beherakadak arriskua ekar dezake labore horien ekoizpenerako, eta horrek autoernaltzeko gai diren barietate berriak garatzeko beharra areagotzen du. Hala ere, autoernaltzeko gaitasuna sustatzen duten ezaugarriak gutxi aztertu dira. Ikerketa honek baba zabaletan autoernalkortasunarekin lotutako lore-ezaugarriak aurkitzea du helburu, etorkizunean hazkuntza-programak bizkortuko dituzten hautagai-geneen azterketak egiteko.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/191669fb-76d3-41eb-af6f-1929fce9f2f6</t>
+  </si>
+  <si>
     <t>Torymus sinensis. Gaztainondo liztorraren parasitoide exotikoa.</t>
   </si>
   <si>
     <t>Gaztainondo-liztorra (Dryocosmus kuriphilus) gaztainondo-laboreen izurrite garrantzitsua da, eta haien errentagarritasuna larriki arriskuan jartzen du. Dokumentu honek Torymus sinensis parasito espezifikoa aztertzen du, orain arte egindako askapen esperimentalen eta laborean finkatzea bermatzeko beharrezkoak diren neurrien berri ematen du, eta ingurumenean askatzeak ekar ditzakeen ingurumen-arrisku potentzialen berri ematen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Andaluzian gari gogor aldaera berriekin egindako entsegu emaitzak. 2016/2017 uzta denboraldia</t>
   </si>
   <si>
     <t>Andaluzian dauden gari gogor barietate berriei, haien errendimendu agronomiko eta produktiboari eta Andaluziako ekoizpen-eremu nagusietako kalitate-parametroei buruzko informazio eguneratua. Dokumentuaren ikuspegi orokor azkar batek orientabideak emango ditu landatuko den gari gogor barietateari buruzko erabaki egokiak eta garaiz hartzeko, lurzoru motaren, klimaren eta baserriaren ezaugarrien arabera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Andaluzian gari gogor aldaera berriekin egindako entsegu emaitzak. 2015/2016 uzta denboraldia</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
   </si>
   <si>
     <t>Andaluzian gari gogor aldaera berriekin egindako entsegu emaitzak. 2014/2015 kanpaina</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
   </si>
   <si>
     <t>Andaluzian egindako Triticale barietate berrien entsegu-emaitzak. 2015/2016 kanpaina</t>
   </si>
   <si>
     <t>Andaluzian dauden tritikale barietate berriei, haien errendimendu agronomiko eta produktiboari eta Andaluziako hazkuntza-eremu nagusietako kalitate-parametroei buruzko informazio eguneratua. Dokumentuaren ikuspegi orokor azkar batek orientabideak emango ditu landatuko den tritikale barietateari buruzko erabaki egokiak eta garaiz hartzeko, lurzoru motaren, klimaren eta baserriaren ezaugarrien arabera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bd5c7821-0819-4c7d-8257-c7404e688ac8</t>
   </si>
   <si>
     <t>Udaberriko zikloan negutegian kuiatxoen izurriteen kontrol integratua</t>
   </si>
   <si>
     <t>Bemisa tabaci euli zuri espezieak transmititzen duen New Delhi birusak (ToLCNDV) kuiatxoen laboreetan sortzen ari den arazoa ekoizpen-galera handiak eragiten ari da. Intsektizidak neurri bakar gisa behin eta berriz aplikatzeak ez du izurrite honen kontrol egokia lortzen. Lan honek Amblyseius swirskii harrapariaren erabilera eta polena elikagai osagarri gisa ematea ebaluatzen ditu, udaberriko zikloko kuiatxoen labore batean instalazioa hobetzeko, kontrol-estrategia integratu baten barruan. Emaitzek erakusten dute hermetikotasun eta laboreen babes neurri prebentiboek, harrapariaren instalazio egokiarekin batera, izurritearen presentzia eta garapena murrizten dutela laborean, New Delhi birusaren intzidentzia minimizatuz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
   </si>
   <si>
-    <t>Gazta garbitua egiteko gomendioak</t>
-[...25 lines deleted...]
-  <si>
     <t>Andaluziako baba zabalen ekotipoak. 2021/2022 uzta denboraldia.</t>
   </si>
   <si>
     <t>IFAPAk Andaluziako baba zabalen ekotipoen bilduma baliotsua gordetzen du. Haien erabilera sustatzeko helburuarekin, hainbat analisi esperimental egin dira haien portaera agronomikoa eta ingurune espezifikoetara egokitzea ulertzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e877d4ee-c162-43d4-8892-29677bf4a329</t>
   </si>
   <si>
     <t>Produktu fitosanitarioen aplikazioa pilotu aplikatzaile mailan: Prestakuntzaren edukiaren eguneraketa</t>
   </si>
   <si>
     <t>Edukien taula: 1. unitatea: Landareen babesaren alderdi orokorrak; 2. unitatea: Produktu fitosanitarioak: sailkapena eta ezaugarriak; 3. unitatea: Produktu fitosanitarioen formulazioak: izaera eta ezaugarriak. 4. unitatea: Ingurumen-arriskuak, honako hauetatik eratorritakoak:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Andaluzian gari gogorraren eta bigunaren fungiziden eraginkortasunaren ebaluazioa. 2014-2015eko uzta denboraldia.</t>
   </si>
   <si>
     <t>Durum eta ogi-garian onddoen gaixotasunak kontrolatzeko hurrengo belaunaldiko fungizidak erabiltzearen eraginkortasunaren ebaluazioari buruzko informazio eguneratua, kostu-eraginkortasun eta ingurumen-iraunkortasun irizpideak kontuan hartuta. Argitalpen honek 2014/2015eko uzta-urtean egindako proben emaitzak aurkezten ditu. Uzta-urte bakarreko emaitzak dira, eta proiektua aurrera doan heinean, datu berriak lortuko dira, teknikariei eta nekazariei informazio osoagoa emanez.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dc757c9a-196b-4dab-b462-2dc8d6da00ca</t>
@@ -4208,104 +4490,104 @@
   <si>
     <t>Dokumentu honek fruta karbono dioxidoarekin tratatzearen ondorioz lortutako emaitzak aurkezten ditu, produktuaren kontsumo freskorako iraupenari eta ezaugarri organoleptikoei dagokienez.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2a948622-efc5-49f3-9333-48b99ac29afb</t>
   </si>
   <si>
     <t>Pepinoaren Ziurtagiri Organikoa Nitrogeno Isotopo Egonkorrak Erabiliz</t>
   </si>
   <si>
     <t>Dokumentu honek Andaluzian hazitako pepino barietate desberdinak sistema konbentzional eta organikoak erabiliz bereizteko entsegu batean lortutako emaitzak aurkezten ditu, isotopo-erlazioen masa-espektrometriaren teknika analitikoa erabiliz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Txitxirioen Ziurtagiri Organikoa Nitrogeno Isotopo Egonkorrak Erabiliz</t>
   </si>
   <si>
     <t>Dokumentu honek Fardón barietateko txitxirioak isotopo-erlazioen masa-espektrometriaren (IRMS) bidez bereizteko lortutako emaitzak aurkezten ditu, bi lurzoru ezberdinetan eta ongarri mota ezberdinekin hazitakoak, batzuk ohiko laborantzarako egokiak eta beste batzuk laborantza ekologikorako.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
+    <t>Inokulazio Protokoloa Fusarium oxysporum f. sp. ciceris txitxirioan</t>
+  </si>
+  <si>
+    <t>Dokumentu honek Fusarium oxysporum f.sp. ciceris lurzoruan bizi den onddoa txitxirioetan txertatzeko prozedura aurkezten du, baldintza kontrolatuetan. Prozedura honek interesa duen edonori prozesu hau egiteko aukera ematen dio. Fusarium oxysporum-en zentratuta egon arren, eskuliburu hau erabilgarria izango da sustraian sartzen diren beste onddo espezie batzuetarako, baita modu berean infektatuta dauden beste espezie sentikor batzuetarako ere. Genotipoaren hautaketa zuzena ezinbestekoa da edozein hazkuntza programatan, beraz, oso garrantzitsua da hautaketa fidagarria ahalbidetzen duten protokolo egokiak izatea.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
+  </si>
+  <si>
+    <t>Berotegiko tomate-laboreetan eskuzko ihinztadura-lantza erabiliz egindako aplikazio fitosanitarioetan lan-presioak duen eraginaren ebaluazio teknikoa.</t>
+  </si>
+  <si>
+    <t>Dokumentu honek hiru aplikazio fitosanitarioren ebaluazio teknikoa aurkezten du, eskuzko ihinztagailu batekin egindakoak, lan-presio desberdinetan (20 bar, 15 bar eta 10 bar), landare-masaren gainean erortzen den ihinztatutako produktuaren kantitatea, landarean aplikatutako produktuaren banaketaren uniformetasuna eta sortutako ihinztatutako produktuaren lurzorurako galerak zehaztuz, "lan-presioa" funtzionamendu-parametroa optimizatzeko helburuarekin.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
+  </si>
+  <si>
+    <t>Laranja ekologikoak eta konbentzionalak. Kalitate orokorra eta sentsorialak</t>
+  </si>
+  <si>
+    <t>Dokumentu honek Guadalquivir haranean oso landatzen diren bi laranja barietateren, Navelina eta Salustiana, kalitate fisiko-kimiko eta sentsorialaren emaitzak aurkezten ditu, laborantza konbentzional eta ekologikoan.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
+  </si>
+  <si>
+    <t>Piperren 110 kultibarren (Capsicum annuum L.) piperminaren analisia</t>
+  </si>
+  <si>
+    <t>Lan honek Andaluziako enpresa batek garatutako 110 piper barietate berriren bilduma baten kapsaizinaren edukiaren emaitzak aurkezten ditu, 200 eta 250.000 Scoville unitate arteko balioak aurkituz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
+  </si>
+  <si>
     <t>Izurriteen Kudeaketa Integratuaren Gida</t>
   </si>
   <si>
     <t>Dokumentu honek gure erkidegoko fruta-arbolen izurrite nagusiei aurre egiteko baliagarriak izan daitezkeen alderdi teoriko eta praktiko nagusiak berrikusten ditu, Andaluziako mertxika, aranondo eta abricot arbolen Ekoizpen Integraturako Araudian (BOJA, 2013) aurreikusitako Ekoizpen Integratuko Programaren barruan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
   </si>
   <si>
     <t>Ureztatzeko uraren eroankortasun elektrikoaren eta karbono ongarritzearen eragina Raf tomatearen kontserbazioan</t>
   </si>
   <si>
     <t>Dokumentu honek Raf tomatearen (Delizia barietatea) kalitatean eta iraupenean mantenugai-soluzioaren eroankortasun elektrikoak (EC) eta CO2-a berotegian gehituz egindako karbono dioxidozko ongarritzeak duen eragina ebaluatzen duen ikerketa baten emaitzak aurkezten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
   </si>
   <si>
-    <t>Inokulazio Protokoloa Fusarium oxysporum f. sp. ciceris txitxirioan</t>
-[...34 lines deleted...]
-  <si>
     <t>Lehorteak zitrikoengan duen eragina murrizteko gomendioak</t>
   </si>
   <si>
     <t>Dokumentu honek zitrikoen laborantzan uraren kudeaketa eraginkorrerako gomendio egokienak eskaintzen ditu, ur eskasia dagoen egoeretan eta erabilgarritasun-eszenatoki desberdinetan. Horretarako, garrantzitsua da ekintza-talde desberdinak bereiztea kanpainarako baimendutako ur-esleipenaren arabera, eta kasu bakoitzean jarraitu beharreko gomendioak edo estrategiak egingo dira:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Andaluzian ureztatze sistema tradizionalak: definizioa, ezaugarritzea, balioak eta arazoak</t>
   </si>
   <si>
     <t>Dokumentu honek ureztatze-sistema historikoak edo tradizionalak definitzen ditu, ezaugarritzen ditu, haien balioak zerrendatzen ditu eta egungo arazoei heltzen die. Ureztatze-sistema tradizionalek, hazkunde ekonomikoa eta enplegua sortzen duen balio produktiboa eskaintzeaz gain, ekosistema-zerbitzu garrantzitsuak eskaintzen dituzte eta garrantzi berezia dute gizarteari, ondareari, paisaiari eta historikoari dagokienez. Sistema hauen biziraupena nekazaritza-jarduera ekonomikoki jasangarriaren mende dago, merkatu-ekonomian beste ekoizpen-sistemekin lehiatu behar baitute. Horretarako, produktuen bereizketa (adibidez, nekazaritza eta abeltzaintza ekologikoa), produktibitatearen igoera (dibertsifikazioa, labore berriak) eta merkaturatze-kanal eta merkatu berrien bilaketa bilatu behar dira, besteak beste.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Irasagar kontserbak egitea</t>
   </si>
   <si>
     <t>Dokumentu honek irasagar fruituarekin eta irasagar hosto infusioarekin egindako bederatzi kontserba motaren ekoizpen prozesua deskribatzen du. Prozesuaren fluxu diagramak, produktuaren ezaugarri analitikoak, etekina eta ebaluazio sentsorialak aurkezten dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -4748,50 +5030,59 @@
   <si>
     <t>Gazta freskoa gazta egiteko prozesuan lortutako gazurarekin lortzen den esneki bat da. Gazura berotuz egiten da, eta horrek gazur-proteinak prezipitatzea eragiten du. Lan honek gazta egiteko etapa desberdinetan oinarrizko gomendioak ezartzen ditu, produktu optimoa lortzeko ikuspegi teknologiko, nutrizional eta sentsorial batetik.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c81531ee-ecf7-4c39-a22a-b77d4416ced7</t>
   </si>
   <si>
     <t>Hartzidura-gatzunak prozesu- eta garbiketa-ur gisa berrerabiltzearen bideragarritasuna</t>
   </si>
   <si>
     <t>Espainiako mahaiko oliben sektorea hazi egin da azken urteotan, azken hamarkadan bere ekoizpena bikoiztu egin baitu, 800.000 tona baino gehiagoko zifrak lortuz. Andaluziako mahaiko oliben ekoizpena bereziki nabarmena da, Espainiako ekoizpenaren % 80 inguru hartzen baitu, eta horren barruan, Sevillako probintziak ekoizpen nazionalaren % 58 hartzen du. Industria sektore hau modernizazio prozesu batean murgilduta dago, dinamikoa da eta mahaiko oliben prestaketa eta prozesamenduaren fase guztiak egiteko prestatuta dago. Goian emandako datuek sektorearen dinamismoa partzialki erakusten dute, eta horrek aukera ematen dio aurre egiteko dituen erronkei, hala nola industriaren ingurumen hobekuntzei, beste ekoizle herrialdeen lehiaren hazkundeari eta etengabeko berrikuntzaren beharrari.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bcc42289-1763-40fe-83a7-ebbc5554c9bd</t>
   </si>
   <si>
     <t>Jaéngo olibondo-soroaren zatikatzeak eragindako ertz-efektuagatik eraginkortasun eza</t>
   </si>
   <si>
     <t>Ustiategien tamaina, zatikatzeak eta sakabanaketak eragina dute errentagarritasunean. Hala ere, ez dago aldagai hauek batera aztertzen dituen ikerketarik; ia denak ustiategien tamainan jartzen dute arreta. Ustiategien kudeaketan erabiltzen den makineriarako kostu finkoen proportzio optimoa ustiategiek gutxieneko tamaina jakin batera iristen direnean bakarrik lor daiteke. Gertakari hau ertz efektuaren bidez aztertzen da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e5d4750-3daa-4735-8ce4-ef71a3c09c6c</t>
   </si>
   <si>
+    <t>Jatorrizko Deitura Babestua Andaluziako Oliba Olioaren Industrian Kalitate Sistema Ziurtatu gisa: Adopzio Faktoreak eta Kudeaketa Praktikak</t>
+  </si>
+  <si>
+    <t>Lan honek Andaluziako oliba-industrian DOParen onarpena eragin duten faktoreak aztertzea du helburu, baita onarpen horrek industrian ezarritako industria- eta merkataritza-praktiketan izan duen eragina ere. Honen helburua DOParen sektorean hedapena indartzen duten politika publikoak diseinatzen laguntzea da.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/607e3013-a7a1-4a10-81dc-7a0d746fe198</t>
+  </si>
+  <si>
     <t>Sinapis alba subsp. Mairei-ren garapena eta glukosinolatoaren ekoizpena ereiteko tasa eta ongarri mota desberdinekin</t>
   </si>
   <si>
     <t>Lan honek Sinapis alba ereiteko dosi desberdinak eta ongarritze-estrategia egokiak ebaluatzen ditu landareen garapena eta espezie honen glukosinolato-edukia maximizatzeko, biofumigaziorako landare-estalki gisa erabiltzean eraginkorra izan dadin.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c3d7e278-d868-409a-9806-16b7001cc936</t>
   </si>
   <si>
     <t>Espainiako labore berri bat den pepino gozoaren kalitate fisiko-kimikoaren aniztasuna</t>
   </si>
   <si>
     <t>Ikerketa honen helburu nagusia Almerian negutegietan hazitako pepino gozo barietateen kalitate fisiko eta kimikoa aztertzea izan zen. Informazio hau kontsumitzaileei, nekazariei, teknikariei eta nekazaritza-elikagaien enpresei kontsumoa eta ekoizpena dibertsifikatu eta bultzatzeko helburuarekin eskaintzea da. Aztertutako sei barietateetan kalitate fisiko eta kimikoaren osagai ugari aurkitu ziren.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b48fc5e7-6e3b-4b08-8fd0-14dc0d3cd46a</t>
   </si>
   <si>
     <t>Olibondo-lurzoruen kudeaketaren azterketa ekonomiko konparatiboa, agroingurumen-laguntzarekin eta gabe</t>
   </si>
   <si>
     <t>Andaluziako 2014-2020 Landa Garapen Programak 10. neurria, "Nekazaritza-ingurumena eta Klima", eta azpineurri sorta bat barne hartu ditu; zehazki, 10.1 azpineurria. Nekazaritza-ingurumen eta klima konpromisoetarako ordainketak, abandonuaren arriskuaren aurrean ingurumenarentzat onuragarriak diren jarduerak mantentzea, baliabide naturalen erabilera jasangarriagoa ahalbidetzen duten ekoizpen-sistemak ezartzea eta nekazaritzan baliabide genetikoen garapen jasangarria bultzatzea helburu duten eragiketak definitzen ditu. 2015eko maiatzaren 26ko 102. Aginduak, Andaluziako Autonomia Erkidegoko Aldizkari Ofizialean argitaratuak, Andaluziako Autonomia Erkidegoan 10. neurrirako "Nekazaritza-ingurumena eta Klima" diru-laguntzak emateko oinarri arautzaileak onartzen ditu. I. eranskinean, "Konpromiso-aldi osoan bete beharreko baldintzak eta 10. neurriko eragiketa desberdinen konpromisoak: Nekazaritza-ingurumena eta Klima" izenekoan, 10.1.4 eragiketarako konpromiso gisa ezartzen du. "Landare-laborantza sistema jasangarriak"</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/db97df28-4975-45ac-a7fa-42652a1d39f6</t>
@@ -4802,59 +5093,50 @@
   <si>
     <t>Prestakuntza Programak lau modulu generiko ditu, ekoizpen-arlo guztietan komunak. Gainerako lau moduluak ekoizpen-arlo bakoitzerako espezifikoak dira eta nekazaritza- eta abeltzaintza-ekoizpenaren alderdi tekniko espezifikoetan oinarritzen dira. 1. moduluak, Nekazaritza Negozioak, ustiategien kudeaketarekin lotutako alderdi orokorrak jorratzen ditu. Horien artean daude inbertsioen errentagarritasun ekonomikoa, sektorean lehen aldiz sartzen diren nekazari gazteentzako negozioak abiarazteko laguntza, ustiategien modernizaziorako laguntza eta lehentasunezko ustiategiak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e09d92b-ffdc-46fb-b42b-84bdae77e3ad</t>
   </si>
   <si>
     <t>Malagako laborantza ekologikoan Clementina de Nulesen errendimendu agronomikoan erro-materialaren eragina. 2022/2023 denboraldia.</t>
   </si>
   <si>
     <t>TRANSFORMA Cítricos proiektuak, Andaluzian egiten diren esperimentu-sare baten bidez, zitrikoen nekazaritza jasangarriagoa eta errentagarriagoa sustatzea du helburu, batez ere ekoizpen ekologikoan. Malagako IFAPA Zentroak landare-materiala eta laborantza-praktika berritzaileak ebaluatuz laguntzen du. Ikerketa honek 'Clementina de Nules' mandarinaren errendimendu agronomikoan jartzen du arreta Malagako bost zitriko-errota ekologikotan 2022/2023 kanpainan zehar, ekoizpena, heltzea eta fruituaren kalitatea ebaluatuz, kudeaketa agronomikoa optimizatzeko eta landaketa ekologikoen errentagarritasuna hobetzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e7348afa-5c56-4668-a96b-ee7918125c0f</t>
   </si>
   <si>
     <t>Gazta urdina egiteko gomendioak</t>
   </si>
   <si>
     <t>Gazta urdina gazta kategoria orokor bat da, behi, ahuntz, ardi edo esne nahasiarekin egindakoa, Penicillium roqueforti lizunaren barne-hazkuntzak ezaugarritzen duena, eta horrek ematen dio bere kolore urdin-berde bereizgarria. Tradizionalki, gazta hauek kobazuloetan ontzen ziren, eta han lizunak ezartzen ziren, eta horrek baldintza idealak eskaintzen zituen haren garapenerako. Lan honek oinarrizko gomendioak ezartzen ditu ekoizpen-etapa desberdinetan zehar, produktu optimoa lortzeko ikuspegi teknologiko, nutrizional eta sentsorial batetik.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bac23b35-3909-4cb0-b9db-40efc053cd6f</t>
   </si>
   <si>
-    <t>Jatorrizko Deitura Babestua Andaluziako Oliba Olioaren Industrian Kalitate Sistema Ziurtatu gisa: Adopzio Faktoreak eta Kudeaketa Praktikak</t>
-[...7 lines deleted...]
-  <si>
     <t>Lore-fenologia eta loreen kalitatea olibondoan</t>
   </si>
   <si>
     <t>Ikerketa honek Andaluzian olibondoen loraldiaren eta loreen kalitatearen aldakortasun genetikoa eta ingurumenekoa erakusten du. Halaber, tenperaturak urteko ekoizpenerako funtsezko parametro hauetan izan dezakeen eragin potentziala azpimarratzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e19b443d-088a-4c4f-bf04-850b23a8ec88</t>
   </si>
   <si>
     <t>Brachypodium distachyon lurzoru-estalki bat sortzeko olibondo-soroetan herbizida selektiboen entseguak</t>
   </si>
   <si>
     <t>Artikulu honek olibondo-soro batean egindako landa-proba baten emaitzak aurkezten ditu, non hiru herbizida-tratamendu aplikatu ziren Brachypodium distachyon landare-estalki finkatu batean belar txarrak kontrolatzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e6331c-28bc-4cb1-97e4-c6ca6d1babf8</t>
   </si>
   <si>
     <t>Olibondoetan burdinaren klorosiaren zuzenketa kelatoak erabiliz</t>
   </si>
   <si>
     <t>Artikulu honek 2003tik 2006ra bitartean olibondo mota desberdinen burdin kelatoen edo Fe EDDHAren aplikazioarekiko erantzun produktiboa ebaluatu den ikerketa baten emaitzak erakusten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5aa92a17-01b1-4a8a-bf8f-4c577f0ca450</t>
@@ -7319,59 +7601,50 @@
   <si>
     <t>https://plagas.itacyl.es/documents/109511/1322754/LE-E-08_O%C3%8DDIO+EN+LEGUMINOSAS_2021-W.pdf/2f3e259f-4652-cde9-2739-b1b604f25232?t=1637913956976</t>
   </si>
   <si>
     <t>Lekaleen gaixotasunak. Fusarium zimeltzea lekaleetan (Fusarium spp.)</t>
   </si>
   <si>
     <t>KAUSALA: Fusarium solani (lepo eta sustraien usteldura) eta F. oxysporum (ihartzea) onddoek eragindakoa, biek ostalari kopuru handia dutelarik, lekaleak barne (ilar, txitxirio, dilista, zaldia, latiro, lupin, babarrun, alpapa, etab.). Hala ere, F. oxysporum espezie bakar bati edo kopuru mugatu bati erasotzen dioten forma berezietan egituratuta dago. F. solani orokorragoa da. Lurzoruan transmititzen diren gaixotasunak dira (inokulu nagusia lurzoruan edo laboreen hondakinetan). Hala ere, hazien bidez ere transmititu daiteke. Garapen-baldintzak: 12-35ºC-ko tenperatura (optimoa 20-25ºC) eta hezetasun handia. Edozein unetan ager daiteke, eta poliki edo oso lehergarriki aurrera egin dezake. Hasierako infekzioak asintomatikoak izan daitezke, baina loraldian tenperaturak igotzen diren heinean, onddoa azkar haz daiteke, kalte handiak eraginez egun gutxitan. Era berean, ur-estresak edo landarea ahultzen duen beste edozein faktorek sintomen eta kalteen agerpena sustatu dezake aurretik infektatutako landareetan. ZIKLOA, SINTOMAK ETA KALTEAK: Urte askotan egon daitezke lurzoruan. F. oxysporum-ek zelulen artean edo sustraiko zaurien bidez sartzen da xilemara iritsi arte, haren oztopoa eraginez. F. solani-ek sustraia edo sustrai-lepoa infektatzen du, beherantz aurrera eginez eta usteldura eraginez. F. oxysporum-ek kolore gorrixka edo marroia erakusten du sustraiaren xileman, eta batzuetan zurtoinaren beheko aldean, bertikalki edo zeharkako sekzioetan moztean ikusgai. F. solani-ek normalean orban gorrixkak edo marroiak erakusten ditu lurzoruaren gainazalaren azpian, eta azkenean usteltzen dira. Uraren eta mantenugaien fluxua gutxitzen da, eta aireko sintomak eragiten ditu, hala nola, horitzea, ihartzea, foliazio-galera, hazkunde-aztarna, seneszentzia goiztiarra eta landareen heriotza.</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2068720/LE-E-07_FUSARIOSIS+EN+LEGUMINOSAS_2021-W.pdf/1b49f7c9-563f-f571-0e5b-cb56c3b4717a?t=1671607569606</t>
   </si>
   <si>
     <t>Lekaleen gaixotasunak. Lekaleen onddoa (Peronospora spp.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3581736/LE-E-03+MILDIU+EN+LEGUMINOSAS_2025-W.pdf/1afc629d-1927-55bc-e952-9528d66ab070?t=1744025579505</t>
   </si>
   <si>
     <t>Berrikuntza proiektuen espedientea</t>
   </si>
   <si>
     <t>Landa Garapenerako Programa Nazionalaren (PNDR) 2014-2022 Nekazaritza Ekoizkortasunerako eta Iraunkortasunerako Berrikuntzarako Europako Elkarteko talde operatibo autonomoen gainetik egindako proiektu berritzaileen inbentarioa, 16.2 azpineurria.</t>
   </si>
   <si>
-    <t>Landareen izurrite eta gaixotasunei buruzko oharrak, Cydalima perspectalis presentzia, Buxus spp. generoarekin lotutako lepidoptero defoliatzaile bat; Ezpel aleak (Buxus sempervirens) kaltetzen ari dira Asturiasen</t>
-[...7 lines deleted...]
-  <si>
     <t>2023ko urteko txostena</t>
   </si>
   <si>
     <t>Sevillako Baliabide Naturalen eta Agrobiologiaren Institutua (IRNAS) Nekazaritza Zientzien eta Baliabide Naturalen arloetako ikerketa-zentro esperimentala da.</t>
   </si>
   <si>
     <t>https://www.irnas.csic.es/wp-content/uploads/2024/06/MEMORIA_IRNAS_2023.pdf</t>
   </si>
   <si>
     <t>Lurra goldatzen</t>
   </si>
   <si>
     <t>Nekazaritza, abeltzaintza eta egungo nekazaritza-elikagaien programa.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-arada_sq_f1308280_1.html</t>
   </si>
   <si>
     <t>EFE-Agro Mundo Rural</t>
   </si>
   <si>
     <t>Nekazaritza eta abeltzaintzarekin lotutako audioak.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-mundo-rural_sq_f174949_1.html</t>
@@ -7664,51 +7937,51 @@
   <si>
     <t>Sagarrondoen gaixotasunen, izurriteen eta fauna onuragarrien gida ilustratua</t>
   </si>
   <si>
     <t>Sagarrak garrantzi handia du Asturiasen, bai ekonomikoki (nekazaritza-labore nagusia da) bai soziokulturalki (Asturiasko produktu enblematiko baten lehengaia da: sagardoa). Gaur egun, sagastiek 10.324 hektareako azalera hartzen dute Asturiasen, Oviedoko Unibertsitateko Baliabide Naturalen eta Lurralde Plangintzaren Institutuak (INDUROT) 2010ean aurkeztutako ikerketa baten arabera. Tradizionalki, sagastiak larre zabaletan ekoizten dira, abeltzaintzako belarra mistoa erabiliz eta erro irekietan dauden zuhaitzekin, haize guztien aurka libreki landuz, eta aplikazio fitosanitario gutxi edo batere gabe. Gainera, 1980ko hamarkadaren amaieratik, sagasti erdi-intentsiboak landatu dira hautatutako barietateekin eta ilaratan antolatutako eta ardatz batean landutako zuhaitzekin. INDUROTen ikerketaren arabera, sagasti berri hauek 839 hektarea hartzen dituzte.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Gu%C3%ADa+ilustrada+de+las+enfermedades%2C+las+plagas+y+la+fauna+beneficiosa+del+cultivo+del+manzano.pdf/154207db-b7da-516e-46ad-b611e2046ca6?t=1729770322619</t>
   </si>
   <si>
     <t>Sidra de Asturias JDOko sagar barietateen deskribapena</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Descripci%C3%B3n+de+las+variedades+de+manzana+de+la+D.O.P.+Sidra+de+Asturias.pdf/357e4e87-98cf-ba01-120f-b6daf98a5dfe?t=1729770417324</t>
   </si>
   <si>
     <t>Fruta-arbolen izurriak eta gaixotasunak. Almendro eta harrizko fruta-arbolen hosto-orban bakterianoa</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2034461/FR-E-06_MANCHA+BACTERIANA+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2022-W.pdf/3134ed6e-b87e-679b-f009-100f28e6485f?t=1671607990109</t>
   </si>
   <si>
     <t>Asturiasko hurritz barietateak: antioxidatzaileen eta gantz osasungarrien iturria</t>
   </si>
   <si>
-    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=/art%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
+    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=%2Fart%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
   </si>
   <si>
     <t>Fruta-arbolen izurriteak eta gaixotasunak. Pistatxo kakalardoa (Labidostomis lusitanica Germ.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3608273/PI-P-01_CLITRA+O+ESCARABAJILLO+DEL+PISTACHO_2025-W.pdf/1dc8e760-5bc8-fa7c-7b29-a425982ea9f1?t=1748856561472</t>
   </si>
   <si>
     <t>Fruta-arbolen izurriteak eta gaixotasunak. Okre orbana (Polystigma amygdalinum PF Cannon)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/624006/FR-E-04+MANCRA+OCRE.pdf/80b275e6-5be2-fa01-901b-0efbf47b3078?t=1614596657150</t>
   </si>
   <si>
     <t>Fruta-arbolen izurriteak eta gaixotasunak. Piku-koxkorra (Ceroplastes rusci L.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/621101/FR-P-05+Cochinilla+de+la+higuera-2020+W.pdf/2ad87640-e656-15cc-a1fd-3e85fb1b4994?t=1595500849687</t>
   </si>
   <si>
     <t>Fruta-arboletako izurriak eta gaixotasunak. Almendrondo eta hezur-fruta-arboletan baheketa edo ehiza-kanabera</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3152470/FR-E-05_CRIBADO+O+PERDIGONADO+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2023-W.pdf/5cdee10b-456c-67fa-d181-45021d3146af?t=1687759957308</t>
   </si>
@@ -8468,59 +8741,50 @@
   <si>
     <t>Estatu kideek ardi- eta ahuntz-bruzelosiaren desagerraraztearen erantzule nagusiak dira. Horrenbestez, helburu nagusia da Erkidegoko Erabakiaren bidez eskualde edo probintziak B. abortus, B. melitensis edo B. suis ofizialki aske deklaratzea azken 3 urteetan; Ofizialki bruzelosirik gabeko egoera mantentzea txertorik gabe gutxienez azken 3 urteetan animalien % 99,9k osatzen duten establezimenduen % 99,8tan; eta txertorik gabe 3 urte horietan edo sartu baino 3 urte lehenago txertoa hartu zuten animaliak sartu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/sites/default/files/inline-files/2023/01/Programa%20%20Brucelosis%20Ov_Cap%202023%28F%29.pdf</t>
   </si>
   <si>
     <t>Ardi eta Ahuntz Bruzelosiaren Zaintza eta Kontrolerako Programa Nazionala 2023-2030. (B. abortus, B. melitensis eta B. suis-ren infekzioa)</t>
   </si>
   <si>
     <t>Estatu kideek ardi- eta ahuntz-bruzelosiaren desagerraraztearen erantzule nagusiak dira. Eremu bat gaixotasunik ofizialki libre deklaratzeko, baldintza hauek bete behar ditu: azken 3 urteetan B. abortus, B. melitensis eta B. suis kasu baieztaturik ez; Ofizialki bruzelosirik gabeko egoera mantentzea txertorik gabe gutxienez azken 3 urteetan animalien % 99,9k osatzen duten establezimenduen % 99,8tan; eta txertorik gabe 3 urte horietan edo sartu baino 3 urte lehenago txertoa hartu zuten animaliak sartu.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programavigilanciaboc2023-2030_tcm30-639976.pdf</t>
   </si>
   <si>
     <t>Behien Tuberkulosia Desagerrarazteko Programa Nazionala (Mycobacterium tuberculosis konplexuaren infekzioa)</t>
   </si>
   <si>
     <t>Tuberkulosia behi-animalietan (Bos eta Bubalus espezie guztiak barne) eta bisonteetan (Bison bisonte eta Bison bonasus), orein, ahuntz edo kamelidoetan dagoen Mycobacterium tuberculosis konplexuko (MTC) edozein mikobakterio-espezieren infekzioa da.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programatb2025_18022025_tcm30-698268.pdf</t>
   </si>
   <si>
-    <t>Haragia eta haragi-produktuak: tripakiak</t>
-[...7 lines deleted...]
-  <si>
     <t>Erregistro Fitopatologikoak</t>
   </si>
   <si>
     <t>Extremadurako landareentzat interesgarriak diren izurrite, gaixotasun, belar txarra, fisiopatia eta osagarrien biologiari eta kontrolari buruzko informazioa ematea.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Fichas+Fitopatologicas+Indice+20231003.pdf/511213aa-e15c-4ae1-afcc-449680c0f7b9?t=1696338055227</t>
   </si>
   <si>
     <t>Txerri-ipurte klasikoaren egoera epidemiologikoa</t>
   </si>
   <si>
     <t>LCR oso kutsakorra den gaixotasuna da, etxeko zein basa-txerriengan eragiten duena. Flaviviridae familiako birus batek eragiten du, Pestivirus generoak, eta lesio hemorragikoak eragiten ditu eta bere forma akutuan hilgarria izan ohi da, adin guztietako animaliei eragiten diena. PPC baztertu egin behar da sintoma hemorragikoak edo nerbio-sintomak dituen edozein kasutan. Hilkortasuna eta erikortasuna oso altuak izan ohi dira, nahiz eta infekzio kroniko edo arinak eragiten dituzten andui ez hain birulentoak ere deskribatu diren, jaioberrien galera nabarmenekin eta ugalkortasun urriarekin.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/informeppc_2025-03-21_tcm30-550589.pdf</t>
   </si>
   <si>
     <t>Alemaniako Agrolife</t>
   </si>
   <si>
     <t>Hemen nekazari gisa dudan bilakaera aztertuko dugu, lehen sektorearekin zerikusia duen guztia eztabaidatuko dugu eta guztiok hobetzen laguntzeko aholkuak eta trikimailuak partekatuko ditugu. Astero podcast bat ere izango duzu, non nekazaritzari buruz hitz egingo ez ezik, euren istorioak kontatuko dizkiguten gonbidatuak ere izango ditugu. Sektore guztietako adituak eta profesionalak ekarriko ditugu.</t>
   </si>
   <si>
     <t>https://www.youtube.com/@GermanAgrolife</t>
@@ -8576,150 +8840,114 @@
   <si>
     <t>Aragoiko Foru Komunitatean apaingarri helburuetarako olibondo landaketak deuseztatzeari buruzko informazioa.</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/51703943/Viveristas.++Arranque+olivos.pdf/4debd822-2ffc-1ffc-c4d9-9ca4d571fa3b?t=1593512396571</t>
   </si>
   <si>
     <t>Fruta-arbolen ekoizpen integratuan onartzen diren osagai aktiboak eta erabilera-murrizketak</t>
   </si>
   <si>
     <t>Fruta-arbolen ekoizpen integratuan osagai aktiboei buruzko informazioa eta erabilera-murrizketak</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240222_frutales-de-pepita-2024</t>
   </si>
   <si>
     <t>Harri-fruta-arbolen ekoizpen integratuan onartzen diren osagai aktiboak eta erabilera-murrizketak</t>
   </si>
   <si>
     <t>Harri-fruta-arbolen ekoizpen integratuan osagai aktiboei buruzko informazioa eta erabilera-murrizketei buruzkoa</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240223_frutales-de-hueso-2024</t>
   </si>
   <si>
-    <t>Landareen izurriteen eta gaixotasunen alertak: Trioza erytreae detekzioa, Afrikako zitrikoen psilidoa, Asturiasko erdi-ekialdeko kostaldean.</t>
-[...25 lines deleted...]
-  <si>
     <t>Mahatsondoaren urrezko zapore eta bere bektorea Scaphoideus titanus Ball</t>
   </si>
   <si>
     <t>Golden flavescence, ingelesez "flavescence dorée of grapevine", mahastiari eragiten dion gaixotasun oso larria eta suntsitzailea da. Jatorri bakterianoa duen gaixotasuna da, Candidatus Phytoplasma vitis fitoplasmak sortzen duena, mahatsondo zigarra izeneko bektore ia espezifiko batek (Scaphoideus titanus Ball) transmititu behar duena.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
-[...8 lines deleted...]
-    <t>https://www.asturias.es/documents/217090/1859119/Ficha-tecnica-2018-29-polilla-patata-tecia-solanivora.pdf/3d376ee2-b0f2-4cbb-dc3e-b6e52db40a78?t=1667824955639</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Liztor gaztainondoaren kontrol biologikorako jarraibideak</t>
   </si>
   <si>
     <t>Torymus sinensis, gaztainondoaren liztorren kontrol biologikoko organismoa askatzeko gomendioak</t>
   </si>
   <si>
     <t>https://www.asturias.es/documents/217090/555900/20210506-directrices-control-avispilla-casta%C3%B1o.pdf/ee4f19f3-7690-9ae9-0937-644c55fa67b0?t=1667822066025</t>
   </si>
   <si>
     <t>Xilella fastidiosari buruzko fitxa</t>
   </si>
   <si>
     <t>Nor da Xilella, landare hiltzaile beldurgarria?</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Murtziako Eskualdean Tomate Rugose Fruit Birusaren (ToBRFV) lehen agerraldiaren jakinarazpena (2021eko irailaren 27a)</t>
   </si>
   <si>
     <t>Tomato brown rugose fruit birusa (ToBRFV) tobamobirusen familiakoa da eta Israelen (2014) detektatu zen lehen aldiz tomate-laboretan, eta Europan Alemanian 2018an. 2019an, hedapen handia izan zuen Italian, Herbehereetan, Grezian eta beste estatu kide batzuetan isolatu zenean. 2019an Espainian lehen aldiz detektatua Almerian eta duela gutxi Murtziako Eskualdean 2021eko irailean.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Zitrikoetan hari-txintxoen kontrolari buruzko informazio-oharra</t>
   </si>
   <si>
     <t>Zitrikoetan haragijaleak kontrolatzeko gomendioak</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Zitrikoen gaixotasunaren sintoma susmagarriak</t>
   </si>
   <si>
     <t>Plantazio batzuetan gaixotasunen ondorioz sintoma susmagarriak agertzea</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Eremuan zitrikoen izurrite eta gaixotasunak identifikatzeko eskuliburua</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Zitrikoen izurriteak eta berrogeialdiko gaixotasunak identifikatzeko gida laburtua</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Arrozaren sagar barraskiloaren izurriteari buruzko informazio teknikoa</t>
   </si>
   <si>
     <t>Espainian, Pomacea insularum (sagar barraskiloa) espeziea aurkitzen da. 2009an detektatu zen lehen aldiz, Ebroko Delta osoan zehar hedatu da. Espezie hau 100 espezie inbaditzaile kaltegarrienetakotzat hartzen da.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359215/2016-09_Arroz%2C+nota+informativa+caracol+manzana%2C+septiembre+2016.pdf/6fa1e710-5872-4bc2-8867-c24564698fb9</t>
   </si>
   <si>
     <t>Zitrikoak, informazio-oharra Amitus spiniferus (Brèthes). Kontrol biologikoa Aleurothrixus floccosus Maskara</t>
   </si>
   <si>
     <t>Aleurothrixus floccosus, Dialeurodes citri eta Parabemisia myricae (Homoptera: Aleyrodidae) euli zurien kontrol biologikoa Valentziako zitrikoetan Hymenoptera parasitoen bidez Amitus spiniferus</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Amitus+spiniferus+Caste.pdf/4c479bb3-3f56-852b-231c-c5024c2366e7?t=1706105425267</t>
   </si>
   <si>
     <t>Klementinak, Estatu Batuetara esportatutako tratamenduak</t>
   </si>
   <si>
     <t>Ameriketako Estatu Batuak-Espainia klementinak Estatu Batuetara esportatzeko lankidetza programa, 2021-2022 kanpaina</t>
   </si>
@@ -8741,113 +8969,77 @@
   <si>
     <t>Erwinia amylovora bakterioak eragindako gaixotasuna da su-sua, Errosazeoen familiako hainbat espezieri eragiten diena, udareari, sagarrari, irasagarrari, japoniar nespiari, etab.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359203/Fuego+bacteriano.pdf/3ccc53c4-6b78-4a66-b49c-dec00968d3ed</t>
   </si>
   <si>
     <t>Almendra liztorra</t>
   </si>
   <si>
     <t>Almendra liztorra (Eurytoma amigdali E) Valentziako Erkidegoko almendra haztegietan duela gutxi agertu den himenopteroa da. Helduak beltzak dira eta udaberrian ateratzen dira aurreko denboraldian parasitatutako fruituetatik.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359209/FOLLETO+AVISPILLA+2023.pdf/27784343-f50a-c1ef-d541-79aa9d9c278e?t=1694517361697</t>
   </si>
   <si>
     <t>Informazio-oharra eta kudeaketa-gomendioak: tripak zitrikoei, kakiei eta granadari kalte egiten diete.</t>
   </si>
   <si>
     <t>Hainbat zitriko, kaki eta granada-laboreetan maiatzetik hona tripek eragindako kalteak ikusita, eta eremu jakin batzuetan Scirtothrips aurantii Faure-ren presentzia baieztatuta, gomendio hauek egokitzat jo dira:</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/370665641/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/3b641e50-7541-d50f-c831-9d487d3e1706?t=1736254979179</t>
   </si>
   <si>
-    <t>Kakietan hosto-nekrosia kontrolatzeko estrategiarako gomendioak</t>
-[...16 lines deleted...]
-  <si>
     <t>Fruta-euliaren aurkako gomendioak (Ceratitis capitata) zitrikoetan.</t>
   </si>
   <si>
     <t>Fruta-eulia (Ceratitis capitata). Nekazariek fruta eulien tratamenduan eraginkortasun handiena lortzeko jarraitu behar dituzten gomendioak.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/C%C3%ADtricos%2C+Aviso+de+tratamiento+ceratitis+capitata+agosto+2024.pdf/8201cc70-3020-484b-f0a0-fc2a9526e43d?t=1724135614766</t>
   </si>
   <si>
     <t>Drosophila suzukii tratamendu-oharra gereziondoetarako</t>
   </si>
   <si>
     <t>Drosophila suzukii monitorizatzen ari diren eremu ezberdinetan intsektu honen populazioen presentzia detektatzen ari da. Garrantzitsua da gogoratzea uzta hasieran erasoak biziagoak eta maizagoak izan ohi direla, eta tratamendua bereziki beharrezkoa izango dela aurreko urteetan erasotuak izan ziren eta iaz gereziak bildu gabe utzi zituzten lursailetan (euli kalteak edo pitzadurak, errentagarritasun eza...).</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cerezo+Drosophila+Suzukii+6+de+mayo+2024-v2.pdf/0a8ab9f9-0ce7-24ee-8edb-a4a8eaace001?t=1715003789838</t>
   </si>
   <si>
     <t>Inhar-sitsaren (Cydia funebrana) tratamenduaren oharra aran-arboletan</t>
   </si>
   <si>
     <t>Aran-sitsaren bigarren belaunaldiak maiatzaren amaiera eta ekainaren hasiera bitartean egin zuen hegaldia Erribera eta Val d'Albaida eskualdeetan, eta zertxobait geroago barnealdeko eremuetan. Arrautzak aste honetan eta hurrengoan zehar sortuko dira. Tratatu erabili behar den produktuaren arabera.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cydia+04+de+junio+2024.pdf/c34ae3a0-e9cc-6fb8-3c39-62fc4035985c?t=1717504144108</t>
   </si>
   <si>
-    <t>Oliba euli (Bactrocera oleae) tratamenduaren oharra</t>
-[...16 lines deleted...]
-  <si>
     <t>HLB (Huanglongbing, greening...) gaixotasun bakterianoaren prebentziorako eremuko eskuliburua</t>
   </si>
   <si>
     <t>HBL (Huanglongbing) prebentziorako eskuliburua, landarearen sistema baskular-floemikoari eragiten dion gaixotasun bakterianoa, zitrikoen heriotza eragiten duena: laranja, mandarina, limoia, pomeloa, lima eta beste zitriko batzuk. Intsektu bektoreen bidez sakabanatzea: Trioza erytreae eta Diaphorina citri. Erasotzen dituen organoak: hostoak, zurtoinak, sustraiak eta fruituak. Sintomak: malformazioak hostoetan eta fruituetan, klorosia.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/MANUAL+DE+CAMPO+HLB+-+PRE-HLB+v4.pdf/f3f73256-c967-c5ac-fd71-883b9cffe032?t=1718777793039</t>
   </si>
   <si>
     <t>HLB (Huanglongbing, greening...) gaixotasun bakterianoaren prebentziorako informazio orokorraren kartela</t>
   </si>
   <si>
     <t>Landarearen floema eragiten duen HBL (Huanglongbing, greening, greening...) gaixotasun bakterianoaren prebentziorako informazio orokorra duen kartela. Eragilea Candidatus Liberibacter spp bakterioa da.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/Poster+v3.pdf/95599e6e-8caa-7dc1-0903-1b2a68b525d7?t=1652075967244</t>
   </si>
   <si>
     <t>HLB (Huanglongbing, greening...) gaixotasun bakterianoaren prebentziorako informazio kartela</t>
   </si>
   <si>
     <t>Landarearen floema eragiten duen HBL (Huanglongbing, greening, greening...) gaixotasun bakterianoaren prebentziorako informazio orokorra duen informazio kartela. Eragilea Candidatus Liberibacter spp bakterioa da.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/CARTEL+INFORMATIVO+-+PRE-HLB_v2.pdf/7744b3be-40cd-ce17-811c-94ee069f6203?t=1652075968027</t>
@@ -8855,107 +9047,98 @@
   <si>
     <t>Informazio-oharra Trioza erytreae (Afrikako zitrikoen psilidoa)</t>
   </si>
   <si>
     <t>Afrikako psila (Trioza erytreae) Hemiptera ordenako intsektu zurgatzailea da, Triozidae familiakoa.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Trioza+erytreae%2C+febrero+2015.pdf/f4eaf160-7ac2-45cd-b82a-63cca43b1a52</t>
   </si>
   <si>
     <t>Patataren kakalardoari buruzko informazio teknikoa (Epitrixs or.)</t>
   </si>
   <si>
     <t>Patataren arkakuso kakalardoak Epitrix generoko hainbat espezie aipatzen ditu, batez ere patata-laboreen izurritetzat hartzen direnak, nahiz eta Solanazeoen beste labore batzuetan ere eragina izan dezaketen, hala nola piperrak, tomateak eta berenjenak.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Nota+informativa+patata+%28Epitrix+spp%29%2C+febrero+2016.pdf/556115f6-db65-4b33-9126-c8656fbb839d</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis-i buruzko informazio orria</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis Hood, chili thrips, tea horia edo lore thrips izenez ezagutzen dena, berrogeialdiko izurrite gisa sailkatutako organismo kaltegarria da. Asiako hego eta ekialdeko intsektu bat da, landare ostalari ugari dituena (150 espezie baino gehiago), labore komertzialak barne, hala nola babarrunak, tomateak, berenjena, pepinoa, tipula, piperra, etab.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Gaizki lehortutako zitrikoen kartela</t>
   </si>
   <si>
     <t>Zitrikoen urritasuna, gure limoi-arbolentzat oso gaixotasun larria.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Kontingentzia-plan nazionala Plenodomus tracheiphilus [= Phoma tracheiphila] (zitrikoen heriotza)</t>
   </si>
   <si>
     <t>Dokumentu honek Plenodomus tracheiphilus (syn. Phoma tracheiphila) onddoaren aurka hartu beharreko neurriak zehazten ditu, Europar Batasunean (EB) 2000/29/EE Zuzentarauak araututako organismoaren aurka, agerpena saihesteko eta, agertuz gero, azkar eta eraginkortasunez jarduteko, hedapena zehazteko eta hedapena saihesteko eta desagerrarazteko helburuarekin.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+PLENODOMUS+160523Plan.pdf/595d80a8-d3b4-48d3-aed9-f854ac0463ff</t>
   </si>
   <si>
     <t>Kontingentzia Plan Nazionala Pomacea maculata (= P. insularum) (sagar barraskiloa)</t>
   </si>
   <si>
     <t>Dokumentu honek Europan berrogeialdiko izurrite den Pomacea generoko molusku gasteropodoen aurka hartu beharreko neurriak zehazten ditu, haien agerpena saihesteko eta, agertuz gero, azkar eta eraginkortasunez jarduteko, haien banaketa zehaztuz eta horiek desagerrarazteko helburuarekin.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+CARACOL+MANZ+pncpomacea_nov2020_tcm30-136088.pdf/b2b53409-da6b-4afc-9311-36d29daf57f2</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis, biologia eta sintomak</t>
   </si>
   <si>
     <t>Valentziako Erkidegoan Scirtothrips dorsalis-aren lehen detekzioa</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359284/Scirtothrips+dorsalis.+Biologia+y+sintomas.pdf/79ed1a4c-11b8-4bed-bae8-acabe3aeaca4</t>
   </si>
   <si>
     <t>Scirtothrips aurantii, informazio-oharra eta kudeaketa-gomendioak, zitrikoetan, kakietan eta granadatan tripak eragindako kalteak.</t>
   </si>
   <si>
     <t>Hainbat zitriko, kaki eta granada-laboreetan maiatzetik hona tripek eragindako kalteak ikusita eta zenbait eremutan Scirtothrips aurantii Faure-ren presentzia baieztatuta, gomendio hauek egokitzat jo dira:</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/384481564/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/9a21f50e-e23f-a59c-ecfb-8d7599fc44fb?t=1720426298233</t>
   </si>
   <si>
-    <t>Iragarkien eta informazioen buletin fitosanitarioa</t>
-[...7 lines deleted...]
-  <si>
     <t>Landare-osasuna, izurriteen orriak: Ripersiella (Rhizoecus) hibisci</t>
   </si>
   <si>
     <t>R. hibisci loreontzietako landareen sustraiez elikatzen den haragizti polifago bat da, landareak ura eta mantenugaien xurgapena murriztuz eta heriotza eraginez ere.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/833407/fd372ec0-e5f0-0e3b-d51c-b9234e8995a2</t>
   </si>
   <si>
     <t>Landareen osasuna, izurriteen txostenak: Erwinia amylovora</t>
   </si>
   <si>
     <t>Erwinia amylovora bakterioak eragindako gaixotasuna da, errosazeoen familiako hainbat espezieri eragiten diena, udareari, sagarrari, irasagarrari, japoniar nispiari... 2011n Kantabrian detektatu zen eta oso gaixotasun kaltegarritzat hartzen da.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/308190/412644f2-f16d-71b5-2ddd-e29e8263daaa</t>
   </si>
   <si>
     <t>Landareen osasuna, izurriteen fitxak: Mhytimna unipuncta</t>
   </si>
   <si>
     <t>Mhytimna unipuncta belardi eta arto-beldar defoliatzaile bat da, intentsitate ezberdineko kalteak eragiten dituena, nahiz eta Kantabrian gero eta ohikoagoa den eta zenbait eremutan nolabaiteko alarma eragin dezakeen populazioaren artean.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/932721/d8327406-3b71-d638-59c2-d4c026f49341</t>
@@ -9092,131 +9275,77 @@
   <si>
     <t>Xylella fastidiosa landarearen gainbehera azkar eta hedatua eragiten duen bakterioa da, eta horren ondorioz, kasurik larrienetan, hostoak eta adarrak lehortzea eta, azkenik, landare osoaren heriotza eragiten du. Ostalari-espezie askotan, bakterioen presentziak ez du sintomarik sortzen, eta horren detekzioa oso zaila da. X. fastidiosa landare batetik bestera intsektu bektore baten eraginez transmititzen da, beraz gaixotasunaren hedapen bide nagusia bakterioak dauden tokietatik kutsatutako landare-materialaren salerosketa da.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Xylella+Fastidiosa+Programa+de+Actuaciones+EXTREMADURA+2024.pdf/e8bcaeec-b395-fd8c-68fd-a927b5a9dd77?t=1715584340575</t>
   </si>
   <si>
     <t>Xylella fastidiosa. Populazio bektorialaren portaera.</t>
   </si>
   <si>
     <t>Xylella fastidiosa landareen xileman bizi den bakterioa da, uraren eta mantenugaien fluxu normala eragozten duena. Garrantzi ekonomiko handiko hainbat laboreetan gaixotasunak eragiten ditu, bakterioen azpiespeziearen eta talde genetikoaren arabera. Sintomarik bereizgarrienak hostoen eta kimuen itxura errea dira. Alacanten (azpiespezie multiplexa), kaltetutako laborea almendrondoa da.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368987753/Comportamiento+de+la+poblaci%C3%B3n+de+vectores.pdf/49e8bf84-7fb1-f133-7bb7-8a64aca66722?t=1713971649585</t>
   </si>
   <si>
     <t>Tuta absoluta kontrola tomatean</t>
   </si>
   <si>
     <t>2006. urtearen erdialdean detektatu zenetik, tomate-izurriterik esanguratsuena izan da, landare eta fruituetan egindako kalteengatik, kontrolatzeko zailtasunengatik eta biztanleriaren hazkunde azkarragatik.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Tomate%2C+control+Tuta%2C+septiembre+2016.pdf/6400490d-890e-40d1-bfe8-97a0403e6f71</t>
   </si>
   <si>
-    <t>Triptikoa Rhynchophorus ferrugineus (Palmondo gorria)</t>
-[...7 lines deleted...]
-  <si>
     <t>Paysandisia archon triptikoa, palmondo zulatzailearen beldarren aurkako gomendioak</t>
   </si>
   <si>
     <t>Paysandisia archon, Castniidae familiako lepidopteroa, Hego Amerikakoa da eta bere larbak palmondoez elikatzen dira. Europan lehen detekzioa Frantzian eta Italian izan zen 1998-99 urteetan. Espainian 2002ko maiatzean detektatu zuten lehen aldiz Katalunian, eta urte bereko ekainean Valentziako Erkidegoan.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/375721956/Paysandisia+junio+2023_r05.pdf/d6c89b4b-7dd1-9940-45d2-877ade3d6854?t=1699013133037</t>
   </si>
   <si>
     <t>Europako ez diren tefritideen Kontingentzia Plan Nazionala</t>
   </si>
   <si>
     <t>Dokumentu honek Europakoak ez diren tefritido-espezieen aurka (fruitu-euli europarrak) aurka hartu beharreko neurriak zehazten ditu, haien agerpena saihesteko helburuarekin, eta Kontingentzia Plan Nazionalean aipatutako espezieren bat agertuz gero, azkar eta eraginkortasunez jarduteko, haien banaketa zehaztu eta haiei aurre egiteko, hedapena saihesteko. Izurrite hauen garrantzia ingurumen-baldintza ezberdinetara egokitzeko gaitasun handian, fruitu sorta zabalari eragin diezaiokeen kalteetan, haien balio komertziala galtzea eraginez, eta izurrite horiek esportazio-merkatuetan eragin ditzaketen galeretan datza.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_tephsinamarillooctubre2020_tcm30-536038.pdf</t>
   </si>
   <si>
     <t>Spodoptera litoralis (ziriz beltza) kontrola hostodun barazkietan.</t>
   </si>
   <si>
     <t>Izurrite oso polifago eta migratzailea da, bere populazioetan gorabehera nabarmenak dituena. Urtean hiru belaunaldi ditu, eta iraila-urrian populaziorik handiena lortzen du.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359218/Nota+informativa+Spodoptera+littoralis%2C+27+octubre+2017.pdf/33fd4763-cdfa-4a6f-81da-43be18c02ea3</t>
   </si>
   <si>
-    <t>Scirtothrips aurantii zitrikoen, granadaren eta kakiaren jarraipena.</t>
-[...43 lines deleted...]
-  <si>
     <t>Tomateen Landare Osasun Plan Nazionala</t>
   </si>
   <si>
     <t>Tomatea (Solanum lycopersicum) mundu osoan gehien kontsumitzen den barazkietako bat da, freskoa zein prozesatutakoa. Espainiako eta Mediterraneoko gainontzeko eremu askok nekazaritza-ingurumen baldintza ezin hobeak dituzte bere laborantzarako, eta gure herrialdea Europar Batasuneko barazki honen ekoizle nagusietako bat da. Laborantzaren baldintza onak eta aurrerapen teknologikoak izan arren, ekoizpena sarritan oztopatzen du landare-gaixotasun ugarik, batez ere birusek eragindakoak.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/240613_pnsv_tomate_tcm30-685723.pdf</t>
   </si>
   <si>
     <t>DANAk kaltetutako eremuetarako gomendioak zitrikoen gomosiaren aurka (Phytophthora spp.)</t>
   </si>
   <si>
     <t>Phytophthora spp.-ek eragindako zitrikoen gomosiak barietatearen enborrari eta adar nagusiei eragiten die (1a eta 1b. irudiak). Bere izenak dioen bezala, kaltetutako ehunetan oietako itxura ugariak ditu ezaugarri. Azala kentzen badugu, floemaren eta kanbiumaren barne-ehunak ikus ditzakegu kolore marroi oso bereizgarria eta itxura urtsua dutenak (1b. irudia). Lesioak hainbat laborantza ziklotan zehar garatu eta handitzen dira, kaltetutako adarra edo enborra erabat inguratuz, gainbehera orokorra eta azkenean heriotza eraginez. Enbor eta adarretan gominosi-lesioek denbora luzea izan dezakete ikusgai izateko, eta horrek batzuetan nahasmena sor dezake infekzioak benetan noiz gertatu diren.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Recomendaciones++frente+a+la+gomosis+de+los+c%C3%ADtricos+%28Phytophtora+spp.%29+05-11-2024.pdf/61cd1c10-3dd2-5c34-a9b8-15184667fe45?t=1730899554091</t>
   </si>
   <si>
     <t>Zitrikoak, informazio-oharra Pulvinaria polygonata Vega Baja.</t>
   </si>
   <si>
     <t>Pulvinaria polygonata (Cockerell) Coccidae familiako kokzidoa da, 2019an Vega Baja del Segura eskualdeko zitrikoen lursailetan aurkitu zena, Europako lehen erregistroa izanik. Munduko beste eskualde batzuetan dago, hala nola Australian, Ekialdean eta ekialdeko Palearktiko eremuko herrialde batzuetan (Txina, Japonia, Taiwan). Polifago portaera duen espeziea da, nahiz eta, orain arte, Espainian Citrus generoko landareez elikatzen aurkitu den.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/C%C3%ADtricos%2C+nota+informativa+Pulvinaria+polygonata%2C+16+de+septiembre+2022.pdf/667df41a-d3e1-6ade-e9c9-fef2bd1b7723?t=1663676426193</t>
@@ -9443,86 +9572,68 @@
   <si>
     <t>Kimuak hasi eta loraldiaren arteko epea: Scirtothrips-en presentzia astero ebaluatuko da bi metodo nagusi erabiliz: 1. Harrapaketa tranpa kromatiko horietan, presentzia goiztiarraren adierazgarri gisa; tranpa horiek langile tekniko espezializatuek berrikustea eskatzen dute. 2. Kimu xamurren ebaluazioa: Kimuak kolpatuz egingo da (4 kimu zuhaitz bakoitzeko eta 10 zuhaitz lursail/ha bakoitzeko), eroritako laginak hondo ilunean bilduz, bertan dauden banakoen identifikazioa errazteko.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/20250103+ESTRATEGIA+CONTROL+QUIMICO+Scirtothrips+2025.pdf/a88f3f4c-c8aa-03cc-7fc0-beea338d65c0?t=1738590494468</t>
   </si>
   <si>
     <t>Xylella fastidiosari sentikorrak diren landareak merkaturatzeko jarraibideak</t>
   </si>
   <si>
     <t>Xylella fastidiosa Batasunean sartzea eta hedatzea ekiditeko neurriei buruzko (EB) 2020/1201 Erregelamenduaren VII. kapituluak zehazten ditu landare zehatzak EBn mugitzeko baldintzak eta VIII. kapituluan landare ostalariak EBn sartzeko baldintzak.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/instruccionescomercializacionplantasensiblexylellafastidiosa010920_tcm30-485024.pdf</t>
   </si>
   <si>
     <t>Norberaren azalpeneko hitzaldia Rhynchophorus ferrugineus</t>
   </si>
   <si>
     <t>Hitzaldi informatiboa Rhynchophorus ferrugineus. Nekazaritzako Elikagaien Ikerketa eta Teknologiako DG</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359287/Charla+Autoexplicativa+Picudo.pdf/e79ddc57-4d16-4a76-8eb9-8c41bd149098</t>
   </si>
   <si>
-    <t>Zitrikoen Euli Zuria (Dialeurodes citri Ashmead) Tratamendu Oharra</t>
-[...7 lines deleted...]
-  <si>
     <t>Vega Baja eta Bajo Vinalopó-n Pulvinaria polygonata-ren tratamendu-oharra zitrikoetan</t>
   </si>
   <si>
     <t>Informazio-oharra Pulvinaria polygonata Vega Baja eta Bajo Vinalopó-n. 2019an Vega Baja del Segura eskualdeko zitrikoen lursailetan Pulvinaria polygonata (Cockerell) kokzidoa antzeman zutenetik, bere populazioek finkatu den eremuan izan duten jokabideari buruzko behaketak egin dira. Intsektu honek ezti-kantitate handiak sortzen ditu, eta horrek hainbat onddo saprofito-espezie ugaltzen ditu, fruituetan eta kimuetan kedar-lizuen dentsitate handia sortzen delarik. Gainera, eremu horietan aterpea bilatzen duten beste izurrite espezie batzuk ezartzea errazten du. Lursailean izurritea detektatzeko, garrantzitsua da kedardun lizun asko duten zuhaitzen adaburuak kontrolatzea.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+Pulvinaria+polygonata%2C+05-06-23.pdf/4762aa54-a510-cf78-9fdf-5f41f763f0e0?t=1725014400858</t>
   </si>
   <si>
     <t>Lemon sits Prays citri (Millière) tratamendu-oharra zitrikoen gainean</t>
   </si>
   <si>
     <t>Limoi-sitsak Prays citri (Millière) lepidoptero txiki bat da, iluntzean eta egunsentian hegan egiten duena, bere larbek loreen obulutegiari edo fruitu ezarri berriei eraso egiten die, erortzea eta galtzea eraginez. Kalterik larriena Verna barietate limoi-arbolari eragiten dio.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+polilla+limonero+%28Prays+citri%29%2C+28.04.23.pdf/5a965d67-d531-8edc-3899-7df04f8139bf?t=1725014503049</t>
   </si>
   <si>
-    <t>Kaki hostoaren nekrosiaren aurkako tratamenduaren oharra</t>
-[...7 lines deleted...]
-  <si>
     <t>Fusarium oxysporum f. Kontingentzia Plan Nazionala. sp. Cubense (EF Sm.) WC Snyder &amp; HN Hansen Tropical Race 4</t>
   </si>
   <si>
     <t>Dokumentu honek Fusarium oxysporum f-ren aurka hartu beharreko neurriak jasotzen ditu. sp. cubense Tropical Race 4 (Foc RT4), 1987ko martxoaren 12ko Ministro Aginduak araututako koarentena izurritea den Kanariar Uharteetan1, uharteetan agertzea saihesteko helburuarekin, eta agertuz gero, azkar eta eraginkortasunez jokatuz, banaketa zehaztuz eta desagerrarazteko neurriak aplikatuz. Foc RT4 Nectriaceae familiako onddo ascomizeto fitopatogeno bat da, eta platanoen Fusarium zimeltzea (edo Panama gaixotasuna) eragiten du, laborearen gaixotasun suntsitzaileena dena.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncfoc_mayo_2024_tcm30-690595.pdf</t>
   </si>
   <si>
     <t>Diaphorina Citri Kontingentzia Plana</t>
   </si>
   <si>
     <t>Dokumentu honetan Asiako zitrikoen psilidoaren aurka, Diaphorina citri (ordena: Hemiptera, Familia: Psyllidae), hartu beharreko neurriak jasotzen dira. Psilido hau 2019/2072 Erregelamenduak Batasunaren berrogeialdiko izurriteen zerrendan sartuta dago, Huanglongbing (HLB) edo zitrikoen berdetzea eragiten duten bakterioen bektore gisa jokatzen baitu. HLB, Batasuneko berrogeialdiko izurritea izateaz gain, lehentasunezko izurrite gisa ere sailkatuta dago 2019/1702 (EB) Erregelamenduaren arabera. Bakterio hori EBk arautzen du eta fruituaren kalitatea eta zaporea hondatzen ditu, eta baliteke urte gutxiren buruan kaltetutako zuhaitza hiltzea. Beraz, berebiziko garrantzia du intsektu bektorearen agerpena saihestea, eta hala egiten badu, bere banaketa zehaztea, azkar eta eraginkortasunez jardutea eta hari aurre egitea, hedapena saihesteko eta desagerrarazteko.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_diaphorina-may24_tcm30-684105.pdf</t>
   </si>
   <si>
     <t>Alerta eta informazio fitosanitarioko sarea, laboreen jarraipena egiteko landa-protokoloa: mahatsondoa</t>
   </si>
   <si>
     <t>Mahatsaren laborantzan izurriteek eta gaixotasunek eragindako kalte-arriskua kalkulatzeko landa eskuliburua.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturapescaaguaydesarrollorural/raif/wp-content/uploads/2023/07/ProtocolosCampos_Vid.pdf</t>
@@ -10127,65 +10238,59 @@
   <si>
     <t>AgriFoodTech Sektoreko Azterketaren aurkezpena. Espainiako nekazaritzako elikagaien sektorearen eraldaketa digitalerako teknologiak, produktuak eta zerbitzuak.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/diapositivaswebinar-estudio-5_tcm30-683561.pdf</t>
   </si>
   <si>
     <t>Webinar - AgriFoodTech Sector. Espainiako nekazaritzako elikagaien sektorearen eraldaketa digitalerako teknologiak, produktuak eta zerbitzuak</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=HRUQPBC-F7E</t>
   </si>
   <si>
     <t>Espainiako nekazaritzako elikagaien sektorearen digitalizazioaren egungo egoeraren analisia</t>
   </si>
   <si>
     <t>Espainiako nekazaritzako elikagaien sektorearen digitalizazioaren egungo egoeraren azterketaren aurkezpena. Nekazaritza, Arrantza eta Elikadura Ministerioaren La Vega Innova berrikuntza digitalaren iHUBean (San Fernando de Henares - Madril).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/presentacionestudio-6_tcm30-685717.pdf</t>
   </si>
   <si>
     <t>Zehaztasun handiko Izurriteen Kontrolerako Sistema Automatizatuak</t>
   </si>
   <si>
-    <t>Nola eragiten du digitalizazioak negutegietako laboreetako izurriteen eta gaixotasunen kontrolan?</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/high-tech-patsc-trap-eye-josepedro-sanchez_tcm30-690560.pdf</t>
   </si>
   <si>
     <t>Nekazaritzan tresna digitalak garatzea</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/desarrollo-herramientas-digitales-shawn-carlisle_tcm30-690558.pdf</t>
   </si>
   <si>
-    <t>Webinarra - Nola eragiten du digitalizazioak negutegietako laboreetako izurriteen eta gaixotasunen kontrolan?</t>
-[...1 lines deleted...]
-  <si>
     <t>Webinar - DigiMAPA: Nekazaritzako elikagaien sektorea Agrotech enpresekin lotzen duen tresna digitala</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jdXXgHEqdoM</t>
   </si>
   <si>
     <t>Webinarra - Adimen artifizialaren aplikazioa animalien osasunaren monitorizazioan</t>
   </si>
   <si>
     <t>Adimen artifizialaren aplikazioa animalien osasunaren monitorizazioan.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ce7kztbSi9s</t>
   </si>
   <si>
     <t>Webinarra - I. saioa - Robotizazioa kanpoko nekazaritzan</t>
   </si>
   <si>
     <t>I. saioa: Robotizazioa kanpoko nekazaritzan</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=S-cFcBWs-gY</t>
   </si>
   <si>
     <t>ModernAKIS Gaztelaniaz indartzea AKIS</t>
@@ -10388,59 +10493,50 @@
   <si>
     <t>Behi-haragiaren sektorearen egoeraren laburpena 2023ra arteko zifrekin.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/estadisticas/indicadoresanualesvacunodecarne_datosanuales2023_publicacionjulio2_tcm30-381390.pdf</t>
   </si>
   <si>
     <t>Laburpen txostena. 2023ko behi-haragiaren sektorearen karakterizazioa</t>
   </si>
   <si>
     <t>Behi-behi-haragiaren sektorearen karakterizazioaren laburpena.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informecaracterizacionsectorvacunodecarne_datos2023_tcm30-553721.pdf</t>
   </si>
   <si>
     <t>Mediterraneoko ekoizpen ekologikoa eta klima-aldaketa: Txosten teknikoa</t>
   </si>
   <si>
     <t>Ecovaliak editatutako eta Kordobako Unibertsitateko Clemente Mata Ekoizpen Ekologikoko Katedrak egindako “Mediterranean Ecological Production and Climate Change: State of knowledge” ikerketaren laburpena.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/alimentacion/temas/produccion-eco/informetecnicopemcc_tcm30-520459.pdf</t>
   </si>
   <si>
-    <t>Nekazaritzako Ustiategien Kudeaketan Hobetzea</t>
-[...7 lines deleted...]
-  <si>
     <t>Ingurumenari kalte nabarmenik ez eragiteko printzipioa aplikatzeko jarraibide zientifiko-teknikoak: Landareen kontserbazio-egiturak, faunaren bizigarritasuna.</t>
   </si>
   <si>
     <t>Landareak kontserbatzeko eta faunaren egituretarako ureztatzearen hobekuntza eta iraunkortasunari buruzko jarraibide teknikoak.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directrices3y4_actualizada_oct23_tcm30-673192.pdf</t>
   </si>
   <si>
     <t>Nekazaritza-praktika egokiei buruzko hedapen eta prestakuntza programa (GAP)</t>
   </si>
   <si>
     <t>Ureztatzearen eraginkortasuna eta iraunkortasuna hobetzeko Planaren esparruan nekazaritza praktika onak biltzen dituen dokumentua.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directriz5_programadedyf_web_tcm30-622983.pdf</t>
   </si>
   <si>
     <t>Erlezaintza Juan Felix</t>
   </si>
   <si>
     <t>Juan Felix Díaz Quintana Erlezainaren lankidetza, erleen, eztiaren eta bere eratorrien munduaren inguruan.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-apicultura-juan-felix_sq_f1766127_1.html</t>
@@ -11213,59 +11309,50 @@
   <si>
     <t>Hegazti-sektorearen fitxategi sektoriala.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/14informesectorial_ote_avicultura_tcm30-540411.pdf</t>
   </si>
   <si>
     <t>Espainian erruleen hegazti-sektorearen karakterizazioa</t>
   </si>
   <si>
     <t>Espainian hegazti erruleen hazkuntzaren profil orokorra eskaintzen duen dokumentua.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/caracterizaciondelsectoravicoladepuesta2019_rev_tcm30-436298.pdf</t>
   </si>
   <si>
     <t>Nekazaritza Politika Bateratua 2023-2027 ardi eta ahuntz sektoreetan</t>
   </si>
   <si>
     <t>Ardi eta ahuntz sektoreek Nekazaritza Politika Bateratuaren (NPB) bidez jasotako laguntzak laburbiltzen dituen dokumentu informatiboa.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/notapac2023-web-ovinocaprinodef_tcm30-58890.pdf</t>
   </si>
   <si>
-    <t>Esne-ardien sektorearen ekoizpen-egituraren analisia Espainian 2017-2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Esne-ahuntzaren sektorearen ekoizpen-egituraren analisia Espainian 2017-2021</t>
   </si>
   <si>
     <t>Ikerketaren helburua Espainian esne-ahuntzaren sektorearen egitura produktiboa ezaugarritzea da.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuracaprinodeleche2017-2021_tcm30-544578.pdf</t>
   </si>
   <si>
     <t>Esne-ardi eta ahuntz sektoreko espedientea</t>
   </si>
   <si>
     <t>Ardi eta ahuntz esne sektorearen fitxa sektoriala.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/10informesectorial_ote_ovinocaprinoleche_tcm30-540378.pdf</t>
   </si>
   <si>
     <t>Espainiako abeltzaintzako ustiategietan estentsibotasunaren definizioa eta karakterizazioa</t>
   </si>
   <si>
     <t>Espainian abeltzaintza estentsiboaren egoerari buruzko ikuspegi sintetikoa eskaintzen duen ikerketa, ardi- eta ahuntz-sektoreetan zentratua batez ere, nahiz eta belar-oinarritutako edozein abeltzaintzari dagozkion galdera orokor batzuk ere jorratzen dituen.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informesobreganaderiaextensivaenespanaoctubre2017nipo_tcm30-428264.pdf</t>
@@ -12101,77 +12188,50 @@
   <si>
     <t>Tresna baten diseinua, web zerbitzari kartografikoa, zereal-laboreen jarraipena egiteko teledetekzio bidez, ekoizpenean anomaliak goiz detektatzeko eta esku hartzeko eta inputen erabilera optimizatzeko aukera ematen duena.</t>
   </si>
   <si>
     <t>Tokiko merkatuetan eta banaketa-zirkuitu laburrean sustatzeko plataforma digitala, ekoizleen talde eta erakunde eta erakunde interprofesionaletan (AGROCHEF)</t>
   </si>
   <si>
     <t>Nekazaritza eta abeltzaintzako ekoizle txikiek ostalaritza eta ostalaritza sektorean ekoitzitako elikagaiak merkaturatzeko zuzeneko marketin prozesuen transferentzia teknologikoa eta digitalizazioa.</t>
   </si>
   <si>
     <t>Nekazari gazteak GORRIA: errentagarriak, eraginkorrak eta dibertsifikatuak (RAICES.INFO)</t>
   </si>
   <si>
     <t>Elkarlaneko plataforma digital bat diseinatu eta inplementatu, gazteak nekazaritza-jardueran txertatzeko, arrakasta-ratioak eta jasangarritasun ekonomikoa, ingurumena eta soziala hobetzeko jarduerak garatzeko aukera ematen duena.</t>
   </si>
   <si>
     <t>Abeltzaintzako hobekuntza genetikoa</t>
   </si>
   <si>
     <t>Hobekuntza genetikoko berrikuntzak hazkuntza-aziendaren hautaketa eraginkorragoa bermatzen du, eta, besteak beste, bertakoak eta galzorian dauden arrazak mantentzen eta abeltzaintza tradizionala eta estentsiboa bultzatzen laguntzen du. Genetikako berrikuntza -esaterako, genomikaren aplikazioa, sentsoreen erabilera eta germoplasma banku baten garapena- funtsezko tresnak dira Espainiako abeltzaintza sektorearen produktibitatea eta errentagarritasuna areagotzeko.</t>
   </si>
   <si>
     <t>https://www.redruralnacional.es/sites/default/files/documents/dossier_MejoraGeneticaGanaderia_v2.pdf</t>
   </si>
   <si>
-    <t>Hobekuntza genetikoa nekazaritzan</t>
-[...25 lines deleted...]
-  <si>
     <t>Nekazari gazteak - Nando Durari elkarrizketa</t>
   </si>
   <si>
     <t>Nando Durá-ri nekazari gazteei buruzko elkarrizketa duen bideoa.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=kMMtyQ99DCY</t>
   </si>
   <si>
     <t>nekazaritza egiturak. Lurzoruaren kudeaketa esperientziak partekatzea</t>
   </si>
   <si>
     <t>Nekazaritza-egiturei eta lurra kudeatzeko esperientziei buruzko bideoa.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=WoOAZfhXFoY</t>
   </si>
   <si>
     <t>Gazteak eta belaunaldi aldaketa. La Viña Kooperatiba</t>
   </si>
   <si>
     <t>Gazteei eta belaunaldi aldaketari buruzko bideoa.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ORmDs9JJH0M</t>
@@ -12179,51 +12239,51 @@
   <si>
     <t>Eremu koaderno digitala</t>
   </si>
   <si>
     <t>Eremu digitalaren koadernoari buruzko bideoa.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=CLMKTD45xnw</t>
   </si>
   <si>
     <t>Abeltzaintza-ustiategi autojasangarria eredua</t>
   </si>
   <si>
     <t>Abeltzaintza-ustiategi autojasangarri bati buruzko bideoa.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=7Yn4_GvUvhU&amp;pp=ygUOYWdyb2dhbmFkZXLDrWE%3D</t>
   </si>
   <si>
     <t>Lasto bustia, abereen etsaia</t>
   </si>
   <si>
     <t>Lasto bustiari eta ganaduari buruzko bideoa.</t>
   </si>
   <si>
-    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A//www.youtube.com/watch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
+    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A%2F%2Fwww.youtube.com%2Fwatch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
   </si>
   <si>
     <t>Intentsiboa ala estentsiboa Nolakoa da Bearen azienda?</t>
   </si>
   <si>
     <t>Abeltzaintzari buruzko bideoa.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=_zyV8eUJ8MI&amp;pp=ygUOaGF6aSBnYW5hZGVyaWE%3D</t>
   </si>
   <si>
     <t>Nekazaritza-ekoizpena negutegietan</t>
   </si>
   <si>
     <t>Negutegiko nekazaritza ekoizpenari buruzko bideoa.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=IG2C9-RdiB8&amp;list=PL3-eFoZ-Ye-apU7r5uM5s3pkqUHLH93jG&amp;index=18&amp;pp=iAQB</t>
   </si>
   <si>
     <t>Elikagaien industriarako irtenbide berritzaileak</t>
   </si>
   <si>
     <t>Elikagaien industriarako irtenbide berritzaileei buruzko bideoa.</t>
   </si>
@@ -12428,201 +12488,87 @@
   <si>
     <t>Estalki inerteen praktiken taula sinoptikoa</t>
   </si>
   <si>
     <t>Estalki inerteen praktiken taula sinoptikoa.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Cuadro+sin%C3%B3ptico+pr%C3%A1cticas+cubiertas+inertes.pdf/b331c3f2-d543-c89f-aace-2ef21076c5b9?t=1678273117812</t>
   </si>
   <si>
     <t>Ordainketa zuzenak, 2023-2027 NPBren berriak</t>
   </si>
   <si>
     <t>Ordainketa zuzenak, 2023-2027 NPBren berriak.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Pagos+directos%2C+novedades+en+la+PAC+2023-2027.pdf/ba983466-57f0-ce01-c8ab-ef836dd150cb?t=1676969607457</t>
   </si>
   <si>
     <t>Baldintzaltasun hobetua (2)</t>
   </si>
   <si>
     <t>Baldintzaltasun indartuari buruzko bideoa.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
-[...35 lines deleted...]
-    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+BAJO+AGUA.pdf/1d6fccea-1cb2-1364-3521-ef0a67531fdc?t=1676969605773</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
   </si>
   <si>
     <t>Egurregimenak egur-laboreetan</t>
   </si>
   <si>
     <t>Egurregimenak egur-laboreetan.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+LE%C3%91OSOS.pdf/2963d839-119a-2e29-ef1e-e9cc020d0e4c?t=1683025096004</t>
   </si>
   <si>
     <t>Ekoerregimenak</t>
   </si>
   <si>
     <t>Ekoerregimenak.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2?t=1676969607150</t>
   </si>
   <si>
-    <t>Laborantza-lurren txandaketa ur-laboreen azpian izan ezik</t>
-[...7 lines deleted...]
-  <si>
     <t>Lurraren estaldura minimoa lur biluzia saihesteko</t>
   </si>
   <si>
     <t>Lurzoruaren estaldura minimoari buruzko bideoa, lur biluziak saihesteko.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
   </si>
   <si>
     <t>Baldintzagarritasun indartua (PEPAC 2023-2027)</t>
   </si>
   <si>
     <t>Baldintzaltasun indartuari buruzko bideoa (PEPAC 2023-2027).</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
-[...68 lines deleted...]
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/reserva-nacional?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531092&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531092</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
   </si>
   <si>
     <t>Nekazaritzako biodibertsitatearekin lotutako ezagutza tradizionalen Espainiako inbentarioa</t>
   </si>
   <si>
     <t>Liburu hau Nekazaritza Biodibertsitatearekin lotutako Espainiako Jakintza Tradizionalen Inbentarioaren (IECTBA) bigarren liburukia da, eta datozen urteetan beste bi liburukirekin osatuko da. Inbentarioak XX. mende hasieratik Espainian hazitako landareen erabilerari eta kudeaketari lotutako ezagutza tradizionalei buruzko argitaratutako informazio guztia bildu nahi du, baita aurreko erreferentzia historikoak ere. Nazioarteko hainbat itunetan (adibidez, FAO, 2009) eta Espainiako legediaren transposizioan argi geratu denez, lan hori beharrezkoa da, azken berrogeita hamar urteotan biodibertsitatean bertan gertatu den higadura handia dela eta erabilerari eta kudeaketari lotutako ezagutzak. Horregatik guztiagatik, Inbentarioaren helburu nagusia Espainian nekazaritza biodibertsitateari lotutako ondare kultural eta material horren guztiaren aberastasuna zabaltzea eta balioestea da.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/images/es/tardio_etal2022_iectbavol2_tcm30-640207.pdf</t>
   </si>
   <si>
     <t>Izurriteak Kudeatzeko Gida Integratua (IPM) - lekaleak</t>
   </si>
   <si>
     <t>Izurriteen Kudeaketa Integratua (IPM) gidak nekazarientzat eta aholkularientzat izurriteen kudeaketa integratuaren printzipioak nekazaritza-ekoizpen nazional osoan ezar ditzaten orientabide gisa balio du, beren jarduera Espainian garatzen duten nekazaritza-ustiategi guztien betekizunetako bat, III. Produktu fitosanitarioen erabilera iraunkorra lortzeko jarduketa-esparrua ezartzen duen irailaren 14ko 1311/2012 Errege Dekretuarena. 2012ko abenduan Nekazaritza eta Landa Garapeneko Konferentzia Sektorialean onartutako Produktu Fitosanitarioen Erabilera Iraunkorrerako Ekintza Plan Nazionalean, zehazki 3.1 neurrian, izurriteen kudeaketa integratuaren gidaliburuak garatzea aurreikusten zen jada, Planaren indarraldiaren barruan. .</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/leguminosas_web_2_tcm30-559335.pdf</t>
   </si>
   <si>
     <t>Izurriteak Kudeatzeko Gida Integratua (IPM) - belarrak</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pastos_web_metadatos_protegida_tcm30-661346.pdf</t>
   </si>
@@ -13013,62 +12959,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1487"/>
+  <dimension ref="A1:D1481"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1487"/>
+      <selection activeCell="A1" sqref="A1:D1481"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="297.213" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2234.312" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1014.467" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
@@ -13116,4548 +13062,4546 @@
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="D36" s="1"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>178</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B103" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="1" t="s">
+      <c r="D103" s="1" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="1" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="B105" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="1" t="s">
+      <c r="D105" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B106" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="1" t="s">
+      <c r="D106" s="1" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B107" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="1" t="s">
+      <c r="D107" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="B108" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="1" t="s">
+      <c r="D108" s="1" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="B109" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="1" t="s">
+      <c r="D109" s="1" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C110" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="1" t="s">
+      <c r="D110" s="1" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="B111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="1" t="s">
+      <c r="D111" s="1" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B112" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="1" t="s">
+      <c r="D112" s="1" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="B113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="1" t="s">
+      <c r="D113" s="1" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B114" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="1" t="s">
+      <c r="D114" s="1" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="B115" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="1" t="s">
+      <c r="D115" s="1" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B116" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="1" t="s">
+      <c r="D116" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B117" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="1" t="s">
+      <c r="D117" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>277</v>
+        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>277</v>
+        <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>386</v>
+        <v>90</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>397</v>
+        <v>377</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B137" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="1" t="s">
+      <c r="D137" s="1" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B138" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="1" t="s">
+      <c r="D138" s="1" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="1" t="s">
+      <c r="D141" s="1" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B142" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="1" t="s">
+      <c r="D142" s="1" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B143" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B144" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="1" t="s">
+      <c r="D144" s="1" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B145" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B146" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B147" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="1" t="s">
+      <c r="D147" s="1" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B148" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="1" t="s">
+      <c r="D148" s="1" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>448</v>
+        <v>377</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>450</v>
+        <v>377</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C181" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B181" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D181" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C183" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D183" s="1" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B184" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C184" s="1" t="s">
+      <c r="D184" s="1" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B185" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C185" s="1" t="s">
+      <c r="D185" s="1" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>544</v>
-      </c>
-[...7 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>550</v>
-      </c>
-[...7 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D189" s="1" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D190" s="1" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>562</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>565</v>
-      </c>
-[...7 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>571</v>
-      </c>
-[...7 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>574</v>
-      </c>
-[...7 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>577</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>580</v>
-      </c>
-[...7 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>586</v>
-      </c>
-[...7 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>589</v>
-      </c>
-[...7 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>592</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D203" s="1" t="s">
         <v>595</v>
-      </c>
-[...7 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D204" s="1" t="s">
         <v>598</v>
-      </c>
-[...7 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>601</v>
-      </c>
-[...7 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>604</v>
-      </c>
-[...7 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>610</v>
-      </c>
-[...7 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>613</v>
-      </c>
-[...7 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>616</v>
-      </c>
-[...7 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D211" s="1" t="s">
         <v>619</v>
-      </c>
-[...7 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D212" s="1" t="s">
         <v>622</v>
-      </c>
-[...7 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>625</v>
-      </c>
-[...7 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="D214" s="1" t="s">
         <v>628</v>
-      </c>
-[...7 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>631</v>
-      </c>
-[...7 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="D216" s="1" t="s">
         <v>634</v>
-      </c>
-[...7 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D217" s="1" t="s">
         <v>637</v>
-      </c>
-[...7 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D218" s="1" t="s">
         <v>640</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D219" s="1" t="s">
         <v>643</v>
-      </c>
-[...7 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D220" s="1" t="s">
         <v>646</v>
-      </c>
-[...7 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D221" s="1" t="s">
         <v>649</v>
-      </c>
-[...7 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D222" s="1" t="s">
         <v>652</v>
-      </c>
-[...7 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>655</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="D224" s="1" t="s">
         <v>658</v>
-      </c>
-[...7 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D225" s="1" t="s">
         <v>661</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D226" s="1" t="s">
         <v>664</v>
-      </c>
-[...7 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>667</v>
-      </c>
-[...7 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>670</v>
-      </c>
-[...7 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>676</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>679</v>
-      </c>
-[...7 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>682</v>
-      </c>
-[...7 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>685</v>
-      </c>
-[...7 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>688</v>
-      </c>
-[...7 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>691</v>
-      </c>
-[...7 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D236" s="1" t="s">
         <v>694</v>
-      </c>
-[...7 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="D237" s="1" t="s">
         <v>697</v>
-      </c>
-[...7 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D238" s="1" t="s">
         <v>700</v>
-      </c>
-[...7 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>703</v>
-      </c>
-[...7 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>706</v>
-      </c>
-[...7 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>712</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>715</v>
-      </c>
-[...7 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>718</v>
-      </c>
-[...7 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="D245" s="1" t="s">
         <v>721</v>
-      </c>
-[...7 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>724</v>
-      </c>
-[...7 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="D247" s="1" t="s">
         <v>727</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="D248" s="1" t="s">
         <v>730</v>
-      </c>
-[...7 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>733</v>
-      </c>
-[...7 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>736</v>
-      </c>
-[...7 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>739</v>
-      </c>
-[...7 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>742</v>
-      </c>
-[...7 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D253" s="1" t="s">
         <v>745</v>
-      </c>
-[...7 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="D254" s="1" t="s">
         <v>748</v>
-      </c>
-[...7 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="D255" s="1" t="s">
         <v>751</v>
-      </c>
-[...7 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="D256" s="1" t="s">
         <v>754</v>
-      </c>
-[...7 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="D257" s="1" t="s">
         <v>757</v>
-      </c>
-[...7 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="D258" s="1" t="s">
         <v>760</v>
-      </c>
-[...7 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="D259" s="1" t="s">
         <v>763</v>
-      </c>
-[...7 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="D260" s="1" t="s">
         <v>766</v>
-      </c>
-[...7 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="D261" s="1" t="s">
         <v>769</v>
-      </c>
-[...7 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="D262" s="1" t="s">
         <v>772</v>
-      </c>
-[...7 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>775</v>
-      </c>
-[...7 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="D264" s="1" t="s">
         <v>778</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D265" s="1" t="s">
         <v>781</v>
-      </c>
-[...7 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="D266" s="1" t="s">
         <v>784</v>
-      </c>
-[...7 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>787</v>
-      </c>
-[...7 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="D268" s="1" t="s">
         <v>790</v>
-      </c>
-[...7 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="D269" s="1" t="s">
         <v>793</v>
-      </c>
-[...7 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="D270" s="1" t="s">
         <v>796</v>
-      </c>
-[...7 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="D271" s="1" t="s">
         <v>799</v>
-      </c>
-[...7 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="D272" s="1" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="D274" s="1" t="s">
         <v>808</v>
-      </c>
-[...7 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="D275" s="1" t="s">
         <v>811</v>
-      </c>
-[...7 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="D276" s="1" t="s">
         <v>814</v>
-      </c>
-[...7 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="D277" s="1" t="s">
         <v>817</v>
-      </c>
-[...7 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>820</v>
-      </c>
-[...7 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>823</v>
-      </c>
-[...7 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="D280" s="1" t="s">
         <v>826</v>
-      </c>
-[...7 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="D281" s="1" t="s">
         <v>829</v>
-      </c>
-[...7 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="D282" s="1" t="s">
         <v>832</v>
-      </c>
-[...7 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="D283" s="1" t="s">
         <v>835</v>
-      </c>
-[...7 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="D284" s="1" t="s">
         <v>838</v>
-      </c>
-[...7 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D285" s="1" t="s">
         <v>841</v>
-      </c>
-[...7 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="D286" s="1" t="s">
         <v>844</v>
-      </c>
-[...7 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="D287" s="1" t="s">
         <v>847</v>
-      </c>
-[...7 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="D288" s="1" t="s">
         <v>850</v>
-      </c>
-[...7 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="D289" s="1" t="s">
         <v>853</v>
-      </c>
-[...7 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="D290" s="1" t="s">
         <v>856</v>
-      </c>
-[...7 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="D291" s="1" t="s">
         <v>859</v>
-      </c>
-[...7 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D292" s="1" t="s">
         <v>862</v>
-      </c>
-[...7 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D293" s="1" t="s">
         <v>865</v>
-      </c>
-[...7 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="D294" s="1" t="s">
         <v>868</v>
-      </c>
-[...7 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="D295" s="1" t="s">
         <v>871</v>
-      </c>
-[...7 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="D296" s="1" t="s">
         <v>874</v>
-      </c>
-[...7 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="D297" s="1" t="s">
         <v>877</v>
-      </c>
-[...7 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="D298" s="1" t="s">
         <v>880</v>
-      </c>
-[...7 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="D299" s="1" t="s">
         <v>883</v>
-      </c>
-[...7 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="D300" s="1" t="s">
         <v>886</v>
-      </c>
-[...7 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="D301" s="1" t="s">
         <v>889</v>
-      </c>
-[...7 lines deleted...]
-        <v>891</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D302" s="1" t="s">
         <v>892</v>
-      </c>
-[...7 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="D303" s="1" t="s">
         <v>895</v>
-      </c>
-[...7 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="D304" s="1" t="s">
         <v>898</v>
-      </c>
-[...7 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="D305" s="1" t="s">
         <v>901</v>
-      </c>
-[...7 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="D306" s="1" t="s">
         <v>904</v>
-      </c>
-[...7 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="D307" s="1" t="s">
         <v>907</v>
-      </c>
-[...7 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="D308" s="1" t="s">
         <v>910</v>
-      </c>
-[...7 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="D309" s="1" t="s">
         <v>913</v>
-      </c>
-[...7 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="D310" s="1" t="s">
         <v>916</v>
-      </c>
-[...7 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="D311" s="1" t="s">
         <v>919</v>
-      </c>
-[...7 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="D312" s="1" t="s">
         <v>922</v>
-      </c>
-[...7 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>925</v>
-      </c>
-[...7 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="D314" s="1" t="s">
         <v>928</v>
-      </c>
-[...7 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="D315" s="1" t="s">
         <v>931</v>
-      </c>
-[...7 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D316" s="1" t="s">
         <v>934</v>
-      </c>
-[...7 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="D317" s="1" t="s">
         <v>937</v>
-      </c>
-[...7 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="D318" s="1" t="s">
         <v>940</v>
-      </c>
-[...7 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="D319" s="1" t="s">
         <v>943</v>
-      </c>
-[...7 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="D320" s="1" t="s">
         <v>946</v>
-      </c>
-[...7 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="D321" s="1" t="s">
         <v>949</v>
-      </c>
-[...7 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="D322" s="1" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="D323" s="1" t="s">
         <v>955</v>
-      </c>
-[...7 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="D324" s="1" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>961</v>
-      </c>
-[...7 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="D326" s="1" t="s">
         <v>964</v>
-      </c>
-[...7 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>967</v>
-      </c>
-[...7 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C328" s="1" t="s">
         <v>969</v>
-      </c>
-[...4 lines deleted...]
-        <v>965</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>972</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
         <v>974</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>5</v>
@@ -17795,359 +17739,359 @@
         <v>1003</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C362" s="1" t="s">
         <v>1068</v>
       </c>
-      <c r="B362" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D362" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>5</v>
@@ -18243,2907 +18187,2907 @@
         <v>1097</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D373" s="1" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="B374" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C374" s="1" t="s">
+      <c r="D374" s="1" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1107</v>
       </c>
-      <c r="B375" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C375" s="1" t="s">
+      <c r="D375" s="1" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1110</v>
       </c>
-      <c r="B376" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C376" s="1" t="s">
+      <c r="D376" s="1" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="B377" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C377" s="1" t="s">
+      <c r="D377" s="1" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1116</v>
       </c>
-      <c r="B378" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C378" s="1" t="s">
+      <c r="D378" s="1" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>1119</v>
       </c>
-      <c r="B379" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C379" s="1" t="s">
+      <c r="D379" s="1" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="B380" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C380" s="1" t="s">
+      <c r="D380" s="1" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="B381" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C381" s="1" t="s">
+      <c r="D381" s="1" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1128</v>
       </c>
-      <c r="B382" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C382" s="1" t="s">
+      <c r="D382" s="1" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C383" s="1" t="s">
         <v>1131</v>
       </c>
-      <c r="B383" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C383" s="1" t="s">
+      <c r="D383" s="1" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C384" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="B384" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C384" s="1" t="s">
+      <c r="D384" s="1" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C385" s="1" t="s">
         <v>1137</v>
       </c>
-      <c r="B385" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C385" s="1" t="s">
+      <c r="D385" s="1" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C386" s="1" t="s">
         <v>1140</v>
       </c>
-      <c r="B386" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C386" s="1" t="s">
+      <c r="D386" s="1" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C387" s="1" t="s">
         <v>1143</v>
       </c>
-      <c r="B387" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C387" s="1" t="s">
+      <c r="D387" s="1" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1146</v>
       </c>
-      <c r="B388" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C388" s="1" t="s">
+      <c r="D388" s="1" t="s">
         <v>1147</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D389" s="1" t="s">
         <v>1149</v>
-      </c>
-[...7 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D390" s="1" t="s">
         <v>1152</v>
-      </c>
-[...7 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>1155</v>
-      </c>
-[...7 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D392" s="1" t="s">
         <v>1158</v>
-      </c>
-[...7 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D393" s="1" t="s">
         <v>1161</v>
-      </c>
-[...7 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D394" s="1" t="s">
         <v>1164</v>
-      </c>
-[...7 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>1167</v>
-      </c>
-[...7 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D396" s="1" t="s">
         <v>1170</v>
-      </c>
-[...7 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D397" s="1" t="s">
         <v>1173</v>
-      </c>
-[...7 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D398" s="1" t="s">
         <v>1176</v>
-      </c>
-[...7 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D399" s="1" t="s">
         <v>1179</v>
-      </c>
-[...7 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D400" s="1" t="s">
         <v>1182</v>
-      </c>
-[...7 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D401" s="1" t="s">
         <v>1185</v>
-      </c>
-[...7 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D402" s="1" t="s">
         <v>1188</v>
-      </c>
-[...7 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D403" s="1" t="s">
         <v>1191</v>
-      </c>
-[...7 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D404" s="1" t="s">
         <v>1194</v>
-      </c>
-[...7 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D405" s="1" t="s">
         <v>1197</v>
-      </c>
-[...7 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>1200</v>
-      </c>
-[...7 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D407" s="1" t="s">
         <v>1203</v>
-      </c>
-[...7 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D408" s="1" t="s">
         <v>1206</v>
-      </c>
-[...7 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D409" s="1" t="s">
         <v>1209</v>
-      </c>
-[...7 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D410" s="1" t="s">
         <v>1212</v>
-      </c>
-[...7 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D411" s="1" t="s">
         <v>1215</v>
-      </c>
-[...7 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D412" s="1" t="s">
         <v>1218</v>
-      </c>
-[...7 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D413" s="1" t="s">
         <v>1221</v>
-      </c>
-[...7 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D414" s="1" t="s">
         <v>1224</v>
-      </c>
-[...7 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D415" s="1" t="s">
         <v>1227</v>
-      </c>
-[...7 lines deleted...]
-        <v>1229</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D416" s="1" t="s">
         <v>1230</v>
-      </c>
-[...7 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D417" s="1" t="s">
         <v>1233</v>
-      </c>
-[...7 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D418" s="1" t="s">
         <v>1236</v>
-      </c>
-[...7 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>1239</v>
-      </c>
-[...7 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>1242</v>
-      </c>
-[...7 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>1245</v>
-      </c>
-[...7 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D422" s="1" t="s">
         <v>1248</v>
-      </c>
-[...7 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D423" s="1" t="s">
         <v>1251</v>
-      </c>
-[...7 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D424" s="1" t="s">
         <v>1254</v>
-      </c>
-[...7 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D425" s="1" t="s">
         <v>1257</v>
-      </c>
-[...7 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D426" s="1" t="s">
         <v>1260</v>
-      </c>
-[...7 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D427" s="1" t="s">
         <v>1263</v>
-      </c>
-[...7 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D428" s="1" t="s">
         <v>1266</v>
-      </c>
-[...7 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D429" s="1" t="s">
         <v>1269</v>
-      </c>
-[...7 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D430" s="1" t="s">
         <v>1272</v>
-      </c>
-[...7 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D431" s="1" t="s">
         <v>1275</v>
-      </c>
-[...7 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D432" s="1" t="s">
         <v>1278</v>
-      </c>
-[...7 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D433" s="1" t="s">
         <v>1281</v>
-      </c>
-[...7 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D434" s="1" t="s">
         <v>1284</v>
-      </c>
-[...7 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D435" s="1" t="s">
         <v>1287</v>
-      </c>
-[...7 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D436" s="1" t="s">
         <v>1290</v>
-      </c>
-[...7 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D437" s="1" t="s">
         <v>1293</v>
-      </c>
-[...7 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D438" s="1" t="s">
         <v>1296</v>
-      </c>
-[...7 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D439" s="1" t="s">
         <v>1299</v>
-      </c>
-[...7 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D440" s="1" t="s">
         <v>1302</v>
-      </c>
-[...7 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D441" s="1" t="s">
         <v>1305</v>
-      </c>
-[...7 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D442" s="1" t="s">
         <v>1308</v>
-      </c>
-[...7 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D443" s="1" t="s">
         <v>1311</v>
-      </c>
-[...7 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D444" s="1" t="s">
         <v>1314</v>
-      </c>
-[...7 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D445" s="1" t="s">
         <v>1317</v>
-      </c>
-[...7 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D446" s="1" t="s">
         <v>1320</v>
-      </c>
-[...7 lines deleted...]
-        <v>1322</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D447" s="1" t="s">
         <v>1323</v>
-      </c>
-[...7 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D448" s="1" t="s">
         <v>1326</v>
-      </c>
-[...7 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D449" s="1" t="s">
         <v>1329</v>
-      </c>
-[...7 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D450" s="1" t="s">
         <v>1332</v>
-      </c>
-[...7 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D451" s="1" t="s">
         <v>1335</v>
-      </c>
-[...7 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D452" s="1" t="s">
         <v>1338</v>
-      </c>
-[...7 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D453" s="1" t="s">
         <v>1341</v>
-      </c>
-[...7 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D454" s="1" t="s">
         <v>1344</v>
-      </c>
-[...7 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D455" s="1" t="s">
         <v>1347</v>
-      </c>
-[...7 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D456" s="1" t="s">
         <v>1350</v>
-      </c>
-[...7 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D457" s="1" t="s">
         <v>1353</v>
-      </c>
-[...7 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D458" s="1" t="s">
         <v>1356</v>
-      </c>
-[...7 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D459" s="1" t="s">
         <v>1359</v>
-      </c>
-[...7 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D460" s="1" t="s">
         <v>1362</v>
-      </c>
-[...7 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D461" s="1" t="s">
         <v>1365</v>
-      </c>
-[...7 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D462" s="1" t="s">
         <v>1368</v>
-      </c>
-[...7 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D463" s="1" t="s">
         <v>1371</v>
-      </c>
-[...7 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D464" s="1" t="s">
         <v>1374</v>
-      </c>
-[...7 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D465" s="1" t="s">
         <v>1377</v>
-      </c>
-[...7 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D466" s="1" t="s">
         <v>1380</v>
-      </c>
-[...7 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D467" s="1" t="s">
         <v>1383</v>
-      </c>
-[...7 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D468" s="1" t="s">
         <v>1386</v>
-      </c>
-[...7 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D469" s="1" t="s">
         <v>1389</v>
-      </c>
-[...7 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D470" s="1" t="s">
         <v>1392</v>
-      </c>
-[...7 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D471" s="1" t="s">
         <v>1395</v>
-      </c>
-[...7 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D472" s="1" t="s">
         <v>1398</v>
-      </c>
-[...7 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D473" s="1" t="s">
         <v>1401</v>
-      </c>
-[...7 lines deleted...]
-        <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D474" s="1" t="s">
         <v>1404</v>
-      </c>
-[...7 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D475" s="1" t="s">
         <v>1407</v>
-      </c>
-[...7 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D476" s="1" t="s">
         <v>1410</v>
-      </c>
-[...7 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D477" s="1" t="s">
         <v>1413</v>
-      </c>
-[...7 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D478" s="1" t="s">
         <v>1416</v>
-      </c>
-[...7 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D479" s="1" t="s">
         <v>1419</v>
-      </c>
-[...7 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D480" s="1" t="s">
         <v>1422</v>
-      </c>
-[...7 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D481" s="1" t="s">
         <v>1425</v>
-      </c>
-[...7 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D482" s="1" t="s">
         <v>1428</v>
-      </c>
-[...7 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D483" s="1" t="s">
         <v>1431</v>
-      </c>
-[...7 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D484" s="1" t="s">
         <v>1434</v>
-      </c>
-[...7 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D485" s="1" t="s">
         <v>1437</v>
-      </c>
-[...7 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D486" s="1" t="s">
         <v>1440</v>
-      </c>
-[...7 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D487" s="1" t="s">
         <v>1443</v>
-      </c>
-[...7 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D488" s="1" t="s">
         <v>1446</v>
-      </c>
-[...7 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D489" s="1" t="s">
         <v>1449</v>
-      </c>
-[...7 lines deleted...]
-        <v>1451</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D490" s="1" t="s">
         <v>1452</v>
-      </c>
-[...7 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D491" s="1" t="s">
         <v>1455</v>
-      </c>
-[...7 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D492" s="1" t="s">
         <v>1458</v>
-      </c>
-[...7 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D493" s="1" t="s">
         <v>1461</v>
-      </c>
-[...7 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D494" s="1" t="s">
         <v>1464</v>
-      </c>
-[...7 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D495" s="1" t="s">
         <v>1467</v>
-      </c>
-[...7 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D496" s="1" t="s">
         <v>1470</v>
-      </c>
-[...7 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D497" s="1" t="s">
         <v>1473</v>
-      </c>
-[...7 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D498" s="1" t="s">
         <v>1476</v>
-      </c>
-[...7 lines deleted...]
-        <v>1478</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D499" s="1" t="s">
         <v>1479</v>
-      </c>
-[...7 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D500" s="1" t="s">
         <v>1482</v>
-      </c>
-[...7 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D501" s="1" t="s">
         <v>1485</v>
-      </c>
-[...7 lines deleted...]
-        <v>1487</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D502" s="1" t="s">
         <v>1488</v>
-      </c>
-[...7 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D503" s="1" t="s">
         <v>1491</v>
-      </c>
-[...7 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D504" s="1" t="s">
         <v>1494</v>
-      </c>
-[...7 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D505" s="1" t="s">
         <v>1497</v>
-      </c>
-[...7 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D506" s="1" t="s">
         <v>1500</v>
-      </c>
-[...7 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D507" s="1" t="s">
         <v>1503</v>
-      </c>
-[...7 lines deleted...]
-        <v>1505</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D508" s="1" t="s">
         <v>1506</v>
-      </c>
-[...7 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D509" s="1" t="s">
         <v>1509</v>
-      </c>
-[...7 lines deleted...]
-        <v>1511</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D510" s="1" t="s">
         <v>1512</v>
-      </c>
-[...7 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D511" s="1" t="s">
         <v>1515</v>
-      </c>
-[...7 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D512" s="1" t="s">
         <v>1518</v>
-      </c>
-[...7 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D513" s="1" t="s">
         <v>1521</v>
-      </c>
-[...7 lines deleted...]
-        <v>1523</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D514" s="1" t="s">
         <v>1524</v>
-      </c>
-[...7 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D515" s="1" t="s">
         <v>1527</v>
-      </c>
-[...7 lines deleted...]
-        <v>1529</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D516" s="1" t="s">
         <v>1530</v>
-      </c>
-[...7 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D517" s="1" t="s">
         <v>1533</v>
-      </c>
-[...7 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D518" s="1" t="s">
         <v>1536</v>
-      </c>
-[...7 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D519" s="1" t="s">
         <v>1539</v>
-      </c>
-[...7 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D520" s="1" t="s">
         <v>1542</v>
-      </c>
-[...7 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D521" s="1" t="s">
         <v>1545</v>
-      </c>
-[...7 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D522" s="1" t="s">
         <v>1548</v>
-      </c>
-[...7 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D523" s="1" t="s">
         <v>1551</v>
-      </c>
-[...7 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D524" s="1" t="s">
         <v>1554</v>
-      </c>
-[...7 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D525" s="1" t="s">
         <v>1557</v>
-      </c>
-[...7 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D526" s="1" t="s">
         <v>1560</v>
-      </c>
-[...7 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D527" s="1" t="s">
         <v>1563</v>
-      </c>
-[...7 lines deleted...]
-        <v>1565</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D528" s="1" t="s">
         <v>1566</v>
-      </c>
-[...7 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B529" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D529" s="1" t="s">
         <v>1569</v>
-      </c>
-[...7 lines deleted...]
-        <v>1571</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D530" s="1" t="s">
         <v>1572</v>
-      </c>
-[...7 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D531" s="1" t="s">
         <v>1575</v>
-      </c>
-[...7 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D532" s="1" t="s">
         <v>1578</v>
-      </c>
-[...7 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D533" s="1" t="s">
         <v>1581</v>
-      </c>
-[...7 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D534" s="1" t="s">
         <v>1584</v>
-      </c>
-[...7 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D535" s="1" t="s">
         <v>1587</v>
-      </c>
-[...7 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D536" s="1" t="s">
         <v>1590</v>
-      </c>
-[...7 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D537" s="1" t="s">
         <v>1593</v>
-      </c>
-[...7 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D538" s="1" t="s">
         <v>1596</v>
-      </c>
-[...7 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D539" s="1" t="s">
         <v>1599</v>
-      </c>
-[...7 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D540" s="1" t="s">
         <v>1602</v>
-      </c>
-[...7 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D541" s="1" t="s">
         <v>1605</v>
-      </c>
-[...7 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D542" s="1" t="s">
         <v>1608</v>
-      </c>
-[...7 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D543" s="1" t="s">
         <v>1611</v>
-      </c>
-[...7 lines deleted...]
-        <v>1613</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D544" s="1" t="s">
         <v>1614</v>
-      </c>
-[...7 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D545" s="1" t="s">
         <v>1617</v>
-      </c>
-[...7 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D546" s="1" t="s">
         <v>1620</v>
-      </c>
-[...7 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D547" s="1" t="s">
         <v>1623</v>
-      </c>
-[...7 lines deleted...]
-        <v>1625</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D548" s="1" t="s">
         <v>1626</v>
-      </c>
-[...7 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D549" s="1" t="s">
         <v>1629</v>
-      </c>
-[...7 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D550" s="1" t="s">
         <v>1632</v>
-      </c>
-[...7 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D551" s="1" t="s">
         <v>1635</v>
-      </c>
-[...7 lines deleted...]
-        <v>1637</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D552" s="1" t="s">
         <v>1638</v>
-      </c>
-[...7 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D553" s="1" t="s">
         <v>1641</v>
-      </c>
-[...7 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D554" s="1" t="s">
         <v>1644</v>
-      </c>
-[...7 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D555" s="1" t="s">
         <v>1647</v>
-      </c>
-[...7 lines deleted...]
-        <v>1649</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D556" s="1" t="s">
         <v>1650</v>
-      </c>
-[...7 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D557" s="1" t="s">
         <v>1653</v>
-      </c>
-[...7 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D558" s="1" t="s">
         <v>1656</v>
-      </c>
-[...7 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D559" s="1" t="s">
         <v>1659</v>
-      </c>
-[...7 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C560" s="1" t="s">
         <v>1661</v>
       </c>
-      <c r="B560" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C560" s="1" t="s">
+      <c r="D560" s="1" t="s">
         <v>1662</v>
-      </c>
-[...1 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C561" s="1" t="s">
         <v>1664</v>
       </c>
-      <c r="B561" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C561" s="1" t="s">
+      <c r="D561" s="1" t="s">
         <v>1665</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C562" s="1" t="s">
         <v>1667</v>
       </c>
-      <c r="B562" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C562" s="1" t="s">
+      <c r="D562" s="1" t="s">
         <v>1668</v>
-      </c>
-[...1 lines deleted...]
-        <v>1669</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C563" s="1" t="s">
         <v>1670</v>
       </c>
-      <c r="B563" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C563" s="1" t="s">
+      <c r="D563" s="1" t="s">
         <v>1671</v>
-      </c>
-[...1 lines deleted...]
-        <v>1672</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C564" s="1" t="s">
         <v>1673</v>
       </c>
-      <c r="B564" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C564" s="1" t="s">
+      <c r="D564" s="1" t="s">
         <v>1674</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C565" s="1" t="s">
         <v>1676</v>
       </c>
-      <c r="B565" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C565" s="1" t="s">
+      <c r="D565" s="1" t="s">
         <v>1677</v>
-      </c>
-[...1 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C566" s="1" t="s">
         <v>1679</v>
       </c>
-      <c r="B566" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C566" s="1" t="s">
+      <c r="D566" s="1" t="s">
         <v>1680</v>
-      </c>
-[...1 lines deleted...]
-        <v>1681</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C567" s="1" t="s">
         <v>1682</v>
       </c>
-      <c r="B567" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C567" s="1" t="s">
+      <c r="D567" s="1" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B568" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C568" s="1" t="s">
         <v>1685</v>
       </c>
-      <c r="B568" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C568" s="1" t="s">
+      <c r="D568" s="1" t="s">
         <v>1686</v>
-      </c>
-[...1 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C569" s="1" t="s">
         <v>1688</v>
       </c>
-      <c r="B569" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C569" s="1" t="s">
+      <c r="D569" s="1" t="s">
         <v>1689</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C570" s="1" t="s">
         <v>1691</v>
       </c>
-      <c r="B570" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C570" s="1" t="s">
+      <c r="D570" s="1" t="s">
         <v>1692</v>
-      </c>
-[...1 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C571" s="1" t="s">
         <v>1694</v>
       </c>
-      <c r="B571" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C571" s="1" t="s">
+      <c r="D571" s="1" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C572" s="1" t="s">
         <v>1697</v>
       </c>
-      <c r="B572" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C572" s="1" t="s">
+      <c r="D572" s="1" t="s">
         <v>1698</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C573" s="1" t="s">
         <v>1700</v>
       </c>
-      <c r="B573" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C573" s="1" t="s">
+      <c r="D573" s="1" t="s">
         <v>1701</v>
-      </c>
-[...1 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C574" s="1" t="s">
         <v>1703</v>
       </c>
-      <c r="B574" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C574" s="1" t="s">
+      <c r="D574" s="1" t="s">
         <v>1704</v>
-      </c>
-[...1 lines deleted...]
-        <v>1705</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C575" s="1" t="s">
         <v>1706</v>
       </c>
-      <c r="B575" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C575" s="1" t="s">
+      <c r="D575" s="1" t="s">
         <v>1707</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C576" s="1" t="s">
         <v>1709</v>
       </c>
-      <c r="B576" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C576" s="1" t="s">
+      <c r="D576" s="1" t="s">
         <v>1710</v>
-      </c>
-[...1 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C577" s="1" t="s">
         <v>1712</v>
-      </c>
-[...4 lines deleted...]
-        <v>1710</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1713</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>5</v>
@@ -21295,5803 +21239,5803 @@
         <v>1749</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D591" s="1" t="s">
         <v>1754</v>
-      </c>
-[...1 lines deleted...]
-        <v>1755</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C592" s="1" t="s">
         <v>1756</v>
       </c>
-      <c r="B592" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C592" s="1" t="s">
+      <c r="D592" s="1" t="s">
         <v>1757</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C593" s="1" t="s">
         <v>1759</v>
-      </c>
-[...4 lines deleted...]
-        <v>1757</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C594" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="B595" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C595" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1762</v>
+        <v>1768</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1730</v>
+        <v>1771</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="B598" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1730</v>
+        <v>1774</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="B599" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1730</v>
+        <v>1777</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="B601" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
       <c r="B602" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="B603" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
       <c r="B604" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1785</v>
+        <v>1792</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="B605" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="B606" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1790</v>
+        <v>1798</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1793</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1" t="s">
-        <v>1794</v>
+        <v>1800</v>
       </c>
       <c r="B607" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1795</v>
+        <v>1801</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1796</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
-        <v>1797</v>
+        <v>1803</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1798</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
-        <v>1799</v>
+        <v>1806</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1801</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1802</v>
+        <v>1808</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1803</v>
+        <v>1809</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1804</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1809</v>
+        <v>1815</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1810</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1811</v>
+        <v>1817</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1812</v>
+        <v>1818</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1813</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
-        <v>1814</v>
+        <v>1820</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1815</v>
+        <v>1821</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1816</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
-        <v>1817</v>
+        <v>1823</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1818</v>
+        <v>1824</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1819</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1" t="s">
-        <v>1820</v>
+        <v>1826</v>
       </c>
       <c r="B616" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1821</v>
+        <v>1827</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1822</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1824</v>
+        <v>1830</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1825</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1" t="s">
-        <v>1826</v>
+        <v>1832</v>
       </c>
       <c r="B618" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1827</v>
+        <v>1833</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1828</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1" t="s">
-        <v>1829</v>
+        <v>1835</v>
       </c>
       <c r="B619" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1830</v>
+        <v>1836</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="B620" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1834</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1" t="s">
-        <v>1835</v>
+        <v>1841</v>
       </c>
       <c r="B621" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1" t="s">
-        <v>1838</v>
+        <v>1844</v>
       </c>
       <c r="B622" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1842</v>
+        <v>1848</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1843</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1845</v>
+        <v>1851</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C628" s="1" t="s">
         <v>1856</v>
       </c>
-      <c r="B628" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D628" s="1" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1860</v>
+        <v>1824</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1863</v>
+        <v>1824</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1866</v>
+        <v>1824</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1881</v>
+        <v>1879</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>1882</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D638" s="1" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B639" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C639" s="1" t="s">
         <v>1889</v>
       </c>
-      <c r="B639" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C639" s="1" t="s">
+      <c r="D639" s="1" t="s">
         <v>1890</v>
-      </c>
-[...1 lines deleted...]
-        <v>1891</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D640" s="1" t="s">
         <v>1892</v>
-      </c>
-[...7 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B641" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D641" s="1" t="s">
         <v>1895</v>
-      </c>
-[...7 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D642" s="1" t="s">
         <v>1898</v>
-      </c>
-[...7 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B643" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D643" s="1" t="s">
         <v>1901</v>
-      </c>
-[...7 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B644" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D644" s="1" t="s">
         <v>1904</v>
-      </c>
-[...7 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B645" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D645" s="1" t="s">
         <v>1907</v>
-      </c>
-[...7 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D646" s="1" t="s">
         <v>1910</v>
-      </c>
-[...7 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D647" s="1" t="s">
         <v>1913</v>
-      </c>
-[...7 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B648" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D648" s="1" t="s">
         <v>1916</v>
-      </c>
-[...7 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B649" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D649" s="1" t="s">
         <v>1919</v>
-      </c>
-[...7 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B650" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D650" s="1" t="s">
         <v>1922</v>
-      </c>
-[...7 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B651" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D651" s="1" t="s">
         <v>1925</v>
-      </c>
-[...7 lines deleted...]
-        <v>1927</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B652" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D652" s="1" t="s">
         <v>1928</v>
-      </c>
-[...7 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B653" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D653" s="1" t="s">
         <v>1931</v>
-      </c>
-[...7 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B654" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D654" s="1" t="s">
         <v>1934</v>
-      </c>
-[...7 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B655" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D655" s="1" t="s">
         <v>1937</v>
-      </c>
-[...7 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B656" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D656" s="1" t="s">
         <v>1940</v>
-      </c>
-[...7 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D657" s="1" t="s">
         <v>1943</v>
-      </c>
-[...7 lines deleted...]
-        <v>1945</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B658" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D658" s="1" t="s">
         <v>1946</v>
-      </c>
-[...7 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B659" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D659" s="1" t="s">
         <v>1949</v>
-      </c>
-[...7 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B660" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D660" s="1" t="s">
         <v>1952</v>
-      </c>
-[...7 lines deleted...]
-        <v>1954</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B661" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D661" s="1" t="s">
         <v>1955</v>
-      </c>
-[...7 lines deleted...]
-        <v>1957</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D662" s="1" t="s">
         <v>1958</v>
-      </c>
-[...7 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B663" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D663" s="1" t="s">
         <v>1961</v>
-      </c>
-[...7 lines deleted...]
-        <v>1963</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B664" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D664" s="1" t="s">
         <v>1964</v>
-      </c>
-[...7 lines deleted...]
-        <v>1966</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B665" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D665" s="1" t="s">
         <v>1967</v>
-      </c>
-[...7 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B666" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D666" s="1" t="s">
         <v>1970</v>
-      </c>
-[...7 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B667" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D667" s="1" t="s">
         <v>1973</v>
-      </c>
-[...7 lines deleted...]
-        <v>1975</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B668" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D668" s="1" t="s">
         <v>1976</v>
-      </c>
-[...7 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B669" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D669" s="1" t="s">
         <v>1979</v>
-      </c>
-[...7 lines deleted...]
-        <v>1981</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B670" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D670" s="1" t="s">
         <v>1982</v>
-      </c>
-[...7 lines deleted...]
-        <v>1984</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B671" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D671" s="1" t="s">
         <v>1985</v>
-      </c>
-[...7 lines deleted...]
-        <v>1987</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B672" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D672" s="1" t="s">
         <v>1988</v>
-      </c>
-[...7 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B673" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D673" s="1" t="s">
         <v>1991</v>
-      </c>
-[...7 lines deleted...]
-        <v>1993</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D674" s="1" t="s">
         <v>1994</v>
-      </c>
-[...7 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B675" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D675" s="1" t="s">
         <v>1997</v>
-      </c>
-[...7 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D676" s="1" t="s">
         <v>2000</v>
-      </c>
-[...7 lines deleted...]
-        <v>2002</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B677" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D677" s="1" t="s">
         <v>2003</v>
-      </c>
-[...7 lines deleted...]
-        <v>2005</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B678" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D678" s="1" t="s">
         <v>2006</v>
-      </c>
-[...7 lines deleted...]
-        <v>2008</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D679" s="1" t="s">
         <v>2009</v>
-      </c>
-[...7 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D680" s="1" t="s">
         <v>2012</v>
-      </c>
-[...7 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D681" s="1" t="s">
         <v>2015</v>
-      </c>
-[...7 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B682" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C682" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D682" s="1" t="s">
         <v>2018</v>
-      </c>
-[...7 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C683" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D683" s="1" t="s">
         <v>2021</v>
-      </c>
-[...7 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B684" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D684" s="1" t="s">
         <v>2024</v>
-      </c>
-[...7 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B685" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D685" s="1" t="s">
         <v>2027</v>
-      </c>
-[...7 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B686" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D686" s="1" t="s">
         <v>2030</v>
-      </c>
-[...7 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B687" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D687" s="1" t="s">
         <v>2033</v>
-      </c>
-[...7 lines deleted...]
-        <v>2035</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B688" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D688" s="1" t="s">
         <v>2036</v>
-      </c>
-[...7 lines deleted...]
-        <v>2038</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B689" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D689" s="1" t="s">
         <v>2039</v>
-      </c>
-[...7 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B690" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D690" s="1" t="s">
         <v>2042</v>
-      </c>
-[...7 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B691" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D691" s="1" t="s">
         <v>2045</v>
-      </c>
-[...7 lines deleted...]
-        <v>2047</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B692" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C692" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D692" s="1" t="s">
         <v>2048</v>
-      </c>
-[...7 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B693" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D693" s="1" t="s">
         <v>2051</v>
-      </c>
-[...7 lines deleted...]
-        <v>2053</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B694" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D694" s="1" t="s">
         <v>2054</v>
-      </c>
-[...7 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B695" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D695" s="1" t="s">
         <v>2057</v>
-      </c>
-[...7 lines deleted...]
-        <v>2059</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B696" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D696" s="1" t="s">
         <v>2060</v>
-      </c>
-[...7 lines deleted...]
-        <v>2062</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B697" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D697" s="1" t="s">
         <v>2063</v>
-      </c>
-[...7 lines deleted...]
-        <v>2065</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B698" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C698" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D698" s="1" t="s">
         <v>2066</v>
-      </c>
-[...7 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D699" s="1" t="s">
         <v>2069</v>
-      </c>
-[...7 lines deleted...]
-        <v>2071</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B700" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D700" s="1" t="s">
         <v>2072</v>
-      </c>
-[...7 lines deleted...]
-        <v>2074</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B701" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D701" s="1" t="s">
         <v>2075</v>
-      </c>
-[...7 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B702" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D702" s="1" t="s">
         <v>2078</v>
-      </c>
-[...7 lines deleted...]
-        <v>2080</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D703" s="1" t="s">
         <v>2081</v>
-      </c>
-[...7 lines deleted...]
-        <v>2083</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D704" s="1" t="s">
         <v>2084</v>
-      </c>
-[...7 lines deleted...]
-        <v>2086</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B705" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D705" s="1" t="s">
         <v>2087</v>
-      </c>
-[...7 lines deleted...]
-        <v>2089</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B706" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D706" s="1" t="s">
         <v>2090</v>
-      </c>
-[...7 lines deleted...]
-        <v>2092</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B707" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D707" s="1" t="s">
         <v>2093</v>
-      </c>
-[...7 lines deleted...]
-        <v>2095</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B708" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D708" s="1" t="s">
         <v>2096</v>
-      </c>
-[...7 lines deleted...]
-        <v>2098</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B709" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D709" s="1" t="s">
         <v>2099</v>
-      </c>
-[...7 lines deleted...]
-        <v>2101</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B710" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D710" s="1" t="s">
         <v>2102</v>
-      </c>
-[...7 lines deleted...]
-        <v>2104</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B711" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D711" s="1" t="s">
         <v>2105</v>
-      </c>
-[...7 lines deleted...]
-        <v>2107</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B712" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D712" s="1" t="s">
         <v>2108</v>
-      </c>
-[...7 lines deleted...]
-        <v>2110</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B713" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D713" s="1" t="s">
         <v>2111</v>
-      </c>
-[...7 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B714" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D714" s="1" t="s">
         <v>2114</v>
-      </c>
-[...7 lines deleted...]
-        <v>2116</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B715" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D715" s="1" t="s">
         <v>2117</v>
-      </c>
-[...7 lines deleted...]
-        <v>2119</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D716" s="1" t="s">
         <v>2120</v>
-      </c>
-[...7 lines deleted...]
-        <v>2122</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D717" s="1" t="s">
         <v>2123</v>
-      </c>
-[...7 lines deleted...]
-        <v>2125</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D718" s="1" t="s">
         <v>2126</v>
-      </c>
-[...7 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D719" s="1" t="s">
         <v>2129</v>
-      </c>
-[...7 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B720" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D720" s="1" t="s">
         <v>2132</v>
-      </c>
-[...7 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B721" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D721" s="1" t="s">
         <v>2135</v>
-      </c>
-[...7 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B722" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D722" s="1" t="s">
         <v>2138</v>
-      </c>
-[...7 lines deleted...]
-        <v>2140</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B723" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C723" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D723" s="1" t="s">
         <v>2141</v>
-      </c>
-[...7 lines deleted...]
-        <v>2143</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B724" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C724" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D724" s="1" t="s">
         <v>2144</v>
-      </c>
-[...7 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B725" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C725" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D725" s="1" t="s">
         <v>2147</v>
-      </c>
-[...7 lines deleted...]
-        <v>2149</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B726" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C726" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D726" s="1" t="s">
         <v>2150</v>
-      </c>
-[...7 lines deleted...]
-        <v>2152</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D727" s="1" t="s">
         <v>2153</v>
-      </c>
-[...7 lines deleted...]
-        <v>2155</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D728" s="1" t="s">
         <v>2156</v>
-      </c>
-[...7 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D729" s="1" t="s">
         <v>2159</v>
-      </c>
-[...7 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D730" s="1" t="s">
         <v>2162</v>
-      </c>
-[...7 lines deleted...]
-        <v>2164</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D731" s="1" t="s">
         <v>2165</v>
-      </c>
-[...7 lines deleted...]
-        <v>2167</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D732" s="1" t="s">
         <v>2168</v>
-      </c>
-[...7 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D733" s="1" t="s">
         <v>2171</v>
-      </c>
-[...7 lines deleted...]
-        <v>2173</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C734" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D734" s="1" t="s">
         <v>2174</v>
-      </c>
-[...7 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C735" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D735" s="1" t="s">
         <v>2177</v>
-      </c>
-[...7 lines deleted...]
-        <v>2179</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D736" s="1" t="s">
         <v>2180</v>
-      </c>
-[...7 lines deleted...]
-        <v>2182</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D737" s="1" t="s">
         <v>2183</v>
-      </c>
-[...7 lines deleted...]
-        <v>2185</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B738" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C738" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D738" s="1" t="s">
         <v>2186</v>
-      </c>
-[...7 lines deleted...]
-        <v>2188</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D739" s="1" t="s">
         <v>2189</v>
-      </c>
-[...7 lines deleted...]
-        <v>2191</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D740" s="1" t="s">
         <v>2192</v>
-      </c>
-[...7 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D741" s="1" t="s">
         <v>2195</v>
-      </c>
-[...7 lines deleted...]
-        <v>2197</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D742" s="1" t="s">
         <v>2198</v>
-      </c>
-[...7 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D743" s="1" t="s">
         <v>2201</v>
-      </c>
-[...7 lines deleted...]
-        <v>2202</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C744" s="1" t="s">
         <v>2203</v>
       </c>
-      <c r="B744" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C744" s="1" t="s">
+      <c r="D744" s="1" t="s">
         <v>2204</v>
-      </c>
-[...1 lines deleted...]
-        <v>2205</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C745" s="1" t="s">
         <v>2206</v>
       </c>
-      <c r="B745" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C745" s="1"/>
       <c r="D745" s="1" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="B746" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C746" s="1"/>
+      <c r="C746" s="1" t="s">
+        <v>2209</v>
+      </c>
       <c r="D746" s="1" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" s="1" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" s="1" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="1" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" s="1" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" s="1" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="B751" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" s="1" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" s="1" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C753" s="1"/>
+      <c r="C753" s="1" t="s">
+        <v>2230</v>
+      </c>
       <c r="D753" s="1" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" s="1" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C754" s="1"/>
+      <c r="C754" s="1" t="s">
+        <v>2233</v>
+      </c>
       <c r="D754" s="1" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" s="1" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
       <c r="B755" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C755" s="1"/>
+      <c r="C755" s="1" t="s">
+        <v>2236</v>
+      </c>
       <c r="D755" s="1" t="s">
-        <v>2233</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" s="1" t="s">
-        <v>2234</v>
+        <v>2238</v>
       </c>
       <c r="B756" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C756" s="1"/>
+      <c r="C756" s="1" t="s">
+        <v>2239</v>
+      </c>
       <c r="D756" s="1" t="s">
-        <v>2235</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" s="1" t="s">
-        <v>2236</v>
+        <v>2241</v>
       </c>
       <c r="B757" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C757" s="1"/>
+      <c r="C757" s="1" t="s">
+        <v>2242</v>
+      </c>
       <c r="D757" s="1" t="s">
-        <v>2237</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" s="1" t="s">
-        <v>2238</v>
+        <v>2244</v>
       </c>
       <c r="B758" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C758" s="1"/>
+      <c r="C758" s="1" t="s">
+        <v>2245</v>
+      </c>
       <c r="D758" s="1" t="s">
-        <v>2239</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" s="1" t="s">
-        <v>2240</v>
+        <v>2247</v>
       </c>
       <c r="B759" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C759" s="1"/>
+      <c r="C759" s="1" t="s">
+        <v>2248</v>
+      </c>
       <c r="D759" s="1" t="s">
-        <v>2241</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" s="1" t="s">
-        <v>2242</v>
+        <v>2250</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>2243</v>
+        <v>2251</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>2244</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" s="1" t="s">
-        <v>2245</v>
+        <v>2253</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>2246</v>
+        <v>2254</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>2247</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" s="1" t="s">
-        <v>2248</v>
+        <v>2256</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>2249</v>
+        <v>2257</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>2250</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" s="1" t="s">
-        <v>2251</v>
+        <v>2259</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>2252</v>
+        <v>2260</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>2253</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" s="1" t="s">
-        <v>2254</v>
+        <v>2262</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>2255</v>
+        <v>2263</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>2256</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" s="1" t="s">
-        <v>2257</v>
+        <v>2265</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>2258</v>
+        <v>2266</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>2259</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" s="1" t="s">
-        <v>2260</v>
+        <v>2268</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>2261</v>
+        <v>2269</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>2262</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" s="1" t="s">
-        <v>2263</v>
+        <v>2271</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>2264</v>
+        <v>2272</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>2265</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" s="1" t="s">
-        <v>2266</v>
+        <v>2274</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>2267</v>
+        <v>2275</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>2268</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" s="1" t="s">
-        <v>2269</v>
+        <v>2277</v>
       </c>
       <c r="B769" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>2270</v>
+        <v>2278</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" s="1" t="s">
-        <v>2272</v>
+        <v>2280</v>
       </c>
       <c r="B770" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>2273</v>
+        <v>2281</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>2274</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" s="1" t="s">
-        <v>2275</v>
+        <v>2283</v>
       </c>
       <c r="B771" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>2276</v>
+        <v>2284</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>2277</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" s="1" t="s">
-        <v>2278</v>
+        <v>2286</v>
       </c>
       <c r="B772" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>2279</v>
+        <v>2287</v>
       </c>
       <c r="D772" s="1" t="s">
-        <v>2280</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" s="1" t="s">
-        <v>2281</v>
+        <v>2289</v>
       </c>
       <c r="B773" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>2282</v>
+        <v>2290</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>2283</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
-        <v>2284</v>
+        <v>2292</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2285</v>
+        <v>2293</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>2286</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
-        <v>2287</v>
+        <v>2295</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2288</v>
+        <v>2293</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2293</v>
+        <v>2300</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C777" s="1"/>
       <c r="D777" s="1" t="s">
-        <v>2295</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2296</v>
+        <v>2302</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C778" s="1"/>
       <c r="D778" s="1" t="s">
-        <v>2298</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2299</v>
+        <v>2304</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2301</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2302</v>
+        <v>2307</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2303</v>
+        <v>2308</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2304</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>2306</v>
+        <v>2311</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>2307</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2308</v>
+        <v>2313</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>2309</v>
+        <v>2314</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>2310</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>2309</v>
+        <v>2317</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>2309</v>
+        <v>2320</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>2314</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
-        <v>2315</v>
+        <v>2322</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C785" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C785" s="1"/>
       <c r="D785" s="1" t="s">
-        <v>2317</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2318</v>
+        <v>2324</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C786" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C786" s="1"/>
       <c r="D786" s="1" t="s">
-        <v>2320</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2321</v>
+        <v>2326</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C787" s="1"/>
       <c r="D787" s="1" t="s">
-        <v>2323</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2324</v>
+        <v>2328</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C788" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C788" s="1"/>
       <c r="D788" s="1" t="s">
-        <v>2326</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C789" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C790" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C791" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>2309</v>
+        <v>2337</v>
       </c>
       <c r="D792" s="1" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>2309</v>
+        <v>2340</v>
       </c>
       <c r="D793" s="1" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="D794" s="1" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="D795" s="1" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>2343</v>
+        <v>2349</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>2346</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
-        <v>2347</v>
+        <v>2351</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>2348</v>
+        <v>2352</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>2349</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>2343</v>
+        <v>2358</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
-        <v>2355</v>
+        <v>2360</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>2343</v>
+        <v>2361</v>
       </c>
       <c r="D800" s="1" t="s">
-        <v>2356</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
       <c r="B801" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>2343</v>
+        <v>2364</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>2358</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
-        <v>2359</v>
+        <v>2366</v>
       </c>
       <c r="B802" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="B803" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="D803" s="1" t="s">
-        <v>2364</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="B804" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>2366</v>
+        <v>2373</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>2367</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>2343</v>
+        <v>2376</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>2369</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
-        <v>2370</v>
+        <v>2378</v>
       </c>
       <c r="B806" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>2343</v>
+        <v>2379</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>2371</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
-        <v>2372</v>
+        <v>2381</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>2343</v>
+        <v>2382</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>2373</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
-        <v>2374</v>
+        <v>2384</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>2375</v>
+        <v>2385</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>2376</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
-        <v>2377</v>
+        <v>2387</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>2343</v>
+        <v>2388</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>2378</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
-        <v>2379</v>
+        <v>2390</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>2343</v>
+        <v>2391</v>
       </c>
       <c r="D810" s="1" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
-        <v>2381</v>
+        <v>2393</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>2382</v>
+        <v>2394</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>2383</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
-        <v>2384</v>
+        <v>2396</v>
       </c>
       <c r="B812" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>2385</v>
+        <v>2397</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>2386</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
-        <v>2387</v>
+        <v>2399</v>
       </c>
       <c r="B813" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>2388</v>
+        <v>2400</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>2389</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
-        <v>2390</v>
+        <v>2402</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>2391</v>
+        <v>2403</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>2392</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
-        <v>2393</v>
+        <v>2405</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2394</v>
+        <v>2403</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2395</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2396</v>
+        <v>2407</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2397</v>
+        <v>2403</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2398</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2399</v>
+        <v>2409</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2400</v>
+        <v>2410</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2401</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2402</v>
+        <v>2412</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2403</v>
+        <v>2413</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2404</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
-        <v>2405</v>
+        <v>2415</v>
       </c>
       <c r="B819" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>2343</v>
+        <v>2416</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>2406</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2407</v>
+        <v>2418</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2408</v>
+        <v>2419</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>2409</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
-        <v>2410</v>
+        <v>2421</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>2411</v>
+        <v>2422</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>2412</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
-        <v>2413</v>
+        <v>2424</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>2408</v>
+        <v>2425</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>2414</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
-        <v>2415</v>
+        <v>2427</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2408</v>
+        <v>2403</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2416</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2417</v>
+        <v>2429</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2418</v>
+        <v>2403</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2419</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2420</v>
+        <v>2431</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2421</v>
+        <v>2403</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2422</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2423</v>
+        <v>2433</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2421</v>
+        <v>2434</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2424</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2425</v>
+        <v>2436</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2426</v>
+        <v>2437</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2427</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2428</v>
+        <v>2439</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2429</v>
+        <v>2437</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2430</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
-        <v>2431</v>
+        <v>2441</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2408</v>
+        <v>2442</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2432</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2433</v>
+        <v>2444</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2434</v>
+        <v>2445</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>277</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2435</v>
+        <v>2447</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2437</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
-        <v>2438</v>
+        <v>2449</v>
       </c>
       <c r="B832" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>2439</v>
+        <v>2437</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>2440</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2441</v>
+        <v>2451</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2443</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2444</v>
+        <v>2453</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2445</v>
+        <v>2454</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2446</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2447</v>
+        <v>2456</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2448</v>
+        <v>2457</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2449</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2450</v>
+        <v>2459</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>2451</v>
+        <v>2460</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2452</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2453</v>
+        <v>2462</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2454</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2455</v>
+        <v>2464</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2456</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2457</v>
+        <v>2466</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2458</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2459</v>
+        <v>2468</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2421</v>
+        <v>2469</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2460</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2461</v>
+        <v>2471</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2462</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2463</v>
+        <v>2473</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2451</v>
+        <v>2437</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2464</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2465</v>
+        <v>2475</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2466</v>
+        <v>2476</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2467</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2468</v>
+        <v>2478</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2451</v>
+        <v>2479</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2469</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2470</v>
+        <v>2481</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2466</v>
+        <v>2482</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2471</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2472</v>
+        <v>2484</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2451</v>
+        <v>2485</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>2473</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
-        <v>2474</v>
+        <v>2487</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>2451</v>
+        <v>2488</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>2475</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
-        <v>2476</v>
+        <v>2490</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>2451</v>
+        <v>2491</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>2477</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="1" t="s">
-        <v>2478</v>
+        <v>2493</v>
       </c>
       <c r="B849" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>2451</v>
+        <v>2494</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>2479</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
-        <v>2480</v>
+        <v>2496</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>2466</v>
+        <v>2497</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>2481</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
-        <v>2482</v>
+        <v>2499</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2451</v>
+        <v>2437</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2483</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2484</v>
+        <v>2501</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2451</v>
+        <v>2502</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2485</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2486</v>
+        <v>2504</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2451</v>
+        <v>2505</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2487</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2488</v>
+        <v>2507</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2451</v>
+        <v>2502</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2489</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2490</v>
+        <v>2509</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2451</v>
+        <v>2502</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2491</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2492</v>
+        <v>2511</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2451</v>
+        <v>2512</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2493</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2494</v>
+        <v>2514</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2451</v>
+        <v>2515</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2495</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2496</v>
+        <v>2517</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2451</v>
+        <v>2515</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2497</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2498</v>
+        <v>2519</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2499</v>
+        <v>2520</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2500</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2501</v>
+        <v>2522</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2499</v>
+        <v>2523</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2502</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
-        <v>2503</v>
+        <v>2525</v>
       </c>
       <c r="B861" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2499</v>
+        <v>2502</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2504</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
-        <v>2505</v>
+        <v>2527</v>
       </c>
       <c r="B862" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>2499</v>
+        <v>2528</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>2506</v>
+        <v>377</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2507</v>
+        <v>2529</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2508</v>
+        <v>2530</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2509</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2510</v>
+        <v>2532</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2511</v>
+        <v>2533</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2512</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2513</v>
+        <v>2535</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2514</v>
+        <v>2536</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2515</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2516</v>
+        <v>2538</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2517</v>
+        <v>2539</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2518</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
-        <v>2519</v>
+        <v>2541</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>2499</v>
+        <v>2542</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>2520</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
-        <v>2521</v>
+        <v>2544</v>
       </c>
       <c r="B868" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2499</v>
+        <v>2515</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2522</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2523</v>
+        <v>2546</v>
       </c>
       <c r="B869" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2508</v>
+        <v>2515</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2524</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2525</v>
+        <v>2548</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2508</v>
+        <v>2515</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2526</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2527</v>
+        <v>2550</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2508</v>
+        <v>2515</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2528</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2529</v>
+        <v>2552</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2508</v>
+        <v>2515</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2530</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2531</v>
+        <v>2554</v>
       </c>
       <c r="B873" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2532</v>
+        <v>2542</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2533</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2534</v>
+        <v>2556</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2508</v>
+        <v>2557</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2535</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2536</v>
+        <v>2559</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2508</v>
+        <v>2542</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2537</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2538</v>
+        <v>2561</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2508</v>
+        <v>2557</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2539</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2540</v>
+        <v>2563</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2508</v>
+        <v>2542</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2541</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B878" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C878" s="1" t="s">
         <v>2542</v>
       </c>
-      <c r="B878" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D878" s="1" t="s">
-        <v>2544</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2545</v>
+        <v>2567</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C879" s="1"/>
+      <c r="C879" s="1" t="s">
+        <v>2542</v>
+      </c>
       <c r="D879" s="1" t="s">
-        <v>2546</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2547</v>
+        <v>2569</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2508</v>
+        <v>2542</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2548</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2549</v>
+        <v>2571</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C881" s="1"/>
+      <c r="C881" s="1" t="s">
+        <v>2557</v>
+      </c>
       <c r="D881" s="1" t="s">
-        <v>2550</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2551</v>
+        <v>2573</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2508</v>
+        <v>2542</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2552</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2553</v>
+        <v>2575</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2508</v>
+        <v>2542</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2554</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2555</v>
+        <v>2577</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2508</v>
+        <v>2542</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2556</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2557</v>
+        <v>2579</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2508</v>
+        <v>2542</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2558</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2559</v>
+        <v>2581</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2560</v>
+        <v>2542</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2561</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2562</v>
+        <v>2583</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2563</v>
+        <v>2542</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2564</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2565</v>
+        <v>2585</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2560</v>
+        <v>2542</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2566</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2567</v>
+        <v>2587</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2560</v>
+        <v>2542</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2568</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2569</v>
+        <v>2589</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2560</v>
+        <v>2590</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2570</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2571</v>
+        <v>2592</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2560</v>
+        <v>2590</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2572</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2573</v>
+        <v>2594</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2560</v>
+        <v>2590</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2574</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2575</v>
+        <v>2596</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2560</v>
+        <v>2590</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2576</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2577</v>
+        <v>2598</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C894" s="1"/>
+      <c r="C894" s="1" t="s">
+        <v>2599</v>
+      </c>
       <c r="D894" s="1" t="s">
-        <v>2578</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2579</v>
+        <v>2601</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>2580</v>
+        <v>2602</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2581</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2582</v>
+        <v>2604</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2583</v>
+        <v>2605</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2584</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2585</v>
+        <v>2607</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2586</v>
+        <v>2608</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>2587</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
-        <v>2588</v>
+        <v>2610</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2560</v>
+        <v>2590</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2589</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B899" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C899" s="1" t="s">
         <v>2590</v>
       </c>
-      <c r="B899" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D899" s="1" t="s">
-        <v>2591</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2592</v>
+        <v>2614</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2593</v>
+        <v>2599</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2594</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2595</v>
+        <v>2616</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2597</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2598</v>
+        <v>2618</v>
       </c>
       <c r="B902" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
         <v>2599</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2600</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2601</v>
+        <v>2620</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2602</v>
+        <v>2599</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2603</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2604</v>
+        <v>2622</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2605</v>
+        <v>2623</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2606</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2607</v>
+        <v>2625</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2608</v>
+        <v>2599</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2609</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2610</v>
+        <v>2627</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2611</v>
+        <v>2599</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2612</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2613</v>
+        <v>2629</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2614</v>
+        <v>2599</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2615</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2616</v>
+        <v>2631</v>
       </c>
       <c r="B908" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>2309</v>
+        <v>2599</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>2617</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2618</v>
+        <v>2633</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2309</v>
+        <v>2634</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2619</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2620</v>
+        <v>2636</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C910" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C910" s="1"/>
       <c r="D910" s="1" t="s">
-        <v>2621</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2622</v>
+        <v>2638</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2623</v>
+        <v>2599</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2624</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2625</v>
+        <v>2640</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C912" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C912" s="1"/>
       <c r="D912" s="1" t="s">
-        <v>2627</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2628</v>
+        <v>2642</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2629</v>
+        <v>2599</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2630</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2631</v>
+        <v>2644</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>2632</v>
+        <v>2599</v>
       </c>
       <c r="D914" s="1" t="s">
-        <v>2633</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2634</v>
+        <v>2646</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2635</v>
+        <v>2599</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2636</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2637</v>
+        <v>2648</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>2638</v>
+        <v>2599</v>
       </c>
       <c r="D916" s="1" t="s">
-        <v>2639</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2640</v>
+        <v>2650</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2638</v>
+        <v>2651</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2641</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2642</v>
+        <v>2653</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2638</v>
+        <v>2654</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2643</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2644</v>
+        <v>2656</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2638</v>
+        <v>2651</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2645</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2646</v>
+        <v>2658</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2638</v>
+        <v>2651</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2647</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2648</v>
+        <v>2660</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2638</v>
+        <v>2651</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2649</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2650</v>
+        <v>2662</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2638</v>
+        <v>2651</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2651</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2652</v>
+        <v>2664</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>2638</v>
+        <v>2651</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>2653</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2654</v>
+        <v>2666</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2638</v>
+        <v>2651</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2655</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2656</v>
+        <v>2668</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C925" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C925" s="1"/>
       <c r="D925" s="1" t="s">
-        <v>2657</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2658</v>
+        <v>2670</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2638</v>
+        <v>2671</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2659</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2660</v>
+        <v>2673</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2638</v>
+        <v>2674</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2661</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2662</v>
+        <v>2676</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2638</v>
+        <v>2677</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2663</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2664</v>
+        <v>2679</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>2665</v>
+        <v>2651</v>
       </c>
       <c r="D929" s="1" t="s">
-        <v>2666</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>2667</v>
+        <v>2681</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2668</v>
+        <v>2651</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>228</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2669</v>
+        <v>2683</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2670</v>
+        <v>2684</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2671</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2672</v>
+        <v>2686</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2673</v>
+        <v>2687</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2674</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2675</v>
+        <v>2689</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2676</v>
+        <v>2690</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>2677</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2678</v>
+        <v>2692</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2679</v>
+        <v>2693</v>
       </c>
       <c r="D934" s="1" t="s">
-        <v>2680</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
-        <v>2681</v>
+        <v>2695</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>2682</v>
+        <v>2696</v>
       </c>
       <c r="D935" s="1" t="s">
-        <v>2683</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
-        <v>2684</v>
+        <v>2698</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>2685</v>
+        <v>2699</v>
       </c>
       <c r="D936" s="1" t="s">
-        <v>2686</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="1" t="s">
-        <v>2687</v>
+        <v>2701</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>2688</v>
+        <v>2702</v>
       </c>
       <c r="D937" s="1" t="s">
-        <v>2689</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
-        <v>2690</v>
+        <v>2704</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>2691</v>
+        <v>2705</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>2692</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
-        <v>2693</v>
+        <v>2707</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2694</v>
+        <v>2403</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2695</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2696</v>
+        <v>2709</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2697</v>
+        <v>2403</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2698</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2699</v>
+        <v>2711</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2700</v>
+        <v>2403</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2701</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2702</v>
+        <v>2713</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2703</v>
+        <v>2714</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2704</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2705</v>
+        <v>2716</v>
       </c>
       <c r="B943" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2706</v>
+        <v>2717</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2707</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2708</v>
+        <v>2719</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2709</v>
+        <v>2720</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2710</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2711</v>
+        <v>2722</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2712</v>
+        <v>2723</v>
       </c>
       <c r="D945" s="1" t="s">
-        <v>2713</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
-        <v>2714</v>
+        <v>2725</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>2715</v>
+        <v>2726</v>
       </c>
       <c r="D946" s="1" t="s">
-        <v>2716</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
-        <v>2717</v>
+        <v>2728</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>2718</v>
+        <v>2729</v>
       </c>
       <c r="D947" s="1" t="s">
-        <v>2719</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
-        <v>2720</v>
+        <v>2731</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2721</v>
+        <v>2729</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2722</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2723</v>
+        <v>2733</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2724</v>
+        <v>2729</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2725</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2726</v>
+        <v>2735</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2728</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B951" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C951" s="1" t="s">
         <v>2729</v>
       </c>
-      <c r="B951" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D951" s="1" t="s">
-        <v>2731</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2732</v>
+        <v>2739</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2733</v>
+        <v>2729</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2734</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
-        <v>2735</v>
+        <v>2741</v>
       </c>
       <c r="B953" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>2736</v>
+        <v>2729</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>2737</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2738</v>
+        <v>2743</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2739</v>
+        <v>2729</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2742</v>
+        <v>2729</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2744</v>
+        <v>2747</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2742</v>
+        <v>2729</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2745</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2746</v>
+        <v>2749</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2747</v>
+        <v>2729</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2750</v>
+        <v>2729</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2753</v>
+        <v>2729</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>2754</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
         <v>2755</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
         <v>2756</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>2757</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
         <v>2758</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
         <v>2759</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>2760</v>
+        <v>337</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B962" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C962" s="1" t="s">
         <v>2761</v>
       </c>
-      <c r="B962" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C962" s="1" t="s">
+      <c r="D962" s="1" t="s">
         <v>2762</v>
-      </c>
-[...1 lines deleted...]
-        <v>2763</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B963" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C963" s="1" t="s">
         <v>2764</v>
       </c>
-      <c r="B963" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C963" s="1" t="s">
+      <c r="D963" s="1" t="s">
         <v>2765</v>
-      </c>
-[...1 lines deleted...]
-        <v>2766</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B964" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C964" s="1" t="s">
         <v>2767</v>
       </c>
-      <c r="B964" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C964" s="1" t="s">
+      <c r="D964" s="1" t="s">
         <v>2768</v>
-      </c>
-[...1 lines deleted...]
-        <v>2769</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B965" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C965" s="1" t="s">
         <v>2770</v>
       </c>
-      <c r="B965" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C965" s="1" t="s">
+      <c r="D965" s="1" t="s">
         <v>2771</v>
-      </c>
-[...1 lines deleted...]
-        <v>2772</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B966" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C966" s="1" t="s">
         <v>2773</v>
       </c>
-      <c r="B966" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C966" s="1" t="s">
+      <c r="D966" s="1" t="s">
         <v>2774</v>
-      </c>
-[...1 lines deleted...]
-        <v>2775</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B967" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C967" s="1" t="s">
         <v>2776</v>
       </c>
-      <c r="B967" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C967" s="1" t="s">
+      <c r="D967" s="1" t="s">
         <v>2777</v>
-      </c>
-[...1 lines deleted...]
-        <v>2778</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B968" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C968" s="1" t="s">
         <v>2779</v>
       </c>
-      <c r="B968" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C968" s="1" t="s">
+      <c r="D968" s="1" t="s">
         <v>2780</v>
-      </c>
-[...1 lines deleted...]
-        <v>2781</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B969" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C969" s="1" t="s">
         <v>2782</v>
       </c>
-      <c r="B969" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C969" s="1" t="s">
+      <c r="D969" s="1" t="s">
         <v>2783</v>
-      </c>
-[...1 lines deleted...]
-        <v>2784</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B970" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C970" s="1" t="s">
         <v>2785</v>
       </c>
-      <c r="B970" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C970" s="1" t="s">
+      <c r="D970" s="1" t="s">
         <v>2786</v>
-      </c>
-[...1 lines deleted...]
-        <v>2787</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B971" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C971" s="1" t="s">
         <v>2788</v>
       </c>
-      <c r="B971" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C971" s="1" t="s">
+      <c r="D971" s="1" t="s">
         <v>2789</v>
-      </c>
-[...1 lines deleted...]
-        <v>2790</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B972" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C972" s="1" t="s">
         <v>2791</v>
       </c>
-      <c r="B972" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C972" s="1" t="s">
+      <c r="D972" s="1" t="s">
         <v>2792</v>
-      </c>
-[...1 lines deleted...]
-        <v>2793</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B973" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C973" s="1" t="s">
         <v>2794</v>
       </c>
-      <c r="B973" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C973" s="1" t="s">
+      <c r="D973" s="1" t="s">
         <v>2795</v>
-      </c>
-[...1 lines deleted...]
-        <v>2796</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B974" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C974" s="1" t="s">
         <v>2797</v>
       </c>
-      <c r="B974" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C974" s="1" t="s">
+      <c r="D974" s="1" t="s">
         <v>2798</v>
-      </c>
-[...1 lines deleted...]
-        <v>2799</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B975" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C975" s="1" t="s">
         <v>2800</v>
       </c>
-      <c r="B975" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C975" s="1" t="s">
+      <c r="D975" s="1" t="s">
         <v>2801</v>
-      </c>
-[...1 lines deleted...]
-        <v>2802</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B976" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C976" s="1" t="s">
         <v>2803</v>
       </c>
-      <c r="B976" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C976" s="1" t="s">
+      <c r="D976" s="1" t="s">
         <v>2804</v>
-      </c>
-[...1 lines deleted...]
-        <v>2805</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B977" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C977" s="1" t="s">
         <v>2806</v>
       </c>
-      <c r="B977" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C977" s="1" t="s">
+      <c r="D977" s="1" t="s">
         <v>2807</v>
-      </c>
-[...1 lines deleted...]
-        <v>2808</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B978" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C978" s="1" t="s">
         <v>2809</v>
       </c>
-      <c r="B978" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C978" s="1" t="s">
+      <c r="D978" s="1" t="s">
         <v>2810</v>
-      </c>
-[...1 lines deleted...]
-        <v>2811</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B979" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C979" s="1" t="s">
         <v>2812</v>
       </c>
-      <c r="B979" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C979" s="1" t="s">
+      <c r="D979" s="1" t="s">
         <v>2813</v>
-      </c>
-[...1 lines deleted...]
-        <v>2814</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B980" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C980" s="1" t="s">
         <v>2815</v>
       </c>
-      <c r="B980" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C980" s="1" t="s">
+      <c r="D980" s="1" t="s">
         <v>2816</v>
-      </c>
-[...1 lines deleted...]
-        <v>2817</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B981" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C981" s="1" t="s">
         <v>2818</v>
       </c>
-      <c r="B981" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C981" s="1" t="s">
+      <c r="D981" s="1" t="s">
         <v>2819</v>
-      </c>
-[...1 lines deleted...]
-        <v>2820</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B982" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C982" s="1" t="s">
         <v>2821</v>
       </c>
-      <c r="B982" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C982" s="1" t="s">
+      <c r="D982" s="1" t="s">
         <v>2822</v>
-      </c>
-[...1 lines deleted...]
-        <v>2823</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B983" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C983" s="1" t="s">
         <v>2824</v>
       </c>
-      <c r="B983" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C983" s="1" t="s">
+      <c r="D983" s="1" t="s">
         <v>2825</v>
-      </c>
-[...1 lines deleted...]
-        <v>2826</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B984" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C984" s="1" t="s">
         <v>2827</v>
       </c>
-      <c r="B984" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C984" s="1" t="s">
+      <c r="D984" s="1" t="s">
         <v>2828</v>
-      </c>
-[...1 lines deleted...]
-        <v>2829</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B985" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C985" s="1" t="s">
         <v>2830</v>
       </c>
-      <c r="B985" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C985" s="1" t="s">
+      <c r="D985" s="1" t="s">
         <v>2831</v>
-      </c>
-[...1 lines deleted...]
-        <v>2832</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B986" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C986" s="1" t="s">
         <v>2833</v>
       </c>
-      <c r="B986" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C986" s="1" t="s">
+      <c r="D986" s="1" t="s">
         <v>2834</v>
-      </c>
-[...1 lines deleted...]
-        <v>2835</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B987" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C987" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D987" s="1" t="s">
         <v>2836</v>
-      </c>
-[...7 lines deleted...]
-        <v>2838</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B988" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C988" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D988" s="1" t="s">
         <v>2839</v>
-      </c>
-[...7 lines deleted...]
-        <v>2841</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B989" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C989" s="1" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D989" s="1" t="s">
         <v>2842</v>
-      </c>
-[...7 lines deleted...]
-        <v>2844</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B990" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C990" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D990" s="1" t="s">
         <v>2845</v>
-      </c>
-[...7 lines deleted...]
-        <v>2847</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B991" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C991" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D991" s="1" t="s">
         <v>2848</v>
-      </c>
-[...7 lines deleted...]
-        <v>2850</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B992" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C992" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D992" s="1" t="s">
         <v>2851</v>
-      </c>
-[...7 lines deleted...]
-        <v>2853</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B993" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C993" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D993" s="1" t="s">
         <v>2854</v>
-      </c>
-[...7 lines deleted...]
-        <v>2856</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="B994" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C994" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D994" s="1" t="s">
         <v>2857</v>
-      </c>
-[...7 lines deleted...]
-        <v>2859</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B995" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C995" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D995" s="1" t="s">
         <v>2860</v>
-      </c>
-[...7 lines deleted...]
-        <v>2862</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B996" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C996" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D996" s="1" t="s">
         <v>2863</v>
-      </c>
-[...7 lines deleted...]
-        <v>2865</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B997" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D997" s="1" t="s">
         <v>2866</v>
-      </c>
-[...7 lines deleted...]
-        <v>2868</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B998" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C998" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D998" s="1" t="s">
         <v>2869</v>
-      </c>
-[...7 lines deleted...]
-        <v>2871</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B999" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C999" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D999" s="1" t="s">
         <v>2872</v>
-      </c>
-[...7 lines deleted...]
-        <v>2874</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B1000" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1000" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D1000" s="1" t="s">
         <v>2875</v>
-      </c>
-[...7 lines deleted...]
-        <v>2877</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B1001" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1001" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D1001" s="1" t="s">
         <v>2878</v>
-      </c>
-[...7 lines deleted...]
-        <v>2880</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B1002" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1002" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D1002" s="1" t="s">
         <v>2881</v>
-      </c>
-[...7 lines deleted...]
-        <v>2883</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B1003" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1003" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D1003" s="1" t="s">
         <v>2884</v>
-      </c>
-[...7 lines deleted...]
-        <v>2885</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" s="1" t="s">
-        <v>2886</v>
+        <v>2885</v>
       </c>
       <c r="B1004" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1004" s="1" t="s">
         <v>2886</v>
       </c>
       <c r="D1004" s="1" t="s">
         <v>2887</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" s="1" t="s">
         <v>2888</v>
       </c>
       <c r="B1005" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1005" s="1" t="s">
         <v>2889</v>
       </c>
       <c r="D1005" s="1" t="s">
         <v>2890</v>
       </c>
     </row>
@@ -27190,121 +27134,121 @@
         <v>2910</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2911</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="B1013" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2913</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2914</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2916</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2917</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2919</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2920</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2922</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2923</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2925</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2926</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2928</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2929</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1019" s="1" t="s">
         <v>2931</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>2932</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="B1020" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1020" s="1" t="s">
         <v>2934</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>2935</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
         <v>2936</v>
@@ -27403,6460 +27347,6376 @@
         <v>2956</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
         <v>2958</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>2959</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
         <v>2960</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D1029" s="1" t="s">
         <v>2961</v>
-      </c>
-[...1 lines deleted...]
-        <v>2962</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B1030" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1030" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D1030" s="1" t="s">
         <v>2963</v>
-      </c>
-[...7 lines deleted...]
-        <v>2965</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B1031" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1031" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D1031" s="1" t="s">
         <v>2966</v>
-      </c>
-[...7 lines deleted...]
-        <v>2968</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B1032" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1032" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D1032" s="1" t="s">
         <v>2969</v>
-      </c>
-[...7 lines deleted...]
-        <v>2971</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B1033" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1033" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1033" s="1" t="s">
         <v>2972</v>
-      </c>
-[...7 lines deleted...]
-        <v>2974</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B1034" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1034" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D1034" s="1" t="s">
         <v>2975</v>
-      </c>
-[...7 lines deleted...]
-        <v>2977</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B1035" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1035" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D1035" s="1" t="s">
         <v>2978</v>
-      </c>
-[...7 lines deleted...]
-        <v>2980</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B1036" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1036" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="D1036" s="1" t="s">
         <v>2981</v>
-      </c>
-[...7 lines deleted...]
-        <v>2983</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B1037" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1037" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="D1037" s="1" t="s">
         <v>2984</v>
-      </c>
-[...7 lines deleted...]
-        <v>2986</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B1038" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1038" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D1038" s="1" t="s">
         <v>2987</v>
-      </c>
-[...7 lines deleted...]
-        <v>2989</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B1039" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1039" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D1039" s="1" t="s">
         <v>2990</v>
-      </c>
-[...7 lines deleted...]
-        <v>2992</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B1040" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1040" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D1040" s="1" t="s">
         <v>2993</v>
-      </c>
-[...7 lines deleted...]
-        <v>2995</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B1041" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1041" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D1041" s="1" t="s">
         <v>2996</v>
-      </c>
-[...7 lines deleted...]
-        <v>2998</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B1042" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1042" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D1042" s="1" t="s">
         <v>2999</v>
-      </c>
-[...7 lines deleted...]
-        <v>3001</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B1043" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1043" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D1043" s="1" t="s">
         <v>3002</v>
-      </c>
-[...7 lines deleted...]
-        <v>3004</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B1044" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1044" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D1044" s="1" t="s">
         <v>3005</v>
-      </c>
-[...7 lines deleted...]
-        <v>3007</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B1045" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1045" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D1045" s="1" t="s">
         <v>3008</v>
-      </c>
-[...7 lines deleted...]
-        <v>3010</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B1046" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1046" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1046" s="1" t="s">
         <v>3011</v>
-      </c>
-[...7 lines deleted...]
-        <v>3013</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B1047" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1047" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D1047" s="1" t="s">
         <v>3014</v>
-      </c>
-[...7 lines deleted...]
-        <v>3016</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B1048" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1048" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D1048" s="1" t="s">
         <v>3017</v>
-      </c>
-[...7 lines deleted...]
-        <v>3019</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B1049" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1049" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D1049" s="1" t="s">
         <v>3020</v>
-      </c>
-[...7 lines deleted...]
-        <v>3022</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B1050" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1050" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D1050" s="1" t="s">
         <v>3023</v>
-      </c>
-[...7 lines deleted...]
-        <v>3025</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B1051" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1051" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="D1051" s="1" t="s">
         <v>3026</v>
-      </c>
-[...7 lines deleted...]
-        <v>3028</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B1052" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1052" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D1052" s="1" t="s">
         <v>3029</v>
-      </c>
-[...7 lines deleted...]
-        <v>3031</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B1053" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1053" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D1053" s="1" t="s">
         <v>3032</v>
-      </c>
-[...7 lines deleted...]
-        <v>3034</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B1054" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1054" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1054" s="1" t="s">
         <v>3035</v>
-      </c>
-[...7 lines deleted...]
-        <v>3037</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B1055" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1055" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1055" s="1" t="s">
         <v>3038</v>
-      </c>
-[...7 lines deleted...]
-        <v>3040</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B1056" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1056" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D1056" s="1" t="s">
         <v>3041</v>
-      </c>
-[...7 lines deleted...]
-        <v>3043</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B1057" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1057" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1057" s="1" t="s">
         <v>3044</v>
-      </c>
-[...7 lines deleted...]
-        <v>3046</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B1058" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1058" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D1058" s="1" t="s">
         <v>3047</v>
-      </c>
-[...7 lines deleted...]
-        <v>3049</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B1059" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1059" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1059" s="1" t="s">
         <v>3050</v>
-      </c>
-[...7 lines deleted...]
-        <v>3052</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B1060" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1060" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D1060" s="1" t="s">
         <v>3053</v>
-      </c>
-[...7 lines deleted...]
-        <v>3055</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B1061" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1061" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D1061" s="1" t="s">
         <v>3056</v>
-      </c>
-[...7 lines deleted...]
-        <v>3058</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B1062" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1062" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D1062" s="1" t="s">
         <v>3059</v>
-      </c>
-[...7 lines deleted...]
-        <v>3061</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B1063" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1063" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1063" s="1" t="s">
         <v>3062</v>
-      </c>
-[...7 lines deleted...]
-        <v>3064</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B1064" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1064" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D1064" s="1" t="s">
         <v>3065</v>
-      </c>
-[...7 lines deleted...]
-        <v>3067</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B1065" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1065" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1065" s="1" t="s">
         <v>3068</v>
-      </c>
-[...7 lines deleted...]
-        <v>3070</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B1066" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1066" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1066" s="1" t="s">
         <v>3071</v>
-      </c>
-[...7 lines deleted...]
-        <v>3073</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B1067" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1067" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D1067" s="1" t="s">
         <v>3074</v>
-      </c>
-[...7 lines deleted...]
-        <v>3076</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B1068" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1068" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1068" s="1" t="s">
         <v>3077</v>
-      </c>
-[...7 lines deleted...]
-        <v>3079</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B1069" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1069" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1069" s="1" t="s">
         <v>3080</v>
-      </c>
-[...7 lines deleted...]
-        <v>3082</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B1070" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1070" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1070" s="1" t="s">
         <v>3083</v>
-      </c>
-[...7 lines deleted...]
-        <v>3085</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B1071" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1071" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1071" s="1" t="s">
         <v>3086</v>
-      </c>
-[...7 lines deleted...]
-        <v>3088</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B1072" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1072" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1072" s="1" t="s">
         <v>3089</v>
-      </c>
-[...7 lines deleted...]
-        <v>3091</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B1073" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1073" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D1073" s="1" t="s">
         <v>3092</v>
-      </c>
-[...7 lines deleted...]
-        <v>3094</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B1074" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1074" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1074" s="1" t="s">
         <v>3095</v>
-      </c>
-[...7 lines deleted...]
-        <v>3097</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B1075" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1075" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1075" s="1" t="s">
         <v>3098</v>
-      </c>
-[...7 lines deleted...]
-        <v>3100</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B1076" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1076" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1076" s="1" t="s">
         <v>3101</v>
-      </c>
-[...7 lines deleted...]
-        <v>3103</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B1077" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1077" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1077" s="1" t="s">
         <v>3104</v>
-      </c>
-[...7 lines deleted...]
-        <v>3106</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B1078" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1078" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1078" s="1" t="s">
         <v>3107</v>
-      </c>
-[...7 lines deleted...]
-        <v>3109</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B1079" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1079" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D1079" s="1" t="s">
         <v>3110</v>
-      </c>
-[...7 lines deleted...]
-        <v>3112</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B1080" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1080" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D1080" s="1" t="s">
         <v>3113</v>
-      </c>
-[...7 lines deleted...]
-        <v>3115</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B1081" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1081" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="D1081" s="1" t="s">
         <v>3116</v>
-      </c>
-[...7 lines deleted...]
-        <v>3118</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B1082" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1082" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D1082" s="1" t="s">
         <v>3119</v>
-      </c>
-[...7 lines deleted...]
-        <v>3121</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B1083" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1083" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1083" s="1" t="s">
         <v>3122</v>
-      </c>
-[...7 lines deleted...]
-        <v>3124</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B1084" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1084" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1084" s="1" t="s">
         <v>3125</v>
-      </c>
-[...7 lines deleted...]
-        <v>3127</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B1085" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1085" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1085" s="1" t="s">
         <v>3128</v>
-      </c>
-[...7 lines deleted...]
-        <v>3130</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B1086" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1086" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1086" s="1" t="s">
         <v>3131</v>
-      </c>
-[...7 lines deleted...]
-        <v>3133</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B1087" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1087" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1087" s="1" t="s">
         <v>3134</v>
-      </c>
-[...7 lines deleted...]
-        <v>3136</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B1088" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1088" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1088" s="1" t="s">
         <v>3137</v>
-      </c>
-[...7 lines deleted...]
-        <v>3139</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B1089" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1089" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1089" s="1" t="s">
         <v>3140</v>
-      </c>
-[...7 lines deleted...]
-        <v>3142</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B1090" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1090" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1090" s="1" t="s">
         <v>3143</v>
-      </c>
-[...7 lines deleted...]
-        <v>3145</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B1091" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1091" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1091" s="1" t="s">
         <v>3146</v>
-      </c>
-[...7 lines deleted...]
-        <v>3148</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B1092" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1092" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1092" s="1" t="s">
         <v>3149</v>
-      </c>
-[...7 lines deleted...]
-        <v>3151</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B1093" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1093" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1093" s="1" t="s">
         <v>3152</v>
-      </c>
-[...7 lines deleted...]
-        <v>3154</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B1094" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1094" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1094" s="1" t="s">
         <v>3155</v>
-      </c>
-[...7 lines deleted...]
-        <v>3157</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B1095" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1095" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1095" s="1" t="s">
         <v>3158</v>
-      </c>
-[...7 lines deleted...]
-        <v>3160</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B1096" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1096" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1096" s="1" t="s">
         <v>3161</v>
-      </c>
-[...7 lines deleted...]
-        <v>3163</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B1097" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1097" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1097" s="1" t="s">
         <v>3164</v>
-      </c>
-[...7 lines deleted...]
-        <v>3166</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B1098" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1098" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1098" s="1" t="s">
         <v>3167</v>
-      </c>
-[...7 lines deleted...]
-        <v>3169</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B1099" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1099" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D1099" s="1" t="s">
         <v>3170</v>
-      </c>
-[...7 lines deleted...]
-        <v>3172</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B1100" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1100" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1100" s="1" t="s">
         <v>3173</v>
-      </c>
-[...7 lines deleted...]
-        <v>3175</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B1101" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1101" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1101" s="1" t="s">
         <v>3176</v>
-      </c>
-[...7 lines deleted...]
-        <v>3178</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B1102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1102" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1102" s="1" t="s">
         <v>3179</v>
-      </c>
-[...7 lines deleted...]
-        <v>3181</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B1103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1103" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1103" s="1" t="s">
         <v>3182</v>
-      </c>
-[...7 lines deleted...]
-        <v>3184</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B1104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1104" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1104" s="1" t="s">
         <v>3185</v>
-      </c>
-[...7 lines deleted...]
-        <v>3187</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B1105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1105" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1105" s="1" t="s">
         <v>3188</v>
-      </c>
-[...7 lines deleted...]
-        <v>3190</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B1106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1106" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1106" s="1" t="s">
         <v>3191</v>
-      </c>
-[...7 lines deleted...]
-        <v>3193</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B1107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1107" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1107" s="1" t="s">
         <v>3194</v>
-      </c>
-[...7 lines deleted...]
-        <v>3196</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B1108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1108" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1108" s="1" t="s">
         <v>3197</v>
-      </c>
-[...7 lines deleted...]
-        <v>3199</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B1109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1109" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D1109" s="1" t="s">
         <v>3200</v>
-      </c>
-[...7 lines deleted...]
-        <v>3202</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B1110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1110" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D1110" s="1" t="s">
         <v>3203</v>
-      </c>
-[...7 lines deleted...]
-        <v>3205</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B1111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1111" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D1111" s="1" t="s">
         <v>3206</v>
-      </c>
-[...7 lines deleted...]
-        <v>3208</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B1112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1112" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1112" s="1" t="s">
         <v>3209</v>
-      </c>
-[...7 lines deleted...]
-        <v>3211</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B1113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1113" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D1113" s="1" t="s">
         <v>3212</v>
-      </c>
-[...7 lines deleted...]
-        <v>3214</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B1114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1114" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D1114" s="1" t="s">
         <v>3215</v>
-      </c>
-[...7 lines deleted...]
-        <v>3217</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B1115" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1115" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D1115" s="1" t="s">
         <v>3218</v>
-      </c>
-[...7 lines deleted...]
-        <v>3220</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B1116" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1116" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1116" s="1" t="s">
         <v>3221</v>
-      </c>
-[...7 lines deleted...]
-        <v>3223</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B1117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1117" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1117" s="1" t="s">
         <v>3224</v>
-      </c>
-[...7 lines deleted...]
-        <v>3226</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B1118" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1118" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1118" s="1" t="s">
         <v>3227</v>
-      </c>
-[...7 lines deleted...]
-        <v>3229</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B1119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1119" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1119" s="1" t="s">
         <v>3230</v>
-      </c>
-[...7 lines deleted...]
-        <v>3232</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B1120" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1120" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1120" s="1" t="s">
         <v>3233</v>
-      </c>
-[...7 lines deleted...]
-        <v>3235</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B1121" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1121" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1121" s="1" t="s">
         <v>3236</v>
-      </c>
-[...7 lines deleted...]
-        <v>3238</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B1122" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1122" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1122" s="1" t="s">
         <v>3239</v>
-      </c>
-[...7 lines deleted...]
-        <v>3241</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B1123" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1123" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1123" s="1" t="s">
         <v>3242</v>
-      </c>
-[...7 lines deleted...]
-        <v>3244</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B1124" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1124" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1124" s="1" t="s">
         <v>3245</v>
-      </c>
-[...7 lines deleted...]
-        <v>3247</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B1125" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1125" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1125" s="1" t="s">
         <v>3248</v>
-      </c>
-[...7 lines deleted...]
-        <v>3250</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B1126" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1126" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1126" s="1" t="s">
         <v>3251</v>
-      </c>
-[...7 lines deleted...]
-        <v>3253</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B1127" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1127" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1127" s="1" t="s">
         <v>3254</v>
-      </c>
-[...7 lines deleted...]
-        <v>3256</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B1128" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1128" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1128" s="1" t="s">
         <v>3257</v>
-      </c>
-[...7 lines deleted...]
-        <v>3259</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B1129" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1129" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1129" s="1" t="s">
         <v>3260</v>
-      </c>
-[...7 lines deleted...]
-        <v>3262</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B1130" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1130" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1130" s="1" t="s">
         <v>3263</v>
-      </c>
-[...7 lines deleted...]
-        <v>3265</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B1131" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1131" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1131" s="1" t="s">
         <v>3266</v>
-      </c>
-[...7 lines deleted...]
-        <v>3268</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B1132" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1132" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1132" s="1" t="s">
         <v>3269</v>
-      </c>
-[...7 lines deleted...]
-        <v>3271</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B1133" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1133" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1133" s="1" t="s">
         <v>3272</v>
-      </c>
-[...7 lines deleted...]
-        <v>3274</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B1134" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1134" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1134" s="1" t="s">
         <v>3275</v>
-      </c>
-[...7 lines deleted...]
-        <v>3277</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B1135" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1135" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1135" s="1" t="s">
         <v>3278</v>
-      </c>
-[...7 lines deleted...]
-        <v>3280</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B1136" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1136" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1136" s="1" t="s">
         <v>3281</v>
-      </c>
-[...7 lines deleted...]
-        <v>3283</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B1137" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1137" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1137" s="1" t="s">
         <v>3284</v>
-      </c>
-[...7 lines deleted...]
-        <v>3286</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="B1138" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1138" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1138" s="1" t="s">
         <v>3287</v>
-      </c>
-[...7 lines deleted...]
-        <v>3289</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B1139" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1139" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1139" s="1" t="s">
         <v>3290</v>
-      </c>
-[...7 lines deleted...]
-        <v>3292</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="B1140" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1140" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="D1140" s="1" t="s">
         <v>3293</v>
-      </c>
-[...7 lines deleted...]
-        <v>3295</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="B1141" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1141" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D1141" s="1" t="s">
         <v>3296</v>
-      </c>
-[...7 lines deleted...]
-        <v>3298</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B1142" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1142" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D1142" s="1" t="s">
         <v>3299</v>
-      </c>
-[...7 lines deleted...]
-        <v>3301</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B1143" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1143" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D1143" s="1" t="s">
         <v>3302</v>
-      </c>
-[...7 lines deleted...]
-        <v>3304</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="B1144" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1144" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D1144" s="1" t="s">
         <v>3305</v>
-      </c>
-[...7 lines deleted...]
-        <v>3307</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B1145" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1145" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="D1145" s="1" t="s">
         <v>3308</v>
-      </c>
-[...7 lines deleted...]
-        <v>3310</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B1146" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1146" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="D1146" s="1" t="s">
         <v>3311</v>
-      </c>
-[...7 lines deleted...]
-        <v>3313</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B1147" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1147" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="D1147" s="1" t="s">
         <v>3314</v>
-      </c>
-[...7 lines deleted...]
-        <v>3316</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B1148" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1148" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="D1148" s="1" t="s">
         <v>3317</v>
-      </c>
-[...7 lines deleted...]
-        <v>3319</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B1149" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1149" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D1149" s="1" t="s">
         <v>3320</v>
-      </c>
-[...7 lines deleted...]
-        <v>3322</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B1150" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1150" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D1150" s="1" t="s">
         <v>3323</v>
-      </c>
-[...7 lines deleted...]
-        <v>3325</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B1151" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1151" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="D1151" s="1" t="s">
         <v>3326</v>
-      </c>
-[...7 lines deleted...]
-        <v>3328</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B1152" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1152" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="D1152" s="1" t="s">
         <v>3329</v>
-      </c>
-[...7 lines deleted...]
-        <v>3331</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B1153" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1153" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D1153" s="1" t="s">
         <v>3332</v>
-      </c>
-[...7 lines deleted...]
-        <v>3334</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="B1154" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1154" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1154" s="1" t="s">
         <v>3335</v>
-      </c>
-[...7 lines deleted...]
-        <v>3337</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B1155" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1155" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D1155" s="1" t="s">
         <v>3338</v>
-      </c>
-[...7 lines deleted...]
-        <v>3340</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B1156" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1156" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D1156" s="1" t="s">
         <v>3341</v>
-      </c>
-[...7 lines deleted...]
-        <v>3343</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B1157" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1157" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1157" s="1" t="s">
         <v>3344</v>
-      </c>
-[...7 lines deleted...]
-        <v>3346</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B1158" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1158" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D1158" s="1" t="s">
         <v>3347</v>
-      </c>
-[...7 lines deleted...]
-        <v>3349</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B1159" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1159" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D1159" s="1" t="s">
         <v>3350</v>
-      </c>
-[...7 lines deleted...]
-        <v>3352</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="1" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="B1160" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1160" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D1160" s="1" t="s">
         <v>3353</v>
-      </c>
-[...1 lines deleted...]
-        <v>3354</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="B1161" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1161" s="1" t="s">
         <v>3355</v>
       </c>
-      <c r="B1161" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1161" s="1" t="s">
+      <c r="D1161" s="1" t="s">
         <v>3356</v>
-      </c>
-[...1 lines deleted...]
-        <v>3357</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="B1162" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1162" s="1" t="s">
         <v>3358</v>
-      </c>
-[...4 lines deleted...]
-        <v>3356</v>
       </c>
       <c r="D1162" s="1" t="s">
         <v>3359</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
         <v>3360</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1163" s="1" t="s">
-        <v>3228</v>
+        <v>3361</v>
       </c>
       <c r="D1163" s="1" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
-        <v>3362</v>
-[...1 lines deleted...]
-      <c r="B1164" s="1"/>
+        <v>3363</v>
+      </c>
+      <c r="B1164" s="1" t="s">
+        <v>90</v>
+      </c>
       <c r="C1164" s="1" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
       <c r="D1164" s="1" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1165" s="1" t="s">
-        <v>3363</v>
+        <v>3367</v>
       </c>
       <c r="D1165" s="1" t="s">
-        <v>3366</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
-        <v>3367</v>
+        <v>3369</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1166" s="1" t="s">
-        <v>3368</v>
+        <v>3370</v>
       </c>
       <c r="D1166" s="1" t="s">
-        <v>3369</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
-        <v>3370</v>
+        <v>3372</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1167" s="1" t="s">
-        <v>3371</v>
+        <v>3373</v>
       </c>
       <c r="D1167" s="1" t="s">
-        <v>3372</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
-        <v>3373</v>
+        <v>3375</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1168" s="1" t="s">
-        <v>3371</v>
+        <v>3376</v>
       </c>
       <c r="D1168" s="1" t="s">
-        <v>3374</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
-        <v>3375</v>
+        <v>3378</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>21</v>
+        <v>345</v>
       </c>
       <c r="C1169" s="1" t="s">
-        <v>3371</v>
+        <v>3379</v>
       </c>
       <c r="D1169" s="1" t="s">
-        <v>3374</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
-        <v>3376</v>
+        <v>3381</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1170" s="1" t="s">
-        <v>273</v>
+        <v>3382</v>
       </c>
       <c r="D1170" s="1" t="s">
-        <v>3377</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
-        <v>3378</v>
+        <v>3384</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1171" s="1" t="s">
-        <v>3379</v>
+        <v>3385</v>
       </c>
       <c r="D1171" s="1" t="s">
-        <v>3380</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
-        <v>3381</v>
+        <v>3387</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>3382</v>
+        <v>3388</v>
       </c>
       <c r="D1172" s="1" t="s">
-        <v>3383</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3384</v>
+        <v>3387</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3385</v>
+        <v>3390</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3386</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3387</v>
+        <v>3392</v>
       </c>
       <c r="B1174" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3388</v>
+        <v>3393</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3389</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3390</v>
+        <v>3395</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C1175" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C1175" s="1" t="s">
+        <v>3393</v>
+      </c>
       <c r="D1175" s="1" t="s">
-        <v>3391</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3392</v>
+        <v>3397</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3393</v>
+        <v>3265</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3394</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3395</v>
-[...3 lines deleted...]
-      </c>
+        <v>3399</v>
+      </c>
+      <c r="B1177" s="1"/>
       <c r="C1177" s="1" t="s">
-        <v>3396</v>
+        <v>3400</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3397</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3398</v>
+        <v>3402</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3400</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3401</v>
+        <v>3404</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>3402</v>
+        <v>3405</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3403</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3404</v>
+        <v>3407</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>3405</v>
+        <v>91</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3406</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3407</v>
+        <v>3409</v>
       </c>
       <c r="B1181" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1181" s="1" t="s">
-        <v>3408</v>
+        <v>91</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>3411</v>
+        <v>373</v>
       </c>
       <c r="D1182" s="1" t="s">
         <v>3412</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
         <v>3413</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1183" s="1" t="s">
         <v>3414</v>
       </c>
       <c r="D1183" s="1" t="s">
         <v>3415</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
         <v>3416</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1184" s="1" t="s">
         <v>3417</v>
       </c>
       <c r="D1184" s="1" t="s">
         <v>3418</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
         <v>3419</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1185" s="1" t="s">
         <v>3420</v>
       </c>
       <c r="D1185" s="1" t="s">
         <v>3421</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
         <v>3422</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1186" s="1" t="s">
         <v>3423</v>
       </c>
       <c r="D1186" s="1" t="s">
         <v>3424</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
         <v>3425</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C1187" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1187" s="1"/>
+      <c r="D1187" s="1" t="s">
         <v>3426</v>
-      </c>
-[...1 lines deleted...]
-        <v>3427</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B1188" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1188" s="1" t="s">
         <v>3428</v>
       </c>
-      <c r="B1188" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1188" s="1" t="s">
+      <c r="D1188" s="1" t="s">
         <v>3429</v>
-      </c>
-[...1 lines deleted...]
-        <v>3430</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B1189" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1189" s="1" t="s">
         <v>3431</v>
       </c>
-      <c r="B1189" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1189" s="1" t="s">
+      <c r="D1189" s="1" t="s">
         <v>3432</v>
-      </c>
-[...1 lines deleted...]
-        <v>3433</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B1190" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1190" s="1" t="s">
         <v>3434</v>
       </c>
-      <c r="B1190" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1190" s="1" t="s">
+      <c r="D1190" s="1" t="s">
         <v>3435</v>
-      </c>
-[...1 lines deleted...]
-        <v>3436</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B1191" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1191" s="1" t="s">
         <v>3437</v>
       </c>
-      <c r="B1191" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1191" s="1" t="s">
+      <c r="D1191" s="1" t="s">
         <v>3438</v>
-      </c>
-[...1 lines deleted...]
-        <v>3439</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B1192" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1192" s="1" t="s">
         <v>3440</v>
       </c>
-      <c r="B1192" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1192" s="1" t="s">
+      <c r="D1192" s="1" t="s">
         <v>3441</v>
-      </c>
-[...1 lines deleted...]
-        <v>3442</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B1193" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1193" s="1" t="s">
         <v>3443</v>
       </c>
-      <c r="B1193" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1193" s="1" t="s">
+      <c r="D1193" s="1" t="s">
         <v>3444</v>
-      </c>
-[...1 lines deleted...]
-        <v>3445</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B1194" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1194" s="1" t="s">
         <v>3446</v>
       </c>
-      <c r="B1194" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1194" s="1" t="s">
+      <c r="D1194" s="1" t="s">
         <v>3447</v>
-      </c>
-[...1 lines deleted...]
-        <v>3448</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B1195" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1195" s="1" t="s">
         <v>3449</v>
       </c>
-      <c r="B1195" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1195" s="1" t="s">
+      <c r="D1195" s="1" t="s">
         <v>3450</v>
-      </c>
-[...1 lines deleted...]
-        <v>3451</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B1196" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1196" s="1" t="s">
         <v>3452</v>
       </c>
-      <c r="B1196" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1196" s="1" t="s">
+      <c r="D1196" s="1" t="s">
         <v>3453</v>
-      </c>
-[...1 lines deleted...]
-        <v>3454</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B1197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1197" s="1" t="s">
         <v>3455</v>
       </c>
-      <c r="B1197" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1197" s="1" t="s">
+      <c r="D1197" s="1" t="s">
         <v>3456</v>
-      </c>
-[...1 lines deleted...]
-        <v>3457</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B1198" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1198" s="1" t="s">
         <v>3458</v>
       </c>
-      <c r="B1198" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1198" s="1" t="s">
+      <c r="D1198" s="1" t="s">
         <v>3459</v>
-      </c>
-[...1 lines deleted...]
-        <v>3460</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B1199" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1199" s="1" t="s">
         <v>3461</v>
       </c>
-      <c r="B1199" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1199" s="1" t="s">
+      <c r="D1199" s="1" t="s">
         <v>3462</v>
-      </c>
-[...1 lines deleted...]
-        <v>3463</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B1200" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1200" s="1" t="s">
         <v>3464</v>
       </c>
-      <c r="B1200" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1200" s="1" t="s">
+      <c r="D1200" s="1" t="s">
         <v>3465</v>
-      </c>
-[...1 lines deleted...]
-        <v>3466</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B1201" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1201" s="1" t="s">
         <v>3467</v>
       </c>
-      <c r="B1201" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1201" s="1" t="s">
+      <c r="D1201" s="1" t="s">
         <v>3468</v>
-      </c>
-[...1 lines deleted...]
-        <v>3469</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B1202" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1202" s="1" t="s">
         <v>3470</v>
       </c>
-      <c r="B1202" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1202" s="1" t="s">
+      <c r="D1202" s="1" t="s">
         <v>3471</v>
-      </c>
-[...1 lines deleted...]
-        <v>3472</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B1203" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1203" s="1" t="s">
         <v>3473</v>
       </c>
-      <c r="B1203" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1203" s="1" t="s">
+      <c r="D1203" s="1" t="s">
         <v>3474</v>
-      </c>
-[...1 lines deleted...]
-        <v>3475</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B1204" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1204" s="1" t="s">
         <v>3476</v>
       </c>
-      <c r="B1204" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1204" s="1" t="s">
+      <c r="D1204" s="1" t="s">
         <v>3477</v>
-      </c>
-[...1 lines deleted...]
-        <v>3478</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B1205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1205" s="1" t="s">
         <v>3479</v>
       </c>
-      <c r="B1205" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1205" s="1" t="s">
+      <c r="D1205" s="1" t="s">
         <v>3480</v>
-      </c>
-[...1 lines deleted...]
-        <v>3481</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B1206" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1206" s="1" t="s">
         <v>3482</v>
       </c>
-      <c r="B1206" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1206" s="1" t="s">
+      <c r="D1206" s="1" t="s">
         <v>3483</v>
-      </c>
-[...1 lines deleted...]
-        <v>3484</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B1207" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1207" s="1" t="s">
         <v>3485</v>
       </c>
-      <c r="B1207" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1207" s="1" t="s">
+      <c r="D1207" s="1" t="s">
         <v>3486</v>
-      </c>
-[...1 lines deleted...]
-        <v>3487</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B1208" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1208" s="1" t="s">
         <v>3488</v>
       </c>
-      <c r="B1208" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1208" s="1" t="s">
+      <c r="D1208" s="1" t="s">
         <v>3489</v>
-      </c>
-[...1 lines deleted...]
-        <v>3490</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B1209" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1209" s="1" t="s">
         <v>3491</v>
       </c>
-      <c r="B1209" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1209" s="1" t="s">
+      <c r="D1209" s="1" t="s">
         <v>3492</v>
-      </c>
-[...1 lines deleted...]
-        <v>3493</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B1210" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1210" s="1" t="s">
         <v>3494</v>
-      </c>
-[...4 lines deleted...]
-        <v>2445</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3495</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
         <v>3496</v>
       </c>
       <c r="B1211" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C1211" s="1" t="s">
         <v>3497</v>
       </c>
       <c r="D1211" s="1" t="s">
         <v>3498</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
         <v>3499</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1212" s="1" t="s">
         <v>3500</v>
       </c>
       <c r="D1212" s="1" t="s">
         <v>3501</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
         <v>3502</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1213" s="1" t="s">
         <v>3503</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>3504</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
         <v>3505</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1214" s="1" t="s">
         <v>3506</v>
       </c>
       <c r="D1214" s="1" t="s">
         <v>3507</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
         <v>3508</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1215" s="1" t="s">
         <v>3509</v>
       </c>
       <c r="D1215" s="1" t="s">
         <v>3510</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
         <v>3511</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1216" s="1" t="s">
         <v>3512</v>
       </c>
       <c r="D1216" s="1" t="s">
         <v>3513</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
         <v>3514</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1217" s="1" t="s">
         <v>3515</v>
       </c>
       <c r="D1217" s="1" t="s">
         <v>3516</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
         <v>3517</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1218" s="1" t="s">
         <v>3518</v>
       </c>
       <c r="D1218" s="1" t="s">
         <v>3519</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
         <v>3520</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1219" s="1" t="s">
         <v>3521</v>
       </c>
       <c r="D1219" s="1" t="s">
         <v>3522</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
         <v>3523</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1220" s="1" t="s">
         <v>3524</v>
       </c>
       <c r="D1220" s="1" t="s">
         <v>3525</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
         <v>3526</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1221" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D1221" s="1" t="s">
         <v>3527</v>
-      </c>
-[...1 lines deleted...]
-        <v>3528</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="B1222" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1222" s="1" t="s">
         <v>3529</v>
       </c>
-      <c r="B1222" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1222" s="1" t="s">
+      <c r="D1222" s="1" t="s">
         <v>3530</v>
-      </c>
-[...1 lines deleted...]
-        <v>3531</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B1223" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1223" s="1" t="s">
         <v>3532</v>
       </c>
-      <c r="B1223" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1223" s="1" t="s">
+      <c r="D1223" s="1" t="s">
         <v>3533</v>
-      </c>
-[...1 lines deleted...]
-        <v>3534</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="B1224" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1224" s="1" t="s">
         <v>3535</v>
       </c>
-      <c r="B1224" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1224" s="1" t="s">
+      <c r="D1224" s="1" t="s">
         <v>3536</v>
-      </c>
-[...1 lines deleted...]
-        <v>3537</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B1225" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1225" s="1" t="s">
         <v>3538</v>
       </c>
-      <c r="B1225" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1225" s="1" t="s">
+      <c r="D1225" s="1" t="s">
         <v>3539</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B1226" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1226" s="1" t="s">
         <v>3541</v>
       </c>
-      <c r="B1226" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1226" s="1" t="s">
+      <c r="D1226" s="1" t="s">
         <v>3542</v>
-      </c>
-[...1 lines deleted...]
-        <v>3543</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B1227" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1227" s="1" t="s">
         <v>3544</v>
       </c>
-      <c r="B1227" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1227" s="1" t="s">
+      <c r="D1227" s="1" t="s">
         <v>3545</v>
-      </c>
-[...1 lines deleted...]
-        <v>3546</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="B1228" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1228" s="1" t="s">
         <v>3547</v>
       </c>
-      <c r="B1228" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1228" s="1" t="s">
+      <c r="D1228" s="1" t="s">
         <v>3548</v>
-      </c>
-[...1 lines deleted...]
-        <v>3549</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B1229" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1229" s="1" t="s">
         <v>3550</v>
       </c>
-      <c r="B1229" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1229" s="1" t="s">
+      <c r="D1229" s="1" t="s">
         <v>3551</v>
-      </c>
-[...1 lines deleted...]
-        <v>3552</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B1230" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1230" s="1" t="s">
         <v>3553</v>
       </c>
-      <c r="B1230" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1230" s="1" t="s">
+      <c r="D1230" s="1" t="s">
         <v>3554</v>
-      </c>
-[...1 lines deleted...]
-        <v>3555</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B1231" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1231" s="1" t="s">
         <v>3556</v>
       </c>
-      <c r="B1231" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1231" s="1" t="s">
+      <c r="D1231" s="1" t="s">
         <v>3557</v>
-      </c>
-[...1 lines deleted...]
-        <v>3558</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B1232" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1232" s="1" t="s">
         <v>3559</v>
       </c>
-      <c r="B1232" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1232" s="1" t="s">
+      <c r="D1232" s="1" t="s">
         <v>3560</v>
-      </c>
-[...1 lines deleted...]
-        <v>3561</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B1233" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1233" s="1" t="s">
         <v>3562</v>
       </c>
-      <c r="B1233" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1233" s="1" t="s">
+      <c r="D1233" s="1" t="s">
         <v>3563</v>
-      </c>
-[...1 lines deleted...]
-        <v>3564</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B1234" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1234" s="1" t="s">
         <v>3565</v>
       </c>
-      <c r="B1234" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1234" s="1" t="s">
+      <c r="D1234" s="1" t="s">
         <v>3566</v>
-      </c>
-[...1 lines deleted...]
-        <v>3567</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B1235" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1235" s="1" t="s">
         <v>3568</v>
       </c>
-      <c r="B1235" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1235" s="1" t="s">
+      <c r="D1235" s="1" t="s">
         <v>3569</v>
-      </c>
-[...1 lines deleted...]
-        <v>3570</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B1236" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1236" s="1" t="s">
         <v>3571</v>
       </c>
-      <c r="B1236" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1236" s="1" t="s">
+      <c r="D1236" s="1" t="s">
         <v>3572</v>
-      </c>
-[...1 lines deleted...]
-        <v>3573</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="B1237" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1237" s="1" t="s">
         <v>3574</v>
       </c>
-      <c r="B1237" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1237" s="1" t="s">
+      <c r="D1237" s="1" t="s">
         <v>3575</v>
-      </c>
-[...1 lines deleted...]
-        <v>3576</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B1238" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1238" s="1" t="s">
         <v>3577</v>
       </c>
-      <c r="B1238" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1238" s="1" t="s">
+      <c r="D1238" s="1" t="s">
         <v>3578</v>
-      </c>
-[...1 lines deleted...]
-        <v>3579</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B1239" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1239" s="1" t="s">
         <v>3580</v>
       </c>
-      <c r="B1239" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1239" s="1" t="s">
+      <c r="D1239" s="1" t="s">
         <v>3581</v>
-      </c>
-[...1 lines deleted...]
-        <v>3582</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B1240" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1240" s="1" t="s">
         <v>3583</v>
       </c>
-      <c r="B1240" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1240" s="1" t="s">
+      <c r="D1240" s="1" t="s">
         <v>3584</v>
-      </c>
-[...1 lines deleted...]
-        <v>3585</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B1241" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1241" s="1" t="s">
         <v>3586</v>
       </c>
-      <c r="B1241" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1241" s="1" t="s">
+      <c r="D1241" s="1" t="s">
         <v>3587</v>
-      </c>
-[...1 lines deleted...]
-        <v>3588</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="B1242" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1242" s="1" t="s">
         <v>3589</v>
       </c>
-      <c r="B1242" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1242" s="1" t="s">
+      <c r="D1242" s="1" t="s">
         <v>3590</v>
-      </c>
-[...1 lines deleted...]
-        <v>3591</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B1243" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1243" s="1" t="s">
         <v>3592</v>
       </c>
-      <c r="B1243" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1243" s="1" t="s">
+      <c r="D1243" s="1" t="s">
         <v>3593</v>
-      </c>
-[...1 lines deleted...]
-        <v>3594</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="B1244" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1244" s="1" t="s">
         <v>3595</v>
       </c>
-      <c r="B1244" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1244" s="1" t="s">
+      <c r="D1244" s="1" t="s">
         <v>3596</v>
-      </c>
-[...1 lines deleted...]
-        <v>3597</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="B1245" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1245" s="1" t="s">
         <v>3598</v>
       </c>
-      <c r="B1245" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1245" s="1" t="s">
+      <c r="D1245" s="1" t="s">
         <v>3599</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="B1246" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1246" s="1" t="s">
         <v>3601</v>
       </c>
-      <c r="B1246" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1246" s="1" t="s">
+      <c r="D1246" s="1" t="s">
         <v>3602</v>
-      </c>
-[...1 lines deleted...]
-        <v>3603</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B1247" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1247" s="1" t="s">
         <v>3604</v>
       </c>
-      <c r="B1247" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1247" s="1" t="s">
+      <c r="D1247" s="1" t="s">
         <v>3605</v>
-      </c>
-[...1 lines deleted...]
-        <v>3606</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B1248" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1248" s="1" t="s">
         <v>3607</v>
       </c>
-      <c r="B1248" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1248" s="1" t="s">
+      <c r="D1248" s="1" t="s">
         <v>3608</v>
-      </c>
-[...1 lines deleted...]
-        <v>3609</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="B1249" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1249" s="1" t="s">
         <v>3610</v>
       </c>
-      <c r="B1249" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1249" s="1" t="s">
+      <c r="D1249" s="1" t="s">
         <v>3611</v>
-      </c>
-[...1 lines deleted...]
-        <v>3612</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B1250" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1250" s="1" t="s">
         <v>3613</v>
       </c>
-      <c r="B1250" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1250" s="1" t="s">
+      <c r="D1250" s="1" t="s">
         <v>3614</v>
-      </c>
-[...1 lines deleted...]
-        <v>3615</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
+        <v>3615</v>
+      </c>
+      <c r="B1251" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1251" s="1" t="s">
         <v>3616</v>
       </c>
-      <c r="B1251" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1251" s="1" t="s">
+      <c r="D1251" s="1" t="s">
         <v>3617</v>
-      </c>
-[...1 lines deleted...]
-        <v>3618</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="B1252" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1252" s="1" t="s">
         <v>3619</v>
       </c>
-      <c r="B1252" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1252" s="1" t="s">
+      <c r="D1252" s="1" t="s">
         <v>3620</v>
-      </c>
-[...1 lines deleted...]
-        <v>3621</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="B1253" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1253" s="1" t="s">
         <v>3622</v>
       </c>
-      <c r="B1253" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1253" s="1" t="s">
+      <c r="D1253" s="1" t="s">
         <v>3623</v>
-      </c>
-[...1 lines deleted...]
-        <v>3624</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B1254" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1254" s="1" t="s">
         <v>3625</v>
       </c>
-      <c r="B1254" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1254" s="1" t="s">
+      <c r="D1254" s="1" t="s">
         <v>3626</v>
-      </c>
-[...1 lines deleted...]
-        <v>3627</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B1255" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1255" s="1" t="s">
         <v>3628</v>
       </c>
-      <c r="B1255" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1255" s="1" t="s">
+      <c r="D1255" s="1" t="s">
         <v>3629</v>
-      </c>
-[...1 lines deleted...]
-        <v>3630</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1256" s="1" t="s">
         <v>3631</v>
       </c>
-      <c r="B1256" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1256" s="1" t="s">
+      <c r="D1256" s="1" t="s">
         <v>3632</v>
-      </c>
-[...1 lines deleted...]
-        <v>3633</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="B1257" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1257" s="1" t="s">
         <v>3634</v>
       </c>
-      <c r="B1257" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1257" s="1" t="s">
+      <c r="D1257" s="1" t="s">
         <v>3635</v>
-      </c>
-[...1 lines deleted...]
-        <v>3636</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B1258" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1258" s="1" t="s">
         <v>3637</v>
       </c>
-      <c r="B1258" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1258" s="1" t="s">
+      <c r="D1258" s="1" t="s">
         <v>3638</v>
-      </c>
-[...1 lines deleted...]
-        <v>3639</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="B1259" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1259" s="1" t="s">
         <v>3640</v>
       </c>
-      <c r="B1259" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1259" s="1" t="s">
+      <c r="D1259" s="1" t="s">
         <v>3641</v>
-      </c>
-[...1 lines deleted...]
-        <v>3642</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B1260" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1260" s="1" t="s">
         <v>3643</v>
       </c>
-      <c r="B1260" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1260" s="1" t="s">
+      <c r="D1260" s="1" t="s">
         <v>3644</v>
-      </c>
-[...1 lines deleted...]
-        <v>3645</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="B1261" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1261" s="1" t="s">
         <v>3646</v>
       </c>
-      <c r="B1261" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1261" s="1" t="s">
+      <c r="D1261" s="1" t="s">
         <v>3647</v>
-      </c>
-[...1 lines deleted...]
-        <v>3648</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B1262" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1262" s="1" t="s">
         <v>3649</v>
       </c>
-      <c r="B1262" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1262" s="1" t="s">
+      <c r="D1262" s="1" t="s">
         <v>3650</v>
-      </c>
-[...1 lines deleted...]
-        <v>3651</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="B1263" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1263" s="1" t="s">
         <v>3652</v>
       </c>
-      <c r="B1263" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1263" s="1" t="s">
+      <c r="D1263" s="1" t="s">
         <v>3653</v>
-      </c>
-[...1 lines deleted...]
-        <v>3654</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B1264" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1264" s="1" t="s">
         <v>3655</v>
       </c>
-      <c r="B1264" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1264" s="1" t="s">
+      <c r="D1264" s="1" t="s">
         <v>3656</v>
-      </c>
-[...1 lines deleted...]
-        <v>3657</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="B1265" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1265" s="1" t="s">
         <v>3658</v>
       </c>
-      <c r="B1265" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1265" s="1" t="s">
+      <c r="D1265" s="1" t="s">
         <v>3659</v>
-      </c>
-[...1 lines deleted...]
-        <v>3660</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B1266" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1266" s="1" t="s">
         <v>3661</v>
       </c>
-      <c r="B1266" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1266" s="1" t="s">
+      <c r="D1266" s="1" t="s">
         <v>3662</v>
-      </c>
-[...1 lines deleted...]
-        <v>3663</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B1267" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1267" s="1" t="s">
         <v>3664</v>
       </c>
-      <c r="B1267" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1267" s="1" t="s">
+      <c r="D1267" s="1" t="s">
         <v>3665</v>
-      </c>
-[...1 lines deleted...]
-        <v>3666</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B1268" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1268" s="1" t="s">
         <v>3667</v>
       </c>
-      <c r="B1268" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1268" s="1" t="s">
+      <c r="D1268" s="1" t="s">
         <v>3668</v>
-      </c>
-[...1 lines deleted...]
-        <v>3669</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="B1269" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1269" s="1" t="s">
         <v>3670</v>
       </c>
-      <c r="B1269" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1269" s="1" t="s">
+      <c r="D1269" s="1" t="s">
         <v>3671</v>
-      </c>
-[...1 lines deleted...]
-        <v>3672</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B1270" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1270" s="1" t="s">
         <v>3673</v>
       </c>
-      <c r="B1270" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1270" s="1" t="s">
+      <c r="D1270" s="1" t="s">
         <v>3674</v>
-      </c>
-[...1 lines deleted...]
-        <v>3675</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="B1271" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1271" s="1" t="s">
         <v>3676</v>
       </c>
-      <c r="B1271" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1271" s="1" t="s">
+      <c r="D1271" s="1" t="s">
         <v>3677</v>
-      </c>
-[...1 lines deleted...]
-        <v>3678</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="B1272" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1272" s="1" t="s">
         <v>3679</v>
       </c>
-      <c r="B1272" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1272" s="1" t="s">
+      <c r="D1272" s="1" t="s">
         <v>3680</v>
-      </c>
-[...1 lines deleted...]
-        <v>3681</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B1273" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1273" s="1" t="s">
         <v>3682</v>
       </c>
-      <c r="B1273" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1273" s="1" t="s">
+      <c r="D1273" s="1" t="s">
         <v>3683</v>
-      </c>
-[...1 lines deleted...]
-        <v>3684</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B1274" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1274" s="1" t="s">
         <v>3685</v>
       </c>
-      <c r="B1274" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1274" s="1" t="s">
+      <c r="D1274" s="1" t="s">
         <v>3686</v>
-      </c>
-[...1 lines deleted...]
-        <v>3687</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B1275" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1275" s="1" t="s">
         <v>3688</v>
       </c>
-      <c r="B1275" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1275" s="1" t="s">
+      <c r="D1275" s="1" t="s">
         <v>3689</v>
-      </c>
-[...1 lines deleted...]
-        <v>3690</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B1276" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1276" s="1" t="s">
         <v>3691</v>
       </c>
-      <c r="B1276" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1276" s="1" t="s">
+      <c r="D1276" s="1" t="s">
         <v>3692</v>
-      </c>
-[...1 lines deleted...]
-        <v>3693</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="B1277" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1277" s="1" t="s">
         <v>3694</v>
       </c>
-      <c r="B1277" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1277" s="1" t="s">
+      <c r="D1277" s="1" t="s">
         <v>3695</v>
-      </c>
-[...1 lines deleted...]
-        <v>3696</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B1278" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1278" s="1" t="s">
         <v>3697</v>
       </c>
-      <c r="B1278" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1278" s="1" t="s">
+      <c r="D1278" s="1" t="s">
         <v>3698</v>
-      </c>
-[...1 lines deleted...]
-        <v>3699</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="B1279" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1279" s="1" t="s">
         <v>3700</v>
       </c>
-      <c r="B1279" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1279" s="1" t="s">
+      <c r="D1279" s="1" t="s">
         <v>3701</v>
-      </c>
-[...1 lines deleted...]
-        <v>3702</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="B1280" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1280" s="1" t="s">
         <v>3703</v>
-      </c>
-[...4 lines deleted...]
-        <v>3701</v>
       </c>
       <c r="D1280" s="1" t="s">
         <v>3704</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" s="1" t="s">
         <v>3705</v>
       </c>
       <c r="B1281" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1281" s="1" t="s">
         <v>3706</v>
       </c>
       <c r="D1281" s="1" t="s">
         <v>3707</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" s="1" t="s">
         <v>3708</v>
       </c>
       <c r="B1282" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1282" s="1" t="s">
         <v>3709</v>
       </c>
       <c r="D1282" s="1" t="s">
         <v>3710</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" s="1" t="s">
         <v>3711</v>
       </c>
       <c r="B1283" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1283" s="1"/>
+      <c r="C1283" s="1" t="s">
+        <v>3712</v>
+      </c>
       <c r="D1283" s="1" t="s">
-        <v>3712</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" s="1" t="s">
-        <v>3713</v>
+        <v>3714</v>
       </c>
       <c r="B1284" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1284" s="1" t="s">
-        <v>3709</v>
+        <v>3715</v>
       </c>
       <c r="D1284" s="1" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" s="1" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
       <c r="B1285" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1285" s="1" t="s">
-        <v>3716</v>
+        <v>3718</v>
       </c>
       <c r="D1285" s="1" t="s">
-        <v>3717</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" s="1" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
       <c r="B1286" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1286" s="1" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
       <c r="D1286" s="1" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" s="1" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
       <c r="B1287" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1287" s="1" t="s">
-        <v>3722</v>
+        <v>3724</v>
       </c>
       <c r="D1287" s="1" t="s">
-        <v>3723</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="1" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
       <c r="B1288" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1288" s="1" t="s">
-        <v>3725</v>
+        <v>3727</v>
       </c>
       <c r="D1288" s="1" t="s">
-        <v>3726</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="1" t="s">
-        <v>3727</v>
+        <v>3729</v>
       </c>
       <c r="B1289" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1289" s="1" t="s">
-        <v>3728</v>
+        <v>3730</v>
       </c>
       <c r="D1289" s="1" t="s">
-        <v>3729</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
-        <v>3730</v>
+        <v>3732</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
-        <v>3731</v>
+        <v>3733</v>
       </c>
       <c r="D1290" s="1" t="s">
-        <v>3732</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="B1291" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1291" s="1" t="s">
         <v>3733</v>
       </c>
-      <c r="B1291" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1291" s="1" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="D1292" s="1" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3741</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3742</v>
+        <v>3743</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1294" s="1"/>
       <c r="D1294" s="1" t="s">
         <v>3744</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
         <v>3745</v>
       </c>
       <c r="B1295" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1295" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="D1295" s="1" t="s">
         <v>3746</v>
-      </c>
-[...1 lines deleted...]
-        <v>3747</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
+        <v>3747</v>
+      </c>
+      <c r="B1296" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1296" s="1" t="s">
         <v>3748</v>
       </c>
-      <c r="B1296" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1296" s="1" t="s">
+      <c r="D1296" s="1" t="s">
         <v>3749</v>
-      </c>
-[...1 lines deleted...]
-        <v>3750</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B1297" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1297" s="1" t="s">
         <v>3751</v>
       </c>
-      <c r="B1297" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1297" s="1" t="s">
+      <c r="D1297" s="1" t="s">
         <v>3752</v>
-      </c>
-[...1 lines deleted...]
-        <v>3753</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
+        <v>3753</v>
+      </c>
+      <c r="B1298" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1298" s="1" t="s">
         <v>3754</v>
       </c>
-      <c r="B1298" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1298" s="1" t="s">
+      <c r="D1298" s="1" t="s">
         <v>3755</v>
-      </c>
-[...1 lines deleted...]
-        <v>3756</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B1299" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1299" s="1" t="s">
         <v>3757</v>
       </c>
-      <c r="B1299" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1299" s="1" t="s">
+      <c r="D1299" s="1" t="s">
         <v>3758</v>
-      </c>
-[...1 lines deleted...]
-        <v>3759</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="B1300" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1300" s="1" t="s">
         <v>3760</v>
       </c>
-      <c r="B1300" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1300" s="1" t="s">
+      <c r="D1300" s="1" t="s">
         <v>3761</v>
-      </c>
-[...1 lines deleted...]
-        <v>3762</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="B1301" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1301" s="1" t="s">
         <v>3763</v>
       </c>
-      <c r="B1301" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1301" s="1" t="s">
+      <c r="D1301" s="1" t="s">
         <v>3764</v>
-      </c>
-[...1 lines deleted...]
-        <v>3765</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="B1302" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1302" s="1" t="s">
         <v>3766</v>
       </c>
-      <c r="B1302" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1302" s="1" t="s">
+      <c r="D1302" s="1" t="s">
         <v>3767</v>
-      </c>
-[...1 lines deleted...]
-        <v>3768</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" s="1" t="s">
+        <v>3768</v>
+      </c>
+      <c r="B1303" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1303" s="1" t="s">
         <v>3769</v>
       </c>
-      <c r="B1303" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1303" s="1" t="s">
+      <c r="D1303" s="1" t="s">
         <v>3770</v>
-      </c>
-[...1 lines deleted...]
-        <v>3771</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="1" t="s">
+        <v>3771</v>
+      </c>
+      <c r="B1304" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1304" s="1" t="s">
         <v>3772</v>
       </c>
-      <c r="B1304" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1304" s="1" t="s">
+      <c r="D1304" s="1" t="s">
         <v>3773</v>
-      </c>
-[...1 lines deleted...]
-        <v>3774</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B1305" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1305" s="1" t="s">
         <v>3775</v>
       </c>
-      <c r="B1305" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1305" s="1" t="s">
+      <c r="D1305" s="1" t="s">
         <v>3776</v>
-      </c>
-[...1 lines deleted...]
-        <v>3777</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="B1306" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1306" s="1" t="s">
         <v>3778</v>
       </c>
-      <c r="B1306" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1306" s="1" t="s">
+      <c r="D1306" s="1" t="s">
         <v>3779</v>
-      </c>
-[...1 lines deleted...]
-        <v>3780</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="1" t="s">
+        <v>3780</v>
+      </c>
+      <c r="B1307" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1307" s="1" t="s">
         <v>3781</v>
       </c>
-      <c r="B1307" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1307" s="1" t="s">
+      <c r="D1307" s="1" t="s">
         <v>3782</v>
-      </c>
-[...1 lines deleted...]
-        <v>3783</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="1" t="s">
+        <v>3783</v>
+      </c>
+      <c r="B1308" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1308" s="1" t="s">
         <v>3784</v>
       </c>
-      <c r="B1308" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1308" s="1" t="s">
+      <c r="D1308" s="1" t="s">
         <v>3785</v>
-      </c>
-[...1 lines deleted...]
-        <v>3786</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" s="1" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B1309" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1309" s="1" t="s">
         <v>3787</v>
       </c>
-      <c r="B1309" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1309" s="1" t="s">
+      <c r="D1309" s="1" t="s">
         <v>3788</v>
-      </c>
-[...1 lines deleted...]
-        <v>3789</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="B1310" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1310" s="1" t="s">
         <v>3790</v>
       </c>
-      <c r="B1310" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1310" s="1" t="s">
+      <c r="D1310" s="1" t="s">
         <v>3791</v>
-      </c>
-[...1 lines deleted...]
-        <v>3792</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" s="1" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B1311" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1311" s="1" t="s">
         <v>3793</v>
       </c>
-      <c r="B1311" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1311" s="1" t="s">
+      <c r="D1311" s="1" t="s">
         <v>3794</v>
-      </c>
-[...1 lines deleted...]
-        <v>3795</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="B1312" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1312" s="1" t="s">
         <v>3796</v>
       </c>
-      <c r="B1312" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1312" s="1" t="s">
+      <c r="D1312" s="1" t="s">
         <v>3797</v>
-      </c>
-[...1 lines deleted...]
-        <v>3798</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" s="1" t="s">
+        <v>3798</v>
+      </c>
+      <c r="B1313" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1313" s="1" t="s">
         <v>3799</v>
       </c>
-      <c r="B1313" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1313" s="1" t="s">
+      <c r="D1313" s="1" t="s">
         <v>3800</v>
-      </c>
-[...1 lines deleted...]
-        <v>3801</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="B1314" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1314" s="1" t="s">
         <v>3802</v>
       </c>
-      <c r="B1314" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1314" s="1" t="s">
+      <c r="D1314" s="1" t="s">
         <v>3803</v>
-      </c>
-[...1 lines deleted...]
-        <v>3804</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="B1315" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1315" s="1" t="s">
         <v>3805</v>
       </c>
-      <c r="B1315" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1315" s="1" t="s">
+      <c r="D1315" s="1" t="s">
         <v>3806</v>
-      </c>
-[...1 lines deleted...]
-        <v>3807</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" s="1" t="s">
+        <v>3807</v>
+      </c>
+      <c r="B1316" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1316" s="1" t="s">
         <v>3808</v>
       </c>
-      <c r="B1316" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1316" s="1" t="s">
+      <c r="D1316" s="1" t="s">
         <v>3809</v>
-      </c>
-[...1 lines deleted...]
-        <v>3810</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" s="1" t="s">
+        <v>3810</v>
+      </c>
+      <c r="B1317" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1317" s="1" t="s">
         <v>3811</v>
       </c>
-      <c r="B1317" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1317" s="1" t="s">
+      <c r="D1317" s="1" t="s">
         <v>3812</v>
-      </c>
-[...1 lines deleted...]
-        <v>3813</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="B1318" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1318" s="1" t="s">
         <v>3814</v>
       </c>
-      <c r="B1318" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1318" s="1" t="s">
+      <c r="D1318" s="1" t="s">
         <v>3815</v>
-      </c>
-[...1 lines deleted...]
-        <v>3816</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B1319" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1319" s="1" t="s">
         <v>3817</v>
       </c>
-      <c r="B1319" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1319" s="1" t="s">
+      <c r="D1319" s="1" t="s">
         <v>3818</v>
-      </c>
-[...1 lines deleted...]
-        <v>3819</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" s="1" t="s">
+        <v>3819</v>
+      </c>
+      <c r="B1320" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1320" s="1" t="s">
         <v>3820</v>
       </c>
-      <c r="B1320" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1320" s="1" t="s">
+      <c r="D1320" s="1" t="s">
         <v>3821</v>
-      </c>
-[...1 lines deleted...]
-        <v>3822</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" s="1" t="s">
+        <v>3822</v>
+      </c>
+      <c r="B1321" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1321" s="1" t="s">
         <v>3823</v>
       </c>
-      <c r="B1321" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1321" s="1" t="s">
+      <c r="D1321" s="1" t="s">
         <v>3824</v>
-      </c>
-[...1 lines deleted...]
-        <v>3825</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="B1322" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1322" s="1" t="s">
         <v>3826</v>
       </c>
-      <c r="B1322" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1322" s="1" t="s">
+      <c r="D1322" s="1" t="s">
         <v>3827</v>
-      </c>
-[...1 lines deleted...]
-        <v>3828</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" s="1" t="s">
+        <v>3828</v>
+      </c>
+      <c r="B1323" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1323" s="1" t="s">
         <v>3829</v>
       </c>
-      <c r="B1323" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1323" s="1" t="s">
+      <c r="D1323" s="1" t="s">
         <v>3830</v>
-      </c>
-[...1 lines deleted...]
-        <v>3831</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" s="1" t="s">
+        <v>3831</v>
+      </c>
+      <c r="B1324" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1324" s="1" t="s">
         <v>3832</v>
       </c>
-      <c r="B1324" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1324" s="1" t="s">
+      <c r="D1324" s="1" t="s">
         <v>3833</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" s="1" t="s">
         <v>3834</v>
       </c>
       <c r="B1325" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1325" s="1" t="s">
         <v>3835</v>
       </c>
       <c r="D1325" s="1" t="s">
-        <v>277</v>
+        <v>3836</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" s="1" t="s">
-        <v>3836</v>
+        <v>3837</v>
       </c>
       <c r="B1326" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1326" s="1" t="s">
-        <v>3837</v>
+        <v>3838</v>
       </c>
       <c r="D1326" s="1" t="s">
-        <v>277</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" s="1" t="s">
-        <v>3838</v>
+        <v>3840</v>
       </c>
       <c r="B1327" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1327" s="1" t="s">
-        <v>3839</v>
+        <v>3841</v>
       </c>
       <c r="D1327" s="1" t="s">
-        <v>277</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" s="1" t="s">
-        <v>3840</v>
+        <v>3843</v>
       </c>
       <c r="B1328" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1328" s="1" t="s">
-        <v>3841</v>
+        <v>3844</v>
       </c>
       <c r="D1328" s="1" t="s">
-        <v>277</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" s="1" t="s">
-        <v>3842</v>
+        <v>3846</v>
       </c>
       <c r="B1329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1329" s="1" t="s">
-        <v>3843</v>
+        <v>3847</v>
       </c>
       <c r="D1329" s="1" t="s">
-        <v>277</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" s="1" t="s">
-        <v>3844</v>
+        <v>3849</v>
       </c>
       <c r="B1330" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1330" s="1" t="s">
-        <v>3845</v>
+        <v>3850</v>
       </c>
       <c r="D1330" s="1" t="s">
-        <v>277</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" s="1" t="s">
-        <v>3846</v>
+        <v>3852</v>
       </c>
       <c r="B1331" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1331" s="1" t="s">
-        <v>3847</v>
+        <v>3853</v>
       </c>
       <c r="D1331" s="1" t="s">
-        <v>277</v>
+        <v>3854</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="1" t="s">
-        <v>3848</v>
+        <v>3855</v>
       </c>
       <c r="B1332" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1332" s="1" t="s">
-        <v>3849</v>
+        <v>3856</v>
       </c>
       <c r="D1332" s="1" t="s">
-        <v>277</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
-        <v>3850</v>
+        <v>3858</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
-        <v>3851</v>
+        <v>3859</v>
       </c>
       <c r="D1333" s="1" t="s">
-        <v>277</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
-        <v>3852</v>
+        <v>3861</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
-        <v>3853</v>
+        <v>3862</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3854</v>
+        <v>3863</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3855</v>
+        <v>3864</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3856</v>
+        <v>3865</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3857</v>
+        <v>3866</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3858</v>
+        <v>3867</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3859</v>
+        <v>3868</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3860</v>
+        <v>3869</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3861</v>
+        <v>3870</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3862</v>
+        <v>3871</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3863</v>
+        <v>3872</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3864</v>
+        <v>3873</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3865</v>
+        <v>3874</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3866</v>
+        <v>3875</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3867</v>
+        <v>3876</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3868</v>
+        <v>3877</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3869</v>
+        <v>3878</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3870</v>
+        <v>3879</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3871</v>
+        <v>3880</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3872</v>
+        <v>3881</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3873</v>
+        <v>3882</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3874</v>
+        <v>3883</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3875</v>
+        <v>3884</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3876</v>
+        <v>3885</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3877</v>
+        <v>3886</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3878</v>
+        <v>3887</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3879</v>
+        <v>3888</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3880</v>
+        <v>3889</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3881</v>
+        <v>3890</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3882</v>
+        <v>3891</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3883</v>
+        <v>3892</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3884</v>
+        <v>3893</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3885</v>
+        <v>3894</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3886</v>
+        <v>3895</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3887</v>
+        <v>3896</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3888</v>
+        <v>3897</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3889</v>
+        <v>3898</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3890</v>
+        <v>3899</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3891</v>
+        <v>3900</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3892</v>
+        <v>3901</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3893</v>
+        <v>3902</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3894</v>
+        <v>3903</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3895</v>
+        <v>3904</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3896</v>
+        <v>3905</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3897</v>
+        <v>3906</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3898</v>
+        <v>3907</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3899</v>
+        <v>3908</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3900</v>
+        <v>3909</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3901</v>
+        <v>3910</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3902</v>
+        <v>3911</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3903</v>
+        <v>3912</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3904</v>
+        <v>3913</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3905</v>
+        <v>3914</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3906</v>
+        <v>3915</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3907</v>
+        <v>3916</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3908</v>
+        <v>3917</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3909</v>
+        <v>3918</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3910</v>
+        <v>3919</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3911</v>
+        <v>3920</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3912</v>
+        <v>3921</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3913</v>
+        <v>3922</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3914</v>
+        <v>3923</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3915</v>
+        <v>3924</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3916</v>
+        <v>3925</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3917</v>
+        <v>3926</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3918</v>
+        <v>3927</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3919</v>
+        <v>3928</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3920</v>
+        <v>3929</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3921</v>
+        <v>3930</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3922</v>
+        <v>3931</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3923</v>
+        <v>3932</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3924</v>
+        <v>3933</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3925</v>
+        <v>3934</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3926</v>
+        <v>3935</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3927</v>
+        <v>3936</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3928</v>
+        <v>3937</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3929</v>
+        <v>3938</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3930</v>
+        <v>3939</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3931</v>
+        <v>3940</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3932</v>
+        <v>3941</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3933</v>
+        <v>3942</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3934</v>
+        <v>3943</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3935</v>
+        <v>3944</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3936</v>
+        <v>3945</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3937</v>
+        <v>3946</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3938</v>
+        <v>3947</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3939</v>
+        <v>3948</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3940</v>
+        <v>3949</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3941</v>
+        <v>3950</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3942</v>
+        <v>3951</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3943</v>
+        <v>3952</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3944</v>
+        <v>3953</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3945</v>
+        <v>3954</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3946</v>
+        <v>3955</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3947</v>
+        <v>3956</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3948</v>
+        <v>3957</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3949</v>
+        <v>3958</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3950</v>
+        <v>3959</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3951</v>
+        <v>3960</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3952</v>
+        <v>3961</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3953</v>
+        <v>3962</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3954</v>
+        <v>3963</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3955</v>
+        <v>3964</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3956</v>
+        <v>3965</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3957</v>
+        <v>3966</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3958</v>
+        <v>3967</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3959</v>
+        <v>3968</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3960</v>
+        <v>3969</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3961</v>
+        <v>3970</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3962</v>
+        <v>3971</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3963</v>
+        <v>3972</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3964</v>
+        <v>3973</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3965</v>
+        <v>3974</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3966</v>
+        <v>3975</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3967</v>
+        <v>3976</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3968</v>
+        <v>3977</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3969</v>
+        <v>3978</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3970</v>
+        <v>3979</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3971</v>
+        <v>3980</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3972</v>
+        <v>3981</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3973</v>
+        <v>3982</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3974</v>
+        <v>3983</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3975</v>
+        <v>3984</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3976</v>
+        <v>3985</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3977</v>
+        <v>3986</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3978</v>
+        <v>3987</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3979</v>
+        <v>3988</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3980</v>
+        <v>3989</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3981</v>
+        <v>3990</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3982</v>
+        <v>3991</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3983</v>
+        <v>3992</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3984</v>
+        <v>3993</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3985</v>
+        <v>3994</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3986</v>
+        <v>3995</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3987</v>
+        <v>3996</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3988</v>
+        <v>3997</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3989</v>
+        <v>3998</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3990</v>
+        <v>3999</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3991</v>
+        <v>4000</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3992</v>
+        <v>4001</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3993</v>
+        <v>4002</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>3994</v>
+        <v>4003</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>3995</v>
+        <v>4004</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>3996</v>
+        <v>4005</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>3997</v>
+        <v>4006</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>3998</v>
+        <v>4007</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>3999</v>
+        <v>4008</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>4000</v>
+        <v>4009</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>4001</v>
+        <v>4010</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>4002</v>
+        <v>4011</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>4003</v>
+        <v>4012</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>4004</v>
+        <v>4013</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>4005</v>
+        <v>4014</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4006</v>
+        <v>4015</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4007</v>
+        <v>4016</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4008</v>
+        <v>4017</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4009</v>
+        <v>4018</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4010</v>
+        <v>4019</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4011</v>
+        <v>4020</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4012</v>
+        <v>4021</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4013</v>
+        <v>4022</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4014</v>
+        <v>4023</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4015</v>
+        <v>4024</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4016</v>
+        <v>4025</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4017</v>
+        <v>4026</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4018</v>
+        <v>4027</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4019</v>
+        <v>4028</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4020</v>
+        <v>4029</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4021</v>
+        <v>4030</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4022</v>
+        <v>4031</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4023</v>
+        <v>4032</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4024</v>
+        <v>4033</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4025</v>
+        <v>4034</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4026</v>
+        <v>4035</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4027</v>
+        <v>4036</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>4028</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4029</v>
+        <v>4037</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4030</v>
+        <v>4038</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>4031</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4032</v>
+        <v>4039</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4033</v>
+        <v>4040</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>4034</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4035</v>
+        <v>4041</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4036</v>
+        <v>4042</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>4037</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4038</v>
+        <v>4043</v>
       </c>
       <c r="B1425" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4039</v>
+        <v>4044</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>4040</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4041</v>
+        <v>4045</v>
       </c>
       <c r="B1426" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4042</v>
+        <v>4046</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>4043</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4044</v>
+        <v>4047</v>
       </c>
       <c r="B1427" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4045</v>
+        <v>4048</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>4046</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4047</v>
+        <v>4049</v>
       </c>
       <c r="B1428" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4048</v>
+        <v>4050</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>4049</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4050</v>
+        <v>4051</v>
       </c>
       <c r="B1429" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4051</v>
+        <v>4052</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>4052</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
         <v>4053</v>
       </c>
       <c r="B1430" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
         <v>4054</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>4055</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
+        <v>4055</v>
+      </c>
+      <c r="B1431" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1431" s="1" t="s">
         <v>4056</v>
       </c>
-      <c r="B1431" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1431" s="1" t="s">
+      <c r="D1431" s="1" t="s">
         <v>4057</v>
-      </c>
-[...1 lines deleted...]
-        <v>4058</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
+        <v>4058</v>
+      </c>
+      <c r="B1432" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1432" s="1" t="s">
         <v>4059</v>
       </c>
-      <c r="B1432" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1432" s="1" t="s">
+      <c r="D1432" s="1" t="s">
         <v>4060</v>
-      </c>
-[...1 lines deleted...]
-        <v>4061</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
+        <v>4061</v>
+      </c>
+      <c r="B1433" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1433" s="1" t="s">
         <v>4062</v>
       </c>
-      <c r="B1433" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1433" s="1" t="s">
+      <c r="D1433" s="1" t="s">
         <v>4063</v>
-      </c>
-[...1 lines deleted...]
-        <v>4064</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
+        <v>4064</v>
+      </c>
+      <c r="B1434" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1434" s="1" t="s">
         <v>4065</v>
       </c>
-      <c r="B1434" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1434" s="1" t="s">
+      <c r="D1434" s="1" t="s">
         <v>4066</v>
-      </c>
-[...1 lines deleted...]
-        <v>4067</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
+        <v>4067</v>
+      </c>
+      <c r="B1435" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1435" s="1" t="s">
         <v>4068</v>
       </c>
-      <c r="B1435" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1435" s="1" t="s">
+      <c r="D1435" s="1" t="s">
         <v>4069</v>
-      </c>
-[...1 lines deleted...]
-        <v>4070</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B1436" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1436" s="1" t="s">
         <v>4071</v>
       </c>
-      <c r="B1436" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1436" s="1" t="s">
+      <c r="D1436" s="1" t="s">
         <v>4072</v>
-      </c>
-[...1 lines deleted...]
-        <v>4073</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
+        <v>4073</v>
+      </c>
+      <c r="B1437" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1437" s="1" t="s">
         <v>4074</v>
       </c>
-      <c r="B1437" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1437" s="1" t="s">
+      <c r="D1437" s="1" t="s">
         <v>4075</v>
-      </c>
-[...1 lines deleted...]
-        <v>4076</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="B1438" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1438" s="1" t="s">
         <v>4077</v>
       </c>
-      <c r="B1438" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1438" s="1" t="s">
+      <c r="D1438" s="1" t="s">
         <v>4078</v>
-      </c>
-[...1 lines deleted...]
-        <v>4079</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="B1439" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1439" s="1" t="s">
         <v>4080</v>
       </c>
-      <c r="B1439" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1439" s="1" t="s">
+      <c r="D1439" s="1" t="s">
         <v>4081</v>
-      </c>
-[...1 lines deleted...]
-        <v>4082</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="B1440" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1440" s="1" t="s">
         <v>4083</v>
       </c>
-      <c r="B1440" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1440" s="1" t="s">
+      <c r="D1440" s="1" t="s">
         <v>4084</v>
-      </c>
-[...1 lines deleted...]
-        <v>4085</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="B1441" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1441" s="1" t="s">
         <v>4086</v>
       </c>
-      <c r="B1441" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1441" s="1" t="s">
+      <c r="D1441" s="1" t="s">
         <v>4087</v>
-      </c>
-[...1 lines deleted...]
-        <v>4088</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="B1442" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1442" s="1" t="s">
         <v>4089</v>
       </c>
-      <c r="B1442" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1442" s="1" t="s">
+      <c r="D1442" s="1" t="s">
         <v>4090</v>
-      </c>
-[...1 lines deleted...]
-        <v>4091</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="B1443" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1443" s="1" t="s">
         <v>4092</v>
       </c>
-      <c r="B1443" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1443" s="1" t="s">
+      <c r="D1443" s="1" t="s">
         <v>4093</v>
-      </c>
-[...1 lines deleted...]
-        <v>4094</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="B1444" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1444" s="1" t="s">
         <v>4095</v>
       </c>
-      <c r="B1444" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1444" s="1" t="s">
+      <c r="D1444" s="1" t="s">
         <v>4096</v>
-      </c>
-[...1 lines deleted...]
-        <v>4097</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
+        <v>4097</v>
+      </c>
+      <c r="B1445" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1445" s="1" t="s">
         <v>4098</v>
       </c>
-      <c r="B1445" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1445" s="1" t="s">
+      <c r="D1445" s="1" t="s">
         <v>4099</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="B1446" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1446" s="1" t="s">
         <v>4101</v>
       </c>
-      <c r="B1446" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1446" s="1" t="s">
+      <c r="D1446" s="1" t="s">
         <v>4102</v>
-      </c>
-[...1 lines deleted...]
-        <v>4103</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
+        <v>4103</v>
+      </c>
+      <c r="B1447" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1447" s="1" t="s">
         <v>4104</v>
       </c>
-      <c r="B1447" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1447" s="1" t="s">
+      <c r="D1447" s="1" t="s">
         <v>4105</v>
-      </c>
-[...1 lines deleted...]
-        <v>4106</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="B1448" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1448" s="1" t="s">
         <v>4107</v>
       </c>
-      <c r="B1448" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1448" s="1" t="s">
+      <c r="D1448" s="1" t="s">
         <v>4108</v>
-      </c>
-[...1 lines deleted...]
-        <v>4109</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
+        <v>4109</v>
+      </c>
+      <c r="B1449" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1449" s="1" t="s">
         <v>4110</v>
       </c>
-      <c r="B1449" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1449" s="1" t="s">
+      <c r="D1449" s="1" t="s">
         <v>4111</v>
-      </c>
-[...1 lines deleted...]
-        <v>4112</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
+        <v>4112</v>
+      </c>
+      <c r="B1450" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1450" s="1" t="s">
         <v>4113</v>
-      </c>
-[...4 lines deleted...]
-        <v>4057</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4114</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4115</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4116</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4117</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4118</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4119</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4120</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4121</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4122</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4123</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4124</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4125</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4126</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4127</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1455" s="1" t="s">
         <v>4128</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>4129</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
         <v>4130</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1456" s="1" t="s">
         <v>4131</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>4132</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
         <v>4133</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1457" s="1" t="s">
+        <v>4077</v>
+      </c>
+      <c r="D1457" s="1" t="s">
         <v>4134</v>
-      </c>
-[...1 lines deleted...]
-        <v>4135</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
+        <v>4135</v>
+      </c>
+      <c r="B1458" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1458" s="1" t="s">
         <v>4136</v>
       </c>
-      <c r="B1458" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1458" s="1" t="s">
+      <c r="D1458" s="1" t="s">
         <v>4137</v>
-      </c>
-[...1 lines deleted...]
-        <v>4138</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
+        <v>4138</v>
+      </c>
+      <c r="B1459" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1459" s="1" t="s">
         <v>4139</v>
       </c>
-      <c r="B1459" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1459" s="1" t="s">
+      <c r="D1459" s="1" t="s">
         <v>4140</v>
-      </c>
-[...1 lines deleted...]
-        <v>4141</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
+        <v>4141</v>
+      </c>
+      <c r="B1460" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1460" s="1" t="s">
         <v>4142</v>
       </c>
-      <c r="B1460" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1460" s="1" t="s">
+      <c r="D1460" s="1" t="s">
         <v>4143</v>
-      </c>
-[...1 lines deleted...]
-        <v>4144</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
+        <v>4144</v>
+      </c>
+      <c r="B1461" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1461" s="1" t="s">
         <v>4145</v>
       </c>
-      <c r="B1461" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1461" s="1" t="s">
+      <c r="D1461" s="1" t="s">
         <v>4146</v>
-      </c>
-[...1 lines deleted...]
-        <v>4147</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
+        <v>4147</v>
+      </c>
+      <c r="B1462" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1462" s="1" t="s">
         <v>4148</v>
       </c>
-      <c r="B1462" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1462" s="1" t="s">
+      <c r="D1462" s="1" t="s">
         <v>4149</v>
-      </c>
-[...1 lines deleted...]
-        <v>4150</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
+        <v>4150</v>
+      </c>
+      <c r="B1463" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1463" s="1" t="s">
         <v>4151</v>
       </c>
-      <c r="B1463" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1463" s="1" t="s">
+      <c r="D1463" s="1" t="s">
         <v>4152</v>
-      </c>
-[...1 lines deleted...]
-        <v>4153</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
+        <v>4153</v>
+      </c>
+      <c r="B1464" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1464" s="1" t="s">
         <v>4154</v>
       </c>
-      <c r="B1464" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1464" s="1" t="s">
+      <c r="D1464" s="1" t="s">
         <v>4155</v>
-      </c>
-[...1 lines deleted...]
-        <v>4156</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
+        <v>4156</v>
+      </c>
+      <c r="B1465" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1465" s="1" t="s">
         <v>4157</v>
       </c>
-      <c r="B1465" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1465" s="1" t="s">
+      <c r="D1465" s="1" t="s">
         <v>4158</v>
-      </c>
-[...1 lines deleted...]
-        <v>4159</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
+        <v>4159</v>
+      </c>
+      <c r="B1466" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1466" s="1" t="s">
         <v>4160</v>
       </c>
-      <c r="B1466" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1466" s="1" t="s">
+      <c r="D1466" s="1" t="s">
         <v>4161</v>
-      </c>
-[...1 lines deleted...]
-        <v>4162</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
+        <v>4162</v>
+      </c>
+      <c r="B1467" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1467" s="1" t="s">
         <v>4163</v>
       </c>
-      <c r="B1467" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1467" s="1" t="s">
+      <c r="D1467" s="1" t="s">
         <v>4164</v>
-      </c>
-[...1 lines deleted...]
-        <v>4165</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="B1468" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1468" s="1" t="s">
         <v>4166</v>
       </c>
-      <c r="B1468" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1468" s="1" t="s">
+      <c r="D1468" s="1" t="s">
         <v>4167</v>
-      </c>
-[...1 lines deleted...]
-        <v>4168</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="B1469" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1469" s="1" t="s">
         <v>4169</v>
       </c>
-      <c r="B1469" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1469" s="1" t="s">
+      <c r="D1469" s="1" t="s">
         <v>4170</v>
-      </c>
-[...1 lines deleted...]
-        <v>4171</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
+        <v>4171</v>
+      </c>
+      <c r="B1470" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1470" s="1" t="s">
         <v>4172</v>
-      </c>
-[...4 lines deleted...]
-        <v>4134</v>
       </c>
       <c r="D1470" s="1" t="s">
         <v>4173</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
         <v>4174</v>
       </c>
       <c r="B1471" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
         <v>4175</v>
       </c>
       <c r="D1471" s="1" t="s">
         <v>4176</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
         <v>4177</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1472" s="1" t="s">
+        <v>4175</v>
+      </c>
+      <c r="D1472" s="1" t="s">
         <v>4178</v>
-      </c>
-[...1 lines deleted...]
-        <v>4179</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
+        <v>4179</v>
+      </c>
+      <c r="B1473" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1473" s="1" t="s">
+        <v>4175</v>
+      </c>
+      <c r="D1473" s="1" t="s">
         <v>4180</v>
-      </c>
-[...7 lines deleted...]
-        <v>4182</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4183</v>
+        <v>4181</v>
       </c>
       <c r="B1474" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4184</v>
+        <v>4175</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4185</v>
+        <v>4182</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4186</v>
+        <v>4183</v>
       </c>
       <c r="B1475" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4187</v>
+        <v>4175</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4188</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4189</v>
+        <v>4185</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4190</v>
+        <v>4175</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4191</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
-        <v>4192</v>
+        <v>4187</v>
       </c>
       <c r="B1477" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1477" s="1" t="s">
-        <v>4193</v>
+        <v>4188</v>
       </c>
       <c r="D1477" s="1" t="s">
-        <v>4194</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4195</v>
+        <v>4190</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4193</v>
+        <v>4175</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4196</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4197</v>
+        <v>4192</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
+        <v>4175</v>
+      </c>
+      <c r="D1479" s="1" t="s">
         <v>4193</v>
-      </c>
-[...1 lines deleted...]
-        <v>4198</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="1" t="s">
-        <v>4199</v>
+        <v>4194</v>
       </c>
       <c r="B1480" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>4193</v>
+        <v>4175</v>
       </c>
       <c r="D1480" s="1" t="s">
-        <v>4200</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="1" t="s">
-        <v>4201</v>
+        <v>4196</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1481" s="1" t="s">
-        <v>4193</v>
+        <v>4197</v>
       </c>
       <c r="D1481" s="1" t="s">
-        <v>4202</v>
-[...83 lines deleted...]
-        <v>4216</v>
+        <v>4198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>