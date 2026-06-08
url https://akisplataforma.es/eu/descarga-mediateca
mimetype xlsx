--- v2 (2026-04-24)
+++ v3 (2026-06-08)
@@ -12,70 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4211">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Hosto zabaleko zuhaitzen izurriteen kudeaketa integraturako gida</t>
+  </si>
+  <si>
+    <t>Argitalpenak</t>
+  </si>
+  <si>
+    <t>Izurriteen Kudeaketa Integratuaren jarraibideen argitalpena, maila nazionalean adostua, aurrerapauso bat da Espainiako laboreen landare-osasunean, eta Europako Parlamentuaren eta Kontseiluaren 1107/2009 (EE) Erregelamenduak eta 2009/128/EE Zuzentarauak definitutako araudi-esparrua aberasten du. Oinarrizko filosofiak ingurumen-kontuontuak giza jardueraren alderdi guztietan integratzearen alde egiten du. Basogintzako ekoizpena ez da arau honen salbuespena.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiafrondosasweb.pdf</t>
+  </si>
+  <si>
+    <t>Quercus Izurriteen Kudeaketa Integratuaren Gida</t>
+  </si>
+  <si>
+    <t>Quercus generoko izurriteen kudeaketa</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiagipquercusweb.pdf</t>
+  </si>
+  <si>
+    <t>Suaren bakterioa (Erwinia amylovora)</t>
+  </si>
+  <si>
+    <t>Su-izurritea Erwinia amylovora (Burr) Winsl. et al. bakterioak eragindako gaixotasuna da, eta batez ere Rosaceae familiako landareei eragiten die, eta galera ekonomiko handiak sortzen ditu piper-ustiategietan, oro har, eta sagar eta udare-soroetan, bereziki, baita familia honetako landare apaingarri eta basatiengan ere.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/organismos-nocivos/fuego-bacteriano</t>
+  </si>
+  <si>
+    <t>Bursaphelenchus xylophilus-erako larrialdi plana (Steiner &amp; Buhrer)</t>
+  </si>
+  <si>
+    <t>Bursaphelenchus xylophilus, pinu-egurraren nematodoa (PWM), Pinus sp. generoko espezieei eta beste konifero batzuei kalte larriak eragiten dizkien berrogeialdi-izurrite bat da. Bere erasoak kaltetutako zuhaitzen bat-bateko gainbehera eragiten du, "pinuaren ihartzea" edo "pinuaren ihartzea" izeneko sintomak sortuz. Zuhaitzen heriotzaren ondorioz kalte ekonomiko eta ekologikoak eragiten ditu, eta PWM dagoen herrialdeetan egurraren eta ontziratze-materialen merkataritzan murrizketa handiak ezartzen ditu, produktu horien merkaturatze-kostuak handitzea eraginez.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/nematodo-de-la-madera-del-pino/documentos-nmp/pncnmp_noviembre_24.pdf</t>
+  </si>
+  <si>
     <t>Abeltzaintza sektoreko enpresentzako laguntza eta pizgarri nazionalen gida dinamikoa</t>
   </si>
   <si>
-    <t>Argitalpenak</t>
-[...1 lines deleted...]
-  <si>
     <t>Industria, Energia eta Turismo Ministerioko Industria eta Enpresa Txiki eta Ertainen Zuzendaritza Nagusiak abeltzaintza sektoreko enpresentzako laguntza eta pizgarri nazionalen gida dinamiko bat garatu du. Gida hau etengabe eguneratzen da eta eskaera epeak irekita dituzten laguntzei eta pizgarriei buruzko informazioa dauka. Hori lortzen da gida deskargatzen den unean sortzen delako. Gida honek abeltzaintza sektoreko enpresentzat eskuragarri dauden laguntza eta pizgarri guztiak biltzen ditu, Estatuko Administrazio Orokorrak, Eskualdeko Administrazioek, Tokiko Administrazioek eta beste erakunde publiko batzuek emandakoak eta eskaintzen dituztenak. Gida autonomia erkidegoka eta ekoizpen sektoreka antolatuta dago. Estatu osoan aplikatzen diren laguntza programak ere jasotzen ditu.</t>
   </si>
   <si>
     <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
   </si>
   <si>
     <t>NPBren plan estrategikoa</t>
   </si>
   <si>
     <t>2023-2027 NPBren erreformarekin, ikuspegi berri bat ezartzen da, eta horren bidez, estatu kideek NPB berriaren esku-hartzeen edo neurrien xehetasunak zehaztu behar dituzte, plan estrategiko baten bidez. 2022ko abuztuaren 31n, Europako Batzordeak Espainiako NEPB Plan Estrategikoa onartu zuen, eta onarpena lortzen lehen estatu kideetako bat izan zen. Ondoren, 2025eko abenduaren 12an, Batzordeak Plan Estrategikoaren laugarren aldaketa onartu zuen, gaur egun indarrean dagoen bertsioa.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
   </si>
   <si>
     <t>Gaztela eta Leongo Ekoizpen Sistema Integratuan Trazabilitatea, Autokontrola eta Baldintzazkotasuna Aplikatzeko Gida Praktikoa</t>
   </si>
   <si>
     <t>GIDA PRAKTIKO honen helburua Ekoizpen Integratuko sistema egiten duten erakundeek ezarri behar dituzten gutxieneko ekintzak gomendatzea da, batez ere egin beharreko kontrol motei, haien maiztasunari eta laginketa metodologiari dagokienez.</t>
   </si>
   <si>
     <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
   </si>
   <si>
     <t>Gaztela eta Leongo baratzezaintzako laboreak</t>
@@ -3179,125 +3215,125 @@
   <si>
     <t>Marrubi helduen kolore bereizgarria antozianinen metaketaren ondoriozkoa da. Pigmentu hauek, fruituaren erakargarritasuna handitzeaz gain, osasunerako onura ugari dituzte beren propietate antioxidatzaileengatik. Marrubi barietate eta espezie ezberdinek fruituaren kolorean aldakortasun deigarria erakusten dute, eta hori ezaugarri garrantzitsua da hazleentzat. Malagako IFAPA zentroan, beste ikerketa talde batzuekin lankidetzan, bi DNA proba garatu ditugu pigmentu horien presentzia/absentzia eta banaketa aurreikusteko fruituan, landarea hazteko beharra saihestuz fenotipoa behatzeko. Erabilitako markatzaileek FaMYB10 genearen alelo desberdinak detektatzen dituzte, eta gene hori da ezaugarri horien aldakuntza kualitatiboaren arduraduna. Dokumentu honek bi proben xehetasunak aurkezten ditu, eta eskala handian, ekonomikoki eta erraz erabil daitezke hazkuntza programetan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
   </si>
   <si>
     <t>Mangoaren Ezkata Zuriaren Kudeaketa Integratua</t>
   </si>
   <si>
     <t>Aulacaspis tubercularis, txori zuria, Espainiako hegoaldeko mangoen izurriterik garrantzitsuena da eta mundu osoan kaltegarrienetakoa. Hemen proposatzen da haren kudeaketa integratuaren oinarria. Izurritearen deskribapena ematen da, bere biologiari, sintomei eta kalteei buruzko datuekin batera. Parafina-olioak erabiltzea ere iradokitzen da hura kontrolatzeko, landa-entseguetan eraginkorrak direla frogatu baitute. Kontrol biologikoa, harrapari bat (Cybocephalus nipponicus) eta parasitoide bat (Encarsia citrina) erabiliz, etorkizuneko aukera bat da, nahiz eta izurriteentzako babesleku eta elikagai alternatibo gisa balio duen landare-estalkiarekin ezartzea aztertu beharko den.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
   </si>
   <si>
     <t>Mangoaren ezkata zuriaren (Aulacaspis tubercularis) kontrol kimiko iraunkorra</t>
   </si>
   <si>
     <t>Kotxin zuria Andaluziako mango laboreen izurrite garrantzitsua da, ekoizpen handia baititu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
   </si>
   <si>
+    <t>Andaluzian gari gogor aldaera berriekin egindako entsegu emaitzak. 2016/2017 uzta denboraldia</t>
+  </si>
+  <si>
+    <t>Andaluzian dauden gari gogor barietate berriei, haien errendimendu agronomiko eta produktiboari eta Andaluziako ekoizpen-eremu nagusietako kalitate-parametroei buruzko informazio eguneratua. Dokumentuaren ikuspegi orokor azkar batek orientabideak emango ditu landatuko den gari gogor barietateari buruzko erabaki egokiak eta garaiz hartzeko, lurzoru motaren, klimaren eta baserriaren ezaugarrien arabera.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
+  </si>
+  <si>
+    <t>Andaluzian gari gogor aldaera berriekin egindako entsegu emaitzak. 2015/2016 uzta denboraldia</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
+  </si>
+  <si>
+    <t>Andaluzian gari gogor aldaera berriekin egindako entsegu emaitzak. 2014/2015 kanpaina</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
+  </si>
+  <si>
+    <t>Andaluzian egindako Triticale barietate berrien entsegu-emaitzak. 2015/2016 kanpaina</t>
+  </si>
+  <si>
+    <t>Andaluzian dauden tritikale barietate berriei, haien errendimendu agronomiko eta produktiboari eta Andaluziako hazkuntza-eremu nagusietako kalitate-parametroei buruzko informazio eguneratua. Dokumentuaren ikuspegi orokor azkar batek orientabideak emango ditu landatuko den tritikale barietateari buruzko erabaki egokiak eta garaiz hartzeko, lurzoru motaren, klimaren eta baserriaren ezaugarrien arabera.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bd5c7821-0819-4c7d-8257-c7404e688ac8</t>
+  </si>
+  <si>
+    <t>Udaberriko zikloan negutegian kuiatxoen izurriteen kontrol integratua</t>
+  </si>
+  <si>
+    <t>Bemisa tabaci euli zuri espezieak transmititzen duen New Delhi birusak (ToLCNDV) kuiatxoen laboreetan sortzen ari den arazoa ekoizpen-galera handiak eragiten ari da. Intsektizidak neurri bakar gisa behin eta berriz aplikatzeak ez du izurrite honen kontrol egokia lortzen. Lan honek Amblyseius swirskii harrapariaren erabilera eta polena elikagai osagarri gisa ematea ebaluatzen ditu, udaberriko zikloko kuiatxoen labore batean instalazioa hobetzeko, kontrol-estrategia integratu baten barruan. Emaitzek erakusten dute hermetikotasun eta laboreen babes neurri prebentiboek, harrapariaren instalazio egokiarekin batera, izurritearen presentzia eta garapena murrizten dutela laborean, New Delhi birusaren intzidentzia minimizatuz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
+  </si>
+  <si>
     <t>Gazta garbitua egiteko gomendioak</t>
   </si>
   <si>
     <t>Gazta egitean ura gehitzeari "gazta garbitzea" deitzen zaio. Oinarrizko eragiketa honen helburua gazta mota honen ezaugarri organoleptiko tipikoak lortzea da: koherentzia krematsua eta zapore eta usain leuna. Lan honek gazta egiteko etapa desberdinetan oinarrizko gomendioak ezartzen ditu, produktu optimoa lortzeko ikuspegi teknologiko, nutrizional eta sentsorial batetik.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1a7dcabf-1fc1-4d7e-ac9b-b021da9b2e35</t>
   </si>
   <si>
     <t>Lurzoruaren ur-balantzea: marrubi-ureztatzea programatzeko metodo eraginkorra</t>
   </si>
   <si>
     <t>Ureztatzea ezinbestekoa da eskualde idor eta erdi-idorretan laboreen kalitatea eta ekoizpena bermatzeko. Ureztatze programazio arrazional baten faltak eraginkortasun potentzial handiko ureztatze sistemen kudeaketa ez-eraginkorra ekar dezake. Ureztatze programaziorako lurzoruaren ur-balantze metodoa erraza da ezartzeko eta SIAR Sarearen ezarpenak bultzatu du, Nekazaritza, Arrantza eta Elikadura Ministerioaren sare publikoa, 450 estazio meteorologiko automatiko baino gehiagok osatua, eta erreferentziako ebapotranspirazioa kalkulatzeko informazioa ematen duena. Ureztatze programazioan erabiltzeak % 40ko ur aurrezpena ekar dezake nekazariek erabiltzen duten ureztatze tradizionalarekin alderatuta. Lan honek metodo hau Huelvako probintzian marrubi laborantzan aplikatzearen emaitzak aurkezten ditu eta erakusten du bere aplikazioak batez beste % 40tik gorako ur aurrezpena ekarri duela.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
   </si>
   <si>
     <t>Baba zabalen auto-ugalkortasunaren azterketa. Hazkuntzan aplikazioak</t>
   </si>
   <si>
     <t>Autoernalkortasuna landareek loreak aldez aurretik manipulatu gabe fruituak ekoizteko duten gaitasuna da (intsektuen bidezko polinizazioaren bidez edo eskuz). Polinizazioa ezinbestekoa da lore-landareen % 90aren ugalketarako eta gure laboreen heren baten ugalketarako. Polinizatzaileen populazioen beherakadak arriskua ekar dezake labore horien ekoizpenerako, eta horrek autoernaltzeko gai diren barietate berriak garatzeko beharra areagotzen du. Hala ere, autoernaltzeko gaitasuna sustatzen duten ezaugarriak gutxi aztertu dira. Ikerketa honek baba zabaletan autoernalkortasunarekin lotutako lore-ezaugarriak aurkitzea du helburu, etorkizunean hazkuntza-programak bizkortuko dituzten hautagai-geneen azterketak egiteko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/191669fb-76d3-41eb-af6f-1929fce9f2f6</t>
   </si>
   <si>
     <t>Torymus sinensis. Gaztainondo liztorraren parasitoide exotikoa.</t>
   </si>
   <si>
     <t>Gaztainondo-liztorra (Dryocosmus kuriphilus) gaztainondo-laboreen izurrite garrantzitsua da, eta haien errentagarritasuna larriki arriskuan jartzen du. Dokumentu honek Torymus sinensis parasito espezifikoa aztertzen du, orain arte egindako askapen esperimentalen eta laborean finkatzea bermatzeko beharrezkoak diren neurrien berri ematen du, eta ingurumenean askatzeak ekar ditzakeen ingurumen-arrisku potentzialen berri ematen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
-    <t>Andaluzian gari gogor aldaera berriekin egindako entsegu emaitzak. 2016/2017 uzta denboraldia</t>
-[...37 lines deleted...]
-  <si>
     <t>Andaluziako baba zabalen ekotipoak. 2021/2022 uzta denboraldia.</t>
   </si>
   <si>
     <t>IFAPAk Andaluziako baba zabalen ekotipoen bilduma baliotsua gordetzen du. Haien erabilera sustatzeko helburuarekin, hainbat analisi esperimental egin dira haien portaera agronomikoa eta ingurune espezifikoetara egokitzea ulertzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e877d4ee-c162-43d4-8892-29677bf4a329</t>
   </si>
   <si>
     <t>Produktu fitosanitarioen aplikazioa pilotu aplikatzaile mailan: Prestakuntzaren edukiaren eguneraketa</t>
   </si>
   <si>
     <t>Edukien taula: 1. unitatea: Landareen babesaren alderdi orokorrak; 2. unitatea: Produktu fitosanitarioak: sailkapena eta ezaugarriak; 3. unitatea: Produktu fitosanitarioen formulazioak: izaera eta ezaugarriak. 4. unitatea: Ingurumen-arriskuak, honako hauetatik eratorritakoak:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Andaluzian gari gogorraren eta bigunaren fungiziden eraginkortasunaren ebaluazioa. 2014-2015eko uzta denboraldia.</t>
   </si>
   <si>
     <t>Durum eta ogi-garian onddoen gaixotasunak kontrolatzeko hurrengo belaunaldiko fungizidak erabiltzearen eraginkortasunaren ebaluazioari buruzko informazio eguneratua, kostu-eraginkortasun eta ingurumen-iraunkortasun irizpideak kontuan hartuta. Argitalpen honek 2014/2015eko uzta-urtean egindako proben emaitzak aurkezten ditu. Uzta-urte bakarreko emaitzak dira, eta proiektua aurrera doan heinean, datu berriak lortuko dira, teknikariei eta nekazariei informazio osoagoa emanez.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dc757c9a-196b-4dab-b462-2dc8d6da00ca</t>
@@ -3788,50 +3824,68 @@
   <si>
     <t>Laborantza gida honek ekilore landareen garapenari, laborantza tekniken egungo joerei, landaketa metodo eta urtaro desberdinei eta Andaluzian ohikoenak diren gaixotasun eta izurriteei buruzko informazioa ematea du helburu. Dokumentuak azken urteotan arantza-"F" arraza erresistenteak diren barietateen eta herbiziden aurkako material genetiko berriaren entseguetatik lortutako emaitzen informazioa ematen du. Neguan ereindako ekilore-entseguetatik lortutako errendimenduak ere kontsulta daitezke.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Zalka gozoaren hazkuntza gida</t>
   </si>
   <si>
     <t>Gida honek Lathyrus sativus arrakastaz lantzeko beharrezko informazioa dauka lehorreko baldintzetan, ekoizpen-eredu konbentzionalak, integratuak edo organikoak erabiliz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Belar-laborantza sistema iraunkorrak, euripean ureztatzekoak. 10.1.4 eragiketa</t>
   </si>
   <si>
     <t>"Nekazaritza-Ingurumena eta Klima" Prestakuntza Jardunaldi hau Andaluziako Landa Garapen Programaren (PDRA) 10. Neurrian sartutako eragiketa batzuetan hartutako nekazaritza-ingurumen konpromisoak behar bezala betetzera bideratutako ekintzen parte da. Tailer hauekin lortu nahi den helburua laguntzaren onuradunen gaitasunak hobetzea eta nekazaritza-biztanleria ingurumenaren kontserbazioarekin bateragarriak diren ekoizpen-sistemen erabileran sentsibilizatzea da, baita PDRAri eta sinatutako konpromisoei buruz informatzea ere. Nekazaritza, Arrantza, Elikadura eta Ekoizpen Ekologikoko Ikerketa eta Prestakuntzarako Andaluziako Institutuak (IFAPA) bere helburuen artean nekazaritza, elikadura eta arrantza sektoreetako langileak, teknikariak eta profesionalak prestatzera bideratutako ekintzak diseinatzea eta garatzea du. Eskuliburu hauen garapena IFAPAk garatutako jardueren parte da, ...</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Zitrikoen marra-teknika: oinarriak eta zelaiko praktika</t>
+  </si>
+  <si>
+    <t>Artikulu honen helburua zitrikoen laborantzan urratze teknikaren erabilerak eskaintzen dituen aukerak aurkeztea da, oinarriak eta landan ezartzeko metodo zuzena deskribatzeaz gain.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
+  </si>
+  <si>
+    <t>`Powell Summer Navel`-en ezarpena eta produktibitatea hobetzea jarduera hormonala duten alga-estraktuak urratuz eta/edo hostoetan aplikatuz</t>
+  </si>
+  <si>
+    <t>Artikulu honen helburua zitrikoen laborantzan teknika eta produktu desberdinen erabilerak eskaintzen duen potentziala aurkeztea da. Ildo horretatik, eta IFAPAren etengabeko ikerketaren barruan, Navel Powell-en fruitu-lorapena hobetzeko birrintzea eta landareen hazkuntza-erregulatzaile naturalen erabilera ebaluatzen duen saiakuntza esperimental baten emaitzak aurkezten ditugu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
+  </si>
+  <si>
     <t>Huelvako marrubi-laborantzaren barietateen banaketa. 2017-2018ko uzta-denboraldia</t>
   </si>
   <si>
     <t>Dokumentu honek 2017/2018ko uzta denboraldiko barietateen osaera aurkezten du, barietate bakoitzeko landareen ehunekotan adierazita, baita hazkuntza programa bakoitzaren parte-hartzea ere. Lan hau hazkuntza enpresek edo marrubi hazkuntza programa nagusien lizentziadunek emandako informazioan oinarritzen da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
   </si>
   <si>
     <t>Marrubi barietateen banaketa Huelvan. 2018-2019 uzta denboraldia</t>
   </si>
   <si>
     <t>Dokumentu honek 2018/2019ko uzta denboraldiko barietateen osaera aurkezten du, barietate bakoitzeko landareen ehunekotan adierazita, baita hazkuntza programa bakoitzaren parte-hartzea ere. Lan hau batez ere hazkuntza enpresek edo marrubi hazkuntza programa nagusien lizentziadunek emandako informazioan oinarritzen da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
   </si>
   <si>
     <t>Marrubi barietateen ikuspegi orokorra Huelvan. 2012-2015 aldia</t>
   </si>
   <si>
     <t>Txosten tekniko honek azken hiru hazkuntza-denboraldietan (2012-2013, 2013-2014 eta 2014-2015) lortutako informazioa aurkezten du, Huelvan ekoizpenean dauden landareen ehunekoari dagokionez kalkulatutako barietateen banaketari dagokionez.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
@@ -3842,68 +3896,50 @@
   <si>
     <t>Txosten Tekniko honek 2016/2017 uzta denboraldiko barietateen osaera aurkezten du, barietate bakoitzeko landareen ehunekotan adierazita, baita hazkuntza programa bakoitzaren parte-hartzea ere. Lan hau hazkuntza enpresek edo marrubi hazkuntza programa nagusien lizentziadunek emandako informazioan oinarritzen da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
   </si>
   <si>
     <t>Laborantza Sistemaren Eragina Marrubi Barietateetan. 2021/2022 Uzta Denboraldia. II Kalitatea</t>
   </si>
   <si>
     <t>Marrubi-hazkuntza programetan kontuan hartzen diren ezaugarrien artean, laboreen produktibitatearekin lotutakoez gain, kalitate organoleptikoa ematen dutenak daude. Eta kontsumitzaileen artean, zalantzarik gabe, kalitate hori da arreta gehien jasotzen duena. Ikerketa honek hamasei marrubi barietateren kalitate organoleptikoari eta uzta ostekoari buruzko emaitzak aurkezten ditu, hiru laborantza sistemetan probatuak: konbentzionala, lurrik gabekoa eta organikoa, 2021-2022 uzta urtean.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
   </si>
   <si>
     <t>Tomateen laborantzan baratzezaintzako hondakin-konpostaren erabileraren ebaluazioa</t>
   </si>
   <si>
     <t>Berotegi-ekoizpen sistemak sortzen dituen eta haren iraunkortasuna mugatu dezaketen arazoen artean, uzta-hondakinen urteko ekoizpen handia (1.751.242 t/urte-1) nabarmentzen da, eta horien metaketak ingurumen-arazo larria osatzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
   </si>
   <si>
-    <t>Zitrikoen marra-teknika: oinarriak eta zelaiko praktika</t>
-[...16 lines deleted...]
-  <si>
     <t>Andaluziako olibondo-soroa errentagarria al da? Ekoizpen-sistemaren araberako azterketa.</t>
   </si>
   <si>
     <t>Azken hamarkadan, eztabaida bizia izan da Andaluziako olibondo-soroen iraunkortasun ekonomikoari buruz, non mendiko eta sistema tradizionalak intentsiboekin batera bizi diren. Ikerketa honek haien errentagarritasunari buruzko ezagutza handitzen laguntzea du helburu. Horretarako, olibondo-ustiategien inkesta multietapa bat egin zen haien kostuen egitura ezartzeko. Emaitzek erakusten dute oliba-olio kilogramo bat ekoizteko unitate-kostua nabarmen handiagoa dela mendiko eta sistema tradizionaletan intentsiboetan baino. Hainbeste ezen sistema horiek diru-laguntzen menpe daude neurri handi batean, eta hauek finkatu egin dira haien bideragarritasun ekonomikoa bermatzen duten tresna gisa. Olibondo-soroen bihurketa aukera bideragarria da, kokapen jakin batzuetan, eskualdeko administrazioak sustatu dezakeena, nekazariek batera jorratu ahal izan dezaten, ustiategien kudeaketa unitateak sortzea sustatuz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>Dehesan zuhaitzen birsorkuntza</t>
   </si>
   <si>
     <t>1. unitateak zehatz-mehatz deskribatzen du zuhaitzen eginkizuna sistema honetan, zuhaitzen birsorkuntza naturalaren prozesua azaltzen du, baita dehesan hura sustatzen eta oztopatzen duten faktoreak ere, eta Andaluziako dehesan zuhaitzen birsorkuntzaren egoera ezaugarritzen du. 2. unitateak hasierako egoeraren arabera erabil daitezkeen estrategia batzuk aurkezten ditu, eta haien arrakasta maximizatzeko hartu behar diren neurriak. 3. unitateak landare-formazio hauen kontserbazioa hobetu dezaketen estrategia batzuk aurkezten ditu, jabetzaren beste erabilera batzuekin bateragarria den moduan. Eskuliburua aurkeztutako ezagutza nagusiak finkatzea bilatzen duen ariketa praktiko batekin amaitzen da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Centaurea dilutaren aurkako herbizida-emergentzia osteko saiakuntza gari gogorraren landareetan</t>
   </si>
   <si>
     <t>Centaurea dilutaren infestazioak gero eta maizagoak eta esanguratsuagoak dira Andaluziako landa eremuan. Espezie hau Compositae familiakoa da eta Espainiako hegoaldean udazkeneko lehen eurietatik udaberrira arte mailakatutako agerpena izaten du, eta horregatik aurkitzen da alternatiba askotan, ia guztietan. Gainera, azkar hazten da eta landutako landareak gainditzen ditu altueran, 2 m baino gehiagoko altuera lortuz baldintza onetan, oso lehiakorra bihurtuz. Espezie hau argi eta garbi hedatzen ari da gaur egun. Nahiko tolerantea da baimendutako herbizida askorekin. Aurreko urteetan, bi saiakuntza egin ziren aurre-lasterketa herbizidekin, baina arrakasta gutxirekin, produktu onenak duela gutxi kendu baitziren Espainian (Alcántara et al., 2016 eta Saavedra et al., 2017). Hala ere, baimendutako hainbat ondoren-lasterketa herbizidak C. dilutaren aurkako kontrol ona ematen dute.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -4490,104 +4526,104 @@
   <si>
     <t>Dokumentu honek fruta karbono dioxidoarekin tratatzearen ondorioz lortutako emaitzak aurkezten ditu, produktuaren kontsumo freskorako iraupenari eta ezaugarri organoleptikoei dagokienez.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2a948622-efc5-49f3-9333-48b99ac29afb</t>
   </si>
   <si>
     <t>Pepinoaren Ziurtagiri Organikoa Nitrogeno Isotopo Egonkorrak Erabiliz</t>
   </si>
   <si>
     <t>Dokumentu honek Andaluzian hazitako pepino barietate desberdinak sistema konbentzional eta organikoak erabiliz bereizteko entsegu batean lortutako emaitzak aurkezten ditu, isotopo-erlazioen masa-espektrometriaren teknika analitikoa erabiliz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Txitxirioen Ziurtagiri Organikoa Nitrogeno Isotopo Egonkorrak Erabiliz</t>
   </si>
   <si>
     <t>Dokumentu honek Fardón barietateko txitxirioak isotopo-erlazioen masa-espektrometriaren (IRMS) bidez bereizteko lortutako emaitzak aurkezten ditu, bi lurzoru ezberdinetan eta ongarri mota ezberdinekin hazitakoak, batzuk ohiko laborantzarako egokiak eta beste batzuk laborantza ekologikorako.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
+    <t>Izurriteen Kudeaketa Integratuaren Gida</t>
+  </si>
+  <si>
+    <t>Dokumentu honek gure erkidegoko fruta-arbolen izurrite nagusiei aurre egiteko baliagarriak izan daitezkeen alderdi teoriko eta praktiko nagusiak berrikusten ditu, Andaluziako mertxika, aranondo eta abricot arbolen Ekoizpen Integraturako Araudian (BOJA, 2013) aurreikusitako Ekoizpen Integratuko Programaren barruan.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
+  </si>
+  <si>
+    <t>Ureztatzeko uraren eroankortasun elektrikoaren eta karbono ongarritzearen eragina Raf tomatearen kontserbazioan</t>
+  </si>
+  <si>
+    <t>Dokumentu honek Raf tomatearen (Delizia barietatea) kalitatean eta iraupenean mantenugai-soluzioaren eroankortasun elektrikoak (EC) eta CO2-a berotegian gehituz egindako karbono dioxidozko ongarritzeak duen eragina ebaluatzen duen ikerketa baten emaitzak aurkezten ditu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
+  </si>
+  <si>
     <t>Inokulazio Protokoloa Fusarium oxysporum f. sp. ciceris txitxirioan</t>
   </si>
   <si>
     <t>Dokumentu honek Fusarium oxysporum f.sp. ciceris lurzoruan bizi den onddoa txitxirioetan txertatzeko prozedura aurkezten du, baldintza kontrolatuetan. Prozedura honek interesa duen edonori prozesu hau egiteko aukera ematen dio. Fusarium oxysporum-en zentratuta egon arren, eskuliburu hau erabilgarria izango da sustraian sartzen diren beste onddo espezie batzuetarako, baita modu berean infektatuta dauden beste espezie sentikor batzuetarako ere. Genotipoaren hautaketa zuzena ezinbestekoa da edozein hazkuntza programatan, beraz, oso garrantzitsua da hautaketa fidagarria ahalbidetzen duten protokolo egokiak izatea.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
   </si>
   <si>
     <t>Berotegiko tomate-laboreetan eskuzko ihinztadura-lantza erabiliz egindako aplikazio fitosanitarioetan lan-presioak duen eraginaren ebaluazio teknikoa.</t>
   </si>
   <si>
     <t>Dokumentu honek hiru aplikazio fitosanitarioren ebaluazio teknikoa aurkezten du, eskuzko ihinztagailu batekin egindakoak, lan-presio desberdinetan (20 bar, 15 bar eta 10 bar), landare-masaren gainean erortzen den ihinztatutako produktuaren kantitatea, landarean aplikatutako produktuaren banaketaren uniformetasuna eta sortutako ihinztatutako produktuaren lurzorurako galerak zehaztuz, "lan-presioa" funtzionamendu-parametroa optimizatzeko helburuarekin.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
   </si>
   <si>
     <t>Laranja ekologikoak eta konbentzionalak. Kalitate orokorra eta sentsorialak</t>
   </si>
   <si>
     <t>Dokumentu honek Guadalquivir haranean oso landatzen diren bi laranja barietateren, Navelina eta Salustiana, kalitate fisiko-kimiko eta sentsorialaren emaitzak aurkezten ditu, laborantza konbentzional eta ekologikoan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
   </si>
   <si>
     <t>Piperren 110 kultibarren (Capsicum annuum L.) piperminaren analisia</t>
   </si>
   <si>
     <t>Lan honek Andaluziako enpresa batek garatutako 110 piper barietate berriren bilduma baten kapsaizinaren edukiaren emaitzak aurkezten ditu, 200 eta 250.000 Scoville unitate arteko balioak aurkituz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
   </si>
   <si>
-    <t>Izurriteen Kudeaketa Integratuaren Gida</t>
-[...16 lines deleted...]
-  <si>
     <t>Lehorteak zitrikoengan duen eragina murrizteko gomendioak</t>
   </si>
   <si>
     <t>Dokumentu honek zitrikoen laborantzan uraren kudeaketa eraginkorrerako gomendio egokienak eskaintzen ditu, ur eskasia dagoen egoeretan eta erabilgarritasun-eszenatoki desberdinetan. Horretarako, garrantzitsua da ekintza-talde desberdinak bereiztea kanpainarako baimendutako ur-esleipenaren arabera, eta kasu bakoitzean jarraitu beharreko gomendioak edo estrategiak egingo dira:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Andaluzian ureztatze sistema tradizionalak: definizioa, ezaugarritzea, balioak eta arazoak</t>
   </si>
   <si>
     <t>Dokumentu honek ureztatze-sistema historikoak edo tradizionalak definitzen ditu, ezaugarritzen ditu, haien balioak zerrendatzen ditu eta egungo arazoei heltzen die. Ureztatze-sistema tradizionalek, hazkunde ekonomikoa eta enplegua sortzen duen balio produktiboa eskaintzeaz gain, ekosistema-zerbitzu garrantzitsuak eskaintzen dituzte eta garrantzi berezia dute gizarteari, ondareari, paisaiari eta historikoari dagokienez. Sistema hauen biziraupena nekazaritza-jarduera ekonomikoki jasangarriaren mende dago, merkatu-ekonomian beste ekoizpen-sistemekin lehiatu behar baitute. Horretarako, produktuen bereizketa (adibidez, nekazaritza eta abeltzaintza ekologikoa), produktibitatearen igoera (dibertsifikazioa, labore berriak) eta merkaturatze-kanal eta merkatu berrien bilaketa bilatu behar dira, besteak beste.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Irasagar kontserbak egitea</t>
   </si>
   <si>
     <t>Dokumentu honek irasagar fruituarekin eta irasagar hosto infusioarekin egindako bederatzi kontserba motaren ekoizpen prozesua deskribatzen du. Prozesuaren fluxu diagramak, produktuaren ezaugarri analitikoak, etekina eta ebaluazio sentsorialak aurkezten dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -5279,113 +5315,113 @@
   <si>
     <t>Olibondo-soroetan hostoen ongarritzea. Elikadura-gabeziak zuzentzea</t>
   </si>
   <si>
     <t>Dokumentu honek olibondo-soroetan hostoen bidezko ongarritzea behar bezala egiteko informazio eguneratua biltzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Zurezko laborantza sistema iraunkorrak. Almendra laborantza. 10.1.6 eragiketa</t>
   </si>
   <si>
     <t>Dokumentu hau Nekazaritza, Ingurumen eta Klima neurriaren arabera laguntzen onuradun diren almendra-ustiategien jabeei zuzenduta dago, bete beharreko nahitaezko baldintzen berri emateko helburuarekin, baita laguntza honen arrazoiak eta lortu nahi duen helburua argudiatzeko ere, eskatutako konpromisoak ulertzeko. Europako Erkidegoaren barruan, landa-garapenerako laguntzetarako eta funts horren parte-hartzerako arau orokorrak, hainbat neurri finantzatzera bideratuta daude, besteak beste, Nekazaritza, Ingurumen eta Klima neurria, dokumentu honetan garatzen dena. Europako Parlamentuaren eta Kontseiluaren 2013ko abenduaren 17ko 1305/2013 (EB) Erregelamenduan definitzen dira, Landa Garapenerako Europako Nekazaritza Funtsak (LGENF) landa-garapenerako laguntza emateari buruzkoa. Estatu mailan, 2014-2020 aldirako Landa Garapenerako Esparru Nazionalak aplikazio-baldintzak harmonizatzen ditu eta elementuak definitzen ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Zurezko Laborantza Sistema Jasangarriak. Almendra Laborantza. 10.1.6 Eragiketaren 2. Jarraipen Saioa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Sinapis alba subsp. Mairei-ren ezaugarriak landare-estalki gisa eta biofumigaziorako</t>
+  </si>
+  <si>
+    <t>Dokumentu hau Sinapis alba subsp. mairei lur-estalki gisa erabiltzeari buruz eskuragarri dagoen informazio guztiaren laburpena da: espeziearen deskribapena eta ezaugarriak, lur-estalki mota honen ezarpen eta kudeaketa teknikak, ingurunera egokitzea eta biofumigazioan erabiltzea.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
+  </si>
+  <si>
+    <t>Olibondo ekologikoetan belar txarren aurkako produktu ekologikoen lehen probak</t>
+  </si>
+  <si>
+    <t>Dokumentu honek olibondo ekologikoetan belar txarrak kontrolatzeko efektu fitotoxiko potentzialak dituzten produktu ekologikoak erabiliz egindako lehen proben emaitzak aurkezten ditu. Olibondo mota honetan belar txarrak kontrolatzeko alternatiba ekologiko bat aurkitzeko helburuarekin sakonago aztertu eta ebaluatu beharko liratekeen alternatiba batzuk aurkezten ditu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
+  </si>
+  <si>
+    <t>Olibondoen bertizilio-zimeltzea eragiten duten ureztatze-erantzunak</t>
+  </si>
+  <si>
+    <t>Dokumentu honek epe luzeko entsegu baten emaitzak aurkezten ditu, non hainbat parametro morfologiko eta fisiologiko ebaluatu ziren ureztatzeak olibondoetan Verticillium ihartzearen garapenean duen eragina zehazteko.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
+  </si>
+  <si>
+    <t>Uraren estresa eta oliba olioaren eraketa</t>
+  </si>
+  <si>
+    <t>Dokumentu honek 2016an egindako saiakuntza baten emaitzak aurkezten ditu, eta bertan olibondoek ur-estres maila desberdinei ematen dieten erantzuna aztertu da. Estres mailek olioaren eraketan eta azken ekoizpenean duten eragina egiaztatu da.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
+  </si>
+  <si>
+    <t>Ugalketa-desestazionalizazioa ardi-haragietan. Adierazle tekniko-ekonomikoak. 2014ko kanpaina.</t>
+  </si>
+  <si>
+    <t>Dokumentu honek haragi-ekoizpenerako bi ardi-ekoizpen sistema estentsiboren 2014ko datu tekniko eta ekonomikoak aurkezten ditu. Aztertutako bi ugalketa-kudeaketa sistemak hauek dira: urtean hiru erditze-ukuilu dituen sistema tradizionala eta bost erditze-ukuilu eta tratamendu hormonala dituen Star sistema.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
+  </si>
+  <si>
     <t>Esneki Industriako Lehengai Laguntzaileak</t>
   </si>
   <si>
     <t>Dokumentu hau "Gazta Espezialista" Prestakuntza Programaren bigarren modulua (Lehengai lagungarrien harrera eta biltegiratzea) osatzen duen irakaskuntza-materiala da. Esneki-ekoizpenean, esneaz gain lehengai lagungarriak sartzea beharrezkoa da ekoizpen-prozesuaren garapena errazteko. Haien gehikuntzak aurreko oinarrizko eragiketen ondoren esnearen ezaugarriak berreskuratzea, ekoizpen-prozesuari egokitzea, produktua kontserbatzea edo haren ezaugarri organoleptikoak aldatzea du helburu. Nolanahi ere, kalitate-kontrol zorrotza beharrezkoa da, zuzenean edo zeharka azken produktuan eragiten baitute.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
   </si>
   <si>
     <t>Landare-hondakinetatik kalitatezko konposta lortzea. "CompostAnd" proiektuarekin izandako esperientzia</t>
   </si>
   <si>
     <t>Dokumentu honek konpostajea lurzoruaren osasuna hobetzeko eta nekazaritzako hondakinak kudeatzeko irtenbide iraunkor gisa deskribatzen du. Prozesua azaltzen du, materialen nahasketa egokitik hasi eta konpostaren heltzeraino, karbono/nitrogeno orekaren, aireztapenaren eta hezetasunaren eta tenperaturaren kontrolaren garrantzia azpimarratuz. CompostAnd proiektuaren esperientzian oinarrituta, nekazarientzako gomendio praktikoak eskaintzen ditu beren baserrietan kalitatezko konposta ekoizteko, jasangarritasuna eta ekonomia zirkularra sustatuz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
   </si>
   <si>
-    <t>Sinapis alba subsp. Mairei-ren ezaugarriak landare-estalki gisa eta biofumigaziorako</t>
-[...43 lines deleted...]
-  <si>
     <t>Andaluziako mendiko olibondo-soroen karakterizazioa olibondo-hazkuntza ekologikora bihurtzeko</t>
   </si>
   <si>
     <t>Andaluziako olibondo-soroak krisi larri bat jasaten ari da, eta horrek laborearen jarraipena mehatxatzen du, batez ere ekoizpen-eremu marjinaletan. Olibondo-laborantza uzteak ondorio negatibo ugari eragingo lituzke, ez bakarrik ikuspegi ekonomikotik, baita ikuspegi sozial, ingurumen eta kulturaletik ere. Lan honek nekazaritza ekologikoa Andaluziako mendiko olibondo-soroetan zabaltzea proposatzen du, landa-lurraldeko kontratuen bidez, ustiategien errentagarritasuna handitzeko tresna gisa, ingurumenaren kontserbazioarekin bateragarria izanik. Horretarako, Andaluziako mendiko olibondo-soroa ikuspegi produktibo, sozial eta ingurumeneko batetik karakterizatzen da, olibondo ekologikoen ezarpenak gizarteari onura handienak ekarriko lizkiokeen eremuak zehazteko, eta, beraz, diru-laguntzei lehentasuna eman behar zaien eremuak zehazteko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
     <t>Olibondo-soroetako lurzoruaren kudeaketa teknikak eta haien ingurumen-funtzioa: adituen iritzia</t>
   </si>
   <si>
     <t>Olibondo-soroek ingurumen-funtzio bat betetzen dute, eta hori alda daiteke erabilitako laborantza-teknikek. Horien artean, belar txarren landaredia kontrolatzeko erabiltzen den kudeaketa motak eragin handia izan dezake funtzio horren errendimenduan eta, beraz, ingurumen-ondasun publikoen horniduran. Analytic Hierarchy Process (AHP) teknika multicriteriala erabiliz, aditu-talde batek gaur egun erabiltzen diren lurzoruaren kudeaketa-teknika ohikoenak sailkatu zituen, zeinek ematen dituen ondasun publiko horiek hobekien ebaluatzeko helburuarekin. Lortutako emaitzek, oro har, adaburu-estaldura mantentzeak, eta bereziki, garbituz kontrolatzeak, ingurumenean dituen eragin positiboak erakusten dituzte.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
     <t>Kotoi-laborantzan hiru nitrogeno-ongarritze estrategien konparaketa</t>
   </si>
   <si>
     <t>Kotoi-laboreentzako nekazaritza-ingurumen laguntzarako eskubidea izateko nitrogeno-ongarritzearen murrizketa-eskemak nitrogeno-dosi maximo bat proposatzen du. Dokumentu honek kotoi-laboreetan nitrogeno-ongarritzeari buruzko pilotu-azterketa baten emaitzak ebaluatzen ditu, helburu hauekin: - Ohiko ongarritze-estrategiak askapen moteleko ongarri-teknologia berriekin alderatzea eta kudeaketa egokitzea lixibiazioaren bidezko nitrogeno-galerak saihesteko. - Aplikazio-denbora egokitzea kotoi-laboreek nitrogenoa aprobetxatzea hobetzeko. Emaitzek askapen moteleko nitrogeno-ongarrien teknologien eraginkortasuna erakusten dute probatutako egoera desberdinetan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
@@ -6350,50 +6386,68 @@
   <si>
     <t>2020/2021 kanpainan zehar, merkatuan daudenetatik hautatutako 14 barietatez osatutako talde bat karakterizatu zen. Lan honetan ebaluatu eta aurkeztutako parametroak barietate desberdinen ekoizpenarekin eta kalitatearekin lotuta daude. Sortutako informazioa tresna gisa eskaintzen zaie nekazari, teknikari eta esportatzaileei barietateen hautaketa errazteko, eskuragarri dauden barietateen aukera zabala kontuan hartuta. Jarduera hau TRA2019.004 Sektore Transferentzia Proiektuaren "Ahabia barietateak agroingurune desberdinetan hazitako ezaugarritzea" 2. Helburuaren parte da: "Marrubi eta beste baia batzuen laborantzan ekoizpen jasangarria". Helburu hori lortzeko, bi saiakuntza egin ziren: lehenengoa lurrik gabeko laborantzan Moguerren, eta bigarrena laborantza ekologikoan Almonten, biak Huelvako probintziako kokapenetan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/91f47311-fc8b-4ff0-a41a-397a6542aad5</t>
   </si>
   <si>
     <t>Barietatearen eta laborantza-sistemaren eragina marrubietan errendimenduarekin lotutako ezaugarrietan. 2023/2024 uzta-denboraldia</t>
   </si>
   <si>
     <t>2023/2024 uzta-urtean, Huelvako eskualdeko lau laborantza-sistemetan hazitako 16 marrubi-barietateren errendimenduarekin lotutako ezaugarriak aztertu ziren: laborantza konbentzionala, lurzoruaren desinfekziorik gabeko laborantza, lurrik gabeko laborantza eta laborantza ekologikoa. Lortutako emaitzak artikulu honetan aurkezten dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a4d0ec4f-b650-4f31-8971-f21312a6fcf4</t>
   </si>
   <si>
     <t>Sandia erro-materialak Bahetze Birus Berriaren (MNSV-W-SP) aurka</t>
   </si>
   <si>
     <t>2014ko udaberrian, Almeriako probintzian kokatutako negutegi bateko sandia landareek Meloi necrotic spot birusak (MNSV) eragindakoen antzeko sintomak erakutsi zituzten, hala nola fruituen, hostoen eta zurtoinen nekrosia. Sandia landare sintomatikoak laborategian meloi, pepino, kalabaza, kuiatxo, kuiatxo eta sandian mekanikoki txertatzeak sandiaren kasuan bakarrik sortu zituen landan ikusitakoen antzeko sintomak, inokulatutako gainerako kukurbitazeoak asintomatiko mantendu ziren bitartean. Sekuentziazio handiko teknika molekularrak erabiliz, zehaztu zen sandiaren sintomak MNSV-W-SP izeneko MNSV-ren andui berri eta lehenago deskribatu gabeko bati egozten zitzaizkiola. Baieztatu dugu sandia hazteko merkataritzan eskuragarri dauden erro-material nagusiak birusarekiko erresistenteak direla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a52f9cb-ec34-4d2a-9bd6-ef9ac78b4462</t>
   </si>
   <si>
+    <t>Ardo Zurien Desalkoholizazio Partziala Alderantzizko Osmosiaren bidez</t>
+  </si>
+  <si>
+    <t>Palomino Fino ardo zuri gazteen desalkoholizazio partzialaren emaitza analitiko eta sentsorialak erakusten dituen dokumentua. Ardoak Rancho de la Merced upategi esperimentalean ekoitzi eta ondoren desalkoholizatu ziren. Erabilitako mahatsak Cádizko probintziako hiru kostaldeko herritatik zetozen.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/990955ef-05c8-4e05-b325-ece16f4aa7f0</t>
+  </si>
+  <si>
+    <t>Vitis viniferaren portaera agronomiko eta enologikoa ureztatze moderatupean</t>
+  </si>
+  <si>
+    <t>2011 eta 2013 artean egindako entseguak erakusten dituen dokumentua, Mediterraneoko kliman hazitako Vitis vinifera cv. Syrah eta cv. Cabernet Sauvignon barietateetan ureztatze moderatuak dituen efektu agronomiko, fisiologiko eta kualitatiboak aztertzeko.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/086a630b-fe6a-417a-a8e2-4cf8bc38625e</t>
+  </si>
+  <si>
     <t>11 tomate ekologiko tradizionalen berezko ezaugarrien azterketa</t>
   </si>
   <si>
     <t>Probatutako tomate barietate tradizionalen berezko atributu adierazgarrienen onarpenari eta lehentasunei buruzko kontsumitzaileen iritzien emaitzak erakusten dituen dokumentua, haien zapore-kalitatea ebaluatuz. Dastatze-saioetan, erantzuleek berezko atributu hauek ebaluatu zituzten: sendotasuna, mamitsutasuna, gozotasuna, azidotasuna eta iraunkortasuna.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b6bd11d-3095-470d-94f3-3f44c413a1d4</t>
   </si>
   <si>
     <t>Klima epeletan hazitako ardo beltz barietateen portaera agronomiko eta enologikoan inausketa mekanizatuaren eragina</t>
   </si>
   <si>
     <t>Montilla mendilerroan hazitako bi mahats beltz barietateren eskuzko inausketak eta inausketa mekanikoak haien errendimendu agronomikoan eta potentzial enologikoan dituen ondorioak alderatzen dituen hiru urteko entsegu baten emaitzak erakusten dituen dokumentua.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1296fb92-a4b8-4a2e-a3c1-198d8a97d560</t>
   </si>
   <si>
     <t>Meloi barietatearen potentziala ardo arrosak ekoizteko</t>
   </si>
   <si>
     <t>Melonera barietatetik ardo arrosa bat lortzeko beratze-denbora optimizatzeko helburu duen ikerketa baten emaitzak erakusten dituen dokumentua. Bertan, lau kanpaina jarraian (2011-2014) barietate honekin ardo arrosen ekoizpena eta lortutako emaitzak zehazten dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bd19952-5136-4d2d-9d8d-188409d917fa</t>
@@ -6404,68 +6458,50 @@
   <si>
     <t>Mendebaldeko Andaluziako almendrondoen laborantza-koefizientearen (Kc) kalkuluaren emaitzak erakusten dituen dokumentua, Kordoba eta Sevillako hiru eremutan ureztatzeko uraren dosia gomendatzen duena.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e83b4a6b-775d-4a4a-adf7-6803c19285ae</t>
   </si>
   <si>
     <t>Mahatsen Mekanizazioa: Mahastizaintzaren Eredu Berri eta Errentagarriago Bat</t>
   </si>
   <si>
     <t>IFAPA Rancho de la Merced zentroan kokatutako mahasti batean lau denboraldi jarraian egindako ikerketaren emaitzak erakusten dituen dokumentua. Helburu nagusiak hauek izan ziren: uztaren errentagarritasuna hobetzea, laborantza-praktika eta teknika mekanizatu berriak aplikatuz, eta mahastizaintza-eredu berriek landareen fisiologian eta mahatsaren eta ardoaren kalitatean duten eragina aztertzea.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/13cad6fa-b2b9-4989-98f4-a30f6ec392be</t>
   </si>
   <si>
     <t>Oliba eta oliba olio sektorearen pertzepzioa Landa Garapen Taldeetan</t>
   </si>
   <si>
     <t>Dokumentu honek Jaén, Kordoba eta Granadako probintzietako Landa Garapen Taldeek egindako lanaren inguruko oliba eta oliba olio sektoreak duen pertzepzioa aurkezten du. Lana Transforma Oliba eta Oliba Olio Proiektuaren barruan egin zen. Aztertzen du ea oliba eta oliba olio sektorea pozik dagoen Landa Garapen Taldeek nekazaritza eskualdeen garapen endogenorako oliba-proiektu berritzaileak kudeatzeko egiten duten lanarekin.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dabc61b-1fe2-43f1-aa86-f893b71a814f</t>
   </si>
   <si>
-    <t>Ardo Zurien Desalkoholizazio Partziala Alderantzizko Osmosiaren bidez</t>
-[...16 lines deleted...]
-  <si>
     <t>Pedro Ximénez ardo ozpinen zahartze bizkortua</t>
   </si>
   <si>
     <t>Pedro Ximénez ardo ozpinarekin mikrooxigenazioa eta haritz txirbilak erabiliz zahartze bizkortuaren esperientzia deskribatzen duen dokumentua.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43ab9d37-d254-4f43-8250-3c1fa1346f8e</t>
   </si>
   <si>
     <t>Sufrea ardogintzan. Alternatibak</t>
   </si>
   <si>
     <t>Dokumentu honek sufre dioxidozko kontserbagarrien erabileraren egungo egoera aurkezten du ardogintzan. Kontserbagarri honek nola funtzionatzen duen, bere propietateak eta ardoaren kalitatean eta kontsumitzaileen osasunean dituen ondorioak deskribatzen ditu. Bere zehaztapenerako metodologia analitikoak, bere erabilerari buruzko nazioarteko egungo araudia eta nazioarteko komunitate zientifikoak ordezkatzeko proposatutako alternatibak laburbiltzen ditu. Azkenik, IFAPAN sufre dioxidoaren alternatibak bilatzeko egindako proiektutik eratorritako ondorio nagusiak aurkezten ditu, eta sufre dioxidoaren eta bere alternatiben etorkizuna azaltzen du upategietan eta ikerketan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fbb0bb4-261a-4c19-97d4-6e8ba8dafeb4</t>
   </si>
   <si>
     <t>Andaluzian mahastizaintza ekologikoaren sarrera</t>
   </si>
   <si>
     <t>Dokumentu honek mahastizaintza ekologikoaren egungo egoera aurkezten du estatu mailan eta Andaluziako autonomia erkidegoan. Nekazaritza ekologikoari buruzko araudia ere jasotzen du, bihurketa prozesuari eta ziurtagiriaren garrantziari arreta berezia jarriz. Azkenik, aplikagarri diren laguntza eta diru-laguntzen analisi bat barne hartzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eafed293-d927-49f5-a55d-991483765307</t>
@@ -6584,131 +6620,131 @@
   <si>
     <t>Marrubi-laborantza komertzialean malda duten lursailetarako ureztatze-sistema lokalizatuak ebaluatzeko eredu bat proposatzen duen dokumentua.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Maldak ureztatze kalitatean eta mugurdi uztaren errendimenduan duen eragina</t>
   </si>
   <si>
     <t>Huelvako probintziako baserri komertzial bateko mugurdi-uztai batean lur-maldak ureztatze-uniformetasunean eta errendimenduan duen eragina ulertzeko helburuarekin egindako 2017ko saiakuntza baten emaitzak eskaintzen dituen dokumentua.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>Olibondoen ureztatzea negu lehorreko urte batean. 2015eko kanpaina</t>
   </si>
   <si>
     <t>Dokumentu honek olibondo-soroen ureztatzea programatzeko jarraibide orokorrak eskaintzen ditu 2015eko ureztatze-denboraldiko hainbat prezipitazio-egoeratan. Andaluziako olibondo-soroetan egungo nekazaritza-urtean, 2015eko martxora arte, urteko batez bestekoaren azpitik egon da, oro har. Kasu batzuetan, prezipitazioak urte normal baten parekoak edo are handiagoak izan dira, nahiz eta negu lehor honek lurzoruko ur-biltegiratze maila baxuak eragin dituen beste egoera asko ere badauden.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Neguan ekilore ereitea: errentagarritasuna handitzea eta klima-aldaketara egokitzea</t>
+  </si>
+  <si>
+    <t>Klima-aldaketaren ondorioz, berotze nabarmena espero da Hego Europan, udako batez besteko tenperaturen igoera nabarmenekin (mende amaierako tenperaturekin alderatuta 6 °C gehiago) eta udaberriko eta udako prezipitazioen jaitsiera nabarmenarekin. Bero-boladak, lehorteak, eurite uholdeak eta ekaitzak (muturreko gertaerak) maizago gertatuko dira (IPCC 2014). Hori dela eta, nekazariek gero eta gehiago aurreratzen dute ereitea 45 egun inguru (martxoan beharrean urtarrilean) errendimenduak eta errentagarritasuna handitzeko.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
+  </si>
+  <si>
+    <t>Marrubi barietateen ebaluazioa: lur kimikoki desinfektatuarekin ohiko laborantzan lortutako emaitzak. 2017/2018 uzta denboraldia</t>
+  </si>
+  <si>
+    <t>Andaluziako Nekazaritza Esperimentazio Sarearen (RAEA) barruan, 2017/2018 kanpainan, IFAPAk 12 barietatez osatutako talde bat karakterizatu zuen, bai maila agronomikoan bai kalitate mailan, hainbat hobekuntza programatatik merkatuan daudenetatik hautatuta.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
+  </si>
+  <si>
+    <t>Marrubi barietateen ebaluazioa lurzoru kimikoki desinfektatuarekin laborantza konbentzionalean. 2018/2019ko uzta denboraldia</t>
+  </si>
+  <si>
+    <t>Andaluziako Nekazaritza Esperimentazio Sarearen (RAEA) barruan, 2018/2019 kanpainan, IFAPAk 12 barietatez osatutako talde bat karakterizatu zuen, bai maila agronomikoan bai kalitate mailan, hainbat hobekuntza programatatik merkatuan daudenetatik hautatuta.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
+  </si>
+  <si>
+    <t>Asoziazionismoa eta Marketina. VI. Modulua.</t>
+  </si>
+  <si>
+    <t>Gazteak Nekazaritza Enpresetan Sartzeko Programaren barruan, "VI. Modulua: Elkarteak eta Marketina"ri dagokion irakaskuntza-eskuliburu honek nekazaritza sektoreko elkarte-formei lotutako alderdiak jorratzen ditu, hala nola kooperatiba-sozietateak, nekazaritza-eraldaketa sozietateak eta beste enpresa mota batzuk. Bereziki kooperatibei erreparatzen die, Andaluzian duten garrantzi handia kontuan hartuta. Gainera, ikasleak elikagai-kateko produktuen merkaturatze- eta salmenta-prozesuak aurkezten ditu, profesionalizazioa sustatzeko eta gaur egungo gizartearen elikagaien segurtasun-eskakizunak bermatzeko helburuarekin.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
+  </si>
+  <si>
+    <t>Brachypodium distachyon landaketa bidezko hazkunde moteleko lurzoru-estalki baten ezarpena eta kudeaketa</t>
+  </si>
+  <si>
+    <t>Olibondo-soro batean hazkunde moteleko lur-estalki bat ezartzeko teknikaren deskribapena. Urte anitzeko lur-estalki gisa erabiltzen diren hazkunde moteleko urteko espezieak errazago landatu daitezke zerrenda estuetan ereinda, bi aldeetatik hazkunde azkarragoko espezieen zerrendekin babestuta, horrela lurzoruaren babes hobea eta higadura gutxiago lortuz lehenengo hilabeteetan. Zerrendatan ereitearen teknika sinplea da, oso ekonomikoa nekazariarentzat, eta nabarmen murrizten du hazkunde moteleko espezieak galtzeko arriskua eurite handien kasuan, landareen higadura eta sustraiak erauztea eragin baitezakete.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c4a3e4c5-56a9-4675-9859-5ae0a1445b57</t>
+  </si>
+  <si>
+    <t>Rosellinia necatrix infekzio prozesua aguakatean</t>
+  </si>
+  <si>
+    <t>Roselinia necatrix-en infekzio-prozesuaren eta kontrol-neurrien deskribapena, aguakate-laboreetan sustrai zuriaren ustelduraren eragilea.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
+  </si>
+  <si>
+    <t>Txitxirioen kalitatea</t>
+  </si>
+  <si>
+    <t>Antzinatik landu izan dira txitxirio mota eta kalitate desberdinak (Cicer arietinum L.) Mediterraneo arroan, gizakien kontsumorako lekale lehor gisa erabiltzeko. "Kalitatea" terminoa subjektiboa da eta hainbat parametroren araberakoa da. Dokumentu honek kalitatearen hurbilketa bat eskaintzen du, hazian interesa duen operadorearen edo interesdunaren arabera. Azken helburua kalitatea definitzen duten ezaugarri garrantzitsuenak identifikatzea da, hazkuntza aurreko irizpide gisa ezarriz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
+  </si>
+  <si>
+    <t>Garnatxa barietatearen potentziala ardo arrosak ekoizteko</t>
+  </si>
+  <si>
+    <t>Garnatxa barietatearekin egindako ardo arrosen ekoizpenaren xehetasunak dituen dokumentua. Lau kanpaina jarraian (2011-2014) barietate honekin lortutako emaitzak erakusten ditu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
+  </si>
+  <si>
     <t>Andaluzian prospekatutako mahats barietate gutxiengoen genotipo eta osasun ezaugarritzea</t>
   </si>
   <si>
     <t>Bere aniztasuna eta lurralde-hedadura direla eta, Andaluzian barietate gutxiengo ugari daude, eta horrek tokiko mahastizaintzari aukera ematen dio ardo-ekoizpena dibertsifikatzeko. 2020 eta 2022 artean, bost ardogintza-eremu tradizionaletako 66 aleren identifikazio molekularra egin zen. Hamahiru mikrosatelite markatzaile erabili ziren, OIVek gomendatutako bederatziak barne. Hogeita hamaika genotipo desberdin lortu ziren, 19 aurretik deskribatutako barietateen profilei dagozkienak eta beste 12 aurretik identifikatu gabeak. Profilak "Rancho de la Merced" mahatsondo-germoplasma bankuaren datu-basean integratu ziren. Aniztasun genetikoaren analisi bidez, identifikatutako genotipo berrien talde ekogeografikoak zehaztu ziren. Birusen presentzia aztertu zen ELISA probak erabiliz, klon ziurtagarriak lortzeko, etorkizunean barietate horiek lantzeko baimena izanez gero.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
   </si>
   <si>
-    <t>Neguan ekilore ereitea: errentagarritasuna handitzea eta klima-aldaketara egokitzea</t>
-[...70 lines deleted...]
-  <si>
     <t>Ahuakate landaketen nutrizio-diagnostikorako hostoen analisia. Laginketa</t>
   </si>
   <si>
     <t>Hostoen analisiaren garrantzia eta arrazoibidea ulertzea baliagarria da ongarritze programa egokia ezartzeko. Hartutako laginaren unea eta ezaugarriak ezinbestekoak dira diagnostiko zuzen bat egiteko, landareen nutrizio-aldakortasuna espeziearen araberakoa izango baita, baita hostoaren adinaren eta posizioaren araberakoa ere.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>Mango landaketen nutrizio-diagnostikorako hostoen analisia. Laginketa</t>
   </si>
   <si>
     <t>Hostoen analisiaren garrantzia eta arrazoibidea ulertzea erabilgarria da ongarritze programa egokia ezartzeko. Hartutako laginaren denbora eta ezaugarriak ezinbestekoak dira diagnostiko zuzen bat egiteko, landarearen nutrizio-aldakortasuna espeziearen araberakoa baita, baita hostoaren adinaren eta posizioaren araberakoa ere. Horrela, dokumentu honek aguakate landaketen nutrizio-diagnostikorako hostoen laginak hartzean jarraitu beharreko metodologia ezartzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Gariaren hobekuntza genetiko bizkortuko sistema baten hasiera</t>
   </si>
   <si>
     <t>Urtean landare-belaunaldi anitz lortzea da hazkuntza-programak bizkortzeko eta hazkuntza-baldintza aldakorretara egokitutako barietate berriak lortzeko denbora laburtzeko erabiltzen diren metodoetako bat. "Hobekuntza Genetikoa eta Landare Belartsu Zabalen Kudeaketa Jasangarria Klima Aldaketaren Eszenatoki batean" (AVA23.INV2023.003) proiektuak, besteak beste, herdoil horiaren aurkako erresistentzia-geneak ogi-gari barietateetan sartzea eta klima-ganbera batean behartutako laborantza erabiliz hazkuntza-estrategia bizkortu bat garatzea proposatzen du. Lan honek Kordobako IFAPA-n (Nekazaritza eta Nekazaritza Ikerketa Institutua) dagoeneko eskuragarri dagoen azpiegitura erabiliz gari-hazkuntza sistema bizkortu bat garatzeko aukera ebaluatu du, urtean gutxienez hiru belaunaldi lortzeko helburuarekin, eta horrek hazkuntza-programan aurrerapen azkarragoa ahalbidetuko luke.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
@@ -8402,50 +8438,59 @@
   <si>
     <t>Murtziako landa-eremuko zurezko labore bereizgarrienei eskainitako argitalpena, besteak beste, fruitu lehorrak, pikanteak, mahaiko eta ardoko mahatsak eta olibondoak.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Klima-aldaketaren eragina landareen hazkuntzan</t>
   </si>
   <si>
     <t>Landareen hazkuntzaren arlo ezberdinetako adituek egindako lana, non landareen hazkuntzarekin eta klima-aldaketaren erronkarekin lotutako alderdi ezberdinei buruzko esperientziak, ezagutzak eta iritziak eskaintzen dituzten.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Murtziako Eskualdeko nekazaritza-ekoizpen eremuen kostuen egitura: hezur-fruituak eta zitrikoak</t>
   </si>
   <si>
     <t>Eskualdeko zitriko eta fruta-arbolen laborantzari eskainitako argitalpena</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Murtziako Eskualdeko nekazaritza ekologikoko labore nagusien kostuen egitura</t>
+  </si>
+  <si>
+    <t>Murtziako eskualdeko nekazaritza ekologikoaren jarraibide nagusiak deskribatzen dituen dokumentua</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
+  </si>
+  <si>
     <t>Etorkizun Jasangarria</t>
   </si>
   <si>
     <t>BBVAren podcasta, trantsizioa aztertzen duena eta iraunkortasunerako gomendioak eskaintzen dituena</t>
   </si>
   <si>
     <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
   </si>
   <si>
     <t>Mahatsondoen ingurumen-laginetan Ilyonectria liriodendri detektatzeko tanta digitalen PCR teknologia</t>
   </si>
   <si>
     <t>Artikulua hanka beltzen onddoen detekzio eta kuantifikazio zehatz, goiztiar eta espezifikoari eta tanta bidezko PCR digitalaren eta denbora errealeko PCR tekniken ebaluazioari buruz.</t>
   </si>
   <si>
     <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
   </si>
   <si>
     <t>Mahatsondoen inausketa-zaurien babesa Phaeomoniella chlamydospora eta Diplodia seriata-ren aurka, metodo biologiko eta kimiko komertzialak erabiliz</t>
   </si>
   <si>
     <t>Botryosphaeria dieback eta esca gaixotasunei buruzko artikulua, munduko mahats-ekoizpen eremu nagusietan mahastiak kaltetzen dituzten mahatsondo-enborraren gaixotasun (VTB) kaltegarrienetako biak.</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
@@ -8481,59 +8526,50 @@
     <t>Klima aldaketa eta berrikuntza zereal-laborantzan: sektorearen pertzepzioak</t>
   </si>
   <si>
     <t>Klima-aldaketaren ondorioz zereal-laborantzan sektoreak duen berrikuntzaren pertzepzioari buruzko ikerketa</t>
   </si>
   <si>
     <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
   </si>
   <si>
     <t>Pyricularia oryzae kontrol estrategiak Calasparrako arroz erreserban. GO ArrozINNOVA Proiektuan lortutako emaitzak</t>
   </si>
   <si>
     <t>GO ArrozINNOVA Proiektuan lortutako emaitzak</t>
   </si>
   <si>
     <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
   </si>
   <si>
     <t>Tomatearen rugositatearen birusa: kudeaketa integratuko estrategia baten oinarriak</t>
   </si>
   <si>
     <t>Alderdi epidemiologikoei buruzko informazioa duen dokumentua —hala nola, landareen infekzioa, birusen hedapena, ostalari alternatiboak, birusaren iraunkortasuna ingurumenean, etab.— ulertzeko eta markoztatzeko ezinbestekoak direnak.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
   </si>
   <si>
     <t>A3 txostena: Mahasti eta ardo sektorean klima aldaketara egokitzeko eragileen mapa</t>
   </si>
   <si>
     <t>VIN &amp; ADAPT II proiektuaren helburu orokorra ezagutzaren transferentzia sustatzea eta interesdun guztiak mobilizatzea zen, ardogintzaren sektorean klima-aldaketak dakartzan erronkei egokitzapena bultzatzeko.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Espainiako abeltzaintza estentsiborako klima-aldaketara egokitzeko estrategiak: ikuspegi soziala</t>
   </si>
   <si>
     <t>Abeltzaintza estentsiboa antzinako jarduera da Iberiar penintsula osoan. Jarduera honek, nekazaritza sektoreko sektore ekonomiko bat izateaz gain, gizarte osoari ekosistema-zerbitzu garrantzitsuak eskaintzen dizkio, besteak beste, elikagaien hornidura, ekosistemen erregulazioa, ondasun kulturalen hornidura, landa- eta mendi-paisaien moldaketa eta baso-eremuetan suteen prebentzioa. Hala ere, abeltzaintza estentsiboa oso zaurgarria da klima-aldaketaren aurrean. Ahultasun hori abeltzaintza estentsiboak klima, biofisika, sozial, politiko, instituzional, ekonomiko eta kultura arloetako aldaketa eta eraldaketa sorta baten eraginpean egoteagatik zehazten da, eta horrek sektore honen klima-aldaketara egokitzeko gaitasuna murrizten du. Aurretiazko ikerketek sektorearentzako egokitzapen estrategia posibleak azaldu dituzte, baina ez dituzte estrategia horiek ikuspegi sozialetik eta zaurgarritasunaren esparru kontzeptualetik aztertu.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>A1 txostena klima-aldaketaren eraginei eta eskualde helburuetan egokitzapenari buruz</t>
   </si>
   <si>
     <t>VIN &amp; ADAPT II proiektuaren helburu orokorra ezagutzaren transferentzia sustatzea eta interesdun guztiak mobilizatzea zen, ardogintzaren sektorean klima-aldaketak dakartzan erronkei egokitzapena bultzatzeko.  </t>
   </si>
@@ -12959,54 +12995,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1481"/>
+  <dimension ref="A1:D1485"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1481"/>
+      <selection activeCell="A1" sqref="A1:D1485"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="297.213" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2234.312" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -13384,553 +13420,553 @@
         <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D36" s="1"/>
+      <c r="D36" s="1" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>194</v>
@@ -14614,401 +14650,401 @@
         <v>339</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="1" t="s">
+      <c r="D119" s="1" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B120" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="1" t="s">
+      <c r="D120" s="1" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="B121" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="1" t="s">
+      <c r="D121" s="1" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B122" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
         <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>377</v>
+        <v>398</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>408</v>
+        <v>389</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>411</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>424</v>
@@ -15110,325 +15146,325 @@
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>377</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>377</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>460</v>
+        <v>389</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>463</v>
+        <v>389</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B164" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="C164" s="1" t="s">
+      <c r="D164" s="1" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B165" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="1" t="s">
+      <c r="D165" s="1" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="B166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C166" s="1" t="s">
+      <c r="D166" s="1" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B167" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C167" s="1" t="s">
+      <c r="D167" s="1" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B168" s="1" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
         <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>513</v>
@@ -15496,174 +15532,174 @@
         <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>557</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>559</v>
       </c>
     </row>
@@ -18187,107 +18223,107 @@
         <v>1097</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1113</v>
+        <v>1111</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>5</v>
@@ -18411,107 +18447,107 @@
         <v>1144</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>5</v>
@@ -21239,107 +21275,107 @@
         <v>1749</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B595" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1765</v>
+        <v>1763</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
@@ -21491,107 +21527,107 @@
         <v>1802</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1818</v>
+        <v>1816</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>1822</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
@@ -21715,317 +21751,317 @@
         <v>1849</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C624" s="1" t="s">
         <v>1851</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>1852</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
         <v>1853</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B629" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C629" s="1" t="s">
         <v>1863</v>
       </c>
-      <c r="B629" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D629" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1824</v>
+        <v>1868</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1824</v>
+        <v>1871</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1870</v>
+        <v>1868</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1873</v>
+        <v>1836</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1876</v>
+        <v>1836</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1879</v>
+        <v>1836</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="1" t="s">
         <v>1891</v>
       </c>
-      <c r="B640" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D640" s="1" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1896</v>
       </c>
-      <c r="B642" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D642" s="1" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="B643" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="B644" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
         <v>1905</v>
       </c>
       <c r="B645" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="B646" s="1" t="s">
         <v>5</v>
@@ -23815,436 +23851,436 @@
         <v>2291</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
         <v>2292</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
         <v>2293</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>2294</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
         <v>2295</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2293</v>
+        <v>2296</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="B776" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="B777" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C777" s="1"/>
+      <c r="C777" s="1" t="s">
+        <v>2302</v>
+      </c>
       <c r="D777" s="1" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="1"/>
+      <c r="C778" s="1" t="s">
+        <v>2305</v>
+      </c>
       <c r="D778" s="1" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2304</v>
+        <v>2307</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
         <v>2305</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C781" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C781" s="1"/>
       <c r="D781" s="1" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C782" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C782" s="1"/>
       <c r="D782" s="1" t="s">
         <v>2315</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
         <v>2316</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="1" t="s">
         <v>2317</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>2318</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
         <v>2319</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C784" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>2321</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
         <v>2322</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C785" s="1"/>
+      <c r="C785" s="1" t="s">
+        <v>2323</v>
+      </c>
       <c r="D785" s="1" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C786" s="1"/>
+      <c r="C786" s="1" t="s">
+        <v>2326</v>
+      </c>
       <c r="D786" s="1" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="1"/>
+      <c r="C787" s="1" t="s">
+        <v>2329</v>
+      </c>
       <c r="D787" s="1" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2328</v>
+        <v>2331</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C788" s="1"/>
+      <c r="C788" s="1" t="s">
+        <v>2332</v>
+      </c>
       <c r="D788" s="1" t="s">
-        <v>2329</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2330</v>
+        <v>2334</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2331</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2334</v>
+        <v>2338</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
-        <v>2335</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2336</v>
+        <v>2340</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C792" s="1"/>
       <c r="D792" s="1" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C793" s="1"/>
       <c r="D793" s="1" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C794" s="1"/>
       <c r="D794" s="1" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C795" s="1"/>
       <c r="D795" s="1" t="s">
         <v>2347</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C796" s="1" t="s">
         <v>2349</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>2350</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C797" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C798" s="1" t="s">
         <v>2355</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>2356</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C799" s="1" t="s">
         <v>2358</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>2359</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C800" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>2362</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C801" s="1" t="s">
         <v>2364</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>2365</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C802" s="1" t="s">
         <v>2367</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>2368</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C803" s="1" t="s">
         <v>2370</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>2371</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
         <v>2372</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C804" s="1" t="s">
         <v>2373</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>2374</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
         <v>2375</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
         <v>2376</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>2377</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
         <v>2378</v>
@@ -24256,586 +24292,586 @@
         <v>2379</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>2380</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
         <v>2382</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>2383</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
         <v>2384</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C808" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C809" s="1" t="s">
         <v>2388</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>2389</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
         <v>2391</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>2392</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C812" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C813" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>2401</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
         <v>2403</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>2404</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2403</v>
+        <v>2409</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C819" s="1" t="s">
         <v>2415</v>
       </c>
-      <c r="B819" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D819" s="1" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2419</v>
+        <v>2415</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>2420</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
         <v>2421</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
         <v>2422</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>2423</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
         <v>2424</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
         <v>2425</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>2426</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
         <v>2427</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2403</v>
+        <v>2428</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2403</v>
+        <v>2431</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2403</v>
+        <v>2434</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2437</v>
+        <v>2415</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2437</v>
+        <v>2415</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2442</v>
+        <v>2415</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B832" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C832" s="1" t="s">
         <v>2449</v>
       </c>
-      <c r="B832" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D832" s="1" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="B833" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2437</v>
+        <v>2454</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
       <c r="B834" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2455</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2457</v>
+        <v>2449</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>2460</v>
+        <v>2449</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2437</v>
+        <v>2466</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2437</v>
+        <v>2469</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2476</v>
+        <v>2449</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2482</v>
+        <v>2449</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2485</v>
+        <v>2449</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>2486</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
         <v>2487</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
         <v>2488</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>2489</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
         <v>2490</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
@@ -24861,1207 +24897,1207 @@
         <v>2495</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
         <v>2496</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
         <v>2497</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>2498</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2437</v>
+        <v>2500</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2502</v>
+        <v>2509</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2502</v>
+        <v>2449</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2515</v>
+        <v>2514</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2520</v>
+        <v>2514</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="B861" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2502</v>
+        <v>2527</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B862" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C862" s="1" t="s">
         <v>2527</v>
       </c>
-      <c r="B862" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D862" s="1" t="s">
-        <v>377</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2536</v>
+        <v>2514</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2540</v>
+        <v>389</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
         <v>2541</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2515</v>
+        <v>2545</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2515</v>
+        <v>2548</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2515</v>
+        <v>2551</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2549</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2550</v>
+        <v>2553</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2515</v>
+        <v>2554</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2551</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2552</v>
+        <v>2556</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2515</v>
+        <v>2527</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2553</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2554</v>
+        <v>2558</v>
       </c>
       <c r="B873" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2542</v>
+        <v>2527</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2555</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2556</v>
+        <v>2560</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2557</v>
+        <v>2527</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2558</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2559</v>
+        <v>2562</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2542</v>
+        <v>2527</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2560</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2557</v>
+        <v>2527</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2562</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2563</v>
+        <v>2566</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2564</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2565</v>
+        <v>2568</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>2542</v>
+        <v>2569</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2566</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2567</v>
+        <v>2571</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>2568</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B880" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C880" s="1" t="s">
         <v>2569</v>
       </c>
-      <c r="B880" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D880" s="1" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2571</v>
+        <v>2575</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>2557</v>
+        <v>2554</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>2572</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2573</v>
+        <v>2577</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2574</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2542</v>
+        <v>2569</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2581</v>
+        <v>2585</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2582</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2583</v>
+        <v>2587</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2584</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2588</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2589</v>
+        <v>2593</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2590</v>
+        <v>2554</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2591</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2590</v>
+        <v>2554</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2590</v>
+        <v>2554</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2590</v>
+        <v>2554</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2601</v>
+        <v>2604</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
         <v>2602</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2605</v>
+        <v>2602</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2608</v>
+        <v>2602</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>2609</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
         <v>2610</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2590</v>
+        <v>2611</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="B899" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>2590</v>
+        <v>2614</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2599</v>
+        <v>2617</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2615</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2616</v>
+        <v>2619</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2599</v>
+        <v>2620</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2617</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2618</v>
+        <v>2622</v>
       </c>
       <c r="B902" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2619</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2620</v>
+        <v>2624</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2621</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2623</v>
+        <v>2611</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2599</v>
+        <v>2611</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2599</v>
+        <v>2611</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2599</v>
+        <v>2611</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2631</v>
+        <v>2634</v>
       </c>
       <c r="B908" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>2599</v>
+        <v>2635</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>2632</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2633</v>
+        <v>2637</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2634</v>
+        <v>2611</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C910" s="1"/>
+      <c r="C910" s="1" t="s">
+        <v>2611</v>
+      </c>
       <c r="D910" s="1" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2599</v>
+        <v>2611</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C912" s="1"/>
+      <c r="C912" s="1" t="s">
+        <v>2611</v>
+      </c>
       <c r="D912" s="1" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2599</v>
+        <v>2646</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2643</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C914" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C914" s="1"/>
       <c r="D914" s="1" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2646</v>
+        <v>2650</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2599</v>
+        <v>2611</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2647</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2648</v>
+        <v>2652</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C916" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C916" s="1"/>
       <c r="D916" s="1" t="s">
-        <v>2649</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2650</v>
+        <v>2654</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2651</v>
+        <v>2611</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2654</v>
+        <v>2611</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2651</v>
+        <v>2611</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2651</v>
+        <v>2611</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2651</v>
+        <v>2663</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2661</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2662</v>
+        <v>2665</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2651</v>
+        <v>2666</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2663</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2664</v>
+        <v>2668</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>2651</v>
+        <v>2663</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>2665</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2666</v>
+        <v>2670</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2651</v>
+        <v>2663</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2667</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2668</v>
+        <v>2672</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C925" s="1"/>
+      <c r="C925" s="1" t="s">
+        <v>2663</v>
+      </c>
       <c r="D925" s="1" t="s">
-        <v>2669</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2670</v>
+        <v>2674</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2671</v>
+        <v>2663</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2673</v>
+        <v>2676</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2674</v>
+        <v>2663</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2677</v>
+        <v>2663</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C929" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C929" s="1"/>
       <c r="D929" s="1" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2651</v>
+        <v>2683</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2690</v>
+        <v>2663</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2693</v>
+        <v>2663</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>2694</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
         <v>2695</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
         <v>2696</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>2697</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
         <v>2698</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
@@ -26087,454 +26123,454 @@
         <v>2703</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
         <v>2704</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
         <v>2705</v>
       </c>
       <c r="D938" s="1" t="s">
         <v>2706</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
         <v>2707</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2403</v>
+        <v>2708</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2403</v>
+        <v>2711</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2403</v>
+        <v>2714</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
       <c r="B943" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2717</v>
+        <v>2415</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2720</v>
+        <v>2415</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2723</v>
+        <v>2415</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>2724</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
         <v>2725</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
         <v>2726</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>2727</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
         <v>2729</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>2730</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
         <v>2731</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2729</v>
+        <v>2732</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2729</v>
+        <v>2735</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2729</v>
+        <v>2738</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2736</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
-        <v>2737</v>
+        <v>2740</v>
       </c>
       <c r="B951" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>2729</v>
+        <v>2741</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>2738</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2739</v>
+        <v>2743</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2729</v>
+        <v>2741</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B953" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C953" s="1" t="s">
         <v>2741</v>
       </c>
-      <c r="B953" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D953" s="1" t="s">
-        <v>2742</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2743</v>
+        <v>2747</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2729</v>
+        <v>2741</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2729</v>
+        <v>2741</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2747</v>
+        <v>2751</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2729</v>
+        <v>2741</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2748</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2749</v>
+        <v>2753</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2729</v>
+        <v>2741</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2750</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2729</v>
+        <v>2741</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2753</v>
+        <v>2757</v>
       </c>
       <c r="B959" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2729</v>
+        <v>2741</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>2754</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
-        <v>2755</v>
+        <v>2759</v>
       </c>
       <c r="B960" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>2756</v>
+        <v>2741</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>2757</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
-        <v>2758</v>
+        <v>2761</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>2759</v>
+        <v>2741</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>337</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
-        <v>2760</v>
+        <v>2763</v>
       </c>
       <c r="B962" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>2761</v>
+        <v>2741</v>
       </c>
       <c r="D962" s="1" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
       <c r="B963" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>2764</v>
+        <v>2741</v>
       </c>
       <c r="D963" s="1" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="B964" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="D964" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="B965" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="D965" s="1" t="s">
-        <v>2771</v>
+        <v>349</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
         <v>2772</v>
       </c>
       <c r="B966" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>2774</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
         <v>2775</v>
       </c>
       <c r="B967" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>2776</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
         <v>2778</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C968" s="1" t="s">
         <v>2779</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>2780</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
         <v>2781</v>
       </c>
       <c r="B969" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C969" s="1" t="s">
         <v>2782</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>2783</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
         <v>2784</v>
@@ -26546,79 +26582,79 @@
         <v>2785</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>2786</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
         <v>2787</v>
       </c>
       <c r="B971" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>2788</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>2789</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
         <v>2790</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>2791</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>2792</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
         <v>2793</v>
       </c>
       <c r="B973" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>2795</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
         <v>2796</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C974" s="1" t="s">
         <v>2797</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>2798</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
         <v>2799</v>
       </c>
       <c r="B975" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C975" s="1" t="s">
         <v>2800</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>2801</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
         <v>2802</v>
@@ -26644,51 +26680,51 @@
         <v>2806</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2807</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="B978" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2810</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2816</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2817</v>
@@ -26759,160 +26795,160 @@
         <v>2831</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
         <v>2832</v>
       </c>
       <c r="B986" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C986" s="1" t="s">
         <v>2833</v>
       </c>
       <c r="D986" s="1" t="s">
         <v>2834</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
         <v>2835</v>
       </c>
       <c r="B987" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>2833</v>
+        <v>2836</v>
       </c>
       <c r="D987" s="1" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="B988" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="D988" s="1" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="B989" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
       <c r="D989" s="1" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="B990" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="D990" s="1" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="B991" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>2847</v>
+        <v>2845</v>
       </c>
       <c r="D991" s="1" t="s">
         <v>2848</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
         <v>2849</v>
       </c>
       <c r="B992" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C992" s="1" t="s">
         <v>2850</v>
       </c>
       <c r="D992" s="1" t="s">
         <v>2851</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
         <v>2852</v>
       </c>
       <c r="B993" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C993" s="1" t="s">
         <v>2853</v>
       </c>
       <c r="D993" s="1" t="s">
         <v>2854</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
         <v>2855</v>
       </c>
       <c r="B994" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C994" s="1" t="s">
         <v>2856</v>
       </c>
       <c r="D994" s="1" t="s">
         <v>2857</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
         <v>2858</v>
       </c>
       <c r="B995" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C995" s="1" t="s">
         <v>2859</v>
       </c>
       <c r="D995" s="1" t="s">
         <v>2860</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
         <v>2861</v>
       </c>
       <c r="B996" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C996" s="1" t="s">
         <v>2862</v>
       </c>
       <c r="D996" s="1" t="s">
         <v>2863</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
         <v>2864</v>
@@ -27134,177 +27170,177 @@
         <v>2910</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2911</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="B1013" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2913</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2914</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2916</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2917</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2919</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2920</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2922</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2923</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2925</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2926</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2928</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2929</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1019" s="1" t="s">
         <v>2931</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>2932</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="B1020" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1020" s="1" t="s">
         <v>2934</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>2935</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
         <v>2936</v>
       </c>
       <c r="B1021" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1021" s="1" t="s">
         <v>2937</v>
       </c>
       <c r="D1021" s="1" t="s">
         <v>2938</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" s="1" t="s">
         <v>2939</v>
       </c>
       <c r="B1022" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1022" s="1" t="s">
         <v>2940</v>
       </c>
       <c r="D1022" s="1" t="s">
         <v>2941</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" s="1" t="s">
         <v>2942</v>
       </c>
       <c r="B1023" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1023" s="1" t="s">
         <v>2943</v>
       </c>
       <c r="D1023" s="1" t="s">
         <v>2944</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" s="1" t="s">
         <v>2945</v>
       </c>
       <c r="B1024" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1024" s="1" t="s">
         <v>2946</v>
       </c>
       <c r="D1024" s="1" t="s">
         <v>2947</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" s="1" t="s">
         <v>2948</v>
@@ -27347,115 +27383,115 @@
         <v>2956</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
         <v>2958</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>2959</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
         <v>2960</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="D1029" s="1" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="B1030" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
       <c r="D1030" s="1" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="B1031" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
       <c r="D1031" s="1" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="B1032" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
       <c r="D1032" s="1" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
       <c r="B1033" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="D1033" s="1" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="B1034" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1034" s="1" t="s">
         <v>2974</v>
       </c>
       <c r="D1034" s="1" t="s">
         <v>2975</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
         <v>2976</v>
       </c>
       <c r="B1035" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1035" s="1" t="s">
         <v>2977</v>
       </c>
       <c r="D1035" s="1" t="s">
         <v>2978</v>
       </c>
     </row>
@@ -27834,51 +27870,51 @@
         <v>3058</v>
       </c>
       <c r="D1062" s="1" t="s">
         <v>3059</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
         <v>3060</v>
       </c>
       <c r="B1063" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1063" s="1" t="s">
         <v>3061</v>
       </c>
       <c r="D1063" s="1" t="s">
         <v>3062</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
         <v>3063</v>
       </c>
       <c r="B1064" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1064" s="1" t="s">
         <v>3064</v>
       </c>
       <c r="D1064" s="1" t="s">
         <v>3065</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
         <v>3066</v>
       </c>
       <c r="B1065" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1065" s="1" t="s">
         <v>3067</v>
       </c>
       <c r="D1065" s="1" t="s">
         <v>3068</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
         <v>3069</v>
@@ -27890,51 +27926,51 @@
         <v>3070</v>
       </c>
       <c r="D1066" s="1" t="s">
         <v>3071</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
         <v>3072</v>
       </c>
       <c r="B1067" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1067" s="1" t="s">
         <v>3073</v>
       </c>
       <c r="D1067" s="1" t="s">
         <v>3074</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
         <v>3075</v>
       </c>
       <c r="B1068" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1068" s="1" t="s">
         <v>3076</v>
       </c>
       <c r="D1068" s="1" t="s">
         <v>3077</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
         <v>3078</v>
       </c>
       <c r="B1069" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1069" s="1" t="s">
         <v>3079</v>
       </c>
       <c r="D1069" s="1" t="s">
         <v>3080</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
         <v>3081</v>
@@ -28842,121 +28878,121 @@
         <v>3274</v>
       </c>
       <c r="D1134" s="1" t="s">
         <v>3275</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
         <v>3276</v>
       </c>
       <c r="B1135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1135" s="1" t="s">
         <v>3277</v>
       </c>
       <c r="D1135" s="1" t="s">
         <v>3278</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
         <v>3279</v>
       </c>
       <c r="B1136" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1136" s="1" t="s">
         <v>3280</v>
       </c>
       <c r="D1136" s="1" t="s">
         <v>3281</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
         <v>3282</v>
       </c>
       <c r="B1137" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1137" s="1" t="s">
         <v>3283</v>
       </c>
       <c r="D1137" s="1" t="s">
         <v>3284</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
         <v>3285</v>
       </c>
       <c r="B1138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1138" s="1" t="s">
         <v>3286</v>
       </c>
       <c r="D1138" s="1" t="s">
         <v>3287</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
         <v>3288</v>
       </c>
       <c r="B1139" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1139" s="1" t="s">
         <v>3289</v>
       </c>
       <c r="D1139" s="1" t="s">
         <v>3290</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
         <v>3291</v>
       </c>
       <c r="B1140" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1140" s="1" t="s">
         <v>3292</v>
       </c>
       <c r="D1140" s="1" t="s">
         <v>3293</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
         <v>3294</v>
       </c>
       <c r="B1141" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1141" s="1" t="s">
         <v>3295</v>
       </c>
       <c r="D1141" s="1" t="s">
         <v>3296</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
         <v>3297</v>
       </c>
       <c r="B1142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1142" s="1" t="s">
         <v>3298</v>
       </c>
       <c r="D1142" s="1" t="s">
         <v>3299</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
         <v>3300</v>
@@ -29220,537 +29256,537 @@
         <v>3355</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3356</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
         <v>3357</v>
       </c>
       <c r="B1162" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1162" s="1" t="s">
         <v>3358</v>
       </c>
       <c r="D1162" s="1" t="s">
         <v>3359</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
         <v>3360</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1163" s="1" t="s">
         <v>3361</v>
       </c>
       <c r="D1163" s="1" t="s">
         <v>3362</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
         <v>3363</v>
       </c>
       <c r="B1164" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1164" s="1" t="s">
         <v>3364</v>
       </c>
       <c r="D1164" s="1" t="s">
         <v>3365</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
         <v>3366</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1165" s="1" t="s">
         <v>3367</v>
       </c>
       <c r="D1165" s="1" t="s">
         <v>3368</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
         <v>3369</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1166" s="1" t="s">
         <v>3370</v>
       </c>
       <c r="D1166" s="1" t="s">
         <v>3371</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
         <v>3372</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1167" s="1" t="s">
         <v>3373</v>
       </c>
       <c r="D1167" s="1" t="s">
         <v>3374</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
         <v>3375</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1168" s="1" t="s">
         <v>3376</v>
       </c>
       <c r="D1168" s="1" t="s">
         <v>3377</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
         <v>3378</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C1169" s="1" t="s">
         <v>3379</v>
       </c>
       <c r="D1169" s="1" t="s">
         <v>3380</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
         <v>3381</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1170" s="1" t="s">
         <v>3382</v>
       </c>
       <c r="D1170" s="1" t="s">
         <v>3383</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
         <v>3384</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1171" s="1" t="s">
         <v>3385</v>
       </c>
       <c r="D1171" s="1" t="s">
         <v>3386</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
         <v>3387</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1172" s="1" t="s">
         <v>3388</v>
       </c>
       <c r="D1172" s="1" t="s">
         <v>3389</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3387</v>
+        <v>3390</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="B1174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1175" s="1" t="s">
-        <v>3393</v>
+        <v>3397</v>
       </c>
       <c r="D1175" s="1" t="s">
-        <v>3396</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3397</v>
+        <v>3399</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3265</v>
+        <v>3400</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3398</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
         <v>3399</v>
       </c>
-      <c r="B1177" s="1"/>
+      <c r="B1177" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="C1177" s="1" t="s">
-        <v>3400</v>
+        <v>3402</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3401</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3402</v>
+        <v>3404</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>3400</v>
+        <v>3405</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3403</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3404</v>
+        <v>3407</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1179" s="1" t="s">
         <v>3405</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3406</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3407</v>
+        <v>3409</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>91</v>
+        <v>3277</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3408</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3409</v>
-[...3 lines deleted...]
-      </c>
+        <v>3411</v>
+      </c>
+      <c r="B1181" s="1"/>
       <c r="C1181" s="1" t="s">
-        <v>91</v>
+        <v>3412</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3410</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3411</v>
+        <v>3414</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>373</v>
+        <v>3412</v>
       </c>
       <c r="D1182" s="1" t="s">
-        <v>3412</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
-        <v>3413</v>
+        <v>3416</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1183" s="1" t="s">
-        <v>3414</v>
+        <v>3417</v>
       </c>
       <c r="D1183" s="1" t="s">
-        <v>3415</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
-        <v>3416</v>
+        <v>3419</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1184" s="1" t="s">
-        <v>3417</v>
+        <v>103</v>
       </c>
       <c r="D1184" s="1" t="s">
-        <v>3418</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
-        <v>3419</v>
+        <v>3421</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1185" s="1" t="s">
-        <v>3420</v>
+        <v>103</v>
       </c>
       <c r="D1185" s="1" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1186" s="1" t="s">
-        <v>3423</v>
+        <v>385</v>
       </c>
       <c r="D1186" s="1" t="s">
         <v>3424</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
         <v>3425</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C1187" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="C1187" s="1" t="s">
+        <v>3426</v>
+      </c>
       <c r="D1187" s="1" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="B1188" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1188" s="1" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="D1188" s="1" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="B1189" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1189" s="1" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="D1189" s="1" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="B1190" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1190" s="1" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="D1190" s="1" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
       <c r="B1191" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="C1191" s="1"/>
       <c r="D1191" s="1" t="s">
         <v>3438</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
         <v>3439</v>
       </c>
       <c r="B1192" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1192" s="1" t="s">
         <v>3440</v>
       </c>
       <c r="D1192" s="1" t="s">
         <v>3441</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
         <v>3442</v>
       </c>
       <c r="B1193" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1193" s="1" t="s">
         <v>3443</v>
       </c>
       <c r="D1193" s="1" t="s">
         <v>3444</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
         <v>3445</v>
       </c>
       <c r="B1194" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1194" s="1" t="s">
         <v>3446</v>
       </c>
       <c r="D1194" s="1" t="s">
         <v>3447</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
         <v>3448</v>
       </c>
       <c r="B1195" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1195" s="1" t="s">
         <v>3449</v>
       </c>
       <c r="D1195" s="1" t="s">
         <v>3450</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
         <v>3451</v>
       </c>
       <c r="B1196" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1196" s="1" t="s">
         <v>3452</v>
       </c>
       <c r="D1196" s="1" t="s">
         <v>3453</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
         <v>3454</v>
       </c>
       <c r="B1197" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1197" s="1" t="s">
         <v>3455</v>
       </c>
       <c r="D1197" s="1" t="s">
         <v>3456</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
         <v>3457</v>
       </c>
       <c r="B1198" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1198" s="1" t="s">
         <v>3458</v>
       </c>
       <c r="D1198" s="1" t="s">
         <v>3459</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
         <v>3460</v>
       </c>
       <c r="B1199" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1199" s="1" t="s">
         <v>3461</v>
       </c>
       <c r="D1199" s="1" t="s">
         <v>3462</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
         <v>3463</v>
@@ -29902,709 +29938,709 @@
         <v>3494</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3495</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
         <v>3496</v>
       </c>
       <c r="B1211" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1211" s="1" t="s">
         <v>3497</v>
       </c>
       <c r="D1211" s="1" t="s">
         <v>3498</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
         <v>3499</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1212" s="1" t="s">
         <v>3500</v>
       </c>
       <c r="D1212" s="1" t="s">
         <v>3501</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
         <v>3502</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1213" s="1" t="s">
         <v>3503</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>3504</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
         <v>3505</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1214" s="1" t="s">
         <v>3506</v>
       </c>
       <c r="D1214" s="1" t="s">
         <v>3507</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
         <v>3508</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1215" s="1" t="s">
         <v>3509</v>
       </c>
       <c r="D1215" s="1" t="s">
         <v>3510</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
         <v>3511</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1216" s="1" t="s">
         <v>3512</v>
       </c>
       <c r="D1216" s="1" t="s">
         <v>3513</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
         <v>3514</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1217" s="1" t="s">
         <v>3515</v>
       </c>
       <c r="D1217" s="1" t="s">
         <v>3516</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
         <v>3517</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1218" s="1" t="s">
         <v>3518</v>
       </c>
       <c r="D1218" s="1" t="s">
         <v>3519</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
         <v>3520</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1219" s="1" t="s">
         <v>3521</v>
       </c>
       <c r="D1219" s="1" t="s">
         <v>3522</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
         <v>3523</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1220" s="1" t="s">
         <v>3524</v>
       </c>
       <c r="D1220" s="1" t="s">
         <v>3525</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
         <v>3526</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1221" s="1" t="s">
-        <v>2536</v>
+        <v>3527</v>
       </c>
       <c r="D1221" s="1" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
       <c r="B1222" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1222" s="1" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="D1222" s="1" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="B1223" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1223" s="1" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
       <c r="D1223" s="1" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
       <c r="B1224" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1224" s="1" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="D1224" s="1" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="B1225" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1225" s="1" t="s">
-        <v>3538</v>
+        <v>2548</v>
       </c>
       <c r="D1225" s="1" t="s">
         <v>3539</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
         <v>3540</v>
       </c>
       <c r="B1226" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1226" s="1" t="s">
         <v>3541</v>
       </c>
       <c r="D1226" s="1" t="s">
         <v>3542</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
         <v>3543</v>
       </c>
       <c r="B1227" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1227" s="1" t="s">
         <v>3544</v>
       </c>
       <c r="D1227" s="1" t="s">
         <v>3545</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
         <v>3546</v>
       </c>
       <c r="B1228" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1228" s="1" t="s">
         <v>3547</v>
       </c>
       <c r="D1228" s="1" t="s">
         <v>3548</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
         <v>3549</v>
       </c>
       <c r="B1229" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1229" s="1" t="s">
         <v>3550</v>
       </c>
       <c r="D1229" s="1" t="s">
         <v>3551</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
         <v>3552</v>
       </c>
       <c r="B1230" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1230" s="1" t="s">
         <v>3553</v>
       </c>
       <c r="D1230" s="1" t="s">
         <v>3554</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
         <v>3555</v>
       </c>
       <c r="B1231" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1231" s="1" t="s">
         <v>3556</v>
       </c>
       <c r="D1231" s="1" t="s">
         <v>3557</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
         <v>3558</v>
       </c>
       <c r="B1232" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1232" s="1" t="s">
         <v>3559</v>
       </c>
       <c r="D1232" s="1" t="s">
         <v>3560</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
         <v>3561</v>
       </c>
       <c r="B1233" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1233" s="1" t="s">
         <v>3562</v>
       </c>
       <c r="D1233" s="1" t="s">
         <v>3563</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
         <v>3564</v>
       </c>
       <c r="B1234" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1234" s="1" t="s">
         <v>3565</v>
       </c>
       <c r="D1234" s="1" t="s">
         <v>3566</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
         <v>3567</v>
       </c>
       <c r="B1235" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1235" s="1" t="s">
         <v>3568</v>
       </c>
       <c r="D1235" s="1" t="s">
         <v>3569</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
         <v>3570</v>
       </c>
       <c r="B1236" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1236" s="1" t="s">
         <v>3571</v>
       </c>
       <c r="D1236" s="1" t="s">
         <v>3572</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
         <v>3573</v>
       </c>
       <c r="B1237" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1237" s="1" t="s">
         <v>3574</v>
       </c>
       <c r="D1237" s="1" t="s">
         <v>3575</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
         <v>3576</v>
       </c>
       <c r="B1238" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1238" s="1" t="s">
         <v>3577</v>
       </c>
       <c r="D1238" s="1" t="s">
         <v>3578</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
         <v>3579</v>
       </c>
       <c r="B1239" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1239" s="1" t="s">
         <v>3580</v>
       </c>
       <c r="D1239" s="1" t="s">
         <v>3581</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
         <v>3582</v>
       </c>
       <c r="B1240" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1240" s="1" t="s">
         <v>3583</v>
       </c>
       <c r="D1240" s="1" t="s">
         <v>3584</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
         <v>3585</v>
       </c>
       <c r="B1241" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1241" s="1" t="s">
         <v>3586</v>
       </c>
       <c r="D1241" s="1" t="s">
         <v>3587</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
         <v>3588</v>
       </c>
       <c r="B1242" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1242" s="1" t="s">
         <v>3589</v>
       </c>
       <c r="D1242" s="1" t="s">
         <v>3590</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
         <v>3591</v>
       </c>
       <c r="B1243" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1243" s="1" t="s">
         <v>3592</v>
       </c>
       <c r="D1243" s="1" t="s">
         <v>3593</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
         <v>3594</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1244" s="1" t="s">
         <v>3595</v>
       </c>
       <c r="D1244" s="1" t="s">
         <v>3596</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
         <v>3597</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1245" s="1" t="s">
         <v>3598</v>
       </c>
       <c r="D1245" s="1" t="s">
         <v>3599</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
         <v>3600</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1246" s="1" t="s">
         <v>3601</v>
       </c>
       <c r="D1246" s="1" t="s">
         <v>3602</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
         <v>3603</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1247" s="1" t="s">
         <v>3604</v>
       </c>
       <c r="D1247" s="1" t="s">
         <v>3605</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
         <v>3606</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1248" s="1" t="s">
         <v>3607</v>
       </c>
       <c r="D1248" s="1" t="s">
         <v>3608</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
         <v>3609</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1249" s="1" t="s">
         <v>3610</v>
       </c>
       <c r="D1249" s="1" t="s">
         <v>3611</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
         <v>3612</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1250" s="1" t="s">
         <v>3613</v>
       </c>
       <c r="D1250" s="1" t="s">
         <v>3614</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
         <v>3615</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1251" s="1" t="s">
         <v>3616</v>
       </c>
       <c r="D1251" s="1" t="s">
         <v>3617</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
         <v>3618</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1252" s="1" t="s">
         <v>3619</v>
       </c>
       <c r="D1252" s="1" t="s">
         <v>3620</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
         <v>3621</v>
       </c>
       <c r="B1253" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1253" s="1" t="s">
         <v>3622</v>
       </c>
       <c r="D1253" s="1" t="s">
         <v>3623</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
         <v>3624</v>
       </c>
       <c r="B1254" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1254" s="1" t="s">
         <v>3625</v>
       </c>
       <c r="D1254" s="1" t="s">
         <v>3626</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
         <v>3627</v>
       </c>
       <c r="B1255" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1255" s="1" t="s">
         <v>3628</v>
       </c>
       <c r="D1255" s="1" t="s">
         <v>3629</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
         <v>3630</v>
       </c>
       <c r="B1256" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1256" s="1" t="s">
         <v>3631</v>
       </c>
       <c r="D1256" s="1" t="s">
         <v>3632</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
         <v>3633</v>
       </c>
       <c r="B1257" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1257" s="1" t="s">
         <v>3634</v>
       </c>
       <c r="D1257" s="1" t="s">
         <v>3635</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
         <v>3636</v>
       </c>
       <c r="B1258" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1258" s="1" t="s">
         <v>3637</v>
       </c>
       <c r="D1258" s="1" t="s">
         <v>3638</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
         <v>3639</v>
       </c>
       <c r="B1259" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1259" s="1" t="s">
         <v>3640</v>
       </c>
       <c r="D1259" s="1" t="s">
         <v>3641</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
         <v>3642</v>
       </c>
       <c r="B1260" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1260" s="1" t="s">
         <v>3643</v>
       </c>
       <c r="D1260" s="1" t="s">
         <v>3644</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
         <v>3645</v>
@@ -31011,161 +31047,161 @@
         <v>3731</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
         <v>3732</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
         <v>3733</v>
       </c>
       <c r="D1290" s="1" t="s">
         <v>3734</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
         <v>3735</v>
       </c>
       <c r="B1291" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1291" s="1" t="s">
-        <v>3733</v>
+        <v>3736</v>
       </c>
       <c r="D1291" s="1" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
       <c r="D1292" s="1" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3741</v>
+        <v>3742</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3742</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3743</v>
+        <v>3744</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1294" s="1"/>
+      <c r="C1294" s="1" t="s">
+        <v>3745</v>
+      </c>
       <c r="D1294" s="1" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
+        <v>3747</v>
+      </c>
+      <c r="B1295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1295" s="1" t="s">
         <v>3745</v>
       </c>
-      <c r="B1295" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1295" s="1" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
-        <v>3747</v>
+        <v>3749</v>
       </c>
       <c r="B1296" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1296" s="1" t="s">
-        <v>3748</v>
+        <v>3750</v>
       </c>
       <c r="D1296" s="1" t="s">
-        <v>3749</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
-        <v>3750</v>
+        <v>3752</v>
       </c>
       <c r="B1297" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1297" s="1" t="s">
-        <v>3751</v>
+        <v>3753</v>
       </c>
       <c r="D1297" s="1" t="s">
-        <v>3752</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
-        <v>3753</v>
+        <v>3755</v>
       </c>
       <c r="B1298" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1298" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1298" s="1"/>
       <c r="D1298" s="1" t="s">
-        <v>3755</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
-        <v>3756</v>
+        <v>3757</v>
       </c>
       <c r="B1299" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1299" s="1" t="s">
-        <v>3757</v>
+        <v>3753</v>
       </c>
       <c r="D1299" s="1" t="s">
         <v>3758</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
         <v>3759</v>
       </c>
       <c r="B1300" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1300" s="1" t="s">
         <v>3760</v>
       </c>
       <c r="D1300" s="1" t="s">
         <v>3761</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
         <v>3762</v>
       </c>
       <c r="B1301" s="1" t="s">
         <v>5</v>
@@ -31614,2109 +31650,2165 @@
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
         <v>3858</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
         <v>3859</v>
       </c>
       <c r="D1333" s="1" t="s">
         <v>3860</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
         <v>3861</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
         <v>3862</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>377</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3863</v>
+        <v>3864</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3864</v>
+        <v>3865</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>377</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3865</v>
+        <v>3867</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3866</v>
+        <v>3868</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>377</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3867</v>
+        <v>3870</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3868</v>
+        <v>3871</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>377</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3869</v>
+        <v>3873</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3870</v>
+        <v>3874</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3871</v>
+        <v>3875</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3872</v>
+        <v>3876</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3873</v>
+        <v>3877</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3874</v>
+        <v>3878</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3875</v>
+        <v>3879</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3876</v>
+        <v>3880</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3877</v>
+        <v>3881</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3878</v>
+        <v>3882</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3879</v>
+        <v>3883</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3880</v>
+        <v>3884</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3881</v>
+        <v>3885</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3882</v>
+        <v>3886</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3883</v>
+        <v>3887</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3884</v>
+        <v>3888</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3885</v>
+        <v>3889</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3886</v>
+        <v>3890</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3887</v>
+        <v>3891</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3888</v>
+        <v>3892</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3889</v>
+        <v>3893</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3890</v>
+        <v>3894</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3891</v>
+        <v>3895</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3892</v>
+        <v>3896</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3893</v>
+        <v>3897</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3894</v>
+        <v>3898</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3895</v>
+        <v>3899</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3896</v>
+        <v>3900</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3897</v>
+        <v>3901</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3898</v>
+        <v>3902</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3899</v>
+        <v>3903</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3900</v>
+        <v>3904</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3901</v>
+        <v>3905</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3902</v>
+        <v>3906</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3903</v>
+        <v>3907</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3904</v>
+        <v>3908</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3905</v>
+        <v>3909</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3906</v>
+        <v>3910</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3907</v>
+        <v>3911</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3908</v>
+        <v>3912</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3909</v>
+        <v>3913</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3910</v>
+        <v>3914</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3911</v>
+        <v>3915</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3912</v>
+        <v>3916</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3913</v>
+        <v>3917</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3914</v>
+        <v>3918</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3915</v>
+        <v>3919</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3916</v>
+        <v>3920</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3917</v>
+        <v>3921</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3918</v>
+        <v>3922</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3919</v>
+        <v>3923</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3920</v>
+        <v>3924</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3921</v>
+        <v>3925</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3922</v>
+        <v>3926</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3923</v>
+        <v>3927</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3924</v>
+        <v>3928</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3925</v>
+        <v>3929</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3926</v>
+        <v>3930</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3927</v>
+        <v>3931</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3928</v>
+        <v>3932</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3929</v>
+        <v>3933</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3930</v>
+        <v>3934</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3931</v>
+        <v>3935</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3932</v>
+        <v>3936</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3933</v>
+        <v>3937</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3934</v>
+        <v>3938</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3935</v>
+        <v>3939</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3936</v>
+        <v>3940</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3937</v>
+        <v>3941</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3938</v>
+        <v>3942</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3939</v>
+        <v>3943</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3940</v>
+        <v>3944</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3941</v>
+        <v>3945</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3942</v>
+        <v>3946</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3943</v>
+        <v>3947</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3944</v>
+        <v>3948</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3945</v>
+        <v>3949</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3946</v>
+        <v>3950</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3947</v>
+        <v>3951</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3948</v>
+        <v>3952</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3949</v>
+        <v>3953</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3950</v>
+        <v>3954</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3951</v>
+        <v>3955</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3952</v>
+        <v>3956</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3953</v>
+        <v>3957</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3954</v>
+        <v>3958</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3955</v>
+        <v>3959</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3956</v>
+        <v>3960</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3957</v>
+        <v>3961</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3958</v>
+        <v>3962</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3959</v>
+        <v>3963</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3960</v>
+        <v>3964</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3961</v>
+        <v>3965</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3962</v>
+        <v>3966</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3963</v>
+        <v>3967</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3964</v>
+        <v>3968</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3965</v>
+        <v>3969</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3966</v>
+        <v>3970</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3967</v>
+        <v>3971</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3968</v>
+        <v>3972</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3969</v>
+        <v>3973</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3970</v>
+        <v>3974</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3971</v>
+        <v>3975</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3972</v>
+        <v>3976</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3973</v>
+        <v>3977</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3974</v>
+        <v>3978</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3975</v>
+        <v>3979</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3976</v>
+        <v>3980</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3977</v>
+        <v>3981</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3978</v>
+        <v>3982</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3979</v>
+        <v>3983</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3980</v>
+        <v>3984</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3981</v>
+        <v>3985</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3982</v>
+        <v>3986</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3983</v>
+        <v>3987</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3984</v>
+        <v>3988</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3985</v>
+        <v>3989</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3986</v>
+        <v>3990</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3987</v>
+        <v>3991</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3988</v>
+        <v>3992</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3989</v>
+        <v>3993</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3990</v>
+        <v>3994</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3991</v>
+        <v>3995</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3992</v>
+        <v>3996</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3993</v>
+        <v>3997</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3994</v>
+        <v>3998</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3995</v>
+        <v>3999</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3996</v>
+        <v>4000</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3997</v>
+        <v>4001</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3998</v>
+        <v>4002</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3999</v>
+        <v>4003</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>4000</v>
+        <v>4004</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>4001</v>
+        <v>4005</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>4002</v>
+        <v>4006</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>4003</v>
+        <v>4007</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>4004</v>
+        <v>4008</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>4005</v>
+        <v>4009</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>4006</v>
+        <v>4010</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>4007</v>
+        <v>4011</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>4008</v>
+        <v>4012</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>4009</v>
+        <v>4013</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>4010</v>
+        <v>4014</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>4011</v>
+        <v>4015</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>4012</v>
+        <v>4016</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>4013</v>
+        <v>4017</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>4014</v>
+        <v>4018</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4015</v>
+        <v>4019</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4016</v>
+        <v>4020</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4017</v>
+        <v>4021</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4018</v>
+        <v>4022</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4019</v>
+        <v>4023</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4020</v>
+        <v>4024</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4021</v>
+        <v>4025</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4022</v>
+        <v>4026</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4023</v>
+        <v>4027</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4024</v>
+        <v>4028</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4025</v>
+        <v>4029</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4026</v>
+        <v>4030</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4027</v>
+        <v>4031</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4028</v>
+        <v>4032</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4029</v>
+        <v>4033</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4030</v>
+        <v>4034</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4031</v>
+        <v>4035</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4032</v>
+        <v>4036</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4033</v>
+        <v>4037</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4034</v>
+        <v>4038</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4035</v>
+        <v>4039</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4036</v>
+        <v>4040</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4037</v>
+        <v>4041</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4038</v>
+        <v>4042</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4039</v>
+        <v>4043</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4040</v>
+        <v>4044</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4041</v>
+        <v>4045</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4042</v>
+        <v>4046</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4043</v>
+        <v>4047</v>
       </c>
       <c r="B1425" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4044</v>
+        <v>4048</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4045</v>
+        <v>4049</v>
       </c>
       <c r="B1426" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4046</v>
+        <v>4050</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4047</v>
+        <v>4051</v>
       </c>
       <c r="B1427" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4048</v>
+        <v>4052</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4049</v>
+        <v>4053</v>
       </c>
       <c r="B1428" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4050</v>
+        <v>4054</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4051</v>
+        <v>4055</v>
       </c>
       <c r="B1429" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4052</v>
+        <v>4056</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
-        <v>4053</v>
+        <v>4057</v>
       </c>
       <c r="B1430" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
-        <v>4054</v>
+        <v>4058</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
-        <v>4055</v>
+        <v>4059</v>
       </c>
       <c r="B1431" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1431" s="1" t="s">
-        <v>4056</v>
+        <v>4060</v>
       </c>
       <c r="D1431" s="1" t="s">
-        <v>4057</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
-        <v>4058</v>
+        <v>4061</v>
       </c>
       <c r="B1432" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1432" s="1" t="s">
-        <v>4059</v>
+        <v>4062</v>
       </c>
       <c r="D1432" s="1" t="s">
-        <v>4060</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
-        <v>4061</v>
+        <v>4063</v>
       </c>
       <c r="B1433" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1433" s="1" t="s">
-        <v>4062</v>
+        <v>4064</v>
       </c>
       <c r="D1433" s="1" t="s">
-        <v>4063</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
-        <v>4064</v>
+        <v>4065</v>
       </c>
       <c r="B1434" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1434" s="1" t="s">
-        <v>4065</v>
+        <v>4066</v>
       </c>
       <c r="D1434" s="1" t="s">
-        <v>4066</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
         <v>4067</v>
       </c>
       <c r="B1435" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1435" s="1" t="s">
         <v>4068</v>
       </c>
       <c r="D1435" s="1" t="s">
         <v>4069</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
         <v>4070</v>
       </c>
       <c r="B1436" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1436" s="1" t="s">
         <v>4071</v>
       </c>
       <c r="D1436" s="1" t="s">
         <v>4072</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
         <v>4073</v>
       </c>
       <c r="B1437" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1437" s="1" t="s">
         <v>4074</v>
       </c>
       <c r="D1437" s="1" t="s">
         <v>4075</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
         <v>4076</v>
       </c>
       <c r="B1438" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1438" s="1" t="s">
         <v>4077</v>
       </c>
       <c r="D1438" s="1" t="s">
         <v>4078</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
         <v>4079</v>
       </c>
       <c r="B1439" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1439" s="1" t="s">
         <v>4080</v>
       </c>
       <c r="D1439" s="1" t="s">
         <v>4081</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
         <v>4082</v>
       </c>
       <c r="B1440" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1440" s="1" t="s">
         <v>4083</v>
       </c>
       <c r="D1440" s="1" t="s">
         <v>4084</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
         <v>4085</v>
       </c>
       <c r="B1441" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1441" s="1" t="s">
         <v>4086</v>
       </c>
       <c r="D1441" s="1" t="s">
         <v>4087</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
         <v>4088</v>
       </c>
       <c r="B1442" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1442" s="1" t="s">
         <v>4089</v>
       </c>
       <c r="D1442" s="1" t="s">
         <v>4090</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
         <v>4091</v>
       </c>
       <c r="B1443" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1443" s="1" t="s">
         <v>4092</v>
       </c>
       <c r="D1443" s="1" t="s">
         <v>4093</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
         <v>4094</v>
       </c>
       <c r="B1444" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1444" s="1" t="s">
         <v>4095</v>
       </c>
       <c r="D1444" s="1" t="s">
         <v>4096</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
         <v>4097</v>
       </c>
       <c r="B1445" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1445" s="1" t="s">
         <v>4098</v>
       </c>
       <c r="D1445" s="1" t="s">
         <v>4099</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
         <v>4100</v>
       </c>
       <c r="B1446" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1446" s="1" t="s">
         <v>4101</v>
       </c>
       <c r="D1446" s="1" t="s">
         <v>4102</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
         <v>4103</v>
       </c>
       <c r="B1447" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1447" s="1" t="s">
         <v>4104</v>
       </c>
       <c r="D1447" s="1" t="s">
         <v>4105</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
         <v>4106</v>
       </c>
       <c r="B1448" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1448" s="1" t="s">
         <v>4107</v>
       </c>
       <c r="D1448" s="1" t="s">
         <v>4108</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
         <v>4109</v>
       </c>
       <c r="B1449" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1449" s="1" t="s">
         <v>4110</v>
       </c>
       <c r="D1449" s="1" t="s">
         <v>4111</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
         <v>4112</v>
       </c>
       <c r="B1450" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1450" s="1" t="s">
         <v>4113</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4114</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4115</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4116</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4117</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4118</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4119</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4120</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4121</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4122</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4123</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4124</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4125</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4126</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4127</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1455" s="1" t="s">
         <v>4128</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>4129</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
         <v>4130</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1456" s="1" t="s">
         <v>4131</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>4132</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
         <v>4133</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1457" s="1" t="s">
-        <v>4077</v>
+        <v>4134</v>
       </c>
       <c r="D1457" s="1" t="s">
-        <v>4134</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
-        <v>4135</v>
+        <v>4136</v>
       </c>
       <c r="B1458" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1458" s="1" t="s">
-        <v>4136</v>
+        <v>4137</v>
       </c>
       <c r="D1458" s="1" t="s">
-        <v>4137</v>
+        <v>4138</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
-        <v>4138</v>
+        <v>4139</v>
       </c>
       <c r="B1459" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1459" s="1" t="s">
-        <v>4139</v>
+        <v>4140</v>
       </c>
       <c r="D1459" s="1" t="s">
-        <v>4140</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
-        <v>4141</v>
+        <v>4142</v>
       </c>
       <c r="B1460" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1460" s="1" t="s">
-        <v>4142</v>
+        <v>4143</v>
       </c>
       <c r="D1460" s="1" t="s">
-        <v>4143</v>
+        <v>4144</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
-        <v>4144</v>
+        <v>4145</v>
       </c>
       <c r="B1461" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1461" s="1" t="s">
-        <v>4145</v>
+        <v>4089</v>
       </c>
       <c r="D1461" s="1" t="s">
         <v>4146</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
         <v>4147</v>
       </c>
       <c r="B1462" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1462" s="1" t="s">
         <v>4148</v>
       </c>
       <c r="D1462" s="1" t="s">
         <v>4149</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
         <v>4150</v>
       </c>
       <c r="B1463" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1463" s="1" t="s">
         <v>4151</v>
       </c>
       <c r="D1463" s="1" t="s">
         <v>4152</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
         <v>4153</v>
       </c>
       <c r="B1464" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1464" s="1" t="s">
         <v>4154</v>
       </c>
       <c r="D1464" s="1" t="s">
         <v>4155</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
         <v>4156</v>
       </c>
       <c r="B1465" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1465" s="1" t="s">
         <v>4157</v>
       </c>
       <c r="D1465" s="1" t="s">
         <v>4158</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
         <v>4159</v>
       </c>
       <c r="B1466" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1466" s="1" t="s">
         <v>4160</v>
       </c>
       <c r="D1466" s="1" t="s">
         <v>4161</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
         <v>4162</v>
       </c>
       <c r="B1467" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1467" s="1" t="s">
         <v>4163</v>
       </c>
       <c r="D1467" s="1" t="s">
         <v>4164</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
         <v>4165</v>
       </c>
       <c r="B1468" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1468" s="1" t="s">
         <v>4166</v>
       </c>
       <c r="D1468" s="1" t="s">
         <v>4167</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
         <v>4168</v>
       </c>
       <c r="B1469" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1469" s="1" t="s">
         <v>4169</v>
       </c>
       <c r="D1469" s="1" t="s">
         <v>4170</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
         <v>4171</v>
       </c>
       <c r="B1470" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1470" s="1" t="s">
         <v>4172</v>
       </c>
       <c r="D1470" s="1" t="s">
         <v>4173</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
         <v>4174</v>
       </c>
       <c r="B1471" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
         <v>4175</v>
       </c>
       <c r="D1471" s="1" t="s">
         <v>4176</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
         <v>4177</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1472" s="1" t="s">
-        <v>4175</v>
+        <v>4178</v>
       </c>
       <c r="D1472" s="1" t="s">
-        <v>4178</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
-        <v>4179</v>
+        <v>4180</v>
       </c>
       <c r="B1473" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1473" s="1" t="s">
-        <v>4175</v>
+        <v>4181</v>
       </c>
       <c r="D1473" s="1" t="s">
-        <v>4180</v>
+        <v>4182</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4181</v>
+        <v>4183</v>
       </c>
       <c r="B1474" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4175</v>
+        <v>4184</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4182</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4183</v>
+        <v>4186</v>
       </c>
       <c r="B1475" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4175</v>
+        <v>4187</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4184</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4185</v>
+        <v>4189</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4175</v>
+        <v>4187</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4186</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
+        <v>4191</v>
+      </c>
+      <c r="B1477" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1477" s="1" t="s">
         <v>4187</v>
       </c>
-      <c r="B1477" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1477" s="1" t="s">
-        <v>4189</v>
+        <v>4192</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4190</v>
+        <v>4193</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4175</v>
+        <v>4187</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4191</v>
+        <v>4194</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4192</v>
+        <v>4195</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>4175</v>
+        <v>4187</v>
       </c>
       <c r="D1479" s="1" t="s">
-        <v>4193</v>
+        <v>4196</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="1" t="s">
-        <v>4194</v>
+        <v>4197</v>
       </c>
       <c r="B1480" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>4175</v>
+        <v>4187</v>
       </c>
       <c r="D1480" s="1" t="s">
-        <v>4195</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="1" t="s">
-        <v>4196</v>
+        <v>4199</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1481" s="1" t="s">
-        <v>4197</v>
+        <v>4200</v>
       </c>
       <c r="D1481" s="1" t="s">
-        <v>4198</v>
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="B1482" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1482" s="1" t="s">
+        <v>4187</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483" s="1" t="s">
+        <v>4204</v>
+      </c>
+      <c r="B1483" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1483" s="1" t="s">
+        <v>4187</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484" s="1" t="s">
+        <v>4206</v>
+      </c>
+      <c r="B1484" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1484" s="1" t="s">
+        <v>4187</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4207</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485" s="1" t="s">
+        <v>4208</v>
+      </c>
+      <c r="B1485" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1485" s="1" t="s">
+        <v>4209</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>