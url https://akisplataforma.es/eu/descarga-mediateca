--- v3 (2026-06-08)
+++ v4 (2026-07-26)
@@ -2063,111 +2063,111 @@
   <si>
     <t>Huelvako probintzian ureztatzeak ahabien uztaren gainean duen eragina zehazteko 2017 eta 2019 artean egindako entsegu baten emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Gazitasun maila desberdinen eragina marrubi fruituaren kalitatean</t>
   </si>
   <si>
     <t>2013/2014ko esperimentu baten emaitzak, bi marrubi barietateren (cv. 'Primoris' eta cv. 'Albion') fruituaren kalitatean mantenugai-soluzioaren gazitasun-maila desberdinek duten eraginari buruz, lixibiatuen berrerabilpen-sistemak erabiliz negutegietan hazitakoak. Proposatutako estrategiak, marrubi-laboreak gazitasunpean jartzeak, fruituaren garapen- eta gizentze-fasean, marrubi-fruituaren kalitatean eragin positiboa du, ebaluatutako bi barietateen errendimenduan eragin gabe.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrofizazioa eta Ekotoxikotasuna Marrubi Laborantzan</t>
   </si>
   <si>
     <t>Marrubi-hazkuntzan eutrofizazioaren eta ekotoxikotasunaren ingurumen-inpaktuak kuantifikatu eta ebaluatzeko helburuarekin egindako ikerketa baten emaitzak, ekoizpen-sistema desberdinen bizi-ziklo osoa kontuan hartuta. Emaitzek nekazariek beren ustiategien iraunkortasuna hobetzeko eta marrubi-ekoizpen sektorearen lehiakortasuna handitzeko ezarritako nekazaritza-jardunbideak optimizatzeko estrategiak iradokitzen dituzte.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Artoaren laborantza Andaluzian klima-aldaketaren eraginpean</t>
+  </si>
+  <si>
+    <t>Klima-aldaketak Andaluzian ureztatutako arto-laborantzan izan ditzakeen eraginei buruzko ikerketen emaitzak eta horiek mugatzeko ebaluatutako egokitzapen-neurriak.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>Ureztatze-banaketa desberdinen eragina aguakatearen laborantzan. 2016/2017 denboraldia</t>
+  </si>
+  <si>
+    <t>Andaluziako kostaldeko ahuakate-ustiategi komertzialetan egindako 2016/17 ureztatze-proben kanpainaren emaitzak.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Gari-landareetan ongarritzeko praktikak zuzenean ereitean: urea erabiltzeko alternatibak</t>
+  </si>
+  <si>
+    <t>Urea erabiliz ongarritzeko metodologia alternatibo desberdinak aztertu zituen ikerketa-proiektu baten emaitzak. Horien artean, nitrifikazio-inhibitzaileen eta ureasaren erabilera nabarmentzen da. Emaitzak onura agronomikoen (uzta, N aleetan, etab.) eta ingurumen-onuren (nitratoen lixibiazioa eta N02 isuriak murriztea) arabera aurkeztu ziren.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
+    <t>Bost aranondo-uzta berantiarreko barietateen fruitu-ekoizpenaren eta kalitatearen azterketa konparatiboa, kudeaketa ekologiko eta konbentzionalaren pean.</t>
+  </si>
+  <si>
+    <t>2009tik 2013ra bitarteko emaitzak, uzta berantiarreko aran japoniarraren bost kultibar komertzialen ekoizpenari eta kalitateari buruzkoak, bi kudeaketa agronomiko sistema desberdinen pean landu direnak: ekologikoa eta konbentzionala.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
+    <t>Jopo (O. cumana) erresistenteak diren ekilore barietateen entseguak Andaluzian. 2024ko kanpaina</t>
+  </si>
+  <si>
+    <t>2024ko kanpainan Andaluzian jopo (O. Cumana) erresistenteak diren ekilore barietateen bost saiakuntzen emaitzak. Hazien eta olioaren etekinen datuak, gaixotasun desberdinen datuak eta etekinen laburpen-taula aurkezten dira saiakuntza bakoitzerako.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
+  </si>
+  <si>
     <t>Bakterioen erabilera marrubi-hazkuntzan. Aurretiazko eremu-emaitzak.</t>
   </si>
   <si>
     <t>2017/18 kanpainan marrubi-laboreetan hazkuntza sustatzen duten hiru bakterio erabiltzeari buruz egindako aurretiazko proben emaitzak. Ikerketa honen helburua da hazkuntza sustatzen duten bakterioekin inokulatzeak, neurri batean, produktu sintetikoen erabilera murriztu dezakeen probatzea, Andaluziako landa-eremuan marrubi bezain garrantzitsua den labore batean.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Almendrondoetan defizit-ureztatzearen aurretiazko azterketa</t>
   </si>
   <si>
     <t>2013ko eta 2014ko kanpainetan almendra-laborantzako ureztatze defizitarioko estrategia desberdinei buruzko proben emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...43 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
     <t>Tentsiometro manual eta elektronikoen erabilera ureztatze kudeaketarako</t>
   </si>
   <si>
     <t>Tentsiometroak lurzoruaren matrize-potentziala edo matrize-tentsioa neurtzen duten tresnak dira. Lurzoruaren hezetasunaren zeharkako neurria da eta kapilarretan eta lurzoruko partikuletan ura atxikitzen duten indarrek eragiten dute.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Animalien Ongizatea Hegazti-Ustiategietan</t>
   </si>
   <si>
     <t>Hegazti-ustiategietako Animalien Ongizateari buruzko ikastaroetan erabiltzeko pentsatutako eskuliburua. Ikastaroek gutxienez 20 orduko iraupena izango dute eta jabeentzat eta hegazti-ustiategietan lan egiten dutenentzat dira. IFAPAk egokitzat jo du Hegazti-ustiategietako Animalien Ongizateari buruzko irakaskuntza-material espezifiko hau garatu eta argitaratzea, bai sektoreari bai arlo honetako hezitzaileei Animalien Ongizatearen prestakuntza arautzen duten araudietan jasotako gaiak jorratzen dituzten eduki egokiak eskaintzeko helburuarekin.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4effe209-78ac-40b0-8f2f-f6f243c394c4</t>
   </si>
   <si>
     <t>Ekilore-laborantzan ureztatzea eta ongarritzea optimizatzea</t>
   </si>
   <si>
     <t>Ekilore-laborantzan uraren eta ongarrien beharren arteko elkarrekintza hobeto ulertzen laguntzeko, hiru urteko esperimentu bat egin zen, ureztatze-bolumen desberdinak, ongarritze-estrategia desberdinak eta hazi-errendimenduan, olio-edukian eta beste errendimendu-osagai batzuetan izan ditzaketen elkarrekintza potentzialak probatuz. Dokumentu honek esperimentuaren emaitzak aurkezten ditu.</t>
   </si>