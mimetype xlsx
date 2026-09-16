--- v4 (2026-07-26)
+++ v5 (2026-09-16)
@@ -1874,113 +1874,113 @@
   <si>
     <t>Nekazaritza eta Ingurumen Konpromisoen Ordainketak Nekazaritza Industriako Laborantza Sistema Jasangarriak 10.1 azpineurrian sartzen dira. Nekazaritza eta Ingurumen Konpromisoen Ordainketak. Horrek esan nahi du laguntza honen onuradunak konpentsazio ekonomikoa jasoko duela ingurumenarentzat ez ezik, laboreentzat ere onuragarriak diren nekazaritza-jardunbide sorta bat egiteagatik. Gainera, ez da beharrezkoa labore horien balioa eta errentagarritasuna bilatzea bakarrik, baizik eta hauek ingurumena errespetatzen duten nekazaritza-jardunbideen bidez lortzen direla ziurtatzea ere, baliabide naturalen kudeaketa eraginkorraz gain.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd76489-e670-4d3a-aee4-3d28620fcb88</t>
   </si>
   <si>
     <t>Enologia Laborategiko Oinarrizko Eskuliburua</t>
   </si>
   <si>
     <t>Upategi handiek zein kooperatibek mahatsaren, muztioaren eta ardoaren kontrol kimiko enologikoan diharduten langile oso kualifikatuak dituzte. Hala ere, upategi eta prentsa txiki eta familiarretan, espezializazio hau ez da hain ohikoa. Eskuliburu honek laguntza eta erreferentzia gisa balio dezake guztientzat, baita kimikan gutxiago ezagutzen direnentzat ere, ekoizpen-prozesuak behar bezala kontrolatzeko aukera ematen dieten oinarrizko lan-metodoak emanez, uzta-dataren hautaketatik hasi eta botilatze-prozesuraino, hartzidura-prozesua barne.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9ea0a90e-f147-4020-bcd5-d34fcf787547</t>
   </si>
   <si>
     <t>Picual barietatearen olibondo ekologikoetan hosto-orbanen kontrolean hosto-ongarri komertzialen eraginaren ebaluazioa</t>
   </si>
   <si>
     <t>Tradizionalki, olibondo-soroen gaixotasun larrienetako bat den Fusicladium oleagineum onddoak eragindako olibondo-hosto-orbanaren kontrola hosto-fungiziden, batez ere kobrezko konposatuen, erabilera ez-eraginkorrean oinarritu izan da. Praktika hauek ingurumenean eragindako kalteak gobernuei haien erabilera mugatzera eraman ditu. Nekazaritza ekologikoan, non kobrezko produktuak diren aukerarik erabiliena, egungo mugek kobre-sarrera murrizten duten produktu alternatiboak bilatzea beharrezko egiten dute. Lan honek, Picual barietatearentzat, olibondo-hosto-orbana kontrolatzeko egindako proben emaitzak aurkezten ditu, gaixotasunen intzidentzia murrizten dutela uste den ongarri komertzialen aplikazio hostoen bidez. Emaitzek oxikloruroarekin egindako tratamenduaren eta hosto-ongarrien arteko desberdintasun nabarmenak erakusten dituzte, azken hauek gaixotasunaren intzidentzia handiagoa baitute.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0638d87-e773-4604-9e0f-888479354b98</t>
   </si>
   <si>
+    <t>Ahuntz esne-behietan mastitisa diagnostikatzeko termografia</t>
+  </si>
+  <si>
+    <t>PR.TRA23.TRA2023.002 (SOSDEGAN) Andaluziako Dehesas eta Sistema Erdi-Estensiboetan Larre eta Abeltzaintzako Baliabideen Kudeaketa Jasangarrirako Berrikuntzak izeneko Transforma Proiektuaren esparruan, abeltzaintza moduluan, egindako saiakuntza esperimental baten emaitzak aurkezten dira. Helburua ahuntzen mastitisa goiz diagnostikatzeko termografiaren erabilera potentziala probatzea zen, teknika ez-inbaditzaile eta emaitza azkarreko gisa duen erabilera aprobetxatuz. Hala ere, ez da emaitza nahiko zehatzak lortu erabilera zabaltzeko.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99c72850-a05e-4159-9c3c-601c85ea1061</t>
+  </si>
+  <si>
+    <t>Citrus Irrigation aplikazioaren instalazio eta erabiltzailearen gida</t>
+  </si>
+  <si>
+    <t>Tresna digital hau zitrikoen laboreen ureztatzea programatu eta optimizatzeko diseinatuta dago, lurzoruaren ur-balantzea erabiliz, datu meteorologikoak, lurzorukoak eta landaketa-datuak kontuan hartuta. Android, iOS eta web bertsioetarako eskuragarri dagoen aplikazioak teknikariei eta nekazariei lursailak informazio zehatzarekin konfiguratzeko aukera ematen die, ureztatze-gomendio pertsonalizatuak (optimoa, defizit kontrolatua edo biziraupena) jasotzeko, baita txostenak, jakinarazpenak eta ureztatze-analisi historikoak eskuratzeko ere. Gida honek aplikazioaren instalazioa, konfigurazioa eta erabilera zehazten ditu, klima-aldaketaren testuinguruan uraren kudeaketa eraginkorra sustatuz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Baia ureztatzea. Baia ureztatzea programatzeko tresna. Erabiltzailearen gida.</t>
   </si>
   <si>
     <t>Riego Berry IFAPAren (Andaluziako Gobernuaren Nekazaritza Garapen Agentzia) mugikorretarako aplikazio bat da, Huelvako probintziako marrubi, mugurdi eta ahabientzako ureztatze gomendio azkar eta intuitiboak egiteko aukera ematen duena. 10 urteko ikerketa eta esperimentazio emaitzetan oinarritzen da, eta IFAPAk eskala komertzialean aplikatzea ahalbidetzen du. Aplikazioak baia laboreentzako ureztatze gomendioak lursail bakoitzerako pertsonalizatzea ahalbidetzen du. Ureztatze-tasak ekoizpen maximoa lortzera bideratuta daude, uraren kontsumoa ahalik eta gehien optimizatuz, laboreak inoiz ez duela ur-estresik jasango ziurtatuz. Ureztatze-programazio metodologia hau ustiategi komertzialetan aplikatzeak % 40ko ur aurrezpena ekarri du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6203f89e-0ac8-4d9d-8ee8-0d0b930893af</t>
   </si>
   <si>
     <t>Olibondo-ustiategi txiki tradizional txikien ekoizpen-kostuen azterketa</t>
   </si>
   <si>
     <t>Olibondo-ustiategi txikien ekoizpen-kostuak aztertzen dira, familia-lanaren garrantzia haien errentagarritasunean erakusteko eta NPBko diru-laguntzen garrantzia azpimarratzeko. Horrez gain, ekoizpen-kostuak murriztu eta, horrela, errentagarritasuna handituko luketen ekoizpen-estrategia berritzaileak proposatzen dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a66f3449-5911-4a0e-a71b-d5546a47797f</t>
   </si>
   <si>
     <t>Lekaleentzako aukerak NEP berriaren pean (2014-2020)</t>
   </si>
   <si>
     <t>Lekaleen garrantzia nekazaritzan eta labore hauek Nekazaritza Politika Bateratuaren erreforma berriaren argitan betetzen duten eginkizuna deskribatzen dira. Dokumentuak lekaleetan belar txarrak kontrolatzeko zailtasunetan eta Andaluzian hazten diren lekale nagusiak diren baba zabalak eta txitxirioak lantzearen alderdi garrantzitsuenetan jartzen du arreta. Labore hauen muga nagusiak nabarmentzen dira, hala nola, belar txarrak kontrolatzeko herbizida onartuen falta, izurriak eta gaixotasunak, lehortea eta etekin txikiak, besteak beste. Hainbat estrategia proposatzen dira Espainiako nekazaritzan lekaleen lantzea handitzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e2756f07-f178-49ea-937b-d1e047c9c021</t>
   </si>
   <si>
     <t>Teilatu berdeak instalatzeko metodoak: oinarriak, aplikazioak eta kudeaketa</t>
   </si>
   <si>
     <t>Landare espezieen arteko lehiaren eta interferentziaren oinarriak deskribatzen dira. Lehenengo asteak funtsezkoak dira. Estalki-laboreak landatzeko estrategiak, landaketa-garaia, hazien egokitzapena eta kudeaketa azaldu dira. Sistema arretaz hautatu behar da estalki-laboreen ezarpen arrakastatsua bermatzeko eta dirua xahutzea saihesteko, bizirauteko aukera gutxi edo batere ez duten espezieak landatuz edo kudeaketa zaila delako.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/172d955f-170a-4e1b-8347-c71e9c6401f9</t>
   </si>
   <si>
     <t>Beba eta Mantúo de Pilas Andaluziako barietate autoktonoen potentzial enologikoa</t>
   </si>
   <si>
     <t>Bi mahats-barietate andaluziarren, Beba eta Mantúo de Pilasen, ardogintzarako potentziala ebaluatzen ari dira. Ikerketa Jerez de la Fronteran egin zen lau denboraldi jarraian. Palomino Fino ere erreferentziazko barietate gisa sartu zen, Jerezen gehien landutako barietatea baita (% 95).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d82ab46c-0b6e-4cd4-9cbc-8e8fe8c92f5f</t>
   </si>
   <si>
-    <t>Ahuntz esne-behietan mastitisa diagnostikatzeko termografia</t>
-[...16 lines deleted...]
-  <si>
     <t>Clementina de Nules-en errendimendu agronomikoa zitrikoen erro-material desberdinetan Málagan. 2013/14 eta 2014/15 uzta-denboraldiak.</t>
   </si>
   <si>
     <t>Malagako probintziako kostaldeko baldintza agroklimatikoetan 2013/14 eta 2014/15 kanpainetan egindako erro-material konbentzional eta hibrido (erdi-nano) berrien errendimendu agronomikoa ebaluatzen duen ikerketa baten emaitzak, landaketen kudeaketa agronomikoa eta, beraz, haien errentagarritasuna optimizatzeko informazio koherentea lortzeko helburuarekin.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/56235250-bea1-4fed-a377-bbdfdb6317bc</t>
   </si>
   <si>
     <t>Lurzoruan oinarritutako onddo patogenoen aurka hareazko laboreetan eguzkiztatzearen eta biosolarizazioaren eraginkortasuna</t>
   </si>
   <si>
     <t>Lurzoruaren eguzkitzearen eta biosolarizazioaren eraginkortasuna patogenoak kontrolatzeko probatzeko egindako ikerketa baten emaitzak. Aztertutako patogenoak hauek izan ziren: Fusarium oxysporum f. sp. melonis, Fusarium oxysporum f. sp. lycopersici, Pythium aphanidermatum, Pythium solare, Phytophthora capsici eta Phytophthora nicotianae var. parasitica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/37699b0f-ddc9-4dcf-b5b1-863d3623fe6b</t>
   </si>
   <si>
     <t>Bertako baba zabalen barietateen ebaluazioa. 2019/2020 kanpaina.</t>
   </si>
   <si>
     <t>Andaluziako hamahiru baba-barietate lokalen Orobanche crenata landare parasitoarekiko erantzun agronomikoaren emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
@@ -2063,113 +2063,113 @@
   <si>
     <t>Huelvako probintzian ureztatzeak ahabien uztaren gainean duen eragina zehazteko 2017 eta 2019 artean egindako entsegu baten emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Gazitasun maila desberdinen eragina marrubi fruituaren kalitatean</t>
   </si>
   <si>
     <t>2013/2014ko esperimentu baten emaitzak, bi marrubi barietateren (cv. 'Primoris' eta cv. 'Albion') fruituaren kalitatean mantenugai-soluzioaren gazitasun-maila desberdinek duten eraginari buruz, lixibiatuen berrerabilpen-sistemak erabiliz negutegietan hazitakoak. Proposatutako estrategiak, marrubi-laboreak gazitasunpean jartzeak, fruituaren garapen- eta gizentze-fasean, marrubi-fruituaren kalitatean eragin positiboa du, ebaluatutako bi barietateen errendimenduan eragin gabe.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrofizazioa eta Ekotoxikotasuna Marrubi Laborantzan</t>
   </si>
   <si>
     <t>Marrubi-hazkuntzan eutrofizazioaren eta ekotoxikotasunaren ingurumen-inpaktuak kuantifikatu eta ebaluatzeko helburuarekin egindako ikerketa baten emaitzak, ekoizpen-sistema desberdinen bizi-ziklo osoa kontuan hartuta. Emaitzek nekazariek beren ustiategien iraunkortasuna hobetzeko eta marrubi-ekoizpen sektorearen lehiakortasuna handitzeko ezarritako nekazaritza-jardunbideak optimizatzeko estrategiak iradokitzen dituzte.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Bakterioen erabilera marrubi-hazkuntzan. Aurretiazko eremu-emaitzak.</t>
+  </si>
+  <si>
+    <t>2017/18 kanpainan marrubi-laboreetan hazkuntza sustatzen duten hiru bakterio erabiltzeari buruz egindako aurretiazko proben emaitzak. Ikerketa honen helburua da hazkuntza sustatzen duten bakterioekin inokulatzeak, neurri batean, produktu sintetikoen erabilera murriztu dezakeen probatzea, Andaluziako landa-eremuan marrubi bezain garrantzitsua den labore batean.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
+  </si>
+  <si>
+    <t>Almendrondoetan defizit-ureztatzearen aurretiazko azterketa</t>
+  </si>
+  <si>
+    <t>2013ko eta 2014ko kanpainetan almendra-laborantzako ureztatze defizitarioko estrategia desberdinei buruzko proben emaitzak.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
+  </si>
+  <si>
     <t>Artoaren laborantza Andaluzian klima-aldaketaren eraginpean</t>
   </si>
   <si>
     <t>Klima-aldaketak Andaluzian ureztatutako arto-laborantzan izan ditzakeen eraginei buruzko ikerketen emaitzak eta horiek mugatzeko ebaluatutako egokitzapen-neurriak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
   </si>
   <si>
     <t>Ureztatze-banaketa desberdinen eragina aguakatearen laborantzan. 2016/2017 denboraldia</t>
   </si>
   <si>
     <t>Andaluziako kostaldeko ahuakate-ustiategi komertzialetan egindako 2016/17 ureztatze-proben kanpainaren emaitzak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
   </si>
   <si>
     <t>Gari-landareetan ongarritzeko praktikak zuzenean ereitean: urea erabiltzeko alternatibak</t>
   </si>
   <si>
     <t>Urea erabiliz ongarritzeko metodologia alternatibo desberdinak aztertu zituen ikerketa-proiektu baten emaitzak. Horien artean, nitrifikazio-inhibitzaileen eta ureasaren erabilera nabarmentzen da. Emaitzak onura agronomikoen (uzta, N aleetan, etab.) eta ingurumen-onuren (nitratoen lixibiazioa eta N02 isuriak murriztea) arabera aurkeztu ziren.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
     <t>Bost aranondo-uzta berantiarreko barietateen fruitu-ekoizpenaren eta kalitatearen azterketa konparatiboa, kudeaketa ekologiko eta konbentzionalaren pean.</t>
   </si>
   <si>
     <t>2009tik 2013ra bitarteko emaitzak, uzta berantiarreko aran japoniarraren bost kultibar komertzialen ekoizpenari eta kalitateari buruzkoak, bi kudeaketa agronomiko sistema desberdinen pean landu direnak: ekologikoa eta konbentzionala.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Jopo (O. cumana) erresistenteak diren ekilore barietateen entseguak Andaluzian. 2024ko kanpaina</t>
   </si>
   <si>
     <t>2024ko kanpainan Andaluzian jopo (O. Cumana) erresistenteak diren ekilore barietateen bost saiakuntzen emaitzak. Hazien eta olioaren etekinen datuak, gaixotasun desberdinen datuak eta etekinen laburpen-taula aurkezten dira saiakuntza bakoitzerako.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
-    <t>Bakterioen erabilera marrubi-hazkuntzan. Aurretiazko eremu-emaitzak.</t>
-[...16 lines deleted...]
-  <si>
     <t>Tentsiometro manual eta elektronikoen erabilera ureztatze kudeaketarako</t>
   </si>
   <si>
     <t>Tentsiometroak lurzoruaren matrize-potentziala edo matrize-tentsioa neurtzen duten tresnak dira. Lurzoruaren hezetasunaren zeharkako neurria da eta kapilarretan eta lurzoruko partikuletan ura atxikitzen duten indarrek eragiten dute.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Animalien Ongizatea Hegazti-Ustiategietan</t>
   </si>
   <si>
     <t>Hegazti-ustiategietako Animalien Ongizateari buruzko ikastaroetan erabiltzeko pentsatutako eskuliburua. Ikastaroek gutxienez 20 orduko iraupena izango dute eta jabeentzat eta hegazti-ustiategietan lan egiten dutenentzat dira. IFAPAk egokitzat jo du Hegazti-ustiategietako Animalien Ongizateari buruzko irakaskuntza-material espezifiko hau garatu eta argitaratzea, bai sektoreari bai arlo honetako hezitzaileei Animalien Ongizatearen prestakuntza arautzen duten araudietan jasotako gaiak jorratzen dituzten eduki egokiak eskaintzeko helburuarekin.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4effe209-78ac-40b0-8f2f-f6f243c394c4</t>
   </si>
   <si>
     <t>Ekilore-laborantzan ureztatzea eta ongarritzea optimizatzea</t>
   </si>
   <si>
     <t>Ekilore-laborantzan uraren eta ongarrien beharren arteko elkarrekintza hobeto ulertzen laguntzeko, hiru urteko esperimentu bat egin zen, ureztatze-bolumen desberdinak, ongarritze-estrategia desberdinak eta hazi-errendimenduan, olio-edukian eta beste errendimendu-osagai batzuetan izan ditzaketen elkarrekintza potentzialak probatuz. Dokumentu honek esperimentuaren emaitzak aurkezten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff8af041-9d03-48b7-ae84-7436d05fa364</t>
@@ -2585,113 +2585,113 @@
   <si>
     <t>Mini barazkiak, "snack" izenez ere ezagunak, Espainian lantzen hasi ziren dibertsifikazio alternatiba eta baratzezaintza sektorearen balio-katea garatzeko estrategia gisa. Merkatu-kuota txikia duten arren, barazki hauek merkatu-nitxo potentzialak sor ditzakete balio erantsi handiagoa lortzeko eta haien laborantza errentagarriagoa egiteko. Lan honek pepinoa, piperra eta tomatea bezalako espezie ezagunen mokadu-barietate berri hauen merkatu-aukerak aztertzen ditu, eskaintza ez bakarrik barazki-banaketa eta salmenta-puntu handien ohiko eta ohiko kanaletara egokitzea bilatuz, baita beste marketin eta banaketa kanal berritzaile batzuetara ere, baita formatu, gama eta produktuen ontziratze berrietara ere. Zentzu honetan, merkatu-nitxo potentzialak bilatzeko eta barazki gordin mota hauen kontsumoa gehiago sozializatzeko helburuarekin, ikerketa honek kontsumitzaile gazteen jarrerak eta iritziak aztertzen ditu mokadu-barazkien kontsumoarekiko, eta "salmenta-makina osasungarrien" bidez erosteko duten prestutasuna.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e09fef96-39d2-49b2-ab5b-17f3e096416e</t>
   </si>
   <si>
     <t>Kontrol Gida, Olibondo Sistema Jasangarriak.</t>
   </si>
   <si>
     <t>Ingurumen eta Klima Prestakuntza Jardunaldiak 10. Neurrian sartutako eragiketa batzuetan hartutako ingurumen-konpromisoak behar bezala betetzera bideratutako ekintzen parte dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81b3ec0d-602a-4b3a-94df-c2006234d29d</t>
   </si>
   <si>
     <t>Nekazaritza-industriako laborantza-sistema jasangarria. 10.1.5 eragiketa - 2022ko eguneraketa -</t>
   </si>
   <si>
     <t>Nekazaritza-Ingurumen eta Klima Prestakuntza Tailerrak Andaluziako Landa Garapen Programaren 2014-2022ko 10. Neurrian sartutako eragiketa batzuetan hartutako nekazaritza-ingurumen konpromisoak behar bezala betetzea bermatzeko ekimenen parte dira. Tailer hauen helburua diru-laguntza hauen onuradunen trebetasunak hobetzea da, baita nekazaritza-biztanleria ingurumenaren kontserbazioarekin eta animalien ongizatearekin eta higienearekin bateragarriak diren ekoizpen-sistemen erabilerari buruzko sentsibilizazioa areagotzea ere.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4244cde5-c6fc-4ac7-9edc-d92375fb8714</t>
   </si>
   <si>
+    <t>Zohikatz beltz naturaletik eratorritako substratuen ebaluazioa erabilera komertzialerako</t>
+  </si>
+  <si>
+    <t>Zohikatz beltzaren ezaugarriak ez dira egokienak substratu gisa bakarrik erabiltzeko. Bere pH baxua eta trinkotzeko joera hobetzen saiatu ginen, barazki-landareekin mintegietan erabiltzeko nahasketa optimoak zehaztuz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45353856-1d5e-4da3-ae52-43378e69a047</t>
+  </si>
+  <si>
+    <t>TIF plastikoen erabilera lurzorua desinfektatzeko 1,3 dikloropropenoa + kloropikrina erabiliz marrubi-hazkuntzan. 2020/2021 kanpaina</t>
+  </si>
+  <si>
+    <t>Lurzoruan zehar transmititzen diren patogenoek eragindako gaixotasunak mugatzaileak dira marrubi-laboreen produktibitatean. Gaur egun, batez ere kontrol kimikoko estrategien bidez kontrolatzen dira, fumiganteak salbuespenezko erabilera-baimenen menpe daudenak. Agrokimiko fumigante hauen erabilera murriztea eta alternatiba jasangarriagoak ezartzea lehentasunezko helburuak dira Europako eta estatuko nekazaritza-politiketan. Ikerketa honek fumigante hauen dosi txikien patogenoen kontrol-eraginkortasuna ebaluatzen du, guztiz gas-iragazgaitza den plastikozko (TIF) zigilatzea erabiliz, eta 2020-2021eko uzta-urtean produktibitatean duten eragina.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9a25188-5698-4823-b705-fad3427e87a6</t>
+  </si>
+  <si>
+    <t>TIF plastikoen erabilera lurzorua desinfektatzeko 1,3 dikloropropenoa + kloropikrina erabiliz marrubi-hazkuntzan. 2019/2020 kanpaina</t>
+  </si>
+  <si>
+    <t>Lurzoruan zehar transmititzen diren patogenoek eragindako gaixotasunak marrubi-laboreen produktibitatea mugatzen duten faktoreak dira. Gaur egun, batez ere kontrol kimikoko estrategien bidez kontrolatzen dira, fumiganteak salbuespenezko erabilera-baimenen menpe daudenak. Agrokimiko fumigante hauen erabilera murriztea eta alternatiba jasangarriagoak ezartzea lehentasunezko helburuak dira Europako eta estatuko nekazaritza-politiketan. Ikerketa honek fumigante hauen dosi txikien patogenoen kontrol-eraginkortasuna ebaluatzen du, guztiz gas-iragazgaitza den plastikozko (TIF) zigilatzea erabiliz, eta produktibitatean duten eragina 2019-2020 uzta-urtean.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b33ae86-99e9-477c-92ff-a9738372c170</t>
+  </si>
+  <si>
     <t>Uzta mekanikoak Syrah mahats eta ardo beltzen kalitatean duen eragina</t>
   </si>
   <si>
     <t>Azken hamarkadetan, makineria mota honetara egokitutako Andaluziako mahasti gehienetan gero eta nagusiagoa bihurtu da uzta mekanikoa. Hala ere, teknika honek beti sortu ditu kezkak lortutako produktuen azken kalitateari buruz, eta baita ustiapenaren errentagarritasunari buruz ere, gerta daitezkeen galerak direla eta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eb964975-575f-44dd-8385-7ac5cf1f4d99</t>
   </si>
   <si>
     <t>Baba zabaletan erabilitako herbizida-proben emaitzak</t>
   </si>
   <si>
     <t>Aurre- eta ondoren emergentziako herbizida onartuen falta, batez ere dikotiledonen aurkakoa, Andaluziako lehorretan baba zabalak landatzeko oztopo nagusietako bat da, belar txarren aniztasun eta ugaritasun handiagatik, espezie handi oso lehiakorrak barne. Hori dela eta, lekaleekiko gero eta interes handiagoa ikusita, saiakuntza sorta bat proposatu da dikotiledonen aurkako aurre- eta ondoren emergentziako herbizida desberdinak ebaluatzeko. 2015ean aurre-emaitzak argitaratu ondoren, argitalpen honek zazpi herbiziden ondorengo emergentziako emaitzak aurkezten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c366a3d6-34fc-4383-b3bd-eafaa58f5a89</t>
   </si>
   <si>
     <t>Lurzoruaren eguzkiztatzearen optimizazioa hareazko laboreetan</t>
   </si>
   <si>
     <t>Solarizazioa lurzoruaren desinfekzio sistema bat da, eta lur hezea plastiko mehe eta garden batekin estaltzea dakar 4-6 astez, tenperatura eta eguzki-erradiazio goreneko aldietan. Ikerketa honek eragin dezaketen faktoreak aztertzen ditu, hala nola erabilitako plastiko mota, solarizazio-aldirik egokiena eta ureztatze-kudeaketa, lurzoruko patogenoak ezabatzeko ahalik eta tenperatura altuena lortzea helburu hartuta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/53159818-2774-4108-8a92-f18457f26788</t>
   </si>
   <si>
     <t>Babestutako Baratzezaintzako Aniztasunaren Azterketa: Larba-hegalak (Biodibertsitatea III)</t>
   </si>
   <si>
     <t>Kripsak laboreen izurriteen harrapakin diren artropodo onuragarrien konplexuaren parte diren intsektuak dira. Aniztasuna funtsezko tresna dela frogatu da artropodo fauna onuragarri hau mantentzeko eta laboreak izurriteen erasoetatik babesteko. Lan hau ikerketa handiago baten parte da, eta bere helburu nagusia Almeriako baratzezaintza babestuan dauden artropodo erabilgarrien biodibertsitatea dokumentatzea da. Gainera, dokumentu bakoitzak aztertutako espezieak identifikatzeko modu azkar eta erraz bat eskaintzen du. Kasu honetan, baratzezaintza babestuan aurkitzen diren krips espezie desberdinak aztertu dira, azken atal batekin krips ugarienak identifikatzea errazten duena.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ee743e98-d6e4-4fac-8684-ca1eeafc2561</t>
   </si>
   <si>
-    <t>Zohikatz beltz naturaletik eratorritako substratuen ebaluazioa erabilera komertzialerako</t>
-[...25 lines deleted...]
-  <si>
     <t>Andaluzian 2016/2017 kanpainan garagar barietate berrien proben emaitzak</t>
   </si>
   <si>
     <t>Andaluziako landutako azalerak aldaketa nabarmena izan du azken urteotan, Nekazaritza Politika Bateratutik diru-laguntzen deskonektatzearen ondorioz. NPB berria indarrean sartzearekin batera, ustiategien jasangarritasuna nabarmen hobetzen da, laboreen txandakatzea faboratuz, lekaleak bereziki aipatuz. Horrela, Andaluziako lehorreko lurzoruetan neguko zerealak, ekiloreak eta lekaleak txandakatuko dira. Argitalpen honetan jorratzen den laborearen, garagarraren, ezagutza hobetua merkatuan saltzen diren hazietan txertatutako berrikuntzetan oinarritzen da. Espainian edo Europan erregistratutako barietate berriei buruzko informazioa sortzea, honako alderdi hauei dagokienez: agronomia, ekoizpena, gaixotasunekiko erresistentzia, baita haien kalitate-parametroak ere, ezinbestekoak dira nekazariei. Argitalpen honek interes-elementu bat txertatu nahi du nekazarien erabakiak hartzerakoan, barietateen egokitzapenaren eta portaeraren ezagutza erabakigarria baita zer erein jakiteko, uztaren erabileraren arabera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e3cc49ee-3fa5-4d12-92b6-92838400ca3c</t>
   </si>
   <si>
     <t>Andaluzian garagar barietate berriekin egindako entsegu-emaitzak 2017/2018 kanpainan</t>
   </si>
   <si>
     <t>Andaluziako landutako azalerak aldaketa nabarmena izan du azken urteotan, Nekazaritza Politika Bateratutik diru-laguntzen deskonektatzearen ondorioz. NPB berria indarrean sartzearekin batera, ustiategien jasangarritasuna nabarmen hobetzen da, laboreen txandakatzea faboratuz, lekaleak bereziki aipatuz. Horrela, Andaluziako lehorreko lurzoruetan neguko zerealak, ekiloreak eta lekaleak txandakatuko dira. Argitalpen honetan jorratzen den laborearen, garagarraren, ezagutza hobetua merkatuan saltzen diren hazietan txertatutako berrikuntzetan oinarritzen da. Espainian edo Europan erregistratutako barietate berriei buruzko informazioa sortzea, honako alderdi hauei dagokienez: agronomia, ekoizpena, gaixotasunekiko erresistentzia, baita haien kalitate-parametroak ere, ezinbestekoa da nekazarientzat. Argitalpen honek interes-elementu bat txertatu nahi du nekazarien erabakiak hartzerakoan, barietateen egokitzapenaren eta portaeraren ezagutza erabakigarria baita zer erein jakiteko, uztaren erabileraren arabera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c2fdb782-fa6f-4aeb-a151-402aa8057e69</t>
   </si>
   <si>
     <t>Andaluzian Triticale barietate berriekin egindako entsegu-emaitzak, 2016/2017 kanpaina</t>
   </si>
   <si>
     <t>Andaluziako landutako azalerak aldaketa nabarmenak izan ditu azken urteotan, Nekazaritza Politika Bateratutik diru-laguntzen deskonektatzearen ondorioz. NPB berria indarrean sartzearekin batera, nekazaritza-jasangarritasuna nabarmen hobetzen da, laboreen txandakatzea faboratuz, lekaleei arreta berezia jarriz. Horrela, Andaluziako lehorreko lurzoruetan neguko zerealak, ekiloreak eta lekaleak txandakatuko dira. Argitalpen honetan jorratzen den laborearen, tritikalearen, ezagutza hobetua merkatuan saltzen diren hazietan txertatutako berrikuntzei esker dator. Espainian edo Europan erregistratutako barietate berriei buruzko informazioa sortzea, agronomia, produktibitate, gaixotasunekiko erresistentzia eta kalitate parametroei dagokienez, oso garrantzitsua da nekazarientzat. Argitalpen honek interes-elementu bat txertatu nahi du nekazarien erabakiak hartzerakoan, barietateen egokitzapenaren eta portaeraren ezagutza erabakigarria baita zer erein jakiteko, uztaren erabileraren arabera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8cacd07e-b204-4925-a079-08d27f46e1ab</t>
@@ -3143,122 +3143,122 @@
   <si>
     <t>Landaredi bizidunaren estaldura lurzoruaren kudeaketa sistemarik egokiena dela uste da, kontrol egokia ezinezkoa den kasuetan izan ezik. Lurzoruaren kudeaketa sistema batzuekin alderatuta, landaredi bizidunaren estaldurak abantaila hauek ditu, besteak beste: lurzoruaren egitura hobea eta materia organikoaren edukia handiagoa lortzen ditu; uraren iragazketa-tasa hobetzen du lurzoruan eta lurrunketaren bidezko ur-galera murrizten du; makineriaren joan-etorria errazten du; eta higaduraren kalteak gehien murrizten dituen sistema da. Kontrol kimikoa ezartzen ez bada, ingurumen-kalteen arriskurik gabeko sistema da eta biodibertsitatearen kontserbazioari eta agroekosistemaren hobekuntzari gehien laguntzen diona.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
     <t>Vicia faba Nukleo Bilduma: Karakterizazioa eta Aurretiazko Ebaluazioa</t>
   </si>
   <si>
     <t>Gaur egungo dibertsitate biologikoa da etorkizuneko nekazaritza- eta elikadura-iraunkortasunaren oinarria, eta landare-baliabide genetikoak dira haren osagai nagusia. Haien kontserbazioa funtsezkoa da oraingo eta etorkizuneko erabilerarako, bai zuzenean kontserbatutako aleak erabiliz, bai dituzten gene espezifikoak landareen hazkuntza-programetan sartuz. Material hau erabili ahal izateko, ulertu egin behar da, eta horrek deskriptoreen azterketaren bidez karakterizatzera eta ebaluatzera garamatza. Dokumentu honek IFAPA Germoplasma Bankuan kontserbatutako Vicia faba Oinarrizko Bildumaren aleetatik ezaugarri erabilgarriak kontsultatzeko eta bilatzeko aukera eskaintzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/924447fb-a4ce-4aa6-ac2e-b7c4f83788e9</t>
   </si>
   <si>
     <t>Andaluzian ET0 kalkulatzeko datu meteorologiko eta urrutiko detekzio datuak erabiltzea</t>
   </si>
   <si>
     <t>Erreferentziazko ebapotranspirazioa (ETo) lursail, ureztatze-eremu, arro hidrografiko eta eskualde mailan ebaluatzea erronka bat da nekazaritza eta hidrologia ikerketarako; horrek eremu handiak karakterizatzea eskatzen du, aldagai meteorologiko zehatzak lortzeaz gain. Horri aurre egiteko, metodologia berri bat garatu zen, Meteosat (MSG) satelitearen eguzki-erradiazioaren datuak LSA SAF plataformaren bidez ECMWF plataformaren 2 metroko batez besteko airearen tenperaturaren datuekin konbinatuz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8de69ea1-693a-4715-a83b-f3b091ecf841</t>
   </si>
   <si>
+    <t>Marrubi-barietatearen eta lantze-sistemaren eragina kalitate-ezaugarrietan. 2023/2024 uzta-denboraldia.</t>
+  </si>
+  <si>
+    <t>Marrubi freskoen eta uzta ondorengoen kalitatea faktore garrantzitsua da haien arrakasta komertzialarentzat. Hori dela eta, lan honetan, hiru laborantza-sistematan 11 hazkuntza-programa ezberdinetako 16 marrubi barietateren hautaketa baten kalitate organoleptikoa, funtzionala eta uzta ondorengoa ebaluatzea izan dugu helburu. Ikerketa honek laborantza-sistema bakoitzean barietate bakoitzaren errendimenduari buruzko informazio objektiboa sortzea du helburu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/298cb4ca-2eff-4dcd-bf23-503289e512bb</t>
+  </si>
+  <si>
+    <t>Zitrikoen Kalitatea Laborategian Zehaztea</t>
+  </si>
+  <si>
+    <t>Produktuaren kalitatea eta kontsumitzaileen gogobetetasuna lehentasunezko elementuak dira zitrikoen ekoizleentzat. Hori dela eta, lan honek zitrikoen kalitate morfologikoa eta organoleptikoa definitzen duten parametroak aurkezten ditu. Era berean, laburki deskribatzen ditu kalitate-parametro horiek zehazteko prozedurak, araudia betetzen dela bermatzeko.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5938a086-c82e-465a-94f9-2729428527b4</t>
+  </si>
+  <si>
+    <t>DNA probak marrubi fruituaren kolorea aurreikusteko</t>
+  </si>
+  <si>
+    <t>Marrubi helduen kolore bereizgarria antozianinen metaketaren ondoriozkoa da. Pigmentu hauek, fruituaren erakargarritasuna handitzeaz gain, osasunerako onura ugari dituzte beren propietate antioxidatzaileengatik. Marrubi barietate eta espezie ezberdinek fruituaren kolorean aldakortasun deigarria erakusten dute, eta hori ezaugarri garrantzitsua da hazleentzat. Malagako IFAPA zentroan, beste ikerketa talde batzuekin lankidetzan, bi DNA proba garatu ditugu pigmentu horien presentzia/absentzia eta banaketa aurreikusteko fruituan, landarea hazteko beharra saihestuz fenotipoa behatzeko. Erabilitako markatzaileek FaMYB10 genearen alelo desberdinak detektatzen dituzte, eta gene hori da ezaugarri horien aldakuntza kualitatiboaren arduraduna. Dokumentu honek bi proben xehetasunak aurkezten ditu, eta eskala handian, ekonomikoki eta erraz erabil daitezke hazkuntza programetan.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
+  </si>
+  <si>
+    <t>Mangoaren Ezkata Zuriaren Kudeaketa Integratua</t>
+  </si>
+  <si>
+    <t>Aulacaspis tubercularis, txori zuria, Espainiako hegoaldeko mangoen izurriterik garrantzitsuena da eta mundu osoan kaltegarrienetakoa. Hemen proposatzen da haren kudeaketa integratuaren oinarria. Izurritearen deskribapena ematen da, bere biologiari, sintomei eta kalteei buruzko datuekin batera. Parafina-olioak erabiltzea ere iradokitzen da hura kontrolatzeko, landa-entseguetan eraginkorrak direla frogatu baitute. Kontrol biologikoa, harrapari bat (Cybocephalus nipponicus) eta parasitoide bat (Encarsia citrina) erabiliz, etorkizuneko aukera bat da, nahiz eta izurriteentzako babesleku eta elikagai alternatibo gisa balio duen landare-estalkiarekin ezartzea aztertu beharko den.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
+    <t>Mangoaren ezkata zuriaren (Aulacaspis tubercularis) kontrol kimiko iraunkorra</t>
+  </si>
+  <si>
+    <t>Kotxin zuria Andaluziako mango laboreen izurrite garrantzitsua da, ekoizpen handia baititu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Gaztainondo-liztorra (Dryocosmus kuriphlilus) Andaluzian</t>
   </si>
   <si>
     <t>Gaztainondo-liztorra (Dryocosmus kuriphilus) gaztainondo-laboreen izurrite garrantzitsua da, eta haien errentagarritasuna larriki arriskuan jartzen du. Dokumentu honek bere banaketari, biologiari, eragiten dituen kalteei eta dauden kontrol-neurriei buruzko informazioa ematen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Andaluzian gaztainondo-liztorraren parasitoide natiboak</t>
   </si>
   <si>
     <t>Gaztainondo-liztorra (Dryocosmus kuriphilus) gaztainondo-laboreen izurrite garrantzitsua da, eta haien errentagarritasuna larriki arriskuan jartzen du. Dokumentu honek, liztor hauen ezaugarri nagusiak deskribatzeaz gain, gaztainondo-liztor izurritea bertako parasitoideen bidez kontrolatzeko informazioa ematen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
     <t>Olibondo Sistema Jasangarriak. 10.1.7 Eragiketa</t>
   </si>
   <si>
     <t>Olibondo-soroei lotutako nekazaritza-ingurumen laguntza 10.1.7 Operazioa. Olibondo Sistema Jasangarriak bezala ezagutzen da. Sektore honetarako laguntza-neurri hau Andaluziako Landa Garapen Programaren (AGP) 2014-2020 Komunitatearen Esparru Estrategikoaren (ELE) parte da, zehazki 10. Neurria: Nekazaritza-ingurumena eta Klima. Bete nahi dituen helburuen artean, olibondo-soroei eragiten diena eta labore honetarako eragiketa espezifiko hau garatu dena "Lurzoruaren higadura prebenitzea eta lurzoruaren kudeaketa hobetzea" da. Era berean, 1. irudiari erreparatzen badiogu, 10.1.7 Operazioa. Olibondo Sistema Jasangarriak 10.1 Azpineurriaren barruan sartzen da. Nekazaritza eta Ingurumen Konpromisoen Ordainketak, hau da, laguntza honen onuradunak konpentsazio ekonomikoa jasoko du ingurumenarentzat ez ezik, laborearentzat ere onuragarriak diren nekazaritza-jardunbide sorta bat egiteagatik, ez baitugu ahaztu behar olibondo-soroa agroekosistema gisa ikusi eta kudeatu behar dugula, hau baita...</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78a0d01f-c174-49d3-b916-0f8987dd90d3</t>
   </si>
   <si>
-    <t>Marrubi-barietatearen eta lantze-sistemaren eragina kalitate-ezaugarrietan. 2023/2024 uzta-denboraldia.</t>
-[...43 lines deleted...]
-  <si>
     <t>Andaluzian gari gogor aldaera berriekin egindako entsegu emaitzak. 2016/2017 uzta denboraldia</t>
   </si>
   <si>
     <t>Andaluzian dauden gari gogor barietate berriei, haien errendimendu agronomiko eta produktiboari eta Andaluziako ekoizpen-eremu nagusietako kalitate-parametroei buruzko informazio eguneratua. Dokumentuaren ikuspegi orokor azkar batek orientabideak emango ditu landatuko den gari gogor barietateari buruzko erabaki egokiak eta garaiz hartzeko, lurzoru motaren, klimaren eta baserriaren ezaugarrien arabera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Andaluzian gari gogor aldaera berriekin egindako entsegu emaitzak. 2015/2016 uzta denboraldia</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
   </si>
   <si>
     <t>Andaluzian gari gogor aldaera berriekin egindako entsegu emaitzak. 2014/2015 kanpaina</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
   </si>
   <si>
     <t>Andaluzian egindako Triticale barietate berrien entsegu-emaitzak. 2015/2016 kanpaina</t>
   </si>
   <si>
     <t>Andaluzian dauden tritikale barietate berriei, haien errendimendu agronomiko eta produktiboari eta Andaluziako hazkuntza-eremu nagusietako kalitate-parametroei buruzko informazio eguneratua. Dokumentuaren ikuspegi orokor azkar batek orientabideak emango ditu landatuko den tritikale barietateari buruzko erabaki egokiak eta garaiz hartzeko, lurzoru motaren, klimaren eta baserriaren ezaugarrien arabera.</t>
@@ -3509,212 +3509,212 @@
   <si>
     <t>Andaluzian gari bigun barietate berrien proben emaitzak, 2018/2019 kanpaina</t>
   </si>
   <si>
     <t>Zereal-ekoizpena hobetu beharra dago elikagaien eskaria gero eta handiagoari erantzuteko. 2050erako, ekoizpena % 60 handituko dela kalkulatzen da. Zerealak —artoa, arroza eta garia— gizakien kaloria guztien % 42,5 dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b360fbe1-e7b1-4a78-907b-d8e6a4e50ae1</t>
   </si>
   <si>
     <t>Andaluzian 2018/2019 kanpainan egindako durum gari barietate berrien proben emaitzak</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c08333e-275e-4303-9b6a-4f6edf96f185</t>
   </si>
   <si>
     <t>Alpapa barietate komertzialen ebaluazioaren emaitzen aurrerapena. 2016/2017 uzta denboraldia</t>
   </si>
   <si>
     <t>Nekazariek bazka gisa erabiltzeko alpapa (Medicago sativa) barietate komertzial ugari dituzte eskuragarri. Ekoizpen-ingurune jakin baterako zein barietate edo barietate diren egokienak zehazteko, barietateen ebaluazio-probak egin behar dira. Ikerketa honen helburua alpapa barietate komertzial talde baten bazka berdearen errendimendua ingurune jakin batean ebaluatzen duen lehen kanpainaren emaitzak aurkeztea da. Dagokion emaitzak ondorengo kanpainetan gehituko dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40eed973-9d4b-467f-8b53-7c917c88d481</t>
   </si>
   <si>
+    <t>Txitxirioen estaldura-aldakortasuna</t>
+  </si>
+  <si>
+    <t>Ikerketa honen helburua 21 txitxirio ekotiporen bilduma batean landaretza berdearen aldakortasuna dagoen zehaztea izan zen. Esperimentua El Carpio udalerriko (Kordoba) baserri batean egin zen, 2021/2022 nekazaritza denboraldian. Saiakuntzaren diseinu estatistikoa hiru errepikapeneko bloke ausazkoetan egin zen. Estalduraren ehunekoa metro koadro bateko lursail batean kalkulatu zen zazpi data ezberdinetan, horrela balio absolutuak eta ezaugarriaren bilakaera lortuz. Hau GoPro kamera bat eta Canopeo irudiak prozesatzeko softwarea erabiliz zehaztu zen. Emaitzek aztertutako populazioaren barruan estalduraren ezaugarriaren aldakortasuna erakusten dute, ehuneko handiena duten ekotipoak identifikatu eta hautatzea ahalbidetuz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7fa59432-937c-49c2-b80d-718e0fb08f07</t>
+  </si>
+  <si>
     <t>Scirtothrips aurantii Andaluzian zitrikoetan: Aitortza, biologia, kudeaketa eta kontrol estrategiak</t>
   </si>
   <si>
     <t>Material hau Scirtothrips aurantii izurritearen ikuspegi zehatza emateko garatu da. Bere banaketa geografikoa, bizi-zikloa, detekzio eta jarraipen metodoak eta egungo kudeaketa integratuko estrategiak bezalako alderdiak biltzen ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ec105aa5-6d9e-475b-9133-a5f99858244b</t>
   </si>
   <si>
     <t>Kalitate Ziurtatuko Oliba Olioen Ezagutza, Kontsumoa eta Kontsumitzaileen Lehentasunak</t>
   </si>
   <si>
     <t>Lan honek Andaluzian ziurtagiridun kalitateko oliba-olioen eskaria aztertzen du, Andaluziako kontsumitzaileentzat eskuragarri dauden Kalitate Ziurtatutako Sistema desberdinetan arreta jarriz: ekoizpen integratua, nekazaritza ekologikoa, karbono-aztarna, prezio justua, ISO 9001, ISO 14001, Globalgap, besteak beste. Helburua Andaluziako oliba-olio kontsumitzaileen artean kalitate-atributu eta KZ desberdinengatik ordaintzeko prestutasun maila, kontsumoa eta ordaintzeko borondatea zehaztea da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f18089d2-2d62-45a0-a92c-6da8c5f3036b</t>
   </si>
   <si>
     <t>Macrophomina phaseolina-ren kontrol biologikoa marrubi-laboreetan landa-baldintzetan</t>
   </si>
   <si>
     <t>Lan hau aurreko ikerketen jarraipena da, non egileek hainbat bakterio isolaturen eraginkortasuna probatu zuten Macrophomina phaseolina onddoaren biokontrolean in vitro, negutegi eta landa-baldintzetan. Ikerketa hauetan, Hvs8 izeneko bakterioa hautatu zen landa-baldintzetan biokontrol agente potentzial gisa. Ikerketa honek bi kanpaina jarrairen landa-emaitzak aurkezten ditu, proposamen hau babesten duten emaitzekin.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/48d04121-a9db-4a42-abf3-76be2d863150</t>
   </si>
   <si>
     <t>Bakterioen erabilera Esparagus Fusarium Wilt-en biokontrolean</t>
   </si>
   <si>
     <t>Artikulu honek Fusarium oxysporum, F. solani eta F. proliferatum onddo patogenoen biokontrolerako bakterioak zainzurien landareetan aplikatzearen eraginaren ikerketa bat aurkezten du. Ikerketak Grande barietatearekin egin ziren Alcalá del Ríoko (Sevilla) IFAPA Las Torres y Tomejil Zentroan. Emaitzek tratamendu hauen eraginkortasuna erakusten dute eta aukera irekitzen dute produktu kimiko sintetikoak ordezkatzeko nekazaritza-testuinguru jasangarri batean erabiltzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/604eb087-43c4-4241-8ef2-e5e5446aa00f</t>
   </si>
   <si>
     <t>Nekazaritzan ur baliabideen kudeaketarako infragorri termografia</t>
   </si>
   <si>
     <t>Artikulu honek infragorri termografiaren oinarri teknikoaren berrikuspen orokorra aurkezten du, baita bere potentziala, aplikagarritasuna, abantailak eta desabantailak ere, ur baliabideen kudeaketarako eta laboreen ur egoera estres egoeretan monitorizatzeko erabiltzen denean.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/51277665-b330-405b-accc-5b87e3869c5f</t>
   </si>
   <si>
-    <t>Txitxirioen estaldura-aldakortasuna</t>
-[...7 lines deleted...]
-  <si>
     <t>Marrubi-akenioak antioxidatzaileen iturri gisa eta hazkuntza-programetan duten erabilera potentziala</t>
   </si>
   <si>
     <t>Dokumentu honek marrubietan dauden antioxidatzaileen edukiaren ezagutza, fruituaren atal desberdinetan duten banaketa eta informazio horren erabilera posiblea jorratzen ditu hobekuntza genetikoko programetan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/32916c44-a20b-46c1-b250-9c66f4368d96</t>
   </si>
   <si>
     <t>Andaluziako olibondo-soroen eraldaketa digitalerako ezagutza-transferentzia sarea</t>
   </si>
   <si>
     <t>Ikerketa honek Andaluziako oliba sektorearen eraldaketa digitalerako ezagutza transferentzia sarea aztertzen du, Sare Sozialen Analisia (SNA) metodologia erabiliz. Horri esker, inplikatutako agenteen garrantzia eta posizioa, haien arteko harremanen esanahia eta intentsitatea zehaz ditzakegu, baita osatzen duten sarearen egitura deskribatu ere, haien egungo egoera eta funtzionamendua ulertzeko eta haren funtzionamendu eraginkorragoa errazten duten lerro estrategikoak proposatzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5e31a6c-6310-4331-a770-91f8f29988d4</t>
   </si>
   <si>
     <t>Prestakuntza eskuliburua: Olibondoen inausketa</t>
   </si>
   <si>
     <t>Olibondoen inausketari eskainitako eskuliburu honek olibondoen laborantza teknika honekin lotutako alderdiak jorratzen ditu, praktika honen kudeaketa optimoa lortzeko beharrezkoak diren erabakiak hartzen olibondo-hazleak trebatzeko helburuarekin. Edukien taula: 1. unitatea: Olibondoen inausketaren alderdi orokorrak; 2. unitatea: Olibondo-sastraken inausketa; 3. unitatea: Olibondo-heskaien inausketa. Eskuliburu hau ikastaroetako ikasleentzat tresna erabilgarria izatea espero dugu, haien ikaskuntza-prozesua erraztuz. Lan honetan esperientzia zabala eskaini duen pertsona-talde baten lanaren emaitza da, eta sektoreko prestakuntza hobetzen laguntzen badu, asko sarituko dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5778c9f-41bd-4ec1-a1c7-2331a3215933</t>
   </si>
   <si>
     <t>Mediterraneoko landareak, zeinen kontsumoak ugalketa arazoak sor ditzakeen hausnarkari txikietan</t>
   </si>
   <si>
     <t>Material honek Andaluzian ohikoenak diren Mediterraneoko landareen laburpena eskaintzen du, hausnarkari txikien ugalketan eragina izan dezaketenak. Haien identifikazioa errazteko, abeltzaintzako prebentzio neurriak proposatzen dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/85716fe9-b69a-4694-b609-5a6ed293ce5d</t>
   </si>
   <si>
+    <t>Hazkuntza sustatzen duten bakterioen erabilera marrubi-hazkuntzan produktu sintetikoen erabileraren ordezko gisa</t>
+  </si>
+  <si>
+    <t>Dokumentu honek PGP bakterioak marrubi landareetan aplikatzearen ondorioen azterketa bat aurkezten du, helburu bikoitzarekin: lehenik, sustraien garapena eta, beraz, landareen hazkundea handitzea auxina ekoizten duten bakterioak erabiliz, eta bigarrenik, M. phaseolina onddo patogenoari aurre egitea, bakterioak biokontrol gisa erabiliz. Ikerketak Candonga eta Camarosa barietateetan egin ziren IFAPA Las Torres y Tomejil Zentroan, Alcalá del Ríon (Sevilla). Emaitzek tratamendu hauen eraginkortasuna erakusten dute eta nekazaritza jasangarriaren testuinguruan produktu sintetikoen ordezko gisa erabiltzeko aukera irekitzen dute.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/301846d1-fae6-4637-8e60-5a5371c3d081</t>
+  </si>
+  <si>
+    <t>Huelvako marrubi-laborantzan barietateen banaketaren estimazioa - 2020/2021 kanpaina</t>
+  </si>
+  <si>
+    <t>Dokumentu honek Huelvako probintziako marrubi-laboreen barietate-konposizioaren estimazioa aurkezten du, 2020-2021 uzta-urte honetan, ekoizpenean dauden barietate bakoitzeko landareen ehuneko gisa adierazita. Hazkuntza-programa nagusien parte-hartzea ere erakusten du.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/70822b55-2cac-41d5-ba25-95aede7852bd</t>
+  </si>
+  <si>
+    <t>Huelvan marrubi-laborantzan barietateen banaketaren estimazioa - 2021-2022 kanpaina</t>
+  </si>
+  <si>
+    <t>Dokumentu honek Huelvako probintziako marrubi-laboreen barietate-konposizioaren estimazioa aurkezten du, 2021-2022 denboraldi honetan, ekoizpenean jarritako barietate bakoitzeko landareen ehuneko gisa adierazita. Hazkuntza-programa nagusien parte-hartzea ere erakusten du. IFAPA Marrubi Taldeak egindako lan hau batez ere hazkuntza-enpresek edo programa desberdinen pean lizentzia duten enpresek emandako informazioan oinarritzen da.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f4f44f-f701-44f6-b1a4-2e4c229eb8cd</t>
+  </si>
+  <si>
+    <t>Payoya arrazaren hobekuntza genetikorako jarduerak. 2014ko kanpaina.</t>
+  </si>
+  <si>
+    <t>Dokumentu honek IFAPA Hinojosa del Duque esperma bilketa zentroak 2014an zehar egindako jardueren txostena aurkezten du, Payoya Ahuntz Hazleen Elkartearekin (ACAPA) egindako ikerketa-kontratu baten bidez.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/44ab38bc-3759-42d0-a93d-4ec57798ea58</t>
+  </si>
+  <si>
+    <t>Marrubi Ama Landareak Lortzeko Prozesua</t>
+  </si>
+  <si>
+    <t>Dokumentu honek hasierako marrubi ama landareak lortzeko prozesua deskribatzen du, eta prozesu horietatik, eta Fruta Haztegietako Landareen Kontrol eta Ziurtapenerako Erregelamendu Teknikoan (1995eko ekainaren 9ko 929/95 Errege Dekretua) deskribatutako prozesuaren arabera, gure herrialdean fruta ekoizteko ziurtatutako marrubi landareak lortzen dira.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5b17c75a-5046-4d5e-b6c3-612a1ef6e266</t>
+  </si>
+  <si>
+    <t>Hiru masusta barietateren (Rubus fruticosus) negutegietan lantzea</t>
+  </si>
+  <si>
+    <t>Dokumentu honek hiru masusta (Rubus fruticosus) barietateren negutegiko laborantzan egindako saiakuntza esperimentalaren emaitzak aurkezten ditu, ohiko baratzezaintzako laboreen alternatiba gisa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/018f1ec0-a3d6-499a-8e89-2e7a366cd3eb</t>
+  </si>
+  <si>
+    <t>Ultrasoinuak ugalketa-kudeaketan hausnarkari txikien ustiategietan</t>
+  </si>
+  <si>
+    <t>Dokumentu honek hausnarkari txikien ustiategien ugalketa-kudeaketan ultrasoinuak erabiltzearen abantailak eta desabantailak aztertzea du helburu, IFAPAk Ardien RAEAren bidez duen esperientzian oinarrituta.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d7b6c0f8-232e-4264-8136-b8644fd1d4eb</t>
+  </si>
+  <si>
     <t>Lekaleen landare-baliabide genetikoak Vicia faba bilduma nuklearra: pasaporte-datuak</t>
   </si>
   <si>
     <t>Dokumentu honek IFAPA Lekaleen Germoplasma Bankuko Vicia faba Oinarrizko Bildumako sarrera desberdinen pasaporte-datuak aurkezten ditu. Helburua germoplasma honen informazioa ematea da hazkuntza-talde publiko eta pribatuei.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4dc9cf4-b88c-42f7-b0a2-4b81212ad647</t>
   </si>
   <si>
-    <t>Hazkuntza sustatzen duten bakterioen erabilera marrubi-hazkuntzan produktu sintetikoen erabileraren ordezko gisa</t>
-[...61 lines deleted...]
-  <si>
     <t>Produktu fitosanitarioen aplikazioa. Fumigatzaile maila. 2020ko edizioa.</t>
   </si>
   <si>
     <t>Fitosanitario Produktuak Fumigatzaile Mailan Aplikatzeko Eskuliburuaren bigarren edizio honek 2017an argitaratutakoarekin alderatuta, edukia eta hitzak aldatu ditu, bai erakunde akreditatuek bai IFAPAk ematen duten prestakuntzaren kalitatea eguneratu eta hobetzeko helburuarekin. 1. unitatea: Fitosanitario Arazoak; 2. unitatea: Fumiganteen Ezaugarriak, Moduak eta Ekintza Espektroa; 3. unitatea: Fumiganteen Aplikazioa: Plangintza eta Kontuan Hartu Beharreko Alderdiak; 4. unitatea: Fumigazio Teknikak eta Ekipamendua; 5. unitatea: Aplikazio Ekipamenduen Mantentze-lanak, Erregulazioa, Kalibrazioa, Berrikuspena eta Ikuskapena; 6. unitatea: Fumigazio Praktika. Kasu Azterketa Ariketak; 7. unitatea: Nekazaritzako Lurzoruak Desinfektatzeko Alternatiba Ez-kimikoak; 8. unitatea: Fumigante Produktuak. Etiketak eta Segurtasun Datuen Fitxak; 9. unitatea: Gas Detektagailuak, Maskarak, Iragazkiak eta Beste Segurtasun Elementu Batzuk. Segurtasun Elementuen eta Ekipamenduen Mantentze-lanak; 10. unitatea: Osasun Arrisku eta Arrisku Espezifikoak...</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/322d5de5-c1b3-48ba-817d-c4c9355cf16f</t>
   </si>
   <si>
     <t>Ardi Gazta Prentsatua Egiteko Gomendioak</t>
   </si>
   <si>
     <t>Gazta mota hau Mantxako Gaztelako eskualdean du jatorria, ardi-talde transhumanteen helmuga nagusia dena. Eremu hau neguan eta udaberrian bazkatzeko erabiltzen da, jezteko garaiak ohikoenak direnean, esne-ekoizpen handiena eta, beraz, gazta egiteko garairik ohikoena denean. Bertako ardi-arraza nagusia Mantxakoa da, bere gogortasun handiagatik eta eskualdeko tenperatura muturrekoei aurre egiteko gai dena. Lan honek oinarrizko gomendioak ezartzen ditu ekoizpen-etapa desberdinetan, produktu optimoa lortzeko ikuspegi teknologiko, nutrizional eta sentsorial batetik.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/605c5341-361a-4813-a190-55b78f08841c</t>
   </si>
   <si>
     <t>Andaluzian nekazaritza-ekoizpena dibertsifikatzeko labore potentzialak</t>
   </si>
   <si>
     <t>Dokumentu honek Andaluzian garapen potentziala duten hainbat labore biltzen ditu, lurzoru eta klima eskakizunen eta merkatu aukeren arabera eskualde jakin batzuetara egokitzeko duten gaitasunagatik. Nazioarteko eskaera duten industria-laboreak, beste eskualde edo herrialde batzuetako giza kontsumorako fresko edo prozesatu diren laboreak, gure eguneroko dietan sartzen ari direnak, eta erabilerarik gabe geratu diren edo gutxiegi erabiltzen diren eta giza kontsumorako nutrizio-balio handia eskaintzen duten laboreak barne hartzen ditu. Labore bakoitzaren egungo egoera aurkezten da, eskain ditzaketen aukera potentzialak, lurzoru eta klima eskakizunak, deskribapen botanikoa eta hazkuntza-baldintza berrietara egokitu behar diren ohiko laborantza-teknikak barne.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/18b6465a-d369-424f-adc1-7f35934ae624</t>
@@ -3743,77 +3743,77 @@
   <si>
     <t>Dokumentu honek bigarren mailako espezieen eta espezie berrien alderdi orokorrak biltzen ditu, haien biologiari, espezie bakoitzak gehien kaltetzen dituen laboreei, baita eragiten dituzten kalteei eta gaur egun eskuragarri dauden kontrol kimiko eta biologiko neurriei buruzko informazioa emanez ere. Espezie desberdinak erraz identifikatzeko aukera ematen duen argazki-materiala ere badu, baita haien fase desberdinak eta laboreei eragiten dizkieten kalteak ere.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b2fe5dd-428c-4887-be0a-a488e503a216</t>
   </si>
   <si>
     <t>Amblyseius swriskii pepino-laboreetan kontrol biologikoaren estrategia</t>
   </si>
   <si>
     <t>Dokumentu honek Amblyseius swirskii akaro harrapariak pepino-laboreetan sartzeko estrategia berri bat garatzeko helburu duten saiakuntza-sail baten emaitzak aurkezten ditu. Saiakuntzak definitzen dituzten ildo estrategikoak hauek dira: harrapariaren askapen-tasa murriztea, laborearen hasieratik organismo onuragarriak instalatzea eta Typha latiifolia polena erabiltzea akaroen populazioak aldi baterako mantentzeko elikagai osagarri gisa. Bi saiakuntza egin ziren: bat laborategian eta bestea bi fasetan banatuta: erdi-zelaian eta zelaian. Lehenengoak harrapariarentzako askapen-tasa optimoa zehaztea zuen helburu; bigarrenak tasa horren aplikazioa ebaluatzea zuen helburu erdi-zelaian eta zelaian, baita Typha latiifolia polena ematearen eraginkortasuna ebaluatzea ere, harrapakinen urritasun eta tenperatura baxuen baldintzetan akaroen populazioak mantentzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff3010dc-cf57-4046-957f-b60f86d23a60</t>
   </si>
   <si>
     <t>Zitrikoen Superintentsiboko Nekazaritza Sistemaren Gida</t>
   </si>
   <si>
     <t>Dokumentu honek zitrikoen laborantza sistemaren eredu berri bat aurkezten du, Superintentsiboa izenekoa, hau da, indar gutxiko zuhaitzekin egindako dentsitate handiko landaketak, gutxi gorabehera 2.200 landare/hektareakoak, landaketa-marko estuagoak eta inausketa mekanizatuaren bidezko heskaiak eratzea, mahats-biltzaile baten antzera hostoak astintzen dituen gurdi-ekipo batekin uzta mekanizatua lortzeko helburuarekin.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c7891d0-ab2b-4bff-ab77-aaa9b29c78a4</t>
   </si>
   <si>
+    <t>Urruneko detekzioa nekazaritzarako</t>
+  </si>
+  <si>
+    <t>Argitalpen honek nekazaritza sektorean oinarritutako urrutiko detekzioari buruzko oinarrizko kontzeptu sorta bat eskaintzen du. Dokumentuaren atal desberdinek urrutiko sentsoreek emandako datuen oinarrizko ezaugarriak eta bereizmena zehazten dituzte, baita nekazaritza aplikazioetarako gaur egun eskuragarri dauden satelite nagusiak ere. Dokumentuak irudien ezaugarriak ere deskribatzen ditu, erabili aurretiko informazioa prozesatzeari arreta berezia jarriz. Azkenik, sentsoreak nekazaritza arloan erabiltzearen adibide batzuk aurkezten dira, hala nola, laboreen osasunaren jarraipen zehatza, biomasa ekoizpenaren estimazioa eta ur estresaren jarraipena, besteak beste.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bdac6055-21a9-4dd7-8cba-06a3e9d67873</t>
+  </si>
+  <si>
+    <t>Andaluzian egindako olo-barietate berrien entsegu-emaitzak 2019/2020 kanpainan</t>
+  </si>
+  <si>
+    <t>Argitalpen honek interes elementu bat txertatu nahi du nekazarien erabakiak hartzerakoan, barietateen egokitzapenaren eta portaeraren ezagutza funtsezkoa baita uztaren erabileraren arabera zer erein jakiteko. Merkatuan abian jartzen diren olo barietate berriak ebaluatu eta karakterizatzeko etengabeko beharra ezinbestekoa da ekoizpen sektoreari aholku egokiak emateko, eta horrela haren profesionalizazio handiagoa eragiteko.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c42c4a-83aa-43f1-82a1-13771ee18e14</t>
+  </si>
+  <si>
     <t>Urrutiko detekzioa erabiliz laboreen ur-beharrak kalkulatzea</t>
   </si>
   <si>
     <t>Argitalpen honek laboreen ur-beharrak kalkulatzeko ikuspegi bat deskribatzen du, urrutiko detekzio bidezko informazioa FAOren 56. eskuliburuan jasotako jarraibideetan integratuz. Laborantza-uraren kontsumoaren edo ebapotranspirazioaren (ET) kalkulazio zehatzak ureztatze-sarrerak landareen benetako beharretara egokitzea ahalbidetzen du. Horrek uraren erabilera optimizatuko luke, ureztatzeak ingurumenean duen eragina murriztuz. Dokumentu honek gida gisa balio du eta urratsez urrats azaltzen du ikuspegi hau aplikatzeko kalkulu-prozedura, datuak biltzetik ET kalkulatzeraino, bistaratzeko eta prozesatzeko tresna desberdinak zerrendatuz. Azkenik, nekazaritza- eta landaredi naturaleko eremuetan aplikazio praktikoen hainbat adibide aurkezten dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9d8c96ec-5a22-4a55-a4c0-581dada82c13</t>
   </si>
   <si>
-    <t>Urruneko detekzioa nekazaritzarako</t>
-[...16 lines deleted...]
-  <si>
     <t>Andaluziako oliba-olioaren industrian ISO 9001 arauaren adopzioa eta industria- eta marketin-praktikak</t>
   </si>
   <si>
     <t>Espainia eta Andaluzia dira munduko oliba olio esportatzaile nagusiak, eta azken urteotan hazkunde handia izan dute. Horrek nazioartean aitortutako kalitate estandarren eskaera handitu du, eta garrantzitsuenetako bat ISO 9001 da. Ikerketa honen helburuak hauek dira: Andaluziako oliba olioaren industrian ISO 9001 araua onartzeko eragina izan duten faktoreak definitzea; industriek ISO 9001 araua onartzea industria eta marketin praktika bereizien erabilerarekin lotuta dagoen aztertzea; eta sektorean araua onartzea sustatzeko eta lotutako industria eta marketin praktikak hobetzeko politika publikoak diseinatzeko ezagutza sortzea.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3466a464-29d1-4f3e-a0e7-23aa5cc53186</t>
   </si>
   <si>
     <t>Almendra mingotsaren detekzioa infragorri hurbileko espektroskopiaren bidez (NIRS)</t>
   </si>
   <si>
     <t>Infragorri Hurbileko Espektroskopia (NIRS) analisi teknika ez-suntsitzailea da, 5 mg/g amigdalina baino gehiago duten almendra mingotsak almendra ez-mingotsetatik bereizteko aukera ematen duena.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81594322-fb67-4ad4-9289-e7b022528c73</t>
   </si>
   <si>
     <t>Kanpoko sandia hazteko gida</t>
   </si>
   <si>
     <t>Hazkuntza gida honek sandia (Citrullus lanatus) aire zabalean lantzeko metodoari buruzko informazioa ematea du helburu. Laborantza honek munduko barazki-laborantza azaleraren % 9 hartzen du. Andaluzia da eskualde nagusia bai landutako azalerari bai ekoizpenari dagokionez. Dokumentu honek landarearen deskribapen botanikoa, landaketa teknikak, lantzeko baldintzak eta kudeaketa, izurriteak eta gaixotasunak, baita sandia mota eta barietate nagusiak ere eskaintzen ditu. Azkenik, ekoizpen kostuak aurkezten dira, erabilitako ureztatze sistema kontuan hartuta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10fe84b7-8254-463c-9909-40e9b159cc1c</t>
@@ -3824,122 +3824,122 @@
   <si>
     <t>Laborantza gida honek ekilore landareen garapenari, laborantza tekniken egungo joerei, landaketa metodo eta urtaro desberdinei eta Andaluzian ohikoenak diren gaixotasun eta izurriteei buruzko informazioa ematea du helburu. Dokumentuak azken urteotan arantza-"F" arraza erresistenteak diren barietateen eta herbiziden aurkako material genetiko berriaren entseguetatik lortutako emaitzen informazioa ematen du. Neguan ereindako ekilore-entseguetatik lortutako errendimenduak ere kontsulta daitezke.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Zalka gozoaren hazkuntza gida</t>
   </si>
   <si>
     <t>Gida honek Lathyrus sativus arrakastaz lantzeko beharrezko informazioa dauka lehorreko baldintzetan, ekoizpen-eredu konbentzionalak, integratuak edo organikoak erabiliz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Belar-laborantza sistema iraunkorrak, euripean ureztatzekoak. 10.1.4 eragiketa</t>
   </si>
   <si>
     <t>"Nekazaritza-Ingurumena eta Klima" Prestakuntza Jardunaldi hau Andaluziako Landa Garapen Programaren (PDRA) 10. Neurrian sartutako eragiketa batzuetan hartutako nekazaritza-ingurumen konpromisoak behar bezala betetzera bideratutako ekintzen parte da. Tailer hauekin lortu nahi den helburua laguntzaren onuradunen gaitasunak hobetzea eta nekazaritza-biztanleria ingurumenaren kontserbazioarekin bateragarriak diren ekoizpen-sistemen erabileran sentsibilizatzea da, baita PDRAri eta sinatutako konpromisoei buruz informatzea ere. Nekazaritza, Arrantza, Elikadura eta Ekoizpen Ekologikoko Ikerketa eta Prestakuntzarako Andaluziako Institutuak (IFAPA) bere helburuen artean nekazaritza, elikadura eta arrantza sektoreetako langileak, teknikariak eta profesionalak prestatzera bideratutako ekintzak diseinatzea eta garatzea du. Eskuliburu hauen garapena IFAPAk garatutako jardueren parte da, ...</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Huelvako marrubi-laborantzaren barietateen banaketa. 2017-2018ko uzta-denboraldia</t>
+  </si>
+  <si>
+    <t>Dokumentu honek 2017/2018ko uzta denboraldiko barietateen osaera aurkezten du, barietate bakoitzeko landareen ehunekotan adierazita, baita hazkuntza programa bakoitzaren parte-hartzea ere. Lan hau hazkuntza enpresek edo marrubi hazkuntza programa nagusien lizentziadunek emandako informazioan oinarritzen da.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
+  </si>
+  <si>
+    <t>Marrubi barietateen banaketa Huelvan. 2018-2019 uzta denboraldia</t>
+  </si>
+  <si>
+    <t>Dokumentu honek 2018/2019ko uzta denboraldiko barietateen osaera aurkezten du, barietate bakoitzeko landareen ehunekotan adierazita, baita hazkuntza programa bakoitzaren parte-hartzea ere. Lan hau batez ere hazkuntza enpresek edo marrubi hazkuntza programa nagusien lizentziadunek emandako informazioan oinarritzen da.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
+  </si>
+  <si>
+    <t>Marrubi barietateen ikuspegi orokorra Huelvan. 2012-2015 aldia</t>
+  </si>
+  <si>
+    <t>Txosten tekniko honek azken hiru hazkuntza-denboraldietan (2012-2013, 2013-2014 eta 2014-2015) lortutako informazioa aurkezten du, Huelvan ekoizpenean dauden landareen ehunekoari dagokionez kalkulatutako barietateen banaketari dagokionez.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
+  </si>
+  <si>
+    <t>Huelvako marrubi-laborantzaren barietateen banaketa. 2016-2017ko kanpaina</t>
+  </si>
+  <si>
+    <t>Txosten Tekniko honek 2016/2017 uzta denboraldiko barietateen osaera aurkezten du, barietate bakoitzeko landareen ehunekotan adierazita, baita hazkuntza programa bakoitzaren parte-hartzea ere. Lan hau hazkuntza enpresek edo marrubi hazkuntza programa nagusien lizentziadunek emandako informazioan oinarritzen da.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
+  </si>
+  <si>
+    <t>Laborantza Sistemaren Eragina Marrubi Barietateetan. 2021/2022 Uzta Denboraldia. II Kalitatea</t>
+  </si>
+  <si>
+    <t>Marrubi-hazkuntza programetan kontuan hartzen diren ezaugarrien artean, laboreen produktibitatearekin lotutakoez gain, kalitate organoleptikoa ematen dutenak daude. Eta kontsumitzaileen artean, zalantzarik gabe, kalitate hori da arreta gehien jasotzen duena. Ikerketa honek hamasei marrubi barietateren kalitate organoleptikoari eta uzta ostekoari buruzko emaitzak aurkezten ditu, hiru laborantza sistemetan probatuak: konbentzionala, lurrik gabekoa eta organikoa, 2021-2022 uzta urtean.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
+  </si>
+  <si>
+    <t>Tomateen laborantzan baratzezaintzako hondakin-konpostaren erabileraren ebaluazioa</t>
+  </si>
+  <si>
+    <t>Berotegi-ekoizpen sistemak sortzen dituen eta haren iraunkortasuna mugatu dezaketen arazoen artean, uzta-hondakinen urteko ekoizpen handia (1.751.242 t/urte-1) nabarmentzen da, eta horien metaketak ingurumen-arazo larria osatzen du.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
+  </si>
+  <si>
     <t>Zitrikoen marra-teknika: oinarriak eta zelaiko praktika</t>
   </si>
   <si>
     <t>Artikulu honen helburua zitrikoen laborantzan urratze teknikaren erabilerak eskaintzen dituen aukerak aurkeztea da, oinarriak eta landan ezartzeko metodo zuzena deskribatzeaz gain.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
   </si>
   <si>
     <t>`Powell Summer Navel`-en ezarpena eta produktibitatea hobetzea jarduera hormonala duten alga-estraktuak urratuz eta/edo hostoetan aplikatuz</t>
   </si>
   <si>
     <t>Artikulu honen helburua zitrikoen laborantzan teknika eta produktu desberdinen erabilerak eskaintzen duen potentziala aurkeztea da. Ildo horretatik, eta IFAPAren etengabeko ikerketaren barruan, Navel Powell-en fruitu-lorapena hobetzeko birrintzea eta landareen hazkuntza-erregulatzaile naturalen erabilera ebaluatzen duen saiakuntza esperimental baten emaitzak aurkezten ditugu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
-    <t>Huelvako marrubi-laborantzaren barietateen banaketa. 2017-2018ko uzta-denboraldia</t>
-[...52 lines deleted...]
-  <si>
     <t>Andaluziako olibondo-soroa errentagarria al da? Ekoizpen-sistemaren araberako azterketa.</t>
   </si>
   <si>
     <t>Azken hamarkadan, eztabaida bizia izan da Andaluziako olibondo-soroen iraunkortasun ekonomikoari buruz, non mendiko eta sistema tradizionalak intentsiboekin batera bizi diren. Ikerketa honek haien errentagarritasunari buruzko ezagutza handitzen laguntzea du helburu. Horretarako, olibondo-ustiategien inkesta multietapa bat egin zen haien kostuen egitura ezartzeko. Emaitzek erakusten dute oliba-olio kilogramo bat ekoizteko unitate-kostua nabarmen handiagoa dela mendiko eta sistema tradizionaletan intentsiboetan baino. Hainbeste ezen sistema horiek diru-laguntzen menpe daude neurri handi batean, eta hauek finkatu egin dira haien bideragarritasun ekonomikoa bermatzen duten tresna gisa. Olibondo-soroen bihurketa aukera bideragarria da, kokapen jakin batzuetan, eskualdeko administrazioak sustatu dezakeena, nekazariek batera jorratu ahal izan dezaten, ustiategien kudeaketa unitateak sortzea sustatuz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>Dehesan zuhaitzen birsorkuntza</t>
   </si>
   <si>
     <t>1. unitateak zehatz-mehatz deskribatzen du zuhaitzen eginkizuna sistema honetan, zuhaitzen birsorkuntza naturalaren prozesua azaltzen du, baita dehesan hura sustatzen eta oztopatzen duten faktoreak ere, eta Andaluziako dehesan zuhaitzen birsorkuntzaren egoera ezaugarritzen du. 2. unitateak hasierako egoeraren arabera erabil daitezkeen estrategia batzuk aurkezten ditu, eta haien arrakasta maximizatzeko hartu behar diren neurriak. 3. unitateak landare-formazio hauen kontserbazioa hobetu dezaketen estrategia batzuk aurkezten ditu, jabetzaren beste erabilera batzuekin bateragarria den moduan. Eskuliburua aurkeztutako ezagutza nagusiak finkatzea bilatzen duen ariketa praktiko batekin amaitzen da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Centaurea dilutaren aurkako herbizida-emergentzia osteko saiakuntza gari gogorraren landareetan</t>
   </si>
   <si>
     <t>Centaurea dilutaren infestazioak gero eta maizagoak eta esanguratsuagoak dira Andaluziako landa eremuan. Espezie hau Compositae familiakoa da eta Espainiako hegoaldean udazkeneko lehen eurietatik udaberrira arte mailakatutako agerpena izaten du, eta horregatik aurkitzen da alternatiba askotan, ia guztietan. Gainera, azkar hazten da eta landutako landareak gainditzen ditu altueran, 2 m baino gehiagoko altuera lortuz baldintza onetan, oso lehiakorra bihurtuz. Espezie hau argi eta garbi hedatzen ari da gaur egun. Nahiko tolerantea da baimendutako herbizida askorekin. Aurreko urteetan, bi saiakuntza egin ziren aurre-lasterketa herbizidekin, baina arrakasta gutxirekin, produktu onenak duela gutxi kendu baitziren Espainian (Alcántara et al., 2016 eta Saavedra et al., 2017). Hala ere, baimendutako hainbat ondoren-lasterketa herbizidak C. dilutaren aurkako kontrol ona ematen dute.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -3968,113 +3968,113 @@
   <si>
     <t>Azken urteotan, almendra-laborantza eremu lehor eta emankorretara mugatzetik, nekazaritza-eremu oso emankorretan beste labore tradizionalen alternatiba argi bat bihurtu da, ureztatzea intentsiboki erabiliz.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1ln</t>
   </si>
   <si>
     <t>Clearfield eta Sulfo ekilore barietateen entseguak Andaluzian egin ziren. 2019ko uzta denboraldia.</t>
   </si>
   <si>
     <t>Azken urteotan, ekilore barietate berriak agertu dira merkatuan. Barietate hauek herbizida tratamendu batzuei erresistentzia genetikoa dutela ezaugarritzen da, eta horrek hosto zabaleko eta estuko belar txarren eta babarrun arruntaren (Orobanche cumana) kontrol onargarria eskaintzen du. Barietate hauek, horietako askok oleiko (HO) ezaugarri altuak dituztenak, gero eta landatutako eremu gehiago hartzen dituzte urtero. Barietate hauek lehenago landatu daitezke, dikotiledonen kontrola herbizida tratamenduekin lor baitaiteke, eta horrek laboreak neguko eta udaberriko euriak hobeto aprobetxatzea ahalbidetzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d73d15a6-2498-42e6-80c7-adcaf70c8516</t>
   </si>
   <si>
     <t>Ureztatze-pultsuen iraupenaren eragina iceberg letxugaren ekoizpenean eta kalitatean</t>
   </si>
   <si>
     <t>Maiztasun handiko ureztatze lokalizatuan, lursail baten barruko ureztatze-banaketa gehien eragiten duen faktorea ureztatze-pultsuaren iraupena da. Ikerketa honek ureztatze-pultsuaren iraupenak malda duen lursail batean hazitako izotz-mendiko letxuga-labore baten ekoizpenean eta kalitatean duen eragina ebaluatzen du. Saiakuntza Huénejan (Granada) egindako uda-ziklo labur batean egin zen. Lursailaren azalera faktore erabakigarria izan zen bai lortutako errendimenduan, bai kalitate goreneko letxugaren ehunekoan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04408a5e-908b-4bc4-8db1-708e052dcdd4</t>
   </si>
   <si>
+    <t>Andaluzian egindako koltza-proben emaitzak. 2018-19 kanpaina</t>
+  </si>
+  <si>
+    <t>2018-19 kanpainan, RAEA koltza barietateen bi entsegu egin ziren, Dos Hermanas baserrian (Montemayor) eta Villaverde Alta baserrian (Kordoba).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/71dcf051-4392-41e3-83a6-9cee65c7e26a</t>
+  </si>
+  <si>
+    <t>Glifosatoarekin formulatutako produktuen probak</t>
+  </si>
+  <si>
+    <t>2014-2015eko uzta denboraldian, negu amaieran edo udaberri hasieran landatutako ekiloreen hasierako faseetan fitotoxikotasun kalte larriak ikusi ziren. Ondorioak larriak izan ziren baserri batzuetan, ia uzta osoa galduz, eta beste batzuetan, berriz, kaltea arinagoa izan zen, eta uzta heldutasunera iristea lortu zuen. Kalteak Andaluzian eta Gaztela-Mantxan eta Gaztela-Leon bezalako beste eskualde batzuetan gertatu ziren. Nekazari batzuek jakinarazi zuten sintoma berdinak aurreko denboraldietan ikusi zirela jada, hiru edo lau urte lehenago. Kalte hau, nekazariek eta teknikariek soroan ikusitako zeinuetan eta landareetan zeuden sintomen arabera ikusi zutena, sulfonilurean oinarritutako herbiziden hondakinen ondoriozkoa zela susmatzen zen, zereal uztari 12-14 hilabete lehenago aplikatu zitzaizkionak. Dokumentu honetan aurkeztutako ikerketak 21 ekilore barietateren suszeptibilitatea ebaluatzen du Metsulfuron-metilarekiko, zerealetan gehien erabiltzen den herbizida bat eta gari-ekilore errotazioan ekiloreetan ikusitako kalteetan parte hartzen duela susmagarriena dena.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/17437e19-90e7-4418-ab0e-fedb3ba18605</t>
+  </si>
+  <si>
+    <t>Azenario Morearen Konposatu Bioosasungarrien Karakterizazioa</t>
+  </si>
+  <si>
+    <t>Cuevas Bajas herrian (Málaga), "Zanahoria Morá" izeneko azenario morearen barietate autoktonoa hazten da. Barietate hau kanpoalde more bizia, erdiko geruza laranja eta nukleo more bereizgarria ditu ezaugarri. Barnealdeko kolore morea hazkuntza-eremuaren eragina duela dirudi, beste leku batzuetan hazitako barietate honek ez duela kolore hori garatzen ikusi baita. Ikerketa honetan, azenario honen konposatu funtzionalak uzta-fasean karakterizatzen dira, uzta-aldiaren, azenarioaren tamainaren eta nukleoaren kolorearen arabera.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1f27cf1f-5d21-4473-bfd4-444015092c7d</t>
+  </si>
+  <si>
     <t>Andaluziako hego-ekialdeko plastikoz estalitako piper-laboreen lurzoruko gaixotasunak</t>
   </si>
   <si>
     <t>Artikulu honek Andaluziako hego-ekialdean plastikozko azpian hazitako piper-laboreetan detektatu diren lurzorutik transmititutako gaixotasunak deskribatzen ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/451f75a4-007c-4365-b68a-8b0d1fc87063</t>
   </si>
   <si>
     <t>Andaluziako hego-ekialdeko plastikoz estalitako berenjena-laboreetan lurzoruko onddoek eragindako gaixotasunak</t>
   </si>
   <si>
     <t>Artikulu honek Andaluziako hego-ekialdean plastikozko azpian hazitako berenjena-laboreetan detektatutako lurzoruko onddoek eragindako gaixotasunak deskribatzen ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b5d2e52-f13c-4061-9bcc-4b6cf7e9fa3f</t>
   </si>
   <si>
     <t>Sare Beltzeko Mulching-aren Efektua Clementina de Nules landarean gazitasun baldintzetan. Almería, 2015-2016ko uzta denboraldia</t>
   </si>
   <si>
     <t>Ikerketa honek sare-estalduraren eragina aztertzea du helburu hazkuntza-baldintza hauetan. Ikerketa honen helburua sare beltzezko estalduraren eta bi ur-erregimenen (% 100 ETc eta % 66,6 ETc) Clementina de Nules barietatean Almeriako probintziako ureztatze-ur gaziaren (kalitate baxuko eta eroankortasun handiko ura) eta lurzati-lurzoruaren baldintzen pean ebaluatzea da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4dc7b098-73ef-440b-a5fb-f8c345b2c2ec</t>
   </si>
   <si>
     <t>Sei pepino gozo motaren (Solanum muricatum) laborantza babestua</t>
   </si>
   <si>
     <t>Ohiko negutegietan hazitako barazkientzako alternatibak bilatzeko, ikerketa honek pepino gozoaren (Solanum muricatum) sei barietateen negutegiko ekoizpena ebaluatu zuen. Entseguak 2015ean egin ziren. Barietate guztiak arrakastaz garatu ziren, etekin handiak lortuz, eta Valentziako barietatea nabarmendu zen emankorrena eta goiztiarrena bezala. Pepino gozoa haztea Almerian negutegietan ohiko barazki-laboreen alternatiba interesgarria izan daiteke.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/24272c37-5b6d-48e1-8e45-3ff66e2a54f2</t>
   </si>
   <si>
-    <t>Andaluzian egindako koltza-proben emaitzak. 2018-19 kanpaina</t>
-[...25 lines deleted...]
-  <si>
     <t>Landare-estalkien erabilerak mahasti ekologiko baten errendimendu agronomikoan duen eragina</t>
   </si>
   <si>
     <t>Artikulu honek Kordoba hegoaldean modu organikoan hazitako Pedro Ximénez mahasti batean 2013 eta 2018 artean lortutako emaitzak aurkezten ditu. Lurzoruaren kudeaketako hiru tratamendu ebaluatu ziren: lur-lanketa tradizionala (TTT), landare-estaldura espontaneoa (SVC) eta landare-estaldura ereindakoa (SVC). Tratamendu desberdinek mahats-fisiologiarekin, errendimenduarekin eta kalitatearekin lotutako parametroetan dituzten eraginak alderatu ziren.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b12aafc-11fc-437b-92e0-46abbf20ff09</t>
   </si>
   <si>
     <t>Marrubi barietateen ebaluazioa lurzoru biosolarizatua erabiliz laborantza konbentzionalean. 2018/2019ko uzta denboraldia</t>
   </si>
   <si>
     <t>Artikulu honek 2018-2019 uzta-urtean hamabi barietaterekin lortutako emaitzak aurkezten ditu, ohiko laborantza-baldintzetan baina lurzoru biosolarizatua erabiliz. Teknika honek bi elementu konbinatzen ditu: materia organiko biofumigantea sartzea (biofumigazioa) eta lurzoruaren aldibereko eguzkiztatzea. Lurzorua desinfestatzeko teknika hau gutxitan erabiltzen den arren, IFAPAk uste du kontuan hartzeko alternatiba bat dela, osagai aktiboen erabileran dauden murrizketak kontuan hartuta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d58c4bd3-d307-46d4-b383-3595f174fe14</t>
   </si>
   <si>
     <t>Bi bakterio probiotikoren gaitasuna laranja antioxidatzaileak metabolizatzeko</t>
   </si>
   <si>
     <t>Lan honek in vitro ikerketa baten emaitzak aurkezten ditu, heste-traktuan ohikoak diren eta elikagai-osagarri gisa ere erabiltzen diren bi bakterio probiotikoren (Bifodobacteria longum eta Lactobacillus rhamnosus) gaitasunari buruzkoa. Bakterio horiek laranja-konposatu fenoliko gehienak laranja honen edo haren zukuen kontsumoari egozten zaizkion efektu onuragarrien erantzule diren beste konposatu batzuetan eraldatzeko edo metabolizatzeko duten gaitasunari buruzkoa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f263d5bd-982c-4400-b4ac-fb50c1f3f1df</t>
@@ -4175,131 +4175,131 @@
   <si>
     <t>Artikulu honek Sierra de Aracena eta Picos de Aroche mendietan gaztainondoen gainbeheraren intzidentzia eta kausak aztertuz lortutako emaitza nagusiak aurkezten ditu. Kaltetutako eremua deskribatzen da, baita eremuan dauden sintomak eta gaixotasun nagusiak ere. Azkenik, detektatutako patologia nagusien intzidentzia eta hedapena murrizteko ekintzen proposamena egiten da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff070672-7214-4f3b-8e19-7f375f44c3fd</t>
   </si>
   <si>
     <t>Konposatu osasungarrietan aberatsa den baratxuri-estraktuaren prestaketa</t>
   </si>
   <si>
     <t>Lan honek baratxuri bi barietatetan (zuria eta morea) nutrizio eta osasun intereseko konposatuak erauzteko hainbat metodoren emaitzak aurkezten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e057cb85-3f06-48a9-a6b3-1eaba717951a</t>
   </si>
   <si>
     <t>Andaluzian landatzen diren Doradilla eta Vijiriega mahats barietateen potentzial enologikoa</t>
   </si>
   <si>
     <t>Lan honek bi barietate gutxiturekin egindako ardogintzaren emaitzak aurkezten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f97be1-e121-4d81-aacf-78b9373caff7</t>
   </si>
   <si>
+    <t>Bost marrubi barietateen karakterizazio organoleptikoa eta nutrazeutikoa</t>
+  </si>
+  <si>
+    <t>Artikulu honek Espainian 2010 eta 2011 urteetan bost marrubi barietateren ezaugarri nutrizionalak, organoleptikoak eta funtzionalak aurkezten ditu: Fuentepina, Amiga, Camarosa, Candonga eta Primoris.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76051c55-042c-4404-8063-263985f38319</t>
+  </si>
+  <si>
+    <t>Mugurdi ureztatze ordutegiak eguraldi datu historikoetan oinarrituta</t>
+  </si>
+  <si>
+    <t>Artikulu honek Huelvako probintzian mugurdi-laborantzarako ureztatze-egutegi desberdinen proba bat aurkezten du. T1 tratamenduak zeru garbiko baldintzetan ETo kalkulutik lortutako ureztatzea aplikatu zuen. T2 tratamenduak AEMETen eguraldi-iragarpenean oinarritutako ordutegi bat aplikatu zuen astero. T3 tratamenduak azken 20 urteetako ETo batez besteko historikoan oinarritutako ordutegi bat aplikatu zuen. Azkenik, kontrol-tratamenduak (T4) soroaren gainerako zatian aplikatutako ureztatzea jaso zuen. Mugurdi-laborantzarako ureztatze-egutegia erabiltzeak, datu meteorologikoen serie historikoetan oinarrituta ETo kalkulatzeko, AEMETen eguraldi-iragarpenean edo zeru garbiko baldintzetan oinarritutako ureztatze-egutegi bat erabiliz lortutakoen antzeko uztak ahalbidetu zituen, denboraldiaren hasieran ordutegi finko bat izatearen abantailarekin, denboraldi batetik bestera erabil daitekeena.</t>
+  </si>
+  <si>
+    <t>https://lajunta.es/5u1l9</t>
+  </si>
+  <si>
+    <t>Laranja zuku organiko eta konbentzionalaren (cb. Salustiana) ezaugarri hegazkorrak</t>
+  </si>
+  <si>
+    <t>Artikulu honek laranja-espazioko substantzia lurrunkorrak aztertzeko metodo bat aurkezten du, teknika azkar, garbi eta ingurumena errespetatzen duen bat erabiliz (fase solidoko mikroerauzketa gas-kromatografia-masa-espektrometriarekin batera), laranja-usainari laguntzen dioten substantzia lurrunkorrak zehazteko. Metodo hau ez da soilik laranjak karakterizatzeko erabilgarria, baita laborantza-sistema organikoen eta konbentzionalen artean bereizteko ere, analisi estatistikoa erabiliz. Hala ere, teknika hau laranja-laborantza-sistemen artean bereizteko aplikatzeak azterketa gehigarriak behar ditu, barietate eta neurketa-urte gehiagorekin, baita desberdintasun horien arrazoiak sakonago ulertzeko ere.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34cff86a-dae1-40b1-a80f-adb18b3b2b69</t>
+  </si>
+  <si>
+    <t>Txitxirioetan hibridoak DNA probak erabiliz baieztatzea</t>
+  </si>
+  <si>
+    <t>Artikulu honek bi kasu aurkezten ditu (Orobanche eta Fusarium-entzat), Córdobako txitxirioen hazkuntza programan zuzendutako gurutzaketetatik lortutako F1 landareen izaera hibridoa baieztatzen dutenak. Egiaztapena gurutzaketaren gurasoen arteko polimorfismoan oinarrituta hautatutako markatzaile molekularrak erabiliz egin zen, eta hori ezinbesteko baldintza da haiek erabiltzeko. Gurutzaketen izaera hibridoa baieztatzea oso garrantzitsua da, egiaztapena plantulen fasean egiten baita, eta horrek nahi den gurutzaketatik datozen F1 haziak baztertzea ahalbidetzen digu, denbora, espazioa, ahalegina eta, beraz, dirua aurreztuz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f7361391-8b46-4dd3-a0f4-0328ee879add</t>
+  </si>
+  <si>
+    <t>Babarrun eta txitxirioen aldakortasun morfologikoa</t>
+  </si>
+  <si>
+    <t>Artikulu honek Kordobako IFAPA Lekaleen Germoplasma Bankuan bildutako baba zabalen eta txitxirioen aldakortasun morfologikoa aurkezten du. Aldakortasun hau Kordobako bi laboreen hazkuntza-programetan erabiltzen ari da, barietate berriak lortzeko eta interes agronomikoko ezaugarriekin lotutako markatzaile molekularrak garatzeko, material berrien hautaketa eraginkorragoa eta efizienteagoa ahalbidetzen dutenak. Bi laboreak Andaluzian lekale garrantzitsuak dira eta proteina-eduki handia eta N2 atmosferikoa finkatzeko gaitasuna dute ezaugarri. Gainera, osasunerako onuragarriak diren makro eta mikroelementuen iturri garrantzitsua dira, eta horrek interes handiko laboreak bihurtzen ditu bai gizakien kontsumorako bai animalien elikadurarako.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5588b038-45eb-44e9-803e-0209459c89a8</t>
+  </si>
+  <si>
     <t>Andaluziako labore zabalen eta fruta-arbolen landare-hondakinen konpostajea</t>
   </si>
   <si>
     <t>Artikulu honek "CompostAnd" proiektuaren hasierako emaitzak aurkezten ditu, Mendebaldeko Andaluziako ohikoak diren landare-hondakinen kudeaketa jasangarria jorratzen duena. Konpostajearen beharra justifikatzen du nekazaritza-sektoreak dituen hainbat arazori erantzunez, aukera ekonomiko eta ingurumeneko bihurtuz. IFAPAk Mendebaldeko Andaluziako ohikoak diren landare-hondakinen konpostajean egindako hasierako esperientziak aurkezten ditu, hala nola lastoa, zitrikoen hondakinak eta inausketa-hondakinak. Era berean, neurtu beharreko parametroak eta konpostaren maneiua zehazten ditu, bere egonkortasuna eta azken kalitatea bermatzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45083272-d36a-4111-a0a8-d6b01c9e4bc1</t>
   </si>
   <si>
     <t>Eguzkiaren Esposizioaren Eragina Marrubi Barietate Desberdinen Fruituaren Kalitatean</t>
   </si>
   <si>
     <t>Ikerketa honen helburua marrubi fruituaren kalitatean argi-esposizio mailak duen eragina probatzea eta barietateen artean ikusitako desberdintasunak barietate bakoitzaren arkitekturaren edo biokimikaren ondorio diren ebaluatzea izan zen. 2015-16 kanpainan zehar lau barietate adierazgarrienak aztertu ziren, argiaren eraginpean egon diren eta ez diren fruituak bereiziz. Emaitza nagusiek erakutsi zuten argiaren eraginpean egoteak fruituaren kalitatea eragiten duela, bai zaporeari bai antioxidatzaileen kontzentrazioari dagokionez. Beraz, laborantza gidatzeko kontuan hartu beharreko faktorea da, nahiz eta efektuaren magnitudea barietatearen araberakoa izan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5bd1cb6b-186f-43d3-9b7a-6b32e6cdff3e</t>
   </si>
   <si>
     <t>Marrubi-hazkuntzan lurzorua desinfektatzeko teknika kimiko desberdinen eraginkortasuna. 2017-18 uzta-denboraldia</t>
   </si>
   <si>
     <t>Artikulu honek agronomiaren ebaluazioaren emaitzak eta kimikoki eratorritako osagai aktiboen konbinazio garrantzitsuen eta aplikazio teknika berrien eraginkortasuna aurkezten ditu onddo patogenoak eta nematodoak kontrolatzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d8d6ae2-b68e-474d-85a3-ddf0fb59a967</t>
   </si>
   <si>
     <t>Marrubi-konposatu antioxidatzaileen bioerabilgarritasunaren zehaztapena hazkuntza-programetan erabiltzeko</t>
   </si>
   <si>
     <t>Lan honek marrubi-hazkuntza programetan fruituaren antioxidatzaileen kuantifikazioa ez ezik, fruituaren antioxidatzaile bioaktibo potentzialen kuantifikazioa ere barne hartzearen beharra planteatzen du, hau da, gizakien osasunean eragin onuragarria izan dezaketenak. Horretarako, gizakien digestio tipikoa simulatzen duen in vitro metodo bat aurkezten dugu, eta marrubi barietate osasuntsuak garatzeko tresna gisa erabil daitekeena.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5eaba83-0b97-4c86-933a-a29a50e07c4d</t>
   </si>
   <si>
-    <t>Bost marrubi barietateen karakterizazio organoleptikoa eta nutrazeutikoa</t>
-[...43 lines deleted...]
-  <si>
     <t>Harrizko fruta-arbolen izurriteen kudeaketa integrala.</t>
   </si>
   <si>
     <t>Irakaskuntza-material honek gure eskualdeko fruta-arbolen izurrite nagusiei aurre egiteko baliagarriak izan daitezkeen alderdi teoriko eta praktiko nagusiak berrikusten ditu, Andaluziako Mertxika, Aranondo eta Abrikot Arbolen Ekoizpen Integraturako Araudian (BOJA, 2013) aurreikusitako Ekoizpen Integratuko Programaren esparruan. Argitalpen honen helburua nekazariei eta sektoreko teknikariei tresna erabilgarri eta erraz eskuragarri bat eskaintzea da, gure fruta-arbolei erasotzen dieten izurriteen kudeaketa integratua praktikatzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ebd9bd7-a32d-40e6-af2e-de54c93a4576</t>
   </si>
   <si>
     <t>Kalitate handiko gari gogorraren ekoizpena ureztatze-baldintzetan</t>
   </si>
   <si>
     <t>Ikerketa honetan, kalitate handiko gari gogor barietateak erabiliz, bi kokapenetan egin zen ikerketa bat: Santaella (Kordoba) eta Jerez de la Frontera (Cádiz). Ureztatze estrategia desberdinak probatu ziren, azken ureztatzearen uneari arreta berezia jarriz. Ur kantitate handiagoak aplikatzeak eta azken ureztatze data atzeratzeak probatu ziren barietate guztietan uzta handiagoa ekarri zuen, alearen kalitatea eragin gabe, barietate guztiak 1. taldean sailkatuz. Horrez gain, hazkuntza-erregulatzaile baten erabilera aztertu zen, landareen lehen internodoen altuera murriztuko duena, ohetzea oztopatuz. Frogatu da hazkuntza-erregulatzaile bat aplikatzeak ez duela galerarik eragiten aztertutako gari gogor barietateen uztan edo alearen kalitatean; beraz, haren erabilerak ureztatze dosi handiagoak aplikatzea ahalbidetuko du, landarearen altuera handitzeko eta ondorioz ohetzea eragozteko arriskurik gabe.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/efc09b3f-8826-4c19-be69-127cb53e23e3</t>
   </si>
   <si>
     <t>Gari-alean berehalako proteinen analisia NIR tresna eramangarri bat erabiliz</t>
   </si>
   <si>
     <t>Lan honetan, iragarpen-ereduak garatzen dira NIRS tresna eramangarri bat erabiliz gari osoko aleen proteina-edukia berehala eta in situ zehazteko. Lortutako ereduek iragarpen-ahalmen egokia dute.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c6e66cc-870b-41b3-84ed-01f4916d7ab3</t>
@@ -4859,122 +4859,122 @@
   <si>
     <t>Dokumentu honek laburki deskribatzen ditu gure inguruko aguakate-laboreen lau izurrite-espezie garrantzitsuenen (bi tetranikido akaro eta bi irina-kotxintxo) ezaugarriak eta haien etsai natural nagusiak (akaro harrapariak, neuropteroak eta kokzinelidoak). Deskribapenarekin batera argazki batzuk datoz, identifikazio azkarra lortzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f9fd31f8-132d-4192-a14b-8b8fe518aef5</t>
   </si>
   <si>
     <t>Meloidogyne kuiatxoan: gaixotasunaren karakterizazioa</t>
   </si>
   <si>
     <t>Dokumentuak gaixotasunaren garapenean eragina duten faktoreak eta bi nematodo espeziek, Meloidogyne incognita eta Meloidogyne javanica, kuiatxoen laboreei eragiten dieten ekoizpenean duten eragina ebaluatzen ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7bba48f4-e430-49d4-b576-3c358070a452</t>
   </si>
   <si>
     <t>Andaluziako zitriko-ustiategien ezaugarriak</t>
   </si>
   <si>
     <t>Dokumentu honek Andaluziako zitriko-ustiategien ezaugarri nagusiak aztertzen ditu, besteak beste, ustiategi-azalera, labore nagusiak, batez besteko errendimenduak eta landaketa-eredu erabilienak. Ikerketan erabilitako datuak Andaluziako hazkuntza-eremu nagusietako 203 zitriko-ekoizleri egindako inkesta batetik datoz. Emaitza aipagarrienak labore adierazgarrienetarako (laranjak, mandarinak eta limoiak) aurkezten dira, probintziaren arabera taldekatuta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/83c8c49f-c8bd-41c2-a222-4dea15ed3d5e</t>
   </si>
   <si>
+    <t>Olibondo-soro maldatsuetan kudeaketa-sistemak tximeleten dibertsitatean dituen eraginak</t>
+  </si>
+  <si>
+    <t>Andaluzian, 20tik gorako malda duten olibondo-soroek olibondo-azalera osoaren 26,8 hartzen dute, altitudea eta malda bezalako faktoreen konbinazioagatik lurzoruaren erabilera mugatua duten eremuak barne, eta errentagarriak ez direnak, eta horrek labore hau Andaluzian uzteko arrisku handia dakar. Zentzu honetan, olibondo-soro honen bideragarritasunak nahitaez ekarriko luke agroekosistema hauek sortutako ekosistema-zerbitzuen hobekuntza eta balorizazioa, eta horietako bat biodibertsitatea sustatzetik eratorritako zerbitzuak dira, olibondo-soro hauetan egiten den kudeaketa agronomiko motak eragin dezakeen zerbitzu bat. Biodibertsitatea ebaluatzeko erabiltzen den adierazle bat "erhalocero lepidoptero" izeneko eguneko tximeletaren populazioen estimazioa da, ekosistemen aldaketekiko oso sentikorrak direnak. Olibondo-soro organikoak eta abandonatuak dira tximeletaren aniztasun handiena dutenak.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/174d1ee7-591f-4ef3-80b1-6205f1d0fcb9</t>
+  </si>
+  <si>
+    <t>Izurriteen kontrol biologikoa neguan pepino-laboreetan: Amblyseius swirskii Athias-Henriot versus Transeius montdorensis (Schicha).</t>
+  </si>
+  <si>
+    <t>Pepino-laboreetan, kontrol biologikoa batez ere Amblyseius swirskii akaro harrapariaren askapenean oinarritzen da euli zuriak eta lore-tripak kontrolatzeko. Hala ere, bere erabilera mugatua izan daiteke udazken-negu amaierako zikloetan hainbat arrazoirengatik. Beste akaro harrapari bat, Transeius montdorensis, gaur egun komertzialki eskuragarri dago eta izurrite horiez ere elikatu daiteke. Ikerketa honen helburua bi harrapari espezieen arteko saiakuntza konparatiboa egitea izan zen, tenperatura baxuko baldintzetan duten portaera eta udazken-neguko pepino-labore bateko izurriteen kontrolean duten eraginkortasuna ebaluatzeko. Emaitzek oso antzeko portaera erakusten dute bai akaro harraparien populazioen garapenean, bai euli zurien eta tripen gainean egiten duten kontrolaren arloan. Hala ere, T. montdorensis-ek ugalketa-tasa handiagoa erakutsi zuen une jakin batzuetan.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39e30fe6-8209-4758-b00e-1e530d585839</t>
+  </si>
+  <si>
+    <t>Babestutako Baratzezaintzako Aniztasunaren Azterketa: Libelulak (I)</t>
+  </si>
+  <si>
+    <t>2015eko abenduan, IFAPA La Mojonera Zentroko (Almería) hainbat negutegiren inguruan bertako zuhaixka-landareekin osatutako heskai-sare bat ezarri zen. Landaketa hauek baratzezaintza intentsiboko paisaian biodibertsitatea hobetzeko neurriak dira. Esku-hartze hauetatik etekina atera dezaketen intsektu-taldeetako bat sorgin-orratzak dira, landare hauetan berez agertzen baitira eta harrapariak baitira. Dokumentu honek instalatutako heskai desberdinetan aurkitutako odonatoak behatzeko erabilitako metodologia eta identifikatutako espezieen inbentarioa jasotzen ditu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
+    <t>Bi ekilore barietateren hiru sulfonilurea herbizidekiko suszeptibilitate probak</t>
+  </si>
+  <si>
+    <t>2015ean, ekiloreen fitotoxikotasun kalte larriak ikusi ziren Andaluzian eta Gaztelan negu amaieran eta udaberrian. Argitalpen honek aurreko uztan ekiloreei aplikatutako herbiziden fitotoxikotasunari buruzko kezkak konpontzeko egindako sentikortasun-proben emaitzak aurkezten ditu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
+  </si>
+  <si>
     <t>Letxuga klorosiaren birusa babarrun-laboreetan</t>
   </si>
   <si>
     <t>Letxugaren klorosiaren birusa-Sp (LCV-SP) LCVren andui berri bat da, babarrun berdeei (Phaseolus vulgaris L.) eragiten diena eta hosto ertain eta baxuen horitzea eta zain arteko orbanak bezalako sintomak eragiten dituena, eta horrek hauskorragoak bihurtzea ere eragiten du. Lehen aldiz Granada eta Almeriako probintzietako negutegi komertzialetan deskribatu zen, eta kaltetutako landareak Bemisia tabaci zuten negutegietan ikusi ziren. LCV lehenago Kalifornian (AEB) deskribatu zen letxuga landareei eragiten zien; hala ere, Espainiako anduiak (LCV-SP) lekaleen familiako landareei bakarrik eragin diezaieke.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/315b8ba5-4495-4deb-857e-9819a3e362ba</t>
   </si>
   <si>
     <t>CGMMV goiz detektatzea ImmunoStrip® erabiliz</t>
   </si>
   <si>
     <t>Pepino berde orbandun mosaikoaren birusa (CGMMV) Tobamovirus generoko kidea da, erraz transmititzen da kontaktu bidez eta kukurbitazeo espezie asko infektatzen ditu, pepinoa barne. Bere presentzia Andaluziako hego-ekialdean handitu egin da azken bost urteetan, neurri batean jatorri asiarreko birusaren andui berri bat lehenago deskribatu ez zen eremuetan egoteagatik. Beraz, diagnostiko goiztiarra ezinbestekoa da kontrol estrategia egoki bat ezartzeko. Dokumentu honetan, CGMMV arraza bakoitzaren detekzio goiztiarraren sentikortasuna ebaluatuko dugu immunostrip teknika erabiliz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9fdd2bc7-a957-4055-817f-0a86923e08b0</t>
   </si>
   <si>
     <t>Jogurta egiteko gomendioak</t>
   </si>
   <si>
     <t>Ahuntz, ardi eta behi artisau jogurta Andaluziako gero eta esneki-enpresa txiki eta ertain gehiagok egunero ekoizten duten esnekia da. Bere ekoizpenak normalean produktu natural eta lokalak erabiltzen ditu. Txosten honek oinarrizko gomendioak ezartzen ditu ekoizpen-etapa desberdinetan, produktu optimoa lortzeko ikuspegi teknologiko, nutrizional eta sentsorial batetik.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c86a44c4-8f15-4d11-874e-6587f9dba2c4</t>
   </si>
   <si>
     <t>Pasteurizazioaren eragina Aloreña olibetan</t>
   </si>
   <si>
     <t>2009an, Aloreña de Málaga Oliba Jatorrizko Deitura Babestuaren (JDB) araudia onartu zen, Espainian bereizgarri hori lortzen lehena izanik. Bere ekoizpena Málaga probintziaren hego-ekialdean kokatzen da. Aloreña mahaiko olibak gatzunean ondutako olibak dira, guztiz edo partzialki hartzitu eta gatzarekin, azido organikoekin eta espeziekin kontserba daitezkeenak. Ekoizpen-prozesuak ez du berorik erabiltzen azken produktuan, beraz, informazio gutxi dago pasteurizazio-tenperaturek oliba hauen propietate fisiko eta kimikoetan duten eraginari buruz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5a04191e-2f1a-4913-b795-51272caff323</t>
   </si>
   <si>
-    <t>Olibondo-soro maldatsuetan kudeaketa-sistemak tximeleten dibertsitatean dituen eraginak</t>
-[...34 lines deleted...]
-  <si>
     <t>Ureztatze-banaketa desberdinen eragina Huelvan lau marrubi-barietateen ekoizpenean eta kalitatean: 2016/17 kanpaina</t>
   </si>
   <si>
     <t>Ikerketak lau ureztatze-tratamendu ezarriei aplikatutako marrubi-barietate desberdinen ekoizpena eta kalitatea alderatu zituen, 'Sabrina' barietatearen (ETc Sab) labore-koefizienteak erreferentzia gisa erabiliz 2016-2017 denboraldian. Aztertutako barietateak 'Sabrina', 'Fortuna', 'Splendor' eta 'Primoris' izan ziren. Emaitzek erakutsi zuten barietateek ur-behar desberdinak dituztela eta, beraz, ez zaiela berdin eragiten ur-murrizketaren eraginpean. Emaitza horien arabera, barietate bat edo beste erabiltzeak % 25 inguruko ur-aurrezpena ekar dezake.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b834061-75d7-441b-8bd5-eb4f4abd0519</t>
   </si>
   <si>
     <t>Bertako txitxirio barietateen ebaluazioa. 2019/2020 kanpaina.</t>
   </si>
   <si>
     <t>Lan honen helburua jatorri andaluziarra duten txitxirioen tokiko barietate edo ekotipo desberdinen potentziala ulertzea da. Lerroak hazkuntza-ingurune desberdinetan karakterizatu eta ebaluatu dira. Dokumentuak karakterizazioaren emaitzak aurkezten ditu, baita ekotipo bakoitzaren batez besteko etekin-balioak ere, ebaluatu diren inguruneetarako, kontrol-barietate konbentzional batekin alderatuta. Ondorio orokorra aztertutako txitxirioen ekotipoen potentzial handia azpimarratzea da, bai landareen hazkuntza-programetarako gene-emaile guraso gisa, bai kontserbazio-barietate gisa zuzenean erabiltzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b6f099b1-9153-4fc7-a9a1-f6bc1ad67c60</t>
   </si>
   <si>
     <t>Bertako barietateen potentziala gari gogorra hobetzeko</t>
   </si>
   <si>
     <t>Andaluzian garia batez ere Mediterraneoko ingurune batean hazten da, euri sasoikoak, zikloaren amaieran lehorte probabilitate handia eta alearen garapenean lehortasuna ezaugarri dituena. Baldintza hauek arrisku handia dakarte, lehorteak eta beroak errendimenduaren murrizketa nabarmenak eragin baitezakete. Klima-aldaketaren iragarpen-ereduek iradokitzen dute tenperatura altuen maiztasuna handitzea loraldian Europan, eta horrek belarrien emankortasuna gutxitzea eta hostoen seneszentzia bizkortzea ekar dezake, eta ondorioz, errendimenduan eragina izango du. Testuinguru honetan, tokiko barietateek zeregin garrantzitsua izan dezakete, belaunaldiz belaunaldi tokiko baldintzetan hautatu baitira eta ingurune horietara egokitzen diren ezaugarriak izan ditzaketelako.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8adb8c66-bb41-479b-8e17-c969b134d18e</t>
@@ -5315,176 +5315,176 @@
   <si>
     <t>Olibondo-soroetan hostoen ongarritzea. Elikadura-gabeziak zuzentzea</t>
   </si>
   <si>
     <t>Dokumentu honek olibondo-soroetan hostoen bidezko ongarritzea behar bezala egiteko informazio eguneratua biltzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Zurezko laborantza sistema iraunkorrak. Almendra laborantza. 10.1.6 eragiketa</t>
   </si>
   <si>
     <t>Dokumentu hau Nekazaritza, Ingurumen eta Klima neurriaren arabera laguntzen onuradun diren almendra-ustiategien jabeei zuzenduta dago, bete beharreko nahitaezko baldintzen berri emateko helburuarekin, baita laguntza honen arrazoiak eta lortu nahi duen helburua argudiatzeko ere, eskatutako konpromisoak ulertzeko. Europako Erkidegoaren barruan, landa-garapenerako laguntzetarako eta funts horren parte-hartzerako arau orokorrak, hainbat neurri finantzatzera bideratuta daude, besteak beste, Nekazaritza, Ingurumen eta Klima neurria, dokumentu honetan garatzen dena. Europako Parlamentuaren eta Kontseiluaren 2013ko abenduaren 17ko 1305/2013 (EB) Erregelamenduan definitzen dira, Landa Garapenerako Europako Nekazaritza Funtsak (LGENF) landa-garapenerako laguntza emateari buruzkoa. Estatu mailan, 2014-2020 aldirako Landa Garapenerako Esparru Nazionalak aplikazio-baldintzak harmonizatzen ditu eta elementuak definitzen ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Zurezko Laborantza Sistema Jasangarriak. Almendra Laborantza. 10.1.6 Eragiketaren 2. Jarraipen Saioa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Esneki Industriako Lehengai Laguntzaileak</t>
+  </si>
+  <si>
+    <t>Dokumentu hau "Gazta Espezialista" Prestakuntza Programaren bigarren modulua (Lehengai lagungarrien harrera eta biltegiratzea) osatzen duen irakaskuntza-materiala da. Esneki-ekoizpenean, esneaz gain lehengai lagungarriak sartzea beharrezkoa da ekoizpen-prozesuaren garapena errazteko. Haien gehikuntzak aurreko oinarrizko eragiketen ondoren esnearen ezaugarriak berreskuratzea, ekoizpen-prozesuari egokitzea, produktua kontserbatzea edo haren ezaugarri organoleptikoak aldatzea du helburu. Nolanahi ere, kalitate-kontrol zorrotza beharrezkoa da, zuzenean edo zeharka azken produktuan eragiten baitute.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
+  </si>
+  <si>
+    <t>Landare-hondakinetatik kalitatezko konposta lortzea. "CompostAnd" proiektuarekin izandako esperientzia</t>
+  </si>
+  <si>
+    <t>Dokumentu honek konpostajea lurzoruaren osasuna hobetzeko eta nekazaritzako hondakinak kudeatzeko irtenbide iraunkor gisa deskribatzen du. Prozesua azaltzen du, materialen nahasketa egokitik hasi eta konpostaren heltzeraino, karbono/nitrogeno orekaren, aireztapenaren eta hezetasunaren eta tenperaturaren kontrolaren garrantzia azpimarratuz. CompostAnd proiektuaren esperientzian oinarrituta, nekazarientzako gomendio praktikoak eskaintzen ditu beren baserrietan kalitatezko konposta ekoizteko, jasangarritasuna eta ekonomia zirkularra sustatuz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+  </si>
+  <si>
     <t>Sinapis alba subsp. Mairei-ren ezaugarriak landare-estalki gisa eta biofumigaziorako</t>
   </si>
   <si>
     <t>Dokumentu hau Sinapis alba subsp. mairei lur-estalki gisa erabiltzeari buruz eskuragarri dagoen informazio guztiaren laburpena da: espeziearen deskribapena eta ezaugarriak, lur-estalki mota honen ezarpen eta kudeaketa teknikak, ingurunera egokitzea eta biofumigazioan erabiltzea.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
   </si>
   <si>
     <t>Olibondo ekologikoetan belar txarren aurkako produktu ekologikoen lehen probak</t>
   </si>
   <si>
     <t>Dokumentu honek olibondo ekologikoetan belar txarrak kontrolatzeko efektu fitotoxiko potentzialak dituzten produktu ekologikoak erabiliz egindako lehen proben emaitzak aurkezten ditu. Olibondo mota honetan belar txarrak kontrolatzeko alternatiba ekologiko bat aurkitzeko helburuarekin sakonago aztertu eta ebaluatu beharko liratekeen alternatiba batzuk aurkezten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
   </si>
   <si>
     <t>Olibondoen bertizilio-zimeltzea eragiten duten ureztatze-erantzunak</t>
   </si>
   <si>
     <t>Dokumentu honek epe luzeko entsegu baten emaitzak aurkezten ditu, non hainbat parametro morfologiko eta fisiologiko ebaluatu ziren ureztatzeak olibondoetan Verticillium ihartzearen garapenean duen eragina zehazteko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
   </si>
   <si>
     <t>Uraren estresa eta oliba olioaren eraketa</t>
   </si>
   <si>
     <t>Dokumentu honek 2016an egindako saiakuntza baten emaitzak aurkezten ditu, eta bertan olibondoek ur-estres maila desberdinei ematen dieten erantzuna aztertu da. Estres mailek olioaren eraketan eta azken ekoizpenean duten eragina egiaztatu da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
   </si>
   <si>
     <t>Ugalketa-desestazionalizazioa ardi-haragietan. Adierazle tekniko-ekonomikoak. 2014ko kanpaina.</t>
   </si>
   <si>
     <t>Dokumentu honek haragi-ekoizpenerako bi ardi-ekoizpen sistema estentsiboren 2014ko datu tekniko eta ekonomikoak aurkezten ditu. Aztertutako bi ugalketa-kudeaketa sistemak hauek dira: urtean hiru erditze-ukuilu dituen sistema tradizionala eta bost erditze-ukuilu eta tratamendu hormonala dituen Star sistema.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
   </si>
   <si>
-    <t>Esneki Industriako Lehengai Laguntzaileak</t>
-[...14 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+    <t>Kotoi-laborantzan hiru nitrogeno-ongarritze estrategien konparaketa</t>
+  </si>
+  <si>
+    <t>Kotoi-laboreentzako nekazaritza-ingurumen laguntzarako eskubidea izateko nitrogeno-ongarritzearen murrizketa-eskemak nitrogeno-dosi maximo bat proposatzen du. Dokumentu honek kotoi-laboreetan nitrogeno-ongarritzeari buruzko pilotu-azterketa baten emaitzak ebaluatzen ditu, helburu hauekin: - Ohiko ongarritze-estrategiak askapen moteleko ongarri-teknologia berriekin alderatzea eta kudeaketa egokitzea lixibiazioaren bidezko nitrogeno-galerak saihesteko. - Aplikazio-denbora egokitzea kotoi-laboreek nitrogenoa aprobetxatzea hobetzeko. Emaitzek askapen moteleko nitrogeno-ongarrien teknologien eraginkortasuna erakusten dute probatutako egoera desberdinetan.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
+  </si>
+  <si>
+    <t>Olio-hazien eta lekaleen ekoizpen integratua</t>
+  </si>
+  <si>
+    <t>Dokumentu hau, irakaskuntza-material gisa katalogatua, Oleaginondoen eta Lekaleen Ekoizpen Integratuko ikastaroetan erabili beharreko erreferentzia-eskuliburua da. Bost irakaskuntza-unitatetan egituratutako dokumentu honek Oleaginondoen eta Lekaleen Ekoizpen Integratuko Teknikari gisa titulua lortzeko beharrezkoak diren gutxieneko ezagutzak jorratzen ditu. 1. unitatea: Ekoizpen integratua. Kontzeptua, jatorria, izaera, araudi-garapena eta egungo egoera; 2. unitatea: Oleaginondoen eta Lekaleen Ekoizpen Integratuko araudi espezifikoa; 3. unitatea: Laboreen alderdi espezifikoak; 4. unitatea: Oleaginondoen haziak. Erregelamenduan jasotako orokorrak eta espezieak; 5. unitatea: Lekaleen aleak. Erregelamenduan jasotako orokorrak eta espezieak</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bf41e68-6680-4d31-8d4a-ca369f840790</t>
+  </si>
+  <si>
+    <t>Esneki Industriako Instalazioak eta Makineria</t>
+  </si>
+  <si>
+    <t>Dokumentu hau "Gazta Espezialista" Prestakuntza Proiektuko "Esneki Industriako Instalazioak eta Makineria" modulurako irakaskuntza-materiala da. Atal desberdinek esneki industriaren diseinuarekin lotutako hainbat kontzeptu azaltzea dute helburu, baita gazta ekoizteko etapa bakoitzean gazta egiteko teknologia osatzen duten ekipamendu eta instalazioak ere, produktu gastronomiko tradizionala dena. Esneki industria baten diseinuak eta ezarpenak etorkizuneko garapena zehaztuko duten faktore batzuk kontuan hartzea eskatzen du. Inbertsioren bat egin aurretik, beharrezkoa da araudi-esparrua ulertzea, zeinak plantaren eraikuntzan eta diseinuan eragina izango duten hainbat baldintza ezartzen dituen, jarduera abiarazteko atzerapenak eta galera ekonomikoak saihesteko. Gainera, plantaren diseinua elikagaien industriaren funtzionaltasunerako optimizatuta egon behar da.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bb5b94e6-fdd1-4c06-8585-1ca55e4117d5</t>
+  </si>
+  <si>
+    <t>Laneko Arriskuen Prebentzioa eta Esneki Industriako Ingurumen Eragina</t>
+  </si>
+  <si>
+    <t>Dokumentu hau "Gazta Espezialista" Prestakuntza Proiektuaren hirugarren modulurako, "Laneko Arriskuen Prebentzioa eta Ingurumen Eragina Esneki Industrian", irakaskuntza-materiala da. Esnekiak prozesatzeko enpresa baten kudeaketa, txikia bada ere, nabarmen eboluzionatu da azken urteotan, diziplina askoren ezagutza behar duen jarduera konplexu bihurtuz, besteak beste, Laneko Arriskuen Prebentzioa eta Ingurumen Kudeaketa. Atal desberdinek, alde batetik, esneki industriako arrisku-faktore eta egoera ohikoenak eta haien ondorioak identifikatzea dute helburu, baita arriskuen prebentziorako eta laneko osasunerako arau orokorrak ulertzea ere. Gainera, egindako industria-jardueren ondorioz hondakinek ingurumenean dituzten eragin-faktoreak eta ingurumen-ondorioak ere aztertu behar dira.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e999b004-caef-4ffb-a921-5842172e88cd</t>
+  </si>
+  <si>
+    <t>Esnea. Konposizioa eta ezaugarriak</t>
+  </si>
+  <si>
+    <t>Dokumentu hau "Gaztagintzako Espezialista" Prestakuntza Programaren lehen modulua (Esnea Jasotzea eta Biltegiratzea) osatzen duen irakaskuntza-materiala da. Atal desberdinek esnearen osagai nagusiak, haren ezaugarri fisiko eta kimikoak, osagai desberdinek ekoizpen-prozesuan eta esneki desberdinen kalitatean duten eragin kualitatiboa eta kuantitatiboa, eta esneak prozesatu aurretik jasaten dituen aldaketa nagusiak identifikatu eta ezagutzea dute helburu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/436502c6-f47c-42ab-a053-f3ab26dee712</t>
   </si>
   <si>
     <t>Andaluziako mendiko olibondo-soroen karakterizazioa olibondo-hazkuntza ekologikora bihurtzeko</t>
   </si>
   <si>
     <t>Andaluziako olibondo-soroak krisi larri bat jasaten ari da, eta horrek laborearen jarraipena mehatxatzen du, batez ere ekoizpen-eremu marjinaletan. Olibondo-laborantza uzteak ondorio negatibo ugari eragingo lituzke, ez bakarrik ikuspegi ekonomikotik, baita ikuspegi sozial, ingurumen eta kulturaletik ere. Lan honek nekazaritza ekologikoa Andaluziako mendiko olibondo-soroetan zabaltzea proposatzen du, landa-lurraldeko kontratuen bidez, ustiategien errentagarritasuna handitzeko tresna gisa, ingurumenaren kontserbazioarekin bateragarria izanik. Horretarako, Andaluziako mendiko olibondo-soroa ikuspegi produktibo, sozial eta ingurumeneko batetik karakterizatzen da, olibondo ekologikoen ezarpenak gizarteari onura handienak ekarriko lizkiokeen eremuak zehazteko, eta, beraz, diru-laguntzei lehentasuna eman behar zaien eremuak zehazteko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
     <t>Olibondo-soroetako lurzoruaren kudeaketa teknikak eta haien ingurumen-funtzioa: adituen iritzia</t>
   </si>
   <si>
     <t>Olibondo-soroek ingurumen-funtzio bat betetzen dute, eta hori alda daiteke erabilitako laborantza-teknikek. Horien artean, belar txarren landaredia kontrolatzeko erabiltzen den kudeaketa motak eragin handia izan dezake funtzio horren errendimenduan eta, beraz, ingurumen-ondasun publikoen horniduran. Analytic Hierarchy Process (AHP) teknika multicriteriala erabiliz, aditu-talde batek gaur egun erabiltzen diren lurzoruaren kudeaketa-teknika ohikoenak sailkatu zituen, zeinek ematen dituen ondasun publiko horiek hobekien ebaluatzeko helburuarekin. Lortutako emaitzek, oro har, adaburu-estaldura mantentzeak, eta bereziki, garbituz kontrolatzeak, ingurumenean dituen eragin positiboak erakusten dituzte.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
-    <t>Kotoi-laborantzan hiru nitrogeno-ongarritze estrategien konparaketa</t>
-[...43 lines deleted...]
-  <si>
     <t>Estepako hegazti populazioentzat eta Andaluziako arroz-soroetako hegaztientzat interes bereziko nekazaritza-sistemak.</t>
   </si>
   <si>
     <t>10.1.8 Eragiketaren helburua ingurumen-intereseko eremuei, ZEPAn (Natura 2000 Sarea) sartutako nekazaritza-ustiategiei, RAMSAR Hitzarmeneko hezeguneen zerrendan daudenei edo Doñanako Biosfera Erreserban daudenei laguntza ekonomikoa ematea da, hegazti-espezie ugari hartzen dituztenei.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73f9c87d-9053-4a23-9fcc-70c8b3ba5322</t>
   </si>
   <si>
     <t>Ureztatze-kanalizazio sistema desberdinekin lotutako polinizazio zerbitzua</t>
   </si>
   <si>
     <t>Helburua ureztatze-kanalen sistemek polinizatzaileen ugaritasunean duten eragina ebaluatzea zen. Intsektuen ugaritasuna eta polinizazioa ureztatze-lubaki tradizionaletan izan ziren handienak, baina pixkanaka gutxitu ziren tarteko eta hodien bidezko ureztatze-lubakietan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f6c20f9-8530-4879-af54-38d5541f4ba9</t>
   </si>
   <si>
     <t>Andaluzian hausnarkariekin abeltzaintza estentsibo tradizionalen mantentzea. 10.1.13 eragiketa</t>
   </si>
   <si>
     <t>Eragiketa honen helburu orokorra abeltzaintza estentsiboko eredua mantentzea, abeltzaintzaren kudeaketa jasangarria eta nekazaritza-jarduera honetatik eratorritako ingurumen-onurak sustatzea eta hausnarkari-ustiategien estentsifikazio-maila handiagoa bultzatzea da. Honako hauek sustatzen dira: ? Larre-larruak eta larre naturalak. ? Larre-presioa murriztea. ? Baliabide naturalen erabilera. ? Biodibertsitatea, lurralde osoan haziak zabaltzea erraztuz. ? Animalien elikaduran autosufizientzia-maila handiagoa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/456c92fc-bf96-4a97-989a-d03c4790e710</t>
@@ -6026,122 +6026,122 @@
   <si>
     <t>Berotegi-babespeko baratzezaintzako laborantzaren faktore gakoa estalkiaren azpiko klima da, laboreen garapena eta goiztiartasuna errazten dituena, baina baita izurriteen eta gaixotasunen garapena ere sustatzen duena, landare-parasito nematodoak barne. Laborantza-laborantzaren intentsitateak eta laboreen arteko lugorri-aldi laburrek nematodoen populazioen hilkortasun naturala eragozten dute neurri handi batean, landare ostalari baten faltagatik. Beraz, nematodoen gaixotasunen kudeaketa integratua nekazaritza-denboraldi osora bideratu behar da, labore bakar batera baino, labore bati aplikatzen zaion neurriak txandakako hurrengo laboreari eragingo baitio ziurrenik. Nematodoek eragindako barazki-gaixotasunetan eragina duten faktore biologiko eta epidemiologikoak aurkezten dira, eta gaixotasun horien kudeaketa-estrategiak gomendatzen dira, Almeriako kostaldean plastikoz babestutako baratzezaintzako laboreetan nematodoari buruzko ezagutza zientifikoan oinarrituta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/35aedf68-eded-4881-9409-374485980f3e</t>
   </si>
   <si>
     <t>Lurren bateratzea: Jaénen olibondoa lantzeko eremu idealak zehaztea</t>
   </si>
   <si>
     <t>Jabetza-banaketa oinordekoen artean ondasunak banatzea sustatzen duen oinordetza-sistema baten aplikazioaren eta prozesu hori geldiarazteko neurrien porrotaren ondorioa da. Lurzoruaren kudeaketa eraginkorra oztopatzen du, eta eraginkortasun ekonomiko, sozial eta ingurumeneko inefizientziak sortzen ditu. Lan honek Jaéngo probintziako olibondo-eremuak mugatzen ditu, lurzoruaren bateratzerako potentzialki egokienak direnak, emandako lurzoruaren kalitate desberdinengatiko konpentsazio ekonomikoen transakzioak minimizatuz, administrazio-prozesua arintzeko eta bizkortzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f117c147-f78f-4e66-9c18-a2e0d2c15ca4</t>
   </si>
   <si>
     <t>Hazkuntza gidak. Lekaleen seriea: Txitxirioak</t>
   </si>
   <si>
     <t>Txitxirioak Mediterraneo arro osoan zehar labore tradizionala izan dira, zerealekin batera lehorreko nekazaritza alternatiben parte bihurtuz. Beren gogortasuna, lurzoruan duten hobekuntza efektua eta gizakiek alea elikatzeko erabiltzea izan dira horren arrazoi nagusiak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f1ea0de-ebcf-404a-aa1c-6fd94f1b91d0</t>
   </si>
   <si>
+    <t>Huelvako marrubi-laborantzaren barietateen banaketa estimatua. 2022-2023 uzta-denboraldia</t>
+  </si>
+  <si>
+    <t>Dokumentuak Huelvako probintziako marrubi-laboreen barietate-konposizioaren estimazioa aurkezten du, 2022-2023 denboraldi honetan, ekoizpenean jarritako barietate bakoitzeko landareen ehuneko gisa adierazita. Hobekuntza genetikoko programa nagusien parte-hartzea ere erakusten du. IFAPA Marrubi Taldeak egindako lan hau batez ere hazkuntza-enpresek edo programa desberdinen pean lizentzia duten enpresek emandako informazioan oinarritzen da.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c28b057d-828c-4bc9-b3c7-b17154a3b020</t>
+  </si>
+  <si>
+    <t>Huelvako marrubi-laborantzaren barietateen banaketa estimatua. 2023/2024 uzta-denboraldia</t>
+  </si>
+  <si>
+    <t>Dokumentuak Huelvako probintziako marrubi-laboreen barietate-konposizioaren estimazioa aurkezten du, 2023-2024 denboraldi honetan, ekoizpenean jarritako barietate bakoitzeko landareen ehuneko gisa adierazita. Hobekuntza genetikoko programa nagusien parte-hartzea ere erakusten du. IFAPA Marrubi Taldeak egindako lan hau batez ere hazkuntza-enpresek edo programa ezberdinek lizentziatutako enpresek emandako informazioan oinarritzen da.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5379322-e391-485c-90fc-2aa970e23082</t>
+  </si>
+  <si>
+    <t>Huelvako marrubi-laborantzaren barietate-banaketaren estimazioa. 2024-2025eko uzta-denboraldia.</t>
+  </si>
+  <si>
+    <t>Dokumentuak Huelvako probintziako marrubi-laboreen barietate-konposizioaren estimazioa aurkezten du, 2024-2025eko kanpaina honetan, ekoizpenean jarritako barietate bakoitzeko landareen ehuneko gisa adierazita. Hobekuntza genetikoko programa nagusien parte-hartzea ere erakusten du. IFAPA Marrubi Taldeak egindako lan hau batez ere hazkuntza-enpresek edo programa ezberdinek lizentziatutako enpresek emandako informazioan oinarritzen da.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7f47f4b7-9cf3-4539-8fa1-c0cd4ecfa36a</t>
+  </si>
+  <si>
+    <t>Indukzio elektromagnetikoko sentsoreen erabilera nekazaritzan</t>
+  </si>
+  <si>
+    <t>Dokumentuak lurzoruaren eroankortasun elektriko itxurazkoa eskala espazial desberdinetan neurtzeko indukzio elektromagnetikoaren teknikaren sarrera bat eskaintzen du, eta nekazaritzan hainbat aplikazio praktikotarako duen erabilgarritasuna erakusten du.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
+  </si>
+  <si>
     <t>IFAPA Lekaleen Germoplasma Bankua</t>
   </si>
   <si>
     <t>Dokumentu honek IFAPA Lekaleen Germoplasma Bankua, bere helburuak, funtzioak, izaera eta informazioa eta germoplasma eskatzeko prozedurak aurkezten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/01e2d493-8f74-4269-8709-0addd9d39274</t>
   </si>
   <si>
     <t>Aldaera tradizionalen erregistroa eta ekoizpena</t>
   </si>
   <si>
     <t>Dokumentuak kontserbazio-barietateen kontzeptua aurkezten du barietate eta ekotipo tradizionalen erregistroa jorratzeko tresna gisa, horrela agrosistemen aniztasunari lagunduz, ingurumenarekiko eta gizartearekiko arduratsuagoak diren ekoizpen-ereduen pean.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0788677-ff18-46c5-9431-f88676ee9f82</t>
   </si>
   <si>
     <t>Andaluziako txitxirioen ekotipoen erakusleihoak. 2021-2022 kanpaina.</t>
   </si>
   <si>
     <t>Dokumentuak erakustaldi-proba baten emaitzak aurkezten ditu, non egokitzapen eta errendimenduagatik hautatutako Andaluziako txitxirio-ekotipo desberdinak El Carpio herrian (Kordoba) landatu ziren. Lursail hauek izan ziren maiatzaren 20an egindako Bisita Teknikoaren xede, eta bertan nekazariek eta teknikariek material hauen ezaugarriak lehen eskutik ezagutu ahal izan zituzten.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/746bafbf-627b-45df-a1ef-923ec6360d08</t>
   </si>
   <si>
     <t>Ugalketa-desestazionalizazioa ardi-haragietan. Adierazle tekniko-ekonomikoak. 2012ko kanpaina.</t>
   </si>
   <si>
     <t>Dokumentuak 2012an hiru ardi-haztegi estentsibotan lortutako emaitzak aurkezten ditu, kudeaketa-sistema desberdinak erabiliz egindako ugalketa-datuak eta dagokien datu ekonomikoak barne.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b040bfa-2a58-4e93-98e3-49a7a1c5eecb</t>
   </si>
   <si>
-    <t>Huelvako marrubi-laborantzaren barietateen banaketa estimatua. 2022-2023 uzta-denboraldia</t>
-[...34 lines deleted...]
-  <si>
     <t>Zitrikoen txertaketa inausketa</t>
   </si>
   <si>
     <t>Laborantza-teknika berrien garapena, edo dauden ezagutzak berritzea, Andaluziako eta Espainiako zitrikoen hazkuntzaren garapenean funtsezko eta estrategikoak diren elementuak dira. Horrela, zitrikoen laborantzan inausketa eta txertaketa teknikak ezagutzea oso garrantzitsua da zitrikoen hazkuntzaren lehiakortasuna sustatzeko, zitrikoen ekoizleek zuhaitz uniformeekin eta errendimendu goiztiar, optimo eta erregularrekin landaketa orekatuak izan ditzaten bermatuz. Teknika horien ezarpena optimizatzeko helburuarekin, dokumentu hau IFAPAk eskaintzen dituen zitrikoen prestakuntza ikastaroetako ikasleentzako erreferentzia eta laguntza tresna gisa prestatu da, zehazki "Zitrikoen Inausketa" eta "Zitrikoen Txertaketa" ikastaroetakoak.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0dd49f47-1402-4dc0-8c43-a4c449469df9</t>
   </si>
   <si>
     <t>Artoaren laborantzari buruzko agroekonomia azterketa</t>
   </si>
   <si>
     <t>Artoa lantzeko sistema jasangarri bat garatzeak, ikerketa agronomikoaz gain, laborearen bideragarritasun ekonomikoari buruzko ikerketak ere behar ditu, gaur egun urriak direnak. Dokumentu honen helburua 2018ko kanpainan oinarritutako finantza-informazio zehatza (uztaren kostuak eta diru-sarrerak) ematea da, zehazki: • Laborantza-zereginak eta -eragiketak deskribatzea (erabilitako tresnak, aplikatutako agrokimikoen mota eta kantitatea, enplegatutako lana, etab.). • Zeregin eta -eragiketa horiei dagozkien laborantza-kostuak kalkulatzea. • Artoaren merkatu-prezioen horizonte desberdinetan oinarritutako errentagarritasun-eszenatoki desberdinak aurreikustea. • Sektorearen kanpoko ekonomiak kalkulatzea, finantza-azterketaren emaitzak erabiliz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/332be124-8bf0-4803-88c9-8433efdc0eeb</t>
   </si>
   <si>
     <t>Jaéngo probintziako olibondo-soroetan espazio-zatiketaren eta sakabanaketaren karakterizazioa</t>
   </si>
   <si>
     <t>Dokumentuak Jaéngo probintziako olibondo sektorearen egitura produktiboa ezaugarritzen du Informazio Geografikoko Sistemak (GIS) erabiliz, nekazaritza-lursailen tamaina, zatikatzea eta sakabanaketa barne. Ondoren, nekazaritza-kudeaketaren eraginkortasun-neurriak proposatzen ditu, laborantza-sistemetan eta partekatuetan oinarrituta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fb0117f-8b24-4928-8fbc-dddb6871395b</t>
@@ -6620,50 +6620,59 @@
   <si>
     <t>Marrubi-laborantza komertzialean malda duten lursailetarako ureztatze-sistema lokalizatuak ebaluatzeko eredu bat proposatzen duen dokumentua.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Maldak ureztatze kalitatean eta mugurdi uztaren errendimenduan duen eragina</t>
   </si>
   <si>
     <t>Huelvako probintziako baserri komertzial bateko mugurdi-uztai batean lur-maldak ureztatze-uniformetasunean eta errendimenduan duen eragina ulertzeko helburuarekin egindako 2017ko saiakuntza baten emaitzak eskaintzen dituen dokumentua.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>Olibondoen ureztatzea negu lehorreko urte batean. 2015eko kanpaina</t>
   </si>
   <si>
     <t>Dokumentu honek olibondo-soroen ureztatzea programatzeko jarraibide orokorrak eskaintzen ditu 2015eko ureztatze-denboraldiko hainbat prezipitazio-egoeratan. Andaluziako olibondo-soroetan egungo nekazaritza-urtean, 2015eko martxora arte, urteko batez bestekoaren azpitik egon da, oro har. Kasu batzuetan, prezipitazioak urte normal baten parekoak edo are handiagoak izan dira, nahiz eta negu lehor honek lurzoruko ur-biltegiratze maila baxuak eragin dituen beste egoera asko ere badauden.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Andaluzian prospekatutako mahats barietate gutxiengoen genotipo eta osasun ezaugarritzea</t>
+  </si>
+  <si>
+    <t>Bere aniztasuna eta lurralde-hedadura direla eta, Andaluzian barietate gutxiengo ugari daude, eta horrek tokiko mahastizaintzari aukera ematen dio ardo-ekoizpena dibertsifikatzeko. 2020 eta 2022 artean, bost ardogintza-eremu tradizionaletako 66 aleren identifikazio molekularra egin zen. Hamahiru mikrosatelite markatzaile erabili ziren, OIVek gomendatutako bederatziak barne. Hogeita hamaika genotipo desberdin lortu ziren, 19 aurretik deskribatutako barietateen profilei dagozkienak eta beste 12 aurretik identifikatu gabeak. Profilak "Rancho de la Merced" mahatsondo-germoplasma bankuaren datu-basean integratu ziren. Aniztasun genetikoaren analisi bidez, identifikatutako genotipo berrien talde ekogeografikoak zehaztu ziren. Birusen presentzia aztertu zen ELISA probak erabiliz, klon ziurtagarriak lortzeko, etorkizunean barietate horiek lantzeko baimena izanez gero.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
+  </si>
+  <si>
     <t>Neguan ekilore ereitea: errentagarritasuna handitzea eta klima-aldaketara egokitzea</t>
   </si>
   <si>
     <t>Klima-aldaketaren ondorioz, berotze nabarmena espero da Hego Europan, udako batez besteko tenperaturen igoera nabarmenekin (mende amaierako tenperaturekin alderatuta 6 °C gehiago) eta udaberriko eta udako prezipitazioen jaitsiera nabarmenarekin. Bero-boladak, lehorteak, eurite uholdeak eta ekaitzak (muturreko gertaerak) maizago gertatuko dira (IPCC 2014). Hori dela eta, nekazariek gero eta gehiago aurreratzen dute ereitea 45 egun inguru (martxoan beharrean urtarrilean) errendimenduak eta errentagarritasuna handitzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
   </si>
   <si>
     <t>Marrubi barietateen ebaluazioa: lur kimikoki desinfektatuarekin ohiko laborantzan lortutako emaitzak. 2017/2018 uzta denboraldia</t>
   </si>
   <si>
     <t>Andaluziako Nekazaritza Esperimentazio Sarearen (RAEA) barruan, 2017/2018 kanpainan, IFAPAk 12 barietatez osatutako talde bat karakterizatu zuen, bai maila agronomikoan bai kalitate mailan, hainbat hobekuntza programatatik merkatuan daudenetatik hautatuta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
   </si>
   <si>
     <t>Marrubi barietateen ebaluazioa lurzoru kimikoki desinfektatuarekin laborantza konbentzionalean. 2018/2019ko uzta denboraldia</t>
   </si>
   <si>
     <t>Andaluziako Nekazaritza Esperimentazio Sarearen (RAEA) barruan, 2018/2019 kanpainan, IFAPAk 12 barietatez osatutako talde bat karakterizatu zuen, bai maila agronomikoan bai kalitate mailan, hainbat hobekuntza programatatik merkatuan daudenetatik hautatuta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
@@ -6692,59 +6701,50 @@
   <si>
     <t>Roselinia necatrix-en infekzio-prozesuaren eta kontrol-neurrien deskribapena, aguakate-laboreetan sustrai zuriaren ustelduraren eragilea.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
   </si>
   <si>
     <t>Txitxirioen kalitatea</t>
   </si>
   <si>
     <t>Antzinatik landu izan dira txitxirio mota eta kalitate desberdinak (Cicer arietinum L.) Mediterraneo arroan, gizakien kontsumorako lekale lehor gisa erabiltzeko. "Kalitatea" terminoa subjektiboa da eta hainbat parametroren araberakoa da. Dokumentu honek kalitatearen hurbilketa bat eskaintzen du, hazian interesa duen operadorearen edo interesdunaren arabera. Azken helburua kalitatea definitzen duten ezaugarri garrantzitsuenak identifikatzea da, hazkuntza aurreko irizpide gisa ezarriz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
   </si>
   <si>
     <t>Garnatxa barietatearen potentziala ardo arrosak ekoizteko</t>
   </si>
   <si>
     <t>Garnatxa barietatearekin egindako ardo arrosen ekoizpenaren xehetasunak dituen dokumentua. Lau kanpaina jarraian (2011-2014) barietate honekin lortutako emaitzak erakusten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
   </si>
   <si>
-    <t>Andaluzian prospekatutako mahats barietate gutxiengoen genotipo eta osasun ezaugarritzea</t>
-[...7 lines deleted...]
-  <si>
     <t>Ahuakate landaketen nutrizio-diagnostikorako hostoen analisia. Laginketa</t>
   </si>
   <si>
     <t>Hostoen analisiaren garrantzia eta arrazoibidea ulertzea baliagarria da ongarritze programa egokia ezartzeko. Hartutako laginaren unea eta ezaugarriak ezinbestekoak dira diagnostiko zuzen bat egiteko, landareen nutrizio-aldakortasuna espeziearen araberakoa izango baita, baita hostoaren adinaren eta posizioaren araberakoa ere.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>Mango landaketen nutrizio-diagnostikorako hostoen analisia. Laginketa</t>
   </si>
   <si>
     <t>Hostoen analisiaren garrantzia eta arrazoibidea ulertzea erabilgarria da ongarritze programa egokia ezartzeko. Hartutako laginaren denbora eta ezaugarriak ezinbestekoak dira diagnostiko zuzen bat egiteko, landarearen nutrizio-aldakortasuna espeziearen araberakoa baita, baita hostoaren adinaren eta posizioaren araberakoa ere. Horrela, dokumentu honek aguakate landaketen nutrizio-diagnostikorako hostoen laginak hartzean jarraitu beharreko metodologia ezartzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Gariaren hobekuntza genetiko bizkortuko sistema baten hasiera</t>
   </si>
   <si>
     <t>Urtean landare-belaunaldi anitz lortzea da hazkuntza-programak bizkortzeko eta hazkuntza-baldintza aldakorretara egokitutako barietate berriak lortzeko denbora laburtzeko erabiltzen diren metodoetako bat. "Hobekuntza Genetikoa eta Landare Belartsu Zabalen Kudeaketa Jasangarria Klima Aldaketaren Eszenatoki batean" (AVA23.INV2023.003) proiektuak, besteak beste, herdoil horiaren aurkako erresistentzia-geneak ogi-gari barietateetan sartzea eta klima-ganbera batean behartutako laborantza erabiliz hazkuntza-estrategia bizkortu bat garatzea proposatzen du. Lan honek Kordobako IFAPA-n (Nekazaritza eta Nekazaritza Ikerketa Institutua) dagoeneko eskuragarri dagoen azpiegitura erabiliz gari-hazkuntza sistema bizkortu bat garatzeko aukera ebaluatu du, urtean gutxienez hiru belaunaldi lortzeko helburuarekin, eta horrek hazkuntza-programan aurrerapen azkarragoa ahalbidetuko luke.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
@@ -8438,138 +8438,138 @@
   <si>
     <t>Murtziako landa-eremuko zurezko labore bereizgarrienei eskainitako argitalpena, besteak beste, fruitu lehorrak, pikanteak, mahaiko eta ardoko mahatsak eta olibondoak.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Klima-aldaketaren eragina landareen hazkuntzan</t>
   </si>
   <si>
     <t>Landareen hazkuntzaren arlo ezberdinetako adituek egindako lana, non landareen hazkuntzarekin eta klima-aldaketaren erronkarekin lotutako alderdi ezberdinei buruzko esperientziak, ezagutzak eta iritziak eskaintzen dituzten.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Murtziako Eskualdeko nekazaritza-ekoizpen eremuen kostuen egitura: hezur-fruituak eta zitrikoak</t>
   </si>
   <si>
     <t>Eskualdeko zitriko eta fruta-arbolen laborantzari eskainitako argitalpena</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Etorkizun Jasangarria</t>
+  </si>
+  <si>
+    <t>BBVAren podcasta, trantsizioa aztertzen duena eta iraunkortasunerako gomendioak eskaintzen dituena</t>
+  </si>
+  <si>
+    <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
+  </si>
+  <si>
+    <t>Mahatsondoen ingurumen-laginetan Ilyonectria liriodendri detektatzeko tanta digitalen PCR teknologia</t>
+  </si>
+  <si>
+    <t>Artikulua hanka beltzen onddoen detekzio eta kuantifikazio zehatz, goiztiar eta espezifikoari eta tanta bidezko PCR digitalaren eta denbora errealeko PCR tekniken ebaluazioari buruz.</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
+  </si>
+  <si>
+    <t>Mahatsondoen inausketa-zaurien babesa Phaeomoniella chlamydospora eta Diplodia seriata-ren aurka, metodo biologiko eta kimiko komertzialak erabiliz</t>
+  </si>
+  <si>
+    <t>Botryosphaeria dieback eta esca gaixotasunei buruzko artikulua, munduko mahats-ekoizpen eremu nagusietan mahastiak kaltetzen dituzten mahatsondo-enborraren gaixotasun (VTB) kaltegarrienetako biak.</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
+  </si>
+  <si>
+    <t>Mahastizaintza eta Enologian Esperimentaziorako Lan Taldearen Bilerak</t>
+  </si>
+  <si>
+    <t>Lan Taldearen Mahastizaintza eta Enologiari buruzko ikerketaren bilduma</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/alimentacion/publicaciones/gteve_2018_tcm30-552828.pdf</t>
+  </si>
+  <si>
+    <t>Nola ebaluatu zure lurzoruaren kalitatea. Olibondo-soroetako lurzoruaren ebaluazio bisuala</t>
+  </si>
+  <si>
+    <t>Lurzoruaren ebaluazio bisuala (EVS) kalkulatzeko aukera ematen duen gida honek lurzoruaren egoera, egokitasuna, kalitatea eta olibondo-sororako lurzoru batek dituen mugak kalkulatzeko metodo azkar eta erraz baten bidez.</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/guia_como_evaluar_la_calidad_de_tu_suelo.pdf</t>
+  </si>
+  <si>
+    <t>Laborantza jasangarrietan ozonoaren sintoma posibleak antzemateko landa-koadernoa</t>
+  </si>
+  <si>
+    <t>Ozonoaren sintomak laboreetan antzemateko landa-koadernoa</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cuaderno_de_campo_pdr18-ozocam.pdf</t>
+  </si>
+  <si>
+    <t>Klima aldaketa eta berrikuntza zereal-laborantzan: sektorearen pertzepzioak</t>
+  </si>
+  <si>
+    <t>Klima-aldaketaren ondorioz zereal-laborantzan sektoreak duen berrikuntzaren pertzepzioari buruzko ikerketa</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
+  </si>
+  <si>
+    <t>Pyricularia oryzae kontrol estrategiak Calasparrako arroz erreserban. GO ArrozINNOVA Proiektuan lortutako emaitzak</t>
+  </si>
+  <si>
+    <t>GO ArrozINNOVA Proiektuan lortutako emaitzak</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
+  </si>
+  <si>
+    <t>Tomatearen rugositatearen birusa: kudeaketa integratuko estrategia baten oinarriak</t>
+  </si>
+  <si>
+    <t>Alderdi epidemiologikoei buruzko informazioa duen dokumentua —hala nola, landareen infekzioa, birusen hedapena, ostalari alternatiboak, birusaren iraunkortasuna ingurumenean, etab.— ulertzeko eta markoztatzeko ezinbestekoak direnak.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
+  </si>
+  <si>
     <t>Murtziako Eskualdeko nekazaritza ekologikoko labore nagusien kostuen egitura</t>
   </si>
   <si>
     <t>Murtziako eskualdeko nekazaritza ekologikoaren jarraibide nagusiak deskribatzen dituen dokumentua</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
   </si>
   <si>
     <t>A3 txostena: Mahasti eta ardo sektorean klima aldaketara egokitzeko eragileen mapa</t>
   </si>
   <si>
     <t>VIN &amp; ADAPT II proiektuaren helburu orokorra ezagutzaren transferentzia sustatzea eta interesdun guztiak mobilizatzea zen, ardogintzaren sektorean klima-aldaketak dakartzan erronkei egokitzapena bultzatzeko.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Espainiako abeltzaintza estentsiborako klima-aldaketara egokitzeko estrategiak: ikuspegi soziala</t>
   </si>
   <si>
     <t>Abeltzaintza estentsiboa antzinako jarduera da Iberiar penintsula osoan. Jarduera honek, nekazaritza sektoreko sektore ekonomiko bat izateaz gain, gizarte osoari ekosistema-zerbitzu garrantzitsuak eskaintzen dizkio, besteak beste, elikagaien hornidura, ekosistemen erregulazioa, ondasun kulturalen hornidura, landa- eta mendi-paisaien moldaketa eta baso-eremuetan suteen prebentzioa. Hala ere, abeltzaintza estentsiboa oso zaurgarria da klima-aldaketaren aurrean. Ahultasun hori abeltzaintza estentsiboak klima, biofisika, sozial, politiko, instituzional, ekonomiko eta kultura arloetako aldaketa eta eraldaketa sorta baten eraginpean egoteagatik zehazten da, eta horrek sektore honen klima-aldaketara egokitzeko gaitasuna murrizten du. Aurretiazko ikerketek sektorearentzako egokitzapen estrategia posibleak azaldu dituzte, baina ez dituzte estrategia horiek ikuspegi sozialetik eta zaurgarritasunaren esparru kontzeptualetik aztertu.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>A1 txostena klima-aldaketaren eraginei eta eskualde helburuetan egokitzapenari buruz</t>
   </si>
   <si>
     <t>VIN &amp; ADAPT II proiektuaren helburu orokorra ezagutzaren transferentzia sustatzea eta interesdun guztiak mobilizatzea zen, ardogintzaren sektorean klima-aldaketak dakartzan erronkei egokitzapena bultzatzeko.  </t>
   </si>
@@ -26666,65 +26666,65 @@
         <v>2803</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>2804</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
         <v>2805</v>
       </c>
       <c r="B977" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C977" s="1" t="s">
         <v>2806</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2807</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2810</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>357</v>
+        <v>5</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2816</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2817</v>