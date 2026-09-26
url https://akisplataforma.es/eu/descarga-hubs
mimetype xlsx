--- v4 (2026-06-20)
+++ v5 (2026-09-26)
@@ -347,128 +347,128 @@
   <si>
     <t>Poznan Zientzia eta Teknologia Parkea (PSTP) Poloniako lehen parke teknologikoa da (1995). Adam Mickiewicz Unibertsitate Fundazioak kudeatzen du (sail nagusi gisa), irabazi-asmorik gabeko erakunde batek, zientziaren eta industriaren arteko lankidetza sustatzeko misioa duena, eskualdeko garapena sustatzeko berrikuntza, teknologiaren transferentzia eta nazioarteko lankidetzaren bidez.</t>
   </si>
   <si>
     <t>Suediako RISE IKT Ikerketa Institutua IKT</t>
   </si>
   <si>
     <t>Rise Research Institutes of Sweden Suediako ikerketa institutua eta berrikuntza bazkidea da. Industriarekin, akademiarekin eta sektore publikoarekin nazioarteko lankidetzaren bidez, negozioen lehiakortasuna bermatzen dugu eta gizarte jasangarri bati laguntzen diogu.</t>
   </si>
   <si>
     <t>Nekazaritza Adimenduna</t>
   </si>
   <si>
     <t>Smartagri Agroväst, Suediako Ikerketa Institutuak (Rise) eta Skövde Zientzia Parkeak egindako ahalegin bateratua da, Suedia mendebaldeko nekazaritza sektorearen digitalizazioa bizkortzeko helburuarekin.</t>
   </si>
   <si>
     <t>Espazioa53</t>
   </si>
   <si>
     <t>Space53-k gobernuak, ezagutza-erakundeak, giza laguntzaile langileak eta enpresak biltzen ditu Drone Berrikuntza Kluster batean, eta ekosistema indartzen du tripulatu gabeko sistemen garapen eta aplikazio arrakastatsurako aurrebaldintzak sortuz.</t>
   </si>
   <si>
     <t>Zibersegurtasun Berrikuntza Gunea</t>
   </si>
   <si>
+    <t>Kroaziako Nekazaritza Elikagaiak</t>
+  </si>
+  <si>
+    <t>Agrifood Croatia berrikuntza-gune bat da, Kroaziako ikerketa-, enpresa- eta interes-talde publikoak biltzen dituena akuikultura, nekazaritza eta elikadura sektoreetan eraldaketa digitalak elkarrekin egiteko.</t>
+  </si>
+  <si>
+    <t>VP Delta</t>
+  </si>
+  <si>
+    <t>Agrohub.bg Hego-Erdialdeko Eskualderako Europako berrikuntza digitaleko gune bat da, Agrodigirise Proiektuarekin batera Europa Digitalaren Programaren barruan onartua. Proiektua 2022ko azaroaren 1ean hasi zen, eta hiru urte irautea aurreikusten da. Profil eta espezializazio anitzeko partzuergo batek gauzatzen du: sektoreko erakundeak, zientzia eta ikerketa unitateak, prestakuntza erakundeak, teknologia enpresak, nekazaritzako makineria inportatzaileak, etab., Plovdiveko Udalarekin lankidetzan.</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs Finlandian kokatutako aireko mugikortasun ikerketa zentro berritzailea da. Tripulaziorik gabeko aireko sistemen (UAS) industriaren hazkundea bultzatzeko adituak, punta-puntako tresnak eta berrikuntza iraultzaileak biltzen eta aprobetxatzen ari gara. Gure eginkizunak negozioen garapena sustatzea, ikerketa ekimenak aurrera eramatea eta hezkuntza ahalbidetzea hartzen ditu barne, eremu eraldatzaile honetan.</t>
+  </si>
+  <si>
+    <t>ART-ER-DIH</t>
+  </si>
+  <si>
+    <t>Art-Er (lehen Aster) berrikuntza digitaleko gune gisa jarduten du Emilia-Romagna eskualdean, eta bere balio-proposamena interes-taldeen arteko lotura eta ekimenen, zerbitzuen eta aukeren integrazioa da, bai enpresen bai hornitzaileen azpiegiturak, ezagutzak eta esperientzia (instalazioenak, zerbitzuak, prestakuntza, etab.) aprobetxatzeko.</t>
+  </si>
+  <si>
+    <t>ahedd - Datuen eta Gailuen Ekonomiaren Atikako Gunea</t>
+  </si>
+  <si>
+    <t>Ikerketa Zientifikorako Zentro Nazionala (NCSR) Demokritos Greziako diziplina anitzeko ikerketa zentro handiena da, 1.000 langile ingururekin eta 50 urte baino gehiagoko lorpen zientifiko berritzaileak eta Greziako ekonomian eta gizartean egindako ekarpenak eginez. Hainbat ekimen teknologiko nazionaletan bazkide garrantzitsua izan da, hala nola errendimendu handiko konputazio instalazioak eskuratzea eta ustiatzea eta herrialdean abiadura handiko konputazio sareak ezartzea, eta gaur egun hainbat azpiegitura proiektu nazional eta europarretan liderra edo kidea da.</t>
+  </si>
+  <si>
     <t>Wageningen Ikerketa</t>
   </si>
   <si>
     <t>Wageningen Unibertsitate eta Ikerketaren indarra ikerketa-institutu espezializatuen eta unibertsitatearen indarguneak konbinatzeko duen gaitasunean datza. Halaber, zientzia naturalen eta sozialen arlo anitzen ahalegin bateratuan datza.</t>
   </si>
   <si>
-    <t>ahedd - Datuen eta Gailuen Ekonomiaren Atikako Gunea</t>
-[...28 lines deleted...]
-  <si>
     <t>Bulkada Digitalen Gunea</t>
   </si>
   <si>
     <t>Aholkularitza, ekosistema eta sareak, prestakuntza eta finantzaketa eskaintzen dituen gunea</t>
   </si>
   <si>
     <t>Digital Innovation Hub Andaluzia Agrotech</t>
   </si>
   <si>
     <t>Teknologia eta berrikuntza, aholkularitza zerbitzuak, I+G aplikatua, teknologia, prestakuntza, azelerazioa eta ekintzailetza zabaltzeko gunea. Helburua:</t>
   </si>
   <si>
+    <t>Nekazaritza Digitalaren Gunea</t>
+  </si>
+  <si>
+    <t>Nekazaritza-enpresei lehiakorragoak izaten laguntzen dien laguntza-zerbitzuen gunea, haien negozio-/ekoizpen-prozesuak, baita produktuak eta zerbitzuak ere, teknologia digitalaren bidez hobetuz.</t>
+  </si>
+  <si>
+    <t>Danimarkako Institutu Teknologikoa, Robot Teknologia</t>
+  </si>
+  <si>
+    <t>Danimarkako Institutu Teknologikoa ikerketa eta teknologia enpresa liderra da. Bezeroei azken ezagutza eta teknologia balio bihurtzen laguntzen diete. Ekoizpenean, materialetan, ingurumen-teknologian, negozioetan, energian, agroteknologian, haragi-ikerketan eta gehiagotan adituak gara.</t>
+  </si>
+  <si>
+    <t>DIH PANONIA</t>
+  </si>
+  <si>
+    <t>Vukovar-Srijem Konderriko Garapen Agentziak Vukovar-Srijem Konderriko Garapen Plana eta bestelako dokumentu estrategikoak eta garapenekoak prestatzen ditu. Laguntza aditua eskaintzen du konderriko eremuko zuzenbide publikoko erakunde eta erakunde publikoentzako programak eta garapen proiektuak prestatzeko eta gauzatzeko, konderriko garapenerako garrantzitsuak direnak, baita hainbat konderriren garapenerako garrantzitsuak diren proiektu bateratuak ere.</t>
+  </si>
+  <si>
     <t>Sistema Txertatuen Diseinu eta Aplikazio Laborategia DIH (ESDALAB DIH)</t>
   </si>
   <si>
     <t>Esdalab DIH-k Europako hegoalde eta ekialdeko DIHS sare zabal bat koordinatzen du, finantzaketa aukerak eskainiz eta aditu osagarriak dituzten erakundeen arteko lankidetza bultzatuz. Gainera, zerbitzu berritzaileak eskaintzen dizkie enpresei, batez ere ETEei (startup-ak barne) eta enpresa zertxobait handiagoei, haien eraldaketa digitala laguntzeko.</t>
   </si>
   <si>
     <t>Nekazarien Parlamentua Letoniako Berrikuntza Digitalaren Gunea - ZSA DIH</t>
   </si>
   <si>
     <t>Smartagro nekazaritza berrikuntza eta teknologia webgune bat da. Smartagroren helburu nagusia nekazariak eta beste interesdun batzuk informatzea eta bultzatzea da, landa eremuetan etorkizun iraunkor bat lortzeko teknologia, zerbitzu, produktu eta sistema berriak erabiltzera. EBko Horizon 2020 Ikerketa eta Berrikuntza Programaren proiektuen barruan eskualdeko klusterretan, berrikuntza digitaleko guneetan, laborategi bizidunetan eta teknologia irtenbideetan arreta jarriz, webguneak ideia eta irtenbide aurreratuak eskainiko ditu landa eremuetan berrikuntzak errazteko. Smartagro Nekazarien Parlamentuak (FP) mantentzen du, gobernuz kanpoko erakunde batek.</t>
   </si>
   <si>
-    <t>Nekazaritza Digitalaren Gunea</t>
-[...16 lines deleted...]
-  <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub irabazi-asmorik gabeko elkarte bat da, Italian berrikuntza teknologikoa sustatzen duena, Prestakuntza, Kontsultoria eta abarretatik. Gure Elkarteak Sfida du abangoardiako teknologien ahalduntzea, sektoreko estrategia garrantzitsuenak, enpresa eredu berriak eta landa eremuetako irtenbide eta azpiegituren garapen jasangarria errazten laguntzeko, "smartsi irtenbideak eta azpiegiturak eremu eta landa eremuetan" programan ezarritakoaren arabera.</t>
   </si>
   <si>
     <t>Flandriako JANARIA, FF</t>
   </si>
   <si>
     <t>Flandriako janaria Sinds da Oprichting Hét Innovatieplatform Voor by Vlaamse Voedingsindustrie. Flanders Werd-eko janaria 2005ean Opgericht Door Fevia Vlaanderen (Federatie Van de Voedingsindustrie) Een 20-Tal Stichtende Leden. Het Uitgangspunt? Door Samenwerking, Elkaar ezagutu zuen Onderzoekspartner-en, Meer Slagkracht Bekomen. Een Visie Waar We Nog Steeds en Geloven. De Klassieke "Waardeketen" Van Boer Tot Klant, Met Een Centrale Rol Voor de Voedingsfabriek, Bleek Meer en Meer Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Om de competitiviteit en het agrovoedingssysteem te versterken es het noodzakelijk om te inverseren en onderzoek en innovatie en tussen zowel (voedings) bedrijven als social-profit organizations. Dit Van de Grenzen sektorean Regioko Heen. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen. Iedereen die Een Meerwaarde Ziet en Een Samenwerking Met Het Ecosysteem Rond de Vlaamse Voedingsindustrie es van Harte Welkom.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
   </si>
   <si>
     <t>Baserritik Mahaira estrategia Europako Itun Berdearen muinean dago, eta elikadura-sistemak bidezkoak, osasungarriak eta ingurumena errespetatzen dutenak bihurtzea du helburu. Gure elikadura-sistemak berriro diseinatu behar ditugu jasangarriagoak izan daitezen eta haien erresilientzia handitzeko. Teknologia eta aurkikuntza zientifiko berriek, jendearen kontzientziazio handiagoarekin eta elikagai jasangarrien eskaerarekin batera, interesdun guztiei mesede egingo diete. Iraultza digitalak aukerak eskaintzen ditu, baina enpresa askok oraindik ere zailtasunak dituzte zein teknologiatan inbertitu eta finantzaketa nola lortu jakiteko. ETEen % 90 baino gehiago atzeratuta daude berrikuntza digitalean eta laguntza behar dute beren eraldaketa digitalerako.</t>
   </si>
   <si>
     <t>Berrikuntza Esperientzia GUNEA (InnexHUB)</t>
   </si>
   <si>
     <t>Indexhub irabazi-asmorik gabeko elkarte bat da, eta bere helburuak hauek dira: a. Enpresen ezagutza eta kontzientzia maila indartzea eraldaketa digitalak eskaintzen dituen aukeren inguruan, baita ere Enpresa 4.0 Plan Nazionalaren, industriaren digitalizaziorako Europako estrategiaren ("Europako Industria Digitalizatzea - DEI") eta Enpresa Txiki eta Ertainentzako TICHE Berrikuntza Programaren testuinguruan ("IKT Berrikuntza ETEentzat Fabrikaziorako - I4MS" programa); b. Ekoizpen-sistemaren eraldaketa digitala laguntzeko berrikuntza-ekosistemaren atea izatea; c. Enpresen berrikuntza-eskaria suspertzea; d. Enpresaren eta ikerketaren munduaren arteko zubi bat sortzea.</t>
   </si>
   <si>
     <t>Altxatze Institutua - Idele</t>
@@ -527,86 +527,86 @@
   <si>
     <t>Tyndall Institutu Nazionala, Tyndall</t>
   </si>
   <si>
     <t>Tyndall Institutu Nazionala Europako ikerketa-zentro teknologiko sakon liderra da IKT (informazio eta komunikazio teknologia) hardware eta sistema txertatuetarako. Elektronika eta fotonikan (materialak, gailuak, zirkuituak eta sistemak) espezializatuta, munduko liderrak gara gure ikerketa-arlo nagusietan: Erdieroaleen obleen fabrikazioa; Material kuantikoak, gailuak eta ingeniaritza-plataformak; Mikroelektronika eta fotoniaren integrazioa eta ontziratzea; Energia-sistema integratuak eta klima-aldaketaren arintzea; Biofotonika, bioelektronika, gailu eta sistema biomedikoak; Sentsore eta sistema adimendunak; Lanerako eta bizitzarako sistema gizaki-zentrikoak; Komunikazio-sistema optikoak; Haririk gabeko komunikazio-sistemak; Seinale mistoko eta zirkuitu analogikoen diseinua.</t>
   </si>
   <si>
     <t>VITAGORA</t>
   </si>
   <si>
     <t>Berrikuntza Digitalaren Guneak (DIHS) Europako Batzordeak onartutako "leihatila bakarrak" dira, enpresei teknologia digitalak erabiliz beren merkataritza/ekoizpen prozesu, produktu edo zerbitzuei dagokienez lehiakorragoak izaten laguntzen dietenak. Eskualdeko lehen harreman-puntu eta berrikuntza-ekosistema anitzeko eragile gisa, ETEei eta beste enpresei honako hau eskaintzen diete: azken ezagutza, espezializazio eta teknologiarako sarbidea, bezeroei berrikuntza digitalekin pilotu, proba eta esperimentuekin laguntzeko; eta berrikuntza horiek ezartzeko laguntza komertziala eta finantzarioa.</t>
   </si>
   <si>
     <t>CP Laborategia Newcastle</t>
   </si>
   <si>
     <t>Etorkizuneko hiri-bizitzaren kalitatea gero eta gehiago menpe egongo da sistema informatikoen, ingeniaritzaren, fisikaren eta giza portaeraren arteko harreman konplexuaren araberakoa. Pertsonen eta erabiltzen dugun teknologiaren arteko harreman honek gero eta eragin handiagoa izango du gure eguneroko bizitzaren alderdi guztietan, gure etxeak eta negozioak nola hornitzen ditugun hasi eta gure janaria nola ekoizten dugun arte. Enpresek, gobernuak eta industriak gure bizitzetan hobekuntza handiak eskain ditzakeen teknologia integratuan oinarrituko dira, baina zibererasoen eta softwarearen akatsen aurrean ere zaurgarria dena. Elementu desberdin hauek modu eraginkorrean funtziona dezaten ulertu eta elkartzeko beharra oso garrantzitsua izango da gizarteak aurrera egin dezan. Newcastleko Unibertsitateko Ziber Laborategi Fisikoa Digital Innovation Hub (DIH) gunearen parte da, punta-puntako Newcastle Helix gunean, Ingalaterrako ipar-ekialdean ekonomia digital oparoa lortzeko eskualdeko ikuspegia gauzatuz. Newcastleko Unibertsitateaz gain, DIHk zerbitzuak eskaintzen ditu Datuen Berrikuntza Zentro Nazionalaren (NICD) bidez, datu-trebetasun praktikoak emanez erakundeei. Coding Institute, Bridging the Digital Skill Gap eta Arrow Programa, eskualdeko ETEen beharrak Newcastleko Unibertsitatearekin lerrokatuz.</t>
   </si>
   <si>
     <t>BioSense Institutua - Biosistemetan informazio-teknologiaren ikerketa eta garapenerako Institutua</t>
   </si>
   <si>
     <t>Antaresek Biosense Institutuko ikerketa-bikaintasuna bultzatzen ahalegintzen da, Europako nekazaritza-sektoreari irtenbide digital iraultzaileak eskaintzeko, eskualdeko ekintzailetza eta enplegua suspertzeko, eta munduko biztanleria gero eta handiagoarentzat elikagai seguru eta nahikoa bermatzeko.</t>
   </si>
   <si>
+    <t>KPI</t>
+  </si>
+  <si>
+    <t>IPCk katalizatzaile gisa jokatzen du, akademia, enpresak, gobernua eta inbertitzaileak elkartuz ideia eta ikerketa bikainak merkatura eramateko. Horretarako, gure bezeroei aditu, ekipamendu, sare, finantzaketa eta gehiago egokietarako sarbidea emanez lortzen dugu, berrikuntza eraginkorra lortzeko puntuak lotuz. Teknologia berrikuntzako gune independente liderra gara eta Erresuma Batuko gobernuaren High Value Manufacturing Catapult-en sortzaileetako bat. 2004an sortua, gure taldeek nekaezin aplikatzen dute urte askotako esperientzia asmakizun bikain guztiek produktu edo prozesu arrakastaz merkaturatu bihurtzeko aukera onena izan dezaten. Erresuma Batuko eta mundu osoko merkatu askotan gure bazkideekin lan egiten dugu, haien berrikuntzak aurrera bultzatuz eta produktuen garapenarekin lotutako arriskua eta kostua murrizten lagunduz.</t>
+  </si>
+  <si>
+    <t>MicroHub.Swiss - Suitzako Mikroteknologia eta Mikrofabrikazio DIH</t>
+  </si>
+  <si>
+    <t>Microhub.Swiss mikroteknologian eta mikrofabrikazioan zentratutako berrikuntza digitaleko gune bat (DIH) da. Irabazi-asmorik gabeko erakunde gisa, gure eginkizuna Suitzako berrikuntza digitalaren orkestratzaile eta azeleragailu izatea da. Mikroteknologien digitalizazioan eta doitasunezko fabrikazioan zentratutako startup-ak, enpresa txikiak (ETE) eta sektore publikoa laguntzea dugu helburu. Erakunde hauei eraldaketa digitaleko bidean laguntzea dugu helburu, gure teknologia digitalen zorro ondo garatuari, industrializazio-ekosistema finkatuei eta berrikuntza kudeatzeko esperientziari esker. Suitzako eta Europako enpresei beren berrikuntza-bide-orrian laguntzea dugu helburu, berrikuntza digitalaren kudeaketarako eskualdeko gune bakar gisa jardunez: I+G eta berrikuntza kudeaketa, prestakuntza, probak, prototipoak egitea, finantzaketa lortzeko sarbidea, lehen serieko ekoizpena eta ekosistema konektatzea.</t>
+  </si>
+  <si>
+    <t>Raisehub.swiss- The Swiss Robotics &amp; AI DIH</t>
+  </si>
+  <si>
+    <t>Raishub. Bultzatzaile nagusiak denbora errealeko monitorizazioa, online kalitate-kontrola, mantentze-lan prediktiboa eta trazabilitatea dira, pieza indibidualetaraino. Gure helburuak startup-ei eta ETEei laguntzea dira IIoT erronkari aurre egiten, industrializaziorako eta berrikuntza kudeatzeko ezinbestekoak diren plataforma teknologikoetan eta ekosisteman oinarrituta.</t>
+  </si>
+  <si>
     <t>FIWARE Espazioa</t>
   </si>
   <si>
     <t>Badajozen garapen teknologikorako egindako prestakuntzan, sarean, ekitaldien, aurrerapenen eta proiektuen hedapenean oinarritzen du bere jarduera.</t>
   </si>
   <si>
     <t>Janari +i multzoa</t>
   </si>
   <si>
     <t>Food+i klusterrak egindako jarduerak, proiektuak, sareak, balio-proposamenak eta berrikuntzak zabaltzeko proiektua.</t>
   </si>
   <si>
     <t>Galiziako Etorkizuneko Fabrika HUB</t>
   </si>
   <si>
     <t>Galiziako automobilgintza eta mugikortasun industriako enpresen lehiakortasuna hobetzeko eragin handiko lankidetza-proiektuak sustatzeko ingurunea.</t>
   </si>
   <si>
-    <t>KPI</t>
-[...16 lines deleted...]
-  <si>
     <t>SINTEF</t>
   </si>
   <si>
     <t>SINTEF Europako ikerketa-erakunde independente handienetako bat da. Urtero, milaka proiektu egiten ditugu bezero handi eta txikientzat.</t>
   </si>
   <si>
     <t>Granadako Teknologia eta Bioteknologia Plaza</t>
   </si>
   <si>
     <t>Teknologia eta bioteknologia sektoreko jarduerak, proiektuak, sareak, araudiak eta balio eta berrikuntza proposamenak garatzen diren gunea.</t>
   </si>
   <si>
     <t>HPC-Cloud eta Sistema Kognitiboak Fabrikazio Prozesu Adimendunetarako, Robotikarako eta Logistikarako</t>
   </si>
   <si>
     <t>Aragoiko teknologia sektorean dibulgazio jarduerak, proiektuak, sareak, balio proposamenak eta berrikuntza garatzen dituen gune bat.</t>
   </si>
   <si>
     <t>Valentziako Eskualdeko Manufaktura Sektoreen 4.0 Gunea</t>
   </si>
   <si>
     <t>Ekoizpen-prozesuen eraldaketa digitala sustatzea: simulazioa/HPC, gehigarrizko fabrikazioa, gauzen internet, robotika</t>
   </si>
   <si>
     <t>HubIberiaAgrotech</t>
@@ -659,86 +659,86 @@
   <si>
     <t>RIOHUB</t>
   </si>
   <si>
     <t>Teknologia arloan lan egiten duten startup, ETE eta enpresa emergenteentzako gunea</t>
   </si>
   <si>
     <t>RoboCity2030</t>
   </si>
   <si>
     <t>Madrilgo Erkidegoaren ekimen bat, Madril robotikan eta automatizazioan lidergoa duen hiri bihurtzea helburu duena.</t>
   </si>
   <si>
     <t>Robotika Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Berrikuntza digitaleko gunea, robotika enpresentzako aholkularitza, prestakuntza eta finantzaketa zerbitzuak eskaintzen dituena</t>
   </si>
   <si>
     <t>Almeriako Zientzia eta Teknologia Parkea, PITA SA</t>
   </si>
   <si>
     <t>Azpiegitura eta laguntza zerbitzuak eskaintzen dizkie enpresa teknologiko eta berritzaileei</t>
   </si>
   <si>
+    <t>4PDIH - Berrikuntza Digitalaren Gunea Publiko Pribatua Pertsonen Lankidetza</t>
+  </si>
+  <si>
+    <t>Europako proiektuetan parte hartzeko aukerak eskaintzen ditugu, non digitalizazio politikak elkarrekin sortu, jardunbide egokien adibideak ikasi eta digitalizazio prozesu eta arlo desberdinak finantzatzeko lehiaketetan eta lizitazioetan parte hartu ahal izango duzun.</t>
+  </si>
+  <si>
+    <t>5G Fieldlab 5Groningen</t>
+  </si>
+  <si>
+    <t>5Groningen HET Programarako 5G-Internet da. Ondernemers in non-profiosatizations Werken Samen-ek adituak ezagutu zituen om toepassingen van 5g te testen. Denk daarbij aan zelfrijdende data bussen denbora errealeko datuak terwijl er een drone sobre de akkers vliegt. Ook maakt 5g het bijvoorbeeld mogelijk om op afstand een diagnose te stellen, doordat de arts en het ziekenhuis met een snelle verbinding mee kan kijken anbulantzian. 5Groningen Test Toepassingen 5g-rekin. Dus Niet de Techniek, Maar Wat Je Ermee Kunt.</t>
+  </si>
+  <si>
+    <t>Nekazaritza-Elikagaien Lituania DIH</t>
+  </si>
+  <si>
+    <t>AgriFood Lituania berrikuntza digitaleko zentro eta kluster bat da, Lituaniako ikerketa, enpresa eta interes publiko nagusiak biltzen dituena nekazaritza, elikadura eta lotutako sektoreetan eraldaketa digitalak lortzeko helburu bateratua lortzeko.</t>
+  </si>
+  <si>
     <t>Valentziako Unibertsitateko Zientzia Parkea DIH</t>
   </si>
   <si>
     <t>Valentziako Berrikuntza Digitalaren Gunea Helburua: Unibertsitateen eta teknologia-enpresen arteko lankidetza sustatzea berrikuntza eta garapena bultzatzeko</t>
   </si>
   <si>
     <t>Kataluniako Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Kataluniaren digitalizazioa laguntzen duten agente nagusiek osatutako gunea</t>
   </si>
   <si>
     <t>DIHGIGAL. Galiziako Industriaren Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Industria sektorearen behar eta erronkekin bat datozen I+G+B proiektuen garapena sustatzen duen gunea</t>
   </si>
   <si>
-    <t>4PDIH - Berrikuntza Digitalaren Gunea Publiko Pribatua Pertsonen Lankidetza</t>
-[...16 lines deleted...]
-  <si>
     <t>Agro Espazio DIH</t>
   </si>
   <si>
     <t>Lituaniako Agro Space Digital Innovation Hub irabazi-asmorik gabeko sare bat da, eskualde mailan zentratutakoa, Lituaniako ikerketa, hezkuntza, negozio eta gobernu erakundeak biltzen dituena sektore arteko teknologia digitalaren berrikuntza sustatzeko. AGRO Space DIH Vision garapenerako, teknologia digitalaren transferentziarako eta berrikuntzaren hedapenerako "erreferentziazko" irtenbide hornitzailea izango da sektore gakoetan: nekazaritza, espazioa, manufaktura (Industria 4.0) eta zerbitzuen berrikuntza. Lehentasuna nekazaritza eta espazio teknologiako enpresen lankidetza gaitasunak sustatzea da, sare plataforma Lituania barruan eta nazioartean zabalduz.</t>
   </si>
   <si>
     <t>Azoresko Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Nonagon Zientzia eta Teknologia Parkeak Azoreetako ekonomiaren eraldaketa digitala eta digitalizazioa sustatzen ditu Azoreetako Berrikuntza Digitalaren Gunearen koordinazioaren bidez.</t>
   </si>
   <si>
     <t>Cluj IT Klusterra</t>
   </si>
   <si>
     <t>CLUJ IT informazio-teknologiaren arloan jarduten duten erakundeek osatzen duten kluster-erakundea da: software zerbitzu eta irtenbide hornitzaileak, unibertsitateak eta ikerketa institutuak, agentzia publikoak eta beste katalizatzaile erakunde batzuk.</t>
   </si>
   <si>
     <t>Esloveniako Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>DIH Sloveniak eraldaketa digitala ahalbidetzen du zerbitzu integral batean oinarrituta, bai Eslovenian bai kanpoan. Sentsibilizazioa areagotzen du eta zerbitzuak eskaintzen ditu trebetasun digitalak garatzeko, esperientzia digitalak eta jardunbide egokien adibideak partekatzeko tokiko, eskualdeko eta nazioarteko mailan; eta gobernuaren laguntza eta datuetarako sarbidea eskaintzen ditu ekintzailetza sustatzeko.</t>
   </si>
   <si>
     <t>DIH AGRIFOOD - Nekazaritza eta Elikagaien Ekoizpenerako Berrikuntza Digitalaren Gunea</t>
@@ -815,60 +815,60 @@
   <si>
     <t>Algarveko Helmuga Adimenduna, Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Digital Innovation Hub (DIH) erakunde pribatu eta publikoen sare informal bat da, lurraldeko ekonomiaren digitalizazioan, batez ere turismo sektorean, zentratua, Algarve System and Technology Partnership Association (Algarve STP) elkarteak zuzenduta, Algarveko Unibertsitatea, Gazte Ekintzaileen Elkarte Nazionala (ANJE) eta Algarve eskualdeko hiru udalerri (Loulé, Faro eta Olhão) eta IT enpresen elkarte pribatu bat (Algarve Evolution) biltzen dituen irabazi-asmorik gabeko elkartea.</t>
   </si>
   <si>
     <t>PIAP GUNEA</t>
   </si>
   <si>
     <t>PIAPek zuzendutako Valor Network sarea, gobernu nazional eta erregionalekin, sektoreko erakundeekin eta espezializazio adimendun nazionalerako prozesu teknologikoetan automatizazioa eta robotika ezartzeko dedikatua dagoen teknologia-hornitzaile nagusiekin lankidetza estrategikoan. Hazkunde handiko industriek aurrerapen teknologikoak goiz hartzea errazten du, besteak beste, fabrikazio arina, azpiegituren ikuskapena eta mantentze-lanak, baita nekazaritza-elikagaiak eta osasungintza ere.</t>
   </si>
   <si>
     <t>Datuen Zientzia eta Adimen Artifiziala (DASAI)</t>
   </si>
   <si>
     <t>Adimen Artifizialarekin lotutako ikerketarako, proiektuen garapenerako, prestakuntzarako, zabalkunderako eta ezagutza transferitzeko espazio bat.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>Helburu orokorra jendea informazioarekin konektatzen duen plataforma bat diseinatu, garatu eta aurkeztea da. Lehenik eta behin, sare sozialen printzipioak integratuz, hala nola bloga, foroa eta diseinu zientziaren denda, erabiltzaileei garatzaileekin eta ikertzaileekin konektatzeko aukera emanez. Bigarrenik, demo aplikazio mota desberdinak integratuz, non garatzaileek eta ikertzaileek elkarlanean aritzeko, irtenbide berrietarako API desberdinak probatzeko eta esperimentu bateratuak egiteko aukera izango duten.</t>
   </si>
   <si>
+    <t>BEIA DIH</t>
+  </si>
+  <si>
+    <t>Beia Grid Institutua GKE berritzailea da, diziplina anitzeko ikerketa-proiektuetan aktiboki parte hartzen duena maila nazionalean eta internazionalean.</t>
+  </si>
+  <si>
     <t>Valentziako Komunitateko Barruti Digitala</t>
   </si>
   <si>
     <t>Mediterraneoko eraldaketa teknologikorako eta ekonomia digitalerako teknologia-enpresak eta talentua hartzeko ingurunea, hiru bertikal azpimarratuz: klima-aldaketa, osasuna eta turismoa.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Beia Grid Institutua GKE berritzailea da, diziplina anitzeko ikerketa-proiektuetan aktiboki parte hartzen duena maila nazionalean eta internazionalean.</t>
   </si>
   <si>
     <t>Converge Berrikuntza Irekiaren Gunea</t>
   </si>
   <si>
     <t>Converge gizarteari ezagutza modu eraginkorrean transferitzeko tresna bat da, CSICen eta berrikuntza-ekosistemako interesdunen arteko konfiantza sortuz. Convergen helburua CSIC berrikuntza zientifiko, teknologiko eta sozialean lider bihurtzea eta Espainiako berrikuntza-ekosistema indartzen laguntzea da. Converge -ren misioa lau programen bidez artikulatzen da: CSIC Open Lab; CSIC Emprende; CSIC Living Lab; eta CSIC Business Chairs. BIDEOA</t>
   </si>
   <si>
     <t>BERRIKUNTZAK</t>
   </si>
   <si>
     <t>INNOVASTURIAS Asturiasko enpresa eta erakundeen elkarte bat da, lehiakortasuna eta zerbitzuen kalitatea hobetzea helburu duena, kultura berritzailea sustatuz eta nazioarteko esparruan sinergiak bilatuz, nekazaritza-elikagaien eta ingurumen-sektoreetan , merkataritza eta ostalaritzan, administrazioan, industrian, energia eta ikerketan, eta hezkuntzan, kulturan eta osasunean.</t>
   </si>
   <si>
     <t>BioSense Institutua</t>
   </si>
   <si>
     <t>BioSense Digital Innovation Hub (DIH) nekazaritza jasangarrirako eraldaketa digitalean aitzindaria da, ikerketa, ekintzailetza, zientzia eta merkatuan prestatutako irtenbideak lotuz berrikuntza digitalak sartuz.</t>
   </si>
   <si>
     <t>AHEDD- Datuen eta Gailuen Ekonomiaren Atikako Gunea</t>
   </si>
 </sst>
 </file>
 
@@ -2735,51 +2735,51 @@
         <v>4</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>