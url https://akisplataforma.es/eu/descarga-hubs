--- v2 (2026-03-18)
+++ v3 (2026-05-04)
@@ -278,185 +278,185 @@
   <si>
     <t>Eleberri-T</t>
   </si>
   <si>
     <t>Berrikuntzaren boterean eta gizarte hobeago eta jasangarriago bati egiten dion ekarpenean sinesten dugu. Gure laguntza modu independentean eta irabazi-asmorik gabekoan eskaintzen dugu, gure sortzaileen ekarpenetan oinarrituta.</t>
   </si>
   <si>
     <t>Ontzi BASQUE FOOD PACKAGING Innovation Hub</t>
   </si>
   <si>
     <t>Gunearen misioa I+G+B sustatzea da, elikagai-ontzi seguruak, jasangarriak eta lehiakorrak diseinatzeko, EAEko elikadura-kateko enpresei eta, noski, ingurumenari mesede egingo dietenak.</t>
   </si>
   <si>
     <t>AgrobankHub</t>
   </si>
   <si>
     <t>Ezagutza partekatzeko eta nekazaritza-profesionalei tresna berriak emateko ekosistema birtuala.</t>
   </si>
   <si>
     <t>Madrilgo Elikagaien Berrikuntza Gunea</t>
   </si>
   <si>
     <t>MADRID FOOD INNOVATION HUB Madrilgo lehen elikagaien ekintzailetza zentroa da. Ekimen aitzindaria da, nekazaritza-elikagaien balio-kate osoan zehar berrikuntza eta ekintzailetza sustatzera bideratua.</t>
   </si>
   <si>
+    <t>eAtex. CNTAren Elikagaien Berrikuntza Gunea</t>
+  </si>
+  <si>
+    <t>Elikagaien industrian teknologia transferitzeko eta ezartzeko berrikuntza-gune kolaboratiboa</t>
+  </si>
+  <si>
+    <t>AIR4S. Adimen Artifiziala eta Robotika Garapen Iraunkorrerako Helburuetarako</t>
+  </si>
+  <si>
+    <t>Madrilgo Erkidegoko industriaren garapena eta hazkundea bultzatzeko gunea, adimen artifizialean eta robotikan oinarritutako teknologiak erabiliz eta ezarriz.</t>
+  </si>
+  <si>
+    <t>Kataluniako Kluster Digitalen Elkartea</t>
+  </si>
+  <si>
+    <t>Informazio eta komunikazio teknologien (IKT) sektoreko enpresentzako, erakundeentzako eta ikerketa taldeentzako lan-espazioa.</t>
+  </si>
+  <si>
+    <t>Barrax - Landa Berrikuntza Gunea</t>
+  </si>
+  <si>
+    <t>Ikerketa tailerrak, negozio bilerak, sare profesionalak, Europako finantzaketa, informazioa eta esperimentazioa sustatzen dituen gune bat.</t>
+  </si>
+  <si>
+    <t>UPC Berrikuntza eta Teknologia Zentroa (CIT UPC)</t>
+  </si>
+  <si>
+    <t>Ikerketa, Prestakuntza eta Ezagutza Transferentziarako Zentroa</t>
+  </si>
+  <si>
     <t>iHub La Vega Innova</t>
   </si>
   <si>
     <t>AgriFoodTech sektoreko startupentzako ekosistema osoa eta nekazaritza-elikagaien sektorearen, bere ETEen eta autonomoen eraldaketa digitala bizkortzen duten teknologien erakusleihoa.</t>
   </si>
   <si>
-    <t>eAtex. CNTAren Elikagaien Berrikuntza Gunea</t>
-[...26 lines deleted...]
-    <t>Ikerketa, Prestakuntza eta Ezagutza Transferentziarako Zentroa</t>
+    <t>Poznango Zientzia eta Teknologia Parkea Adam Mickiewicz Unibertsitate Fundazioa</t>
+  </si>
+  <si>
+    <t>Poznan Zientzia eta Teknologia Parkea (PSTP) Poloniako lehen parke teknologikoa da (1995). Adam Mickiewicz Unibertsitate Fundazioak kudeatzen du (sail nagusi gisa), irabazi-asmorik gabeko erakunde batek, zientziaren eta industriaren arteko lankidetza sustatzeko misioa duena, eskualdeko garapena sustatzeko berrikuntza, teknologiaren transferentzia eta nazioarteko lankidetzaren bidez.</t>
+  </si>
+  <si>
+    <t>Suediako RISE IKT Ikerketa Institutua IKT</t>
+  </si>
+  <si>
+    <t>Rise Research Institutes of Sweden Suediako ikerketa institutua eta berrikuntza bazkidea da. Industriarekin, akademiarekin eta sektore publikoarekin nazioarteko lankidetzaren bidez, negozioen lehiakortasuna bermatzen dugu eta gizarte jasangarri bati laguntzen diogu.</t>
+  </si>
+  <si>
+    <t>Nekazaritza Adimenduna</t>
+  </si>
+  <si>
+    <t>Smartagri Agroväst, Suediako Ikerketa Institutuak (Rise) eta Skövde Zientzia Parkeak egindako ahalegin bateratua da, Suedia mendebaldeko nekazaritza sektorearen digitalizazioa bizkortzeko helburuarekin.</t>
+  </si>
+  <si>
+    <t>Espazioa53</t>
+  </si>
+  <si>
+    <t>Space53-k gobernuak, ezagutza-erakundeak, giza laguntzaile langileak eta enpresak biltzen ditu Drone Berrikuntza Kluster batean, eta ekosistema indartzen du tripulatu gabeko sistemen garapen eta aplikazio arrakastatsurako aurrebaldintzak sortuz.</t>
   </si>
   <si>
     <t>Andaluziako Eraikuntza Jasangarriaren Klusterra</t>
   </si>
   <si>
     <t>Aukera berriak etengabe identifikatu eta ezartzeko eta negozio iraunkorrak hartzeko aukera ematen duen elkarte eta sektore-berreraikuntza proiektua.</t>
   </si>
   <si>
-    <t>Poznango Zientzia eta Teknologia Parkea Adam Mickiewicz Unibertsitate Fundazioa</t>
-[...20 lines deleted...]
-    <t>Space53-k gobernuak, ezagutza-erakundeak, giza laguntzaile langileak eta enpresak biltzen ditu Drone Berrikuntza Kluster batean, eta ekosistema indartzen du tripulatu gabeko sistemen garapen eta aplikazio arrakastatsurako aurrebaldintzak sortuz.</t>
+    <t>Kroaziako Nekazaritza Elikagaiak</t>
+  </si>
+  <si>
+    <t>Agrifood Croatia berrikuntza-gune bat da, Kroaziako ikerketa-, enpresa- eta interes-talde publikoak biltzen dituena akuikultura, nekazaritza eta elikadura sektoreetan eraldaketa digitalak elkarrekin egiteko.</t>
+  </si>
+  <si>
+    <t>VP Delta</t>
+  </si>
+  <si>
+    <t>Agrohub.bg Hego-Erdialdeko Eskualderako Europako berrikuntza digitaleko gune bat da, Agrodigirise Proiektuarekin batera Europa Digitalaren Programaren barruan onartua. Proiektua 2022ko azaroaren 1ean hasi zen, eta hiru urte irautea aurreikusten da. Profil eta espezializazio anitzeko partzuergo batek gauzatzen du: sektoreko erakundeak, zientzia eta ikerketa unitateak, prestakuntza erakundeak, teknologia enpresak, nekazaritzako makineria inportatzaileak, etab., Plovdiveko Udalarekin lankidetzan.</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs Finlandian kokatutako aireko mugikortasun ikerketa zentro berritzailea da. Tripulaziorik gabeko aireko sistemen (UAS) industriaren hazkundea bultzatzeko adituak, punta-puntako tresnak eta berrikuntza iraultzaileak biltzen eta aprobetxatzen ari gara. Gure eginkizunak negozioen garapena sustatzea, ikerketa ekimenak aurrera eramatea eta hezkuntza ahalbidetzea hartzen ditu barne, eremu eraldatzaile honetan.</t>
+  </si>
+  <si>
+    <t>ART-ER-DIH</t>
+  </si>
+  <si>
+    <t>Art-Er (lehen Aster) berrikuntza digitaleko gune gisa jarduten du Emilia-Romagna eskualdean, eta bere balio-proposamena interes-taldeen arteko lotura eta ekimenen, zerbitzuen eta aukeren integrazioa da, bai enpresen bai hornitzaileen azpiegiturak, ezagutzak eta esperientzia (instalazioenak, zerbitzuak, prestakuntza, etab.) aprobetxatzeko.</t>
+  </si>
+  <si>
+    <t>Zibersegurtasun Berrikuntza Gunea</t>
   </si>
   <si>
     <t>ahedd - Datuen eta Gailuen Ekonomiaren Atikako Gunea</t>
   </si>
   <si>
     <t>Ikerketa Zientifikorako Zentro Nazionala (NCSR) Demokritos Greziako diziplina anitzeko ikerketa zentro handiena da, 1.000 langile ingururekin eta 50 urte baino gehiagoko lorpen zientifiko berritzaileak eta Greziako ekonomian eta gizartean egindako ekarpenak eginez. Hainbat ekimen teknologiko nazionaletan bazkide garrantzitsua izan da, hala nola errendimendu handiko konputazio instalazioak eskuratzea eta ustiatzea eta herrialdean abiadura handiko konputazio sareak ezartzea, eta gaur egun hainbat azpiegitura proiektu nazional eta europarretan liderra edo kidea da.</t>
   </si>
   <si>
-    <t>Zibersegurtasun Berrikuntza Gunea</t>
-[...25 lines deleted...]
-  <si>
     <t>Wageningen Ikerketa</t>
   </si>
   <si>
     <t>Wageningen Unibertsitate eta Ikerketaren indarra ikerketa-institutu espezializatuen eta unibertsitatearen indarguneak konbinatzeko duen gaitasunean datza. Halaber, zientzia naturalen eta sozialen arlo anitzen ahalegin bateratuan datza.</t>
   </si>
   <si>
+    <t>Nekazaritza Digitalaren Gunea</t>
+  </si>
+  <si>
+    <t>Nekazaritza-enpresei lehiakorragoak izaten laguntzen dien laguntza-zerbitzuen gunea, haien negozio-/ekoizpen-prozesuak, baita produktuak eta zerbitzuak ere, teknologia digitalaren bidez hobetuz.</t>
+  </si>
+  <si>
+    <t>Danimarkako Institutu Teknologikoa, Robot Teknologia</t>
+  </si>
+  <si>
+    <t>Danimarkako Institutu Teknologikoa ikerketa eta teknologia enpresa liderra da. Bezeroei azken ezagutza eta teknologia balio bihurtzen laguntzen diete. Ekoizpenean, materialetan, ingurumen-teknologian, negozioetan, energian, agroteknologian, haragi-ikerketan eta gehiagotan adituak gara.</t>
+  </si>
+  <si>
+    <t>DIH PANONIA</t>
+  </si>
+  <si>
+    <t>Vukovar-Srijem Konderriko Garapen Agentziak Vukovar-Srijem Konderriko Garapen Plana eta bestelako dokumentu estrategikoak eta garapenekoak prestatzen ditu. Laguntza aditua eskaintzen du konderriko eremuko zuzenbide publikoko erakunde eta erakunde publikoentzako programak eta garapen proiektuak prestatzeko eta gauzatzeko, konderriko garapenerako garrantzitsuak direnak, baita hainbat konderriren garapenerako garrantzitsuak diren proiektu bateratuak ere.</t>
+  </si>
+  <si>
     <t>Bulkada Digitalen Gunea</t>
   </si>
   <si>
     <t>Aholkularitza, ekosistema eta sareak, prestakuntza eta finantzaketa eskaintzen dituen gunea</t>
   </si>
   <si>
     <t>Digital Innovation Hub Andaluzia Agrotech</t>
   </si>
   <si>
     <t>Teknologia eta berrikuntza, aholkularitza zerbitzuak, I+G aplikatua, teknologia, prestakuntza, azelerazioa eta ekintzailetza zabaltzeko gunea. Helburua:</t>
   </si>
   <si>
-    <t>Nekazaritza Digitalaren Gunea</t>
-[...16 lines deleted...]
-  <si>
     <t>Sistema Txertatuen Diseinu eta Aplikazio Laborategia DIH (ESDALAB DIH)</t>
   </si>
   <si>
     <t>Esdalab DIH-k Europako hegoalde eta ekialdeko DIHS sare zabal bat koordinatzen du, finantzaketa aukerak eskainiz eta aditu osagarriak dituzten erakundeen arteko lankidetza bultzatuz. Gainera, zerbitzu berritzaileak eskaintzen dizkie enpresei, batez ere ETEei (startup-ak barne) eta enpresa zertxobait handiagoei, haien eraldaketa digitala laguntzeko.</t>
   </si>
   <si>
     <t>Nekazarien Parlamentua Letoniako Berrikuntza Digitalaren Gunea - ZSA DIH</t>
   </si>
   <si>
     <t>Smartagro nekazaritza berrikuntza eta teknologia webgune bat da. Smartagroren helburu nagusia nekazariak eta beste interesdun batzuk informatzea eta bultzatzea da, landa eremuetan etorkizun iraunkor bat lortzeko teknologia, zerbitzu, produktu eta sistema berriak erabiltzera. EBko Horizon 2020 Ikerketa eta Berrikuntza Programaren proiektuen barruan eskualdeko klusterretan, berrikuntza digitaleko guneetan, laborategi bizidunetan eta teknologia irtenbideetan arreta jarriz, webguneak ideia eta irtenbide aurreratuak eskainiko ditu landa eremuetan berrikuntzak errazteko. Smartagro Nekazarien Parlamentuak (FP) mantentzen du, gobernuz kanpoko erakunde batek.</t>
   </si>
   <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub irabazi-asmorik gabeko elkarte bat da, Italian berrikuntza teknologikoa sustatzen duena, Prestakuntza, Kontsultoria eta abarretatik. Gure Elkarteak Sfida du abangoardiako teknologien ahalduntzea, sektoreko estrategia garrantzitsuenak, enpresa eredu berriak eta landa eremuetako irtenbide eta azpiegituren garapen jasangarria errazten laguntzeko, "smartsi irtenbideak eta azpiegiturak eremu eta landa eremuetan" programan ezarritakoaren arabera.</t>
   </si>
   <si>
     <t>Flandriako JANARIA, FF</t>
   </si>
   <si>
     <t>Flandriako janaria Sinds da Oprichting Hét Innovatieplatform Voor by Vlaamse Voedingsindustrie. Flanders Werd-eko janaria 2005ean Opgericht Door Fevia Vlaanderen (Federatie Van de Voedingsindustrie) Een 20-Tal Stichtende Leden. Het Uitgangspunt? Door Samenwerking, Elkaar ezagutu zuen Onderzoekspartner-en, Meer Slagkracht Bekomen. Een Visie Waar We Nog Steeds en Geloven. De Klassieke "Waardeketen" Van Boer Tot Klant, Met Een Centrale Rol Voor de Voedingsfabriek, Bleek Meer en Meer Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Om de competitiviteit en het agrovoedingssysteem te versterken es het noodzakelijk om te inverseren en onderzoek en innovatie en tussen zowel (voedings) bedrijven als social-profit organizations. Dit Van de Grenzen sektorean Regioko Heen. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen. Iedereen die Een Meerwaarde Ziet en Een Samenwerking Met Het Ecosysteem Rond de Vlaamse Voedingsindustrie es van Harte Welkom.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
@@ -617,92 +617,92 @@
   <si>
     <t>i4CAM HUB (Lehiakortasunerako eta fabrikazio aurreraturako berrikuntza)</t>
   </si>
   <si>
     <t>Zure produktu, prozesu eta negozio ereduetarako garrantzitsuak diren berrikuntza digitalak probatu eta esperimentatzeko punta-puntako ezagutza, esperientzia eta azken teknologiak zabaltzera bideratutako gune bat.</t>
   </si>
   <si>
     <t>iAsturias 4.0</t>
   </si>
   <si>
     <t>Asturiasko produktu, prozesu eta negozio ereduetarako garrantzitsuak diren berrikuntza digitalak probatu eta esperimentatzeko punta-puntako ezagutza, esperientzia eta azken teknologiak zabaltzea.</t>
   </si>
   <si>
     <t>Hegoaldeko Fabrikaziorako Berrikuntza (I4MSOUTH)</t>
   </si>
   <si>
     <t>Murtziako Eskualdeko manufaktura-industrietan berrikuntza digitalak sustatzeko, garatzeko eta ezartzeko espazioa</t>
   </si>
   <si>
     <t>Insomnia Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Berrikuntza-gunea, AgroTech, FinTech, SmartPorts eta ArtTech bezalako hainbat sektoretako korporazioen erronka teknologikoak konpontzen dituena, besteak beste.</t>
   </si>
   <si>
+    <t>ITI Datu Gunea (Datu Zikloaren Gunea)</t>
+  </si>
+  <si>
+    <t>Datuetan, adimen artifizialean eta zibersegurtasunean oinarritutako berrikuntza sustatzen duen gunea</t>
+  </si>
+  <si>
+    <t>RIOHUB</t>
+  </si>
+  <si>
+    <t>Teknologia arloan lan egiten duten startup, ETE eta enpresa emergenteentzako gunea</t>
+  </si>
+  <si>
+    <t>RoboCity2030</t>
+  </si>
+  <si>
+    <t>Madrilgo Erkidegoaren ekimen bat, Madril robotikan eta automatizazioan lidergoa duen hiri bihurtzea helburu duena.</t>
+  </si>
+  <si>
+    <t>Robotika Berrikuntza Digitalaren Gunea</t>
+  </si>
+  <si>
+    <t>Berrikuntza digitaleko gunea, robotika enpresentzako aholkularitza, prestakuntza eta finantzaketa zerbitzuak eskaintzen dituena</t>
+  </si>
+  <si>
+    <t>Almeriako Zientzia eta Teknologia Parkea, PITA SA</t>
+  </si>
+  <si>
+    <t>Azpiegitura eta laguntza zerbitzuak eskaintzen dizkie enpresa teknologiko eta berritzaileei</t>
+  </si>
+  <si>
     <t>IoT Kataluniako Aliantza</t>
   </si>
   <si>
     <t>Gauzen Internet Katalunian sustatzeko indarrak batu eta estrategiak definitzeko ekimena</t>
   </si>
   <si>
     <t>Gauzen Interneteko DIH</t>
   </si>
   <si>
     <t>Zerbitzuak, arrakasta-istorioak, antolatzen dituzten ekitaldiak eta ETEek eskura ditzaketen baliabideak sustatzeko ingurune dedikatua.</t>
   </si>
   <si>
-    <t>ITI Datu Gunea (Datu Zikloaren Gunea)</t>
-[...28 lines deleted...]
-  <si>
     <t>Valentziako Unibertsitateko Zientzia Parkea DIH</t>
   </si>
   <si>
     <t>Valentziako Berrikuntza Digitalaren Gunea Helburua: Unibertsitateen eta teknologia-enpresen arteko lankidetza sustatzea berrikuntza eta garapena bultzatzeko</t>
   </si>
   <si>
     <t>Kataluniako Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Kataluniaren digitalizazioa laguntzen duten agente nagusiek osatutako gunea</t>
   </si>
   <si>
     <t>DIHGIGAL. Galiziako Industriaren Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Industria sektorearen behar eta erronkekin bat datozen I+G+B proiektuen garapena sustatzen duen gunea</t>
   </si>
   <si>
     <t>4PDIH - Berrikuntza Digitalaren Gunea Publiko Pribatua Pertsonen Lankidetza</t>
   </si>
   <si>
     <t>Europako proiektuetan parte hartzeko aukerak eskaintzen ditugu, non digitalizazio politikak elkarrekin sortu, jardunbide egokien adibideak ikasi eta digitalizazio prozesu eta arlo desberdinak finantzatzeko lehiaketetan eta lizitazioetan parte hartu ahal izango duzun.</t>
   </si>
   <si>
     <t>5G Fieldlab 5Groningen</t>
@@ -785,66 +785,66 @@
   <si>
     <t>Ur Digitalaren Berrikuntza Gunea (Ur Digitala)</t>
   </si>
   <si>
     <t>Teknologia eta berrikuntzaren hedapenerako gunea, aholkularitza zerbitzuak, I+G aplikatua, teknologia, prestakuntza Helburua: Kataluniari industria-teknologia eskaintzea, aholkularitza, prestakuntza, produktu eta zerbitzu berritzaileak garatzea eta berrikuntza teknologikoaren sustapena eta hedapena</t>
   </si>
   <si>
     <t>Innoskart Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Taldeak bere jatorrizko mugak gainditu ditu bai geografikoki bai jarduera-eremuari dagokionez. Gaur egun, Innoskart IT zerbitzu hornitzaileen talde nazionala bihurtu da (hardwarea eta softwarea), baita elikagaien fabrikazio eta ikerketa sektoreko kidea ere, baina lorpen bikainak lortu ditu beste arlo askotan (ibilgailuen merkataritza, farmazia, makineria eta merkataritza, metalurgia, pintura, aholkularitza, etab.). Innoskart erakundeak enpresa indibidualetatik hasi eta gaitasun sorta zabala duten korporazio handietaraino doaz. Korporazioez gain, ikerketa zentroak, unibertsitateak eta udalak ere Klusterreko kide dira.</t>
   </si>
   <si>
     <t>NTUA Berrikuntza Digitalaren Zentroa (DIH-NTUA)</t>
   </si>
   <si>
     <t>Grezian, espezializazio adimendunerako ikerketa eta berrikuntza estrategia erregional bat eta 13 estrategia nazional ezarri ziren. Estrategia nazionalak zortzi sektore sustatzen ditu, non ikerketak eta berrikuntzak abantaila lehiakor esanguratsua garatzen lagun dezaketen, dagokion ikerketa potentzialaren masa kritikoa eta bikaintasuna kontuan hartuta.</t>
   </si>
   <si>
     <t>Toskanako Eskualdeko Industria 4.0 Plataforma Eskualdea (Toskanako Industria 4.0 Plataforma)</t>
   </si>
   <si>
     <t>Eskualdeko Enpresa 4.0 Plataformaren tresna operatiboa: merkatuetan berritu eta lehiakorrak izaten jarraitu nahi duten enpresentzako sarbide erraz bat. Plataforma sistema komertzialen digitalizazio prozesuak sustatu eta bultzatzeko sortutako ekosistema berri bat da, eta Europako Batzordeak egiaztatutako berrikuntza digitaleko guneen sarearen parte da. Bere zeregina enpresei, batez ere ETEei, Europako digitalizazio prozesuan laguntzea eta eskualdean dauden berrikuntza digitaleko ekosistemako eragile desberdinekin harremanak ezartzea da.</t>
   </si>
   <si>
+    <t>Algarveko Helmuga Adimenduna, Berrikuntza Digitalaren Gunea</t>
+  </si>
+  <si>
+    <t>Digital Innovation Hub (DIH) erakunde pribatu eta publikoen sare informal bat da, lurraldeko ekonomiaren digitalizazioan, batez ere turismo sektorean, zentratua, Algarve System and Technology Partnership Association (Algarve STP) elkarteak zuzenduta, Algarveko Unibertsitatea, Gazte Ekintzaileen Elkarte Nazionala (ANJE) eta Algarve eskualdeko hiru udalerri (Loulé, Faro eta Olhão) eta IT enpresen elkarte pribatu bat (Algarve Evolution) biltzen dituen irabazi-asmorik gabeko elkartea.</t>
+  </si>
+  <si>
+    <t>PIAP GUNEA</t>
+  </si>
+  <si>
+    <t>PIAPek zuzendutako Valor Network sarea, gobernu nazional eta erregionalekin, sektoreko erakundeekin eta espezializazio adimendun nazionalerako prozesu teknologikoetan automatizazioa eta robotika ezartzeko dedikatua dagoen teknologia-hornitzaile nagusiekin lankidetza estrategikoan. Hazkunde handiko industriek aurrerapen teknologikoak goiz hartzea errazten du, besteak beste, fabrikazio arina, azpiegituren ikuskapena eta mantentze-lanak, baita nekazaritza-elikagaiak eta osasungintza ere.</t>
+  </si>
+  <si>
     <t>Galiziako Nekazaritza Elikagaien Sektoreko Berrikuntza Digitalaren Gunea (Bioekonomia Gunearen parte)</t>
   </si>
   <si>
     <t>Tokiko gobernuaren, prestakuntzaren, nazioartekotzearen, merkataritzaren, zerbitzuen eta industria sektoreen eskura jartzen dituen azken teknologia digital eta sortzaileak. Helburua:</t>
-  </si>
-[...10 lines deleted...]
-    <t>PIAPek zuzendutako Valor Network sarea, gobernu nazional eta erregionalekin, sektoreko erakundeekin eta espezializazio adimendun nazionalerako prozesu teknologikoetan automatizazioa eta robotika ezartzeko dedikatua dagoen teknologia-hornitzaile nagusiekin lankidetza estrategikoan. Hazkunde handiko industriek aurrerapen teknologikoak goiz hartzea errazten du, besteak beste, fabrikazio arina, azpiegituren ikuskapena eta mantentze-lanak, baita nekazaritza-elikagaiak eta osasungintza ere.</t>
   </si>
   <si>
     <t>Datuen Zientzia eta Adimen Artifiziala (DASAI)</t>
   </si>
   <si>
     <t>Adimen Artifizialarekin lotutako ikerketarako, proiektuen garapenerako, prestakuntzarako, zabalkunderako eta ezagutza transferitzeko espazio bat.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>Helburu orokorra jendea informazioarekin konektatzen duen plataforma bat diseinatu, garatu eta aurkeztea da. Lehenik eta behin, sare sozialen printzipioak integratuz, hala nola bloga, foroa eta diseinu zientziaren denda, erabiltzaileei garatzaileekin eta ikertzaileekin konektatzeko aukera emanez. Bigarrenik, demo aplikazio mota desberdinak integratuz, non garatzaileek eta ikertzaileek elkarlanean aritzeko, irtenbide berrietarako API desberdinak probatzeko eta esperimentu bateratuak egiteko aukera izango duten.</t>
   </si>
   <si>
     <t>Valentziako Komunitateko Barruti Digitala</t>
   </si>
   <si>
     <t>Mediterraneoko eraldaketa teknologikorako eta ekonomia digitalerako teknologia-enpresak eta talentua hartzeko ingurunea, hiru bertikal azpimarratuz: klima-aldaketa, osasuna eta turismoa.</t>
   </si>
   <si>
     <t>BEIA DIH</t>
   </si>
   <si>
     <t>Beia Grid Institutua GKE berritzailea da, diziplina anitzeko ikerketa-proiektuetan aktiboki parte hartzen duena maila nazionalean eta internazionalean.</t>
   </si>
@@ -1822,84 +1822,84 @@
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:3">
@@ -2735,51 +2735,51 @@
         <v>4</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>