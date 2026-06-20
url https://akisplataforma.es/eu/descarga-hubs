--- v3 (2026-05-04)
+++ v4 (2026-06-20)
@@ -314,161 +314,161 @@
   <si>
     <t>Kataluniako Kluster Digitalen Elkartea</t>
   </si>
   <si>
     <t>Informazio eta komunikazio teknologien (IKT) sektoreko enpresentzako, erakundeentzako eta ikerketa taldeentzako lan-espazioa.</t>
   </si>
   <si>
     <t>Barrax - Landa Berrikuntza Gunea</t>
   </si>
   <si>
     <t>Ikerketa tailerrak, negozio bilerak, sare profesionalak, Europako finantzaketa, informazioa eta esperimentazioa sustatzen dituen gune bat.</t>
   </si>
   <si>
     <t>UPC Berrikuntza eta Teknologia Zentroa (CIT UPC)</t>
   </si>
   <si>
     <t>Ikerketa, Prestakuntza eta Ezagutza Transferentziarako Zentroa</t>
   </si>
   <si>
     <t>iHub La Vega Innova</t>
   </si>
   <si>
     <t>AgriFoodTech sektoreko startupentzako ekosistema osoa eta nekazaritza-elikagaien sektorearen, bere ETEen eta autonomoen eraldaketa digitala bizkortzen duten teknologien erakusleihoa.</t>
   </si>
   <si>
+    <t>Andaluziako Eraikuntza Jasangarriaren Klusterra</t>
+  </si>
+  <si>
+    <t>Aukera berriak etengabe identifikatu eta ezartzeko eta negozio iraunkorrak hartzeko aukera ematen duen elkarte eta sektore-berreraikuntza proiektua.</t>
+  </si>
+  <si>
     <t>Poznango Zientzia eta Teknologia Parkea Adam Mickiewicz Unibertsitate Fundazioa</t>
   </si>
   <si>
     <t>Poznan Zientzia eta Teknologia Parkea (PSTP) Poloniako lehen parke teknologikoa da (1995). Adam Mickiewicz Unibertsitate Fundazioak kudeatzen du (sail nagusi gisa), irabazi-asmorik gabeko erakunde batek, zientziaren eta industriaren arteko lankidetza sustatzeko misioa duena, eskualdeko garapena sustatzeko berrikuntza, teknologiaren transferentzia eta nazioarteko lankidetzaren bidez.</t>
   </si>
   <si>
     <t>Suediako RISE IKT Ikerketa Institutua IKT</t>
   </si>
   <si>
     <t>Rise Research Institutes of Sweden Suediako ikerketa institutua eta berrikuntza bazkidea da. Industriarekin, akademiarekin eta sektore publikoarekin nazioarteko lankidetzaren bidez, negozioen lehiakortasuna bermatzen dugu eta gizarte jasangarri bati laguntzen diogu.</t>
   </si>
   <si>
     <t>Nekazaritza Adimenduna</t>
   </si>
   <si>
     <t>Smartagri Agroväst, Suediako Ikerketa Institutuak (Rise) eta Skövde Zientzia Parkeak egindako ahalegin bateratua da, Suedia mendebaldeko nekazaritza sektorearen digitalizazioa bizkortzeko helburuarekin.</t>
   </si>
   <si>
     <t>Espazioa53</t>
   </si>
   <si>
     <t>Space53-k gobernuak, ezagutza-erakundeak, giza laguntzaile langileak eta enpresak biltzen ditu Drone Berrikuntza Kluster batean, eta ekosistema indartzen du tripulatu gabeko sistemen garapen eta aplikazio arrakastatsurako aurrebaldintzak sortuz.</t>
   </si>
   <si>
-    <t>Andaluziako Eraikuntza Jasangarriaren Klusterra</t>
-[...2 lines deleted...]
-    <t>Aukera berriak etengabe identifikatu eta ezartzeko eta negozio iraunkorrak hartzeko aukera ematen duen elkarte eta sektore-berreraikuntza proiektua.</t>
+    <t>Zibersegurtasun Berrikuntza Gunea</t>
+  </si>
+  <si>
+    <t>Wageningen Ikerketa</t>
+  </si>
+  <si>
+    <t>Wageningen Unibertsitate eta Ikerketaren indarra ikerketa-institutu espezializatuen eta unibertsitatearen indarguneak konbinatzeko duen gaitasunean datza. Halaber, zientzia naturalen eta sozialen arlo anitzen ahalegin bateratuan datza.</t>
+  </si>
+  <si>
+    <t>ahedd - Datuen eta Gailuen Ekonomiaren Atikako Gunea</t>
+  </si>
+  <si>
+    <t>Ikerketa Zientifikorako Zentro Nazionala (NCSR) Demokritos Greziako diziplina anitzeko ikerketa zentro handiena da, 1.000 langile ingururekin eta 50 urte baino gehiagoko lorpen zientifiko berritzaileak eta Greziako ekonomian eta gizartean egindako ekarpenak eginez. Hainbat ekimen teknologiko nazionaletan bazkide garrantzitsua izan da, hala nola errendimendu handiko konputazio instalazioak eskuratzea eta ustiatzea eta herrialdean abiadura handiko konputazio sareak ezartzea, eta gaur egun hainbat azpiegitura proiektu nazional eta europarretan liderra edo kidea da.</t>
   </si>
   <si>
     <t>Kroaziako Nekazaritza Elikagaiak</t>
   </si>
   <si>
     <t>Agrifood Croatia berrikuntza-gune bat da, Kroaziako ikerketa-, enpresa- eta interes-talde publikoak biltzen dituena akuikultura, nekazaritza eta elikadura sektoreetan eraldaketa digitalak elkarrekin egiteko.</t>
   </si>
   <si>
     <t>VP Delta</t>
   </si>
   <si>
     <t>Agrohub.bg Hego-Erdialdeko Eskualderako Europako berrikuntza digitaleko gune bat da, Agrodigirise Proiektuarekin batera Europa Digitalaren Programaren barruan onartua. Proiektua 2022ko azaroaren 1ean hasi zen, eta hiru urte irautea aurreikusten da. Profil eta espezializazio anitzeko partzuergo batek gauzatzen du: sektoreko erakundeak, zientzia eta ikerketa unitateak, prestakuntza erakundeak, teknologia enpresak, nekazaritzako makineria inportatzaileak, etab., Plovdiveko Udalarekin lankidetzan.</t>
   </si>
   <si>
     <t>Arctic Drone Labs</t>
   </si>
   <si>
     <t>Arctic Drone Labs Finlandian kokatutako aireko mugikortasun ikerketa zentro berritzailea da. Tripulaziorik gabeko aireko sistemen (UAS) industriaren hazkundea bultzatzeko adituak, punta-puntako tresnak eta berrikuntza iraultzaileak biltzen eta aprobetxatzen ari gara. Gure eginkizunak negozioen garapena sustatzea, ikerketa ekimenak aurrera eramatea eta hezkuntza ahalbidetzea hartzen ditu barne, eremu eraldatzaile honetan.</t>
   </si>
   <si>
     <t>ART-ER-DIH</t>
   </si>
   <si>
     <t>Art-Er (lehen Aster) berrikuntza digitaleko gune gisa jarduten du Emilia-Romagna eskualdean, eta bere balio-proposamena interes-taldeen arteko lotura eta ekimenen, zerbitzuen eta aukeren integrazioa da, bai enpresen bai hornitzaileen azpiegiturak, ezagutzak eta esperientzia (instalazioenak, zerbitzuak, prestakuntza, etab.) aprobetxatzeko.</t>
   </si>
   <si>
-    <t>Zibersegurtasun Berrikuntza Gunea</t>
-[...11 lines deleted...]
-    <t>Wageningen Unibertsitate eta Ikerketaren indarra ikerketa-institutu espezializatuen eta unibertsitatearen indarguneak konbinatzeko duen gaitasunean datza. Halaber, zientzia naturalen eta sozialen arlo anitzen ahalegin bateratuan datza.</t>
+    <t>Bulkada Digitalen Gunea</t>
+  </si>
+  <si>
+    <t>Aholkularitza, ekosistema eta sareak, prestakuntza eta finantzaketa eskaintzen dituen gunea</t>
+  </si>
+  <si>
+    <t>Digital Innovation Hub Andaluzia Agrotech</t>
+  </si>
+  <si>
+    <t>Teknologia eta berrikuntza, aholkularitza zerbitzuak, I+G aplikatua, teknologia, prestakuntza, azelerazioa eta ekintzailetza zabaltzeko gunea. Helburua:</t>
+  </si>
+  <si>
+    <t>Sistema Txertatuen Diseinu eta Aplikazio Laborategia DIH (ESDALAB DIH)</t>
+  </si>
+  <si>
+    <t>Esdalab DIH-k Europako hegoalde eta ekialdeko DIHS sare zabal bat koordinatzen du, finantzaketa aukerak eskainiz eta aditu osagarriak dituzten erakundeen arteko lankidetza bultzatuz. Gainera, zerbitzu berritzaileak eskaintzen dizkie enpresei, batez ere ETEei (startup-ak barne) eta enpresa zertxobait handiagoei, haien eraldaketa digitala laguntzeko.</t>
+  </si>
+  <si>
+    <t>Nekazarien Parlamentua Letoniako Berrikuntza Digitalaren Gunea - ZSA DIH</t>
+  </si>
+  <si>
+    <t>Smartagro nekazaritza berrikuntza eta teknologia webgune bat da. Smartagroren helburu nagusia nekazariak eta beste interesdun batzuk informatzea eta bultzatzea da, landa eremuetan etorkizun iraunkor bat lortzeko teknologia, zerbitzu, produktu eta sistema berriak erabiltzera. EBko Horizon 2020 Ikerketa eta Berrikuntza Programaren proiektuen barruan eskualdeko klusterretan, berrikuntza digitaleko guneetan, laborategi bizidunetan eta teknologia irtenbideetan arreta jarriz, webguneak ideia eta irtenbide aurreratuak eskainiko ditu landa eremuetan berrikuntzak errazteko. Smartagro Nekazarien Parlamentuak (FP) mantentzen du, gobernuz kanpoko erakunde batek.</t>
   </si>
   <si>
     <t>Nekazaritza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Nekazaritza-enpresei lehiakorragoak izaten laguntzen dien laguntza-zerbitzuen gunea, haien negozio-/ekoizpen-prozesuak, baita produktuak eta zerbitzuak ere, teknologia digitalaren bidez hobetuz.</t>
   </si>
   <si>
     <t>Danimarkako Institutu Teknologikoa, Robot Teknologia</t>
   </si>
   <si>
     <t>Danimarkako Institutu Teknologikoa ikerketa eta teknologia enpresa liderra da. Bezeroei azken ezagutza eta teknologia balio bihurtzen laguntzen diete. Ekoizpenean, materialetan, ingurumen-teknologian, negozioetan, energian, agroteknologian, haragi-ikerketan eta gehiagotan adituak gara.</t>
   </si>
   <si>
     <t>DIH PANONIA</t>
   </si>
   <si>
     <t>Vukovar-Srijem Konderriko Garapen Agentziak Vukovar-Srijem Konderriko Garapen Plana eta bestelako dokumentu estrategikoak eta garapenekoak prestatzen ditu. Laguntza aditua eskaintzen du konderriko eremuko zuzenbide publikoko erakunde eta erakunde publikoentzako programak eta garapen proiektuak prestatzeko eta gauzatzeko, konderriko garapenerako garrantzitsuak direnak, baita hainbat konderriren garapenerako garrantzitsuak diren proiektu bateratuak ere.</t>
   </si>
   <si>
-    <t>Bulkada Digitalen Gunea</t>
-[...22 lines deleted...]
-  <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub irabazi-asmorik gabeko elkarte bat da, Italian berrikuntza teknologikoa sustatzen duena, Prestakuntza, Kontsultoria eta abarretatik. Gure Elkarteak Sfida du abangoardiako teknologien ahalduntzea, sektoreko estrategia garrantzitsuenak, enpresa eredu berriak eta landa eremuetako irtenbide eta azpiegituren garapen jasangarria errazten laguntzeko, "smartsi irtenbideak eta azpiegiturak eremu eta landa eremuetan" programan ezarritakoaren arabera.</t>
   </si>
   <si>
     <t>Flandriako JANARIA, FF</t>
   </si>
   <si>
     <t>Flandriako janaria Sinds da Oprichting Hét Innovatieplatform Voor by Vlaamse Voedingsindustrie. Flanders Werd-eko janaria 2005ean Opgericht Door Fevia Vlaanderen (Federatie Van de Voedingsindustrie) Een 20-Tal Stichtende Leden. Het Uitgangspunt? Door Samenwerking, Elkaar ezagutu zuen Onderzoekspartner-en, Meer Slagkracht Bekomen. Een Visie Waar We Nog Steeds en Geloven. De Klassieke "Waardeketen" Van Boer Tot Klant, Met Een Centrale Rol Voor de Voedingsfabriek, Bleek Meer en Meer Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Om de competitiviteit en het agrovoedingssysteem te versterken es het noodzakelijk om te inverseren en onderzoek en innovatie en tussen zowel (voedings) bedrijven als social-profit organizations. Dit Van de Grenzen sektorean Regioko Heen. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen. Iedereen die Een Meerwaarde Ziet en Een Samenwerking Met Het Ecosysteem Rond de Vlaamse Voedingsindustrie es van Harte Welkom.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
   </si>
   <si>
     <t>Baserritik Mahaira estrategia Europako Itun Berdearen muinean dago, eta elikadura-sistemak bidezkoak, osasungarriak eta ingurumena errespetatzen dutenak bihurtzea du helburu. Gure elikadura-sistemak berriro diseinatu behar ditugu jasangarriagoak izan daitezen eta haien erresilientzia handitzeko. Teknologia eta aurkikuntza zientifiko berriek, jendearen kontzientziazio handiagoarekin eta elikagai jasangarrien eskaerarekin batera, interesdun guztiei mesede egingo diete. Iraultza digitalak aukerak eskaintzen ditu, baina enpresa askok oraindik ere zailtasunak dituzte zein teknologiatan inbertitu eta finantzaketa nola lortu jakiteko. ETEen % 90 baino gehiago atzeratuta daude berrikuntza digitalean eta laguntza behar dute beren eraldaketa digitalerako.</t>
   </si>
   <si>
     <t>Berrikuntza Esperientzia GUNEA (InnexHUB)</t>
   </si>
   <si>
     <t>Indexhub irabazi-asmorik gabeko elkarte bat da, eta bere helburuak hauek dira: a. Enpresen ezagutza eta kontzientzia maila indartzea eraldaketa digitalak eskaintzen dituen aukeren inguruan, baita ere Enpresa 4.0 Plan Nazionalaren, industriaren digitalizaziorako Europako estrategiaren ("Europako Industria Digitalizatzea - DEI") eta Enpresa Txiki eta Ertainentzako TICHE Berrikuntza Programaren testuinguruan ("IKT Berrikuntza ETEentzat Fabrikaziorako - I4MS" programa); b. Ekoizpen-sistemaren eraldaketa digitala laguntzeko berrikuntza-ekosistemaren atea izatea; c. Enpresen berrikuntza-eskaria suspertzea; d. Enpresaren eta ikerketaren munduaren arteko zubi bat sortzea.</t>
   </si>
   <si>
     <t>Altxatze Institutua - Idele</t>
@@ -491,86 +491,86 @@
   <si>
     <t>Nanoteknologia Laborategia LTFN (Film Meheen Laborategia - Nanobiomaterialak - Nanosistemak - Nanometrologia)</t>
   </si>
   <si>
     <t>1991n sortutako LTFN Nanoteknologia Laborategia Tesalonikako Aristoteles Unibertsitateko (AUTH) Fisika Sailean eta Thermi eta Tesalonikako aireportutik gertu dagoen Cope-H instalazioan dago. 25 urte baino gehiagoko esperientzia du film finen teknologian, nanomaterial aurreratuetan eta nanopartikula fabrikazioan, in situ eta denbora errealeko metrologia optikoko teknikak, modelizazio konputazionala eta nanometrologia tresnak garatuz/ezarriz. LTFNren misioa nanoteknologian, elektronika organikoan, nanomedikuntzan eta nanometrologian mundu mailako ikerketa eta jardunbide egokiak sustatzea da, fabrikazioan, energian, argiztapenean, elektronikan, fotonikan, gauzen internetean, garraioan, osasungintzan eta bizi-kalitatean, nekazaritzean, etab. arloetako erronka globalei aurre egiteko.</t>
   </si>
   <si>
     <t>Fotonika Bretainia</t>
   </si>
   <si>
     <t>Photonics Bretagne-ren teknologia plataformak espezializazio zabala du biofotonikan.</t>
   </si>
   <si>
     <t>ROBOCOAST</t>
   </si>
   <si>
     <t>Robocoast-en misioa eraldaketa digitala laguntzea da, zibersegurtasunean, robotikan, energia-teknologian, adimen artifizialean, datuen analisian, 5Gan eta Gauzen Interneten funtsezko trebetasunekin. Esportazio-industriari eta beste industria batzuei, baita startup-ei eta goi-mailako teknologiako enpresei ere, zerbitzuak eskaintzen dizkiegu. Kideek garatutako produktu eta zerbitzuek esportazio-industrian eta haren azpikontratazio-kateetan, fabrikazio aurreratuan, informazio- eta komunikazio-teknologian eta energia-sektorean jartzen dute arreta. Diziplina anitzeko lankidetza ere eskaintzen dugu nekazaritzan eta osasun-teknologian bezalako arloetan.</t>
   </si>
   <si>
     <t>Landa Industriako DIH</t>
   </si>
   <si>
     <t>Digital Innovation Hub ofizialki finlandieraz Digital Innovation Hub bezala itzulita dago. Europako Batzordeak garatu eta koordinatutako tresna bat da, Europako enpresentzako irtenbide digitalak bizkortzeko. DIH batez ere eskualde-orientatuta dago, ETEetan arreta jarriz batez ere.</t>
   </si>
   <si>
+    <t>SMILE-DIH (Lean Bikaintasunerako Fabrikazio Adimendunaren Berrikuntza zentroa - Berrikuntza Digitalaren Gunea)</t>
+  </si>
+  <si>
+    <t>Smile-DIH (Smart Manufacturing Innovation for Lean Excellence Center) Europan egiaztatutako eta operatiboa den Berrikuntza Digitalerako Gune (DIH) bat da, 2018an Parman sortua, legez aitortutako irabazi-asmorik gabeko lankidetza gisa, Unione Parmense Degli Industriali eta Università di Parma-k sortua. Smile-DIH I4MS (European DiH Network) eta Italiako confindustria DIH sarearen parte da, eta ikerketa-zentroen (unibertsitateak, gaitasun-zentroak, institutuak eta erakunde pribatuak) eta manufaktura-industrien (bereziki ETEak eta Mid-Caps), baita administrazio publikoen arteko teknologia-transferentzia laguntzeko gai da, haien negozio-ereduak eraldatzeko honako hauen bidez: prozesu operatiboen digitalizazioa, eraginkorragoak eta funtzionalagoak izan daitezen; metodologia berritzaile eta Leanen ezarpena, sistema ziberfisikoen (CPS), Gauzen Internet (IoT eta IIoT), adimen artifiziala (AA), robotika (autonomoa eta kolaboratiboa), zibersegurtasuna eta errendimendu handiko konputazioa (HPC) bezalako teknologia adimendunek lagunduta.</t>
+  </si>
+  <si>
+    <t>SynHERA</t>
+  </si>
+  <si>
+    <t>Ikerketa aplikatua sustatu, behar bati erantzuten dion ikerketa zuzendu.</t>
+  </si>
+  <si>
+    <t>Tyndall Institutu Nazionala, Tyndall</t>
+  </si>
+  <si>
+    <t>Tyndall Institutu Nazionala Europako ikerketa-zentro teknologiko sakon liderra da IKT (informazio eta komunikazio teknologia) hardware eta sistema txertatuetarako. Elektronika eta fotonikan (materialak, gailuak, zirkuituak eta sistemak) espezializatuta, munduko liderrak gara gure ikerketa-arlo nagusietan: Erdieroaleen obleen fabrikazioa; Material kuantikoak, gailuak eta ingeniaritza-plataformak; Mikroelektronika eta fotoniaren integrazioa eta ontziratzea; Energia-sistema integratuak eta klima-aldaketaren arintzea; Biofotonika, bioelektronika, gailu eta sistema biomedikoak; Sentsore eta sistema adimendunak; Lanerako eta bizitzarako sistema gizaki-zentrikoak; Komunikazio-sistema optikoak; Haririk gabeko komunikazio-sistemak; Seinale mistoko eta zirkuitu analogikoen diseinua.</t>
+  </si>
+  <si>
+    <t>VITAGORA</t>
+  </si>
+  <si>
+    <t>Berrikuntza Digitalaren Guneak (DIHS) Europako Batzordeak onartutako "leihatila bakarrak" dira, enpresei teknologia digitalak erabiliz beren merkataritza/ekoizpen prozesu, produktu edo zerbitzuei dagokienez lehiakorragoak izaten laguntzen dietenak. Eskualdeko lehen harreman-puntu eta berrikuntza-ekosistema anitzeko eragile gisa, ETEei eta beste enpresei honako hau eskaintzen diete: azken ezagutza, espezializazio eta teknologiarako sarbidea, bezeroei berrikuntza digitalekin pilotu, proba eta esperimentuekin laguntzeko; eta berrikuntza horiek ezartzeko laguntza komertziala eta finantzarioa.</t>
+  </si>
+  <si>
+    <t>CP Laborategia Newcastle</t>
+  </si>
+  <si>
+    <t>Etorkizuneko hiri-bizitzaren kalitatea gero eta gehiago menpe egongo da sistema informatikoen, ingeniaritzaren, fisikaren eta giza portaeraren arteko harreman konplexuaren araberakoa. Pertsonen eta erabiltzen dugun teknologiaren arteko harreman honek gero eta eragin handiagoa izango du gure eguneroko bizitzaren alderdi guztietan, gure etxeak eta negozioak nola hornitzen ditugun hasi eta gure janaria nola ekoizten dugun arte. Enpresek, gobernuak eta industriak gure bizitzetan hobekuntza handiak eskain ditzakeen teknologia integratuan oinarrituko dira, baina zibererasoen eta softwarearen akatsen aurrean ere zaurgarria dena. Elementu desberdin hauek modu eraginkorrean funtziona dezaten ulertu eta elkartzeko beharra oso garrantzitsua izango da gizarteak aurrera egin dezan. Newcastleko Unibertsitateko Ziber Laborategi Fisikoa Digital Innovation Hub (DIH) gunearen parte da, punta-puntako Newcastle Helix gunean, Ingalaterrako ipar-ekialdean ekonomia digital oparoa lortzeko eskualdeko ikuspegia gauzatuz. Newcastleko Unibertsitateaz gain, DIHk zerbitzuak eskaintzen ditu Datuen Berrikuntza Zentro Nazionalaren (NICD) bidez, datu-trebetasun praktikoak emanez erakundeei. Coding Institute, Bridging the Digital Skill Gap eta Arrow Programa, eskualdeko ETEen beharrak Newcastleko Unibertsitatearekin lerrokatuz.</t>
+  </si>
+  <si>
     <t>BioSense Institutua - Biosistemetan informazio-teknologiaren ikerketa eta garapenerako Institutua</t>
   </si>
   <si>
     <t>Antaresek Biosense Institutuko ikerketa-bikaintasuna bultzatzen ahalegintzen da, Europako nekazaritza-sektoreari irtenbide digital iraultzaileak eskaintzeko, eskualdeko ekintzailetza eta enplegua suspertzeko, eta munduko biztanleria gero eta handiagoarentzat elikagai seguru eta nahikoa bermatzeko.</t>
   </si>
   <si>
-    <t>SMILE-DIH (Lean Bikaintasunerako Fabrikazio Adimendunaren Berrikuntza zentroa - Berrikuntza Digitalaren Gunea)</t>
-[...28 lines deleted...]
-  <si>
     <t>FIWARE Espazioa</t>
   </si>
   <si>
     <t>Badajozen garapen teknologikorako egindako prestakuntzan, sarean, ekitaldien, aurrerapenen eta proiektuen hedapenean oinarritzen du bere jarduera.</t>
   </si>
   <si>
     <t>Janari +i multzoa</t>
   </si>
   <si>
     <t>Food+i klusterrak egindako jarduerak, proiektuak, sareak, balio-proposamenak eta berrikuntzak zabaltzeko proiektua.</t>
   </si>
   <si>
     <t>Galiziako Etorkizuneko Fabrika HUB</t>
   </si>
   <si>
     <t>Galiziako automobilgintza eta mugikortasun industriako enpresen lehiakortasuna hobetzeko eragin handiko lankidetza-proiektuak sustatzeko ingurunea.</t>
   </si>
   <si>
     <t>KPI</t>
   </si>
   <si>
     <t>IPCk katalizatzaile gisa jokatzen du, akademia, enpresak, gobernua eta inbertitzaileak elkartuz ideia eta ikerketa bikainak merkatura eramateko. Horretarako, gure bezeroei aditu, ekipamendu, sare, finantzaketa eta gehiago egokietarako sarbidea emanez lortzen dugu, berrikuntza eraginkorra lortzeko puntuak lotuz. Teknologia berrikuntzako gune independente liderra gara eta Erresuma Batuko gobernuaren High Value Manufacturing Catapult-en sortzaileetako bat. 2004an sortua, gure taldeek nekaezin aplikatzen dute urte askotako esperientzia asmakizun bikain guztiek produktu edo prozesu arrakastaz merkaturatu bihurtzeko aukera onena izan dezaten. Erresuma Batuko eta mundu osoko merkatu askotan gure bazkideekin lan egiten dugu, haien berrikuntzak aurrera bultzatuz eta produktuen garapenarekin lotutako arriskua eta kostua murrizten lagunduz.</t>
   </si>
   <si>
     <t>MicroHub.Swiss - Suitzako Mikroteknologia eta Mikrofabrikazio DIH</t>
@@ -617,92 +617,92 @@
   <si>
     <t>i4CAM HUB (Lehiakortasunerako eta fabrikazio aurreraturako berrikuntza)</t>
   </si>
   <si>
     <t>Zure produktu, prozesu eta negozio ereduetarako garrantzitsuak diren berrikuntza digitalak probatu eta esperimentatzeko punta-puntako ezagutza, esperientzia eta azken teknologiak zabaltzera bideratutako gune bat.</t>
   </si>
   <si>
     <t>iAsturias 4.0</t>
   </si>
   <si>
     <t>Asturiasko produktu, prozesu eta negozio ereduetarako garrantzitsuak diren berrikuntza digitalak probatu eta esperimentatzeko punta-puntako ezagutza, esperientzia eta azken teknologiak zabaltzea.</t>
   </si>
   <si>
     <t>Hegoaldeko Fabrikaziorako Berrikuntza (I4MSOUTH)</t>
   </si>
   <si>
     <t>Murtziako Eskualdeko manufaktura-industrietan berrikuntza digitalak sustatzeko, garatzeko eta ezartzeko espazioa</t>
   </si>
   <si>
     <t>Insomnia Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Berrikuntza-gunea, AgroTech, FinTech, SmartPorts eta ArtTech bezalako hainbat sektoretako korporazioen erronka teknologikoak konpontzen dituena, besteak beste.</t>
   </si>
   <si>
+    <t>IoT Kataluniako Aliantza</t>
+  </si>
+  <si>
+    <t>Gauzen Internet Katalunian sustatzeko indarrak batu eta estrategiak definitzeko ekimena</t>
+  </si>
+  <si>
+    <t>Gauzen Interneteko DIH</t>
+  </si>
+  <si>
+    <t>Zerbitzuak, arrakasta-istorioak, antolatzen dituzten ekitaldiak eta ETEek eskura ditzaketen baliabideak sustatzeko ingurune dedikatua.</t>
+  </si>
+  <si>
     <t>ITI Datu Gunea (Datu Zikloaren Gunea)</t>
   </si>
   <si>
     <t>Datuetan, adimen artifizialean eta zibersegurtasunean oinarritutako berrikuntza sustatzen duen gunea</t>
   </si>
   <si>
     <t>RIOHUB</t>
   </si>
   <si>
     <t>Teknologia arloan lan egiten duten startup, ETE eta enpresa emergenteentzako gunea</t>
   </si>
   <si>
     <t>RoboCity2030</t>
   </si>
   <si>
     <t>Madrilgo Erkidegoaren ekimen bat, Madril robotikan eta automatizazioan lidergoa duen hiri bihurtzea helburu duena.</t>
   </si>
   <si>
     <t>Robotika Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Berrikuntza digitaleko gunea, robotika enpresentzako aholkularitza, prestakuntza eta finantzaketa zerbitzuak eskaintzen dituena</t>
   </si>
   <si>
     <t>Almeriako Zientzia eta Teknologia Parkea, PITA SA</t>
   </si>
   <si>
     <t>Azpiegitura eta laguntza zerbitzuak eskaintzen dizkie enpresa teknologiko eta berritzaileei</t>
   </si>
   <si>
-    <t>IoT Kataluniako Aliantza</t>
-[...10 lines deleted...]
-  <si>
     <t>Valentziako Unibertsitateko Zientzia Parkea DIH</t>
   </si>
   <si>
     <t>Valentziako Berrikuntza Digitalaren Gunea Helburua: Unibertsitateen eta teknologia-enpresen arteko lankidetza sustatzea berrikuntza eta garapena bultzatzeko</t>
   </si>
   <si>
     <t>Kataluniako Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Kataluniaren digitalizazioa laguntzen duten agente nagusiek osatutako gunea</t>
   </si>
   <si>
     <t>DIHGIGAL. Galiziako Industriaren Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Industria sektorearen behar eta erronkekin bat datozen I+G+B proiektuen garapena sustatzen duen gunea</t>
   </si>
   <si>
     <t>4PDIH - Berrikuntza Digitalaren Gunea Publiko Pribatua Pertsonen Lankidetza</t>
   </si>
   <si>
     <t>Europako proiektuetan parte hartzeko aukerak eskaintzen ditugu, non digitalizazio politikak elkarrekin sortu, jardunbide egokien adibideak ikasi eta digitalizazio prozesu eta arlo desberdinak finantzatzeko lehiaketetan eta lizitazioetan parte hartu ahal izango duzun.</t>
   </si>
   <si>
     <t>5G Fieldlab 5Groningen</t>
@@ -785,66 +785,66 @@
   <si>
     <t>Ur Digitalaren Berrikuntza Gunea (Ur Digitala)</t>
   </si>
   <si>
     <t>Teknologia eta berrikuntzaren hedapenerako gunea, aholkularitza zerbitzuak, I+G aplikatua, teknologia, prestakuntza Helburua: Kataluniari industria-teknologia eskaintzea, aholkularitza, prestakuntza, produktu eta zerbitzu berritzaileak garatzea eta berrikuntza teknologikoaren sustapena eta hedapena</t>
   </si>
   <si>
     <t>Innoskart Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Taldeak bere jatorrizko mugak gainditu ditu bai geografikoki bai jarduera-eremuari dagokionez. Gaur egun, Innoskart IT zerbitzu hornitzaileen talde nazionala bihurtu da (hardwarea eta softwarea), baita elikagaien fabrikazio eta ikerketa sektoreko kidea ere, baina lorpen bikainak lortu ditu beste arlo askotan (ibilgailuen merkataritza, farmazia, makineria eta merkataritza, metalurgia, pintura, aholkularitza, etab.). Innoskart erakundeak enpresa indibidualetatik hasi eta gaitasun sorta zabala duten korporazio handietaraino doaz. Korporazioez gain, ikerketa zentroak, unibertsitateak eta udalak ere Klusterreko kide dira.</t>
   </si>
   <si>
     <t>NTUA Berrikuntza Digitalaren Zentroa (DIH-NTUA)</t>
   </si>
   <si>
     <t>Grezian, espezializazio adimendunerako ikerketa eta berrikuntza estrategia erregional bat eta 13 estrategia nazional ezarri ziren. Estrategia nazionalak zortzi sektore sustatzen ditu, non ikerketak eta berrikuntzak abantaila lehiakor esanguratsua garatzen lagun dezaketen, dagokion ikerketa potentzialaren masa kritikoa eta bikaintasuna kontuan hartuta.</t>
   </si>
   <si>
     <t>Toskanako Eskualdeko Industria 4.0 Plataforma Eskualdea (Toskanako Industria 4.0 Plataforma)</t>
   </si>
   <si>
     <t>Eskualdeko Enpresa 4.0 Plataformaren tresna operatiboa: merkatuetan berritu eta lehiakorrak izaten jarraitu nahi duten enpresentzako sarbide erraz bat. Plataforma sistema komertzialen digitalizazio prozesuak sustatu eta bultzatzeko sortutako ekosistema berri bat da, eta Europako Batzordeak egiaztatutako berrikuntza digitaleko guneen sarearen parte da. Bere zeregina enpresei, batez ere ETEei, Europako digitalizazio prozesuan laguntzea eta eskualdean dauden berrikuntza digitaleko ekosistemako eragile desberdinekin harremanak ezartzea da.</t>
   </si>
   <si>
+    <t>Galiziako Nekazaritza Elikagaien Sektoreko Berrikuntza Digitalaren Gunea (Bioekonomia Gunearen parte)</t>
+  </si>
+  <si>
+    <t>Tokiko gobernuaren, prestakuntzaren, nazioartekotzearen, merkataritzaren, zerbitzuen eta industria sektoreen eskura jartzen dituen azken teknologia digital eta sortzaileak. Helburua:</t>
+  </si>
+  <si>
     <t>Algarveko Helmuga Adimenduna, Berrikuntza Digitalaren Gunea</t>
   </si>
   <si>
     <t>Digital Innovation Hub (DIH) erakunde pribatu eta publikoen sare informal bat da, lurraldeko ekonomiaren digitalizazioan, batez ere turismo sektorean, zentratua, Algarve System and Technology Partnership Association (Algarve STP) elkarteak zuzenduta, Algarveko Unibertsitatea, Gazte Ekintzaileen Elkarte Nazionala (ANJE) eta Algarve eskualdeko hiru udalerri (Loulé, Faro eta Olhão) eta IT enpresen elkarte pribatu bat (Algarve Evolution) biltzen dituen irabazi-asmorik gabeko elkartea.</t>
   </si>
   <si>
     <t>PIAP GUNEA</t>
   </si>
   <si>
     <t>PIAPek zuzendutako Valor Network sarea, gobernu nazional eta erregionalekin, sektoreko erakundeekin eta espezializazio adimendun nazionalerako prozesu teknologikoetan automatizazioa eta robotika ezartzeko dedikatua dagoen teknologia-hornitzaile nagusiekin lankidetza estrategikoan. Hazkunde handiko industriek aurrerapen teknologikoak goiz hartzea errazten du, besteak beste, fabrikazio arina, azpiegituren ikuskapena eta mantentze-lanak, baita nekazaritza-elikagaiak eta osasungintza ere.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tokiko gobernuaren, prestakuntzaren, nazioartekotzearen, merkataritzaren, zerbitzuen eta industria sektoreen eskura jartzen dituen azken teknologia digital eta sortzaileak. Helburua:</t>
   </si>
   <si>
     <t>Datuen Zientzia eta Adimen Artifiziala (DASAI)</t>
   </si>
   <si>
     <t>Adimen Artifizialarekin lotutako ikerketarako, proiektuen garapenerako, prestakuntzarako, zabalkunderako eta ezagutza transferitzeko espazio bat.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>Helburu orokorra jendea informazioarekin konektatzen duen plataforma bat diseinatu, garatu eta aurkeztea da. Lehenik eta behin, sare sozialen printzipioak integratuz, hala nola bloga, foroa eta diseinu zientziaren denda, erabiltzaileei garatzaileekin eta ikertzaileekin konektatzeko aukera emanez. Bigarrenik, demo aplikazio mota desberdinak integratuz, non garatzaileek eta ikertzaileek elkarlanean aritzeko, irtenbide berrietarako API desberdinak probatzeko eta esperimentu bateratuak egiteko aukera izango duten.</t>
   </si>
   <si>
     <t>Valentziako Komunitateko Barruti Digitala</t>
   </si>
   <si>
     <t>Mediterraneoko eraldaketa teknologikorako eta ekonomia digitalerako teknologia-enpresak eta talentua hartzeko ingurunea, hiru bertikal azpimarratuz: klima-aldaketa, osasuna eta turismoa.</t>
   </si>
   <si>
     <t>BEIA DIH</t>
   </si>
   <si>
     <t>Beia Grid Institutua GKE berritzailea da, diziplina anitzeko ikerketa-proiektuetan aktiboki parte hartzen duena maila nazionalean eta internazionalean.</t>
   </si>
@@ -1811,95 +1811,95 @@
         <v>4</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:3">
@@ -2735,51 +2735,51 @@
         <v>4</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>