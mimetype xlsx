--- v1 (2026-03-19)
+++ v2 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Herramientas" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="840">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Página web</t>
   </si>
   <si>
     <t>Agrobase</t>
   </si>
   <si>
     <t>Belar txarrak, gaixotasunak edo landareen izurriak behar bezala identifikatzen jakitea da kontrol eraginkorrerako lehen urratsa. Aplikazio honek izurrite eta gaixotasunen katalogoekin agronomia ezagutza datu-base bat dauka, baita aukeratutako herrialdeko pestizida, intsektizida eta herbizida erregistratu guztiak ere. Laborantza babesteko produktuen deskribapenak ere baditu estekekin, arazo bati irtenbide egokia beti aukeratu ahal izateko. Produktuen erregistroari eta iraungitze-datei buruzko informazioa ere ematen du, eta, batez ere, hainbat arlotan duten eraginkortasunari buruzkoa.</t>
   </si>
   <si>
     <t>Mugikorrerako aplikazioa</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=lt.farmis.apps.farmiscatalog&amp;hl=e…</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
   <si>
     <t>AgriApp Android-en oinarritutako nekazaritza aplikazio integrala da</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.criyagen&amp;pcampaignid=web_share</t>
   </si>
   <si>
     <t>AgriBus Navegador agrícola GPS</t>
   </si>
   <si>
     <t>Traktoreentzako GPS/GNSS nabigazio aplikazioa</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agri_info_design.AgriBusNavi</t>
   </si>
   <si>
     <t>AGRICOLUM</t>
   </si>
   <si>
     <t>Nekazariek, nekazarientzat, aholkularientzat edo kooperatibentzat diseinatutako aplikazio bat, baserriak kudeatzen eta nekazaritza hobetzen laguntzen duena (Digital Farm Notebook)</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum</t>
   </si>
   <si>
-    <t>Agrio - agricultura precisa</t>
-[...7 lines deleted...]
-  <si>
     <t>Agrizy: Smart agri-processing</t>
   </si>
   <si>
     <t>Nekazaritza-produktuen salmenta erraz eta errentagarria egiten duen mugikorretarako aplikazioa, nekazarientzat, FPOentzat eta agroprozesatzeko industrientzat.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=in.agrizy.app&amp;pcampaignid=web_sha…</t>
   </si>
   <si>
     <t>AGRODATO</t>
   </si>
   <si>
     <t>Uztaren egoeraren diagnostiko zehatza eta etengabeko jarraipena</t>
   </si>
   <si>
     <t>Web aplikazioa</t>
   </si>
   <si>
     <t>https://www.agrodato.com/</t>
   </si>
   <si>
     <t>AGROGESTOR</t>
   </si>
   <si>
     <t>Lursail eta baserri mailan laboreen kudeaketa kolektiboa eta aholkularitza zerbitzuak emateko zerbitzuak laguntzeko zerbitzuak</t>
@@ -509,59 +500,50 @@
   <si>
     <t>RASVE APP</t>
   </si>
   <si>
     <t>Mugikorretarako aplikazioa, eskualdeko zein zentraletako Albaitaritza Zerbitzu Ofizialentzat tresna erabilgarria izan dadin animalien gaixotasunen kudeaketarekin eta haien kudeaketarekin lotutako gertaerak denbora errealean jakinarazteko.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tragsa.RasveMovilApp&amp;hl=es</t>
   </si>
   <si>
     <t>QGIS</t>
   </si>
   <si>
     <t>https://www.qgis.org/es/site/</t>
   </si>
   <si>
     <t>RedFara Info</t>
   </si>
   <si>
     <t>Aragoiko gobernuaren mugikorretarako aplikazioa ATRIA teknikarientzat eta izurriteen kontrolaren kudeaketa landan. Apple Store eta Google Play- n eskuragarri Aplikazio zerbitzuak : Alertak: Erabiltzaileek laboreen eta intereseko eremuen intzidentzia mailei buruzko jakinarazpenak jasotzen dituzte. Izurriteen jarraipena: Grafiko sinpleak erabiliz, azken bi kanpainetan izurrite nagusien bilakaera ikus dezakezu. Landare Osasun eta Ziurtapen Zerbitzuaren alerta-buletinetarako sarbidea: Aplikazioak Landare Osasun eta Ziurtapen Zentroak sortutako alerta-buletinetarako, informaziorako eta fitosanitario-oharretarako sarbidea ematen du. Eguraldi datuen kontsulta: 60 eguraldi estazio konektatu baino gehiagoren datuak kontsulta daitezke. Fitosanitarioen Zaintza Sarearen Baliabideak: RedFArak sortutako asteroko laboreen jarraipen txostenetarako sarbidea, baita RedFArak egindako entseguei buruzko informazioa ere.</t>
   </si>
   <si>
     <t>https://web.redfara.es/?page_id=10418</t>
   </si>
   <si>
-    <t>RIEGO ALMENDRO</t>
-[...7 lines deleted...]
-  <si>
     <t>RIEGO BERRY</t>
   </si>
   <si>
     <t>Cádiz, Huelva eta Sevillako probintzietan marrubi, mugurdi eta ahabi laboreen ureztatze gomendioak kontsultatzeko mugikorretarako aplikazioa</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.riegoberry.app</t>
   </si>
   <si>
     <t>SATIVUM</t>
   </si>
   <si>
     <t>Nekazaritza-lursailei buruzko informazioa eskuratu eta kudeatu (Ustiategiko Erregistro Liburu Digitala)</t>
   </si>
   <si>
     <t>https://www.sativum.es/mirand/public/index.html#/</t>
   </si>
   <si>
     <t>SIAR APP</t>
   </si>
   <si>
     <t>104 laboreren ur-beharrak eta ureztatzeko dosiak kalkulatuz ureztatze programa bat kudeatzeko aplikazio mugikorra.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tragsatec.mobile.siar&amp;hl=es</t>
@@ -785,266 +767,176 @@
   <si>
     <t>Baserri baten produktibitatea eta iraunkortasuna optimizatzeko baserriaren kudeaketa aplikazioa.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.wisecrop.wiseapp&amp;hl=es</t>
   </si>
   <si>
     <t>AGRIVI</t>
   </si>
   <si>
     <t>Agrivi nekazaritza kudeaketako programa bat da, zure laboreen alderdi guztiak kontrolatzeko aukera ematen dizuna: ereiteko eta biltzeko aldiak, uzta biltzea, ongarritzea, ureztatzea, ihinztadura, etab. Laborantza mota guztiekin bateragarria da: barazkiak, frutak, zerealak, ureztatutako lurrak, lehorreko lurrak, etab. Gainera, funtzio aurreratuak ditu, hala nola analisiak, izurriteen kontrola, urtaroen plangintza eta gehiago.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agrivi.agrivi&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
     <t>Hectre</t>
   </si>
   <si>
     <t>Ustiategien kudeaketa softwarea eta ikusmen teknologia soroan edo biltegian kolore eta tamaina kalifikazioak ebaluatzeko.</t>
   </si>
   <si>
     <t>https://hectre.com/es/</t>
   </si>
   <si>
-    <t>YieldComputer</t>
-[...7 lines deleted...]
-  <si>
     <t>XFARM</t>
   </si>
   <si>
     <t>Baserrien kudeaketa, sateliteekin, nekazaritzako makinekin eta sentsoreekin konekta daitekeelako baserria monitorizatzeko eta optimizatzeko kokapen bakarra eskaintzeko.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=ag.xfarm.xfarm</t>
   </si>
   <si>
-    <t>AGROISLAS</t>
-[...7 lines deleted...]
-  <si>
     <t>CLAAS Connect</t>
   </si>
   <si>
     <t>CLAAS connect plataforma digitalerako sarbide mugikorra, zeinak baserriaren eta flotaren kudeaketa errazten duen, prozesuak optimizatzen dituen eta zure CLAAS zerbitzu-bazkidearekin konektatzen den.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.claas.store.connect&amp;hl=es</t>
   </si>
   <si>
     <t>John Deere Operations Center Mobile</t>
   </si>
   <si>
     <t>Aplikazioa John Deere Operazio Zentrora konektatzen da, lanaren exekuzioan eta makinaren erabileran espero den eta benetako errendimendua ebaluatzeko aukera emanez.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.deere.myoperations&amp;hl=es</t>
   </si>
   <si>
     <t>New Holland FieldOps</t>
   </si>
   <si>
     <t>New Holland FieldOps-ek denbora errealeko monitorizazioa, urruneko ikuskapena eta erabiltzaile-interfaze intuitibo bat biltzen ditu leku bakarrean, flotak aplikazio bakar batekin kudeatzeko aukera emanez.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.cnh.newholland.fieldops&amp;hl=es</t>
   </si>
   <si>
     <t>Massey Ferguson Connect</t>
   </si>
   <si>
     <t>Massey Ferguson Connect telemetria sistemaren aplikazio ofiziala zure traktorearekin konektatzeko eta erregai-kontsumoa, gidatze-datuak, GSP kokapena, zerbitzu-kodeak eta askoz gehiago jasotzeko.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=eu.versine.masseyferguson_app&amp;hl=…</t>
   </si>
   <si>
-    <t>Cereal Agua</t>
-[...7 lines deleted...]
-  <si>
     <t>MENUdaTIERRA</t>
   </si>
   <si>
     <t>Errezeta tradizionalak, sasoiko menuak, bideoak eta osagai guztiak aurkitzeko bilatzaile bat erabiliz dieta osasuntsu bat jarraitzeko aplikazio bat.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=org.vidasana.menudatierra&amp;pcampai…</t>
   </si>
   <si>
     <t>Gest-Cubierta</t>
   </si>
   <si>
     <t>Aplikazio honekin, nekazari edo teknikariak bere landaketaren estalduraren egoera ikusi ahal izango du estaldura-mailaren eta landare-egoeraren aldetik, lurzoruaren ur-edukia kalkulatzeko modulu batekin.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.ifapa.cubierta.gest.app&amp;pcamp…</t>
   </si>
   <si>
     <t>Abastores-Tu lonja on line</t>
   </si>
   <si>
     <t>Nekazariek egunero zereal-operadoreekin eta lantegiekin egiten dituzten transakzioetan oinarritutako lineako nekazaritza-produktuen truke-aplikazio mugikorra. Merkatuko argitaratutako prezioetan oinarritutako erosketa eta salmenta interesa sortzeko sistema bat ere badu.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.abastores.app&amp;pcampaignid=web…</t>
   </si>
   <si>
     <t>Maquinaria agrícola</t>
   </si>
   <si>
     <t>Orrialde honek Nekazaritzako Makineriaren Erregistro Ofizialetan izena emateko baimendutako nekazaritzako traktore eta babes-egituren datu-basea dauka.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/medios-de-produccion/maquinaria-ag…</t>
   </si>
   <si>
-    <t>IKOStech</t>
-[...7 lines deleted...]
-  <si>
     <t>Kubota</t>
   </si>
   <si>
     <t>Nekazaritza-jardunbideak hobetzeko nekazariei eta nekazaritza-profesionalei laguntzeko aplikazioa: eguraldiaren iragarpenak, eremuen neurketak.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=net.mindzone.ovskubota&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Case IH</t>
-[...7 lines deleted...]
-  <si>
     <t>Deutz-Fahr</t>
   </si>
   <si>
     <t>Traktoreak eta uzta-makinak kontrolatzeko tresna, eta makineria kontrolatzeko urruneko telediagnostiko sistema</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.sdf.myDEUTZFAHRapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>Fendt Variotronic</t>
   </si>
   <si>
     <t>Aplikazio honek zure traktorearekin konektatu eta erregai-kontsumoa, gidatze-datuak, SGP kokapena, zerbitzu-kodeak eta beste zerbitzu batzuk jasotzeko aukera ematen dizu.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=eu.versine.fendt_app&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Merlo</t>
-[...7 lines deleted...]
-  <si>
     <t>FertiliCalc</t>
   </si>
   <si>
     <t>'FertiliCalc'-ek hainbat labore aukeratu, aplikatuko den ongarri konbinazio bat hautatu eta ongarri-tasak kalkulatzeko aukera ematen dizu, ongarriak kudeatzeko informazio gehigarriarekin batera. Zure emaitzak zure kokapenera eta zure lurzoruaren propietateetara egokituta daude.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.fertilicalc</t>
   </si>
   <si>
     <t>rFrio</t>
   </si>
   <si>
     <t>rFrio-k Andaluzian, Valentziako Erkidegoan, Extremaduran eta Murtziako Eskualdean dauden hozkailu-unitateei buruzko informazioa eskaintzen die fruta- eta mahasti-ekoizleei.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.rfrio&amp;pcampaignid=web_share</t>
   </si>
   <si>
-    <t>Manitou</t>
-[...34 lines deleted...]
-  <si>
     <t>McCormick</t>
   </si>
   <si>
     <t>Aplikazio honek lantaldeak erraz kudeatzeko interfazea eskaintzen du, makinen errendimendua denbora errealean monitorizatzeko, baliabideen erabilera optimizatzeko eta eraginkortasuna hobetzeko.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/my-mccormick/id6443561270</t>
   </si>
   <si>
     <t>FieldBee</t>
   </si>
   <si>
     <t>FieldBee GPS Traktorearen Nabigazio Aplikazioa: Traktorearen gidaritza paraleloa, erregistroak gordetzea, mapatzea eta zehaztasun handiko traktorearen zuzendaritza automatikoa egiteko aplikazio profesionala.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.kmware.efarmer&amp;hl=es_419</t>
   </si>
   <si>
     <t>CropX - Farm Management</t>
   </si>
   <si>
     <t>Konektatu baserriko datuak, denbora errealeko baldintzak eta gomendio agronomikoak, baserriko datuak leku bakarrean mantenduz, erraz jarraitzeko eta partekatzeko.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.cropx.adaptive&amp;hl=es_419</t>
@@ -1358,140 +1250,104 @@
   <si>
     <t>AGROasesor-ek lursailen eragiketen kudeaketa laboreen aholkularitzarekin integratzen du, erabakiak hartzeko laguntza tresnak erabiliz.</t>
   </si>
   <si>
     <t>https://www.agrogestor.es/plataformas/plataforma-agroasesor/</t>
   </si>
   <si>
     <t>ROPO</t>
   </si>
   <si>
     <t>Landare Babeserako Produktuen Ekoizle eta Operadoreen Erregistro Ofiziala (ROPO)</t>
   </si>
   <si>
     <t>https://servicio.mapa.gob.es/ropowebwai/default.aspx</t>
   </si>
   <si>
     <t>DIGIMAPA</t>
   </si>
   <si>
     <t>Aplikazioak 660 enpresa baino gehiagori buruzko informazio sailkatua dauka, nekazaritza-elikagaien balio-kateari IKT, automatizazio eta robotika produktuak eta zerbitzuak eskaintzen espezializatuta daudenak.</t>
   </si>
   <si>
     <t>https://digimapa.akisplataforma.es/</t>
   </si>
   <si>
-    <t>Asesores Aragón</t>
-[...7 lines deleted...]
-  <si>
     <t>SGA@PP</t>
   </si>
   <si>
     <t>Aplikazio mugikorra Aplikazio Bakarren esparruan fitxategi eta eskaerei buruzko informazioa kontsultatzeko</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgaapp</t>
   </si>
   <si>
     <t>RETO</t>
   </si>
   <si>
     <t>Produktu Fitosanitarioekin Transakzio eta Eragiketen Erregistro Elektronikoa (RETO)</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosani…</t>
   </si>
   <si>
     <t>Agreena Carbon</t>
   </si>
   <si>
     <t>Karbono kalkulagailua, nekazaritza birsortzailera igarotzeak ekarriko lituzkeen irabaziak kalkulatzen dituena</t>
   </si>
   <si>
     <t>https://app.agreena.com/signup/farm</t>
   </si>
   <si>
     <t>SERVIFAPA</t>
   </si>
   <si>
     <t>Nekazaritza eta arrantza jarduerei buruzko kontsulta teknikoak egiteko aukera ematen duen plataforma</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/asesoramiento…</t>
   </si>
   <si>
     <t>DEMETRIA Agritech</t>
   </si>
   <si>
     <t>Nekazaritza sektorearen beharrei erantzuteko irtenbide teknologikoa, ustiategien kudeaketa, araudi-betetzea eta nekazariek Europako laguntzak jasotzeko duten sarbidea sinplifikatzen eta optimizatzen laguntzeko.</t>
   </si>
   <si>
     <t>https://demetriaagritech.com/</t>
   </si>
   <si>
-    <t>AgroCuaderno Cuaderno de campo</t>
-[...7 lines deleted...]
-  <si>
     <t>Cuaderno de campo agrícola</t>
   </si>
   <si>
     <t>Agricolum nekazariek, nekazarientzat, aholkularientzat eta kooperatibentzat diseinatutako aplikazioa da. Nekazari, nekazaritza-ingeniari eta informatikari talde bat gara, nekazaritza-sektoreari baserriak kudeatzen eta nekazaritza hobetzen lagundu nahi dioguna.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
-    <t>oliCloud</t>
-[...16 lines deleted...]
-  <si>
     <t>REDAFEX</t>
   </si>
   <si>
     <t>Extremadurako nekazariei lurzoruaren ongarritzeari buruzko aholkuak emateko doako software plataforma.</t>
   </si>
   <si>
     <t>https://www.redafex.es/</t>
   </si>
   <si>
     <t>Sencrop</t>
   </si>
   <si>
     <t>Arriskuen kudeaketa eta laboreen esku-hartzeak zure eremurako eguraldiaren neurketa eta iragarpenen bidez</t>
   </si>
   <si>
     <t>https://play.google.com/store/search?q=sencrop&amp;c=apps&amp;hl=es</t>
   </si>
   <si>
     <t>Registros Autonómicos de Explotación Agrícola (REA) y Cuaderno Digital de Explotación Agrícola (CUE)</t>
   </si>
   <si>
     <t>Autonomia Erkidegoetako Nekazaritza Ustiapenen Erregistro Zerbitzuetarako (NEE) eta Nekazaritza Ustiapenen Koaderno Digitalerako (KUE) sarbidea duen orrialdea</t>
   </si>
   <si>
     <t>https://www.fega.gob.es/es/siex/acceso-a-a-rea-y-cue</t>
@@ -1583,59 +1439,50 @@
   <si>
     <t>Kudeatu zure baserria modu eraginkorrean APParen eta zure ordenagailuko web kontuaren bidez (Digital Farm Management Notebook).</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agroptima.agroptima</t>
   </si>
   <si>
     <t>ISAGRI PORC MOBILE</t>
   </si>
   <si>
     <t>Txerri-hazleentzako aplikazio mugikor bat, baserriko gertaerak denbora errealean grabatzeko eta artaldearen datu garrantzitsuetara erraz sartzeko. Erabiltzaileek ugalketa-gertaerak grabatu ditzakete (intseminazioak, estalketak, ultrasoinuak, erditzeak, titia kentzea), erein-erregistroak ikusi eta hilketa aurreko itxaron-aldiak kontrolatu. Horrez gain, posible da erein-gorputzaren egoera (bizkarreko gantza) grabatzea etapa desberdinetan. Animalien mugimenduak eta osasun-esku-hartzeak sartuz, titia kendu eta gizentzeko multzoak sortu ahal izango dituzu.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.isagri.gestionporcine</t>
   </si>
   <si>
     <t>ISAGRI GEOFOLIA</t>
   </si>
   <si>
     <t>Aplikazio honek zure lursailetatik bidalitako txostenak grabatu eta berrikusteko aukera ematen dizu %100eko ukipen-pantaila eta interfaze intuitibo bat erabiliz. Landare-babeserako produktuei buruzko kontrolak (debekatutako nahasketak, dosiak, etab.) integratu dira baimendutako erabilerak jarraitzen ez badira berehalako alertak emateko.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=fr.icone.geofolia</t>
   </si>
   <si>
-    <t>Vacapop</t>
-[...7 lines deleted...]
-  <si>
     <t>VACAPP</t>
   </si>
   <si>
     <t>Zure behiak, zezenak eta artaldeak kudeatzeko aplikazioa, txahalak, titia kentzea, saneamendua, gaixotasunak eta artalde bati gerta dakizkiokeen hainbat gertaera kontrolpean edukitzeko aukera ematen dizuna.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.mateuyabar.vacapp</t>
   </si>
   <si>
     <t>Agrónic App 2.0</t>
   </si>
   <si>
     <t>Agrónic APP 2.0 Agrónic APP-ren hurrengo belaunaldia da. Aplikazio guztiz birdiseinatua, bisualagoa, intuitiboagoa eta etengabeko eboluziorako prest dagoena. Gaur egungo nekazarien benetako beharrei erantzuteko diseinatuta dago, urrutiko kontrol ingurune osatuagoa, profesionalagoa eta erabilerrazagoa eskainiz. Bertsio berri honek ez du aurreko aplikazioa pixkanaka ordezkatuko bakarrik, baita Agrónic programatzaileen kudeaketan inflexio-puntu bat ere markatuko du.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.progres.agronicapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>Vegga</t>
   </si>
   <si>
     <t>Kudeaketa integrala eta erabakiak hartzen laguntzen dizu. Plataformak sortutako adierazleei esker, zure baserriaren errendimendua kudeatuko eta optimizatuko duzu, azken teknologia digitalak eta aholku adituak erabiliz.</t>
   </si>
   <si>
     <t>https://veggadigital.com/soluciones/</t>
@@ -1664,65 +1511,68 @@
   <si>
     <t>Agrosales nekazaritzako sarreren ekoizleen eta banatzaileen negozioen kudeaketa estrategikoa hobetzeko datu komertzialak, agronomikoak eta teknikoak aztertzeko plataforma digitala da.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/en/productos/agrosales/?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Margaret</t>
   </si>
   <si>
     <t>IA nekazaritzarako; Etorkizuneko eszenatoki desberdinak kudeatzeko gai den lehenengo adimen artifizialeko nekazaritza-elikagaien plataforma diseinatu dugu, zure enpresa-estrategian nola eragingo duten deskribatuz eta negozio-helburu bakoitzerako erabakirik onena erakutsiz. Margaretek prozesatzeko motor bat du, benetako nekazaritza-elikagaien datu handiak aztertzen dituena, IA algoritmoak eta ereduak erabiliz, ekoizle, agregatzaile edo industria osagarri bakoitzaren beharretara egokitutako aplikazioak garatzeko.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/en/productos/margaret/</t>
   </si>
   <si>
     <t>Agri Calc (android)</t>
   </si>
   <si>
     <t>Nekazaritza kalkuluetarako tresna sinplea. Gaur egun, landareen populazioa kalkulatu dezake, oinarrizko ihinztagailu bat kalibratu, uztaren errendimendua kalkulatu, NPK ongarriak kalkulatu eta askoz gehiago laster. Zure kalkuluak etorkizunean erreferentzia gisa gorde eta taldekatu ditzakezu. Unitate metrikoak eta inperialak onartzen ditu.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=co.za.tcei.agricalc&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Agri Calc (IOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Mi Granja</t>
   </si>
   <si>
     <t>Ardi, ahuntz eta behi haztegiak kudeatzeko aplikazioa. Animalien identifikazio elektronikoko irakurgailu bat erabiliz (boloa, belarri-marka elektronikoa, mikrotxipa), datu-base bat eta ustiategiaren kontrol sistema bat sortzea ahalbidetzen du, animaliek igarotzen dituzten etapa eta egoera desberdinak monitorizatzea ahalbidetuz, hala nola: Identifikazioa, Errolda, Ekografiak, Bildotsak, Galerak, Odol laginketa, Esnearen erregistroa...</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tecon.roiplascrotales</t>
   </si>
   <si>
+    <t>Reutivar</t>
+  </si>
+  <si>
+    <t>Aplikazio honek ur birziklatuarekin ureztatutako olibondo-soroetarako ongarritze-ureztatze programazio optimoa ahalbidetzen du. Kordobako Unibertsitateak garatutako REUTIVAR-App-en 1.0.Beta bertsioa doako eta kode irekiko beta aplikazio bat da.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.rafacode.reutivarapp&amp;hl=es</t>
+  </si>
+  <si>
     <t>Fitocampo</t>
   </si>
   <si>
     <t>Fitocampo APP landareen babeserako, nekazaritzarako eta landareen babeserako sektoreko enpresentzat diseinatuta dago, beren soro-erregistro liburua gailu mugikor batetik bete dezaten. Fitocampo APP landareen babeserako, nekazaritzarako eta landareen babeserako sektoreko edozein enpresak bere soro-erregistro liburua gailu mugikor batetik bete dezan diseinatutako aplikazio mugikor bat da, profil profesional desberdinen lana erraztuz.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.sdi.fitocampo&amp;hl=es</t>
   </si>
   <si>
     <t>Cuaderno de Campo UAGN (android)</t>
   </si>
   <si>
     <t>UAGNko nekazari eta abeltzainentzako tresna ezinbestekoa, Farm Management Notebook-ekin, aGROSlab GIP Advisor aplikazioarekin eta landareen babeserako produktuen banaketa kanalerako plataformarekin integratua. UAGN Field Notebook zure landa-tratamenduak sortzeko aukera ematen dizun aplikazioa da, lineaz kanpoko inguruneetan/datu-estaldurarik gabe ere. Zure lanerako behar duzun informazio guztia ematen dizu eta aholkulariarengandik errezetak zure telefono mugikorrean edo tabletan jasotzeko aukera ematen dizu.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.geoslab.agroslabagricultor.ua…</t>
   </si>
   <si>
     <t>FitoFarma</t>
   </si>
   <si>
     <t>FitoFarma nekazaritzan landare-babes produktuen erabilera kudeatzeko ezinbesteko tresna da. Nekazari, agronomo eta lorezaintzako zaletuentzat diseinatua.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/fitosanitarios-agronomia-mapa/id6451338616</t>
@@ -1733,125 +1583,110 @@
   <si>
     <t>Landare-babeseko produktuak eta kontrol biologikoko organismoak edo polinizatzaileak lorezaintzan modu integratuan erabiltzeko albo-ondorioen eskuliburua.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agrobio.efectos</t>
   </si>
   <si>
     <t>Hesperides</t>
   </si>
   <si>
     <t>Aplikazio hau Hesperides erabiltzen duten aholkulari tekniko eta zuzendari teknikoentzat diseinatuta dago. Bere ezaugarri nagusien artean daude: lursailen eta ekoizleen identifikazioa eta geokokapena; lursailen historiarako sarbide erraza; eta tranpen informazioa kudeatzea.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.efoodprint.hesperides</t>
   </si>
   <si>
     <t>Xarvio Field Manager</t>
   </si>
   <si>
     <t>Uztak optimizatzeko eta errezetatzeko plataforma digital nagusia. 25 urteko esperientzian oinarrituta, aplikazio honek laboreak optimizatzeko ereduak ditu. Aplikazioaren osagai nagusiek denbora errealeko kudeaketa erabakiak hartzen laguntzen dizute, zure soro bakoitzerako informazio zehatzarekin, denbora eta baliabideen erabilera optimizatuz.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.bayer.cs.xarviofieldmanager&amp;h…</t>
   </si>
   <si>
-    <t>Reutivar</t>
-[...13 lines deleted...]
-  <si>
     <t>Prismab</t>
   </si>
   <si>
     <t>PRISMAB Link sortu genuen zure sentsore-datuak internetera erraz konektatzeko. Konektatu sentsore bat bere hiru portuetako batera, eta Link unitateak datuak orduro transmititzen hasiko da. Hori bezain erraza da. Mantendu zure instalazioa hirugarrenen eskuetatik urrun eta mantendu zure sentsore-sarearen kontrol osoa behar duzunean. Instalatu, ordezkatu sentsoreak, mugitu transmisoreak edo desinstalatu ekipamendua behar adina aldiz, guztiz modu independentean eta ahaleginik gabe.</t>
   </si>
   <si>
     <t>https://prismab.com/</t>
   </si>
   <si>
     <t>PhytechPlant</t>
   </si>
   <si>
     <t>Landareen aplikazioa ureztatze optimizaturako</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.phytechplant</t>
   </si>
   <si>
     <t>Plantae</t>
   </si>
   <si>
     <t>Plantae®-rekin, zure soroko datuetara sar zaitezke edozein unetan. Egiaztatu lurzoruaren hezetasuna, eroankortasuna eta tenperatura zure landareei behar dutena emateko. Datuen bilketa denbora errealean. Hezetasunaren, eroankortasunaren eta tenperaturaren grafikoak. Emari-tasaren irakurketak soroan egon beharrik gabe.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.plantaeapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>agrocontrol</t>
   </si>
   <si>
     <t>Sortu zure Zelaiko Erregistro Liburua klik bakarrarekin eta erregistratu langileen derrigorrezko sarrera-ordua. Esleitu zereginak, kudeatu zure finantzak, bete araudia eta saihestu zigorrak paperik gabe.</t>
   </si>
   <si>
     <t>https://www.agrocontrol.app/</t>
   </si>
   <si>
+    <t>Control Agropecuaria</t>
+  </si>
+  <si>
+    <t>Gure plataformak nekazaritza-enpresetako kudeatzaile eta teknikarien arazo nagusietako bat konpontzen du: datuak grabatzea, monitorizatzea, aztertzea eta txostenak egitea. Orain arte informazioa paperean edo kalkulu-orrietan grabatzen aritu badira, datuak biltzeko modu zaharkitu bat erabiltzeko arriskua dute.</t>
+  </si>
+  <si>
     <t>FarmQA</t>
   </si>
   <si>
     <t>FarmQA zure agronomia laguntzaile digitala da laboreen monitorizaziorako, tratamenduen gomendioetarako, irudien analisietarako eta soroen analisietarako. Aholkua: FarmQA aholkuek agronomoen lana errazten dute, zure nekazariei tratamendu digital azkarrak egiteko gomendioak emanez. Pertsonalizatu gomendioak eta jarraitu xehetasunak.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.farmqa.scouting&amp;hl=es</t>
   </si>
   <si>
     <t>FitoAid</t>
   </si>
   <si>
     <t>Aurkitu edozein landare-babes produktu. Bilatu azkar Espainiako Nekazaritza, Arrantza, Elikadura eta Ingurumen Ministerioan (MAPAMA) erregistratutako edozein landare-babes produktu, bilatzailea erabiliz edo ezaugarrien arabera iragaziz, Ministerioaren jatorrizko erregistro-orri ofizialera zuzenean sarbide zuzena izanik.</t>
   </si>
   <si>
     <t>https://www.adama.com/spain/es/fitoaid</t>
   </si>
   <si>
-    <t>Control Agropecuaria</t>
-[...4 lines deleted...]
-  <si>
     <t>Climate Field view</t>
   </si>
   <si>
     <t>Climate FieldView nekazaritzarako tresna digital integratu bat da, nekazariei tresna digitalen multzo osoa eta konektatua eskaintzen diena, beren soroen ezagutza sakonagoa emanez, eragiketa-erabaki informatuagoak har ditzaten, etekina optimizatzeko, eraginkortasuna maximizatzeko eta arriskua murrizteko.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?hl=en&amp;id=com.climate.growers.android…</t>
   </si>
   <si>
     <t>PickApp</t>
   </si>
   <si>
     <t>Jakinarazi baserriko jarduera guztiak eta lotu ekintza bakoitza kokapen, ordu eta baserriko langile zehatz bati. PickApp-ek automatikoki igotzen eta aztertzen ditu eskaneatutako datuak denbora errealean. Zero errore prozesu honek eskuzko txosten zehaztugabeak ordezkatzen ditu eta baserriko jabeei datuen osotasun ezin hobean oinarritutako lan-fluxu egonkor eta egituratu bat ezartzen laguntzen die.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.pointer.farmwork</t>
   </si>
   <si>
     <t>Agro</t>
   </si>
   <si>
     <t>Eraiki zure sarea eta zabaldu zure negozio aukerak Espainiako eta Portugalgo lehen sektoreko profesionalekin.</t>
   </si>
   <si>
     <t>https://appagro.es/</t>
@@ -1862,667 +1697,886 @@
   <si>
     <t>Lurzoruaren sentsorearen eta beste parametro batzuen bidez uraren erabilera murriztea ahalbidetzen duen ureztatze gomendio adimendunetarako web/mugikor plataforma</t>
   </si>
   <si>
     <t>https://ai-land-software.sanzar-group.com/</t>
   </si>
   <si>
     <t>Agroseguro Clientes</t>
   </si>
   <si>
     <t>Abeltzaintzan kalte-ordainen erreklamazioak eta erretiratze-oharrak erregistratzeko helburua duen aplikazioa</t>
   </si>
   <si>
     <t>https://agroseguro.es/clientes/aplicaciones/</t>
   </si>
   <si>
     <t>AgriSat</t>
   </si>
   <si>
     <t>Hazkunde-ziklo osoan zehar laboreen jarraipen sinple eta intuitiboa ahalbidetzen du, kudeaketa agronomikoa hobetzeko. Laboreen egoera, jarduera fotosintetikoa eta lursail barruko aldakortasuna bistaratzen dira. Horretarako, NASAren eta Europako Espazio Agentziaren Lurraren behaketa-satelite nagusien irudi-serie trinkoak erabiltzen dira, kasu askotan astean irudi baten maiztasunera hurbilduz. Aplikazioak eskuragarri dagoen azken irudia erakusten du lehenespenez eta irudi-sekuentzian zehar nabigazio kronologikoa errazten du.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
   </si>
   <si>
+    <t>Peso Animal - Cerdos y ganado</t>
+  </si>
+  <si>
+    <t>Kalkulagailu hau animalia bizien edo hildakoen pisua kalkulatzeko garatu da, balantzarik erabili gabe. -Txerri-behiak -Bufaloak -Zaldiak -Ardiak eta ahuntzak</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos</t>
+  </si>
+  <si>
+    <t>Porcicultor: Txerri-ustiategiak kudeatzeko zure aliaturik onena. Ezagutu Porcicultor, %100ean doako txerri-kudeatzailea, zure gizentze-txerri-ustiategien gastuak eta irabaziak modu eraginkor eta konplikaziorik gabe kontrolatzen lagunduko dizuna.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.porcicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero</t>
+  </si>
+  <si>
+    <t>Ganadero, behi- eta esne-behien zaintza kudeatzeko tresna optimoa. Doakoa eta barne-datu-base batekin, internet konexiorik gabeko kontrol eraginkorra ahalbidetzen du, aproposa zelaian erabiltzeko. Erregistratu eta kontrolatu pentsuaren, elektrizitatearen, ekipamenduaren eta beste hainbaten gastuak, abeltzaintzaren kudeaketa eraginkor eta arazorik gabeko irtenbide osoa eskainiz.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.ganadero&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas</t>
+  </si>
+  <si>
+    <t>Avicultor hegazti-kudeaketa integralerako doako tresna onena bezala nabarmentzen da, zure oilasko-haztegiekin lotutako diru-sarrerak eta gastuak modu eraginkorrean kontrolatzeko aukera ematen dizuna. Gainera, aplikazio honek zure oilo erruleen jarraipen zehatza errazten du, arrautzen ekoizpena eta salmentak modu eraginkorrean kontrolatuz. Avicultorren ezaugarri nagusietako bat inkubazio-kontrol funtzioa da, arrautzen inkubazio-prozesua zehaztasunez eta sistematikoki kudeatzeko aukera ematen duena. Lineaz kanpo funtzionatzen duen barne-datu-base batekin, Avicultor aukera aproposa bihurtzen da...</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.avicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganges. Gestión ganadera</t>
+  </si>
+  <si>
+    <t>Ganges - Livestock Management-en filosofia abeltzainentzako aplikazio sinple eta osoa prezio baxuan eskaintzea da. Horregatik, aplikazioa nekazariei modu merke batean eskaintzeko modurik onena aztertzerakoan, aplikazioa doan eskaintzea erabaki genuen, eta datuak gordetzeagatik bakarrik kobratzea.</t>
+  </si>
+  <si>
+    <t>https://gestionganadera.es/</t>
+  </si>
+  <si>
     <t>Herdly (android)</t>
   </si>
   <si>
     <t>Herdly abeltzaintzako kudeaketa aplikazio bat da, abeltzaintzako egoera ahotsarekin grabatzeko aukera ematen duena, adimen artifizialaren txosten adimendunek bultzatuta eta edozein unetan txostenak entzuteko erosotasunaz.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.herdly.farmer</t>
   </si>
   <si>
-    <t>Herdly (IOS)</t>
-[...2 lines deleted...]
-    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+    <t>ForestMap</t>
+  </si>
+  <si>
+    <t>Forestmaps baso-inbentarioen kalkulu automatiko eta ia berehalakoa ahalbidetzen duen web zerbitzu bat da. Aireko Ortofotografia Plan Nazionaleko (PNOA) LiDAR datuak eta barneko eta kanpoko lursailen datu-baseak (Baso Inbentario Nazionalekoak) erabiltzen ditu. Datu hauek modelo eta kalkulu-sistemek prozesatzen dituzte baso-inbentarioaren informazioa etengabe sortzeko. Aplikazioak erabiltzaileei baso-inbentariorako eremu edo lursail espezifiko bat hautatzeko aukera ematen die. Ondoren, erabiltzaileak zuhaitz-espeziea eta produktua adierazi behar ditu. Bezeroak analisi-emaitzak bere helbide elektronikora bidaliko dituen PDF dokumentu baten bidez jasoko ditu, lursailaren inbentarioaren laburpena eta emaitza guztiak 25 metroko bereizmenean dituen forma-fitxategi bektore-geruza bat dituena. Gaur egun, Araba, Asturias, Burgos, GIpuzkoa, Errioxa, Madril, Murtzia, Nafarroa, Palentzia, Soria eta Bizkaia probintzietako informazioa barne hartzen du, nahiz eta asmoa etengabe zabaltzea den bere estaldura.</t>
+  </si>
+  <si>
+    <t>https://datos.gob.es/es/aplicaciones/forestmap</t>
+  </si>
+  <si>
+    <t>albaibs</t>
+  </si>
+  <si>
+    <t>ERP softwarea elikagaien fabrikatzaile eta banatzaileentzat</t>
+  </si>
+  <si>
+    <t>https://www.albaibs.es/erp-alimentacion/</t>
   </si>
   <si>
     <t>grupozas</t>
   </si>
   <si>
     <t>Elikagaien industriarako kudeaketa programa, HACCP eta trazabilitatea duten elikagaien enpresentzako ERP espezializatua. Elikagaien industriarako kudeaketa softwarea HACCP kontrolarekin, loteen trazabilitatearekin, iraungitze-daten kudeaketarekin, alergenoen kontrolarekin eta araudi-betetzearekin.</t>
   </si>
   <si>
     <t>https://grupozas.com/erp-industria-alimentaria/</t>
   </si>
   <si>
     <t>Lims.science</t>
   </si>
   <si>
     <t>Elikagai eta Edarien Laborategiko Kudeaketa Sistema: Kudeatu elikagai eta edarien analisiak modu eraginkorrean ISO 17025 arabera ziurtagiria duten laborategietarako diseinatutako LIMS batekin. Kontrolatu produktuen kalitatea, trazabilitatea eta loteen probak sistema bakar batetik.</t>
   </si>
   <si>
     <t>https://lims.science/es/lims-alimentos/</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://www.albaibs.es/erp-alimentacion/</t>
   </si>
   <si>
     <t>Visor de buenas prácticas RedPac</t>
   </si>
   <si>
     <t>Praktika onen ikuslea</t>
   </si>
   <si>
     <t>https://redpac.es/visores_redpac/bbpp</t>
   </si>
   <si>
     <t>Sistema Europeo de Información sobre Incendios Forestales
 EFFIS</t>
   </si>
   <si>
     <t>Uneko Egoeraren Ikuslea 2.0 Uneko Egoeraren Ikuslearen bertsio berriak, azkarragoa eta gailu mugikorretarako optimizatua, eraginkortasun eta irisgarritasun handiagoa eskaintzen du, errendimendu optimizatuarekin eta diseinu guztiz erantzunkorrarekin mahaigaineko eta mugikorreko plataformetan modu fidagarrian erabiltzeko. Europako eta Mediterraneoko sute denboraldiari buruzko informazio eguneratuena erakusten du. Honen barruan sartzen dira gaurko sute arriskuaren eguraldi mapak eta 6 egunera arteko iragarpenak, baita egunero eguneratutako sute guneen eta perimetroen mapak ere.</t>
   </si>
   <si>
-    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88%2C5783…</t>
+    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
   </si>
   <si>
     <t>Instituto Geográfico Nacional</t>
   </si>
   <si>
     <t>Lurraldearen behaketa, kartografia eta datu geografikoak</t>
   </si>
   <si>
     <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
   </si>
   <si>
+    <t>ArcGIS Survey123</t>
+  </si>
+  <si>
+    <t>Eraldatu eguneroko lan-fluxuak formulario adimendunekin. Diseinatu formulario eta inkesta adimendunak ArcGIS Survey123-rekin, formulario sortzaile dinamiko batekin. Bizkortu datuen bilketa eta hobetu emaitzen kalitatea. Ikusi eta aztertu informazioa lente geografiko baten bidez, gauzak non eta zergatik gertatzen diren hobeto ulertzeko. Partekatu datuak web mapen, aplikazioen eta aginte-panelen bidez erabakiak hartzeko informazioa emateko eta negozio-prozesuak hobetzeko.</t>
+  </si>
+  <si>
+    <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
+  </si>
+  <si>
     <t>ArcGIS Field Maps</t>
   </si>
   <si>
     <t>ArcGIS Field Maps Esriren gailu mugikorretarako mapak egiteko aplikazio nagusia da. Erabili Field Maps ArcGISen sortutako mapak arakatzeko, zure datu fidagarriak biltzeko eta eguneratzeko, eta egon zaren tokiak erregistratzeko, guztia kokapenean oinarritutako aplikazio bakar batetik.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
   </si>
   <si>
     <t>Kobotoolbox</t>
   </si>
   <si>
     <t>Datu-tresna intuitibo eta moldagarriak zure eragina maximizatzeko. Datuak biltzeko, kudeatzeko eta bistaratzeko plataforma bat, mundu mailan erabiltzen dena gizarte-aldaketa positiboak bizkortzeko.</t>
   </si>
   <si>
     <t>https://www.kobotoolbox.org/</t>
   </si>
   <si>
+    <t>Windy</t>
+  </si>
+  <si>
+    <t>Tresna interfazea edo baliabideak gaztelaniaz eskuragarri dituena, meteorologiara, plangintzara eta arriskuetara bideratua.</t>
+  </si>
+  <si>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
+  </si>
+  <si>
+    <t>meteoblue</t>
+  </si>
+  <si>
+    <t>Meteorologiara, datu historikoetara eta plangintzara bideratutako interfazea edo gaztelaniaz eskuragarri dauden baliabideak dituen tresna.</t>
+  </si>
+  <si>
+    <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
+  </si>
+  <si>
+    <t>Globalforestwatch</t>
+  </si>
+  <si>
+    <t>Gaztelaniazko interfazea eta monitorizaziorako, baso-mozketaren eta urrutiko detekzioaren baliabideak dituen tresna. Ingurune profesionaletan erabiltzen da basozainen eta aholkularien lana hobetzeko, erregistroak modu koherentean gordez, zereginen automatizazioaz, datuen analisiaz eta erabakiak hartzeko laguntzaz.</t>
+  </si>
+  <si>
+    <t>https://www.globalforestwatch.org/map/</t>
+  </si>
+  <si>
+    <t>OpenForis</t>
+  </si>
+  <si>
+    <t>Open Foris basoak eta lurra monitorizatzeko doako eta kode irekiko irtenbideak eskaintzen dituen ekimena da. Basoen monitorizazio berritzaile, zehatz eta garden batek basoen klima-ekintzarako eta beste onura batzuetarako potentziala askatu dezakeela uste osoz garatua, Nazio Batuen Elikadura eta Nekazaritza Erakundeak (FAO) eskaintzen dituen ondasun publiko digitalen alde lan egiten duen eraldaketa-azeleragailu bat da, basoen monitorizaziorako gaitasun aurreratuak eskuragarri jarriz.</t>
+  </si>
+  <si>
+    <t>https://www.openforis.org/</t>
+  </si>
+  <si>
+    <t>CropWat</t>
+  </si>
+  <si>
+    <t>CROPWAT 8.0 Windows-erako lurzoruaren, klimaren eta laboreen datuetan oinarrituta laboreen ur eta ureztatze beharrak kalkulatzen dituen ordenagailu programa bat da.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
+  </si>
+  <si>
+    <t>BRCGS</t>
+  </si>
+  <si>
+    <t>Ziurtagiria lortzen eta etengabe hobetzen laguntzeko tresnak. Marken jabeek inoiz baino gehiago lehenesten dute produktuen osotasuna. Teknologiak ahalbidetzen duen gardentasunak konfiantza nola irabazten eta galtzen den eraldatzen ari da, eta hornikuntza-kateak luzeagoak eta konplexuagoak bihurtzen ari dira, arriskuak areagotuz. Bezeroen berme-eskakizun handiagoak betetzeko eta gero eta handiagoak diren araudi-eskakizunak betetzeko, BRCGS-k tresna digital multzo bat garatu du guneei betetzea mantentzen, arriskua arintzen eta etengabe hobetzen laguntzeko.</t>
+  </si>
+  <si>
+    <t>https://www.brcgs.com/digital-solutions/overview/</t>
+  </si>
+  <si>
+    <t>IFS</t>
+  </si>
+  <si>
+    <t>IFS Elikagaien Arauak produktuak eta ekoizpen-prozesuak berrikusten ditu elikagai-ekoizle batek produktu seguruak, benetakoak eta kalitatezkoak ekoizteko duen gaitasuna ebaluatzeko, legezko eskakizunen eta bezeroen espezifikazioen arabera.</t>
+  </si>
+  <si>
+    <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
+  </si>
+  <si>
+    <t>Rainforest Alliance</t>
+  </si>
+  <si>
+    <t>Gure igel berdea, Rainforest Alliance Nekazaritza Jasangarriaren Ziurtagiriaren ikurra, mundu osoan ezaguna da nekazarien bizibideak, giza eskubideak, ingurumenarekiko praktika egokiak eta klima-erresilientzia hobetzeko duen konpromisoagatik. Milioika baserri eta enpresak gurekin lan egiten dute hornidura-kate osoan epe luzerako eragina bultzatzeko. Zuk ere egin dezakezu! Egin zaitez gurekin bazkide orain. Hasi zaitez.</t>
+  </si>
+  <si>
+    <t>https://www.rainforest-alliance.org/es/para-negocios/</t>
+  </si>
+  <si>
+    <t>Technosylva</t>
+  </si>
+  <si>
+    <t>Baso-suteak okerrera egiten dute erabakirik ez hartzeagatik. Ezinbestekoa da erabaki egokiak hartzea pertsonak eta ingurumena baso-suteetatik eta eguraldi-baldintza kaltegarrietatik babesteko, arrisku-maila edo kokapen geografikoa edozein dela ere. Jardun azkarrago Technosylvaren punta-puntako teknologiarekin.</t>
+  </si>
+  <si>
+    <t>https://technosylva.com/es/</t>
+  </si>
+  <si>
+    <t>Hispatec Conecta (android)</t>
+  </si>
+  <si>
+    <t>Hispatec-ek garatutako mugikorretarako aplikazioa, enpresa estandarizatuak bere nekazari elkartuekin dituen harremanak kudeatzeko, agronomia, ekonomia, gizarte eta komunikabideen ikuspuntutik.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.appsocios&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Agro Tareo Beta</t>
+  </si>
+  <si>
+    <t>Langileen sarrerak eta irteerak kontrolatzea ahalbidetzen du aurpegiko egiaztapena, QR kodeak, NFC edo zerrenda batetik langileak hautatzea bezalako metodoen bidez.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.agrotareobeta&amp;hl=es_4…</t>
+  </si>
+  <si>
+    <t>ERPagro</t>
+  </si>
+  <si>
+    <t>Uzta osteko eragiketen kontrol integrala ERPagrorekin. Uztatik merkatura arte. ERPagro nekazaritza-elikagaien industriako prozesu guztiak monitorizatzen, kudeatzen eta optimizatzen dituen tresna da. Sistema modular bakarra, erabakiak hartzea errazten duena negozio-jardueren analisi integral eta denbora errealean oinarrituta: hornitzaileekiko harremanetatik hasi eta eskaerak betetzeraino. Negozio-prozesu guztien denbora errealeko kontrola eta ikusgarritasuna.</t>
+  </si>
+  <si>
+    <t>https://www.hispatec.com/productos/erpagro-software-agricultura/</t>
+  </si>
+  <si>
+    <t>maptiler</t>
+  </si>
+  <si>
+    <t>Gehitu eguraldiaren bistaratzeak zure mapetan iragarpen geruza animatuekin</t>
+  </si>
+  <si>
+    <t>https://www.maptiler.com/weather/</t>
+  </si>
+  <si>
+    <t>Farm to table</t>
+  </si>
+  <si>
+    <t>Farm to Table-k tokiko nekazariak zuzenean lotzen ditu kontsumitzaileekin, produktu freskoak, osasungarriak eta tokikoak zuzenean baserritik zure atarira ekarriz. Bitartekaririk gabe. Konpromisorik gabe.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.zahedhasan.farmtotable&amp;hl=es</t>
+  </si>
+  <si>
+    <t>eAgronom</t>
+  </si>
+  <si>
+    <t>Jasangarritasun adimentsua elikagaien industria sendoago eta erresilienteago baterako. Enpresei beren jasangarritasun helburuak lortzen laguntzen diegu, nekazariei diru-sarrera gehigarriak sortzen, lurzoruaren kalitatea hobetzen eta finantzaketa hobea lortzen laguntzen diegun bitartean.</t>
+  </si>
+  <si>
+    <t>https://www.eagronom.com/es</t>
+  </si>
+  <si>
+    <t>Spherag (android)</t>
+  </si>
+  <si>
+    <t>SPHERAG hardware eta software konbinazio berritzaile bat da, non adimen eta gomendio algoritmoekin hornitutako kudeaketa plataforma autonomo eta bidirekzional batek denbora errealean komunikatzen den nekazaritza instalazioetan zabaldutako gailuekin, baserrian monitorizazioa eta funtzionamendua ahalbidetuz.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=spherag.spherag&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Spherag (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=Spherag</t>
+  </si>
+  <si>
+    <t>Uniforme (android)</t>
+  </si>
+  <si>
+    <t>Jarrai ezazu zure KPIak kontrol-panelean. Erregistratu gertaerak eta izan zure behiei buruzko informazio garrantzitsu guztia eskura. UNIFORM aplikazioa UNIFORM-Agri 5.0 artaldeen kudeaketa softwarearen mugikorretarako aplikazioa da. Erabiltzeko erraza den aplikazio honek interfaze intuitiboa eta botoi handiak ditu funtzionamendu errazerako.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORM&amp;hl=en&amp;gl=…</t>
+  </si>
+  <si>
+    <t>Uniforme (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/nl/app/uniform/id906369824</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (android)</t>
+  </si>
+  <si>
+    <t>Kudeatu zure ahuntz-ustiategia UNIFORM Goat-App super-azkarrarekin! Jarrai ezazu zure KPIak kontrol-panelean. Erregistratu gertaerak eta izan ahuntzen informazio garrantzitsu guztia eskura. UNIFORM Goat-App UNIFORM-Goat 5.0 artaldea kudeatzeko softwarearen mugikorretarako aplikazioa da. Erabiltzeko erraza den aplikazio honek Nekazarientzako Hatz Interfazea dauka, botoi handi eta erabiltzeko errazekin.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORMGOAT&amp;hl=en…</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/uniform-goat/id1572660747</t>
+  </si>
+  <si>
+    <t>Mi manada</t>
+  </si>
+  <si>
+    <t>Kudeatu zure esne-ustiategia MYHERD-ekin! Jarrai ezazu zure KPIak kontrol-panelean. Grabatu gertaerak eta izan behien informazio garrantzitsu guztia eskura. MYHERD gure artaldea kudeatzeko softwarearen mugikorretarako aplikazioa da. Erabiltzeko erraza den aplikazio honek interfaze intuitiboa eta botoi handiak ditu funtzionamendu errazerako.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.myherd&amp;hl=en&amp;gl=US</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (android)</t>
+  </si>
+  <si>
+    <t>Kudeatu zure esne-ustiategia FarmTell Milk aplikazio izugarri azkarrarekin! Jarrai itzazu zure KPIak kontrol-panelean. Erregistratu gertaerak eta izan zure behien informazio garrantzitsu guztia eskura. Smartmilk aplikazioa FarmTell Milk artaldea kudeatzeko softwarearen mugikorretarako aplikazioa da. Erabiltzeko erraza den aplikazio honek interfaze intuitiboa eta botoi handiak ditu erabiltzeko errazak.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.FARMTELLMILK&amp;hl=e…</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmtell-milk/id6468885082</t>
+  </si>
+  <si>
+    <t>afimilk</t>
+  </si>
+  <si>
+    <t>Esne-ustiategien automatizazioa</t>
+  </si>
+  <si>
+    <t>https://www.afimilk.com/</t>
+  </si>
+  <si>
+    <t>Ideagen Sage Food</t>
+  </si>
+  <si>
+    <t>Zure elikagaien segurtasunerako eta hornitzaileen kalitate kudeaketarako diseinatutako software irtenbide integratua</t>
+  </si>
+  <si>
+    <t>https://safefood360.com/</t>
+  </si>
+  <si>
+    <t>Traceone</t>
+  </si>
+  <si>
+    <t>PLM softwarea eta betetze-irtenbideak elikagai eta edarien, kosmetikoen eta produktu kimikoen marketarako. Berrikuntza azkarragoa egin, kalitate handiko produktuak eskaini eta betetzea bermatu, aurrerapen jasangarria bultzatuz.</t>
+  </si>
+  <si>
+    <t>https://www.traceone.com/</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti</t>
+  </si>
+  <si>
+    <t>Ag Leader teknologiak urte osoan zehar kalitate goreneko nekazaritza-tresnak eskaintzen ditu, informazio baliotsua bilduz sorotik eta eragiketa osoa operadoreen, makinen eta gailuen artean konektatuz. Une egokian informazio egokia eskura izanda, operadoreek eta makinek hobeto eta modu produktiboagoan lan egin dezakete elkarrekin, eta egunero hartzen diren ehunka erabakiei argitasuna eta konfiantza eman diezaiekete. Zure nekazaritza-modua aldatzen du.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agleader.agfinitiview&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trestima (android)</t>
+  </si>
+  <si>
+    <t>TRESTIMA aplikazioarekin, zure zuhaitzen kantitatea eta balioa erraz neurtu ditzakezu zure basoaren argazkiak ateraz. Neurketaren emaitzak metro kubikotan eta eurotan jasoko dituzu. Neurketaren emaitzak TRESTIMA web zerbitzuan gordetzen dira geroago berrikusteko.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.trestima.androidapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Trestima (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/trestima/id1106886045</t>
+  </si>
+  <si>
+    <t>FSC Search (android)</t>
+  </si>
+  <si>
+    <t>Aplikazioak ziurtagiri espezifiko bati buruzko informazio guztia aurkitzen lagunduko dizu: FM eta CoC, Proiektu Ziurtagiria, Lizentzia Sustatzailea eta FM Ebaluazioa, FSC etiketa lortzeko edo lizentzia kodea sartzeko besterik gabe.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.fsc.search&amp;hl=es</t>
+  </si>
+  <si>
+    <t>FSC Search (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fsc-search/id1673508721</t>
+  </si>
+  <si>
+    <t>osapiens EUDR</t>
+  </si>
+  <si>
+    <t>Osapiens-en EUDR aplikazioak nekazariei aukera ematen die lehengaiak (soja, palma olioa, egurra, kafea, kakaoa, abereak eta kautxua) lortzen dituzten lurzatiak osapiens HUB-en erregistratu eta kudeatzeko, EUDR-k EBko Baso-soiltzearen Erregelamendua betetzen lagun dezan.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.osapiens.operations.eudr&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trucker</t>
+  </si>
+  <si>
+    <t>Nemus® Trucker® Nemus®-ekin integratutako mugikorretarako aplikazio bat da, eragiketaren trazabilitate osoa eskaintzen duena, egurraren mozketa eta pisaketa puntuak irudiekin georreferentziatuz, EUDR betetzea bermatzeko. Gainera, garraio gida digital baten lehen industria estandarra ezartzen du.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cesefor.nemus_trucker&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trazamad</t>
+  </si>
+  <si>
+    <t>TRAZAMAD egurraren garraio eta trazabilitaterako plataforma integratu gisa aurkezten da, EUDR araudia betetzen dela bermatuz eta basogintza-industriaren kate osoari balioa gehituz. Jasangarritasunean eta eraginkortasun operatiboan arreta argi jarriz, aplikazioak sektoreko erreferente bihurtu nahi du, bere presentzia nazio mailan zein nazioartean zabalduz.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bahiasoftware.trazamad&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Visor de Andalucía</t>
+  </si>
+  <si>
+    <t>Informazio geografikorako ikustaile interoperagarria. Hainbat iturritako mapak eta ortoargazkiak ikusteko eta gainjartzeko aukera ematen du.</t>
+  </si>
+  <si>
+    <t>https://www.ideandalucia.es/visor/</t>
+  </si>
+  <si>
+    <t>SIOSE</t>
+  </si>
+  <si>
+    <t>SIOSE (Espainiako Lurzoruaren Erabilerari buruzko Informazio Sistema) Lurzoruaren Erabilera Behatzeko Plan Nazionalaren (PNOT) osagai ezinbestekoa da. Bere helburu nagusia Espainia osoko lurzoruaren erabilerari buruzko datu-base harmonizatu eta zehatza sortzea da.</t>
+  </si>
+  <si>
+    <t>https://www.siose.es/</t>
+  </si>
+  <si>
+    <t>BS Agro</t>
+  </si>
+  <si>
+    <t>BS Agro aplikazio berria doakoa da eta nekazaritza-eragiketen hazkundea laguntzeko eduki eta tresna baliotsuetarako sarbidea emango du.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bs-agro/id1465712568</t>
+  </si>
+  <si>
+    <t>Ganadero APP</t>
+  </si>
+  <si>
+    <t>Behien populazioari, ugalketari, elikadurari, genetikari eta abarrei buruzko informazioa kudeatzen du.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-app/id1253203051</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (android)</t>
+  </si>
+  <si>
+    <t>HEGALDI APLIKAZIOA Deskargatu DroneDeploy aplikazioa zure dronea hegaldi autonomo eta libreko gaitasunekin berritzeko, ukitu gutxi batzuekin harrapaketa automatizatua egiteko. Zure droneak bere kabuz hegan egingo du! Edonork hegan egin dezake DroneDeploy-rekin.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.dronedeploy.beta&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dronedeploy/id971358101</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (android)</t>
+  </si>
+  <si>
+    <t>FarmKeep zure animalia, hazkuntza, ekoizpena, finantzak eta gehiago erraz kudeatzeko behar duzun aplikazio bakarra da. Oilasko-zale amorratua, nekazaria, zaletua edo enpresa txiki edo ertaina izan, FarmKeep-ek zure beharrak asetzen ditu eta zurekin batera hazten da. Gure ezaugarri eta zerbitzuen artean hauek daude:</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.farmkeep.farmkeep&amp;pcampaignid…</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/farmkeep/id6449797965</t>
+  </si>
+  <si>
+    <t>Farmbrite</t>
+  </si>
+  <si>
+    <t>Farmbrite baserri eta abeltzaintza kudeatzeko software integrala da, baserri eraginkorrago eta emankorrago bat kudeatzeko behar duzun guztia eskaintzen dizuna. Farmbritek baserri edo abeltzaintza negozio oparoa kudeatzeko behar dituzun plangintza, kudeaketa, jarraipen, salmenta eta txosten tresna guztiak eskaintzen dizkizu. Sortu labore planak, jarraitu eta kudeatu abereak, kontrolatu sarrerak eta errendimenduak, gorde erregistro zehatzak, kudeatu lan-aginduak, sortu txosten integralak, jarraitu finantzak, kontrolatu inbentarioa, merkaturatu eta saldu online, eta askoz gehiago, guztia plataforma seguru eta erabilerraz batetik, edozein gailutan eta edonondik eskuragarri.</t>
+  </si>
+  <si>
+    <t>https://www.softwarereviews.com/products/farmbrite?c_id=386</t>
+  </si>
+  <si>
+    <t>agroex</t>
+  </si>
+  <si>
+    <t>Baserri, upategi edo nekazaritza aholkularitza bat baduzu ere, Agroex hemen dago zure arrakasta bultzatzeko. Ezagutu nola egokitu gaitezkeen zure beharretara eta nola eraldatu dezakegun zure baserriaren kudeaketa. Jarri gurekin harremanetan erakustaldi pertsonalizatu bat egiteko eta eman urratsa baserri kudeaketa eraginkor eta errentagarri baterantz Agroexekin. Ongi etorri nekazaritzaren etorkizunera!</t>
+  </si>
+  <si>
+    <t>https://agroex.es/</t>
+  </si>
+  <si>
+    <t>agrovir</t>
+  </si>
+  <si>
+    <t>AgroVIR-ek zure errendimendua planifikatzen, jarduten, ebaluatzen eta etengabe hobetzen laguntzen dizu. Zure baserriko datu eta mapa guztiak leku bakarrean izan ditzakezu eta gure datu-interfazeez gozatu marka nagusiekin.</t>
+  </si>
+  <si>
+    <t>https://www.agrovir.com/AR/index.html</t>
+  </si>
+  <si>
+    <t>AgroExact</t>
+  </si>
+  <si>
+    <t>Tokiko neurketa: Harpidetza batekin, AgroExact-ek doako euri-neurgailu aurreratu bat emango dizu aukeratutako kokapenean. Eta arazorik gabekoa da: mantentze-lanak urteko kuotan sartuta daude. Aplikazio berean, nekazariekin lankidetzan garatu diren ureztatze-aholku errazak aurkituko dituzu. Hauek SoilExact eta CropExact lurzoruaren hezetasun-sentsoreetan oinarritzen dira, bereiz eskuragarri. Horri esker, zehatz-mehatz ikusi ahal izango duzu zenbat milimetro ur behar dituen zure laboreak une jakin batean.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroexact.app.twa</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos</t>
+  </si>
+  <si>
+    <t>Andaluzian almendra-laboreetarako ureztatze-gomendioak kontsultatzeko mugikorretarako aplikazioa</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.riego.almendro.ifapa.app</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas</t>
+  </si>
+  <si>
+    <t>Adimen artifizialaren bidezko nekazaritza-irtenbidea, zure soroan, baserrian eta lorategian landareen gaixotasunak eta izurriak urrunetik kontrolatzen, identifikatzen eta tratatzen laguntzen dizuna.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrio</t>
+  </si>
+  <si>
+    <t>YieldComputer</t>
+  </si>
+  <si>
+    <t>Datuetan oinarritutako softwareak denbora errealeko gardentasuna sortzen du, akatsak eta komunikazio okerrak murriztuz aurreikuspen-kate osoan.</t>
+  </si>
+  <si>
+    <t>https://www.yieldcomputer.com/es/how-it-works</t>
+  </si>
+  <si>
+    <t>Valtra Connect</t>
+  </si>
+  <si>
+    <t>Makinaren datuak urrunetik jarraitzeko aukera ematen duen aplikazioa: erregai-kontsumoa, gidatze-datuak, SGP kokapena, zerbitzu-kodeak, etab.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=eu.versine.valtra_app&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>My Landini</t>
+  </si>
+  <si>
+    <t>Landini traktoreak kudeatzeko aplikazioa</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.argotractors.mylandini&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>Case IH FieldOps</t>
+  </si>
+  <si>
+    <t>Edozein unetan eta edozein tokitatik marka anitzeko makineria flota bat kudeatu eta ikusteko eta erabakiak denbora errealean hartzeko aukera ematen duen tresna.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cnh.caseih.fieldops&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>myMANITOU</t>
+  </si>
+  <si>
+    <t>Lur zailetan materialak altxatzeko, mugitzeko eta jartzeko diseinatutako makineria aplikazioa, karga-ahalmena eta irismen-altuera desberdinak dituzten modeloen arabera.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=manitou.mymanitou&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>MyMerlo</t>
+  </si>
+  <si>
+    <t>Ekipamenduak eta makinak kudeatzeko tresna: geokokapena, alarmak, iraungitze-egutegia, etab.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.merlo.mymerlo&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Same</t>
+  </si>
+  <si>
+    <t>Aplikazioa, makinen errendimendua optimizatzeko diseinatua, langilearen iraunkortasuna eta erosotasuna bermatuz.</t>
+  </si>
+  <si>
+    <t>https://www.same-tractors.com/es-es/my-same-app</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola</t>
+  </si>
+  <si>
+    <t>Aplikazio honek landa-datuen erregistroak lortzeko aukera ematen dizu, hala nola, belar txarren, izurriteen eta gaixotasunen jarraipena, aplikazio-aginduak, ereiteko eta biltzeko kontrolak eta aurrerapena, landare-eremuen kontrolak, beste funtzionalitate batzuen artean.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.voy.sima&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Aegro Campo</t>
+  </si>
+  <si>
+    <t>Landa-kudeaketa aplikazioa, nekazaritza- eta finantza-datuak modu sendoan gurutzatzen dituena, erabaki errentagarriagoak hartzen laguntzeko.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.aegro.aegroapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Agrosoft</t>
+  </si>
+  <si>
+    <t>Erabaki azkar eta eraginkorrak hartzen laguntzen duen tresna. Prozesu osoa, landatzetik uzta biltzeraino, sinplifikatu egiten da, edozein gailutatik denbora errealeko informazioa eskuratzeko aukera emanez. Segurtasuna, irisgarritasuna eta laguntza pertsonalizatua, dena leku bakarrean</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrosoft.agrosoft&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador</t>
+  </si>
+  <si>
+    <t>ColDonAgro traktoreentzako GPS/GNSS nabigazio aplikaziorik indartsuena da. AB Lerroetatik Sekzioen Kontrolera, Errendimenduaren Monitorizaziora eta Autopilotura</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.coldon.agro&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Vacapop</t>
+  </si>
+  <si>
+    <t>Espainia osoko abeltzainen artean zuzenean abereak bilatu, erosi eta saltzeko aplikazioa, zure salmentarako abere eskaintzak argitaratu ahal izateko gune espezializatu bat eskaintzen dizuna, baita salgai dauden abereen eskaintza zabala (behiak, zezenak, zaldiak, behorrak, ahuntzak eta ardiak) aurkitzeko ere, eta non erosketa eta salmenta transakzioak berehala eta modu seguruan egin ahal dituzun.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ruralpop-vende-y-compra/id6759678666</t>
+  </si>
+  <si>
+    <t>Ikos Advanced</t>
+  </si>
+  <si>
+    <t>Nekazaritza-profesionalentzat sortutako zehaztasun-nekazaritza jasangarrirako tresna bat, IKOS CONTROLLER-ek sortutako datuak kontsultatzeko eta zure uztaren grafiko historikoak ikusteko aukera ematen duena.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.ikostech.app</t>
+  </si>
+  <si>
+    <t>ECOGAN</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioaren sistema, ustiategian aplikatutako Teknika Eskuragarri Onenak (TEO) erregistratzeko aukera ematen duena, baita ustiategi jakin baten kutsadura- eta berotegi-efektuko gasen isuriak eta baliabideen kontsumoa kalkulatzeko ere, ekoizpen-prozesu osoan zehar.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/ganaderia-y-medio-ambiente/calculo-e…</t>
+  </si>
+  <si>
     <t>ODK</t>
   </si>
   <si>
     <t>ODK-k behar dituzun datuak edonon biltzeko formulario indartsuak sortzeko aukera ematen dizu.</t>
   </si>
   <si>
-    <t>https://play.google.com/store/apps/details?id=org.odk.collect.android&amp;hl=es</t>
-[...44 lines deleted...]
-    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
+    <t>https://play.google.com/store/apps/details?id=org.odk.collect.android&amp;hl=es_419</t>
   </si>
   <si>
     <t>AquaCrop</t>
   </si>
   <si>
     <t>AquaCrop FAOren Lur, Lurzoru eta Ur Dibisioak garatutako laboreen hazkuntza-eredu bat da, elikagaien segurtasuna jorratzeko eta ingurumenak eta kudeaketak nekazaritza-ekoizpenean duten eragina ebaluatzeko. AquaCrop-ek belar-laboreen urarekiko errendimendu-erantzuna simulatzen du eta bereziki egokia da ura nekazaritza-ekoizpenean mugatzaile nagusia den baldintzetarako. AquaCrop-ek zehaztasuna, sinpletasuna eta sendotasuna konbinatzen ditu. Bere aplikazio zabala bermatzeko, parametro esplizitu kopuru txiki bat eta erabiltzaileek kalkulu sinpleen bidez zehaztu ditzaketen sarrera-aldagai intuitiboak baino ez ditu erabiltzen.</t>
   </si>
   <si>
-    <t>https://www.fao.org/aquacrop/en/</t>
-[...44 lines deleted...]
-    <t>https://play.google.com/store/apps/details?id=es.hispatec.appsocios&amp;hl=es</t>
+    <t>https://www.fao.org/aquacrop</t>
   </si>
   <si>
     <t>Hispatec Conecta (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/iphone/search?term=hispatec%20conecta</t>
   </si>
   <si>
-    <t>Agro Tareo Beta</t>
-[...23 lines deleted...]
-    <t>https://www.maptiler.com/weather/</t>
+    <t>DeLaval</t>
+  </si>
+  <si>
+    <t>Zure esne-behien ustiategirako dena</t>
+  </si>
+  <si>
+    <t>https://www.delaval.com/es/</t>
+  </si>
+  <si>
+    <t>Agri Calc (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricalc/id6753979056</t>
+  </si>
+  <si>
+    <t>Cuaderno de Campo UAGN (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cuaderno-de-campo-uagn/id1495651696</t>
+  </si>
+  <si>
+    <t>Herdly (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+  </si>
+  <si>
+    <t>Registro General de Operadores Ecológicos (REGOE)</t>
+  </si>
+  <si>
+    <t>Autonomia Erkidegoetako Agintaritza Eskudunek emandako informazioarekin kontsulta-tresna bat, operadore ekologikoak beren jardueraren, kokapenaren eta ekoizpenaren arabera identifikatzeko.</t>
+  </si>
+  <si>
+    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+  </si>
+  <si>
+    <t>AGROXCONTROL</t>
+  </si>
+  <si>
+    <t>Nekazaritza eta abeltzainen eguneroko lana errazten duten irtenbide digitalak, haien denbora eta baliabideak optimizatuz</t>
+  </si>
+  <si>
+    <t>https://www.agroxcontrol.com/productos/</t>
+  </si>
+  <si>
+    <t>PRESVET</t>
+  </si>
+  <si>
+    <t>Antibiotikoen albaitaritzako errezetak kontrolatzea</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.tragsa.PresvetMovilApp&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>AGROISLAS</t>
+  </si>
+  <si>
+    <t>Aplikazioa zure laboreak modu eraginkorragoan kudeatzen, baliabideak optimizatzen eta prozesuaren etapa guztietan produktibitatea handitzen laguntzeko.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroislas.app&amp;hl=en_US&amp;gl=es</t>
+  </si>
+  <si>
+    <t>Cereal Agua</t>
+  </si>
+  <si>
+    <t>Zereal-laborantza errentagarriagoa, eraginkorragoa, jasangarriagoa, egokituagoa eta sozialki inklusiboagoa lortzeko ikuslea</t>
+  </si>
+  <si>
+    <t>https://ctaex.com/transferencia-tecnologica/GOS-cereal-agua/visor-web</t>
+  </si>
+  <si>
+    <t>AgroCuaderno Cuaderno de campo</t>
+  </si>
+  <si>
+    <t>Zure Kooperatiba/Olio-errotaren datuak kudeatzeko aukera ematen dizun tresna</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=io.prosur.agrocuaderno</t>
+  </si>
+  <si>
+    <t>Asesores Aragón</t>
+  </si>
+  <si>
+    <t>Ezagutza kudeatzeko tresna, informazioa eta dokumentazioa hainbat aholku-talderi zabaltzeko, kideen trukea egiteko eta jarduera mota guztien koordinazioa errazteko. Aragoiko Nekazaritza-Elikagaien Aliantzaren aplikazioa Aragoiko zientzialari, teknikari eta nekazarien artean ezagutza kudeatzeko eta transferitzeko</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=me.chil.socialknowledge.aprogip</t>
+  </si>
+  <si>
+    <t>INTIA SA</t>
+  </si>
+  <si>
+    <t>INTIA SA-k argitaratutako izurriteen abisuen jakinarazpenak jasotzea eta laboreetan prebentzio ona izatea ahalbidetzen du.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.intia.appnotificacionespush</t>
   </si>
   <si>
     <t>SgaCex- Cuaderno de Explotación</t>
   </si>
   <si>
     <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) nekazariei ematen dien ustiategien kudeaketa-erregistro publikoa, beren ustiategiak kudeatzeko. HELBURUAK: - Sektorearen digitalizazioa sustatzea eta jasangarritasun ekonomikoa eta ingurumenekoa sustatzea, baita administrazio-sinplifikazioa ere, PEPACen (Nekazaritza Politika Bateratuaren Europako Plana) eta Europako Itun Berdearen helburuak betetzeko. - Ustiategien kudeaketa xehatzea</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgacex.android&amp;hl=es_4…</t>
   </si>
   <si>
-    <t>Farm to table</t>
-[...305 lines deleted...]
-    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+    <t>oliCloud</t>
+  </si>
+  <si>
+    <t>Olibondo-soroak eta fruitu lehorren ustiategiak kudeatzeko bereziki garatutako aplikazio batek ustiategi bakoitzaren errentagarritasuna, erabilitako produktu fitosanitarioak kontrolatzea eta automatikoki zure ustiategiko erregistro-liburua sortzea ahalbidetzen dizu.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.app.inforcloudsca.olicloudapp…</t>
+  </si>
+  <si>
+    <t>Catastro app</t>
+  </si>
+  <si>
+    <t>Catastro_app mugikorretarako aplikazio bat da, zure jabetza guztien informazioa biltzen eta pertsonalizatzen duena zure telefono mugikorrean, zure erabilera pertsonalerako soilik, zure argazkiak, zirriborroak edo oharrak gehi ditzakezulako.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.gob.catastro</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2829,54 +2883,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D279"/>
+  <dimension ref="A1:D285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D279"/>
+      <selection activeCell="A1" sqref="A1:D285"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1187.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -2963,275 +3017,275 @@
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>82</v>
@@ -3243,65 +3297,65 @@
         <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>97</v>
@@ -3310,124 +3364,124 @@
         <v>6</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>122</v>
@@ -3436,96 +3490,96 @@
         <v>6</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>143</v>
@@ -3576,530 +3630,530 @@
         <v>6</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="C63" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>137</v>
+        <v>28</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>264</v>
@@ -4139,65 +4193,65 @@
         <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>285</v>
@@ -4209,51 +4263,51 @@
         <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
         <v>293</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>297</v>
@@ -4265,51 +4319,51 @@
         <v>298</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>309</v>
@@ -4377,121 +4431,121 @@
         <v>322</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>348</v>
@@ -4517,93 +4571,93 @@
         <v>352</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>353</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
         <v>359</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>365</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>372</v>
@@ -4615,457 +4669,457 @@
         <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
         <v>380</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B129" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="C129" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="C130" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B132" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="C132" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B133" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B133" s="1" t="s">
+      <c r="C133" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B134" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B134" s="1" t="s">
+      <c r="C134" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B135" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B135" s="1" t="s">
+      <c r="C135" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B136" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="C136" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B137" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="C137" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B138" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="C138" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>470</v>
@@ -5091,121 +5145,121 @@
         <v>474</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>481</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>487</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
         <v>493</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>500</v>
@@ -5217,51 +5271,51 @@
         <v>501</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
         <v>511</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>512</v>
@@ -5301,191 +5355,191 @@
         <v>519</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
         <v>523</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>526</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>532</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>537</v>
+        <v>355</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B181" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B181" s="1" t="s">
+      <c r="C181" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="1" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B182" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="C182" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="1" t="s">
         <v>542</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B183" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="C183" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="1" t="s">
         <v>545</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B184" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="C184" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="1" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B185" s="1" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>559</v>
@@ -5539,1258 +5593,1342 @@
         <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>559</v>
+        <v>577</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>391</v>
+        <v>599</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>137</v>
+        <v>38</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>655</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B223" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="B223" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C223" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
         <v>669</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
         <v>675</v>
       </c>
       <c r="B228" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>676</v>
-      </c>
-[...4 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B229" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="B229" s="1" t="s">
+      <c r="C229" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>679</v>
-      </c>
-[...4 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B230" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="B230" s="1" t="s">
+      <c r="C230" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>682</v>
-      </c>
-[...4 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B231" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="C231" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>685</v>
-      </c>
-[...4 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="B232" s="1" t="s">
+      <c r="C232" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>688</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B233" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="B233" s="1" t="s">
+      <c r="C233" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>691</v>
-      </c>
-[...4 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>693</v>
-      </c>
-[...7 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>696</v>
-      </c>
-[...7 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>707</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>710</v>
-      </c>
-[...7 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>713</v>
-      </c>
-[...7 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>716</v>
-      </c>
-[...7 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>719</v>
-      </c>
-[...7 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>722</v>
-      </c>
-[...7 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>735</v>
-      </c>
-[...7 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>738</v>
-      </c>
-[...7 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B251" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="B251" s="1" t="s">
+      <c r="C251" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>741</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B252" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="B252" s="1" t="s">
+      <c r="C252" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B253" s="1" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
         <v>748</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
         <v>751</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
         <v>754</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
         <v>757</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
         <v>760</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
         <v>763</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
         <v>766</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>795</v>
+        <v>637</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>800</v>
+        <v>497</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>800</v>
+        <v>509</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>805</v>
+        <v>577</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
         <v>807</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
         <v>810</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
         <v>813</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
         <v>816</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>821</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>839</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>