--- v2 (2026-05-04)
+++ v3 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Herramientas" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="840">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1134">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Página web</t>
   </si>
   <si>
     <t>Agrobase</t>
   </si>
   <si>
     <t>Belar txarrak, gaixotasunak edo landareen izurriak behar bezala identifikatzen jakitea da kontrol eraginkorrerako lehen urratsa. Aplikazio honek izurrite eta gaixotasunen katalogoekin agronomia ezagutza datu-base bat dauka, baita aukeratutako herrialdeko pestizida, intsektizida eta herbizida erregistratu guztiak ere. Laborantza babesteko produktuen deskribapenak ere baditu estekekin, arazo bati irtenbide egokia beti aukeratu ahal izateko. Produktuen erregistroari eta iraungitze-datei buruzko informazioa ere ematen du, eta, batez ere, hainbat arlotan duten eraginkortasunari buruzkoa.</t>
   </si>
   <si>
     <t>Mugikorrerako aplikazioa</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=lt.farmis.apps.farmiscatalog&amp;hl=e…</t>
   </si>
   <si>
@@ -1118,59 +1118,50 @@
   <si>
     <t>ZITRIKOEN UREZTAPENA Andaluziako Nekazaritza, Arrantza, Elikadura eta Ekoizpen Organikorako Ikerketa eta Prestakuntza Institutuak (IFAPA) garatutako doako aplikazio publiko bat da, zitrikoen laboreetarako ureztatze gomendioak eskaintzen dituen interfazea, uraren erabilgarritasunera eta horniduran murrizketa egoera guztietara egokituta.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.ifapa.riego.citrus.app&amp;pli=1</t>
   </si>
   <si>
     <t>Sensacultivo</t>
   </si>
   <si>
     <t>Uraren eta ongarrien kontsumoa optimizatzeko eta lehiakortasuna eta iraunkortasuna handitzeko aukera ematen duen mugikorretarako aplikazioa</t>
   </si>
   <si>
     <t>https://sensacultivo.es/</t>
   </si>
   <si>
     <t>Sensoterra</t>
   </si>
   <si>
     <t>Lurzoruaren hezetasuna denbora errealean kontrolatzeko aplikazio mugikorra, zunda eta kokapenaren bidez, eta laboreen produktibitatea handitzeko eta ureztatze-kostuak murrizteko ekintzak iradokitzen dituena.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=nl.peercode.sensoterranew&amp;hl=es_4…</t>
   </si>
   <si>
-    <t>Memorándum SIEX</t>
-[...7 lines deleted...]
-  <si>
     <t>RiegoApp</t>
   </si>
   <si>
     <t>Ureztatze programazio plataforma gailu mugikorretarako</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.iriego.riegoapp</t>
   </si>
   <si>
     <t>Mide Mapas Pro</t>
   </si>
   <si>
     <t>Aplikazio batek poligonoak azkar eta erraz marrazteko eta distantziak, perimetroak eta azalerak Mapetan zehaztasun handiz neurtzeko aukera ematen du. Lurraren gainazalaren kurbadura ere kontuan hartzen du. Erabili eremu txiki edo handietarako, eta gero partekatu zure aurkikuntzak zure gailuko edozein partekatze aplikazioren bidez.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.globaldpi.measuremaplite&amp;hl=e…</t>
   </si>
   <si>
     <t>Riego</t>
   </si>
   <si>
     <t>Ureztatze ekipoak kudeatzen ditu</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.vrriegorn</t>
@@ -1686,50 +1677,113 @@
     <t>Agro</t>
   </si>
   <si>
     <t>Eraiki zure sarea eta zabaldu zure negozio aukerak Espainiako eta Portugalgo lehen sektoreko profesionalekin.</t>
   </si>
   <si>
     <t>https://appagro.es/</t>
   </si>
   <si>
     <t>Sanzar</t>
   </si>
   <si>
     <t>Lurzoruaren sentsorearen eta beste parametro batzuen bidez uraren erabilera murriztea ahalbidetzen duen ureztatze gomendio adimendunetarako web/mugikor plataforma</t>
   </si>
   <si>
     <t>https://ai-land-software.sanzar-group.com/</t>
   </si>
   <si>
     <t>Agroseguro Clientes</t>
   </si>
   <si>
     <t>Abeltzaintzan kalte-ordainen erreklamazioak eta erretiratze-oharrak erregistratzeko helburua duen aplikazioa</t>
   </si>
   <si>
     <t>https://agroseguro.es/clientes/aplicaciones/</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps Esriren gailu mugikorretarako mapak egiteko aplikazio nagusia da. Erabili Field Maps ArcGISen sortutako mapak arakatzeko, zure datu fidagarriak biltzeko eta eguneratzeko, eta egon zaren tokiak erregistratzeko, guztia kokapenean oinarritutako aplikazio bakar batetik.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
+  </si>
+  <si>
+    <t>Kobotoolbox</t>
+  </si>
+  <si>
+    <t>Datu-tresna intuitibo eta moldagarriak zure eragina maximizatzeko. Datuak biltzeko, kudeatzeko eta bistaratzeko plataforma bat, mundu mailan erabiltzen dena gizarte-aldaketa positiboak bizkortzeko.</t>
+  </si>
+  <si>
+    <t>https://www.kobotoolbox.org/</t>
+  </si>
+  <si>
+    <t>Windy</t>
+  </si>
+  <si>
+    <t>Tresna interfazea edo baliabideak gaztelaniaz eskuragarri dituena, meteorologiara, plangintzara eta arriskuetara bideratua.</t>
+  </si>
+  <si>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
+  </si>
+  <si>
+    <t>meteoblue</t>
+  </si>
+  <si>
+    <t>Meteorologiara, datu historikoetara eta plangintzara bideratutako interfazea edo gaztelaniaz eskuragarri dauden baliabideak dituen tresna.</t>
+  </si>
+  <si>
+    <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
+  </si>
+  <si>
+    <t>Globalforestwatch</t>
+  </si>
+  <si>
+    <t>Gaztelaniazko interfazea eta monitorizaziorako, baso-mozketaren eta urrutiko detekzioaren baliabideak dituen tresna. Ingurune profesionaletan erabiltzen da basozainen eta aholkularien lana hobetzeko, erregistroak modu koherentean gordez, zereginen automatizazioaz, datuen analisiaz eta erabakiak hartzeko laguntzaz.</t>
+  </si>
+  <si>
+    <t>https://www.globalforestwatch.org/map/</t>
+  </si>
+  <si>
+    <t>OpenForis</t>
+  </si>
+  <si>
+    <t>Open Foris basoak eta lurra monitorizatzeko doako eta kode irekiko irtenbideak eskaintzen dituen ekimena da. Basoen monitorizazio berritzaile, zehatz eta garden batek basoen klima-ekintzarako eta beste onura batzuetarako potentziala askatu dezakeela uste osoz garatua, Nazio Batuen Elikadura eta Nekazaritza Erakundeak (FAO) eskaintzen dituen ondasun publiko digitalen alde lan egiten duen eraldaketa-azeleragailu bat da, basoen monitorizaziorako gaitasun aurreratuak eskuragarri jarriz.</t>
+  </si>
+  <si>
+    <t>https://www.openforis.org/</t>
+  </si>
+  <si>
+    <t>CropWat</t>
+  </si>
+  <si>
+    <t>CROPWAT 8.0 Windows-erako lurzoruaren, klimaren eta laboreen datuetan oinarrituta laboreen ur eta ureztatze beharrak kalkulatzen dituen ordenagailu programa bat da.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
   </si>
   <si>
     <t>AgriSat</t>
   </si>
   <si>
     <t>Hazkunde-ziklo osoan zehar laboreen jarraipen sinple eta intuitiboa ahalbidetzen du, kudeaketa agronomikoa hobetzeko. Laboreen egoera, jarduera fotosintetikoa eta lursail barruko aldakortasuna bistaratzen dira. Horretarako, NASAren eta Europako Espazio Agentziaren Lurraren behaketa-satelite nagusien irudi-serie trinkoak erabiltzen dira, kasu askotan astean irudi baten maiztasunera hurbilduz. Aplikazioak eskuragarri dagoen azken irudia erakusten du lehenespenez eta irudi-sekuentzian zehar nabigazio kronologikoa errazten du.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
   </si>
   <si>
     <t>Peso Animal - Cerdos y ganado</t>
   </si>
   <si>
     <t>Kalkulagailu hau animalia bizien edo hildakoen pisua kalkulatzeko garatu da, balantzarik erabili gabe. -Txerri-behiak -Bufaloak -Zaldiak -Ardiak eta ahuntzak</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
   </si>
   <si>
     <t>Porcicultor: Gestor de cerdos</t>
   </si>
   <si>
     <t>Porcicultor: Txerri-ustiategiak kudeatzeko zure aliaturik onena. Ezagutu Porcicultor, %100ean doako txerri-kudeatzailea, zure gizentze-txerri-ustiategien gastuak eta irabaziak modu eraginkor eta konplikaziorik gabe kontrolatzen lagunduko dizuna.</t>
   </si>
@@ -1824,113 +1878,50 @@
   <si>
     <t>Uneko Egoeraren Ikuslea 2.0 Uneko Egoeraren Ikuslearen bertsio berriak, azkarragoa eta gailu mugikorretarako optimizatua, eraginkortasun eta irisgarritasun handiagoa eskaintzen du, errendimendu optimizatuarekin eta diseinu guztiz erantzunkorrarekin mahaigaineko eta mugikorreko plataformetan modu fidagarrian erabiltzeko. Europako eta Mediterraneoko sute denboraldiari buruzko informazio eguneratuena erakusten du. Honen barruan sartzen dira gaurko sute arriskuaren eguraldi mapak eta 6 egunera arteko iragarpenak, baita egunero eguneratutako sute guneen eta perimetroen mapak ere.</t>
   </si>
   <si>
     <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
   </si>
   <si>
     <t>Instituto Geográfico Nacional</t>
   </si>
   <si>
     <t>Lurraldearen behaketa, kartografia eta datu geografikoak</t>
   </si>
   <si>
     <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
   </si>
   <si>
     <t>ArcGIS Survey123</t>
   </si>
   <si>
     <t>Eraldatu eguneroko lan-fluxuak formulario adimendunekin. Diseinatu formulario eta inkesta adimendunak ArcGIS Survey123-rekin, formulario sortzaile dinamiko batekin. Bizkortu datuen bilketa eta hobetu emaitzen kalitatea. Ikusi eta aztertu informazioa lente geografiko baten bidez, gauzak non eta zergatik gertatzen diren hobeto ulertzeko. Partekatu datuak web mapen, aplikazioen eta aginte-panelen bidez erabakiak hartzeko informazioa emateko eta negozio-prozesuak hobetzeko.</t>
   </si>
   <si>
     <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
   </si>
   <si>
-    <t>ArcGIS Field Maps</t>
-[...61 lines deleted...]
-  <si>
     <t>BRCGS</t>
   </si>
   <si>
     <t>Ziurtagiria lortzen eta etengabe hobetzen laguntzeko tresnak. Marken jabeek inoiz baino gehiago lehenesten dute produktuen osotasuna. Teknologiak ahalbidetzen duen gardentasunak konfiantza nola irabazten eta galtzen den eraldatzen ari da, eta hornikuntza-kateak luzeagoak eta konplexuagoak bihurtzen ari dira, arriskuak areagotuz. Bezeroen berme-eskakizun handiagoak betetzeko eta gero eta handiagoak diren araudi-eskakizunak betetzeko, BRCGS-k tresna digital multzo bat garatu du guneei betetzea mantentzen, arriskua arintzen eta etengabe hobetzen laguntzeko.</t>
   </si>
   <si>
     <t>https://www.brcgs.com/digital-solutions/overview/</t>
   </si>
   <si>
     <t>IFS</t>
   </si>
   <si>
     <t>IFS Elikagaien Arauak produktuak eta ekoizpen-prozesuak berrikusten ditu elikagai-ekoizle batek produktu seguruak, benetakoak eta kalitatezkoak ekoizteko duen gaitasuna ebaluatzeko, legezko eskakizunen eta bezeroen espezifikazioen arabera.</t>
   </si>
   <si>
     <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
   </si>
   <si>
     <t>Rainforest Alliance</t>
   </si>
   <si>
     <t>Gure igel berdea, Rainforest Alliance Nekazaritza Jasangarriaren Ziurtagiriaren ikurra, mundu osoan ezaguna da nekazarien bizibideak, giza eskubideak, ingurumenarekiko praktika egokiak eta klima-erresilientzia hobetzeko duen konpromisoagatik. Milioika baserri eta enpresak gurekin lan egiten dute hornidura-kate osoan epe luzerako eragina bultzatzeko. Zuk ere egin dezakezu! Egin zaitez gurekin bazkide orain. Hasi zaitez.</t>
   </si>
   <si>
     <t>https://www.rainforest-alliance.org/es/para-negocios/</t>
@@ -2533,50 +2524,941 @@
     <t>SgaCex- Cuaderno de Explotación</t>
   </si>
   <si>
     <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) nekazariei ematen dien ustiategien kudeaketa-erregistro publikoa, beren ustiategiak kudeatzeko. HELBURUAK: - Sektorearen digitalizazioa sustatzea eta jasangarritasun ekonomikoa eta ingurumenekoa sustatzea, baita administrazio-sinplifikazioa ere, PEPACen (Nekazaritza Politika Bateratuaren Europako Plana) eta Europako Itun Berdearen helburuak betetzeko. - Ustiategien kudeaketa xehatzea</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgacex.android&amp;hl=es_4…</t>
   </si>
   <si>
     <t>oliCloud</t>
   </si>
   <si>
     <t>Olibondo-soroak eta fruitu lehorren ustiategiak kudeatzeko bereziki garatutako aplikazio batek ustiategi bakoitzaren errentagarritasuna, erabilitako produktu fitosanitarioak kontrolatzea eta automatikoki zure ustiategiko erregistro-liburua sortzea ahalbidetzen dizu.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.app.inforcloudsca.olicloudapp…</t>
   </si>
   <si>
     <t>Catastro app</t>
   </si>
   <si>
     <t>Catastro_app mugikorretarako aplikazio bat da, zure jabetza guztien informazioa biltzen eta pertsonalizatzen duena zure telefono mugikorrean, zure erabilera pertsonalerako soilik, zure argazkiak, zirriborroak edo oharrak gehi ditzakezulako.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.gob.catastro</t>
+  </si>
+  <si>
+    <t>Agrobase (IOS)</t>
+  </si>
+  <si>
+    <t>Belar txarrak, gaixotasunak edo landare-izurriak behar bezala identifikatzen jakitea da kontrol eraginkorrerako lehen urratsa. Aplikazio honek izurriteekin eta gaixotasunen katalogo batekin ezagutza agronomikoen datu-base bat dauka, baita aukeratutako herrialdean erregistratutako pestizida, intsektizida eta herbizida guztiak ere. Laborantza babesteko produktuen deskribapenak ere baditu estekekin, edozein arazotarako irtenbide egokia aukeratu ahal izateko. Gainera, produktuen erregistroari eta iraungitze-daten informazioa ematen du, eta, batez ere, egoera desberdinetan duten eraginkortasunari buruzkoa.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrobase/id1314976795</t>
+  </si>
+  <si>
+    <t>Agrovortic (IOS)</t>
+  </si>
+  <si>
+    <t>Agrovortic edozein labore motatarako koaderno digital bat da, MAPA (SIEX) araudiekin, Global GAPekin, nekazaritza ekologikoarekin eta ekoizpen integratuarekin bat datorrena, baserriko gorabeheren kudeaketa eta kontrola ahalbidetzen duena: infekzioen jarraipena, tratamendu fitosanitarioetarako laguntzailea (egungo produktuak, baimendutako erabilerak, dosiak, disoluzioa...), ongarrien aplikazioa, fase fenologikoen jarraipena, zereginen erregistroa, ureztatzea eta zure laboreen ekoizpena, baita abereen bazkatzearen erregistroa ere.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrovortic/id6451448563</t>
+  </si>
+  <si>
+    <t>Smattcom (IOS)</t>
+  </si>
+  <si>
+    <t>Smattcom aplikazioarekin, nekazaritza-elikagaien produktuak zuzenean sal diezazkiekezu Mexikon eta beste herrialde batzuetako 100 ekoizle, erosle eta handizkari baino gehiagori. Aurkitu behar duzun eroslea edo saltzailea, bidali zure negozio-proposamena, itxi akordioa zuzenean eta erabili Transakzio Seguruen zerbitzua zure produktuaren ordainketa eta entrega behar bezala bermatzeko.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/smattcom/id1275834490?l=en-GB</t>
+  </si>
+  <si>
+    <t>VACAPP (IOS)</t>
+  </si>
+  <si>
+    <t>Zure behiak, zezenak eta artaldeak kudeatzeko aplikazioa, txahalak, titia kentzea, osasun-azterketak, gaixotasunak eta artalde bati gerta dakizkiokeen hainbat gertaera zehatz-mehatz kontrolatzeko aukera ematen duena.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/vacapp-livestock-management/id6746496380</t>
+  </si>
+  <si>
+    <t>AGRIVI (IOS)</t>
+  </si>
+  <si>
+    <t>Agrivi nekazaritza kudeaketa programa bat da, zure laboreen alderdi guztiak kontrolatzeko aukera ematen dizuna: landaketa eta uzta aldiak, uztak, ongarritzea, ureztatzea, ihinztadura, etab. Laborantza mota guztiekin bateragarria da: barazkiak, frutak, zerealak, ureztatutakoak, lehorreko lurrak, etab. Ezaugarri aurreratuak ere baditu, hala nola analisia, izurriteen kontrola, urtaroen plangintza eta gehiago.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrivi/id882695732?l=en-GB</t>
+  </si>
+  <si>
+    <t>Riego (IOS)</t>
+  </si>
+  <si>
+    <t>Ureztatze ekipoak kudeatu</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego/id6448273516?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL APP (IOS)</t>
+  </si>
+  <si>
+    <t>VISUAL APP-ek landaketa, uzta biltzea, ureztatzea, kalitate kontrola, ongarritzea, fase fenologikoen jarraipena, izurriteen aurkako tratamenduak eta abar bezalako jarduerak modu eraginkor eta kostu-eraginkorrean planifikatzea ahalbidetzen du.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-v6/id6446358533?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL SENSOR (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-sensor/id1567881739?l=en-GB</t>
+  </si>
+  <si>
+    <t>XFARM (IOS)</t>
+  </si>
+  <si>
+    <t>Baserrien kudeaketa, sateliteekin, nekazaritzako makinekin eta sentsoreekin konekta daitekeelako baserria kontrolatu eta optimizatzeko kokapen bakarra eskaintzeko.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xfarm-farm-management-app/id1468992158?l=en-GB</t>
+  </si>
+  <si>
+    <t>VisorSIGPAC - Libreta de campo (IOS)</t>
+  </si>
+  <si>
+    <t>SIGPAC Viewer Androiderako garatutako aplikazio mugikor guztiz natiboa da, SIGPAC sisteman nekazaritza-lursailei buruzko informazioa arakatu eta bistaratzeko. Nekazaritza-ustiategiak kudeatzeko PREMIUM tresna erabilgarrien multzo bat barne hartzen du, eta horrek zure telefono mugikorrean koaderno txiki bat eramateko aukera ematen du egindako lana erregistratzeko.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visor-sigpac/id1207548434?l=en-GB</t>
+  </si>
+  <si>
+    <t>Qfield para QGIS (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/qfield-for-qgis/id1531726814?l=en-GB</t>
+  </si>
+  <si>
+    <t>UTM Geo Map (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/utm-geo-map/id6754522296?l=en-GB</t>
+  </si>
+  <si>
+    <t>PROVACUNo (IOS)</t>
+  </si>
+  <si>
+    <t>Espainiako Behi Haragiaren Erakunde Interprofesionalaren aplikazioa.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/provacuno-dss-manure/id6749436988</t>
+  </si>
+  <si>
+    <t>RedFara info (Red Fitosanitaria de Aragón) (IOS)</t>
+  </si>
+  <si>
+    <t>Aragoiko Landare Osasun Sarea (RedFAra) Aragoiko Gobernuko Landa Garapen eta Jasangarritasun Sailak smartphone eta tabletetarako sortutako aplikazio mugikor berria da, ATRIAko teknikarien eskura jarria izurriteen kontrola landan kudeatzeko. Zerbitzuak: Alertak: Erabiltzaileek laboreen eta intereseko eremuen izurriteen mailei buruzko jakinarazpenak jasotzen dituzte. Izurriteen jarraipena: Grafiko sinpleek azken bi denboraldietan izurrite nagusien bilakaera erakusten dute. Landare Osasun eta Ziurtapen Zerbitzuko buletinetarako sarbidea: Aplikazioak Landare Osasun eta Ziurtapen Zentroak sortutako buletinetarako, informaziorako eta landareen osasun alertetarako sarbidea ematen du. Datu meteorologikoetarako sarbidea: Erabiltzaileek 60 estazio meteorologiko konektatu baino gehiagotako datuak kontsulta ditzakete. Landare Osasun Zaintza Sarearen baliabideak: RedFArak sortutako asteroko laboreen jarraipen txostenetarako sarbidea, baita RedFArak egindako entseguei buruzko informaziorako ere.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/redfara-info/id6473279604?l=en-GB</t>
+  </si>
+  <si>
+    <t>Asesores Aragón (IOS)</t>
+  </si>
+  <si>
+    <t>Aragoiko Nekazaritza Elikagaien Aliantzaren aplikazioak laguntza eta laguntza eskaintzen die Aragoiko zientzialari, teknikari eta nekazari komunitateari, ezagutza kudeatzeko tresna gisa, informazioa eta dokumentazioa aholku-talde desberdinetan partekatzea, kideen arteko bilerak eta mota guztietako jarduerak koordinatzea errazten duena.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/asesores-arag%C3%B3n/id1158666029?l=en-GB</t>
+  </si>
+  <si>
+    <t>OdinS Monitor (IOS)</t>
+  </si>
+  <si>
+    <t>Neurketa-gailuak monitorizatzeko aplikazioa: tenperatura, hezetasuna, eguzki-erradiazioa,..., neurketa-gailuen grafikoen bistaratzea, tartetik kanpoko balioen alerten PUSH jakinarazpenak jasotzea, gailu bakoitzeko alerten historia bistaratzea, balbulen eraginkortasuna eta programazioa.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/odins-monitor/id1446636664</t>
+  </si>
+  <si>
+    <t>AGROISLAS (IOS)</t>
+  </si>
+  <si>
+    <t>Aplikazio bat zure laboreak modu eraginkorragoan kudeatzen, baliabideak optimizatzen eta prozesuaren etapa guztietan produktibitatea handitzen laguntzeko</t>
+  </si>
+  <si>
+    <t>https://agroislas.com/app/</t>
+  </si>
+  <si>
+    <t>CLAAS Connect (IOS)</t>
+  </si>
+  <si>
+    <t>CLAAS connect plataforma digitalerako sarbide mugikorra, baserriaren eta flotaren kudeaketa errazten duena, prozesuak optimizatzen dituena eta zure CLAAS zerbitzu-bazkidearekin konektatzeko aukera ematen dizuna.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/claas-connect/id1486067534</t>
+  </si>
+  <si>
+    <t>ISAGRI AGROPTIMA (IOS)</t>
+  </si>
+  <si>
+    <t>Kudeatu zure baserria modu eraginkorrean APParen eta zure ordenagailuko web kontuaren bidez (Digital Farm Management Notebook)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroptima-software-agr%C3%ADcola/id929585869</t>
+  </si>
+  <si>
+    <t>John Deere Operations Center Mobile (IOS)</t>
+  </si>
+  <si>
+    <t>Aplikazioak John Deere Operazio Zentrora konektatzen da, egindako lanaren eta erabiltzen ari den makinaren errendimendu esperoaren eta benetakoaren arteko alderaketa ebaluatzeko aukera emanez.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/operations-center-mobile/id1104383066</t>
+  </si>
+  <si>
+    <t>New Holland FieldOps (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/new-holland-fieldops/id6503120987</t>
+  </si>
+  <si>
+    <t>Massey Ferguson Connect (IOS)</t>
+  </si>
+  <si>
+    <t>Massey Ferguson Connect telemetria sistemaren aplikazio ofiziala zure traktorearekin konektatzeko eta erregai-kontsumoa, gidatze-datuak, GPS kokapena, zerbitzu-kodeak eta askoz gehiago jasotzeko.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=MASSEY%20FERGUSON</t>
+  </si>
+  <si>
+    <t>FRAC Mode of Action (IOS)</t>
+  </si>
+  <si>
+    <t>Fungiziden eta bakteriziden sailkapenaren zerrenda aldian-aldian berrikusia erakusten du, haien ekintza-moduaren arabera, Espainian gaur egun edo etorkizunean erabiltzeko dauden taldeak eta osagai aktiboak soilik barne hartuta.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/frac-moa/id1225391696</t>
+  </si>
+  <si>
+    <t>IFAPA Producción Integrada (IOS)</t>
+  </si>
+  <si>
+    <t>Ekoizpen Integratuaren Araudian jasotako informazioa kontsultatzeko aplikazio bat, landa-eremuan kontsulta daitekeena eta azkar eta erraz aurki daitezkeen nekazaritza-jardunbide derrigorrezkoak, debekatuak eta gomendatuak, baita araudiaren edozein alderdiri buruzko erantzun laburtuak lortzeko ere.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-producci%C3%B3n-integrada/id6448350695</t>
+  </si>
+  <si>
+    <t>Abastores-Tu lonja on line (IOS)</t>
+  </si>
+  <si>
+    <t>Nekazaritzako lehengaien online salgaien truke-plataforma bat, nekazarien, zereal-merkatarien eta lantegien arteko eguneroko transakzioetan oinarritua. Merkatu-prezio argitaratuetan oinarritutako erosketa eta salmenta interes-tasak sortzeko sistema bat ere badu.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/abastores/id1666544074</t>
+  </si>
+  <si>
+    <t>Gest-Cubierta (IOS)</t>
+  </si>
+  <si>
+    <t>Aplikazio honekin, nekazariek edo teknikariek beren landaketaren estalduraren egoera bistaratu ahal izango dute estaldura-mailaren eta landare-egoeraren arabera, lurzoruko ur-edukia kalkulatzeko modulua barne.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gest-cubierta/id6474183616</t>
+  </si>
+  <si>
+    <t>IRAC España (IOS)</t>
+  </si>
+  <si>
+    <t>Nekazariei, ekoizleei, teknikariei eta, oro har, laboreen babeserako profesionalei intsektizidak eta/edo akarizidak hautatzeko gida bat eskaintzen die, intsektiziden/akariziden erresistentziaren kudeaketa (IRM) estrategia eraginkor eta iraunkor batean erabiltzeko.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/irac/id1491753377</t>
+  </si>
+  <si>
+    <t>AGROSLAB (IOS)</t>
+  </si>
+  <si>
+    <t>Nekazarientzako tresna Farm Management Notebook-ekin, aGROSlab GIP Advisor aplikazioarekin eta landareen babeserako produktuen banaketa kanalerako plataformarekin integratua</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroslab-agricultor/id1476059183</t>
+  </si>
+  <si>
+    <t>Kubota (IOS)</t>
+  </si>
+  <si>
+    <t>Aplikazioa nekazariei eta nekazaritzako profesionalei baserrien kudeaketaren eta makinen hainbat alderditan laguntzeko, nekazaritza-jardunbideak hobetzeko: eguraldiaren iragarpenak, eremuen neurketak.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/skl-mobile/id1520362399</t>
+  </si>
+  <si>
+    <t>Deutz-Fahr (IOS)</t>
+  </si>
+  <si>
+    <t>Traktoreak eta uzta-makinak kontrolatzeko aukera ematen duen tresna bat, eta makineria kontrolatzeko urruneko diagnostiko-sistema bat.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mydeutz-fahr/id1468470744</t>
+  </si>
+  <si>
+    <t>Fendt Variotronic (IOS)</t>
+  </si>
+  <si>
+    <t>Zure traktorearekin konektatu eta erregai-kontsumoa, gidatze-datuak, SGP kokapena, zerbitzu-kodeak eta beste zerbitzu batzuk jasotzeko aukera ematen dizun aplikazio bat.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fendt-connect/id1444937781</t>
+  </si>
+  <si>
+    <t>MyMerlo (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymerlo/id6473777320</t>
+  </si>
+  <si>
+    <t>myMANITOU (IOS)</t>
+  </si>
+  <si>
+    <t>Lur zailetan materialak altxatzeko, mugitzeko eta jartzeko diseinatutako makinen aplikazioa, karga-ahalmena eta irismen-altuera desberdinak dituzten modeloen arabera.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymanitou/id1450638942</t>
+  </si>
+  <si>
+    <t>My Landini (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-landini/id6443558858</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Aplikazio honek landa-datuen erregistroak lortzeko aukera ematen dizu, hala nola, belar txarren, izurriteen eta gaixotasunen jarraipena, aplikazio-aginduak, landaketaren eta uztaren kontrolak eta aurrerapena, landare-eremuen kontrolak, beste funtzionalitate batzuen artean.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sima-monitoreo-de-cultivos/id6448897648</t>
+  </si>
+  <si>
+    <t>Herdwatch: Manejo de ganado (IOS)</t>
+  </si>
+  <si>
+    <t>Aplikazioa behi, esneki, ardi eta larre eta soroen kudeaketarako erabiltzeko errazak diren hainbat irtenbide dituena</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/herdwatch-livestock-management/id1487855852</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador (IOS)</t>
+  </si>
+  <si>
+    <t>Nekazaritza-makineriarako GPS/GNSS nabigazio aplikazio indartsua, lursailen, soroen edo larreen tamaina neurtzen duena, zure beharretara egokitutako datu-base bat sortuz.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/coldonagro/id6474488416</t>
+  </si>
+  <si>
+    <t>Aegro Campo (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/aegro-campo/id1105392365</t>
+  </si>
+  <si>
+    <t>Ikos Advanced (IOS)</t>
+  </si>
+  <si>
+    <t>Nekazaritza-profesionalentzat sortutako zehaztasun-nekazaritza jasangarrirako tresna bat, IKOS KONTROLATZAILEAK sortutako datuak kontsultatzeko eta beren uztaren grafiko historikoak ikusteko aukera ematen diena.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ikos-advanced/id1547875545</t>
+  </si>
+  <si>
+    <t>rFrio (IOS)</t>
+  </si>
+  <si>
+    <t>rFrio-k Andaluzian, Valentziako Erkidegoan, Extremaduran eta Murtziako Eskualdean dauden hozkailu-biltegiei buruzko informazioa eskaintzen die fruta edo mahastietan aritzen diren nekazarientzat.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rfrio/id1665904406</t>
+  </si>
+  <si>
+    <t>Atfarm (IOS)</t>
+  </si>
+  <si>
+    <t>Nitrogenoaren eta laboreen nutrizioaren kudeaketa zehatza eta eraginkorra eskaintzen duen nekazaritza-irtenbide digitala</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/atfarm/id1450266720</t>
+  </si>
+  <si>
+    <t>Gerente de Ganadería (IOS)</t>
+  </si>
+  <si>
+    <t>Zure animalien kokapena, haien hazkundea, osasuna eta produktibitatea kontrolatzen laguntzen duen tresna.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/livestock-manager-farm-tracker/id6479564251</t>
+  </si>
+  <si>
+    <t>Gestión explotaciones agrarias (IOS)</t>
+  </si>
+  <si>
+    <t>Baserri batean ekintzak sortzea eta monitorizatzea errazteko diseinatutako aplikazioa (XEAGA)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/xesti%C3%B3n-explotaci%C3%B3ns-agrarias/id6695739…</t>
+  </si>
+  <si>
+    <t>AgroCuaderNo CuaderNo de campo (IOS)</t>
+  </si>
+  <si>
+    <t>Kooperatiba / Olibondo Errotako datuak kudeatzeko tresna</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrocuaderno-cuaderno-de-campo/id1342648389</t>
+  </si>
+  <si>
+    <t>BASF Agro (IOS)</t>
+  </si>
+  <si>
+    <t>BASF Agro-n labore bakoitzerako aplikazioari buruzko informazio osoa aurkituko duzu, eskuragarri dauden produktuak eta non erosi kontsultatu, hazien tratamenduari buruzko informazioa eta gaixotasunen, belar txarren eta izurriteen kontrola.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/basf-agro-adviser/id1316177410</t>
+  </si>
+  <si>
+    <t>Agroseguro clientes (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroseguro-clientes/id1668989373</t>
+  </si>
+  <si>
+    <t>Farmable: App Gestión Agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmable-app-gesti%C3%B3n-agr%C3%ADcola/id1456760…</t>
+  </si>
+  <si>
+    <t>Bovidata (IOS)</t>
+  </si>
+  <si>
+    <t>Animalia bakoitzaren erregistro zehatza (adina, pisua, arraza eta jasotako txerto edo tratamenduak) gordetzeko eta haien zaintzari eta kudeaketari buruzko erabaki informatuak hartzeko tresna. Denbora errealeko grafikoak eta estatistikak sortzeko aukera ematen du, abereen aurrerapena erraz jarraitzeko, pisuari, hazkuntzari eta osasunari dagokionez.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bovidata/id6446290317</t>
+  </si>
+  <si>
+    <t>My MASCHIO GASPARDO (IOS)</t>
+  </si>
+  <si>
+    <t>Nire MASCHIO GASPARDOk informazio baliagarria eta eduki ugari eskaintzen ditu MASCHIO GASPARDOren nekazaritza-ekipoen gamari buruz. Aplikazioak produktuen aipagarrienak, bideoak eta irudiak ikusteko eta liburuxkak deskargatzeko aukera ematen dizu.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-maschio-gaspardo/id808700645</t>
+  </si>
+  <si>
+    <t>Riego Citrus (IOS)</t>
+  </si>
+  <si>
+    <t>RIEGO CITRUS Andaluziako Nekazaritza, Arrantza, Elikadura eta Ekoizpen Organikoaren Ikerketa eta Prestakuntza Institutuak (IFAPA) garatutako doako aplikazio publiko bat da, zitrikoen laboreetarako ureztatze gomendioak eskaintzen dituen interfazea, uraren erabilgarritasunera eta ur-horniduran murrizketarik dagoen edozein egoeratara egokituta.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-citrus/id6739278947</t>
+  </si>
+  <si>
+    <t>Sensoterra (IOS)</t>
+  </si>
+  <si>
+    <t>Lurzoruaren hezetasuna denbora errealean kontrolatzeko aplikazio mugikorra, zunda eta kokapenaren bidez, eta uztaren produktibitatea handitzeko eta ureztatze-kostuak murrizteko ekintzak iradokitzen dituena.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sensoterra/id1077801373</t>
+  </si>
+  <si>
+    <t>Porcicola Control (IOS)</t>
+  </si>
+  <si>
+    <t>Ongi etorri Porcícola Control-era, txerri-ustiategiak kudeatzeko irtenbide integrala, zuretzat bereziki diseinatua, txerri-hazle profesionalarentzat. Gure aplikazioak zure ustiategiaren kudeaketa optimizatzeko, zure txerrien osasuna hobetzeko eta produktibitatea handitzeko behar dituzun tresnak eskaintzen dizkizu.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicola-control/id6523417688</t>
+  </si>
+  <si>
+    <t>BOOSTERAGRO (IOS)</t>
+  </si>
+  <si>
+    <t>Zure soroaren klima, agronomia eta ekoizpen informazioa integratzen duen tresna</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/boosteragro/id1268230658</t>
+  </si>
+  <si>
+    <t>Memorándum SIEX</t>
+  </si>
+  <si>
+    <t>Nekazaritza sektorerako aplikazio mugikorra, automatikoki sortzen duena soro-koaderno digitala eta abeltzaintzako ustiategiko liburua.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/memorandum-siex/id6450362288</t>
+  </si>
+  <si>
+    <t>SENCROP (IOS)</t>
+  </si>
+  <si>
+    <t>Zure eremurako neurketa eta eguraldi iragarpen espezifikoen bidez laboreen arriskuen kudeaketa eta esku-hartzeak</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sencrop-local-weather-app/id1447941336</t>
+  </si>
+  <si>
+    <t>365Crop (IOS)</t>
+  </si>
+  <si>
+    <t>365Crop aplikazioak laboreen ekoizpenaren neurketak dokumentatzeko aukera ematen dizu, lurra lantzen hasi eta uzta biltzen hasi arte. Lineaz kanpo ere, laboreen ekoizpenaren neurketak, soro-mapak eta hainbat analisi grabatu eta ikus ditzakezu edonon, argi eta garbi. Nahi adina langile edo seniderekin harremanetan jar zaitezke, bakoitzarentzako planak sor ditzakezu eta datu guztiak edozein unetan kontrolatu. Horrela, adibidez, baldintza-betetze-eskakizunen banakako txosten-betebeharrak modu erraz eta fidagarrian bete daitezke.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/365crop/id934480657</t>
+  </si>
+  <si>
+    <t>IG4 Agricultura Razonada (IOS)</t>
+  </si>
+  <si>
+    <t>Kalitatea, Produktibitatea eta Iraunkortasuna optimizatzeko labore baten oinarrizko parametroak kontrolatzeko aplikazioa</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ig4-agricultura-razonada/id1354890391</t>
+  </si>
+  <si>
+    <t>Kaampo técnico (IOS)</t>
+  </si>
+  <si>
+    <t>Nazio eta nazioarteko ziurtagiri desberdinen betetzea aholkatzeaz eta/edo ikuskatzeaz arduratzen direnen lana errazteko tresna azkar eta erraza.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kaampo-tecnico/id6446362801</t>
+  </si>
+  <si>
+    <t>DOSAVIÑA (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dosavi%C3%B1a/id1413664423</t>
+  </si>
+  <si>
+    <t>ISAGRI PORC MOBILE (IOS)</t>
+  </si>
+  <si>
+    <t>Txerri-hazleentzako aplikazio mugikor bat, baserriko gertaerak denbora errealean erregistratzeko eta artaldearen datu garrantzitsuetara erraz sartzeko. Ugalketa-gertaerak (intseminazioak, estalketak, ultrasoinuak, erditzeak, titia kentzea) sartu ditzakezu, ereiten erregistroak ikusi eta itxaronaldiak kontrolatu sakrifizio aurrekoetan. Horrez gain, ereiten gorputz-egoera (bizkarreko gantza) erregistratu dezakezu etapa desberdinetan. Titia kentzearen ondorengo eta gizentzearen loteak sor ditzakezu animalien mugimenduak eta osasun-esku-hartzeak erregistratuz.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porc-mobile/id1073637825</t>
+  </si>
+  <si>
+    <t>Agrónic App 2.0 (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agr%C3%B3nic-app-2-0/id6476872881</t>
+  </si>
+  <si>
+    <t>Cropwise Protector (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cropwise-protector/id1509531036</t>
+  </si>
+  <si>
+    <t>CAMPOGEST (IOS)</t>
+  </si>
+  <si>
+    <t>Baserri bateko eguneroko zereginen kudeaketa eta erregistroa</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/campogest-plus/id1480668569</t>
+  </si>
+  <si>
+    <t>Mi Granja (IOS)</t>
+  </si>
+  <si>
+    <t>Ardi, ahuntz eta behi haztegiak kudeatzeko aplikazioa. Animalien identifikazio elektronikoko irakurgailu bat erabiliz (boloa, belarri-marka elektronikoa, mikrotxipa), datu-base bat eta ustiategiaren kontrol sistema bat sortzea ahalbidetzen du, animaliek igarotzen dituzten etapa eta egoera desberdinak monitorizatzea ahalbidetuz, hala nola: Identifikazioa, Errolda, Ultrasoinua, Bildotsen Erditzea, Galerak, Odol Laginketa, Esne Erregistroa, etab.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/ph/app/mi-granja-app/id6692621958</t>
+  </si>
+  <si>
+    <t>Fitocampo (IOS)</t>
+  </si>
+  <si>
+    <t>Fitocampo APP landareen babeserako, nekazaritzarako eta landareen segurtasunerako sektoreko enpresek beren landa-erregistroak gailu mugikor batetik bete ahal izateko diseinatuta dago. Fitocampo APP landareen babeserako, nekazaritzarako eta landareen segurtasunerako sektoreko edozein enpresak bere landa-erregistroak gailu mugikor batetik bete ahal izateko diseinatutako aplikazio mugikorra da, profil profesional desberdinen lana erraztuz.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fitocampo/id1621032835</t>
+  </si>
+  <si>
+    <t>Xarvio Field Manager (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xarvio-field-manager/id1344893065</t>
+  </si>
+  <si>
+    <t>PhytechPlant (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/phytechplant/id1446740783</t>
+  </si>
+  <si>
+    <t>Plantae (IOS)</t>
+  </si>
+  <si>
+    <t>Plantae-rekin, zure soroko datuetara sar zaitezke edozein unetan. Egiaztatu lurzoruaren hezetasuna, eroankortasuna eta tenperatura mailak, zure landareei uneoro behar dutena emateko. - Datuen bilketa denbora errealean. - Hezetasunaren, eroankortasunaren eta tenperaturaren grafikoak. - Emari-tasaren irakurketak soroan egon beharrik gabe.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantae/id1388302296</t>
+  </si>
+  <si>
+    <t>Agrizy: Smart agri-processing (IOS)</t>
+  </si>
+  <si>
+    <t>Nekazaritza-produktuen salmenta errazten duen mugikorretarako aplikazio bat, oso erraza eta errentagarria dena nekazarientzat, nekazaritza-ekoizpeneko erakundeentzat eta nekazaritza-prozesatzeko industrientzat.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrizy/id6447946426</t>
+  </si>
+  <si>
+    <t>FarmQA (IOS)</t>
+  </si>
+  <si>
+    <t>FarmQA zure agronomia laguntzaile digitala da laboreen monitorizaziorako, tratamendu gomendioetarako, irudien analisietarako eta soroen analisietarako. Aholkua: FarmQA Advice-k agronomoen lana errazten du zure nekazariei tratamendu gomendio digital azkarrak emanez. Pertsonalizatu gomendioak eta jarraitu xehetasunak.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmqa/id1232043703</t>
+  </si>
+  <si>
+    <t>Climate Field view (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/climate-fieldview/id797902820</t>
+  </si>
+  <si>
+    <t>Agro (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/agro-la-red-agroalimentaria/id1586783518</t>
+  </si>
+  <si>
+    <t>AgriSat (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrisat/id1126338658</t>
+  </si>
+  <si>
+    <t>Peso Animal - Cerdos y ganado (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/peso-animal-cerdos-y-ganado/id6742767132</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicultor-gestor-de-cerdos/id6743422380</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-control-de-ganado/id6744004302</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/avicultor-control-de-aves/id6752305510</t>
+  </si>
+  <si>
+    <t>Catastro app (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/catastro-app/id6451143194</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/arcgis-field-maps/id1515671684</t>
+  </si>
+  <si>
+    <t>Rawdata (IOS)</t>
+  </si>
+  <si>
+    <t>Web aplikazioa, Mugikorrerako aplikazioa</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rawdata-software-agr%C3%ADcola/id1555034213</t>
+  </si>
+  <si>
+    <t>meteoblue (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/meteoblue-weather-maps/id994459137</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Agricolum nekazariek, nekazarientzat, aholkularientzat eta kooperatibentzat diseinatutako aplikazioa da. Nekazari, nekazaritza-ingeniari eta informatika-ingeniari talde bat gara, nekazaritza-sektoreari baserriak kudeatzen eta nekazaritza-jardunbideak hobetzen lagundu nahi dioguna.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703</t>
+  </si>
+  <si>
+    <t>SgaCex- Cuaderno de Explotación (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgacex/id6475663383</t>
+  </si>
+  <si>
+    <t>Farm to table (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farm-to-table-bd/id6742797397</t>
+  </si>
+  <si>
+    <t>Mi manada IONS</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/myherd/id1635517308</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ag-leader-agfiniti/id1458022253</t>
+  </si>
+  <si>
+    <t>Ganadero APP (IOS)</t>
+  </si>
+  <si>
+    <t>AEMET (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/el-tiempo-de-aemet/id784646178</t>
+  </si>
+  <si>
+    <t>AgroExact (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroexact/id1556242604</t>
+  </si>
+  <si>
+    <t>ISAGRI GEOFOLIA (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/geofolia/id756903921</t>
+  </si>
+  <si>
+    <t>Auravant (IOS)</t>
+  </si>
+  <si>
+    <t>Laborantza-ekoizpen zikloaren etapa bakoitzerako funtzionaltasunak dituen aplikazioa, erabiltzaileari informazio eta ezagutza geruzak modu azkarrean izan diezazkiokeena soro mailan.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/auravant/id1437579869</t>
+  </si>
+  <si>
+    <t>GESTION RIEGO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gesti%C3%B3n-riego/id1253440243</t>
+  </si>
+  <si>
+    <t>IFAPA GUÍA PLAGAS (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-gu%C3%ADa/id1436813101</t>
+  </si>
+  <si>
+    <t>RiegoApp (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riegoapp/id971716684?l=en-GB</t>
+  </si>
+  <si>
+    <t>KALI-TOOLBOX (IOS)</t>
+  </si>
+  <si>
+    <t>Zure laboreetan gabezia sintomak edozein unetan identifikatu ditzakezu eta landareen mantenugaiei, K+S Minerals and Agriculture GmbH produktuei eta haien erabilera optimoari buruzko informazio baliagarria aurki dezakezu.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kali-toolbox/id868678366?l=en-GB</t>
+  </si>
+  <si>
+    <t>MagicScout (IOS)</t>
+  </si>
+  <si>
+    <t>Aplikazioak zure behaketak egituratzen ditu erabaki hobeak har ditzazun. Aurreztu denbora kalteen arrazoiak segundotan identifikatuz edo automatizatu zure esplorazio bidaiak teknologia adimendunarekin.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/magicscout/id1551769259?l=en-GB</t>
+  </si>
+  <si>
+    <t>Mide Mapas Pro (IOS)</t>
+  </si>
+  <si>
+    <t>Aplikazio honek poligonoak azkar eta erraz marrazten eta distantziak, perimetroak eta azalerak Mapetan zehaztasun osoz neurtzen uzten dizu. Lurraren gainazalaren kurbadura ere kontuan hartzen du. Eremu txiki edo handietarako erabili, eta gero zure aurkikuntzak zure gailuko edozein partekatze aplikazioren bidez partekatu.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/measure-map-pro/id443823801?l=en-GB</t>
+  </si>
+  <si>
+    <t>MONET VITICULTURAL (IOS)</t>
+  </si>
+  <si>
+    <t>Mahastiaren egoeraren jarraipena</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/monet-viticultura/id1493409082?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRICOLUM (IOS)</t>
+  </si>
+  <si>
+    <t>Nekazariek, nekazarientzat, aholkularientzat edo kooperatibentzat diseinatutako aplikazio bat, baserriak kudeatzen eta nekazaritza hobetzen laguntzen duena (Digital Farm Management Notebook)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703?l=en-GB</t>
+  </si>
+  <si>
+    <t>OneSoil Scouting: Farming Tool (IOS)</t>
+  </si>
+  <si>
+    <t>Zehaztasun-nekazaritzarako aplikazioa, zure laboreak urrunetik kontrolatzeko, eguraldi-baldintzak, NDVI (edo "indize berdea") egiaztatzeko eta oharrak gehitzeko aukera ematen duena.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/onesoil-scouting-farming-tool/id1458134040?l=en-GB</t>
+  </si>
+  <si>
+    <t>OSIGRIS (IOS)</t>
+  </si>
+  <si>
+    <t>Edozein labore motatarako koaderno digitala, MAPA (SIEX) araudiekin, Global GAPekin, nekazaritza ekologikoarekin eta ekoizpen integratuarekin bat datorrena</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/osigris-cuaderno-de-campo/id1586104532?l=en-GB</t>
+  </si>
+  <si>
+    <t>oliCloud (IOS)</t>
+  </si>
+  <si>
+    <t>Zure olibondo eta fruitu lehorren ustiategien kudeaketarako bereziki garatutako APPa, ustiategi bakoitzaren errentagarritasuna, zure ustiategia tratatu den produktu fitosanitarioak kontrolatzea eta zure nekazaritza-ustiategien koadernoa automatikoki sortzea ahalbidetzen duena.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/olicloud/id1299443123</t>
+  </si>
+  <si>
+    <t>PLANTCARE (IOS)</t>
+  </si>
+  <si>
+    <t>Aplikazio honekin, izurrite edo gaixotasun jakin baten aurka labore bat tratatzeko behar den produktua, dosia eta aplikazioa aurki ditzakezu.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantcare-pro/id576750037?l=en-GB</t>
+  </si>
+  <si>
+    <t>PLANTNET (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantnet/id600547573?l=en-GB</t>
+  </si>
+  <si>
+    <t>PlantSnap (IOS)</t>
+  </si>
+  <si>
+    <t>Identifikatu berehala 600.000 landare mota baino gehiago —loreak, zuhaitzak, landare mamitsuak, perretxikoak, kaktusak eta gehiago— PlantSnap-ekin. PlantSnap-ek orain zure landareak nola hazten eta zaintzen irakasten dizu.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantsnap-plant-identifier/id1451054346?l=en-GB</t>
+  </si>
+  <si>
+    <t>PRESVET (IOS)</t>
+  </si>
+  <si>
+    <t>Albaitaritzako Antibiotikoen Errezeten Kontrola</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/presvet/id1587886098?l=en-GB</t>
+  </si>
+  <si>
+    <t>RASVE APP (IOS)</t>
+  </si>
+  <si>
+    <t>Mugikorretarako aplikazioa, Albaitaritza Zerbitzu Ofizialen tresna erabilgarria izan nahi duena, bai eskualdekoa bai zentrala, animalien gaixotasunen kudeaketarekin eta haien administrazioarekin lotutako gertaerak denbora errealean jakinarazteko.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rasve/id1556836078?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-frutosecos/id1605106792?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO BERRY (IOS)</t>
+  </si>
+  <si>
+    <t>Cádiz, Huelva eta Sevillako probintzietan marrubi, mugurdi eta ahabi laboreetarako ureztatze gomendioak kontsultatzeko mugikorretarako aplikazioa</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-berry/id1537564663?l=en-GB</t>
+  </si>
+  <si>
+    <t>SGA@PP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgaapp/id1605835326?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas (IOS)</t>
+  </si>
+  <si>
+    <t>Zure soroan, baserrian eta lorategian landareen gaixotasunak eta izurriak urrunetik kontrolatzen, identifikatzen eta tratatzen laguntzen dizun IA bidezko zehaztasun-nekazaritzarako irtenbide bat</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrio-plant-diagnosis-app/id1239193220?l=en-GB</t>
+  </si>
+  <si>
+    <t>SIAR APP (IOS)</t>
+  </si>
+  <si>
+    <t>104 laboreren ur beharrak eta ureztatzeko dosiak kalkulatuz ureztatze programa bat kudeatzeko aplikazio mugikorra</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/siar/id1129186499?l=en-GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2883,54 +3765,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D285"/>
+  <dimension ref="A1:D396"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D285"/>
+      <selection activeCell="A1" sqref="A1:D396"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1187.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -4666,152 +5548,152 @@
         <v>6</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B128" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B128" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
         <v>385</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
         <v>388</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
         <v>391</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
         <v>394</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
         <v>397</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
         <v>400</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
         <v>403</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>404</v>
@@ -4823,275 +5705,275 @@
         <v>405</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
         <v>409</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>134</v>
+        <v>6</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>464</v>
@@ -5145,121 +6027,121 @@
         <v>474</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>481</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>487</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
         <v>493</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>500</v>
@@ -5341,124 +6223,124 @@
         <v>516</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
         <v>523</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>526</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>532</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>534</v>
+        <v>355</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B180" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B180" s="1" t="s">
+      <c r="C180" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="1" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>537</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>540</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>6</v>
@@ -5481,345 +6363,345 @@
         <v>545</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
         <v>546</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
         <v>549</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>134</v>
+        <v>6</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>559</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
         <v>564</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>567</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
         <v>582</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
         <v>585</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
         <v>588</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
         <v>591</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
         <v>594</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
         <v>597</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
         <v>600</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
         <v>603</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
         <v>606</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
         <v>612</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
         <v>615</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>616</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
         <v>618</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>619</v>
@@ -5873,625 +6755,625 @@
         <v>629</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>631</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
         <v>633</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
         <v>636</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>637</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
         <v>639</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
         <v>642</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
         <v>645</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
         <v>648</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>649</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
         <v>651</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
         <v>654</v>
       </c>
       <c r="B220" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D220" s="1" t="s">
         <v>655</v>
-      </c>
-[...4 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B221" s="1" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
         <v>659</v>
       </c>
       <c r="B222" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D222" s="1" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="B223" s="1" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B224" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D224" s="1" t="s">
         <v>665</v>
-      </c>
-[...4 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="B225" s="1" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
         <v>669</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B227" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>673</v>
-      </c>
-[...4 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B228" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B228" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C228" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
         <v>677</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
         <v>680</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
         <v>683</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
         <v>686</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
         <v>689</v>
       </c>
       <c r="B233" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>690</v>
-      </c>
-[...4 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B234" s="1" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
         <v>694</v>
       </c>
       <c r="B235" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>695</v>
-      </c>
-[...4 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="B236" s="1" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
         <v>699</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>700</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
         <v>705</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
         <v>708</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>709</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
         <v>714</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>715</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
         <v>717</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
         <v>720</v>
       </c>
       <c r="B244" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>721</v>
-      </c>
-[...4 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B245" s="1" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
         <v>725</v>
       </c>
       <c r="B246" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>726</v>
-      </c>
-[...4 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="B247" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="B247" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C247" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
         <v>730</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
         <v>733</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
         <v>736</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
         <v>739</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>740</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
         <v>742</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
         <v>745</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
         <v>748</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
         <v>751</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
         <v>754</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>755</v>
@@ -6615,233 +7497,233 @@
         <v>780</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
         <v>781</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
         <v>784</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
         <v>787</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
         <v>790</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
         <v>793</v>
       </c>
       <c r="B269" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D269" s="1" t="s">
         <v>794</v>
-      </c>
-[...4 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="B270" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="B270" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C270" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
         <v>798</v>
       </c>
       <c r="B271" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D271" s="1" t="s">
         <v>799</v>
-      </c>
-[...4 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D272" s="1" t="s">
         <v>801</v>
-      </c>
-[...7 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>803</v>
-      </c>
-[...7 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="B274" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="B274" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C274" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
         <v>807</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
         <v>810</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
         <v>813</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
         <v>816</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
         <v>822</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>823</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
         <v>825</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>826</v>
@@ -6885,50 +7767,1604 @@
       <c r="A284" s="1" t="s">
         <v>834</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
         <v>837</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>838</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>839</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>