--- v1 (2026-02-17)
+++ v2 (2026-04-03)
@@ -12,1259 +12,1034 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>GO-LINOMARrek tailer bat antolatzen ari da CEBAS-CSICen, Salty Symphonies proiektu europarrarekin batera.</t>
+    <t>A3 PI.C1 ikastaroa. Datu meteorologikoen digitalizazioa eta izurriteen detekzioa</t>
+  </si>
+  <si>
+    <t>Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Al, 06/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Az, 08/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Sarean</t>
+  </si>
+  <si>
+    <t>Helburua : Ureztatzeko eta nekazaritzako kudeaketan datu meteorologikoen erabilera ulertzea. Datu horiek digitalizatzen eta aztertzen ikastea erabakiak hartzeko prozesua hobetzeko. Izurriteen…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/a3-pic1-ikastaroa-datu-meteorologikoen-digitalizazioa-eta-izurriteen-detekzioa</t>
+  </si>
+  <si>
+    <t>COAGek 2026ko NEP, ingurumen eta gizarte iraunkortasuna eta beste politika publiko batzuk jorratzeko konferentzia bat antolatzen ari da Sahagúnen.</t>
+  </si>
+  <si>
+    <t>Ar, 07/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Pertsonalki</t>
+  </si>
+  <si>
+    <t>2026ko apirilaren 7an , COAGek “NPB. Ingurumen eta gizarte iraunkortasun helburuak. Beste politika publiko batzuk” konferentzia egingo du Sahagúnen (León) , NPB berriari eta nekazaritza jardueran…</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>Landa Garapen, Prestakuntza eta Enplegu Zentroa. C. Pedro Ponce de León, 11. 24320. Sahagún (León)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/coagek-2026ko-nep-ingurumen-eta-gizarte-iraunkortasuna-eta-beste-politika-publiko-batzuk</t>
+  </si>
+  <si>
+    <t>Sevillako Info Day "Ezagutza Trukerako eta Prestakuntza eta Informazio Jardueretarako Laguntza"</t>
+  </si>
+  <si>
+    <t>Deiaren informazioa</t>
+  </si>
+  <si>
+    <t>Ar, 07/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Gorde data! Apirilaren 7an , "Info day Sevilla Aid knowledge change and training and information activities" ekitaldia egingo da Sevillako EOIren (Industria Antolakuntzako Eskola) egoitzan . Bilera…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Sevillako Industria Antolakuntzako Eskola</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/sevillako-info-day-ezagutza-trukerako-eta-prestakuntza-eta-informazio-jardueretarako</t>
+  </si>
+  <si>
+    <t>Talde Operatiboen eta Proiektu Berritzaileen arteko esperientzia-trukea: ARDO SEKTOREA</t>
+  </si>
+  <si>
+    <t>Az, 08/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Og, 09/04/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>EBAE Sareak hainbat lan-gai jorratuko ditu AEI-Agriren Tokiko Ekoizleen Erakundeetako (GOOO) kideen, proiektu berritzaileetan parte hartzen duten interesdunen eta berrikuntzarekin lotutako beste…</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona, Tarragona</t>
+  </si>
+  <si>
+    <t>Katalunia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/talde-operatiboen-eta-proiektu-berritzaileen-arteko-esperientzia-trukea-ardo-sektorea</t>
+  </si>
+  <si>
+    <t>Txerrien ekoizpenaren eraginkortasuna: errentagarritasunaren eta lehiakortasunaren oinarria</t>
+  </si>
+  <si>
+    <t>Az, 08/04/2026 - 09:45</t>
+  </si>
+  <si>
+    <t>Az, 08/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Espainiako txerrien sektore zuria Europako dinamikoenetako eta lehiakorrenetakoa da, Ebroko harana eskualde liderra izanik biztanleriari eta berrikuntzari dagokionez. Bere egokitzapen bikaina izan…</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>María de Luna, 7, 50018 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/txerrien-ekoizpenaren-eraginkortasuna-errentagarritasunaren-eta-lehiakortasunaren</t>
+  </si>
+  <si>
+    <t>Abeltzaintza estentsiboari, artzaintzari eta transhumantziari buruzko nazioarteko bilera.</t>
+  </si>
+  <si>
+    <t>Azokak</t>
+  </si>
+  <si>
+    <t>Og, 09/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>La, 11/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Sarean, Pertsonalki, Nahastuta</t>
+  </si>
+  <si>
+    <t>Madrilen egingo den Belardien eta Artzainen Nazioarteko Urtearen Ospakizuna - Nazioarteko Bilera, erreferentziazko foroa izango da, non ikertzaileak, abeltzainak, artzainak, teknikariak, ingurumen-…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>ESPAINIAKO INGENIARITZA INSTITUTUA Arrando Jeneralaren kalea, 38, 28010 Madril, Espainia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/abeltzaintza-estentsiboari-artzaintzari-eta-transhumantziari-buruzko-nazioarteko-bilera</t>
+  </si>
+  <si>
+    <t>Gazta artisauaren kontsumoan ohiturak, motibazioak eta pertzepzioak</t>
+  </si>
+  <si>
+    <t>Emaitzen zabalkundea, Tailerrak</t>
+  </si>
+  <si>
+    <t>Al, 13/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Al, 13/04/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Zergatik aukeratzen du jendeak artisau-gazta? Zer paper jokatzen dute zaporeak, prezioak eta jasangarritasunak? Zenbat dakigu tokiko ekoizpenari buruz? Webinar honek POCTEFA Know N Cheese proiektu…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/gazta-artisauaren-kontsumoan-ohiturak-motibazioak-eta-pertzepzioak</t>
+  </si>
+  <si>
+    <t>Biodibertsitate eta Nekazaritzari buruzko 1. Nazioarteko Kongresua (IBC)</t>
+  </si>
+  <si>
+    <t>Kongresuak</t>
+  </si>
+  <si>
+    <t>Ar, 14/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Or, 17/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Biodibertsitate eta Nekazaritzari buruzko Lehen Nazioarteko Kongresua (ICBA) Espainian egingo da 2026ko apirilaren 14tik 17ra. Europako nekazaritza inflexio-puntu batean dago. Biodibertsitatearen…</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/biodibertsitate-eta-nekazaritzari-buruzko-1-nazioarteko-kongresua-ibc</t>
+  </si>
+  <si>
+    <t>COAGek 2026ko NEP, ingurumen eta gizarte iraunkortasuna eta beste politika publiko batzuk jorratzeko konferentzia bat antolatzen ari da Sahagúnen. - Cloned</t>
+  </si>
+  <si>
+    <t>Ar, 14/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Ar, 14/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111486</t>
+  </si>
+  <si>
+    <t>GOFAR TOUR 2026. Eguneko bidaia Espainian</t>
+  </si>
+  <si>
+    <t>Az, 15/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Az, 15/04/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Robot erakustaldiz, Espainiako nekazariek zuzenean jasotako iritziz eta banatzaileen ikuspegiez betetako egun osoa. John Deere Berrikuntza Zentroan ospatu den ekitaldi honek aukera paregabea…</t>
+  </si>
+  <si>
+    <t>Blvd. John Deere, 2, 28984 Parla, Madril</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/gofar-tour-2026-eguneko-bidaia-espainian</t>
+  </si>
+  <si>
+    <t>Nekazaritzan koaderno digitalari buruzko tailerra - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Sevillako Nekazari Txikien eta Abeltzaintzako Hazleen Batasunak ( UPA Sevilla ) landa-koaderno digitalari buruzko informazio-jardunaldi bat egingo du 2026ko otsailaren 19an , ustiategien…</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Cañada Rosaleko Enpresa Ekimenen Zentroa (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111565</t>
+  </si>
+  <si>
+    <t>Ureztatze eta ongarritze teknologia berriak nekazaritza jasangarriago baterantz aurrera egiteko</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 15:55</t>
+  </si>
+  <si>
+    <t>2026ko apirilaren 16an, Orihuelan egingo da “Ureztatzeko eta ongarritzeko teknologia berriak, nekazaritza jasangarriago baterantz bilakaera” aurrez aurreko hitzaldia, nekazaritza sektoreko…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>Auditorioa, Goi Eskola Politeknikoa, Orihuelako Unibertsitate Miguel Hernández (Alacant)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/ureztatze-eta-ongarritze-teknologia-berriak-nekazaritza-jasangarriago-baterantz-aurrera</t>
+  </si>
+  <si>
+    <t>XVII. Intxaurrondoen Konferentzia Teknikoa 2026</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Eguneko behin-behineko data. Laster argitaratuko dugu ekitaldiari buruzko informazio gehiago. Informazio gehiago jaso nahi baduzu, egin klik hurrengo web orrian dagoen "Interesa dut" botoian .</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Konstantino</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xvii-intxaurrondoen-konferentzia-teknikoa-2026</t>
+  </si>
+  <si>
+    <t>Nekazaritzan koaderno digitalari buruzko tailerra - Cloned</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111495</t>
+  </si>
+  <si>
+    <t>Úbedak 2026ko Olibondo Erroten Maisu eta Operadoreen VI. Kongresu Nazionala hartuko du</t>
+  </si>
+  <si>
+    <t>La, 18/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>La, 18/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Datorren larunbatean, 2026ko apirilaren 18an , Úbeda hiria, Gizateriaren Ondare eta oliba olioaren sektoreko lider ukaezina, oliba olioaren profesionalen bilgune bihurtuko da berriro ere. Oliba…</t>
+  </si>
+  <si>
+    <t>Ubeda. Jaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/ubedak-2026ko-olibondo-erroten-maisu-eta-operadoreen-vi-kongresu-nazionala-hartuko-du</t>
+  </si>
+  <si>
+    <t>XVI. SEAE Kongresua</t>
+  </si>
+  <si>
+    <t>Az, 22/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>La, 25/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Espainiako Nekazaritza Organiko eta Agroekologia Elkarteak (SEAE) bere XVI. SEAE Kongresua egingo du 2026ko apirilaren 22tik 25era, Iruñan. Kongresua zuzenean emango da SEAEren YouTube kanaletik. “…</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Iruñea. (Nafarroa).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xvi-seae-kongresua</t>
+  </si>
+  <si>
+    <t>XVII. Expolevante-Níjar</t>
+  </si>
+  <si>
+    <t>Az, 22/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Or, 24/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Expolevante-Níjar nekazaritza azokak bere hamazazpigarren edizioa ospatuko du apirilaren 22tik 24ra Campohermoso Erakusketa eta Kongresu Zentroan , lorezaintza sektoreko ekitaldi nagusietako bat…</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Campohermoso Erakusketa eta Kongresu Jauregia 04100 Níjar Almería Espainia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xvii-expolevante-nijar</t>
+  </si>
+  <si>
+    <t>AG Berria - Nazioarteko Nekazaritza Konferentzia eta Erakusketa</t>
+  </si>
+  <si>
+    <t>Kongresuak, Emaitzen zabalkundea, Egun teknikoak, Saregintza, Tailerrak</t>
+  </si>
+  <si>
+    <t>Al, 27/04/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>Az, 29/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Ongarri espezializatuetan, BioAg teknologietan eta nekazaritza jasangarrian egindako azken aurrerapenak, laboreen ekoizpenaren etorkizuna moldatuko dutenak. Ongarri berezietan, BioAg teknologietan…</t>
+  </si>
+  <si>
+    <t>Hotel Riu Plaza España, Madril, Espainia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/ag-berria-nazioarteko-nekazaritza-konferentzia-eta-erakusketa</t>
+  </si>
+  <si>
+    <t>Erakustaldi tailerra: "Ureztatzeko uraren erabilera jasangarria lortzeko mahastietako ur beharrak aurreikustea"</t>
   </si>
   <si>
     <t>Tailerrak</t>
   </si>
   <si>
-    <t>Ar, 17/02/2026 - 11:11</t>
-[...176 lines deleted...]
-    <t>41. Fruta Hazkuntza Konferentzia 2026</t>
+    <t>Ar, 28/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Ar, 28/04/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>PRERIVID Supraautonomoko Operazio Taldea Apirilaren 28an, asteartea, goizeko 10:00etatik 13:30era , aurrez aurreko erakustaldi tailer bat egingo da "Ureztatzeko Uraren Erabilera Jasangarrirako…</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/erakustaldi-tailerra-ureztatzeko-uraren-erabilera-jasangarria-lortzeko-mahastietako-ur</t>
+  </si>
+  <si>
+    <t>Phytomak "Pistatxo eta almendraren neurri fitosanitarioen oraina eta etorkizuna" bilera antolatzen du</t>
+  </si>
+  <si>
+    <t>Ar, 28/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Az, 29/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Bilera apirilaren 28an eta 29an izango da, Tomellosoko (Ciudad Real) IRIAFen. Ciudad Realeko Tomelloso herria fruitu lehorren ikerketaren munduko epizentro bihurtuko da apirilaren 28tik 29ra . "…</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>Tomellosoko IRIAF (Ciudad Real)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/phytomak-pistatxo-eta-almendraren-neurri-fitosanitarioen-oraina-eta-etorkizuna-bilera</t>
+  </si>
+  <si>
+    <t>Espainia 40 urte EBn: NPB ulertzea Europa ulertzeko</t>
+  </si>
+  <si>
+    <t>Mintegiak</t>
+  </si>
+  <si>
+    <t>Og, 07/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 07/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Espainia orduko Europako Ekonomia Erkidegoan sartu zeneko 40. urteurrena ospatzeko, bilera hau gure herrialdeko Nekazaritza Politika Bateratuaren (NPB) bilakaerari eta eginkizunari buruzko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/espainia-40-urte-ebn-npb-ulertzea-europa-ulertzeko</t>
+  </si>
+  <si>
+    <t>FUTUROLIVA</t>
+  </si>
+  <si>
+    <t>Og, 07/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>La, 09/05/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>FUTUROLIVA 2026ren edizio berriak maiatzaren 7tik 9ra irekiko ditu ateak, hau Oliba Azokaren hamalaugarren edizioa izanik, Jaéngo probintziarentzat oso ekitaldi garrantzitsua eta azken urteotan…</t>
+  </si>
+  <si>
+    <t>Av. Alcalde Eusebio Ortega Molina CP 23440 BAEZA (Jaén)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/futuroliva</t>
+  </si>
+  <si>
+    <t>Animalien Osasun eta Ongizateari buruzko IV. Nazioarteko Kongresua</t>
+  </si>
+  <si>
+    <t>Og, 07/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>La, 09/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Espainiako Albaitaritza Lanbidearen Elkargoen Kontseilu Nagusiak Animalien Osasun eta Ongizateari buruzko IV. Nazioarteko Kongresua egingo du 2026ko maiatzaren 7, 8 eta 9an, Valentziako Ateneo…</t>
+  </si>
+  <si>
+    <t>Valentziako Merkataritza Ateneoa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/animalien-osasun-eta-ongizateari-buruzko-iv-nazioarteko-kongresua</t>
+  </si>
+  <si>
+    <t>XXIV. Uzta Osteko Konferentzia Teknikoa 2026</t>
+  </si>
+  <si>
+    <t>Og, 07/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xxiv-uzta-osteko-konferentzia-teknikoa-2026</t>
+  </si>
+  <si>
+    <t>EXPOVICAMAN AZOKA</t>
+  </si>
+  <si>
+    <t>Og, 07/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Ig, 10/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Gaztela-Mantxako Nekazaritza eta Abeltzaintza Azoka EXPOVICAMAN , Gaztela-Mantxako Nekazaritza eta Abeltzaintza Azokak, bere 42. edizioa ospatuko du 2026an. Zalantzarik gabe, Gaztela-Mantxako…</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>IFAB Avda. Gregorio Arcos 19 02006 Albacete Albacete Espainia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/expovicaman-azoka</t>
+  </si>
+  <si>
+    <t>CULTIVA 2026 Huescako probintziako ureztatutako lurretara itzuli da</t>
+  </si>
+  <si>
+    <t>Landa erakustaldiak, Azokak</t>
+  </si>
+  <si>
+    <t>Az, 13/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 14/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Berrikuntza, Teknologia eta Nekazaritza Lotzen CULTIVA 2026 Konferentzia maiatzaren 13an eta 14an egingo da Grañén-Albero Bajo- n, Huescan, ureztatutako baserri batean. Ekitaldi hau neguko zerealetan…</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>Grañén-Albero Bajo, Huesca.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/cultiva-2026-huescako-probintziako-ureztatutako-lurretara-itzuli-da</t>
+  </si>
+  <si>
+    <t>Uraren erresilientzia nekazaritzan: berrikuntza praktikan, EBko PAC Sarearen eskutik</t>
+  </si>
+  <si>
+    <t>Ar, 19/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>“Uraren erresilientzia nekazaritzan: berrikuntza praktikan” konferentzia, berrikuntzan, ezagutza trukean eta EIP-AGRI ikuspegian oinarritutako Europako bilera, maiatzaren 19tik 21era bitartean egingo…</t>
+  </si>
+  <si>
+    <t>Hanburgo (Alemania)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/uraren-erresilientzia-nekazaritzan-berrikuntza-praktikan-ebko-pac-sarearen-eskutik</t>
+  </si>
+  <si>
+    <t>ENOFORUM AZOKA</t>
+  </si>
+  <si>
+    <t>Az, 20/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Enoforum upategiei eta ardo-enpresei eskainitako kongresu tekniko-zientifiko eta azoka bat da. Helburua: hornitzaile enpresak, ikertzaileak, ardogileak eta upategi eta mahasti teknikariak biltzea,…</t>
+  </si>
+  <si>
+    <t>Zaragozako Azoka, A-2 autobidea, 311 km, 50012 Zaragoza, Zaragoza, Espainia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/enoforum-azoka</t>
+  </si>
+  <si>
+    <t>2026ko Neguko Belar Laboreei buruzko XXII. Eskualde arteko Landa Eguna</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/2026ko-neguko-belar-laboreei-buruzko-xxii-eskualde-arteko-landa-eguna</t>
+  </si>
+  <si>
+    <t>Cadizek XX. SEFIN Kongresua eta III. BeMiPlant hartuko ditu 2026ko maiatzaren 26tik 28ra</t>
+  </si>
+  <si>
+    <t>Ar, 26/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cádiz nitrogenoaren finkapenari eta, gero eta gehiago, ikerketa-eremu zabalago bati eskainitako zientzia-komunitatearen bilgunea izango da: landareen eta mikroorganismoen arteko elkarrekintza…</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>Cadiz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/cadizek-xx-sefin-kongresua-eta-iii-bemiplant-hartuko-ditu-2026ko-maiatzaren-26tik-28ra</t>
+  </si>
+  <si>
+    <t>FOODTECH EXPO</t>
+  </si>
+  <si>
+    <t>Az, 27/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>Elikagaien teknologia elikagaien industriarako Expo FoodTech-en, ez dugu etorkizuna behatzen bakarrik, sortu egiten dugu. Aurtengo ekitaldia erakusketa bat baino gehiago da; ezagutzen dugun…</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Bilbao- BEC</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/foodtech-expo</t>
+  </si>
+  <si>
+    <t>Animalia Bizidunen Garraioari buruzko 1. Foro Nazionala</t>
+  </si>
+  <si>
+    <t>Kongresuak, Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Or, 29/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Or, 29/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>2026ko maiatzaren 29an, zita bat duzu animalia bizien garraio sektorearekin. ANTAk (Animalien Garraio Biziaren Elkarte Nazionala) eta 333 Corporatek antolatutako ekitaldiak profesionalak, adituak eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/animalia-bizidunen-garraioari-buruzko-1-foro-nazionala</t>
+  </si>
+  <si>
+    <t>XVIII. Almendrondo Eguna 2026</t>
+  </si>
+  <si>
+    <t>Az, 03/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Az, 03/06/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Borges Blanques</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xviii-almendrondo-eguna-2026</t>
+  </si>
+  <si>
+    <t>ABANCA NAZIOARTEKO AZOKA - GALIZIAKO ASTE BERDEA</t>
+  </si>
+  <si>
+    <t>Og, 04/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Ig, 07/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Galiziako Abanca Nazioarteko Aste Berdearen Azokak 47. edizioa du, Iberiar penintsularen ipar-mendebaldeko sektore anitzeko azoka eta aisialdi ekitaldirik handiena bezala finkatuta. Ekitaldi…</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>Silleda (Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/abanca-nazioarteko-azoka-galiziako-aste-berdea</t>
+  </si>
+  <si>
+    <t>NEKAZARITZA AZOKA NAZIONALA</t>
+  </si>
+  <si>
+    <t>Az, 24/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Ig, 28/06/2026 - 23:30</t>
+  </si>
+  <si>
+    <t>1960tik urtero egiten den azoka nazional eta multisektorea da, ezin hobeto finkatua, non gure gizarteko hainbat sektore produktibo harmonian bizi diren, non sendoena eta maila guztietan erreferentzia…</t>
+  </si>
+  <si>
+    <t>Manzanares</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/nekazaritza-azoka-nazionala</t>
+  </si>
+  <si>
+    <t>GALIFOREST</t>
+  </si>
+  <si>
+    <t>Og, 02/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La, 04/07/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Galiforest Abanca basogintzako monografiak zortzigarren edizioa ospatuko du 2026ko uztailaren 2tik 4ra, Boqueixóngo (A Coruña) udaletxean dagoen Sergude Agrobasogintzako Prestakuntza eta…</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Boqueixón (A Coruña)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/galiforest</t>
+  </si>
+  <si>
+    <t>XXIX. Arroz-eremuaren Eguna 2026</t>
   </si>
   <si>
     <t>Emaitzen zabalkundea, Egun teknikoak</t>
   </si>
   <si>
-    <t>Ar, 24/02/2026 - 14:00</t>
-[...56 lines deleted...]
-    <t>aviFORUM eta incubaFORUM ezinbesteko ekitaldi tekniko gisa finkatu dira Espainian, Latinoamerikan eta Brasilen hegazti-industria profesionalarentzat. Urtero, sektoreko pertsonaia garrantzitsuak…</t>
+    <t>Og, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Og, 27/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xxix-arroz-eremuaren-eguna-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. 2026ko neguko labore estentsiboetan egindako entsegu eta berrikuntzen emaitzak</t>
+  </si>
+  <si>
+    <t>Or, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Or, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/recomex-2026ko-neguko-labore-estentsiboetan-egindako-entsegu-eta-berrikuntzen-emaitzak</t>
+  </si>
+  <si>
+    <t>Espainiako Konpostaje Sarearen IX. Konferentzia</t>
+  </si>
+  <si>
+    <t>Ar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Espainiako Konpostaje Sarearen 9. Biltzarraren daten eta lekuaren iragarpena. 2026ko irailaren 29a eta 30a, eta urriaren 1a . Granada , Granadako Unibertsitateko Arkitektura Goi Mailako Eskola…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/espainiako-konpostaje-sarearen-ix-konferentzia</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech-ek nekazaritzako elikagaien berrikuntza bilduko du Innovarena erakusketa-gunean.</t>
+  </si>
+  <si>
+    <t>Ar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Og, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech azokak edizio berri bat egingo du 2026ko urriaren 6tik 8ra, Bartzelonako Firako Gran Via aretoan. Nekazaritzako elikagaien industriarako berrikuntza, teknologia eta osagaien…</t>
+  </si>
+  <si>
+    <t>Bartzelonako Firako Gran Via aretoa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/alimentaria-foodtech-ek-nekazaritzako-elikagaien-berrikuntza-bilduko-du-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, urriaren 6tik 8ra, IFEMAn</t>
+  </si>
+  <si>
+    <t>Kongresuak, Azokak, Esperientzien trukea, Saregintza, Mintegiak, Tailerrak</t>
+  </si>
+  <si>
+    <t>Ar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Og, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Urriaren 6tik 8ra, Fruit Attractionek Madrilgo hiria fruta eta barazkien sektorearen munduko bilgune nagusi bihurtuko du berriro ere. IFEMA MADRID eta FEPEXek antolatuta, azokak bere 18. edizioa…</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/fruit-attraction-urriaren-6tik-8ra-ifeman</t>
+  </si>
+  <si>
+    <t>Espainiako Fitopatologia Elkartearen XXII. Kongresua</t>
+  </si>
+  <si>
+    <t>Kongresuak, Emaitzen zabalkundea, Egun teknikoak, Mintegiak, Tailerrak</t>
+  </si>
+  <si>
+    <t>Al, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Og, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Atsegin handiz iragartzen dizuegu Espainiako Fitopatologia Elkartearen XXII. Kongresua , Palma de Mallorcan 2026ko urriaren 19tik 22ra egingo dena. Ohi bezala, bilera hau landareen osasunean…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Konbentzio Zentroa, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/espainiako-fitopatologia-elkartearen-xxii-kongresua</t>
+  </si>
+  <si>
+    <t>XXXI IRTA Fruta Hazkuntza Konferentzia 2026</t>
+  </si>
+  <si>
+    <t>Az, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Eguneko behin-behineko data. Ekitaldiari buruzko informazio gehiago laster argitaratuko da. Informazio gehiago jaso nahi baduzu, egin klik hurrengo web orrian dagoen "Interesa dut" botoian .</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xxxi-irta-fruta-hazkuntza-konferentzia-2026</t>
+  </si>
+  <si>
+    <t>SEPOR Azoka, Lorcan (Murtzia)</t>
+  </si>
+  <si>
+    <t>Al, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Og, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murtzia) lehen sektorearen bilgune nagusi bihurtuko da berriro ere SEPOR – Abeltzaintza, Industria eta Nekazaritza Elikagaien Azoka edizio berri batekin, 2026ko urriaren 26tik 29ra bitartean…</t>
+  </si>
+  <si>
+    <t>Lorca Azoka Plaza Santa Quiteria plaza, z/g 30800 Lorca Murtzia Espainia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/sepor-azoka-lorcan-murtzia</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: elikagaien industriarako ekitaldi garrantzitsu berria IFEMA MADRIDera iritsiko da 2027ko otsailean</t>
+  </si>
+  <si>
+    <t>Ar, 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>Iberiar penintsulako elikagai eta edarien industriak mugarri berri bat lortu du Anuga Select Ibérica -ren etorrerarekin, 2027ko otsailaren 16tik 18ra IFEMA Madrilen egingo den ekitaldi profesional…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madril.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/anuga-select-iberica-elikagaien-industriarako-ekitaldi-garrantzitsu-berria-ifema</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>Ar, 16/02/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>Og, 18/02/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28. Nazioarteko Ur, Ureztatze eta Ingurumen Erakusketa SMAGUAren ospeak, Europako azoka garrantzitsuenetako bat bihurtu denez, mundu osoko profesionalak erakartzen ditu, uraren zikloan aplikatutako…</t>
+  </si>
+  <si>
+    <t>Zaragozako Azoka A-2 autobidea, 311 km 50012 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, basogintza sektoreko nazioarteko ekitaldi nagusia benetako lan-baldintzetan</t>
+  </si>
+  <si>
+    <t>Og, 27/05/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>La, 29/05/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>1997an lehen deialdia egin zenetik 13 edizio egin dira , eta Asturforesta basogintza sektoreko, egurraren eta hari lotutako industriako profesionalen bilgune nagusietako bat bihurtu da, bai estatu…</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>Asturiasko Nazioarteko Basogintza Azoka, Tineoko Udala, Udaletxeko Plaza, z/g, 33870 Tineo, Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/asturforesta-basogintza-sektoreko-nazioarteko-ekitaldi-nagusia-benetako-lan-baldintzetan</t>
+  </si>
+  <si>
+    <t>EXPOBIOMASS AZOKA</t>
+  </si>
+  <si>
+    <t>Ar, 28/09/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 30/09/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>AVEBIOM, Biomasaren Energia Balioztatzeko Espainiako Elkartea AVEBIOM, EXPOBIOMASAren antolatzailea, bioenergia sektoreko eragile nagusien elkartea da, biomasaren balio-kate osoa hartzen duena.…</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
-    <t>Valladolideko Azoka</t>
-[...763 lines deleted...]
-  <si>
     <t>Valladolideko azoka, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/gertaerak/expobiomass-azoka</t>
-  </si>
-[...154 lines deleted...]
-    <t>https://akisplataforma.es/eu/gertaerak/asturforesta-basogintza-sektoreko-nazioarteko-ekitaldi-nagusia-benetako-lan-baldintzetan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1571,68 +1346,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J64"/>
+  <dimension ref="A1:J49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J64"/>
+      <selection activeCell="A1" sqref="A1:J49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="119.114" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1642,2003 +1417,1533 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="E4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="I5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      <c r="I7" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>57</v>
+      </c>
       <c r="J7" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
       <c r="J8" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H10" s="1" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>108</v>
+        <v>88</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="G17" s="1"/>
+        <v>120</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B18" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="C18" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>32</v>
+        <v>128</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I20" s="1"/>
       <c r="J20" s="1" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I22" s="1"/>
       <c r="J22" s="1" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>149</v>
+        <v>50</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="G23" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="H23" s="1" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>156</v>
+        <v>67</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="G25" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="H25" s="1" t="s">
-        <v>47</v>
+        <v>173</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>168</v>
+        <v>50</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>76</v>
+        <v>149</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>85</v>
+        <v>179</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>149</v>
+        <v>183</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="G27" s="1"/>
+        <v>186</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="H27" s="1" t="s">
-        <v>32</v>
+        <v>187</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B28" s="1"/>
+        <v>190</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="C28" s="1" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>156</v>
+        <v>11</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>193</v>
+        <v>101</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1"/>
       <c r="J30" s="1" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>149</v>
+        <v>67</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>100</v>
+        <v>209</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>101</v>
+        <v>210</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>40</v>
+        <v>216</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>188</v>
+        <v>217</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>21</v>
+        <v>220</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>40</v>
+        <v>173</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>156</v>
+        <v>11</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>213</v>
+        <v>101</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>214</v>
+        <v>173</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>156</v>
+        <v>50</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>211</v>
+        <v>231</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>212</v>
+        <v>232</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="G35" s="1"/>
+        <v>233</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>234</v>
+      </c>
       <c r="H35" s="1" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="I35" s="1"/>
+        <v>235</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>236</v>
+      </c>
       <c r="J35" s="1" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>221</v>
+        <v>50</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>61</v>
+        <v>149</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>225</v>
+        <v>150</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>23</v>
+        <v>234</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>233</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>156</v>
+        <v>252</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>237</v>
+        <v>101</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H38" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="I38" s="1" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>239</v>
+        <v>256</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>240</v>
+        <v>257</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>21</v>
+        <v>252</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>241</v>
+        <v>258</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>247</v>
+        <v>264</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>156</v>
+        <v>50</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>231</v>
+        <v>260</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H42" s="1"/>
+        <v>55</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="I42" s="1" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>21</v>
+        <v>283</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>21</v>
+        <v>252</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>75</v>
+        <v>292</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>85</v>
+        <v>293</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>156</v>
+        <v>50</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>270</v>
+        <v>108</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>282</v>
+        <v>109</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>286</v>
+        <v>50</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>21</v>
+        <v>220</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-      <c r="H47" s="1"/>
+        <v>310</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="I47" s="1" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>156</v>
+        <v>50</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>290</v>
+        <v>317</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...15 lines deleted...]
-      <c r="I49" s="1"/>
+      <c r="H49" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>326</v>
+      </c>
       <c r="J49" s="1" t="s">
-        <v>309</v>
-[...88 lines deleted...]
-      <c r="H52" s="1" t="s">
         <v>327</v>
-      </c>
-[...386 lines deleted...]
-        <v>402</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>