--- v2 (2026-04-03)
+++ v3 (2026-05-19)
@@ -12,1031 +12,1037 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>A3 PI.C1 ikastaroa. Datu meteorologikoen digitalizazioa eta izurriteen detekzioa</t>
+    <t>Uraren erresilientzia nekazaritzan: berrikuntza praktikan, EBko PAC Sarearen eskutik</t>
   </si>
   <si>
     <t>Egun teknikoak</t>
   </si>
   <si>
-    <t>Al, 06/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Az, 08/04/2026 - 14:30</t>
+    <t>Ar, 19/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Pertsonalki</t>
+  </si>
+  <si>
+    <t>“Uraren erresilientzia nekazaritzan: berrikuntza praktikan” konferentzia, berrikuntzan, ezagutza trukean eta EIP-AGRI ikuspegian oinarritutako Europako bilera, maiatzaren 19tik 21era bitartean egingo…</t>
+  </si>
+  <si>
+    <t>Hanburgo (Alemania)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/uraren-erresilientzia-nekazaritzan-berrikuntza-praktikan-ebko-pac-sarearen-eskutik</t>
+  </si>
+  <si>
+    <t>GO OLIVITECHek olibondoen gaixotasunen monitorizazio aerobiologikoari eta iragarpenari buruzko erakustaldi-tailer bat antolatzen ari da</t>
+  </si>
+  <si>
+    <t>Landa erakustaldiak, Emaitzen zabalkundea, Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Ar, 19/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>2026ko maiatzaren 19an , La Puebla de Cazallako (Sevilla) udalerriak OLIVITECH Talde Operatiboaren erakustaldi tailerra hartuko du, olibondoen kudeaketa optimizatzeko irtenbide teknologiko…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>La Puebla de Cazalla (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/go-olivitechek-olibondoen-gaixotasunen-monitorizazio-aerobiologikoari-eta-iragarpenari</t>
+  </si>
+  <si>
+    <t>ENOFORUM AZOKA</t>
+  </si>
+  <si>
+    <t>Azokak</t>
+  </si>
+  <si>
+    <t>Az, 20/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Enoforum upategiei eta ardo-enpresei eskainitako kongresu tekniko-zientifiko eta azoka bat da. Helburua: hornitzaile enpresak, ikertzaileak, ardogileak eta upategi eta mahasti teknikariak biltzea,…</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Zaragozako Azoka, A-2 autobidea, 311 km, 50012 Zaragoza, Zaragoza, Espainia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/enoforum-azoka</t>
+  </si>
+  <si>
+    <t>CITOLIVA Toledoko Mintegia: "Olioen Zentzumen-analisia eta bereizketa"</t>
+  </si>
+  <si>
+    <t>Mintegiak</t>
+  </si>
+  <si>
+    <t>Az, 20/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>Prestakuntza saio hauek balio handiko ezagutza teknikoa transferitzea, berrikuntza lurraldera hurbiltzea eta oliba olioaren sektoreko profesionalei olibondo-soroen iraunkortasuna, eraginkortasuna eta…</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>Hualdo Etxeak. Camino de la Barca, z/g, 45533, El Carpio de Tajo (Toledo)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/citoliva-toledoko-mintegia-olioen-zentzumen-analisia-eta-bereizketa</t>
+  </si>
+  <si>
+    <t>OLIBONDUETAN BERTIZILOSIAREN AURKAKO ERRESISTENTEAK DIREN BARIA BERRIEN AURKEZPENA</t>
+  </si>
+  <si>
+    <t>Egun teknikoak, Tailerrak</t>
+  </si>
+  <si>
+    <t>Az, 20/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Az, 20/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Edukia Hiru oliba barietate berriren aurkezpena: 'Castula', 'Urgavona' eta 'Iliturgitana', Verticillium ihartzearen aurkako erresistenteak. Barietate hauen garapena mugarri bat da gure eskualdeko…</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Mengíbar, Jaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/olibonduetan-bertizilosiaren-aurkako-erresistenteak-diren-baria-berrien-aurkezpena</t>
+  </si>
+  <si>
+    <t>Belaunaldien aldaketa sustatzea eta gazteak eta emakumeak nekazaritza-jardueran txertatzea - Cloned</t>
+  </si>
+  <si>
+    <t>Az, 20/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Az, 20/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>COAGek “Belaunaldien arteko aldaketa suspertzea. Gazteen eta emakumeen nekazaritza-jardueran sartzea” ekitaldia egingo du 2026ko maiatzaren 14an, Arahalgo (Sevilla) Kultur Etxean. Ekitaldi honen…</t>
+  </si>
+  <si>
+    <t>Kultur Etxea. Sevilla Aretoa. c/ Doña Luisa, 1. 41600 Arahal (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111924</t>
+  </si>
+  <si>
+    <t>2026ko Neguko Belar Laboreei buruzko XXII. Eskualde arteko Landa Eguna</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Eguneko behin-behineko data. Laster argitaratuko dugu ekitaldiari buruzko informazio gehiago. Informazio gehiago jaso nahi baduzu, egin klik hurrengo web orrian dagoen "Interesa dut" botoian .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/2026ko-neguko-belar-laboreei-buruzko-xxii-eskualde-arteko-landa-eguna</t>
+  </si>
+  <si>
+    <t>UPA CLM-k Tarazona de la Manchan Koaderno Digitalari buruzko informazio-jardunaldi bat antolatu du</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 14:44</t>
+  </si>
+  <si>
+    <t>UPA Castilla-La Mancha nekazaritza erakundeak jardunaldi informatibo bat egingo du 2026ko maiatzaren 21ean, nekazaritzan Koaderno Digitalaren erabileran oinarrituta, nekazaritza ustiategien…</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>Tarazona de la Mantxako Udala (Albacete)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/upa-clm-k-tarazona-la-manchan-koaderno-digitalari-buruzko-informazio-jardunaldi-bat</t>
+  </si>
+  <si>
+    <t>Ongarriei buruzko landa erakustaldi eguna (Novelda de Guadiana)</t>
+  </si>
+  <si>
+    <t>Landa erakustaldiak, Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Maiatzaren 21ean , Novelda de Guadiana udalerrian (Badajoz) ongarriei buruzko erakustaldi jardunaldi bat antolatuko du, ongarrien kudeaketa hobetzeko eta ongarritzean aplikatutako teknologia berriak…</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>681. poligonoa, Novelda del Guadiana udalerriko 46. lursaila (Badajoz).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/ongarriei-buruzko-landa-erakustaldi-eguna-novelda-guadiana</t>
+  </si>
+  <si>
+    <t>Intsektuen hazkuntzaren bidez agroindustria-hondakinen erabilera jasangarria</t>
+  </si>
+  <si>
+    <t>Tailerrak</t>
+  </si>
+  <si>
+    <t>Or, 22/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Or, 22/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
-    <t>Helburua : Ureztatzeko eta nekazaritzako kudeaketan datu meteorologikoen erabilera ulertzea. Datu horiek digitalizatzen eta aztertzen ikastea erabakiak hartzeko prozesua hobetzeko. Izurriteen…</t>
-[...14 lines deleted...]
-    <t>2026ko apirilaren 7an , COAGek “NPB. Ingurumen eta gizarte iraunkortasun helburuak. Beste politika publiko batzuk” konferentzia egingo du Sahagúnen (León) , NPB berriari eta nekazaritza jardueran…</t>
+    <t>Prestakuntza ikastaro honek nekazaritza sektoreak sortutako hondakinen erabilera eraginkorra eta jasangarria sustatzea du helburu, intsektuen hazkuntza eta kudeaketaren bidez baliabide baliotsuetan…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>Pintor Lorenzo Casanova kalea, 62- 2º 03003</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/intsektuen-hazkuntzaren-bidez-agroindustria-hondakinen-erabilera-jasangarria</t>
+  </si>
+  <si>
+    <t>Igel eta intsektuen hazkuntza: natura iraunkortasun eredu gisa</t>
+  </si>
+  <si>
+    <t>Prestakuntza ikastaro honek igel eta intsektuen hazkuntza jorratzea du helburu, proteina iturri oso eraginkor eta ingurumen-inpaktu txiki gisa. Ekoizpen teknikak, kudeaketa jasangarriko praktikak eta…</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>León</t>
-[...95 lines deleted...]
-    <t>Madrilen egingo den Belardien eta Artzainen Nazioarteko Urtearen Ospakizuna - Nazioarteko Bilera, erreferentziazko foroa izango da, non ikertzaileak, abeltzainak, artzainak, teknikariak, ingurumen-…</t>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Calle Huertas, 12, 49211 Carbellino, Zamora</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/igel-eta-intsektuen-hazkuntza-natura-iraunkortasun-eredu-gisa</t>
+  </si>
+  <si>
+    <t>CITOLIVA Toledoko Mintegia: "Kudeaketa konbentzionaletik olibondo-soroetan ekoizpen integratu eta ekologikora"</t>
+  </si>
+  <si>
+    <t>Al, 25/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Ar, 26/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/citoliva-toledoko-mintegia-kudeaketa-konbentzionaletik-olibondo-soroetan-ekoizpen</t>
+  </si>
+  <si>
+    <t>GO LINOMAR: Emaitzak aurkezteko WEBINAR</t>
+  </si>
+  <si>
+    <t>Emaitzen zabalkundea</t>
+  </si>
+  <si>
+    <t>Al, 25/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Al, 25/05/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>LINOMAR Talde Operatiboak webinar bat egiten ari da Murtziako Nekazaritza Kooperatiben Federazioak (Fecoam) sustatutako berrikuntza eta ikerketa ekimen honen emaitzak zabaltzeko, Segurako Lurzoruaren…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>CEBAS-CSIC Auditorioa / Espinardo Unibertsitate Campusa / 3A Eraikina - Murtzia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/go-linomar-emaitzak-aurkezteko-webinar</t>
+  </si>
+  <si>
+    <t>GO UBAVIDAk alkohol gutxiko eta alkoholik gabeko ardoei buruzko erakustaldi tailer bat egiten du Pontevedran</t>
+  </si>
+  <si>
+    <t>Ar, 26/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Ar, 26/05/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>2026ko maiatzaren 26an , GO UBAVIDAk mahasti eta upategietan azukre-eduki txikiko mahatsak eta alkoholik gabeko ardoak lortzeko aplikatutako estrategia jasangarrietan oinarritutako erakustaldi-tailer…</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>Paco &amp; Lola Upategia (Valdamor, 18, Xil. 36968 Meaño – Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/go-ubavidak-alkohol-gutxiko-eta-alkoholik-gabeko-ardoei-buruzko-erakustaldi-tailer-bat</t>
+  </si>
+  <si>
+    <t>Cadizek XX. SEFIN Kongresua eta III. BeMiPlant hartuko ditu 2026ko maiatzaren 26tik 28ra</t>
+  </si>
+  <si>
+    <t>Kongresuak</t>
+  </si>
+  <si>
+    <t>Ar, 26/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cádiz nitrogenoaren finkapenari eta, gero eta gehiago, ikerketa-eremu zabalago bati eskainitako zientzia-komunitatearen bilgunea izango da: landareen eta mikroorganismoen arteko elkarrekintza…</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>Cadiz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/cadizek-xx-sefin-kongresua-eta-iii-bemiplant-hartuko-ditu-2026ko-maiatzaren-26tik-28ra</t>
+  </si>
+  <si>
+    <t>Intsektuen hazkuntzaren bidez agroindustria-hondakinen erabilera jasangarria - Cloned</t>
+  </si>
+  <si>
+    <t>Ar, 26/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Ar, 26/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111937</t>
+  </si>
+  <si>
+    <t>CITOLIVA Toledoko Mintegia: "Olibondoen kudeaketa fitosanitariorako aliatu naturalak"</t>
+  </si>
+  <si>
+    <t>Az, 27/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/citoliva-toledoko-mintegia-olibondoen-kudeaketa-fitosanitariorako-aliatu-naturalak</t>
+  </si>
+  <si>
+    <t>FOODTECH EXPO</t>
+  </si>
+  <si>
+    <t>Az, 27/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>Elikagaien teknologia elikagaien industriarako Expo FoodTech-en, ez dugu etorkizuna behatzen bakarrik, sortu egiten dugu. Aurtengo ekitaldia erakusketa bat baino gehiago da; ezagutzen dugun…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Bilbao- BEC</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/foodtech-expo</t>
+  </si>
+  <si>
+    <t>Jaénen koaderno digitalari buruzko tailer informatiboa  - Cloned</t>
+  </si>
+  <si>
+    <t>Az, 27/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Az, 27/05/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>UPAk jardunaldi informatibo bat egingo du 2026ko apirilaren 28an, nekazaritzan koaderno digitalaren erabileran oinarrituta, nekazaritza sektorearen digitalizazio prozesuan eta ustiategien kudeaketan…</t>
+  </si>
+  <si>
+    <t>Avda. de Andalucía, 165 zk., 4. lokala, La Puerta de Segura (Jaén).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111898</t>
+  </si>
+  <si>
+    <t>Baserrietako kudeaketarako optimizatutako hesi-lepoko birtualen erabilerari buruzko erakustaldi eguna</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>UPMk antolatutako erakustaldi-jardunaldia, non abeltzaintzako ustiategien kudeaketarako teknologia berrien erabilera jorratuko den. PROGRAMA 10:00 - 10:30. Bertaratutakoen harrera. Jardunaldiaren…</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
-    <t>ESPAINIAKO INGENIARITZA INSTITUTUA Arrando Jeneralaren kalea, 38, 28010 Madril, Espainia</t>
-[...131 lines deleted...]
-    <t>Eguneko behin-behineko data. Laster argitaratuko dugu ekitaldiari buruzko informazio gehiago. Informazio gehiago jaso nahi baduzu, egin klik hurrengo web orrian dagoen "Interesa dut" botoian .</t>
+    <t>"Baldan Martinez" ganadutegia (La Constancia Zaldi Zentroa - Belvis del Jarama, Madril)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/baserrietako-kudeaketarako-optimizatutako-hesi-lepoko-birtualen-erabilerari-buruzko</t>
+  </si>
+  <si>
+    <t>Berrikuntza eta Kudeaketa Integratua Ahuakatearen Ekoizpenean - Cloned</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Ahuakatearen ekoizpena labore estrategiko bihurtu da Espainiako hainbat eskualdetan, barne-eskariak eta esportazio-aukerek bultzatuta. Prestakuntza-jarduera honek aguakatearen kudeaketa tekniko,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111689</t>
+  </si>
+  <si>
+    <t>Animalia Bizidunen Garraioari buruzko Lehen Foro Nazionala</t>
+  </si>
+  <si>
+    <t>Kongresuak, Azokak</t>
+  </si>
+  <si>
+    <t>Or, 29/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Or, 29/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lleida hiriak Animalia Bizirik Garraioari buruzko I. Foro Nazionala hartuko du, animalia bizirik garraiatzearen erronka nagusietan oinarritutako programa batekin. PROGRAMA 16:00etatik 16:10era…</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Llotja de Lleida (Auditorio 2 – Leandre Cristòfol)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/animalia-bizidunen-garraioari-buruzko-lehen-foro-nazionala</t>
+  </si>
+  <si>
+    <t>XVIII. Almendrondo Eguna 2026</t>
+  </si>
+  <si>
+    <t>Az, 03/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Az, 03/06/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Borges Blanques</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xviii-almendrondo-eguna-2026</t>
+  </si>
+  <si>
+    <t>Merkataritza-kanal laburretan lankidetza eta trukeari buruzko estatu-mintegia</t>
+  </si>
+  <si>
+    <t>Egun teknikoak, Mintegiak</t>
+  </si>
+  <si>
+    <t>Og, 04/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 04/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Ekainaren 4an, RIA-CCC sareak bere Mintegi Nazionala egingo du Madrilen, CCCko nekazaritza-elikagaien sistemako aholkulari, ekoizle, ikertzaile, erakunde publikoetako teknikari eta beste eragile…</t>
+  </si>
+  <si>
+    <t>Landa Garapeneko, Berrikuntzako eta Nekazaritzako Elikagaien Prestakuntzako Zuzendaritza Nagusia, San Franciscoko Gran Vía kalea, 4 eta 6, 7. solairua, 28005 Madril · 7C gela</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/merkataritza-kanal-laburretan-lankidetza-eta-trukeari-buruzko-estatu-mintegia</t>
+  </si>
+  <si>
+    <t>ABANCA NAZIOARTEKO AZOKA - GALIZIAKO ASTE BERDEA</t>
+  </si>
+  <si>
+    <t>Og, 04/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Ig, 07/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Galiziako Abanca Nazioarteko Aste Berdearen Azokak 47. edizioa du, Iberiar penintsularen ipar-mendebaldeko sektore anitzeko azoka eta aisialdi ekitaldirik handiena bezala finkatuta. Ekitaldi…</t>
+  </si>
+  <si>
+    <t>Silleda (Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/abanca-nazioarteko-azoka-galiziako-aste-berdea</t>
+  </si>
+  <si>
+    <t>Zitrikoen ongarritze-planak garatzeko online tailerra, laguntzaile digital baten erakustaldi praktiko batekin</t>
+  </si>
+  <si>
+    <t>Or, 05/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Or, 05/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Irailaren 1ean indarrean sartzeak, baserri gehienentzat Ongarritze Planak garatzeko betebeharra, aholkulari eta nekazariek betetzea errazten duten tresnak eta prozedurak behar ditu. Testuinguru…</t>
+  </si>
+  <si>
+    <t>Linean</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/zitrikoen-ongarritze-planak-garatzeko-online-tailerra-laguntzaile-digital-baten</t>
+  </si>
+  <si>
+    <t>Informazio Nazionalaren Eguna: Biologian Oinarritutako Europa Zirkularra (CBE JU) - 2026ko Deialdia</t>
+  </si>
+  <si>
+    <t>Deiaren informazioa, Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Ar, 09/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Ar, 09/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>CDTIk Circular Bio-based Europe (CBE JU) ekimenaren informazio-egun nazionala antolatzen ari da, programa, parte hartzeko arauak eta 2026ko deialdiaren edukia aurkezteko informazio-saio bat izango…</t>
+  </si>
+  <si>
+    <t>CDTIren Areto Anitzekoa. Cid kalea 4, Madril</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/informazio-nazionalaren-eguna-biologian-oinarritutako-europa-zirkularra-cbe-ju-2026ko</t>
+  </si>
+  <si>
+    <t>GO PRERIVID erakustaldi tailerra: "Ureztatzea eta landare-estaldura Duero Haranean"</t>
+  </si>
+  <si>
+    <t>Og, 11/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Og, 11/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>PRERIVID Supraautonomoko Operazio Taldea Ekainaren 11n, ostegunean, goizeko 10:00etatik arratsaldeko 2:00etara , aurrez aurreko erakustaldi tailer bat egingo da "Ureztatzeko uraren erabilera…</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Casas s/n Granja Sardón, Diseminados 54 Sardón de Duero - 47340, VALLADOLID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/go-prerivid-erakustaldi-tailerra-ureztatzea-eta-landare-estaldura-duero-haranean</t>
+  </si>
+  <si>
+    <t>AZTARNA GUTXIAGO, ETORKIZUN GEHIAGO: esneki sektorearentzako iraunkortasun praktikoa</t>
+  </si>
+  <si>
+    <t>Esperientzien trukea, Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Ar, 16/06/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Ar, 16/06/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>Sarean, Pertsonalki</t>
+  </si>
+  <si>
+    <t>Konferentzia honek esneki sektorearen trantsizioarekin lotutako erronkei ikuspegi praktiko batetik heltzea du helburu: nola neurtu hobeto karbono-aztarna, zer irtenbidek lagun dezakete benetan…</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>CFEA Pedro Murias, Lugar A Granxa, 1, CP 27797, Ribadeo, Lugo</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/aztarna-gutxiago-etorkizun-gehiago-esneki-sektorearentzako-iraunkortasun-praktikoa</t>
+  </si>
+  <si>
+    <t>NEKAZARITZA AZOKA NAZIONALA</t>
+  </si>
+  <si>
+    <t>Az, 24/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Ig, 28/06/2026 - 23:30</t>
+  </si>
+  <si>
+    <t>1960tik urtero egiten den azoka nazional eta multisektorea da, ezin hobeto finkatua, non gure gizarteko hainbat sektore produktibo harmonian bizi diren, non sendoena eta maila guztietan erreferentzia…</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>Manzanares</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/nekazaritza-azoka-nazionala</t>
+  </si>
+  <si>
+    <t>GALIFOREST</t>
+  </si>
+  <si>
+    <t>Og, 02/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La, 04/07/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Galiforest Abanca basogintzako monografiak zortzigarren edizioa ospatuko du 2026ko uztailaren 2tik 4ra, Boqueixóngo (A Coruña) udaletxean dagoen Sergude Agrobasogintzako Prestakuntza eta…</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Boqueixón (A Coruña)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/galiforest</t>
+  </si>
+  <si>
+    <t>Salamancako Unibertsitateak II. Nazioarteko AGRIINGURUNE Sinposioa (IAS 2026) antolatzen du</t>
+  </si>
+  <si>
+    <t>Og, 23/07/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Or, 24/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Salamancako Unibertsitateak II. Nazioarteko AGRINIINGURUNE Sinposioa (IAS 2026) antolatuko du 2026ko uztailaren 23an eta 24an , agroingurumen arloko adituak, ikertzaileak eta profesionalak Salamancan…</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/salamancako-unibertsitateak-ii-nazioarteko-agriingurune-sinposioa-ias-2026-antolatzen-du</t>
+  </si>
+  <si>
+    <t>XXIX. Arroz-eremuaren Eguna 2026</t>
+  </si>
+  <si>
+    <t>Emaitzen zabalkundea, Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Og, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Og, 27/08/2026 - 23:00</t>
   </si>
   <si>
     <t>Tarragona</t>
   </si>
   <si>
-    <t>Konstantino</t>
-[...116 lines deleted...]
-    <t>PRERIVID Supraautonomoko Operazio Taldea Apirilaren 28an, asteartea, goizeko 10:00etatik 13:30era , aurrez aurreko erakustaldi tailer bat egingo da "Ureztatzeko Uraren Erabilera Jasangarrirako…</t>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xxix-arroz-eremuaren-eguna-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. 2026ko neguko labore estentsiboetan egindako entsegu eta berrikuntzen emaitzak</t>
+  </si>
+  <si>
+    <t>Or, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Or, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/recomex-2026ko-neguko-labore-estentsiboetan-egindako-entsegu-eta-berrikuntzen-emaitzak</t>
+  </si>
+  <si>
+    <t>Espainiako Konpostaje Sarearen IX. Konferentzia</t>
+  </si>
+  <si>
+    <t>Ar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Espainiako Konpostaje Sarearen 9. Biltzarraren daten eta lekuaren iragarpena. 2026ko irailaren 29a eta 30a, eta urriaren 1a . Granada , Granadako Unibertsitateko Arkitektura Goi Mailako Eskola…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/espainiako-konpostaje-sarearen-ix-konferentzia</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech-ek nekazaritzako elikagaien berrikuntza bilduko du Innovarena erakusketa-gunean.</t>
+  </si>
+  <si>
+    <t>Ar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Og, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech azokak edizio berri bat egingo du 2026ko urriaren 6tik 8ra, Bartzelonako Firako Gran Via aretoan. Nekazaritzako elikagaien industriarako berrikuntza, teknologia eta osagaien…</t>
+  </si>
+  <si>
+    <t>Bartzelonako Firako Gran Via aretoa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/alimentaria-foodtech-ek-nekazaritzako-elikagaien-berrikuntza-bilduko-du-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, urriaren 6tik 8ra, IFEMAn</t>
+  </si>
+  <si>
+    <t>Kongresuak, Azokak, Esperientzien trukea, Saregintza, Mintegiak, Tailerrak</t>
+  </si>
+  <si>
+    <t>Ar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Og, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Urriaren 6tik 8ra, Fruit Attractionek Madrilgo hiria fruta eta barazkien sektorearen munduko bilgune nagusi bihurtuko du berriro ere. IFEMA MADRID eta FEPEXek antolatuta, azokak bere 18. edizioa…</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/fruit-attraction-urriaren-6tik-8ra-ifeman</t>
+  </si>
+  <si>
+    <t>2026ko Gazta eta Esneki Artisauen Europako Bilera</t>
+  </si>
+  <si>
+    <t>Al, 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Az, 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Urriaren 19tik 21era, Europa osoko gazta eta esneki zaleak elkartuko dira EAEn FACEnetwork Kongresuan (Farmhouse and Artisan Cheese &amp; Dairy Producers European Network) parte hartzeko. Aurtengo…</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/2026ko-gazta-eta-esneki-artisauen-europako-bilera</t>
+  </si>
+  <si>
+    <t>Espainiako Fitopatologia Elkartearen XXII. Kongresua</t>
+  </si>
+  <si>
+    <t>Kongresuak, Emaitzen zabalkundea, Egun teknikoak, Mintegiak, Tailerrak</t>
+  </si>
+  <si>
+    <t>Al, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Og, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Atsegin handiz iragartzen dizuegu Espainiako Fitopatologia Elkartearen XXII. Kongresua , Palma de Mallorcan 2026ko urriaren 19tik 22ra egingo dena. Ohi bezala, bilera hau landareen osasunean…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Konbentzio Zentroa, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/espainiako-fitopatologia-elkartearen-xxii-kongresua</t>
+  </si>
+  <si>
+    <t>XXXI IRTA Fruta Hazkuntza Konferentzia 2026</t>
+  </si>
+  <si>
+    <t>Az, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Eguneko behin-behineko data. Ekitaldiari buruzko informazio gehiago laster argitaratuko da. Informazio gehiago jaso nahi baduzu, egin klik hurrengo web orrian dagoen "Interesa dut" botoian .</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xxxi-irta-fruta-hazkuntza-konferentzia-2026</t>
+  </si>
+  <si>
+    <t>SEPOR Azoka, Lorcan (Murtzia)</t>
+  </si>
+  <si>
+    <t>Al, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Og, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murtzia) lehen sektorearen bilgune nagusi bihurtuko da berriro ere SEPOR – Abeltzaintza, Industria eta Nekazaritza Elikagaien Azoka edizio berri batekin, 2026ko urriaren 26tik 29ra bitartean…</t>
+  </si>
+  <si>
+    <t>Lorca Azoka Plaza Santa Quiteria plaza, z/g 30800 Lorca Murtzia Espainia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/sepor-azoka-lorcan-murtzia</t>
+  </si>
+  <si>
+    <t>Valentzian Nekazaritza Ingeniarien 6. Kongresu Nazionala egingo da urrian</t>
+  </si>
+  <si>
+    <t>Ar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Or, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Ekitaldia, 2026ko urriaren 27tik 30era Arte eta Zientzien Hirian egingo dena, profesionalak eta adituak bilduko ditu nekazaritza-ingeniaritza birdefinitzen ari diren aldaketa nagusiak aztertzeko.…</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
-    <t>https://akisplataforma.es/eu/gertaerak/erakustaldi-tailerra-ureztatzeko-uraren-erabilera-jasangarria-lortzeko-mahastietako-ur</t>
-[...224 lines deleted...]
-    <t>Animalia Bizidunen Garraioari buruzko 1. Foro Nazionala</t>
+    <t>Arteen Hiria. Valentzia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/valentzian-nekazaritza-ingeniarien-6-kongresu-nazionala-egingo-da-urrian</t>
+  </si>
+  <si>
+    <t>Nekazaritza Makineria Azokaren 9. edizioa</t>
+  </si>
+  <si>
+    <t>Ar, 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Or, 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria , Valladolideko Feriak antolatutako bi urtean behin egiten den nekazaritza-makineria azokak, hurrengo edizioa 2027ko urtarrilean egingo du, zehazki urtarrilaren 26tik 29ra. Lau egun horietan…</t>
+  </si>
+  <si>
+    <t>Valladolideko azoka, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/nekazaritza-makineria-azokaren-9-edizioa</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: elikagaien industriarako ekitaldi garrantzitsu berria IFEMA MADRIDera iritsiko da 2027ko otsailean</t>
+  </si>
+  <si>
+    <t>Ar, 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>Iberiar penintsulako elikagai eta edarien industriak mugarri berri bat lortu du Anuga Select Ibérica -ren etorrerarekin, 2027ko otsailaren 16tik 18ra IFEMA Madrilen egingo den ekitaldi profesional…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madril.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/anuga-select-iberica-elikagaien-industriarako-ekitaldi-garrantzitsu-berria-ifema</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
   </si>
   <si>
     <t>Kongresuak, Egun teknikoak</t>
   </si>
   <si>
-    <t>Or, 29/05/2026 - 11:11</t>
-[...259 lines deleted...]
-  <si>
     <t>Ar, 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>Og, 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28. Nazioarteko Ur, Ureztatze eta Ingurumen Erakusketa SMAGUAren ospeak, Europako azoka garrantzitsuenetako bat bihurtu denez, mundu osoko profesionalak erakartzen ditu, uraren zikloan aplikatutako…</t>
   </si>
   <si>
     <t>Zaragozako Azoka A-2 autobidea, 311 km 50012 Zaragoza</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/gertaerak/smagua</t>
   </si>
   <si>
     <t>Asturforesta, basogintza sektoreko nazioarteko ekitaldi nagusia benetako lan-baldintzetan</t>
   </si>
   <si>
     <t>Og, 27/05/2027 - 18:00</t>
   </si>
   <si>
     <t>La, 29/05/2027 - 23:00</t>
   </si>
   <si>
     <t>1997an lehen deialdia egin zenetik 13 edizio egin dira , eta Asturforesta basogintza sektoreko, egurraren eta hari lotutako industriako profesionalen bilgune nagusietako bat bihurtu da, bai estatu…</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Asturiasko Nazioarteko Basogintza Azoka, Tineoko Udala, Udaletxeko Plaza, z/g, 33870 Tineo, Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/gertaerak/asturforesta-basogintza-sektoreko-nazioarteko-ekitaldi-nagusia-benetako-lan-baldintzetan</t>
   </si>
   <si>
     <t>EXPOBIOMASS AZOKA</t>
   </si>
   <si>
     <t>Ar, 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>Og, 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>AVEBIOM, Biomasaren Energia Balioztatzeko Espainiako Elkartea AVEBIOM, EXPOBIOMASAren antolatzailea, bioenergia sektoreko eragile nagusien elkartea da, biomasaren balio-kate osoa hartzen duena.…</t>
-  </si>
-[...4 lines deleted...]
-    <t>Valladolideko azoka, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/gertaerak/expobiomass-azoka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1346,67 +1352,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J49"/>
+  <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J49"/>
+      <selection activeCell="A1" sqref="A1:J48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="160.389" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="119.114" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="206.378" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -1419,1531 +1425,1507 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
-      <c r="I2" s="1"/>
+      <c r="I2" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="J2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B5" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="C5" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B6" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="C6" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="I7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="G9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="I9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" s="1" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>128</v>
+        <v>41</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>129</v>
+        <v>42</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>135</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H19" s="1"/>
+        <v>136</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>137</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>139</v>
+        <v>45</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="I20" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>144</v>
+      </c>
       <c r="J20" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>154</v>
+        <v>45</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>50</v>
+        <v>160</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>71</v>
+        <v>164</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>168</v>
+        <v>60</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>149</v>
+        <v>112</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>179</v>
+        <v>113</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>183</v>
+        <v>45</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>186</v>
-[...6 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
       <c r="I27" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="H28" s="1"/>
+        <v>195</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>151</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>46</v>
+        <v>202</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>11</v>
+        <v>206</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>101</v>
+        <v>210</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="I30" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>212</v>
+      </c>
       <c r="J30" s="1" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>64</v>
+        <v>112</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>220</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>173</v>
+        <v>238</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>50</v>
+        <v>235</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>233</v>
+        <v>60</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>234</v>
+        <v>61</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>150</v>
+        <v>251</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H37" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B37" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I37" s="1" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>101</v>
+        <v>263</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>252</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>101</v>
+        <v>269</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>37</v>
+        <v>136</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>11</v>
+        <v>273</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>29</v>
+        <v>277</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>50</v>
+        <v>235</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>260</v>
+        <v>164</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>276</v>
+        <v>27</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>283</v>
+        <v>117</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>287</v>
+        <v>85</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>252</v>
+        <v>27</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>173</v>
+        <v>202</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="1" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>50</v>
+        <v>311</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H46" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="I46" s="1" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>220</v>
+        <v>27</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>45</v>
+        <v>321</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>46</v>
+        <v>322</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>317</v>
+        <v>91</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>318</v>
+        <v>202</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>320</v>
-[...31 lines deleted...]
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>