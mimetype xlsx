--- v3 (2026-05-19)
+++ v4 (2026-07-11)
@@ -12,1037 +12,401 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Uraren erresilientzia nekazaritzan: berrikuntza praktikan, EBko PAC Sarearen eskutik</t>
+    <t>Salamancako Unibertsitateak II. Nazioarteko AGRIINGURUNE Sinposioa (IAS 2026) antolatzen du</t>
+  </si>
+  <si>
+    <t>Kongresuak</t>
+  </si>
+  <si>
+    <t>Og, 23/07/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Or, 24/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Pertsonalki</t>
+  </si>
+  <si>
+    <t>Salamancako Unibertsitateak II. Nazioarteko AGRINIINGURUNE Sinposioa (IAS 2026) antolatuko du 2026ko uztailaren 23an eta 24an , agroingurumen arloko adituak, ikertzaileak eta profesionalak Salamancan…</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/salamancako-unibertsitateak-ii-nazioarteko-agriingurune-sinposioa-ias-2026-antolatzen-du</t>
+  </si>
+  <si>
+    <t>XXIX. Arroz-eremuaren Eguna 2026</t>
+  </si>
+  <si>
+    <t>Emaitzen zabalkundea, Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Og, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Og, 27/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Eguneko behin-behineko data. Laster argitaratuko dugu ekitaldiari buruzko informazio gehiago. Informazio gehiago jaso nahi baduzu, egin klik hurrengo web orrian dagoen "Interesa dut" botoian .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xxix-arroz-eremuaren-eguna-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. 2026ko neguko labore estentsiboetan egindako entsegu eta berrikuntzen emaitzak</t>
+  </si>
+  <si>
+    <t>Or, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Or, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/recomex-2026ko-neguko-labore-estentsiboetan-egindako-entsegu-eta-berrikuntzen-emaitzak</t>
+  </si>
+  <si>
+    <t>Espainiako Konpostaje Sarearen IX. Konferentzia</t>
   </si>
   <si>
     <t>Egun teknikoak</t>
   </si>
   <si>
-    <t>Ar, 19/05/2026 - 11:11</t>
-[...26 lines deleted...]
-    <t>2026ko maiatzaren 19an , La Puebla de Cazallako (Sevilla) udalerriak OLIVITECH Talde Operatiboaren erakustaldi tailerra hartuko du, olibondoen kudeaketa optimizatzeko irtenbide teknologiko…</t>
+    <t>Ar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Espainiako Konpostaje Sarearen 9. Biltzarraren daten eta lekuaren iragarpena. 2026ko irailaren 29a eta 30a, eta urriaren 1a . Granada , Granadako Unibertsitateko Arkitektura Goi Mailako Eskola…</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...8 lines deleted...]
-    <t>ENOFORUM AZOKA</t>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/espainiako-konpostaje-sarearen-ix-konferentzia</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech-ek nekazaritzako elikagaien berrikuntza bilduko du Innovarena erakusketa-gunean.</t>
   </si>
   <si>
     <t>Azokak</t>
   </si>
   <si>
-    <t>Az, 20/05/2026 - 00:00</t>
-[...5 lines deleted...]
-    <t>Enoforum upategiei eta ardo-enpresei eskainitako kongresu tekniko-zientifiko eta azoka bat da. Helburua: hornitzaile enpresak, ikertzaileak, ardogileak eta upategi eta mahasti teknikariak biltzea,…</t>
+    <t>Ar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Og, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech azokak edizio berri bat egingo du 2026ko urriaren 6tik 8ra, Bartzelonako Firako Gran Via aretoan. Nekazaritzako elikagaien industriarako berrikuntza, teknologia eta osagaien…</t>
+  </si>
+  <si>
+    <t>Bartzelonako Firako Gran Via aretoa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/alimentaria-foodtech-ek-nekazaritzako-elikagaien-berrikuntza-bilduko-du-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, urriaren 6tik 8ra, IFEMAn</t>
+  </si>
+  <si>
+    <t>Kongresuak, Azokak, Esperientzien trukea, Saregintza, Mintegiak, Tailerrak</t>
+  </si>
+  <si>
+    <t>Ar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Og, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Urriaren 6tik 8ra, Fruit Attractionek Madrilgo hiria fruta eta barazkien sektorearen munduko bilgune nagusi bihurtuko du berriro ere. IFEMA MADRID eta FEPEXek antolatuta, azokak bere 18. edizioa…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/fruit-attraction-urriaren-6tik-8ra-ifeman</t>
+  </si>
+  <si>
+    <t>Espainiako Fitopatologia Elkartearen XXII. Kongresua</t>
+  </si>
+  <si>
+    <t>Kongresuak, Emaitzen zabalkundea, Egun teknikoak, Mintegiak, Tailerrak</t>
+  </si>
+  <si>
+    <t>Al, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Og, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Atsegin handiz iragartzen dizuegu Espainiako Fitopatologia Elkartearen XXII. Kongresua , Palma de Mallorcan 2026ko urriaren 19tik 22ra egingo dena. Ohi bezala, bilera hau landareen osasunean…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Konbentzio Zentroa, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/espainiako-fitopatologia-elkartearen-xxii-kongresua</t>
+  </si>
+  <si>
+    <t>XXXI IRTA Fruta Hazkuntza Konferentzia 2026</t>
+  </si>
+  <si>
+    <t>Az, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Eguneko behin-behineko data. Ekitaldiari buruzko informazio gehiago laster argitaratuko da. Informazio gehiago jaso nahi baduzu, egin klik hurrengo web orrian dagoen "Interesa dut" botoian .</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xxxi-irta-fruta-hazkuntza-konferentzia-2026</t>
+  </si>
+  <si>
+    <t>SEPOR Azoka, Lorcan (Murtzia)</t>
+  </si>
+  <si>
+    <t>Al, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Og, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murtzia) lehen sektorearen bilgune nagusi bihurtuko da berriro ere SEPOR – Abeltzaintza, Industria eta Nekazaritza Elikagaien Azoka edizio berri batekin, 2026ko urriaren 26tik 29ra bitartean…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Lorca Azoka Plaza Santa Quiteria plaza, z/g 30800 Lorca Murtzia Espainia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/sepor-azoka-lorcan-murtzia</t>
+  </si>
+  <si>
+    <t>Valentzian Nekazaritza Ingeniarien 6. Kongresu Nazionala egingo da urrian</t>
+  </si>
+  <si>
+    <t>Ar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Or, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Ekitaldia, 2026ko urriaren 27tik 30era Arte eta Zientzien Hirian egingo dena, profesionalak eta adituak bilduko ditu nekazaritza-ingeniaritza birdefinitzen ari diren aldaketa nagusiak aztertzeko.…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Arteen Hiria. Valentzia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/valentzian-nekazaritza-ingeniarien-6-kongresu-nazionala-egingo-da-urrian</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: elikagaien industriarako ekitaldi garrantzitsu berria IFEMA MADRIDera iritsiko da 2027ko otsailean</t>
+  </si>
+  <si>
+    <t>Ar, 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>Iberiar penintsulako elikagai eta edarien industriak mugarri berri bat lortu du Anuga Select Ibérica -ren etorrerarekin, 2027ko otsailaren 16tik 18ra IFEMA Madrilen egingo den ekitaldi profesional…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madril.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/anuga-select-iberica-elikagaien-industriarako-ekitaldi-garrantzitsu-berria-ifema</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>Kongresuak, Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Ar, 16/02/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>Og, 18/02/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28. Nazioarteko Ur, Ureztatze eta Ingurumen Erakusketa SMAGUAren ospeak, Europako azoka garrantzitsuenetako bat bihurtu denez, mundu osoko profesionalak erakartzen ditu, uraren zikloan aplikatutako…</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
-    <t>Zaragozako Azoka, A-2 autobidea, 311 km, 50012 Zaragoza, Zaragoza, Espainia</t>
-[...503 lines deleted...]
-    <t>PRERIVID Supraautonomoko Operazio Taldea Ekainaren 11n, ostegunean, goizeko 10:00etatik arratsaldeko 2:00etara , aurrez aurreko erakustaldi tailer bat egingo da "Ureztatzeko uraren erabilera…</t>
+    <t>Zaragozako Azoka A-2 autobidea, 311 km 50012 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, basogintza sektoreko nazioarteko ekitaldi nagusia benetako lan-baldintzetan</t>
+  </si>
+  <si>
+    <t>Og, 27/05/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>La, 29/05/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>1997an lehen deialdia egin zenetik 13 edizio egin dira , eta Asturforesta basogintza sektoreko, egurraren eta hari lotutako industriako profesionalen bilgune nagusietako bat bihurtu da, bai estatu…</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>Asturiasko Nazioarteko Basogintza Azoka, Tineoko Udala, Udaletxeko Plaza, z/g, 33870 Tineo, Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/asturforesta-basogintza-sektoreko-nazioarteko-ekitaldi-nagusia-benetako-lan-baldintzetan</t>
+  </si>
+  <si>
+    <t>EXPOBIOMASS AZOKA</t>
+  </si>
+  <si>
+    <t>Ar, 28/09/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 30/09/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>AVEBIOM, Biomasaren Energia Balioztatzeko Espainiako Elkartea AVEBIOM, EXPOBIOMASAren antolatzailea, bioenergia sektoreko eragile nagusien elkartea da, biomasaren balio-kate osoa hartzen duena.…</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
-    <t>Casas s/n Granja Sardón, Diseminados 54 Sardón de Duero - 47340, VALLADOLID</t>
-[...295 lines deleted...]
-  <si>
     <t>Valladolideko azoka, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
-  </si>
-[...76 lines deleted...]
-    <t>AVEBIOM, Biomasaren Energia Balioztatzeko Espainiako Elkartea AVEBIOM, EXPOBIOMASAren antolatzailea, bioenergia sektoreko eragile nagusien elkartea da, biomasaren balio-kate osoa hartzen duena.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/gertaerak/expobiomass-azoka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1352,67 +716,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J48"/>
+      <selection activeCell="A1" sqref="A1:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="160.389" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="206.378" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -1423,1509 +787,475 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1"/>
-      <c r="H2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="I2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="I5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="H7" s="1" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="I8" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="J8" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="H11" s="1" t="s">
+      <c r="I11" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="I11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="H12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="I12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>39</v>
+        <v>98</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      <c r="B16" s="1" t="s">
         <v>117</v>
-      </c>
-[...1030 lines deleted...]
-        <v>329</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>