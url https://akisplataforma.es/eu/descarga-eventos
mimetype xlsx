--- v4 (2026-07-11)
+++ v5 (2026-09-14)
@@ -12,314 +12,329 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Salamancako Unibertsitateak II. Nazioarteko AGRIINGURUNE Sinposioa (IAS 2026) antolatzen du</t>
+    <t>SembraI 2026 – Nekazaritza-elikagaien Sektoreko Adimen Artifizialaren 4. Nazioarteko Kongresua</t>
+  </si>
+  <si>
+    <t>Kongresuak, Deiaren informazioa, Saregintza</t>
+  </si>
+  <si>
+    <t>Al, 21/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Ar, 22/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Pertsonalki</t>
+  </si>
+  <si>
+    <t>SembraI 2026 kongresua – nekazaritza-elikagaien ekosistemari aplikatutako Adimen Artifizialaren 4. Nazioarteko Kongresua – Kordoban egingo da. Edizio honek ezaugarri berri garrantzitsuak ditu, hala…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Kordoba</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/sembrai-2026-nekazaritza-elikagaien-sektoreko-adimen-artifizialaren-4-nazioarteko</t>
+  </si>
+  <si>
+    <t>Espainiako Konpostaje Sarearen IX. Konferentzia</t>
+  </si>
+  <si>
+    <t>Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Ar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Espainiako Konpostaje Sarearen 9. Biltzarraren daten eta lekuaren iragarpena. 2026ko irailaren 29a eta 30a, eta urriaren 1a . Granada , Granadako Unibertsitateko Arkitektura Goi Mailako Eskola…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/espainiako-konpostaje-sarearen-ix-konferentzia</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech-ek nekazaritzako elikagaien berrikuntza bilduko du Innovarena erakusketa-gunean.</t>
+  </si>
+  <si>
+    <t>Azokak</t>
+  </si>
+  <si>
+    <t>Ar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Og, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech azokak edizio berri bat egingo du 2026ko urriaren 6tik 8ra, Bartzelonako Firako Gran Via aretoan. Nekazaritzako elikagaien industriarako berrikuntza, teknologia eta osagaien…</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Bartzelonako Firako Gran Via aretoa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/alimentaria-foodtech-ek-nekazaritzako-elikagaien-berrikuntza-bilduko-du-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, urriaren 6tik 8ra, IFEMAn</t>
+  </si>
+  <si>
+    <t>Kongresuak, Azokak, Esperientzien trukea, Saregintza, Mintegiak, Tailerrak</t>
+  </si>
+  <si>
+    <t>Ar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Og, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Urriaren 6tik 8ra, Fruit Attractionek Madrilgo hiria fruta eta barazkien sektorearen munduko bilgune nagusi bihurtuko du berriro ere. IFEMA MADRID eta FEPEXek antolatuta, azokak bere 18. edizioa…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/fruit-attraction-urriaren-6tik-8ra-ifeman</t>
+  </si>
+  <si>
+    <t>2026ko Gazta eta Esneki Artisauen Europako Bilera</t>
   </si>
   <si>
     <t>Kongresuak</t>
   </si>
   <si>
-    <t>Og, 23/07/2026 - 11:11</t>
-[...8 lines deleted...]
-    <t>Salamancako Unibertsitateak II. Nazioarteko AGRINIINGURUNE Sinposioa (IAS 2026) antolatuko du 2026ko uztailaren 23an eta 24an , agroingurumen arloko adituak, ikertzaileak eta profesionalak Salamancan…</t>
+    <t>Al, 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Az, 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Urriaren 19tik 21era, Europa osoko gazta eta esneki zaleak elkartuko dira EAEn FACEnetwork Kongresuan (Farmhouse and Artisan Cheese &amp; Dairy Producers European Network) parte hartzeko. Aurtengo…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/2026ko-gazta-eta-esneki-artisauen-europako-bilera</t>
+  </si>
+  <si>
+    <t>Espainiako Fitopatologia Elkartearen XXII. Kongresua</t>
+  </si>
+  <si>
+    <t>Kongresuak, Emaitzen zabalkundea, Egun teknikoak, Mintegiak, Tailerrak</t>
+  </si>
+  <si>
+    <t>Al, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Og, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Atsegin handiz iragartzen dizuegu Espainiako Fitopatologia Elkartearen XXII. Kongresua , Palma de Mallorcan 2026ko urriaren 19tik 22ra egingo dena. Ohi bezala, bilera hau landareen osasunean…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Konbentzio Zentroa, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/espainiako-fitopatologia-elkartearen-xxii-kongresua</t>
+  </si>
+  <si>
+    <t>XXXI IRTA Fruta Hazkuntza Konferentzia 2026</t>
+  </si>
+  <si>
+    <t>Emaitzen zabalkundea, Egun teknikoak</t>
+  </si>
+  <si>
+    <t>Az, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Eguneko behin-behineko data. Ekitaldiari buruzko informazio gehiago laster argitaratuko da. Informazio gehiago jaso nahi baduzu, egin klik hurrengo web orrian dagoen "Interesa dut" botoian .</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/xxxi-irta-fruta-hazkuntza-konferentzia-2026</t>
+  </si>
+  <si>
+    <t>SEPOR Azoka, Lorcan (Murtzia)</t>
+  </si>
+  <si>
+    <t>Al, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Og, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murtzia) lehen sektorearen bilgune nagusi bihurtuko da berriro ere SEPOR – Abeltzaintza, Industria eta Nekazaritza Elikagaien Azoka edizio berri batekin, 2026ko urriaren 26tik 29ra bitartean…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Lorca Azoka Plaza Santa Quiteria plaza, z/g 30800 Lorca Murtzia Espainia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/sepor-azoka-lorcan-murtzia</t>
+  </si>
+  <si>
+    <t>Valentzian Nekazaritza Ingeniarien 6. Kongresu Nazionala egingo da urrian</t>
+  </si>
+  <si>
+    <t>Ar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Or, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Ekitaldia, 2026ko urriaren 27tik 30era Arte eta Zientzien Hirian egingo dena, profesionalak eta adituak bilduko ditu nekazaritza-ingeniaritza birdefinitzen ari diren aldaketa nagusiak aztertzeko.…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Arteen Hiria. Valentzia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/valentzian-nekazaritza-ingeniarien-6-kongresu-nazionala-egingo-da-urrian</t>
+  </si>
+  <si>
+    <t>Nekazaritza Makineria Azokaren 9. edizioa</t>
+  </si>
+  <si>
+    <t>Ar, 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Or, 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria , Valladolideko Feriak antolatutako bi urtean behin egiten den nekazaritza-makineria azokak, hurrengo edizioa 2027ko urtarrilean egingo du, zehazki urtarrilaren 26tik 29ra. Lau egun horietan…</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>Salamanca</t>
-[...209 lines deleted...]
-    <t>https://akisplataforma.es/eu/gertaerak/valentzian-nekazaritza-ingeniarien-6-kongresu-nazionala-egingo-da-urrian</t>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Valladolideko azoka, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/gertaerak/nekazaritza-makineria-azokaren-9-edizioa</t>
   </si>
   <si>
     <t>Anuga Select Ibérica: elikagaien industriarako ekitaldi garrantzitsu berria IFEMA MADRIDera iritsiko da 2027ko otsailean</t>
   </si>
   <si>
     <t>Ar, 16/02/2027 - 09:00</t>
   </si>
   <si>
     <t>Og, 18/02/2027 - 20:00</t>
   </si>
   <si>
     <t>Iberiar penintsulako elikagai eta edarien industriak mugarri berri bat lortu du Anuga Select Ibérica -ren etorrerarekin, 2027ko otsailaren 16tik 18ra IFEMA Madrilen egingo den ekitaldi profesional…</t>
   </si>
   <si>
     <t>IFEMA. Madril.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/gertaerak/anuga-select-iberica-elikagaien-industriarako-ekitaldi-garrantzitsu-berria-ifema</t>
   </si>
   <si>
     <t>SMAGUA</t>
   </si>
   <si>
     <t>Kongresuak, Egun teknikoak</t>
   </si>
@@ -357,56 +372,50 @@
     <t>1997an lehen deialdia egin zenetik 13 edizio egin dira , eta Asturforesta basogintza sektoreko, egurraren eta hari lotutako industriako profesionalen bilgune nagusietako bat bihurtu da, bai estatu…</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Asturiasko Nazioarteko Basogintza Azoka, Tineoko Udala, Udaletxeko Plaza, z/g, 33870 Tineo, Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/gertaerak/asturforesta-basogintza-sektoreko-nazioarteko-ekitaldi-nagusia-benetako-lan-baldintzetan</t>
   </si>
   <si>
     <t>EXPOBIOMASS AZOKA</t>
   </si>
   <si>
     <t>Ar, 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>Og, 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>AVEBIOM, Biomasaren Energia Balioztatzeko Espainiako Elkartea AVEBIOM, EXPOBIOMASAren antolatzailea, bioenergia sektoreko eragile nagusien elkartea da, biomasaren balio-kate osoa hartzen duena.…</t>
-  </si>
-[...4 lines deleted...]
-    <t>Valladolideko azoka, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/gertaerak/expobiomass-azoka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -729,51 +738,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -794,468 +803,468 @@
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>116</v>
+        <v>91</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>