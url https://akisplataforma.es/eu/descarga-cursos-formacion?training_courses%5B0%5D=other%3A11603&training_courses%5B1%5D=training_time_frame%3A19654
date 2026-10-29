--- v0 (2026-10-29)
+++ v1 (2026-10-29)
@@ -374,51 +374,51 @@
   <si>
     <t>Az, 24/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Segorbe</t>
   </si>
   <si>
     <t>Nekazaritzako elikagaien merkaturatzea hobetzea. Nekazaritzako elikagaien marketinaren kontzeptu berriak. PROGRAMA | IZEN-EMATEA eta INFORMAZIOA…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-elikagaien-merkaturatzea-hobetzea</t>
   </si>
   <si>
     <t>Nekazaritzako elikagaien marketin digitala: internet eta sare sozialak</t>
   </si>
   <si>
     <t>Ar, 16/04/2024 - 16:00</t>
   </si>
   <si>
     <t>Og, 18/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Oropesa</t>
   </si>
   <si>
-    <t>Nekazaritzako elikagaien marketin digitala: internet eta sare sozialak. Enpresa tradizionala eraldatu PROGRAMA | IZEN-EMATEA eta INFORMAZIOA…</t>
+    <t>Nekazaritzako elikagaien marketin digitala: internet eta sare sozialak. Enpresa tradizionala eraldatu PROGRAMA | IZEN-EMATEA eta INFORMAZIOA esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-elikagaien-marketin-digitala-internet-eta-sare-sozialak</t>
   </si>
   <si>
     <t>Nekazaritzako elikagaien negozio ideia berriei buruzko tailerra</t>
   </si>
   <si>
     <t>Ar, 16/04/2024 - 10:00</t>
   </si>
   <si>
     <t>Or, 19/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Atzeneta del Maestrat</t>
   </si>
   <si>
     <t>Nekazaritzako elikagaien negozio ideia berriei buruzko tailerra. Teoria eta praktika PROGRAMA | IZEN-EMATEA eta INFORMAZIOA esexag_vilareal@gva.es…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-elikagaien-negozio-ideia-berriei-buruzko-tailerra</t>
   </si>
   <si>
     <t>Nekazaritzako elikagaien eta nekazaritza turismoaren hobekuntza eta merkaturatzea</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>Nekazaritza ekologikoari buruzko aholkularitza</t>
   </si>
   <si>
     <t>Or, 22/03/2024 - 09:00</t>
   </si>
   <si>
     <t>Ar, 31/12/2024 - 09:00</t>
   </si>
   <si>
     <t>Doako ikastaroa, nekazaritza-ekoizpen ekologikoaren erregulazioari buruzko ikuspegi orokorra eskaintzen duena, eta ekoizpen mota honen oinarrizko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoari-buruzko-aholkularitza</t>
   </si>
   <si>
     <t>Al, 04/03/2024 - 16:00</t>
   </si>
   <si>
     <t>Az, 06/03/2024 - 19:00</t>
   </si>
   <si>
     <t>Villena</t>
   </si>
   <si>
-    <t>Nekazaritzako elikagaien marketin digitala: internet eta sare sozialak. Enpresa tradizionala eraldatu. PROGRAMA | IZEN-EMATEA eta INFORMAZIOA…</t>
+    <t>Nekazaritzako elikagaien marketin digitala: internet eta sare sozialak. Enpresa tradizionala eraldatu. PROGRAMA | IZEN-EMATEA eta INFORMAZIOA esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-elikagaien-marketin-digitala-internet-eta-sare-sozialak-0</t>
   </si>
   <si>
     <t>Haragi ustiategien kudeaketari buruzko araudi berria</t>
   </si>
   <si>
     <t>Az, 28/02/2024 - 09:00</t>
   </si>
   <si>
     <t>Az, 28/02/2024 - 13:00</t>
   </si>
   <si>
     <t>Consultar programa</t>
   </si>
   <si>
     <t>Gehienezko produkzio-ahalmena. Gutxieneko baldintzak: Azpiegitura, ekipamendua eta kudeaketa. Instalatutako ustiategien kokapena eta bereizketa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/haragi-ustiategien-kudeaketari-buruzko-araudi-berria</t>
   </si>
   <si>
     <t>Doizko mahastizaintza</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>Al, 19/02/2024 - 09:00</t>
   </si>
   <si>
     <t>Az, 17/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Nekazaritzako Lanbide Heziketarik ez duten eta nekazaritzako ekintzaile gisa sektorean sartuko diren gazteei zuzenduta, edo egiturazko laguntza jakin…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-0</t>
   </si>
   <si>
     <t>Kostuen kontrola baratzezaintzan</t>
   </si>
   <si>
     <t>Og, 15/02/2024 - 09:00</t>
   </si>
   <si>
     <t>Og, 22/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Garay</t>
   </si>
   <si>
-    <t>Hasierako inbertsioaren kalkulua, beharren araberako dimentsionatzea, inbertsioaren amortizazioa, aurrekontuak egitea, kostuen kalkuluak, jarraipena…</t>
+    <t>Hasierako inbertsioaren kalkulua, beharren araberako dimentsionatzea, inbertsioaren amortizazioa, aurrekontuak egitea, kostuen kalkuluak, jarraipena,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kostuen-kontrola-baratzezaintzan</t>
   </si>
   <si>
     <t>Nekazaritza-balorazioa. Kontzeptuak eta haien aplikazio praktikoa</t>
   </si>
   <si>
     <t>Og, 05/10/2023 - 16:30</t>
   </si>
   <si>
     <t>Az, 15/03/2023 - 20:30</t>
   </si>
   <si>
     <t>IKASTAROAREN AURKEZPENA Gauzen benetako balioa jakiteak balorazioa eskatzen du etengabe. Balio hori alda daiteke bere xedearen arabera. Batzuetan,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-balorazioa-kontzeptuak-eta-haien-aplikazio-praktikoa</t>
   </si>
   <si>
     <t>"Nekazaritzako ustiategien kudeaketa ekonomikoa" ikastaroa Calpen (Alacant)</t>
   </si>
   <si>
     <t>Or, 14/10/2022 - 00:00</t>
   </si>