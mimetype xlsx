--- v0 (2026-08-22)
+++ v1 (2026-10-31)
@@ -266,51 +266,51 @@
   <si>
     <t>"Mahastietako estalduraren kudeaketa" online ikastaroa</t>
   </si>
   <si>
     <t>Al, 13/04/2026 - 22:22</t>
   </si>
   <si>
     <t>Andalucía, Castilla - La Mancha, Ceuta, Extremadura, Melilla</t>
   </si>
   <si>
     <t>Andalucía, Castilla-La Mancha, Extremadura, Ceuta y Melilla</t>
   </si>
   <si>
     <t>Mahatzontzien artean estalki-laboreen kudeaketaren ezagutza handitzeko gero eta interes handiagoa dagoela ikusita, eraginkortasun handiena lortzeko,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/mahastietako-estalduraren-kudeaketa-online-ikastaroa</t>
   </si>
   <si>
     <t>AHOLKULARITZAREN PRESTAKUNTZA: Nekazaritza Lurzoruen Kudeaketa Jasangarriari buruzko ikastaroa</t>
   </si>
   <si>
     <t>Or, 20/03/2026 - 00:00</t>
   </si>
   <si>
-    <t>Nekazaritza-lurzoruen kudeaketa jasangarria funtsezko zutabea da agroekosistemen epe luzerako produktibitatea, ingurumenaren kontserbazioa eta klima-…</t>
+    <t>Nekazaritza-lurzoruen kudeaketa jasangarria funtsezko zutabea da agroekosistemen epe luzerako produktibitatea, ingurumenaren kontserbazioa eta klima…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularitzaren-prestakuntza-nekazaritza-lurzoruen-kudeaketa-jasangarriari</t>
   </si>
   <si>
     <t>CITOLIVA Mintegia “Olioen Zentzumen-analisia eta Bereizketa”</t>
   </si>
   <si>
     <t>Az, 18/03/2026 - 11:11</t>
   </si>
   <si>
     <t>Og, 19/03/2026 - 11:11</t>
   </si>
   <si>
     <t>Martxoaren 18an eta 19an , “Olioen Zentzumen-analisia eta bereizketa” mintegia egingo da Kordoban, olio birjinen dastaketan , zentzumen-atributuen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/citoliva-mintegia-olioen-zentzumen-analisia-eta-bereizketa</t>
   </si>
   <si>
     <t>CITOLIVA Mintegia “Oliba olioen osaera fisiko-kimikoa”</t>
   </si>
   <si>
     <t>Al, 16/03/2026 - 11:11</t>
   </si>
@@ -398,51 +398,51 @@
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
     <t>Espainiako Nekazaritza eta Agroekologia Ekologikoaren Elkarteak (SEAE) “Abeltzaintza Ekologikoa. Bazka-autonomia baliabideen kudeaketan ekoizpen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-ekologikoari-eta-bazka-autonomiari-buruzko-jardunaldia</t>
   </si>
   <si>
     <t>MAHASTIETAKO ESTALDURA LABORANTEEN KUDEAKETA</t>
   </si>
   <si>
     <t>Al, 24/11/2025 - 16:00</t>
   </si>
   <si>
     <t>Az, 26/11/2025 - 20:00</t>
   </si>
   <si>
-    <t>EKINTZAREN IZENBURUA: Mahastietan landare-estaldurako laboreen kudeaketa MODUA: ikasgela birtuala DATA: 2025eko azaroaren 24-26 ORDUTEGIA: 16:…</t>
+    <t>EKINTZAREN IZENBURUA: Mahastietan landare-estaldurako laboreen kudeaketa MODUA: ikasgela birtuala DATA: 2025eko azaroaren 24-26 ORDUTEGIA: 16…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/mahastietako-estaldura-laboranteen-kudeaketa</t>
   </si>
   <si>
     <t>Larre birsortzaileen kudeaketari buruzko online ikastaroa</t>
   </si>
   <si>
     <t>Al, 10/11/2025 - 16:00</t>
   </si>
   <si>
     <t>Az, 12/11/2025 - 20:00</t>
   </si>
   <si>
     <t>EKINTZAREN IZENBURUA: Larreen kudeaketa birsortzailea MODUA: ikasgela birtuala (zuzenean online*). DATAK: 2025eko azaroaren 10a, 11 eta 12a ORDUTEGIA…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/larre-birsortzaileen-kudeaketari-buruzko-online-ikastaroa</t>
   </si>
   <si>
     <t>Andaluziako ekoerregimenetan aplikagarriak diren biodibertsitate-eremuetarako jardunbide egokiei buruzko konferentzia</t>
   </si>
   <si>
     <t>Az, 29/10/2025 - 09:00</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>Ar, 21/10/2025 - 09:00</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 15:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) “Nekazaritza eta abeltzaintzako ustiategiak: Ekoizpena, berrikuntza, aholkularitza eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularientzat-nekazaritza-eta-abeltzaintzako-ustiategiak-ekoizpena</t>
   </si>
   <si>
     <t>IBER: Urmaelak Sailkatzeko Modelizazio Hidraulikoa</t>
   </si>
   <si>
     <t>Al, 20/10/2025 - 16:00</t>
   </si>
   <si>
     <t>Al, 03/11/2025 - 19:00</t>
   </si>
   <si>
-    <t>DESKRIPZIOA: IBERekin egindako modelizazio hidrauliko ikastaro hau ikasleei urtegi baten edukiontzi-presaren balizko erorketak eragindako uholde-…</t>
+    <t>DESKRIPZIOA: IBERekin egindako modelizazio hidrauliko ikastaro hau ikasleei urtegi baten edukiontzi-presaren balizko erorketak eragindako uholde…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/iber-urmaelak-sailkatzeko-modelizazio-hidraulikoa</t>
   </si>
   <si>
     <t>Bihurtu aldaketa organikoaren eragile!</t>
   </si>
   <si>
     <t>Ar, 14/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Og, 20/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Finca "El Encín", Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Sarean, Pertsonalki</t>
   </si>
   <si>
     <t>Sustatu tokiko aldaketa organikoa Espezialista talde batek lagunduko dizu hondakin biologikoen kudeaketa deszentralizatuko irtenbideak diseinatzen,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/bihurtu-aldaketa-organikoaren-eragile</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>CIFEA (Torre Pacheco); Av. D. Gerardo Molina, 20, 30700 Torre-Pacheco, Murcia</t>
   </si>
   <si>
     <t>Tailer honek nekazariei ura aurrezten duten, lurra elikatzen duten eta ongarrien beharra murrizten duten landare-estalki adimendunak diseinatzen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/prestakuntza-eta-gaitasun-garapen-saioa-ikasi-landare-estaldura-nola-ezarri</t>
   </si>
   <si>
     <t>Ikastaroa: Artzain-txakurrak abeltzaintzan maneiatzea</t>
   </si>
   <si>
     <t>La, 20/09/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 04/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)</t>
   </si>
   <si>
-    <t>40 orduko ikastaro presentziala. Ramírez Bretón Abeltzaintza Ustiategian (Cinco Villas, Puentes Viejas). Irailak 20, larunbata: 10:00 - 14:00 eta 16:…</t>
+    <t>40 orduko ikastaro presentziala. Ramírez Bretón Abeltzaintza Ustiategian (Cinco Villas, Puentes Viejas). Irailak 20, larunbata: 10:00 - 14:00 eta 16…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaroa-artzain-txakurrak-abeltzaintzan-maneiatzea</t>
   </si>
   <si>
     <t>Karbonoaren bahiketa nekazaritza-lurzoruetan: erronkak eta aukerak</t>
   </si>
   <si>
     <t>Ar, 16/09/2025 - 15:30</t>
   </si>
   <si>
     <t>Az, 17/09/2025 - 18:30</t>
   </si>
   <si>
     <t>Karbono-bahiketa nekazaritza-lurzoruetan klima-aldaketa arintzeko eta nekazaritza-sistemen iraunkortasuna hobetzeko estrategia gisa. Erronkak eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/karbonoaren-bahiketa-nekazaritza-lurzoruetan-erronkak-eta-aukerak</t>
   </si>
   <si>
     <t>NEKAZARITZA ENPRESAN SARTZEA: NEKAZARITZA ESTENTSIBOA</t>
   </si>
   <si>
     <t>Ar, 02/09/2025 - 00:00</t>
   </si>
@@ -731,51 +731,51 @@
   <si>
     <t>Ingurumen-datu-base nagusietatik lortutako ezagutza eta informaziora sartzea</t>
   </si>
   <si>
     <t>Al, 12/05/2025 - 17:00</t>
   </si>
   <si>
     <t>Al, 12/05/2025 - 19:00</t>
   </si>
   <si>
     <t>Lleidako Unibertsitateak antolatuta. Helburuak: Ingurumen-datu-base nagusiak ezagutzea eta horietara sartzea. Ingurumen -diagnostikoa ezagutu.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ingurumen-datu-base-nagusietatik-lortutako-ezagutza-eta-informaziora</t>
   </si>
   <si>
     <t>Bioongarri mikrobianoak 4.0</t>
   </si>
   <si>
     <t>Al, 05/05/2025 - 16:00</t>
   </si>
   <si>
     <t>Ar, 13/05/2025 - 20:00</t>
   </si>
   <si>
-    <t>Avilako Santa Teresa de Jesús Unibertsitate Katolikoak antolatutako ikastaro honek ikasleei lurzoruaren mikrobiomaren azterketan (nekazaritza-…</t>
+    <t>Avilako Santa Teresa de Jesús Unibertsitate Katolikoak antolatutako ikastaro honek ikasleei lurzoruaren mikrobiomaren azterketan (nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/bioongarri-mikrobianoak-40</t>
   </si>
   <si>
     <t>Nekazaritza autosufizientea</t>
   </si>
   <si>
     <t>Al, 05/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Or, 16/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Abandonatu edo produktiborik gabeko lurretatik autohornikuntza ahalbidetzen duen lur landuetara pasatzeko jarraitu beharreko eskema erakutsi,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-autosufizientea</t>
   </si>
   <si>
     <t>Zerbitzu-laboreak kontserbazio-nekazaritzan</t>
   </si>
   <si>
     <t>Al, 24/03/2025 - 00:00</t>
   </si>
@@ -911,87 +911,87 @@
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>CA UNED  Illes Balears. MENORCA.</t>
   </si>
   <si>
     <t>Diziplina anitzeko ikuspegitik, Biosfera Erreserbak lurralde gisa duten harremana aztertuko da, zeinen helburua aniztasun biologikoaren eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/iraunkortasuna-eta-elikadura-sistemak</t>
   </si>
   <si>
     <t>Larre eremuetara zuzendutako ekoerregimenak</t>
   </si>
   <si>
     <t>Ar, 25/06/2024 - 16:30</t>
   </si>
   <si>
     <t>Og, 27/06/2024 - 20:30</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>12 orduko online prestakuntza-jarduera, larre-azalen kudeaketa eta jasangarritasuna hobetzeari buruzkoa, eta PACren ekoerregimenetan sartutako larre-…</t>
+    <t>12 orduko online prestakuntza-jarduera, larre-azalen kudeaketa eta jasangarritasuna hobetzeari buruzkoa, eta PACren ekoerregimenetan sartutako larre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/larre-eremuetara-zuzendutako-ekoerregimenak</t>
   </si>
   <si>
     <t>Nekazaritzako ekosistemetako biodibertsitatearen kudeaketan prestakuntza espezializatua</t>
   </si>
   <si>
     <t>Al, 10/06/2024 - 09:00</t>
   </si>
   <si>
     <t>Ar, 09/07/2024 - 15:00</t>
   </si>
   <si>
     <t>30 orduko ikastaroa, biodibertsitateari, biodibertsitatearen kudeaketari eta intentsifikazio jasangarriari buruzko edukiak lantzen dituena. PROGRAMA…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-ekosistemetako-biodibertsitatearen-kudeaketan-prestakuntza</t>
   </si>
   <si>
     <t>Bioemankortasuna eta lurzorua berreskuratzea</t>
   </si>
   <si>
     <t>Or, 17/05/2024 - 16:30</t>
   </si>
   <si>
     <t>Or, 24/05/2024 - 20:30</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Albarb</t>
   </si>
   <si>
-    <t>Bioemankortasuna eta lurzorua berreskuratzea. Nekazaritza ekologiko eta birsortzailearen printzipioak. PROGRAMA | IZEN-EMATEA eta INFORMAZIOA…</t>
+    <t>Bioemankortasuna eta lurzorua berreskuratzea. Nekazaritza ekologiko eta birsortzailearen printzipioak. PROGRAMA | IZEN-EMATEA eta INFORMAZIOA esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/bioemankortasuna-eta-lurzorua-berreskuratzea</t>
   </si>
   <si>
     <t>Laborantza joera berrietan prestakuntza espezializatua</t>
   </si>
   <si>
     <t>Az, 08/05/2024 - 09:00</t>
   </si>
   <si>
     <t>Az, 12/06/2024 - 15:00</t>
   </si>
   <si>
     <t>30 orduko ikastaroa, zeinetan labore berriak, bereziki jasangarriak, laboreen berreskurapena, landare aromatikoak eta sendagarriak eta gora egiten…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/laborantza-joera-berrietan-prestakuntza-espezializatua</t>
   </si>
   <si>
     <t>Teilatu berdeetan prestakuntza espezializatua</t>
   </si>
   <si>
     <t>Al, 06/05/2024 - 09:00</t>
   </si>
@@ -1058,51 +1058,51 @@
   <si>
     <t>Enpresa Ekologikoan Autokontrol Sistema ezartzea</t>
   </si>
   <si>
     <t>Ar, 31/12/2024 - 23:50</t>
   </si>
   <si>
     <t>80 orduko lineako ikastaroa, parte-hartzaileei ekoizpen ekologikoari buruzko ezagutzak eta ekoizpen ekologikoari buruzko Europako araudiari buruzko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/enpresa-ekologikoan-autokontrol-sistema-ezartzea</t>
   </si>
   <si>
     <t>Erlezaintzarako sarrera</t>
   </si>
   <si>
     <t>Al, 08/04/2024 - 17:00</t>
   </si>
   <si>
     <t>Ar, 16/04/2024 - 21:00</t>
   </si>
   <si>
     <t>Lorca, Murcia</t>
   </si>
   <si>
-    <t>20 orduko ikastaro presentziala, nekazaritza-ustiategi baten ekoizpena dibertsifikatzean kontuan hartu beharreko beste jarduera bat bezala, ekoizpen-…</t>
+    <t>20 orduko ikastaro presentziala, nekazaritza-ustiategi baten ekoizpena dibertsifikatzean kontuan hartu beharreko beste jarduera bat bezala, ekoizpen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/erlezaintzarako-sarrera</t>
   </si>
   <si>
     <t>Al, 08/04/2024 - 16:00</t>
   </si>
   <si>
     <t>Al, 13/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Villava, Navarra</t>
   </si>
   <si>
     <t>40 orduko iraupena duen ikastaro teoriko-praktikoa, non erlategiko lanak, udaberriko eta udako lanak, txorten eraketa, uzta prestatzea eta ezti…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/erlezaintzarako-sarrera-0</t>
   </si>
   <si>
     <t>Nekazaritzako hondakinak konpostatzearen oinarrizko printzipioak</t>
   </si>
   <si>
     <t>Torre Pacheco, Murcia</t>
   </si>
@@ -1292,51 +1292,51 @@
   <si>
     <t>Ura-Energia-Elikagaiak-Ekosistema (WEFE) lotura-ikuspegiaren integrazioa Mediterraneoko nekazaritza ureztatuan</t>
   </si>
   <si>
     <t>Al, 06/11/2023 - 09:00</t>
   </si>
   <si>
     <t>Or, 10/11/2023 - 17:00</t>
   </si>
   <si>
     <t>Ikastaro honetara joateko funtsezko arrazoiak Lortu ikuspegi sakona WEFE loturak Mediterraneoko nekazaritza ureztatuaren inguruko erronka konplexuei…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ura-energia-elikagaiak-ekosistema-wefe-lotura-ikuspegiaren-integrazioa</t>
   </si>
   <si>
     <t>Nekazaritzan berotegi-efektuko gasen emisioen ebaluazioa eta arintzea: kontzeptuak, metodoak eta simulazio tresnak</t>
   </si>
   <si>
     <t>Al, 16/10/2023 - 09:15</t>
   </si>
   <si>
     <t>Or, 20/10/2023 - 17:15</t>
   </si>
   <si>
-    <t>Ikastarora joateko arrazoiak Nekazaritzan jakinarazpenerako, BEG isuriak ezabatzeko eta C kentzeko nazioarteko prozesuen ezagutza eguneratua lortzea…</t>
+    <t>Ikastarora joateko arrazoiak Nekazaritzan jakinarazpenerako, BEG isuriak ezabatzeko eta C kentzeko nazioarteko prozesuen ezagutza eguneratua lortzea;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzan-berotegi-efektuko-gasen-emisioen-ebaluazioa-eta-arintzea</t>
   </si>
   <si>
     <t>Karbono-aztarnaren eta ur-aztarnaren kalkulua</t>
   </si>
   <si>
     <t>Ar, 03/10/2023 - 00:00</t>
   </si>
   <si>
     <t>Og, 05/10/2023 - 00:00</t>
   </si>
   <si>
     <t>IKASTAROAREN AURKEZPENA Nekazaritzako elikagaien sistema ingurumena hondatzearen erantzule nagusietako bat da. Gaur egun, mundu mailan ur gezaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/karbono-aztarnaren-eta-ur-aztarnaren-kalkulua</t>
   </si>
   <si>
     <t>Nekazaritza-ekoizpenean Iraunkortasunari buruzko Online Ikastaroa</t>
   </si>
   <si>
     <t>Og, 08/06/2023 - 00:00</t>
   </si>