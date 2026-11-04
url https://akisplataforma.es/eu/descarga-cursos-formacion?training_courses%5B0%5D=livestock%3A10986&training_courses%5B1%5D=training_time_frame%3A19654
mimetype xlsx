--- v0 (2026-08-25)
+++ v1 (2026-11-04)
@@ -149,51 +149,51 @@
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/node/111485</t>
   </si>
   <si>
     <t>Ar, 14/04/2026 - 17:00</t>
   </si>
   <si>
     <t>Ar, 14/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/node/111483</t>
   </si>
   <si>
     <t>Hegazti-ustiategietako arrautzen eta txita jaioberrien kontrol eta kudeaketari buruzko ikastaroa</t>
   </si>
   <si>
     <t>Or, 10/04/2026 - 00:00</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Aula 10 Formación-ek eskaintzen duen Hegazti-ustiategietako Arrautzen eta Eklosioaren Kontrol eta Kudeaketa Ikastaroa parte-hartzaileei hegazti-…</t>
+    <t>Aula 10 Formación-ek eskaintzen duen Hegazti-ustiategietako Arrautzen eta Eklosioaren Kontrol eta Kudeaketa Ikastaroa parte-hartzaileei hegazti…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hegazti-ustiategietako-arrautzen-eta-txita-jaioberrien-kontrol-eta</t>
   </si>
   <si>
     <t>ASETAGA prestakuntza eguna: “Bioekonomia Zirkularra: Abeltzaintzako simaurraren, bioproduktuen eta azpiproduktuen eraldaketa, balorizazioa eta kudeaketa jasangarria”</t>
   </si>
   <si>
     <t>Og, 26/03/2026 - 16:06</t>
   </si>
   <si>
     <t>Og, 26/03/2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/asetaga-prestakuntza-eguna-bioekonomia-zirkularra-abeltzaintzako-0</t>
   </si>
   <si>
     <t>Animalien ongizatea animalia bizien garraioan</t>
   </si>
   <si>
     <t>Or, 20/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Onartutako titulua Leku mugatuak. HELBURUAK: Animalien garraioan jardunbide egokien oinarriak eskuratzea, kargatzea, deskargatzea eta manipulatzea…</t>
   </si>
@@ -260,51 +260,51 @@
   <si>
     <t>Ig, 02/11/2025 - 10:30</t>
   </si>
   <si>
     <t>Ig, 02/11/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-1</t>
   </si>
   <si>
     <t>La, 18/10/2025 - 10:30</t>
   </si>
   <si>
     <t>La, 18/10/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-2</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 10:30</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 17:30</t>
   </si>
   <si>
-    <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak…</t>
+    <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-3</t>
   </si>
   <si>
     <t>HEGAZTIAK</t>
   </si>
   <si>
     <t>Al, 14/07/2025 - 16:00</t>
   </si>
   <si>
     <t>Og, 17/07/2025 - 21:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Montillana</t>
   </si>
   <si>
     <t>Nahastuta</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>Or, 12/04/2024 - 17:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Monells</t>
   </si>
   <si>
     <t>Ziurtagiriaren kalitatea bermatzeko ezinbesteko baldintza da animalien ongizatearen ikuskapenean ikuskatzaile kualifikatuak Ongizatearen Kalitateko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ongizate-ikuskarien-ikastaroa-oilaskoak-eta-oiloak-hiltzeko-2024</t>
   </si>
   <si>
     <t>Hegazti-haztegiko langileentzako prestakuntza ikastaroa</t>
   </si>
   <si>
     <t>Ar, 05/12/2023 - 09:00</t>
   </si>
   <si>
     <t>Or, 22/12/2023 - 20:00</t>
   </si>
   <si>
-    <t>Ikastaro honen helburua da hegazti-ustiategien kudeaketarako oinarrizko arauak ezartzen dituen 637/2021 EDren eskakizuna betetzea eta hegazti-…</t>
+    <t>Ikastaro honen helburua da hegazti-ustiategien kudeaketarako oinarrizko arauak ezartzen dituen 637/2021 EDren eskakizuna betetzea eta hegazti…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hegazti-haztegiko-langileentzako-prestakuntza-ikastaroa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>