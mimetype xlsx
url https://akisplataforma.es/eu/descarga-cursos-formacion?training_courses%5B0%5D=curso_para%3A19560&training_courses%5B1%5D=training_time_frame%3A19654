--- v0 (2026-10-29)
+++ v1 (2026-10-30)
@@ -1313,51 +1313,51 @@
   <si>
     <t>Al, 02/02/2026 - 09:00</t>
   </si>
   <si>
     <t>Ig, 12/04/2026 - 11:00</t>
   </si>
   <si>
     <t>Online, tutorizada.</t>
   </si>
   <si>
     <t>Tokiko politika publikoen kudeaketa, analisi eta hobekuntza gaitasunak indartzeko prestakuntza aplikatua Administrazio Publikoko Institutu Nazionalak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/inapek-tokiko-gobernuko-politika-publikoen-ebaluazioari-buruzko-online</t>
   </si>
   <si>
     <t>Aurrez aurreko tailerra “Konpostaje eraginkorra: agroindustria sektoreko hondakinak balorizatzeko gakoak”</t>
   </si>
   <si>
     <t>Or, 30/01/2026 - 20:00</t>
   </si>
   <si>
     <t>Or, 30/01/2026 - 21:00</t>
   </si>
   <si>
-    <t>Datorren ostiralean, 2026ko urtarrilaren 30ean , 09:00etatik 14:00etara , Albaceten egingo da aurrez aurre PII.A prestakuntza-jardunaldia, "…</t>
+    <t>Datorren ostiralean, 2026ko urtarrilaren 30ean , 09:00etatik 14:00etara , Albaceten egingo da aurrez aurre PII.A prestakuntza-jardunaldia,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aurrez-aurreko-tailerra-konpostaje-eraginkorra-agroindustria-sektoreko</t>
   </si>
   <si>
     <t>Adimen Artifizialaren Sarrera Praktikoa</t>
   </si>
   <si>
     <t>Og, 29/01/2026 - 22:22</t>
   </si>
   <si>
     <t>Andaluziako Nekazaritza Ingeniarien Elkargo Ofizialak , Andaluziako Nekazaritza Ingeniarien Fundazioaren bidez, Adimen Artifizialaren (AA) sarrera…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/adimen-artifizialaren-sarrera-praktikoa</t>
   </si>
   <si>
     <t>Ureztatze Adimenduna: Digitalizazioa eta Energia Optimizazioa Ureztatze Komunitateetan eta Ureztatze Sistemetan</t>
   </si>
   <si>
     <t>Al, 26/01/2026 - 16:00</t>
   </si>
   <si>
     <t>Og, 29/01/2026 - 14:00</t>
   </si>
@@ -1568,51 +1568,51 @@
   <si>
     <t>La, 06/12/2025 - 17:30</t>
   </si>
   <si>
     <t>Pl. del Marqués de Lozoya, nº10, 28742 Lozoya, Madrid</t>
   </si>
   <si>
     <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu modu ekologikoan hazitako baratze baten…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-0</t>
   </si>
   <si>
     <t>GLOBALG.AP GRASP Modulua – 2. Bertsioa</t>
   </si>
   <si>
     <t>Al, 01/12/2025 - 08:30</t>
   </si>
   <si>
     <t>Al, 01/12/2025 - 14:30</t>
   </si>
   <si>
     <t>CIT COEXPHAL.- AVDA. DE LAS CANTINAS, 2. CP 04746 LA MOJONERA (ALMERÍA)</t>
   </si>
   <si>
-    <t>CIT COEXPHALek “GLOBALG.AP-en GRASP Modulua – 2. Bertsioa” ikastaroaren izen-ematea ireki dela iragarri du, nekazaritza-elikagaien sektoreko gizarte-…</t>
+    <t>CIT COEXPHALek “GLOBALG.AP-en GRASP Modulua – 2. Bertsioa” ikastaroaren izen-ematea ireki dela iragarri du, nekazaritza-elikagaien sektoreko gizarte…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/globalgap-grasp-modulua-2-bertsioa</t>
   </si>
   <si>
     <t>Digitalizazioaren eragina gizartean</t>
   </si>
   <si>
     <t>Az, 26/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Or, 28/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Azaroa amaitzeko, iRiegok “Digitalizazioaren eragina gizartean” ikastaroa aurkezten du, landa- eta nekazaritza-elikagaien sektorean eraldaketa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/digitalizazioaren-eragina-gizartean</t>
   </si>
   <si>
     <t>IA mahastian: kalitatea, uzta eta gaixotasunak aurreikusten ditu</t>
   </si>
   <si>
     <t>Ar, 25/11/2025 - 10:00</t>
   </si>
@@ -1658,51 +1658,51 @@
   <si>
     <t>Og, 20/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Og, 20/11/2025 - 14:00</t>
   </si>
   <si>
     <t>Finca La Chimenea - Aranjuez, Ctra. de Chinchón a Villaconejos, M-305 (junto al Cortijo de San Isidro).  28300 Aranjuez</t>
   </si>
   <si>
     <t>Aurrez aurreko saioa, 4 ordukoa. Azaroaren 20an, osteguna, goizeko 10:00etatik arratsaldeko 2:00etara Finca La Chimenean, Aranjuezen, IMIDRAn.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/erakustaldi-eguna-fruta-arbolen-inausketa-teknikak</t>
   </si>
   <si>
     <t>Egiaztapenik gabeko konfiantzaren arriskua: zibersegurtasuna hornikuntza-katean</t>
   </si>
   <si>
     <t>Az, 19/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Az, 19/11/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar bat antolatuko du 2025eko azaroaren 19an, goizeko 10:…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar bat antolatuko du 2025eko azaroaren 19an, goizeko 10…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/egiaztapenik-gabeko-konfiantzaren-arriskua-zibersegurtasuna-hornikuntza</t>
   </si>
   <si>
     <t>Datu meteorologikoen digitalizazioa eta izurriteen detekzioa</t>
   </si>
   <si>
     <t>Al, 17/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Az, 19/11/2025 - 20:00</t>
   </si>
   <si>
     <t>iRiegok “Datu meteorologikoen digitalizazioa eta izurriteen detekzioa” ikastaroa antolatzen ari da, nekazaritza kudeaketa eta laboreen babesa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/datu-meteorologikoen-digitalizazioa-eta-izurriteen-detekzioa</t>
   </si>
   <si>
     <t>Mintegia: Baserri-erregistro digitala: araudia, bilakaera eta baserri-kudeaketako eginkizuna</t>
   </si>
   <si>
     <t>Al, 17/11/2025 - 16:30</t>
   </si>
@@ -1871,51 +1871,51 @@
   <si>
     <t>Droneen Irudien Oinarriak Belar Uztak Jarraitzeko eta Kalkulatzeko. Kontzeptualizazio Teorikoa (Bigarren Edizioa)</t>
   </si>
   <si>
     <t>Og, 06/11/2025 - 16:00</t>
   </si>
   <si>
     <t>Og, 06/11/2025 - 18:00</t>
   </si>
   <si>
     <t>Urriaren 5era arte dago zabalik izena emateko epea "Droneen Irudien Oinarriak Belar Uztaren Errendimendua Jarraitzeko eta Kalkulatzeko.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/droneen-irudien-oinarriak-belar-uztak-jarraitzeko-eta-kalkulatzeko</t>
   </si>
   <si>
     <t>IAren agindupean: eraginkortasunaren eta zibererasoaren artean, klik bakarra dago</t>
   </si>
   <si>
     <t>Az, 05/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Az, 05/11/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, “ AIren agindupean: eraginkortasunaren eta zibererasoaren artean…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, “ AIren agindupean: eraginkortasunaren eta zibererasoaren artean,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/iaren-agindupean-eraginkortasunaren-eta-zibererasoaren-artean-klik-bakarra</t>
   </si>
   <si>
     <t>Tools4CAP Academy: Datuen integrazioa eta tresna digitalen erabilera CAP ezarpenean</t>
   </si>
   <si>
     <t>Az, 05/11/2025 - 09:30</t>
   </si>
   <si>
     <t>Az, 05/11/2025 - 11:30</t>
   </si>
   <si>
     <t>Tools4CAP Academy-ren modulu berri bat, datuen integrazioari eta CAP ezarpenan tresna digitalen erabilerari eskainia, online egingo da 2025eko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/tools4cap-academy-datuen-integrazioa-eta-tresna-digitalen-erabilera-cap</t>
   </si>
   <si>
     <t>Erlauntzaren beste erabilera batzuk erlezaintzan</t>
   </si>
   <si>
     <t>Al, 03/11/2025 - 16:15</t>
   </si>
@@ -1925,51 +1925,51 @@
   <si>
     <t>Modalitatea : ikasgela birtuala (zuzenean online*). (*) Ikasgela birtualean, ikasleek ezarritako orduan konektatu behar dute, klaseak aurrez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/erlauntzaren-beste-erabilera-batzuk-erlezaintzan</t>
   </si>
   <si>
     <t>Ig, 02/11/2025 - 10:30</t>
   </si>
   <si>
     <t>Ig, 02/11/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-1</t>
   </si>
   <si>
     <t>Ziurgabetasuna aukera bihurtzea: hornikuntza-katearen plangintzaren indarra</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar hau antolatzen ari da 2025eko urriaren 30ean, goizeko 10:…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar hau antolatzen ari da 2025eko urriaren 30ean, goizeko 10…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ziurgabetasuna-aukera-bihurtzea-hornikuntza-katearen-plangintzaren-indarra</t>
   </si>
   <si>
     <t>Arrozaren biodibertsitateari eta ur-maila freatikoen kudeaketari buruzko konferentzia: Valentziako Erkidegoko ekoerregimenak</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 09:30</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 17:15</t>
   </si>
   <si>
     <t>Finca El Teular, Sueca (València)</t>
   </si>
   <si>
     <t>Nekazaritza, Arrantza eta Elikadura Ministerioaren (MAPA) menpeko PAC Sareak "Valentziako Erkidegoko ekoerregimenetan aplikagarriak diren urpeko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arrozaren-biodibertsitateari-eta-ur-maila-freatikoen-kudeaketari-buruzko</t>
   </si>
   <si>
     <t>Andaluziako ekoerregimenetan aplikagarriak diren biodibertsitate-eremuetarako jardunbide egokiei buruzko konferentzia</t>
   </si>
@@ -2111,51 +2111,51 @@
   <si>
     <t>Al, 20/10/2025 - 15:00</t>
   </si>
   <si>
     <t>Or, 24/10/2025 - 17:00</t>
   </si>
   <si>
     <t>'Biomasa Bioekonomiarentzat' Espainiako Teknologia eta Berrikuntza Plataformak (BIOPLAT) eta Energia, Ingurumen eta Teknologia Ikerketarako Zentroak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/bioplatek-eta-ciematek-biogas-eta-biometanoari-buruzko-online-ikastaroaren</t>
   </si>
   <si>
     <t>Pestizida Hondarrik Gabeko Nekazaritza Ikastaroa</t>
   </si>
   <si>
     <t>Al, 20/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Or, 05/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
-    <t>2025eko ikastaroa: Pestizida hondakinik gabeko ekoizpen sistemak Ikastaro hau zuretzat da zero hondakineko ekoizpenean espezializatu nahi baduzu. 17…</t>
+    <t>2025eko ikastaroa: Pestizida hondakinik gabeko ekoizpen sistemak Ikastaro hau zuretzat da zero hondakineko ekoizpenean espezializatu nahi baduzu. 17.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/pestizida-hondarrik-gabeko-nekazaritza-ikastaroa</t>
   </si>
   <si>
     <t>La, 18/10/2025 - 10:30</t>
   </si>
   <si>
     <t>La, 18/10/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-2</t>
   </si>
   <si>
     <t>Abeltzaintza Zehatza: Estrategiak eta Tresnak</t>
   </si>
   <si>
     <t>Az, 15/10/2025 - 22:00</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 22:00</t>
   </si>
   <si>
     <t>Salamancako Unibertsitateak 2025eko urriaren 15etik 30era antolatutako "Abeltzaintza Zehatza: Estrategiak eta Tresnak" online ikastaroaren bigarren…</t>
   </si>
@@ -2273,51 +2273,51 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/2-edizioa-ikastaroa-berotegiko-baratzezaintzako-laboreen-ekoizpenerako</t>
   </si>
   <si>
     <t>FIWARE Teknologiak Datu Espazioetarako, Sakontasunean</t>
   </si>
   <si>
     <t>Az, 08/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Og, 09/10/2025 - 18:00</t>
   </si>
   <si>
     <t>La Vega Innovak 2025eko urriaren 8an eta 9an antolatuko duen ikastaroan izena emateko epea urriaren 3ra arte irekita dago. Hau "Datu Espazioen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/fiware-teknologiak-datu-espazioetarako-sakontasunean</t>
   </si>
   <si>
     <t>Ez duzu benetako ikusgarritasunik HORECA kanalean? Erabili adimen artifiziala zure ardoak non dauden, zer preziotan saltzen diren eta lehiakideekin alderatuta nola alderatzen diren jakiteko.</t>
   </si>
   <si>
     <t>Az, 08/10/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar berri bat antolatuko du 2025eko urriaren 8an, goizeko 10:…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar berri bat antolatuko du 2025eko urriaren 8an, goizeko 10…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ez-duzu-benetako-ikusgarritasunik-horeca-kanalean-erabili-adimen</t>
   </si>
   <si>
     <t>Benetakotasuna eta trazabilitatea: nola babestu zure ardoa eta marka nazioarteko merkatuetan</t>
   </si>
   <si>
     <t>Ar, 07/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 07/10/2025 - 12:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, "Benetakotasuna eta trazabilitatea: nola babestu zure ardoa eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/benetakotasuna-eta-trazabilitatea-nola-babestu-zure-ardoa-eta-marka</t>
   </si>
   <si>
     <t>Berrikuntza teknikoak laboreen kudeaketarako makinetan</t>
   </si>
   <si>
     <t>Al, 06/10/2025 - 16:00</t>
   </si>
@@ -2378,51 +2378,51 @@
   <si>
     <t>Copernicus Programa: Satelite-irudien hodeiko konputazioa nekazaritzan erabakiak hartzeko</t>
   </si>
   <si>
     <t>Kordobako Unibertsitateak "Copernicus Programa: Satelite Irudien Hodeiko Konputazioa Nekazaritzan Erabakiak Hartzeko" online ikastaroa antolatzen ari…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/copernicus-programa-satelite-irudien-hodeiko-konputazioa-nekazaritzan</t>
   </si>
   <si>
     <t>Energia-trantsizioa eta landa-mundua</t>
   </si>
   <si>
     <t>Og, 02/10/2025 - 09:00</t>
   </si>
   <si>
     <t>Or, 03/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Toledo</t>
   </si>
   <si>
     <t>Facultad de Ciencias Jurídicas y Sociales de Toledo. San Pedro Mártir.</t>
   </si>
   <si>
-    <t>Gaztela-Mantxako Unibertsitateak (UCLM) udako ikastaroen edizio berri bat abiarazten du, landa-eremuen etorkizunerako proposamen gako batekin: "…</t>
+    <t>Gaztela-Mantxako Unibertsitateak (UCLM) udako ikastaroen edizio berri bat abiarazten du, landa-eremuen etorkizunerako proposamen gako batekin:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/energia-trantsizioa-eta-landa-mundua</t>
   </si>
   <si>
     <t>Elikagaien manipulatzailea upategi, olio-errota eta kontserba-industrietarako</t>
   </si>
   <si>
     <t>Ar, 30/09/2025 - 09:00</t>
   </si>
   <si>
     <t>Og, 02/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Sala de Conferencias de la Biblioteca de La Rioja. C/La Merced, 1. Logroño. La Rioja.</t>
   </si>
   <si>
     <t>Goi Ebroko Garapen Elkarteak aurrez aurreko ikastaro bat antolatzen ari da, goizeko 9:00etatik arratsaldeko 2:00etara, upategi, olio-errota eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-manipulatzailea-upategi-olio-errota-eta-kontserba</t>
   </si>
   <si>
     <t>Fitosanitario produktuen manipulatzaile oinarrizko ikastaroa</t>
   </si>
@@ -2456,51 +2456,51 @@
   <si>
     <t>Adimen Artifiziala (AA) nekazaritza-elikagaien sektorean</t>
   </si>
   <si>
     <t>Al, 29/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Or, 03/10/2025 - 00:00</t>
   </si>
   <si>
     <t>CIHEAM  Av. Montañana 1005, 50059  Zaragoza</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien sistemaren eraldaketa digitalaren une gako batean, CIHEAM Zaragozak nekazaritza-elikagaien sektoreko Adimen Artifizialaren (AA…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/adimen-artifiziala-aa-nekazaritza-elikagaien-sektorean</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 10:30</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 17:30</t>
   </si>
   <si>
-    <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak…</t>
+    <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-3</t>
   </si>
   <si>
     <t>"Industriarako sagar barietateak" Konferentzia Teknikoa</t>
   </si>
   <si>
     <t>Or, 26/09/2025 - 10:00</t>
   </si>
   <si>
     <t>Or, 26/09/2025 - 18:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Iparraldeko penintsulan sagar barietateen erabileran oinarritutako tailer tekniko bat, sektore historiko bati merkatuaren eskaera berrietara eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/industriarako-sagar-barietateak-konferentzia-teknikoa</t>
   </si>
@@ -2543,96 +2543,96 @@
   <si>
     <t>Ar, 23/09/2025 - 09:00</t>
   </si>
   <si>
     <t>Or, 26/09/2025 - 15:00</t>
   </si>
   <si>
     <t>Comunidad de Regantes del Canal del Páramo. Santa María del Páramo. León.</t>
   </si>
   <si>
     <t>iRiego enpresak "Lursail eta instalazioen datuen digitalizazioa informazio geografikoko sistemekin (GIS)" aurrez aurreko ikastaroa abiarazi du,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lursail-eta-instalazioen-datuak-gis-bidez-digitalizatzea</t>
   </si>
   <si>
     <t>Nekazaritzan aplikatutako eguzki-energia fotovoltaikoko sistemen diseinu eta instalazioari buruzko ikastaroa</t>
   </si>
   <si>
     <t>Al, 22/09/2025 - 16:00</t>
   </si>
   <si>
     <t>Og, 25/09/2025 - 15:00</t>
   </si>
   <si>
-    <t>Irailaren 22tik 25era , La Vega Innovak nekazaritza-ingurunean aplikatutako eguzki-energia fotovoltaikoko sistemen diseinu, instalazio eta mantentze-…</t>
+    <t>Irailaren 22tik 25era , La Vega Innovak nekazaritza-ingurunean aplikatutako eguzki-energia fotovoltaikoko sistemen diseinu, instalazio eta mantentze…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzan-aplikatutako-eguzki-energia-fotovoltaikoko-sistemen-diseinu</t>
   </si>
   <si>
     <t>EATEX Webinarra: Hirugarrenen Fabrikatzaileen Plataforma, nekazaritza-elikagaien industrializaziorako bidea</t>
   </si>
   <si>
     <t>Al, 22/09/2025 - 13:00</t>
   </si>
   <si>
     <t>Al, 22/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Datorren astelehenean, 2025eko irailaren 22an, 13:00etan , EATEX Food Innovation Hub-ek 40 minutuko webinar espres bat antolatuko du Hirugarrenen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/eatex-webinarra-hirugarrenen-fabrikatzaileen-plataforma-nekazaritza</t>
   </si>
   <si>
     <t>"Zitrikoen adaburuaren kudeaketa" online ikastaroa (B eskualdea)</t>
   </si>
   <si>
     <t>Al, 22/09/2025 - 00:00</t>
   </si>
   <si>
     <t>*Asturias Printzerriko, Balear Uharteetako, Kanariar Uharteetako, Kantabriako, Gaztela eta Leongo, Galiziako, Errioxako eta Murtziako Eskualdeko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zitrikoen-adaburuaren-kudeaketa-online-ikastaroa-b-eskualdea</t>
   </si>
   <si>
     <t>Ikastaroa: Artzain-txakurrak abeltzaintzan maneiatzea</t>
   </si>
   <si>
     <t>La, 20/09/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 04/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)</t>
   </si>
   <si>
-    <t>40 orduko ikastaro presentziala. Ramírez Bretón Abeltzaintza Ustiategian (Cinco Villas, Puentes Viejas). Irailak 20, larunbata: 10:00 - 14:00 eta 16:…</t>
+    <t>40 orduko ikastaro presentziala. Ramírez Bretón Abeltzaintza Ustiategian (Cinco Villas, Puentes Viejas). Irailak 20, larunbata: 10:00 - 14:00 eta 16…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaroa-artzain-txakurrak-abeltzaintzan-maneiatzea</t>
   </si>
   <si>
     <t>Izurriak eta gaixotasunak baratzezaintzan, kontrola eta monitorizazio aplikazioak</t>
   </si>
   <si>
     <t>Og, 18/09/2025 - 09:00</t>
   </si>
   <si>
     <t>Og, 18/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Finca La Isla, Ctra. N-III, Km 22.  28500 Arganda del Rey</t>
   </si>
   <si>
     <t>Aurrez aurreko tailerra, 5 ordukoa. Irailaren 18an, osteguna, 9:00etatik 14:00etara, Arganda del Reyko La Isla Finkan. PROGRAMA Lorezaintzako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/izurriak-eta-gaixotasunak-baratzezaintzan-kontrola-eta-monitorizazio</t>
   </si>
   <si>
     <t>UPA Nekazaritza Sindikatuak nekazaritza eta abeltzaintza birsortzaileari buruzko online konferentzia bat antolatu du</t>
   </si>
@@ -2654,51 +2654,51 @@
   <si>
     <t>Az, 17/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Az, 08/10/2025 - 00:00</t>
   </si>
   <si>
     <t>"Nekazaritza Politikak eta Ekoizpen Ekologikoa" online ikastaroa *Asturias Printzerriko, Balear Uharteetako, Kanariar Uharteetako, Kantabriako,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-politikak-eta-ekoizpen-organikoa-online-ikastaroa-b-eskualdea</t>
   </si>
   <si>
     <t>Robotika berotegietan: aurrerapenak eta erronkak</t>
   </si>
   <si>
     <t>Ar, 16/09/2025 - 12:00</t>
   </si>
   <si>
     <t>Ar, 16/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
-    <t>Aurrez aurreko ekitaldi bat, negutegietako robotikaren erronkak eta aurrerapenak erakutsiko dituena, erakustaldi-proiektuen, startup-en arrakasta-…</t>
+    <t>Aurrez aurreko ekitaldi bat, negutegietako robotikaren erronkak eta aurrerapenak erakutsiko dituena, erakustaldi-proiektuen, startup-en arrakasta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/robotika-berotegietan-aurrerapenak-eta-erronkak</t>
   </si>
   <si>
     <t>Elikagaien manipulatzailea Haroko upategi, olio-errota eta kontserba-industrietarako</t>
   </si>
   <si>
     <t>Ar, 16/09/2025 - 09:00</t>
   </si>
   <si>
     <t>La, 18/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Sala Faro del Palacio de Bendaña. Ayuntamiento de Haro. La Rioja.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-manipulatzailea-haroko-upategi-olio-errota-eta-kontserba</t>
   </si>
   <si>
     <t>"Nekazaritza Politikak eta Ekoizpen Organikoa" online ikastaroa (A Eskualdea)</t>
   </si>
   <si>
     <t>Al, 15/09/2025 - 00:00</t>
   </si>
@@ -2981,134 +2981,134 @@
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
     <t>Edukia Dokumentazioaren aurkezpena eta entrega Ekoizpen Organikoan aplikagarri diren araudiak Nekazaritza konbentzionaletik nekazaritza ekologikora…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zitrikultura-organikoa</t>
   </si>
   <si>
     <t>Inausketa teknikak</t>
   </si>
   <si>
     <t>Al, 14/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Or, 01/08/2025 - 00:00</t>
   </si>
   <si>
     <t>Urrutiko ikaskuntza (online prestakuntza plataforma baten bidez, eguneko 24 orduetan, urteko 365 egunetan eskuragarri dagoena).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/inausketa-teknikak</t>
   </si>
   <si>
+    <t>Nekazaritzako pestizidak - oinarrizko maila</t>
+  </si>
+  <si>
+    <t>Az, 09/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Az, 16/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>Torremejía (Badajoz)</t>
+  </si>
+  <si>
+    <t>Ordu kopurua : 25 Hartzaileak: Lurreko eta aireko tratamenduetan parte hartzen duten laguntzaileei zuzenduta, nekazaritzakoak ez diren langileak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-pestizidak-oinarrizko-maila</t>
+  </si>
+  <si>
     <t>FITOSANITARIO PASAPORTEAK EMATEKO BAIMENA DUTEN OPERATZAILE PROFESIONALEN PRESTAKUNTZA</t>
   </si>
   <si>
-    <t>Az, 09/07/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Az, 23/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Mengibar</t>
   </si>
   <si>
     <t>Edukia Landareen osasunari buruzko legeria. Aurrekariak eta araudi-garapenak. Operadore profesionalak eta erregistroa (ROPVEG). Izurriteen sailkapena…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/fitosanitario-pasaporteak-emateko-baimena-duten-operatzaile-profesionalen</t>
   </si>
   <si>
-    <t>Nekazaritzako pestizidak - oinarrizko maila</t>
-[...16 lines deleted...]
-  <si>
     <t>Udako Ikastaroa - USC: Naturaren Zaharberritzea: Erronkak, Estrategiak eta Ekintzarako Proposamenak.</t>
   </si>
   <si>
     <t>Al, 07/07/2025 - 10:00</t>
   </si>
   <si>
     <t>Og, 10/07/2025 - 19:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Coruña, A</t>
   </si>
   <si>
     <t>Corrubedo, Ribeira (A Coruña)</t>
   </si>
   <si>
     <t>1.- Verango Unibertsitateari buruzko informazio orokorra: USCko Udako Unibertsitateak ikastaro sorta zabala eskaintzen du ekainean, uztailean,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/udako-ikastaroa-usc-naturaren-zaharberritzea-erronkak-estrategiak-eta</t>
   </si>
   <si>
+    <t>Al, 07/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Valdecasa de Tajo (Cáceres)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-pestizidak-oinarrizko-maila-0</t>
+  </si>
+  <si>
     <t>CONAFE 2025 Prestatzaileen Eskolan izena emateko epea zabalik dago, eta aurten esperientzia duten ikasleentzako maila aurreratuko talde bat izango du.</t>
   </si>
   <si>
-    <t>Al, 07/07/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>La, 12/07/2025 - 00:00</t>
   </si>
   <si>
     <t>I.E.S. Luces (Colunga, Asturias)</t>
   </si>
   <si>
     <t>CONAFE 2025 Prestakuntza Eskolan 19. ediziorako izena emateko epea zabalik dago . Sei eguneko programan zehar, parte-hartzaileek animaliak lotzeko,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/conafe-2025-prestatzaileen-eskolan-izena-emateko-epea-zabalik-dago-eta</t>
   </si>
   <si>
-    <t>Valdecasa de Tajo (Cáceres)</t>
-[...4 lines deleted...]
-  <si>
     <t>Produktu fitosanitarioen manipulatzaile txartela berritzea</t>
   </si>
   <si>
     <t>La, 05/07/2025 - 16:00</t>
   </si>
   <si>
     <t>La, 05/07/2025 - 22:00</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>Teatro Cervantes - Talayuelas (Cuenca)</t>
   </si>
   <si>
     <t>Pestiziden manipulatzailearen baimena berritzeko 6 orduko aurrez aurreko ikastaroa, nekazaritza-elikagaien eta landa-eremuko profesionalen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/produktu-fitosanitarioen-manipulatzaile-txartela-berritzea</t>
   </si>
   <si>
     <t>Nekazaritza enpresan sartzea (online)</t>
   </si>
   <si>
     <t>Az, 02/07/2025 - 00:00</t>
@@ -3164,107 +3164,107 @@
   <si>
     <t>Illora</t>
   </si>
   <si>
     <t>Edukia OLIBO SALAK UREZTATZEKO KONTZEPTU OROKORRAK UREZTAPEN LOKALIZATUA OLIBO-SALDIAN UR-ONTZI UTZIAK UTZI OLIBA SAILAN UREZTATZEKO PROGRAMAZIOA…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibo-saldean-ureztatzea-eta-ontzi-urtzea</t>
   </si>
   <si>
     <t>Doako ikastaroa: Izurriteen kontrol biologikoan produktu berriak</t>
   </si>
   <si>
     <t>Al, 30/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Centro de formación La Encomienda Ayto. Abanilla C/ La Encomienda s/n · Abanilla</t>
   </si>
   <si>
     <t>Izurriteen kontrol biologikoan produktu berriak</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/doako-ikastaroa-izurriteen-kontrol-biologikoan-produktu-berriak</t>
   </si>
   <si>
+    <t>Al, 30/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Plasencia (Cáceres)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-pestizidak-oinarrizko-maila-1</t>
+  </si>
+  <si>
+    <t>Andaluziako Juntako Nekazaritza Ingeniari Teknikoaren azterketetarako prestaketa ikastaroa</t>
+  </si>
+  <si>
+    <t>Al, 01/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sarean, Nahastuta</t>
+  </si>
+  <si>
+    <t>COITANDek antolatutako Andaluziako Gobernuko Nekazaritza Ingeniaritzako A2.2002 espezialitateko Tarteko Teknikarien Kidegorako lehiaketa-oposiziorako…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/andaluziako-juntako-nekazaritza-ingeniari-teknikoaren-azterketetarako</t>
+  </si>
+  <si>
     <t>NEKAZARITZA ENPRESAN SARTZEA: LURRARI LOTUTAKO ABELTZAINTZA</t>
   </si>
   <si>
-    <t>Al, 30/06/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Or, 25/07/2025 - 00:00</t>
   </si>
   <si>
     <t>SANTIAGO-PONTONES</t>
   </si>
   <si>
     <t>NEKAZARITZA ENPRESA  Estatua Zaharkituta  Hasiera data  2025eko ekainaren 30a  Amaiera data  2025/07/04  Modua Aurrez aurre  Probintzia JAEN…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-lurrari-lotutako-abeltzaintza</t>
   </si>
   <si>
     <t>ANIMALIEN ONGIZATEA HAUSKARREKO Ustiategietan</t>
   </si>
   <si>
     <t>Og, 03/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Cádiz</t>
   </si>
   <si>
     <t>Medina Sidonia</t>
   </si>
   <si>
     <t>Edukia Anatomia, fisiologia eta portaeraren ezagutza. Estresa: fisiologia, kontrola eta murrizketa. Animalien ongizatea legedian. Gizartearen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-hauskarreko-ustiategietan</t>
   </si>
   <si>
-    <t>Plasencia (Cáceres)</t>
-[...19 lines deleted...]
-  <si>
     <t>Nola kargatu grafikoak eragiketa-erregistroan</t>
   </si>
   <si>
     <t>Or, 27/06/2025 - 09:00</t>
   </si>
   <si>
     <t>Or, 27/06/2025 - 10:00</t>
   </si>
   <si>
     <t>Nola kargatu grafikoak eragiketa-erregistroan Tailer honetan, lursailak Baserriko Erregistro Liburuan nola kargatu azalduko dugu, banan-banan idatzi…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nola-kargatu-grafikoak-eragiketa-erregistroan</t>
   </si>
   <si>
     <t>ZIRREKTUA ITXITZEN: KONPOSTA PLANTARAKO HONDARRAK</t>
   </si>
   <si>
     <t>Og, 26/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Alcalá del Río</t>
   </si>
   <si>
     <t>ZIRREKTUA ITXITZEN: KONPOSTA PLANTARAKO HONDARRAK  Estatua Emandako  Hasiera data  2025eko ekainaren 26a  Amaiera data  2025eko ekainaren 26a  Modua…</t>
@@ -3533,51 +3533,51 @@
   <si>
     <t>FITOSANITARIO MANEIPULATZAILEAREN OINARRIZKO BERRIZTAPEN IKASTAROA. NAFARROA</t>
   </si>
   <si>
     <t>Az, 04/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Az, 18/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Honi zuzendua: Navarrako Foru Komunitateko bizilagunak, hasierako pestizida-manipulatzaile oinarrizko baimena 10 urtez indarrean dutenak eta berritu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/fitosanitario-maneipulatzailearen-oinarrizko-berriztapen-ikastaroa-nafarroa</t>
   </si>
   <si>
     <t>Lankidetza Eremu Koadernoaren (C3) ezarpen prozesuan aholkularientzako ikastaroa</t>
   </si>
   <si>
     <t>Ar, 03/06/2025 - 09:30</t>
   </si>
   <si>
     <t>Og, 05/06/2025 - 13:30</t>
   </si>
   <si>
-    <t>2025eko ekainaren 3tik 5era bitartean, Espainiako Nekazaritza eta Elikagai Kooperatibek ikastaro hau antolatuko dute Kooperatiba Eremu Koadernoa (C3…</t>
+    <t>2025eko ekainaren 3tik 5era bitartean, Espainiako Nekazaritza eta Elikagai Kooperatibek ikastaro hau antolatuko dute Kooperatiba Eremu Koadernoa (C3)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lankidetza-eremu-koadernoaren-c3-ezarpen-prozesuan-aholkularientzako</t>
   </si>
   <si>
     <t>Kooperatiba-aholkularientzako nekazaritzako digitalizazioari buruzko prestakuntza programa hasten da.</t>
   </si>
   <si>
     <t>Ar, 03/06/2025 - 00:00</t>
   </si>
   <si>
     <t>2025eko ekainaren 3tik uztailaren 16ra , Espainiako Kooperatibek Landako Koadernoa (C3) erabiltzeko prestakuntza programa birtual bat abiaraziko du,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kooperatiba-aholkularientzako-nekazaritzako-digitalizazioari-buruzko</t>
   </si>
   <si>
     <t>Nekazari gazteentzako nekazaritza enpresan sartzea - Zati espezifikoa (50 ordu)</t>
   </si>
   <si>
     <t>Al, 02/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Or, 20/06/2025 - 00:00</t>
   </si>
@@ -3620,51 +3620,51 @@
   <si>
     <t>Agrogeomatika: agrobasogintza arloan aplikatutako geoteknologiak</t>
   </si>
   <si>
     <t>Az, 28/05/2025 - 16:00</t>
   </si>
   <si>
     <t>Ar, 10/06/2025 - 19:00</t>
   </si>
   <si>
     <t>Ikastaro honek honako hau du helburu: 1. Agrobasogintza sektorean aplikatutako Informazio Geografikoko Sistemetan (GIS) oinarri sendoa eskaintzea.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agrogeomatika-agrobasogintza-arloan-aplikatutako-geoteknologiak</t>
   </si>
   <si>
     <t>Zehaztasun-nekazaritzaren sarrera</t>
   </si>
   <si>
     <t>Ar, 27/05/2025 - 18:00</t>
   </si>
   <si>
     <t>Ar, 27/05/2025 - 20:00</t>
   </si>
   <si>
-    <t>2 orduko online ikastaroa Nekazaritzako Zehaztasun-mailak eskaintzen dituen oinarrizko printzipioak eta aukerak ikasteko. PROGRAMA |  IZEN-…</t>
+    <t>2 orduko online ikastaroa Nekazaritzako Zehaztasun-mailak eskaintzen dituen oinarrizko printzipioak eta aukerak ikasteko. PROGRAMA |  IZEN…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zehaztasun-nekazaritzaren-sarrera</t>
   </si>
   <si>
     <t>Teknika digitalak baratzezaintza ekologikoaren ekoizpenean</t>
   </si>
   <si>
     <t>Madrilgo Unibertsitate Politeknikoak antolatutako ikastaro honek sistema digitalen ezarpena eta egokitzapena jorratzen du, baratzezaintza ekologikoko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/teknika-digitalak-baratzezaintza-ekologikoaren-ekoizpenean</t>
   </si>
   <si>
     <t>Sentsoreak eta adimen artifiziala hozte-sistemen erregulazio eta kontrolerako</t>
   </si>
   <si>
     <t>Og, 22/05/2025 - 17:00</t>
   </si>
   <si>
     <t>Og, 22/05/2025 - 19:00</t>
   </si>
   <si>
     <t>Ikastaro honen helburua ikasleei nekazaritza-elikagaien industriako sistema laguntzaile nagusiak diren hozte-sistemen funtzionamendu automatikoa eta…</t>
   </si>
@@ -3701,77 +3701,77 @@
   <si>
     <t>Ar, 20/05/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 20/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/fakturazio-elektronikoa-eta-iruzurraren-aurkako-legea-ezagutu</t>
   </si>
   <si>
     <t>Software Libreko Informazio Geografikoko Sistemak eta Urruneko Detekzioa</t>
   </si>
   <si>
     <t>Al, 19/05/2025 - 17:00</t>
   </si>
   <si>
     <t>Og, 29/05/2025 - 20:00</t>
   </si>
   <si>
     <t>Ikastaroaren helburuen artean hauek daude: • GIS proiektu bat bere konpartimentuetan (helburuak, analisia, biltegiratzea, produktuak…) nola definitu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/software-libreko-informazio-geografikoko-sistemak-eta-urruneko-detekzioa</t>
   </si>
   <si>
+    <t>Ureztatzearen eraginkortasunerako jasangarritasun-metodologiak aplikatzea</t>
+  </si>
+  <si>
+    <t>Al, 19/05/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Or, 23/05/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>KOORDINATZAILEA: Juan Manuel Alameda Villamayor / Susana Campelo Rodríguez bzn-formregadios@mapa.es HELBURUAK: Eraginkortasun hidraulikorako,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ureztatzearen-eraginkortasunerako-jasangarritasun-metodologiak-aplikatzea</t>
+  </si>
+  <si>
     <t>Nekazaritza-ingeniarientzako negozio-lizentzien lineako ikastaroa</t>
   </si>
   <si>
-    <t>Al, 19/05/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Ig, 15/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Deskribapena  Andaluziako Nekazaritza Ingeniarien Elkargo Ofizialak, Andaluziako Nekazaritza Ingeniarien Fundazioaren bidez, lau asteko online…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ingeniarientzako-negozio-lizentzien-lineako-ikastaroa</t>
   </si>
   <si>
-    <t>Ureztatzearen eraginkortasunerako jasangarritasun-metodologiak aplikatzea</t>
-[...10 lines deleted...]
-  <si>
     <t>NEKAZARITZA SEKTOREAN LANEKO ARRISKUEN PREBENTZIOARI BURUZKO OINARRIZKO IKASTAROA</t>
   </si>
   <si>
     <t>Or, 16/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Honi zuzendua: 🔹 Nekazaritza negozioan sartu nahi duten gazteak 🔹 Prebentzio-jarduerak egiten dituzten ekintzaileak 🔹 Enpresan prebentzio-jarduerak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-sektorean-laneko-arriskuen-prebentzioari-buruzko-oinarrizko-0</t>
   </si>
   <si>
     <t>ANIMALIEN ONGIZATEA GARRAIOAN. LINEAN</t>
   </si>
   <si>
     <t>Al, 09/06/2025 - 00:00</t>
   </si>
   <si>
     <t>ANIMALIEN ONGIZATEA GARRAIOAN. ONLINE – 250516BAT Hasiera: 2025-05-16 Azkena: 2025-06-09 Modalitatea: URRUNEKO PRESTAKUNTZA Ordutegia: Online…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-garraioan-linean</t>
   </si>
   <si>
     <t>BEHIATUEKIN LAN EGITEN DUTEN LANGILEENTZAKO PRESTAKUNTZA IKASTAROA</t>
@@ -3848,51 +3848,51 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-hiltegietan-linean</t>
   </si>
   <si>
     <t>FITOSANITARIO PRODUKTUEN MANEIPULATZAILEA. MAILA KUALIFIKATUA. ONLINE – ZARAGOZA</t>
   </si>
   <si>
     <t>FITOSANITARIO PRODUKTUEN MANEIPULATZAILEA. MAILA KUALIFIKATUA. ONLINE – ZARAGOZA – 250514FC Hasiera: 2025-05-14 Azkena: 2025-06-12 Modalitatea:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/fitosanitario-produktuen-maneipulatzailea-maila-kualifikatua-online</t>
   </si>
   <si>
     <t>Palma del Ríoko almendrondoen inausketa berdea</t>
   </si>
   <si>
     <t>Ar, 13/05/2025 - 09:00</t>
   </si>
   <si>
     <t>Az, 14/05/2025 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Palma del Río (Córdoba)</t>
   </si>
   <si>
-    <t>Palma del Ríoko (Kordoba) IFAPA Zentroak "Almendra Inausketa Berdea" tailerra hartuko du 2025eko maiatzaren 13an eta 14an. 10 orduko prestakuntza-…</t>
+    <t>Palma del Ríoko (Kordoba) IFAPA Zentroak "Almendra Inausketa Berdea" tailerra hartuko du 2025eko maiatzaren 13an eta 14an. 10 orduko prestakuntza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/palma-del-rioko-almendrondoen-inausketa-berdea</t>
   </si>
   <si>
     <t>Datu handien eta satelite bidezko gauzen internet aplikazioak laboreen monitorizazioan</t>
   </si>
   <si>
     <t>Al, 12/05/2025 - 17:00</t>
   </si>
   <si>
     <t>Og, 05/06/2025 - 19:00</t>
   </si>
   <si>
     <t>Ikastaro honen helburu orokorra parte-hartzaileei Datu Handiak, Gauzen Internet (IoT) eta satelite bidezko analisiak erabiltzeari buruzko ezagutza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/datu-handien-eta-satelite-bidezko-gauzen-internet-aplikazioak-laboreen</t>
   </si>
   <si>
     <t>Ingurumen-datu-base nagusietatik lortutako ezagutza eta informaziora sartzea</t>
   </si>
   <si>
     <t>Al, 12/05/2025 - 19:00</t>
   </si>
@@ -3989,51 +3989,51 @@
   <si>
     <t>Webinarra "Mahastizaintzako eredu prediktiboak: Gaixotasunetan, ekoizpenean eta kalitatean aplikatutako IA"</t>
   </si>
   <si>
     <t>Ar, 06/05/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 06/05/2025 - 12:00</t>
   </si>
   <si>
     <t>Espainiako Ardo Federazioak ( FEV ) eta bere digitalizazio lantaldeak, Digitalizazio eta Ardo Gunea , "Mahastizaintzako eredu prediktiboak:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/webinarra-mahastizaintzako-eredu-prediktiboak-gaixotasunetan-ekoizpenean</t>
   </si>
   <si>
     <t>Bioongarri mikrobianoak 4.0</t>
   </si>
   <si>
     <t>Al, 05/05/2025 - 16:00</t>
   </si>
   <si>
     <t>Ar, 13/05/2025 - 20:00</t>
   </si>
   <si>
-    <t>Avilako Santa Teresa de Jesús Unibertsitate Katolikoak antolatutako ikastaro honek ikasleei lurzoruaren mikrobiomaren azterketan (nekazaritza-…</t>
+    <t>Avilako Santa Teresa de Jesús Unibertsitate Katolikoak antolatutako ikastaro honek ikasleei lurzoruaren mikrobiomaren azterketan (nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/bioongarri-mikrobianoak-40</t>
   </si>
   <si>
     <t>Nekazaritza-lurzoruaren kudeaketa jasangarria aholkularientzako ikastaroa</t>
   </si>
   <si>
     <t>Az, 30/04/2025 - 15:00</t>
   </si>
   <si>
     <t>Az, 30/04/2025 - 18:00</t>
   </si>
   <si>
     <t>Lurzoruaren erabilera jasangarria ezinbestekoa da epe luzerako nekazaritza produktibitatea bermatzeko, ingurumena babesteko eta klima-aldaketari…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-lurzoruaren-kudeaketa-jasangarria-aholkularientzako-ikastaroa</t>
   </si>
   <si>
     <t>Datuen bilketa eta integrazioa basogintza-egurraren sektorean</t>
   </si>
   <si>
     <t>Az, 30/04/2025 - 10:00</t>
   </si>
@@ -4070,80 +4070,80 @@
   <si>
     <t>Og, 08/05/2025 - 20:00</t>
   </si>
   <si>
     <t>Ikastaro osoan zehar, parte-hartzaileek 3Dko laboreen dosifikazio zehatza egiteko teknologia aurreratuenak ikasiko dituzte, mapa eta sentsoreetan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-zehatza-eta-3d-laborantzak-produktu-fitosanitarioen-aplikazioa</t>
   </si>
   <si>
     <t>Datuen bilketa eta integrazioa nekazaritza-elikagaien eta akuikultura sektoreetan</t>
   </si>
   <si>
     <t>Og, 24/04/2025 - 10:00</t>
   </si>
   <si>
     <t>Og, 24/04/2025 - 12:00</t>
   </si>
   <si>
     <t>Prestakuntzak datuak ikuspegi desberdinetatik hartzea eta negozio-datuekin integratzea jorratzen du, sektoreen berezitasunetara egokituz eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/datuen-bilketa-eta-integrazioa-nekazaritza-elikagaien-eta-akuikultura</t>
   </si>
   <si>
+    <t>Ur berreskuratua. Ureztatzeko aplikazioa</t>
+  </si>
+  <si>
+    <t>Og, 24/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Og, 24/04/2025 - 23:00</t>
+  </si>
+  <si>
+    <t>Aula Virtual</t>
+  </si>
+  <si>
+    <t>KOORDINATZAILEA: Santiago Artillo Sánchez bzn-formregadios@mapa.es HELBURUAK: Uraren berrerabilpenari buruzko EB 2020/741 Erregelamenduaren…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ur-berreskuratua-ureztatzeko-aplikazioa</t>
+  </si>
+  <si>
     <t>Traktoreen eta nekazaritza-makinen erabilerari buruzko lan-arriskuen prebentziorako tailerra</t>
   </si>
   <si>
-    <t>Og, 24/04/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Guadix. Granada.</t>
   </si>
   <si>
     <t>Traktoreen eta nekazaritza-makinen erabileran laneko arriskuen prebentzioari eskainitako 6 orduko ikastaroa. Edukia Laneko arriskuen prebentzioari…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/traktoreen-eta-nekazaritza-makinen-erabilerari-buruzko-lan-arriskuen</t>
   </si>
   <si>
-    <t>Ur berreskuratua. Ureztatzeko aplikazioa</t>
-[...13 lines deleted...]
-  <si>
     <t>Adimen artifiziala (AA) nekazaritzan aplikatua: bere funtzionamendua eta erabilgarritasuna ulertzeko gakoak</t>
   </si>
   <si>
     <t>Ar, 22/04/2025 - 13:00</t>
   </si>
   <si>
     <t>Ar, 22/04/2025 - 15:00</t>
   </si>
   <si>
     <t>Sevillako Unibertsitateak antolatuta, bi orduko ikastaro honek helburu du ulertzea nola funtzionatzen duen orokorrean eta nola aplika daitekeen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/adimen-artifiziala-aa-nekazaritzan-aplikatua-bere-funtzionamendua-eta</t>
   </si>
   <si>
     <t>Zurezko laboreak ekoizteko makineriako teknologia berriak</t>
   </si>
   <si>
     <t>Al, 21/04/2025 - 16:00</t>
   </si>
   <si>
     <t>Ar, 29/04/2025 - 20:00</t>
   </si>
   <si>
     <t>Kordobako Unibertsitateak antolatutako ikastaroak parte-hartzaileei zurezko laboreetarako nekazaritza-makineriaren kontrol eta automatizazioko azken…</t>
@@ -4184,90 +4184,90 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/traktorearen-manipulazio-segurua</t>
   </si>
   <si>
     <t>Orga Jasotzaile Seguru Erabiltzeko Ikastaroa</t>
   </si>
   <si>
     <t>Az, 09/04/2025 - 14:00</t>
   </si>
   <si>
     <t>La Manga del Mar Menor. Murcia.</t>
   </si>
   <si>
     <t>Lanbide Heziketako eta gaitasunak eskuratzeko jarduerak, 2023-2027 Nekazaritza Politika Bateratuaren Plan Estrategikoaren (CASP) esparruan. 🚜 Orga…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/orga-jasotzaile-seguru-erabiltzeko-ikastaroa</t>
   </si>
   <si>
     <t>Doako prestakuntza Nekazaritza Ingeniaritzari lotutako gaitasun digitaletan</t>
   </si>
   <si>
     <t>Ar, 01/04/2025 - 00:00</t>
   </si>
   <si>
-    <t>Otsailaren 7an amaitzen den aurrematrikulazio epearekin, Nekazaritzako Ingeniari Teknikoen Elkargoen Kontseiluak gaitasun digitalen prestakuntza-…</t>
+    <t>Otsailaren 7an amaitzen den aurrematrikulazio epearekin, Nekazaritzako Ingeniari Teknikoen Elkargoen Kontseiluak gaitasun digitalen prestakuntza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/doako-prestakuntza-nekazaritza-ingeniaritzari-lotutako-gaitasun-digitaletan</t>
   </si>
   <si>
     <t>Nekazaritza eta abeltzaintza ustiategiak: Ekoizpena, berrikuntza, aholkularitza eta merkaturatzea (MOOC)</t>
   </si>
   <si>
     <t>Az, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>MOOC</t>
   </si>
   <si>
     <t>Sarean, Jarraipen-hezkuntza</t>
   </si>
   <si>
     <t>Ikastaro honen helburua da aholkularitza sistemen funtzionamenduaren ikuspegi orokorra eskaintzea NPBren azken erreformaren esparruan. Politika…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-eta-abeltzaintza-ustiategiak-ekoizpena-berrikuntza</t>
   </si>
   <si>
     <t>Ureztatzeko Diseinu, Kudeaketa eta Berrikuntzari buruzko Nazioarteko V. Ikastaroa</t>
   </si>
   <si>
     <t>Al, 31/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Ar, 04/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Aula virtual, teleformación y prácticas en presencial en regadíos de ámbito nacional</t>
   </si>
   <si>
     <t>Jarraipen-hezkuntza</t>
   </si>
   <si>
-    <t>Ikasgela birtuala, urrutiko ikaskuntza eta praktika pertsonala. KOORDINATZAILEA: Juan Manuel Alameda Villamayor / Susana Campelo Rodríguez bzn-…</t>
+    <t>Ikasgela birtuala, urrutiko ikaskuntza eta praktika pertsonala. KOORDINATZAILEA: Juan Manuel Alameda Villamayor / Susana Campelo Rodríguez bzn…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ureztatzeko-diseinu-kudeaketa-eta-berrikuntzari-buruzko-nazioarteko-v</t>
   </si>
   <si>
     <t>Espainiako AGROTECH Ekosistema. Negozioen erronkak eta aukerak</t>
   </si>
   <si>
     <t>Ar, 25/03/2025 - 16:30</t>
   </si>
   <si>
     <t>Ar, 25/03/2025 - 18:30</t>
   </si>
   <si>
     <t>Webinar honek Mapping the Agrotech Ecosystem in Spain, 2024 txostenean bildutako informazioa erakutsiko da, ICEX-Invest in Spain-ek Grupo Cooperativo…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/espainiako-agrotech-ekosistema-negozioen-erronkak-eta-aukerak</t>
   </si>
   <si>
     <t>Glutopeak, glutenaren kalitatearen ebaluazio azkarra. AETCren “Laborategia erabakiak hartzeko datu-iturri gisa” zikloko IV.</t>
   </si>
   <si>
     <t>Al, 24/03/2025 - 16:00</t>
   </si>
@@ -4538,101 +4538,110 @@
   <si>
     <t>Al, 17/02/2025 - 14:00</t>
   </si>
   <si>
     <t>Or, 31/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Moduluak NEKAZARITZA ENPRESA 2025/02/17 - 2025/03/21 Eskaerak aurkezteko epea 2025/02/02ra arte Behaketak Modulu erkidea: Gazteak Nekazaritzako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-dibertsifikazioa</t>
   </si>
   <si>
     <t>Nekazaritza enpresan sartzea: Frutikultura</t>
   </si>
   <si>
     <t>Al, 17/02/2025 - 09:00</t>
   </si>
   <si>
     <t>Az, 18/06/2025 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Palma del Río. Córdoba.</t>
   </si>
   <si>
-    <t>MODULUAK NEKAZARITZA ENPRESA 2025/02/17 - 2025/02/21 Goizean: 09:00h-15:00h Eskaerak aurkezteko epea 2025/02/02ra arte Edukiak Baserriaren egitura-…</t>
+    <t>MODULUAK NEKAZARITZA ENPRESA 2025/02/17 - 2025/02/21 Goizean: 09:00h-15:00h Eskaerak aurkezteko epea 2025/02/02ra arte Edukiak Baserriaren egitura…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-frutikultura</t>
   </si>
   <si>
     <t>Nekazaritza enpresan sartzea: Nekazaritza intentsiboa</t>
   </si>
   <si>
     <t>Al, 17/02/2025 - 08:30</t>
   </si>
   <si>
     <t>Og, 08/05/2025 - 14:30</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
-    <t>Moduluak LURZORUA, ELIKADURA ETA INGURUNEA NEKAZARITZA ENPRESA PRODUKTU FITOSANITARIOEN APLIKATZAILEA. MAILA KALIFIKATUA ELKARTEA ETA MARKETINGA URA…</t>
+    <t>Moduluak LURZORUA, ELIKADURA ETA INGURUNEA NEKAZARITZA ENPRESA PRODUKTU FITOSANITARIOEN APLIKATZAILEA. MAILA KALIFIKATUA ELKARTEA ETA MARKETINGA URA,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-nekazaritza-intentsiboa-0</t>
   </si>
   <si>
     <t>Ar, 29/04/2025 - 14:30</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa. Hinojosa del Duque. Córdoba.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/produktu-fitosanitarioen-aplikatzailea-maila-kualifikatua-0</t>
   </si>
   <si>
     <t>Nekazaritza enpresan sartzea: lurrari loturiko abeltzaintza</t>
   </si>
   <si>
     <t>Or, 25/04/2025 - 14:30</t>
   </si>
   <si>
     <t>Moduluak NEKAZARITZA ENPRESA ASOZIAZIOISMOA ETA MERKATARITZA KONTABILITATEA ETA INFORMATIKAREN HASERA ENPRESA HARREMANAK ETA LAN ARRISKUEN…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-lurrari-loturiko-abeltzaintza-0</t>
   </si>
   <si>
+    <t>Al, 17/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Or, 25/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Moduluak: NEKAZARITZA ENPRESA ELKARTEA ETA MARKETINGA KONTABILITATEA ETA INFORMATIKAREN SARRERA ENPRESA HARREMANAK ETA LAN ARRISKUEN PREBENTZIOA…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-lurrari-loturiko-abeltzaintza</t>
+  </si>
+  <si>
     <t>Modulu espezifikoa: mahatsondoaren ekoizpen integratuan teknikarien titulazioa</t>
   </si>
   <si>
-    <t>Al, 17/02/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Or, 21/02/2025 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Rancho de la Merced. Jerez de la Frontera. Cádiz.</t>
   </si>
   <si>
     <t>Edukiak - Arau espezifikoak: Mahatsondo Ekoizpen Integratuaren Arau Espezifikoaren analisia eta haren aplikazioa. - Ezaugarri agronomikoak eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/modulu-espezifikoa-mahatsondoaren-ekoizpen-integratuan-teknikarien</t>
   </si>
   <si>
     <t>Al, 14/04/2025 - 23:00</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>Centro IFAPA de Huelva. HUELVA.</t>
   </si>
   <si>
     <t>MODULUAK NEKAZARITZA ENPRESA 2025/02/17 - 2025/02/21 Eskaerak aurkezteko epea 2025/02/02ra arte Edukiak Egiturazko ustiategien hobekuntzak Inbertsio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-nekazaritza-intentsiboa</t>
@@ -4640,59 +4649,50 @@
   <si>
     <t>Og, 10/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Miajadas (Cáceres)</t>
   </si>
   <si>
     <t>Nekazaritza enpresan sartzea (online), 200 ordu goizez eta arratsaldez.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-online-5</t>
   </si>
   <si>
     <t>Barazki-operadore profesionalentzako ikastaroa</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV (3ª planta). La Grajera (Logroño)</t>
   </si>
   <si>
     <t>Nekazaritza, Abeltzaintza, Landa Mundu eta Ingurumen Sailak Landare-operadore profesionalentzako Ikastaroaren hirugarren edizioa antolatzen du,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/barazki-operadore-profesionalentzako-ikastaroa</t>
   </si>
   <si>
-    <t>Or, 25/04/2025 - 00:00</t>
-[...7 lines deleted...]
-  <si>
     <t>Aleen eta irinen kalitate-kontrola. AETCko “Laborategia erabakiak hartzeko datu iturri gisa” zikloko I webinar-a.</t>
   </si>
   <si>
     <t>Az, 12/02/2025 - 16:00</t>
   </si>
   <si>
     <t>Az, 12/02/2025 - 18:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aleen-eta-irinen-kalitate-kontrola-aetcko-laborategia-erabakiak-hartzeko</t>
   </si>
   <si>
     <t>Hiri lorezaintzan ureztatze instalazio eraginkorren diseinuari buruzko ikastaroa</t>
   </si>
   <si>
     <t>Az, 12/02/2025 - 00:00</t>
   </si>
   <si>
     <t>IKASTAROAREN AURKEZPENA Ikastaro honen edukia lorezaintzako espazio publikoetan, hala nola parkeetan, hiri-berdeguneetan eta espazio publikoetan,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hiri-lorezaintzan-ureztatze-instalazio-eraginkorren-diseinuari-buruzko</t>
   </si>
   <si>
     <t>Ar, 15/04/2025 - 00:00</t>
@@ -4727,71 +4727,71 @@
   <si>
     <t>Ar, 11/02/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 01/04/2025 - 19:30</t>
   </si>
   <si>
     <t>Instalaciones del IRIAF en Tomelloso Ctra. Toledo-Albacete, s/n.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-elikagaien-kateko-zuzendari-eta-zuzendari-gazteentzako</t>
   </si>
   <si>
     <t>Nekazaritzari aplikatutako makineria eta robotika adimentsuari buruzko ikastaroa</t>
   </si>
   <si>
     <t>Og, 13/02/2025 - 14:00</t>
   </si>
   <si>
     <t>Iraultza teknologikoa nekazaritza eraldatzen ari da makineria eta robotika adimentsuak ezarriz. Nekazaritzan aplikatutako makineria eta robotika…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzari-aplikatutako-makineria-eta-robotika-adimentsuari-buruzko</t>
   </si>
   <si>
+    <t>Nekazaritza enpresan sartzea: nekazaritza estentsiboa</t>
+  </si>
+  <si>
+    <t>Ar, 11/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Moduluak: ENPRESA HARREMANAK ETA LAN ARRISKUEN PREBENTZIOA PRODUKTU FITOSANITARIOEN APLIKATZAILEA. MAILA KALIFIKATUA KONTABILITATEA ETA…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-nekazaritza-estentsiboa</t>
+  </si>
+  <si>
     <t>Nekazaritzako pestizidei buruzko ikastaroa - Oinarrizko maila</t>
   </si>
   <si>
-    <t>Ar, 11/02/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Nekazaritzako Pestiziden Ikastaroa - Oinarrizko Maila, 25 ordukoa, arratsaldez. Herria: Navalmoral de la Mata (Cáceres) Hasiera data: 2025/02/11…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-pestizidei-buruzko-ikastaroa-oinarrizko-maila-0</t>
   </si>
   <si>
-    <t>Nekazaritza enpresan sartzea: nekazaritza estentsiboa</t>
-[...7 lines deleted...]
-  <si>
     <t>Al, 10/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Puebla de Alcocer (Badajoz)</t>
   </si>
   <si>
     <t>Nekazaritzako Pestiziden Ikastaroa - Oinarrizko Maila, 25 ordukoa, arratsaldez. Oharrak: FEADER (% 85), Nekazaritza, Arrantza eta Elikadura…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-pestizidei-buruzko-ikastaroa-oinarrizko-maila-1</t>
   </si>
   <si>
     <t>Harrizko fruta-arbolak inaustea</t>
   </si>
   <si>
     <t>C.F.M.R. VILLAFRANCA  C/ Varales, s/n: Villafranca de los Barros (Badajoz).</t>
   </si>
   <si>
     <t>Arratsaldeko 32 orduko harri fruituak inausteko ikastaroa. Oharrak: FEADER (% 85), Nekazaritza, Arrantza eta Elikadura Ministerioak (% 3,72) eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/harrizko-fruta-arbolak-inaustea</t>
   </si>
   <si>
     <t>Az, 19/02/2025 - 00:00</t>
@@ -4829,135 +4829,135 @@
   <si>
     <t>Or, 28/11/2025 - 14:30</t>
   </si>
   <si>
     <t>Moduluak NEKAZARITZA ENPRESA 2025/02/05 - 2025/05/03 Goizean: 10:00etatik 12:00etara. Eskaerak aurkezteko epea 2025/01/31ra arte Edukiak Nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-olibondoa</t>
   </si>
   <si>
     <t>Produktu fitosanitarioak maneiatzeko lizentzia berritzea, Campillo de Altobuey (CU)</t>
   </si>
   <si>
     <t>Ar, 04/02/2025 - 15:30</t>
   </si>
   <si>
     <t>Ar, 04/02/2025 - 21:30</t>
   </si>
   <si>
     <t>Casa de la Cultura – Campillo de Altobuey (Cuenca). c/ Pedrizas, s/n – Campillo de Altobuey (Cuenca)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/produktu-fitosanitarioak-maneiatzeko-lizentzia-berritzea-campillo-altobuey</t>
   </si>
   <si>
+    <t>IBER: Baltsa Sailkapenerako Modelizazio Hidraulikoa</t>
+  </si>
+  <si>
+    <t>Al, 03/02/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Al, 17/02/2025 - 19:00</t>
+  </si>
+  <si>
+    <t>IBERrekin egindako modelizazio hidraulikoko ikastaro hau ikasleari beharrezko tresnak eta ezagutzak eskaintzeko diseinatuta dago, ur-biltegietako…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/iber-baltsa-sailkapenerako-modelizazio-hidraulikoa</t>
+  </si>
+  <si>
     <t>“Ekoizpen ekologikoa”ri buruzko III.</t>
   </si>
   <si>
-    <t>Al, 03/02/2025 - 16:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Ar, 25/02/2025 - 20:00</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV en La Grajera (Logroño).</t>
   </si>
   <si>
     <t>Errioxako Ekoizpen Ekologikoaren I. Plan Estrategikoaren barruan, Nekazaritza, Abeltzaintza, Landa Mundu eta Ingurumen Ministerioak eta Errioxako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekoizpen-ekologikoari-buruzko-iii</t>
   </si>
   <si>
-    <t>IBER: Baltsa Sailkapenerako Modelizazio Hidraulikoa</t>
-[...10 lines deleted...]
-  <si>
     <t>Elikagaien sektorerako adimen artifizialaren sarrera</t>
   </si>
   <si>
     <t>Or, 31/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Or, 28/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Ikasi adimen artifiziala zure eguneroko bizitzan nola aplikatzen Sortu prozedura zehatzak, atera behar duzuna araudi berri batetik edo egiaztatu zure…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-sektorerako-adimen-artifizialaren-sarrera</t>
   </si>
   <si>
     <t>Elkarlaneko berrikuntza proiektuen kudeaketarako hastapen ikastaroa</t>
   </si>
   <si>
     <t>Ar, 28/01/2025 - 09:30</t>
   </si>
   <si>
     <t>Az, 29/01/2025 - 14:30</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV, Finca La Grajera, Logroño.</t>
   </si>
   <si>
-    <t>Errioxako Gobernuko Nekazaritza, Abeltzaintza, Landa Mundu eta Ingurumen Sailak lankidetza-berrikuntzako proiektuen kudeaketari buruzko hastapen-…</t>
+    <t>Errioxako Gobernuko Nekazaritza, Abeltzaintza, Landa Mundu eta Ingurumen Sailak lankidetza-berrikuntzako proiektuen kudeaketari buruzko hastapen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elkarlaneko-berrikuntza-proiektuen-kudeaketarako-hastapen-ikastaroa</t>
   </si>
   <si>
     <t>Nekazaritza enpresan sartzea</t>
   </si>
   <si>
     <t>Al, 20/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Og, 30/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Nekazaritzako elikagaien sektoreko profesionalen kualifikazioa hobetzea eta sektoreko enpresen lehiakortasuna hobetzea. Belaunaldi aldaketa sustatzea…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-2</t>
   </si>
   <si>
     <t>globalGAP protokolo ikastaroa (IFA) v.6. Frutak eta barazkiak: Edukiak eta ziurtapen prozesuak MATRIKULA IREKIA</t>
   </si>
   <si>
     <t>Or, 28/02/2025 - 00:00</t>
   </si>
   <si>
-    <t>Prestakuntza-ekintza honek BEHARREZKO EZAGUTZAK ETA GLOBALG.AP IFA ESKEMAREN GILTZAK LORTZEA, 6. bertsioan eta QMS eta manipulazio zentroen barne-…</t>
+    <t>Prestakuntza-ekintza honek BEHARREZKO EZAGUTZAK ETA GLOBALG.AP IFA ESKEMAREN GILTZAK LORTZEA, 6. bertsioan eta QMS eta manipulazio zentroen barne…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/globalgap-protokolo-ikastaroa-ifa-v6-frutak-eta-barazkiak-edukiak-eta</t>
   </si>
   <si>
     <t>Teknikari eta aholkularientzako lineako mintegia. aGROSlab Nekazaritza-Ustiaketa Koadernoa.</t>
   </si>
   <si>
     <t>Or, 17/01/2025 - 09:00</t>
   </si>
   <si>
     <t>Or, 17/01/2025 - 10:30</t>
   </si>
   <si>
     <t>Izurriteen Kudeaketa Integratuko Teknikari eta Aholkularientzako Mintegia, non aGROSlab Exploitation Koadernoaren funtzionalitate nagusiak ezagutzeko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/teknikari-eta-aholkularientzako-lineako-mintegia-agroslab-nekazaritza</t>
   </si>
   <si>
     <t>GoNexus Winter School: Etorkizun jasangarri baterako WEFE Nexus moldatzea</t>
   </si>
   <si>
     <t>Az, 15/01/2025 - 15:00</t>
   </si>
@@ -5474,51 +5474,51 @@
   <si>
     <t>Og, 19/09/2024 - 18:00</t>
   </si>
   <si>
     <t>Sin determinar.</t>
   </si>
   <si>
     <t>Pertsonalki, Nahastuta</t>
   </si>
   <si>
     <t>Entsegu- eta kalibrazio-laborategien gaitasun teknikorako UNE-EN ISO/IEC 17025:2017 araua ezartzeko ikastaroa 2024ko irailaren 17tik 19ra Ikasgela…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaroa-saiakuntza-eta-kalibrazio-laborategien-gaitasun-teknikorako-une</t>
   </si>
   <si>
     <t>Datuen bilketa eta integrazioa</t>
   </si>
   <si>
     <t>Og, 12/09/2024 - 10:00</t>
   </si>
   <si>
     <t>Og, 12/09/2024 - 14:00</t>
   </si>
   <si>
-    <t>Zeharkako prestakuntza, nekazaritza arloan aplikazio anitz eta praktikoak dituena, zeinetan gai hauek jorratuko diren, ikuspegi praktiko eta parte-…</t>
+    <t>Zeharkako prestakuntza, nekazaritza arloan aplikazio anitz eta praktikoak dituena, zeinetan gai hauek jorratuko diren, ikuspegi praktiko eta parte…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/datuen-bilketa-eta-integrazioa</t>
   </si>
   <si>
     <t>Og, 12/09/2024 - 00:00</t>
   </si>
   <si>
     <t>Og, 26/09/2024 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/eskualdeko-esplorazio-erregistroa-rea-ustiapen-koaderno-digitala-cua-eta</t>
   </si>
   <si>
     <t>Nekazaritza eta abeltzaintzako ustiategien kudeaketaren digitalizazioa</t>
   </si>
   <si>
     <t>Ar, 10/09/2024 - 10:30</t>
   </si>
   <si>
     <t>Ar, 10/09/2024 - 14:30</t>
   </si>
   <si>
     <t>AGACA C/ Tomiño, 22, 15704, Santiago De Compostela (A Coruña)</t>
   </si>
@@ -6068,51 +6068,51 @@
   <si>
     <t>Ar, 23/01/2024 - 09:00</t>
   </si>
   <si>
     <t>Ar, 13/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
     <t>Ekoizpen-egutegia. Egin beharreko lanen plangintza. Erosketa aurreikuspena. Laborantza txandaketa. Langileen kudeaketa. Baratze sektoreko jardueran…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/baratze-enpresaren-plangintza-eta-kudeaketa</t>
   </si>
   <si>
     <t>Labore estentsiboak: plangintza eta kudeaketa</t>
   </si>
   <si>
     <t>Og, 25/01/2024 - 14:00</t>
   </si>
   <si>
     <t>Sala Capilla. NEIKER. Campus Agroalimentario de Arkaute, s/n</t>
   </si>
   <si>
-    <t>Ekoizpen-egutegia. Laborantza txandaketa. Lurraren plangintza. Erosketa aurreikuspena. Arriskuen prebentzioa eta segurtasuna ustiapenean. Lan-…</t>
+    <t>Ekoizpen-egutegia. Laborantza txandaketa. Lurraren plangintza. Erosketa aurreikuspena. Arriskuen prebentzioa eta segurtasuna ustiapenean. Lan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/labore-estentsiboak-plangintza-eta-kudeaketa</t>
   </si>
   <si>
     <t>Txotx langileentzako janari-kudeatzailea</t>
   </si>
   <si>
     <t>Al, 22/01/2024 - 09:30</t>
   </si>
   <si>
     <t>Or, 26/01/2024 - 19:00</t>
   </si>
   <si>
     <t>Astigarraga</t>
   </si>
   <si>
     <t>Sagardotegiari buruzko oinarrizko informazioa: historia, egungo egoera, zerbitzuak, bisita gidatuak... - Sagardoaren oinarrizko informazioa eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/txotx-langileentzako-janari-kudeatzailea</t>
   </si>
   <si>
     <t>Okindegia eta gozogintza</t>
   </si>
@@ -12179,194 +12179,194 @@
       <c r="F194" s="1"/>
       <c r="G194" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>987</v>
       </c>
       <c r="J194" s="1" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1" t="s">
         <v>989</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>990</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>991</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>37</v>
+        <v>493</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>301</v>
+        <v>992</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
       <c r="H195" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>990</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>493</v>
+        <v>37</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>997</v>
+        <v>301</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>998</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="H196" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>999</v>
       </c>
       <c r="J196" s="1" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H197" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="J197" s="1" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B198" s="1" t="s">
         <v>1009</v>
       </c>
-      <c r="B198" s="1" t="s">
+      <c r="C198" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="F198" s="1" t="s">
         <v>1010</v>
-      </c>
-[...10 lines deleted...]
-        <v>1012</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H198" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>1013</v>
+        <v>994</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>985</v>
+        <v>1013</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>493</v>
+        <v>819</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>494</v>
+        <v>820</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H199" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>999</v>
+        <v>1015</v>
       </c>
       <c r="J199" s="1" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="G200" s="1" t="s">
@@ -12374,51 +12374,51 @@
       </c>
       <c r="H200" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="J200" s="1" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="F201" s="1"/>
       <c r="G201" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H201" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="J201" s="1" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>1031</v>
       </c>
@@ -12520,161 +12520,161 @@
       </c>
       <c r="D205" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>107</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H205" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="J205" s="1" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B206" s="1" t="s">
         <v>1050</v>
       </c>
-      <c r="B206" s="1" t="s">
+      <c r="C206" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="F206" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="C206" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G206" s="1" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
       <c r="H206" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>1054</v>
+        <v>994</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E207" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E207" s="1"/>
+      <c r="F207" s="1"/>
       <c r="G207" s="1" t="s">
-        <v>16</v>
+        <v>1055</v>
       </c>
       <c r="H207" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1" t="s">
-        <v>995</v>
+        <v>1058</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>990</v>
+        <v>1059</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>493</v>
+        <v>37</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>494</v>
+        <v>301</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="H208" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>999</v>
+        <v>1061</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C209" s="1" t="s">
         <v>1064</v>
-      </c>
-[...4 lines deleted...]
-        <v>1065</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E209" s="1"/>
-      <c r="F209" s="1"/>
+      <c r="E209" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>1066</v>
+      </c>
       <c r="G209" s="1" t="s">
-        <v>1066</v>
+        <v>16</v>
       </c>
       <c r="H209" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="J209" s="1" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1"/>
       <c r="G210" s="1" t="s">
@@ -12714,105 +12714,105 @@
       </c>
       <c r="H211" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="J211" s="1" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="F212" s="1"/>
       <c r="G212" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H212" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="J212" s="1" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="F213" s="1"/>
       <c r="G213" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H213" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="J213" s="1" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E214" s="1"/>
       <c r="F214" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H214" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="J214" s="1" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1" t="s">
         <v>1089</v>
       </c>
@@ -13036,93 +13036,93 @@
       </c>
       <c r="H222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="J222" s="1" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="F223" s="1"/>
       <c r="G223" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H223" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="J223" s="1" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>494</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H224" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I224" s="1" t="s">
-        <v>999</v>
+        <v>994</v>
       </c>
       <c r="J224" s="1" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="D225" s="1"/>
       <c r="E225" s="1"/>
       <c r="F225" s="1"/>
       <c r="G225" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I225" s="1" t="s">
@@ -13342,51 +13342,51 @@
       <c r="E233" s="1"/>
       <c r="F233" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="J233" s="1" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="D234" s="1"/>
       <c r="E234" s="1"/>
       <c r="F234" s="1"/>
       <c r="G234" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H234" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="J234" s="1" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="C235" s="1" t="s">
@@ -13666,80 +13666,80 @@
       </c>
       <c r="H245" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="J245" s="1" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="D246" s="1"/>
       <c r="E246" s="1"/>
       <c r="F246" s="1"/>
       <c r="G246" s="1" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="J246" s="1" t="s">
         <v>1233</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="D247" s="1"/>
       <c r="E247" s="1"/>
       <c r="F247" s="1"/>
       <c r="G247" s="1" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="J247" s="1" t="s">
         <v>1237</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D248" s="1"/>
       <c r="E248" s="1"/>
       <c r="F248" s="1"/>
       <c r="G248" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H248" s="1" t="s">
@@ -14394,94 +14394,94 @@
       </c>
       <c r="D272" s="1"/>
       <c r="E272" s="1"/>
       <c r="F272" s="1"/>
       <c r="G272" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H272" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="J272" s="1" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1353</v>
-[...6 lines deleted...]
-      </c>
+        <v>1354</v>
+      </c>
+      <c r="D273" s="1"/>
+      <c r="E273" s="1"/>
       <c r="F273" s="1" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="H273" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I273" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="J273" s="1" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-      <c r="E274" s="1"/>
+        <v>1353</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>76</v>
+      </c>
       <c r="F274" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="J274" s="1" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="D275" s="1"/>
       <c r="E275" s="1"/>
       <c r="F275" s="1"/>
       <c r="G275" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H275" s="1" t="s">
@@ -14596,51 +14596,51 @@
       </c>
       <c r="F279" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H279" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="J279" s="1" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="D280" s="1"/>
       <c r="E280" s="1"/>
       <c r="F280" s="1"/>
       <c r="G280" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H280" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="J280" s="1" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="C281" s="1" t="s">
@@ -14762,51 +14762,51 @@
       </c>
       <c r="H285" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="J285" s="1" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H286" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="J286" s="1" t="s">
         <v>1425</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="C287" s="1" t="s">
@@ -14978,51 +14978,51 @@
       </c>
       <c r="H292" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="J292" s="1" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H293" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="J293" s="1" t="s">
         <v>1465</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="C294" s="1" t="s">
@@ -15334,190 +15334,190 @@
       </c>
       <c r="D304" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E304" s="1" t="s">
         <v>607</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H304" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="J304" s="1" t="s">
         <v>1522</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B305" s="1" t="s">
         <v>1523</v>
       </c>
-      <c r="B305" s="1" t="s">
+      <c r="C305" s="1" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>1058</v>
+        <v>607</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>1526</v>
+        <v>1513</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I305" s="1" t="s">
-        <v>1527</v>
+        <v>1525</v>
       </c>
       <c r="J305" s="1" t="s">
-        <v>1528</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="1" t="s">
-        <v>1510</v>
+        <v>1527</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>1530</v>
+        <v>1065</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>1531</v>
+        <v>1529</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H306" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I306" s="1" t="s">
-        <v>1532</v>
+        <v>1530</v>
       </c>
       <c r="J306" s="1" t="s">
-        <v>1533</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1" t="s">
-        <v>1024</v>
+        <v>1510</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="C307" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E307" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F307" s="1" t="s">
         <v>1534</v>
       </c>
-      <c r="D307" s="1"/>
-[...1 lines deleted...]
-      <c r="F307" s="1" t="s">
+      <c r="G307" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H307" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I307" s="1" t="s">
         <v>1535</v>
       </c>
-      <c r="G307" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I307" s="1" t="s">
+      <c r="J307" s="1" t="s">
         <v>1536</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D308" s="1"/>
+      <c r="E308" s="1"/>
+      <c r="F308" s="1" t="s">
         <v>1538</v>
       </c>
-      <c r="B308" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G308" s="1" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="H308" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I308" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="J308" s="1" t="s">
         <v>1540</v>
-      </c>
-[...1 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1" t="s">
-        <v>1519</v>
+        <v>1541</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="C309" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="F309" s="1" t="s">
         <v>1542</v>
-      </c>
-[...7 lines deleted...]
-        <v>1513</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H309" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>1543</v>
       </c>
       <c r="J309" s="1" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>1546</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="D310" s="1"/>
@@ -15558,51 +15558,51 @@
       </c>
       <c r="H311" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="J311" s="1" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H312" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="J312" s="1" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="C313" s="1" t="s">
@@ -15674,185 +15674,185 @@
       </c>
       <c r="F315" s="1" t="s">
         <v>442</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H315" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="J315" s="1" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1479</v>
+        <v>1025</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>493</v>
+        <v>37</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>494</v>
+        <v>607</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>1132</v>
+        <v>1513</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="J316" s="1" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="1" t="s">
         <v>1575</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1025</v>
+        <v>1479</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>37</v>
+        <v>493</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>607</v>
+        <v>494</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>1513</v>
+        <v>1132</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>1576</v>
       </c>
       <c r="J317" s="1" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="1" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>1578</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H318" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>1580</v>
       </c>
       <c r="J318" s="1" t="s">
         <v>1581</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="1" t="s">
         <v>1582</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>1578</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H319" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>1584</v>
       </c>
       <c r="J319" s="1" t="s">
         <v>1585</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>1578</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H320" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="J320" s="1" t="s">
         <v>1588</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>1590</v>
       </c>
       <c r="C321" s="1" t="s">
@@ -15932,86 +15932,86 @@
         <v>1603</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H323" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="J323" s="1" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>1607</v>
       </c>
-      <c r="D324" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D324" s="1"/>
       <c r="E324" s="1"/>
-      <c r="F324" s="1" t="s">
+      <c r="F324" s="1"/>
+      <c r="G324" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H324" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I324" s="1" t="s">
         <v>1608</v>
       </c>
-      <c r="G324" s="1"/>
-[...3 lines deleted...]
-      <c r="I324" s="1" t="s">
+      <c r="J324" s="1" t="s">
         <v>1609</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="1" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="C325" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E325" s="1"/>
+      <c r="F325" s="1" t="s">
         <v>1612</v>
       </c>
-      <c r="D325" s="1"/>
-[...4 lines deleted...]
-      </c>
+      <c r="G325" s="1"/>
       <c r="H325" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="J325" s="1" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="1" t="s">
         <v>1615</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="D326" s="1"/>
       <c r="E326" s="1"/>
       <c r="F326" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>59</v>
@@ -17476,51 +17476,51 @@
       </c>
       <c r="H374" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="J374" s="1" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H375" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="J375" s="1" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>1888</v>
       </c>
       <c r="C376" s="1" t="s">