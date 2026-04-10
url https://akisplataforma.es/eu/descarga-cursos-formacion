--- v1 (2026-02-23)
+++ v2 (2026-04-10)
@@ -12,1282 +12,835 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="549">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>UREZTAPEN INSTALAZIOEN KALKULU ETA DISEINUAREN IKASTAROA</t>
-[...2 lines deleted...]
-    <t>Ar, 24/02/2026 - 00:00</t>
+    <t>Doako online mintegia “SIEX, REA eta CUE: baimendutako erakunde gisa erregistratzeko gakoak”</t>
+  </si>
+  <si>
+    <t>Or, 10/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Or, 10/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Online</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>2026ko apirilaren 10ean , aGROSlabek “SIEX, REA eta CUE: Erakunde Baimendu gisa Erregistroa Egiteko Gakoak” online mintegia antolatuko du, SIEX…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/doako-online-mintegia-siex-rea-eta-cue-baimendutako-erakunde-gisa</t>
+  </si>
+  <si>
+    <t>Nekazaritza birsortzailea eta lurzoruaren kudeaketa jasangarria Mediterraneoko klima-erresilientzia eta elikagaien segurtasun handiagoa lortzeko</t>
+  </si>
+  <si>
+    <t>Al, 13/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Or, 17/04/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059 Zaragoza, España</t>
+  </si>
+  <si>
+    <t>Nahastuta</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
-    <t>Ikastaro honek ureztatze sistemen diseinuan eta mantentzean jartzen du arreta. Uztetarako behar den ur kantitatea nola zehaztu eta ur iturri…</t>
-[...20 lines deleted...]
-    <t>San Juan de Plan. Aragón.</t>
+    <t>Ikastaro hau nekazaritzako profesionalentzat, ikertzaileentzat, politikarientzat eta ekoizleentzat diseinatuta dago. Bere helburua ezagutza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-birsortzailea-eta-lurzoruaren-kudeaketa-jasangarria</t>
+  </si>
+  <si>
+    <t>Nekazaritza-makinen erabilera</t>
+  </si>
+  <si>
+    <t>Or, 17/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>Carretera General del Norte nº2. Km 8.5. Cardones. Arucas.</t>
   </si>
   <si>
     <t>Pertsonalki</t>
   </si>
   <si>
-    <t>Sí</t>
-[...14 lines deleted...]
-    <t>Og, 26/03/2026 - 14:00</t>
+    <t>Merkatuan eskuragarri dagoen nekazaritza-makinen aniztasuna ulertzea, makina txikietatik (motozerrak, sasi-ebakigailuak, puzgailuak, etab.) makina…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-makinen-erabilera</t>
+  </si>
+  <si>
+    <t>Ekoizpen Organikoaren ikastaroa araudia, aholkularitza, ekoizpena eta merkaturatzeari buruz</t>
+  </si>
+  <si>
+    <t>Al, 13/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>2026ko apirilaren 13tik 16ra, Ekoizpen Ekologikoari buruzko ikastaroa: Ekoizpena, araudia, aholkularitza eta marketina egingo da ikasgela birtualean…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekoizpen-organikoaren-ikastaroa-araudia-aholkularitza-ekoizpena-eta</t>
+  </si>
+  <si>
+    <t>Landare-babeseko produktuen erabiltzaile profesional eta saltzaileen prestakuntzarako oinarrizko ikastaroa</t>
+  </si>
+  <si>
+    <t>Al, 13/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Or, 17/04/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Valoria la Buena (Valladolid)</t>
+  </si>
+  <si>
+    <t>1311/2012 Errege Dekretuak landare-babeseko produktuen erabilera jasangarria lortzeko jarduketa-esparrua ezartzen du, landare-babeseko produktuen…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-babeseko-produktuen-erabiltzaile-profesional-eta-saltzaileen</t>
+  </si>
+  <si>
+    <t>Landare Babeserako Produktuen Erabiltzaile Profesionalen Ikastaroa. Oinarrizko Maila</t>
+  </si>
+  <si>
+    <t>Al, 13/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Og, 23/04/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>Mercadillo del Agricultor de La Matanza de Acentejo</t>
+  </si>
+  <si>
+    <t>Aurrez izena eman behar duten ikastaroetan, galdetegiaren erantzunen egiaztagiria beharrezkoa izan daiteke. Aurre-izen ematea apirilaren 8ra arte.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-babeserako-produktuen-erabiltzaile-profesionalen-ikastaroa</t>
+  </si>
+  <si>
+    <t>Landare-babes produktuen aplikatzailea. Oinarrizko maila</t>
+  </si>
+  <si>
+    <t>Al, 13/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Al, 20/04/2026 - 22:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Córdoba</t>
-[...218 lines deleted...]
-    <t>Or, 20/03/2026 - 00:00</t>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Ctra. Iryda, nº 100. cp 04110 Campohermoso – Nijar (Almería)</t>
+  </si>
+  <si>
+    <t>Amaitze data: 2026ko apirilaren 13tik 20ra. 📚 Iraupena: 25 ordu. ⏰ Ordutegia: 18:00etatik 22:00etara. 📍 Lekua: Ctra. Iryda, 100. zk. cp 04110…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-babes-produktuen-aplikatzailea-oinarrizko-maila</t>
+  </si>
+  <si>
+    <t>Klima-aldaketaren testuinguruan arriskuen kudeaketari eta nekazaritza-aseguruei buruzko ikastaroa</t>
+  </si>
+  <si>
+    <t>Al, 13/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Or, 17/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
+  </si>
+  <si>
+    <t>Sarean, Pertsonalki</t>
+  </si>
+  <si>
+    <t>2026ko apirilaren 13tik 17ra , CIHEAM Zaragozak “Arriskuen Kudeaketa eta Nekazaritza Asegurua Klima Aldaketaren Testuinguruan” ikastaroa antolatuko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/klima-aldaketaren-testuinguruan-arriskuen-kudeaketari-eta-nekazaritza</t>
+  </si>
+  <si>
+    <t>Fruta eta barazkien manipulatzailea</t>
+  </si>
+  <si>
+    <t>Ar, 14/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Az, 15/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>C/ Andenes 18, Caravaca de la Cruz, Murcia</t>
+  </si>
+  <si>
+    <t>Lanbide-heziketarako eta trebetasunak eskuratzeko jarduerak, Nekazaritza Politika Bateratuaren (PEPAC) 2023-2027 Plan Estrategikoaren esparruan…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/fruta-eta-barazkien-manipulatzailea-0</t>
+  </si>
+  <si>
+    <t>ASETAGA prestakuntza eguna: “Bioekonomia Zirkularra: Abeltzaintzako simaurraren, bioproduktuen eta azpiproduktuen eraldaketa, balorizazioa eta kudeaketa jasangarria” - Cloned</t>
+  </si>
+  <si>
+    <t>Ar, 14/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Ar, 14/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ASETAGAk “Bioekonomia Zirkularra: Abeltzaintzako Simaurraren, Bioproduktuen eta Azpiproduktuen Eraldaketa, Balorizazioa eta Kudeaketa Jasangarria”…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111483</t>
+  </si>
+  <si>
+    <t>ASETAGA prestakuntza eguna: “Bioekonomia Zirkularra: Abeltzaintzako simaurraren, bioproduktuen eta azpiproduktuen eraldaketa, balorizazioa eta kudeaketa jasangarria” - Cloned - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Az, 15/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>Humus+Fertil S.L.L. (Vivero de empresas). Calle Calvo Sotelo, 4, 02630 La Roda, Albacete.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111494</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111485</t>
+  </si>
+  <si>
+    <t>Pistatxoen laborantza ekologikoa</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
+  </si>
+  <si>
+    <t>5 orduko aurrez aurreko saioa. Apirilak 16, osteguna. Bi txanda aukeran (goizez edo arratsaldez parte har dezakezu): 9:00-14:00 edo 16:00-21:00 El…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/pistatxoen-laborantza-ekologikoa</t>
+  </si>
+  <si>
+    <t>ASETAGA prestakuntza eguna: “Bioekonomia Zirkularra: Abeltzaintzako simaurraren, bioproduktuen eta azpiproduktuen eraldaketa, balorizazioa eta kudeaketa jasangarria” - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Og, 16/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111484</t>
+  </si>
+  <si>
+    <t>ASETAGA prestakuntza eguna: “Bioekonomia Zirkularra: Abeltzaintzako simaurraren, bioproduktuen eta azpiproduktuen eraldaketa, balorizazioa eta kudeaketa jasangarria” - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Or, 17/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Or, 17/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Centro Cultural. Calle Huertas, 12; 49211, Carbellino de Sayago (Zamora)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111493</t>
+  </si>
+  <si>
+    <t>Nekazari Gazteen Ikastaroa Extremaduran</t>
+  </si>
+  <si>
+    <t>Al, 20/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
-    <t>Badajoz</t>
-[...248 lines deleted...]
-    <t>Oinarrizko ureztatze sistemen kudeaketa eta egiaztapena</t>
+    <t>Badajoz, Cáceres</t>
+  </si>
+  <si>
+    <t>Extremadurako nekazari gazteentzako sartze-ziurtagiriak prestakuntza-aukera garrantzitsua dira nekazaritza-sektorean beren ibilbide profesionala hasi…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazari-gazteen-ikastaroa-extremaduran</t>
+  </si>
+  <si>
+    <t>Online ikastaroa: Olibondo-soro ekologikoen ekoizpena eta olio ekologikoen ekoizpena</t>
+  </si>
+  <si>
+    <t>Ikastaroa guztiz online da eta 11 gaiz osatuta dago, 80 orduko iraupenarekin, baina edozein unetan egin dezakezu. Amaitutakoan, AMAITU DUEN…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/online-ikastaroa-olibondo-soro-ekologikoen-ekoizpena-eta-olio-ekologikoen</t>
+  </si>
+  <si>
+    <t>Animalien ongizatea garraioan</t>
+  </si>
+  <si>
+    <t>Al, 20/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Or, 24/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Colmenar Viejo</t>
+  </si>
+  <si>
+    <t>Ikastaro honek gidari edo zaintzaile gisa gaitasun-ziurtagiria lortzeko edo berritzeko aukera ematen dizu, 1/2005 (EE) Erregelamenduaren arabera,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-garraioan-4</t>
+  </si>
+  <si>
+    <t>Ar, 21/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Ar, 21/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111487</t>
+  </si>
+  <si>
+    <t>Hausnarkarien ekoizpenean erakustaldi teknologikoak</t>
+  </si>
+  <si>
+    <t>Ar, 21/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>Facultad de Veterinaria. Universidad de León. Av Emilio Hurtado, 3, 24007 León</t>
+  </si>
+  <si>
+    <t>Cajamar Taldearen Fundazioak, Leongo Unibertsitateak, Provacunok, Interovicek eta Gaztela eta Leongo Juntako Nekazaritza Institutu Teknologikoak (…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-ekoizpenean-erakustaldi-teknologikoak</t>
+  </si>
+  <si>
+    <t>Ar, 21/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111482</t>
+  </si>
+  <si>
+    <t>Az, 22/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Az, 22/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Casa de la Cultura. Calle Puerta de Granada, 19, 18690 Almuñécar, Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111491</t>
+  </si>
+  <si>
+    <t>ASETAGA prestakuntza eguna: “Bioekonomia Zirkularra: Abeltzaintzako simaurraren, bioproduktuen eta azpiproduktuen eraldaketa, balorizazioa eta kudeaketa jasangarria” - Cloned - Cloned - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández, Ctra. Beniel, km 3,2. E-03312, Orihuela.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111529</t>
+  </si>
+  <si>
+    <t>Banan-landaketetan ongarritze-ustiapena</t>
+  </si>
+  <si>
+    <t>Az, 22/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Az, 22/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Empaquetado de Europlátano, recta del Pal-Mar Guargacho, TF 653, nº53</t>
+  </si>
+  <si>
+    <t>IZEN-EMATEA</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/banan-landaketetan-ongarritze-ustiapena</t>
+  </si>
+  <si>
+    <t>Og, 23/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Og, 23/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Casa de Cultura "Felip Miralles". Ctra. d'Alcoi, 2; 03516, Benimantell, Alicante</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111492</t>
+  </si>
+  <si>
+    <t>Or, 24/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Or, 24/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>C. La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111501</t>
+  </si>
+  <si>
+    <t>Ikastaroa: Nekazaritza sektoreko izurriteen kudeaketa integratuaren aholkulari teknikoa</t>
+  </si>
+  <si>
+    <t>La, 25/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>1311/2012 Errege Dekretua nekazaritza sektorean nola aplikatu jakiteko ikastaroa: Ikastaro honek ez zaitu aholkulari gisa akreditatzen; bere helburua…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaroa-nekazaritza-sektoreko-izurriteen-kudeaketa-integratuaren</t>
+  </si>
+  <si>
+    <t>Nekazaritza ekologikoaren ikastaroa</t>
+  </si>
+  <si>
+    <t>Ikastaro honek nekazaritza ekologikoaren printzipio eta tekniketan jartzen du arreta. Ekoizpen-sistema ekologikoak nola kudeatu, laboreak nola…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-5</t>
+  </si>
+  <si>
+    <t>Python Adimen Artifizialerako: Datuetatik Sare Neuronaletara Nekazaritza-elikagaien Sektorean Aplikatuta</t>
+  </si>
+  <si>
+    <t>Al, 27/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Og, 30/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
+  </si>
+  <si>
+    <t>Ikastaro honek nekazaritza-elikagaien sektorera bereziki zuzendutako trebetasun digital aurreratuetan trebatzeko oinarriak eskaintzea du helburu,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/python-adimen-artifizialerako-datuetatik-sare-neuronaletara-nekazaritza</t>
+  </si>
+  <si>
+    <t>Ar, 28/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Ar, 28/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111560</t>
+  </si>
+  <si>
+    <t>Az, 29/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Az, 29/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ASAJA, Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111502</t>
+  </si>
+  <si>
+    <t>ASETAGA prestakuntza eguna: “Negozio eredu berriak: mikroalgen aplikazioak”</t>
+  </si>
+  <si>
+    <t>Og, 30/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>ASETAGAk “ Negozio Eredu Berriak: mikroalgen aplikazioak ” doako prestakuntza ikastaroaren izen-ematea ireki du. Saioa apirilaren 30ean izango da,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/asetaga-prestakuntza-eguna-negozio-eredu-berriak-mikroalgen-aplikazioak</t>
+  </si>
+  <si>
+    <t>Og, 30/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Og, 30/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111579</t>
+  </si>
+  <si>
+    <t>Abeltzaintza Zehaztasuneko Ikastaro Aurreratua - Madril (ES) 2026ko maiatza</t>
+  </si>
+  <si>
+    <t>Al, 04/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Or, 08/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atsegin handiz iragartzen dizuegu "Balio Erantsia Sortzea Abeltzaintza Zehatzean" Ikastaro Aurreratua, Madrilen (Espainia) 2026ko maiatzaren 4tik 8ra…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-zehaztasuneko-ikastaro-aurreratua-madril-2026ko-maiatza</t>
+  </si>
+  <si>
+    <t>FRUTA-ARBOI TROPIKALEN EZAGUTZA ETA LABORANTZA</t>
+  </si>
+  <si>
+    <t>Escuela de Capacitación Agraria de Arucas</t>
+  </si>
+  <si>
+    <t>Helburuak Ikasi Kanariar Uharteetan landatzen ari diren fruta-arbol tropikal eta subtropikalen espezie desberdinak. Ikasi espezie subtropikal batzuk…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/fruta-arboi-tropikalen-ezagutza-eta-laborantza</t>
+  </si>
+  <si>
+    <t>Nazioarteko ikastaroa Abeltzaintza Zehaztasunari buruz: sentsoreetatik erabakiak hartzera</t>
+  </si>
+  <si>
+    <t>Al, 04/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Or, 08/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>CSIC, Madrid.</t>
+  </si>
+  <si>
+    <t>2026ko maiatzaren 4tik 8ra , Madrilek “Balio erantsia sortzea abeltzaintza zehatzean: sentsoreetatik erabakiak hartzera” aurrez aurreko ikastaroa…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nazioarteko-ikastaroa-abeltzaintza-zehaztasunari-buruz-sentsoreetatik</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien ETEen iraunkortasunaren egoerari buruzko gida praktikoa</t>
+  </si>
+  <si>
+    <t>Ar, 05/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien ETEetan Jasangarritasun Adierazpena prestatzeko ikastaro praktiko honetan: Europako estandarrak (NEIS), materialtasun bikoitza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-elikagaien-eteen-iraunkortasunaren-egoerari-buruzko-gida</t>
+  </si>
+  <si>
+    <t>Nekazaritza Ekologikoaren Ikastaroa: Ekoizpena, Araudia, Aholkularitza eta Marketina</t>
+  </si>
+  <si>
+    <t>Or, 15/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ikastaro honen helburua nekazaritza ekologikoaren ekoizpenaren erregulazioaren ikuspegi orokorra eta ekoizpen mota honen oinarrizko printzipioak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-ekoizpena-araudia-aholkularitza-eta</t>
+  </si>
+  <si>
+    <t>Inpaktu txikiko akuikulturari buruzko ikastaro aurreratua</t>
+  </si>
+  <si>
+    <t>Al, 25/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>IRTA La Ràpita (Tarragona)</t>
+  </si>
+  <si>
+    <t>Zaragozako Mediterraneoko Agronomia Institutuak (IAMZ–CIHEAM Zaragoza) "Eragin Txikiko Akuikultura" ikastaro aurreratua eskainiko du 2026ko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/inpaktu-txikiko-akuikulturari-buruzko-ikastaro-aurreratua</t>
+  </si>
+  <si>
+    <t>Horizon Europe-n Aktore Anitzeko Proiektu Proposamenen Arrakasta Maximizatzea</t>
+  </si>
+  <si>
+    <t>Ar, 26/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Az, 27/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza, Spain</t>
+  </si>
+  <si>
+    <t>PREMIERE proiektuak, EU-FarmBook-ekin lankidetzan, prestatzaileentzako prestakuntza tailer bat abiarazten ari da , Aktore Anitzeko Ikuspegian (MAA )…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/horizon-europe-n-aktore-anitzeko-proiektu-proposamenen-arrakasta</t>
+  </si>
+  <si>
+    <t>Doako pestizida-manipulatzaileen berritze-ikastaroa</t>
+  </si>
+  <si>
+    <t>La, 30/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>La, 30/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
+  </si>
+  <si>
+    <t>Informazio garrantzitsua: - Berritzea lizentziaren iraungitze-data baino 12 hilabete lehenagoko epean bakarrik egin daiteke. Adibidez: zure lizentzia…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/doako-pestizida-manipulatzaileen-berritze-ikastaroa</t>
+  </si>
+  <si>
+    <t>Landare aromatikoak</t>
+  </si>
+  <si>
+    <t>Ig, 31/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Laborantza aromatikoen onurak: alternatiba bideragarri eta errentagarria labore tradizionalen aurrean, nekazaritza-ustiapenetan dibertsifikazioa eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-aromatikoak</t>
+  </si>
+  <si>
+    <t>Elikagaien Ekintzailetzaren Lehen Mediterraneoko Astea</t>
+  </si>
+  <si>
+    <t>Al, 22/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Or, 26/06/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059  Zaragoza España</t>
+  </si>
+  <si>
+    <t>Ikastaroaren helburuak Ikastaroa amaitutakoan, parte-hartzaileek gai izango dira: Mikroenpresak eta startup-ak eskalatzea eta finkatzea,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-ekintzailetzaren-lehen-mediterraneoko-astea</t>
+  </si>
+  <si>
+    <t>CIHEAM ikastaroa: Elikagaien Ekintzailetzaren 1. Mediterraneoko Astea</t>
+  </si>
+  <si>
+    <t>Al, 22/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Or, 26/06/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza (Zaragoza)</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragozak “Elikagaien Ekintzailetzaren Lehen Mediterraneoko Astea” antolatuko du 2026ko ekainaren 22tik 26ra, Zaragozan egingo den aurrez…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ciheam-ikastaroa-elikagaien-ekintzailetzaren-1-mediterraneoko-astea</t>
+  </si>
+  <si>
+    <t>Zure baserria kudeatzen laguntzen dizuten tresna digitalak</t>
+  </si>
+  <si>
+    <t>Ig, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ONLINE IKASTARO honek 2022ko abenduan argitaratutako errege-dekretuak aztertzen ditu, nekazariek eta abeltzainek nekazaritza-jarduerak egiteko moduan…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-baserria-kudeatzen-laguntzen-dizuten-tresna-digitalak-0</t>
+  </si>
+  <si>
+    <t>NEKAZARITZA ENPRESAN SARTZEKO IKASTAROAK</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Nekazaritza-enpresen integrazio ikastaroak, edo laburbilduz CIEA, sektoreko araudi aplikagarriek eskatzen duten nekazaritza-prestakuntza maila…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzeko-ikastaroak</t>
+  </si>
+  <si>
+    <t>Uraren eta nutrizioaren kudeaketa marrubi-hazkuntzan</t>
+  </si>
+  <si>
+    <t>Or, 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
-    <t>C/ Demetrio de los Ríos, 15. 41003, Sevilla</t>
-[...346 lines deleted...]
-  <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
-    <t>Nekazaritza-elikagaien kooperatibek ureztatze eta nutrizio tresna aurreratuei buruzko online ikastaroa eskaintzen diete nekazariei.</t>
-[...307 lines deleted...]
-  <si>
     <t>Nekazaritza-elikagaien kooperatibek marrubi-laborantzan uraren kudeaketa eta nutrizioari buruzko ikastaroa eskaintzen diete nekazariei, 70 gai landuz.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-eta-nutrizioaren-kudeaketa-marrubi-hazkuntzan</t>
   </si>
   <si>
     <t>Ekonomia Jasangarriari eta Lan Merkatuari buruzko Bigarren Ikastaroa: Ekintzailetza Aukera Berriak</t>
   </si>
   <si>
     <t>Ar, 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Landa Emakumeen Erronka programak landa-eremuko emakumeen artean ekintzailetza sustatzeko prestakuntza ikastaroak eskaintzen ditu. Hartzaileak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekonomia-jasangarriari-eta-lan-merkatuari-buruzko-bigarren-ikastaroa</t>
   </si>
   <si>
     <t>Aholkularien prestakuntza: agroboltaika ikastaroa</t>
   </si>
   <si>
     <t>Ig, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza-…</t>
@@ -1349,119 +902,116 @@
   <si>
     <t>Og, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ekoizpen ekologikoaren sektorea etengabe hazten ari den sektorea da, eta ezarritako araudien arabera ustiategiak kudeatzeko gai diren profesional…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekoizpen-organikoaren-ikastaroa</t>
   </si>
   <si>
     <t>Abeltzaintza Ekologikoaren Ikastaroa</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-ekologikoaren-ikastaroa</t>
   </si>
   <si>
     <t>LANDA EREMUETAKO ERALDAKETA DIGITALARI BURUZKO LEHEN IKASTAROA</t>
   </si>
   <si>
     <t>“LANDA EMAKUMEEN ERRONKA” Emakumeen Institutuaren ekimen bat da, Europako Gizarte Funtsak kofinantzatua. Emakumeen Institutuaren helburu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landa-eremuetako-eraldaketa-digitalari-buruzko-lehen-ikastaroa</t>
   </si>
   <si>
+    <t>Nekazaritza ekologikoa: Ekoizpena, araudia, aholkularitza eta merkaturatzea (MOOC)</t>
+  </si>
+  <si>
+    <t>Or, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Az, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>Sarean, Jarraipen-hezkuntza</t>
+  </si>
+  <si>
+    <t>Ikastaro honen helburua nekazaritza-ekoizpen ekologikoaren erregulazioari eta ekoizpen-mota honen oinarrizko oinarriei buruzko ikuspegi orokorra…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoa-ekoizpena-araudia-aholkularitza-eta-merkaturatzea</t>
+  </si>
+  <si>
     <t>Landare-oinarritutako elikagaiak etiketatzeari buruzko ikastaroa</t>
   </si>
   <si>
-    <t>Or, 25/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Ikastaro honetan fruta, barazki eta bestelako produktu freskoak zein ontziratuak, kontserbak, marmeladak eta abar barne, etiketatzeko legezko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-oinarritutako-elikagaiak-etiketatzeari-buruzko-ikastaroa</t>
   </si>
   <si>
-    <t>Nekazaritza ekologikoa: Ekoizpena, araudia, aholkularitza eta merkaturatzea (MOOC)</t>
-[...16 lines deleted...]
-  <si>
     <t>HARPIDETZA ETA HARPIDETZA PLANAREN IKASTAROA</t>
   </si>
   <si>
     <t>Ig, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez-…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/harpidetza-eta-harpidetza-planaren-ikastaroa</t>
   </si>
   <si>
     <t>Zure enpresarentzako aurrez aurreko elikagaien manipulatzaile ikastaroa</t>
   </si>
   <si>
     <t>Utzi denbora galtzeari eta eskuordetu operadoreen prestakuntza beste norbaiti. Ez da zure "ohiko" Elikagaien Manipulatzaile ikastaroa Zure…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-enpresarentzako-aurrez-aurreko-elikagaien-manipulatzaile-ikastaroa</t>
   </si>
   <si>
     <t>Uraren analisi tailerra ongarritze eraginkorrago eta iraunkorrago bat lortzeko</t>
   </si>
   <si>
     <t>Ureztatzeko uraren kudeaketa nekazaritza moderno, eraginkor eta ingurumena errespetatzen duen oinarrietako bat da. Gero eta baserri gehiagok…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-analisi-tailerra-ongarritze-eraginkorrago-eta-iraunkorrago-bat</t>
   </si>
   <si>
     <t>ESNEKI INDUSTRIAKO KALITATE TEKNIKARIA</t>
   </si>
   <si>
     <t>Al, 28/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Zamora</t>
-[...1 lines deleted...]
-  <si>
     <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Esnekien kalitatea eta segurtasuna bermatzeko eta industriako egungo araudia betetzeko aukera emango dieten trebetasun eta ezagutza espezifikoak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/esneki-industriako-kalitate-teknikaria</t>
   </si>
   <si>
     <t>Izurriteen kontrolari buruzko online ikastaroa</t>
   </si>
   <si>
     <t>Ar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Izurriteen aurkako plan baten helburu nagusia infestazioak saihestea da, mota askotakoak izan daitezkeenak, bai hirikoak bai etxekoak, eta eraikitako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/izurriteen-kontrolari-buruzko-online-ikastaroa</t>
   </si>
   <si>
     <t>Elikagaien Etiketatzeari buruzko Aditu Ikastaroa – 500 ordu – %100 online</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
@@ -1514,56 +1064,92 @@
   <si>
     <t>Nekazaritza eta Abeltzaintzako ikastaroa: Ekoizpena, Berrikuntza, Aholkularitza eta Marketina (MOOC) Ikastaro honen helburua aholkularitza-sistemek…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaro-ireki-masibo-online-mooc-campusa-nekazaritza-arrantza-eta-0</t>
   </si>
   <si>
     <t>Ongarri Produktuen Europako Erregelamendu Berriari buruzko Ikastaro Aurreratua</t>
   </si>
   <si>
     <t>Ikastaroa gainditzen duten ikasleei ziurtagiria ematen zaie, ikastaroaren programa eta iraupena zehazten dituzten dokumentuekin batera. Ikastaroaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ongarri-produktuen-europako-erregelamendu-berriari-buruzko-ikastaro</t>
   </si>
   <si>
     <t>Janari-manipulatzailea</t>
   </si>
   <si>
     <t>Elikagaien Manipulatzaile ziurtagiria lortu nahi baduzu, Arcoiris Prestakuntza Zentroak eskaintzen duen ikastaro honek elikagaien manipulazioan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/janari-manipulatzailea</t>
   </si>
   <si>
+    <t>Zure baserria kudeatzen lagunduko dizuten tresna digitalak</t>
+  </si>
+  <si>
+    <t>Og, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Lineako ikastaroa, zure erritmoan, nekazariek eta abeltzainek beren nekazaritza-jarduera garatzeko modua eragingo duten 2022ko abenduan…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-baserria-kudeatzen-lagunduko-dizuten-tresna-digitalak</t>
+  </si>
+  <si>
+    <t>ArcGIS Pro ikastaroaren sarrera</t>
+  </si>
+  <si>
+    <t>GIS kontzeptuak, tresna digital gisa, erabiltzaileei datuen balioa ustiatzeko eta prozesuen eraginkortasuna hobetzeko aukera ematen die, eta batez…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arcgis-pro-ikastaroaren-sarrera</t>
+  </si>
+  <si>
+    <t>Sarrerako ikastaroa GISarekin ArcGIS Pro erabiliz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/sarrerako-ikastaroa-gisarekin-arcgis-pro-erabiliz</t>
+  </si>
+  <si>
+    <t>ArcGIS Pro-rekin Mapak Diseinatzeko eta Sortzeko Ikastaroa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arcgis-pro-rekin-mapak-diseinatzeko-eta-sortzeko-ikastaroa</t>
+  </si>
+  <si>
+    <t>ArcGIS Online ikastaroaren sarrera</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arcgis-online-ikastaroaren-sarrera</t>
+  </si>
+  <si>
     <t>Nekazaritza Legedia</t>
   </si>
   <si>
-    <t>Og, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak Nekazaritza Zuzenbidearen iturriak, objektua eta edukia ezagutzea. Zuzenbidea Gizarte…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-legedia</t>
   </si>
   <si>
     <t>Agroekologia</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Sarrera: Gaiaren ikuspegi orokorra aurkezten da, kontzeptu nagusiak eta ekosistemak eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agroekologia</t>
   </si>
   <si>
     <t>Landare-baliabide genetikoak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Landare-baliabide genetikoen kontserbazioa:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-baliabide-genetikoak</t>
   </si>
   <si>
     <t>Hondakinen kudeaketa abeltzaintzako ustiategietan</t>
@@ -1623,86 +1209,50 @@
     <t>Hausnarkarien kudeaketa ekologikoa</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera eta Araudia: Modulu honek abeltzaintza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-kudeaketa-ekologikoa</t>
   </si>
   <si>
     <t>Lorezaintza ekologikoa</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Kontzeptuak, oinarriak eta aurrekariak lorategian:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lorezaintza-ekologikoa</t>
   </si>
   <si>
     <t>Olibondoen izurriak eta patogenoak: izaera, identifikazioa eta kontrol biologikoaren estrategiak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera: Atal honek olibondoaren garrantziaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondoen-izurriak-eta-patogenoak-izaera-identifikazioa-eta-kontrol</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-baserria-kudeatzen-lagunduko-dizuten-tresna-digitalak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2009,3540 +1559,2508 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J131"/>
+  <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J131"/>
+      <selection activeCell="A1" sqref="A1:J90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="175.671" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="248.796" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
-      <c r="F2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="F6" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="G6" s="1" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="E7" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="F7" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      <c r="F8" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
-      <c r="F11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="F12" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>88</v>
+      </c>
       <c r="G12" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="E13" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>93</v>
+      </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>82</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      <c r="F14" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>99</v>
+      </c>
       <c r="G14" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="F16" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="G16" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="E17" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>115</v>
+      </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="C18" s="1"/>
       <c r="D18" s="1" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="1" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>58</v>
+        <v>132</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>59</v>
+        <v>133</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>127</v>
-[...9 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>132</v>
+        <v>102</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      <c r="F23" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>141</v>
+      </c>
       <c r="G23" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="C24" s="1"/>
+        <v>138</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>139</v>
+      </c>
       <c r="D24" s="1" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="F24" s="1"/>
+        <v>144</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>145</v>
+      </c>
       <c r="G24" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>140</v>
+        <v>82</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>145</v>
+        <v>30</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>146</v>
+        <v>52</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>58</v>
+        <v>144</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>154</v>
+        <v>82</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>156</v>
+        <v>84</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-      <c r="F27" s="1"/>
+        <v>157</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>159</v>
+      </c>
       <c r="G27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>157</v>
+        <v>82</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C28" s="1"/>
       <c r="D28" s="1" t="s">
-        <v>162</v>
+        <v>97</v>
       </c>
       <c r="E28" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="F28" s="1" t="s">
+      <c r="J28" s="1" t="s">
         <v>164</v>
-      </c>
-[...10 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>168</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B30" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="1" t="s">
+      <c r="G30" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I30" s="1" t="s">
+      <c r="J30" s="1" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>178</v>
+        <v>82</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="J32" s="1" t="s">
         <v>180</v>
-      </c>
-[...21 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="J33" s="1" t="s">
         <v>185</v>
-      </c>
-[...21 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="J34" s="1" t="s">
         <v>188</v>
-      </c>
-[...23 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="J35" s="1" t="s">
         <v>193</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C36" s="1"/>
+        <v>190</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>191</v>
+      </c>
       <c r="D36" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="F36" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>195</v>
+      </c>
       <c r="G36" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F37" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="B37" s="1" t="s">
-[...9 lines deleted...]
-      <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>202</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C38" s="1"/>
-      <c r="D38" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F38" s="1" t="s">
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I38" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I38" s="1" t="s">
+      <c r="J38" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>210</v>
       </c>
       <c r="J39" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-      <c r="F40" s="1"/>
+        <v>213</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>217</v>
+      </c>
       <c r="G40" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>103</v>
-[...4 lines deleted...]
-      <c r="F41" s="1"/>
+        <v>221</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>223</v>
+      </c>
       <c r="G41" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>103</v>
-[...4 lines deleted...]
-      <c r="F42" s="1"/>
+        <v>227</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>230</v>
+      </c>
       <c r="G42" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>103</v>
+        <v>234</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-      <c r="E44" s="1"/>
+        <v>239</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="F44" s="1" t="s">
-        <v>73</v>
+        <v>240</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>230</v>
-[...4 lines deleted...]
-      <c r="F45" s="1"/>
+        <v>244</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>246</v>
+      </c>
       <c r="G45" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>237</v>
-[...8 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>133</v>
+        <v>258</v>
       </c>
       <c r="C48" s="1"/>
-      <c r="D48" s="1"/>
-[...1 lines deleted...]
-      <c r="F48" s="1"/>
+      <c r="D48" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>260</v>
+      </c>
       <c r="G48" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>172</v>
+        <v>264</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>172</v>
+        <v>268</v>
       </c>
       <c r="C50" s="1"/>
-      <c r="D50" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>172</v>
+        <v>268</v>
       </c>
       <c r="C51" s="1"/>
-      <c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>255</v>
+        <v>274</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>172</v>
+        <v>268</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>256</v>
+        <v>275</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>257</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>258</v>
+        <v>277</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>172</v>
+        <v>268</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>259</v>
+        <v>278</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>262</v>
+        <v>281</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>262</v>
+        <v>281</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>267</v>
+        <v>286</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>270</v>
+        <v>289</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>271</v>
+        <v>290</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="C59" s="1"/>
+        <v>297</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>298</v>
+      </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
-      <c r="F59" s="1"/>
+      <c r="F59" s="1" t="s">
+        <v>299</v>
+      </c>
       <c r="G59" s="1" t="s">
-        <v>12</v>
+        <v>300</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>279</v>
+        <v>301</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>280</v>
+        <v>302</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>281</v>
+        <v>303</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>269</v>
+        <v>297</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>282</v>
+        <v>304</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>283</v>
+        <v>305</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>284</v>
+        <v>306</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>269</v>
+        <v>307</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>286</v>
+        <v>309</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>94</v>
+        <v>307</v>
       </c>
       <c r="C62" s="1"/>
-      <c r="D62" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>289</v>
+        <v>312</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>201</v>
+        <v>313</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>94</v>
+        <v>307</v>
       </c>
       <c r="C63" s="1"/>
-      <c r="D63" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D63" s="1"/>
       <c r="E63" s="1"/>
-      <c r="F63" s="1"/>
+      <c r="F63" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="G63" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>290</v>
+        <v>314</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="C64" s="1"/>
       <c r="D64" s="1" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>295</v>
+        <v>319</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>296</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>297</v>
+        <v>321</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>293</v>
+        <v>322</v>
       </c>
       <c r="C65" s="1"/>
-      <c r="D65" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
       <c r="G65" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>299</v>
+        <v>324</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
-        <v>300</v>
+        <v>325</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="C66" s="1"/>
-      <c r="D66" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>302</v>
+        <v>327</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>303</v>
+        <v>328</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>304</v>
+        <v>329</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>305</v>
+        <v>326</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" s="1" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>189</v>
+        <v>109</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>306</v>
+        <v>330</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>307</v>
+        <v>331</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>308</v>
+        <v>332</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
-        <v>180</v>
+        <v>333</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="C68" s="1"/>
       <c r="D68" s="1"/>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>311</v>
+        <v>335</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>312</v>
+        <v>336</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>314</v>
+        <v>338</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
-        <v>252</v>
+        <v>339</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>315</v>
+        <v>340</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>317</v>
+        <v>277</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>318</v>
+        <v>342</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>320</v>
+        <v>344</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>321</v>
+        <v>345</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>322</v>
+        <v>346</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>323</v>
+        <v>347</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
-      <c r="F73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F73" s="1"/>
       <c r="G73" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>326</v>
+        <v>348</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>327</v>
+        <v>349</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>328</v>
+        <v>350</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>330</v>
-[...6 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
       <c r="F74" s="1" t="s">
-        <v>331</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>32</v>
+        <v>300</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>334</v>
+        <v>354</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>329</v>
-[...12 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+      <c r="F75" s="1"/>
       <c r="G75" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>339</v>
-[...12 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1"/>
+      <c r="F76" s="1"/>
       <c r="G76" s="1" t="s">
-        <v>342</v>
+        <v>14</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>346</v>
-[...12 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1"/>
+      <c r="F77" s="1"/>
       <c r="G77" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C78" s="1"/>
-      <c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C79" s="1"/>
-      <c r="D79" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
       <c r="F79" s="1"/>
-      <c r="G79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="C80" s="1"/>
-      <c r="D80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1"/>
       <c r="F80" s="1"/>
-      <c r="G80" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G80" s="1"/>
       <c r="H80" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>366</v>
-[...15 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
+      <c r="F81" s="1"/>
+      <c r="G81" s="1"/>
       <c r="H81" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>366</v>
-[...15 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1"/>
+      <c r="F82" s="1"/>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="C83" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1"/>
+      <c r="F83" s="1"/>
+      <c r="G83" s="1"/>
+      <c r="H83" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I83" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="D83" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F83" s="1" t="s">
+      <c r="J83" s="1" t="s">
         <v>377</v>
-      </c>
-[...10 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+      <c r="F84" s="1"/>
+      <c r="G84" s="1"/>
+      <c r="H84" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="J84" s="1" t="s">
         <v>380</v>
-      </c>
-[...25 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>389</v>
-[...15 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1"/>
+      <c r="F85" s="1"/>
+      <c r="G85" s="1"/>
       <c r="H85" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>395</v>
-[...15 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1"/>
+      <c r="F86" s="1"/>
+      <c r="G86" s="1"/>
       <c r="H86" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>401</v>
+        <v>351</v>
       </c>
       <c r="C87" s="1"/>
       <c r="D87" s="1"/>
       <c r="E87" s="1"/>
       <c r="F87" s="1"/>
-      <c r="G87" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G87" s="1"/>
       <c r="H87" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>401</v>
+        <v>351</v>
       </c>
       <c r="C88" s="1"/>
-      <c r="D88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1"/>
       <c r="F88" s="1"/>
-      <c r="G88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G88" s="1"/>
       <c r="H88" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>409</v>
+        <v>351</v>
       </c>
       <c r="C89" s="1"/>
-      <c r="D89" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1"/>
+      <c r="F89" s="1"/>
+      <c r="G89" s="1"/>
       <c r="H89" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>413</v>
+        <v>351</v>
       </c>
       <c r="C90" s="1"/>
       <c r="D90" s="1"/>
       <c r="E90" s="1"/>
       <c r="F90" s="1"/>
-      <c r="G90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G90" s="1"/>
       <c r="H90" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>415</v>
-[...981 lines deleted...]
-        <v>548</v>
+        <v>398</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>