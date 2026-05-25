--- v2 (2026-04-10)
+++ v3 (2026-05-25)
@@ -12,1006 +12,649 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Doako online mintegia “SIEX, REA eta CUE: baimendutako erakunde gisa erregistratzeko gakoak”</t>
-[...5 lines deleted...]
-    <t>Or, 10/04/2026 - 22:22</t>
+    <t>Horizon Europe-n Aktore Anitzeko Proiektu Proposamenen Arrakasta Maximizatzea</t>
+  </si>
+  <si>
+    <t>Ar, 26/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Az, 27/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza, Spain</t>
+  </si>
+  <si>
+    <t>Pertsonalki</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>PREMIERE proiektuak, EU-FarmBook-ekin lankidetzan, prestatzaileentzako prestakuntza tailer bat abiarazten ari da , Aktore Anitzeko Ikuspegian (MAA )…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/horizon-europe-n-aktore-anitzeko-proiektu-proposamenen-arrakasta</t>
+  </si>
+  <si>
+    <t>"Nekazaritza kudeaketan eraldaketa digitala eta jasangarria" ikastaroaren edizio berria</t>
+  </si>
+  <si>
+    <t>Az, 27/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Og, 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Colegio de Ingenieros Agrícolas de Almería, COITAAL C/ Ribera de las Almadrabillas 5, 04004 Almería</t>
+  </si>
+  <si>
+    <t>Sarean, Pertsonalki</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>Cajamar Taldearen Fundazioak “Nekazaritza Kudeaketan Eraldaketa Digitala eta Jasangarria” ikastaroaren edizio berri bat egingo du 2026ko maiatzaren…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-kudeaketan-eraldaketa-digitala-eta-jasangarria-ikastaroaren</t>
+  </si>
+  <si>
+    <t>Adimen artifizialaren (AA) ikastaroa elikagaien kalitate kudeatzaileentzat</t>
+  </si>
+  <si>
+    <t>Or, 29/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>La, 29/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Sarean</t>
+  </si>
+  <si>
+    <t>Eguneroko lanean adimen artifiziala (AA) aplikatu nahi duten elikagaien sektoreko kalitate-kudeatzaileei zuzenduta, ikastaroaren helburua AA…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/adimen-artifizialaren-aa-ikastaroa-elikagaien-kalitate-kudeatzaileentzat</t>
+  </si>
+  <si>
+    <t>Doako pestizida-manipulatzaileen berritze-ikastaroa</t>
+  </si>
+  <si>
+    <t>La, 30/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>La, 30/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
+  </si>
+  <si>
+    <t>Informazio garrantzitsua: - Berritzea lizentziaren iraungitze-data baino 12 hilabete lehenagoko epean bakarrik egin daiteke. Adibidez: zure lizentzia…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/doako-pestizida-manipulatzaileen-berritze-ikastaroa</t>
+  </si>
+  <si>
+    <t>Landare aromatikoak</t>
+  </si>
+  <si>
+    <t>Ig, 31/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Laborantza aromatikoen onurak: alternatiba bideragarri eta errentagarria labore tradizionalen aurrean, nekazaritza-ustiapenetan dibertsifikazioa eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-aromatikoak</t>
+  </si>
+  <si>
+    <t>Online ikastaroa: Berotegi ekologikoen kudeaketa aurreratua: izurriteen eta gaixotasunen kudeaketa agroekologikoa</t>
+  </si>
+  <si>
+    <t>Ikastaroa 7 modulutan banatuta dago eta 45 ordu irautea aurreikusten da, baina nahi duzunean amaitu dezakezu. Amaitutakoan, prestakuntza orduak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/online-ikastaroa-berotegi-ekologikoen-kudeaketa-aurreratua-izurriteen-eta</t>
+  </si>
+  <si>
+    <t>Nekazaritza-ustiategien kudeaketa ekonomikoa: kontabilitatea eta nekazaritzako zergak</t>
+  </si>
+  <si>
+    <t>Al, 01/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Al, 16/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>Nahastuta</t>
+  </si>
+  <si>
+    <t>Aurrez aurreko klaseak (28 ordu) + online plataforma zure aisialdian (10 ordu) + autoikaskuntza zure aisialdian, online egon beharrik gabe (12 ordu)…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ustiategien-kudeaketa-ekonomikoa-kontabilitatea-eta-0</t>
+  </si>
+  <si>
+    <t>Landare-babeseko produktuen aplikazioa eta manipulazioa, ikaskuntza mistoa, maila kualifikatua (3 egun aurrez aurrekoa)</t>
+  </si>
+  <si>
+    <t>Al, 01/06/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>Az, 03/06/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>El Escorial, Madrid.</t>
+  </si>
+  <si>
+    <t>Maila Kualifikatua, Ikaskuntza Mistoa. Guztira 60 ordu Aurrez aurreko zatiak 3 eguneko prestakuntza praktikoa eta azterketa baino ez ditu barne…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-babeseko-produktuen-aplikazioa-eta-manipulazioa-ikaskuntza-mistoa</t>
+  </si>
+  <si>
+    <t>Ikastaro Aurreratua: "Datuen Kudeaketa eta Erabakiak Hartzea Nekazaritzan: Datu Handiak eta Adimen Artifiziala"</t>
+  </si>
+  <si>
+    <t>Az, 03/06/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Og, 04/06/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>C. Enamorats, 62-64 baixos 08013 Barcelona</t>
+  </si>
+  <si>
+    <t>8 orduko ikastaro mistoa, erabaki estrategikoetarako datuen kudeaketari buruzko ONLINE saio bat eta baliabideen optimizazioari, zehaztasun-…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaro-aurreratua-datuen-kudeaketa-eta-erabakiak-hartzea-nekazaritzan</t>
+  </si>
+  <si>
+    <t>TAILERRA TEKNIKO SUBTROPIKALA - MARAKUIAREN LABORANTZA TAILERRA</t>
+  </si>
+  <si>
+    <t>Or, 05/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Centro IFAPA la Mojonera, Almería</t>
+  </si>
+  <si>
+    <t>Edukia Ikerketa eta berrikuntza fruta-arbol subtropikaletan. Fruta-arbol subtropikalen lursail esperimentaletara bisita.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/tailerra-tekniko-subtropikala-marakuiaren-laborantza-tailerra</t>
+  </si>
+  <si>
+    <t>ASETAGA prestakuntza eguna: “Bioekonomia Zirkularra: Abeltzaintzako simaurraren, bioproduktuen eta azpiproduktuen eraldaketa, balorizazioa eta kudeaketa jasangarria” - Cloned - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Al, 08/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Al, 08/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Paterna</t>
+  </si>
+  <si>
+    <t>ASETAGAk “Bioekonomia Zirkularra: Abeltzaintzako Simaurraren, Bioproduktuen eta Azpiproduktuen Eraldaketa, Balorizazioa eta Kudeaketa Jasangarria”…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111634</t>
+  </si>
+  <si>
+    <t>Nola aplikatu iraunkortasun-ebaluazioa gazta-sektoreko ingurumen-inpaktu potentzialak murrizteko</t>
+  </si>
+  <si>
+    <t>Ar, 09/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Ar, 09/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Ikastaroa esneki eta gazta sektoreko langileei zuzenduta dago eta gaztandegi txiki eta ertainen gaitasuna indartzea izango du helburu, ingurumenean…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nola-aplikatu-iraunkortasun-ebaluazioa-gazta-sektoreko-ingurumen-inpaktu</t>
+  </si>
+  <si>
+    <t>Olibondo-soroen osasun-kontrolean prestakuntza espezializatua</t>
+  </si>
+  <si>
+    <t>Az, 10/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Az, 10/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Centro IFAPA Venta del Llano, Jaén</t>
+  </si>
+  <si>
+    <t>5 orduko ikastaro honek gutxienez aurrez aurreko modulu bat du, olibondoen kontrol sanitarioarekin lotutako alderdiak jorratzen dituena. EDUKIA…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondo-soroen-osasun-kontrolean-prestakuntza-espezializatua</t>
+  </si>
+  <si>
+    <t>ASETAGA prestakuntza eguna: “Negozio eredu berriak: mikroalgen aplikazioak” - Cloned</t>
+  </si>
+  <si>
+    <t>Ar, 16/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Ar, 16/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ASETAGAk “ Negozio Eredu Berriak: mikroalgen aplikazioak ” doako prestakuntza ikastaroaren izen-ematea ireki du. Saioa apirilaren 30ean izango da,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/node/111635</t>
+  </si>
+  <si>
+    <t>Gazta urdinaren ekoizpena</t>
+  </si>
+  <si>
+    <t>Az, 17/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Xemein Etorbidea, 19, 48270 Markina-Xemein (Bizkaia)</t>
+  </si>
+  <si>
+    <t>Interesa duten pertsonei zuzenduta, 10 orduko aurrez aurreko ikastaro honek gazta urdinak egiteko prozesuak ulertzea eta aplikatzea du helburu.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/gazta-urdinaren-ekoizpena</t>
+  </si>
+  <si>
+    <t>Elikagaien Ekintzailetzaren Lehen Mediterraneoko Astea</t>
+  </si>
+  <si>
+    <t>Al, 22/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Or, 26/06/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059  Zaragoza España</t>
+  </si>
+  <si>
+    <t>Ikastaroaren helburuak Ikastaroa amaitutakoan, parte-hartzaileek gai izango dira: Mikroenpresak eta startup-ak eskalatzea eta finkatzea,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-ekintzailetzaren-lehen-mediterraneoko-astea</t>
+  </si>
+  <si>
+    <t>CIHEAM ikastaroa: Elikagaien Ekintzailetzaren 1. Mediterraneoko Astea</t>
+  </si>
+  <si>
+    <t>Al, 22/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Or, 26/06/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza (Zaragoza)</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragozak “Elikagaien Ekintzailetzaren Lehen Mediterraneoko Astea” antolatuko du 2026ko ekainaren 22tik 26ra, Zaragozan egingo den aurrez…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ciheam-ikastaroa-elikagaien-ekintzailetzaren-1-mediterraneoko-astea</t>
+  </si>
+  <si>
+    <t>Berrikuntza eta iraunkortasuna fruitu lehorren ekoizpenean</t>
+  </si>
+  <si>
+    <t>Al, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>La, 26/09/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>Ikastaro aurreratuak nekazaritzako profesionalei, ikertzaileei, aholkulariei eta erabaki-hartzaileei fruitu lehorren ekoizpen-sistema modernoetan…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/berrikuntza-eta-iraunkortasuna-fruitu-lehorren-ekoizpenean</t>
+  </si>
+  <si>
+    <t>Zure baserria kudeatzen laguntzen dizuten tresna digitalak</t>
+  </si>
+  <si>
+    <t>Ig, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ONLINE IKASTARO honek 2022ko abenduan argitaratutako errege-dekretuak aztertzen ditu, nekazariek eta abeltzainek nekazaritza-jarduerak egiteko moduan…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-baserria-kudeatzen-laguntzen-dizuten-tresna-digitalak-0</t>
+  </si>
+  <si>
+    <t>NEKAZARITZA ENPRESAN SARTZEKO IKASTAROAK</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Nekazaritza-enpresen integrazio ikastaroak, edo laburbilduz CIEA, sektoreko araudi aplikagarriek eskatzen duten nekazaritza-prestakuntza maila…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzeko-ikastaroak</t>
+  </si>
+  <si>
+    <t>Uraren eta nutrizioaren kudeaketa marrubi-hazkuntzan</t>
+  </si>
+  <si>
+    <t>Or, 04/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien kooperatibek marrubi-laborantzan uraren kudeaketa eta nutrizioari buruzko ikastaroa eskaintzen diete nekazariei, 70 gai landuz.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-eta-nutrizioaren-kudeaketa-marrubi-hazkuntzan</t>
+  </si>
+  <si>
+    <t>Ekonomia Jasangarriari eta Lan Merkatuari buruzko Bigarren Ikastaroa: Ekintzailetza Aukera Berriak</t>
+  </si>
+  <si>
+    <t>Ar, 15/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Landa Emakumeen Erronka programak landa-eremuko emakumeen artean ekintzailetza sustatzeko prestakuntza ikastaroak eskaintzen ditu. Hartzaileak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekonomia-jasangarriari-eta-lan-merkatuari-buruzko-bigarren-ikastaroa</t>
+  </si>
+  <si>
+    <t>Aholkularien prestakuntza: agroboltaika ikastaroa</t>
+  </si>
+  <si>
+    <t>Ig, 20/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza-…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularien-prestakuntza-agroboltaika-ikastaroa</t>
+  </si>
+  <si>
+    <t>Haragi eta haragi produktuen etiketatze ikastaroa</t>
+  </si>
+  <si>
+    <t>Ikastaro honetan haragia eta haragi-produktuak etiketatzeko legezko baldintzak ikasiko dituzu. 1169/2011 Erregelamenduaren arabera…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/haragi-eta-haragi-produktuen-etiketatze-ikastaroa</t>
+  </si>
+  <si>
+    <t>Pentsuen etiketatze ikastaroa</t>
+  </si>
+  <si>
+    <t>Ikastaroak pentsu hornitzaileen enpresek bete behar dituzten etiketatzeari buruzko legezko baldintza guztiak azaltzen ditu. Zure galdera guztiei…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/pentsuen-etiketatze-ikastaroa-0</t>
+  </si>
+  <si>
+    <t>Ikastaro Ireki Masibo Online (MOOC) Campusa - Nekazaritza, Arrantza eta Elikadura Ministerioa - Landa Eremuetako Teknikarientzako Prestakuntza Plana</t>
+  </si>
+  <si>
+    <t>Nekazaritza Ekologikoko Ikastaroa: Ekoizpena, Araudia, Aholkularitza eta Marketina (MOOC) Ikastaro honen helburua nekazaritza ekologikoaren…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaro-ireki-masibo-online-mooc-campusa-nekazaritza-arrantza-eta</t>
+  </si>
+  <si>
+    <t>Olibondo hazkuntza ekologikoa</t>
+  </si>
+  <si>
+    <t>Al, 21/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>INEA-Nekazaritza Ingeniaritza Teknikoko Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Helburuak Olibondoen hazkuntza ekologikoan eragina…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondo-hazkuntza-ekologikoa-0</t>
+  </si>
+  <si>
+    <t>Nekazaritza Organikoaren Ikastaroa</t>
+  </si>
+  <si>
+    <t>Europako Batzordeak ingurumenaren babesa, oro har, eta ekoizpen ekologikoaren sektorearen garapena, bereziki, bere politiken erdigunean jarri ditu…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-organikoaren-ikastaroa-0</t>
+  </si>
+  <si>
+    <t>Ekoizpen Organikoaren Ikastaroa</t>
+  </si>
+  <si>
+    <t>Og, 24/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ekoizpen ekologikoaren sektorea etengabe hazten ari den sektorea da, eta ezarritako araudien arabera ustiategiak kudeatzeko gai diren profesional…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekoizpen-organikoaren-ikastaroa</t>
+  </si>
+  <si>
+    <t>Abeltzaintza Ekologikoaren Ikastaroa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-ekologikoaren-ikastaroa</t>
+  </si>
+  <si>
+    <t>LANDA EREMUETAKO ERALDAKETA DIGITALARI BURUZKO LEHEN IKASTAROA</t>
+  </si>
+  <si>
+    <t>“LANDA EMAKUMEEN ERRONKA” Emakumeen Institutuaren ekimen bat da, Europako Gizarte Funtsak kofinantzatua. Emakumeen Institutuaren helburu…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landa-eremuetako-eraldaketa-digitalari-buruzko-lehen-ikastaroa</t>
+  </si>
+  <si>
+    <t>Nekazaritza ekologikoa: Ekoizpena, araudia, aholkularitza eta merkaturatzea (MOOC)</t>
+  </si>
+  <si>
+    <t>Or, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Az, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>Sarean, Jarraipen-hezkuntza</t>
+  </si>
+  <si>
+    <t>Ikastaro honen helburua nekazaritza-ekoizpen ekologikoaren erregulazioari eta ekoizpen-mota honen oinarrizko oinarriei buruzko ikuspegi orokorra…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoa-ekoizpena-araudia-aholkularitza-eta-merkaturatzea</t>
+  </si>
+  <si>
+    <t>Landare-oinarritutako elikagaiak etiketatzeari buruzko ikastaroa</t>
+  </si>
+  <si>
+    <t>Ikastaro honetan fruta, barazki eta bestelako produktu freskoak zein ontziratuak, kontserbak, marmeladak eta abar barne, etiketatzeko legezko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-oinarritutako-elikagaiak-etiketatzeari-buruzko-ikastaroa</t>
+  </si>
+  <si>
+    <t>HARPIDETZA ETA HARPIDETZA PLANAREN IKASTAROA</t>
+  </si>
+  <si>
+    <t>Ig, 27/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez-…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/harpidetza-eta-harpidetza-planaren-ikastaroa</t>
+  </si>
+  <si>
+    <t>Zure enpresarentzako aurrez aurreko elikagaien manipulatzaile ikastaroa</t>
+  </si>
+  <si>
+    <t>Utzi denbora galtzeari eta eskuordetu operadoreen prestakuntza beste norbaiti. Ez da zure "ohiko" Elikagaien Manipulatzaile ikastaroa Zure…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-enpresarentzako-aurrez-aurreko-elikagaien-manipulatzaile-ikastaroa</t>
+  </si>
+  <si>
+    <t>Uraren analisi tailerra ongarritze eraginkorrago eta iraunkorrago bat lortzeko</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>Sarean</t>
-[...281 lines deleted...]
-    <t>Or, 17/04/2026 - 14:00</t>
+    <t>Ureztatzeko uraren kudeaketa nekazaritza moderno, eraginkor eta ingurumena errespetatzen duen oinarrietako bat da. Gero eta baserri gehiagok…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-analisi-tailerra-ongarritze-eraginkorrago-eta-iraunkorrago-bat</t>
+  </si>
+  <si>
+    <t>ESNEKI INDUSTRIAKO KALITATE TEKNIKARIA</t>
+  </si>
+  <si>
+    <t>Al, 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
-    <t>Centro Cultural. Calle Huertas, 12; 49211, Carbellino de Sayago (Zamora)</t>
-[...622 lines deleted...]
-  <si>
     <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Esnekien kalitatea eta segurtasuna bermatzeko eta industriako egungo araudia betetzeko aukera emango dieten trebetasun eta ezagutza espezifikoak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/esneki-industriako-kalitate-teknikaria</t>
   </si>
   <si>
     <t>Izurriteen kontrolari buruzko online ikastaroa</t>
   </si>
   <si>
     <t>Ar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Izurriteen aurkako plan baten helburu nagusia infestazioak saihestea da, mota askotakoak izan daitezkeenak, bai hirikoak bai etxekoak, eta eraikitako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/izurriteen-kontrolari-buruzko-online-ikastaroa</t>
   </si>
   <si>
     <t>Elikagaien Etiketatzeari buruzko Aditu Ikastaroa – 500 ordu – %100 online</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
@@ -1064,195 +707,195 @@
   <si>
     <t>Nekazaritza eta Abeltzaintzako ikastaroa: Ekoizpena, Berrikuntza, Aholkularitza eta Marketina (MOOC) Ikastaro honen helburua aholkularitza-sistemek…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaro-ireki-masibo-online-mooc-campusa-nekazaritza-arrantza-eta-0</t>
   </si>
   <si>
     <t>Ongarri Produktuen Europako Erregelamendu Berriari buruzko Ikastaro Aurreratua</t>
   </si>
   <si>
     <t>Ikastaroa gainditzen duten ikasleei ziurtagiria ematen zaie, ikastaroaren programa eta iraupena zehazten dituzten dokumentuekin batera. Ikastaroaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ongarri-produktuen-europako-erregelamendu-berriari-buruzko-ikastaro</t>
   </si>
   <si>
     <t>Janari-manipulatzailea</t>
   </si>
   <si>
     <t>Elikagaien Manipulatzaile ziurtagiria lortu nahi baduzu, Arcoiris Prestakuntza Zentroak eskaintzen duen ikastaro honek elikagaien manipulazioan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/janari-manipulatzailea</t>
   </si>
   <si>
+    <t>Nekazaritza Legedia</t>
+  </si>
+  <si>
+    <t>Og, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak Nekazaritza Zuzenbidearen iturriak, objektua eta edukia ezagutzea. Zuzenbidea Gizarte…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-legedia</t>
+  </si>
+  <si>
+    <t>Agroekologia</t>
+  </si>
+  <si>
+    <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Sarrera: Gaiaren ikuspegi orokorra aurkezten da, kontzeptu nagusiak eta ekosistemak eta…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agroekologia</t>
+  </si>
+  <si>
+    <t>Landare-baliabide genetikoak</t>
+  </si>
+  <si>
+    <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Landare-baliabide genetikoen kontserbazioa:…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-baliabide-genetikoak</t>
+  </si>
+  <si>
+    <t>Hondakinen kudeaketa abeltzaintzako ustiategietan</t>
+  </si>
+  <si>
+    <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Helburuak • Abeltzaintzako hondakinen ingurumen-inpaktuaren…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hondakinen-kudeaketa-abeltzaintzako-ustiategietan</t>
+  </si>
+  <si>
+    <t>Kontserbazio nekazaritza</t>
+  </si>
+  <si>
+    <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kontserbazio-nekazaritza</t>
+  </si>
+  <si>
+    <t>Elikagaien segurtasuna</t>
+  </si>
+  <si>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
+  </si>
+  <si>
+    <t>Abeltzaintzako praktika onak</t>
+  </si>
+  <si>
+    <t>Edukia: Sarrera: Modulu honek animalien osasunaren eta animalien ekoizpenean kudeaketa-praktiken garrantziaren ikuspegi orokorra eskaintzen du,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintzako-praktika-onak</t>
+  </si>
+  <si>
+    <t>Ardogintzan erabiltzen diren mahatsondo barietateak</t>
+  </si>
+  <si>
+    <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Nazioko eta nazioarteko barietate komertzialen deskribapen anpelografikoa, propietate…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ardogintzan-erabiltzen-diren-mahatsondo-barietateak</t>
+  </si>
+  <si>
+    <t>Lurzoruaren analisiaren eta ongarritze jasangarriaren jarraibideen interpretazioa</t>
+  </si>
+  <si>
+    <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak • Lurzoruaren garrantzia ulertzea nekazaritza-kudeaketa jasangarrian eta lurzoruaren…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lurzoruaren-analisiaren-eta-ongarritze-jasangarriaren-jarraibideen</t>
+  </si>
+  <si>
+    <t>Hausnarkarien kudeaketa ekologikoa</t>
+  </si>
+  <si>
+    <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera eta Araudia: Modulu honek abeltzaintza…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-kudeaketa-ekologikoa</t>
+  </si>
+  <si>
+    <t>Lorezaintza ekologikoa</t>
+  </si>
+  <si>
+    <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Kontzeptuak, oinarriak eta aurrekariak lorategian:…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lorezaintza-ekologikoa</t>
+  </si>
+  <si>
+    <t>Olibondoen izurriak eta patogenoak: izaera, identifikazioa eta kontrol biologikoaren estrategiak</t>
+  </si>
+  <si>
+    <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera: Atal honek olibondoaren garrantziaren…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondoen-izurriak-eta-patogenoak-izaera-identifikazioa-eta-kontrol</t>
+  </si>
+  <si>
     <t>Zure baserria kudeatzen lagunduko dizuten tresna digitalak</t>
   </si>
   <si>
-    <t>Og, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Lineako ikastaroa, zure erritmoan, nekazariek eta abeltzainek beren nekazaritza-jarduera garatzeko modua eragingo duten 2022ko abenduan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-baserria-kudeatzen-lagunduko-dizuten-tresna-digitalak</t>
   </si>
   <si>
     <t>ArcGIS Pro ikastaroaren sarrera</t>
   </si>
   <si>
     <t>GIS kontzeptuak, tresna digital gisa, erabiltzaileei datuen balioa ustiatzeko eta prozesuen eraginkortasuna hobetzeko aukera ematen die, eta batez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arcgis-pro-ikastaroaren-sarrera</t>
   </si>
   <si>
     <t>Sarrerako ikastaroa GISarekin ArcGIS Pro erabiliz</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/sarrerako-ikastaroa-gisarekin-arcgis-pro-erabiliz</t>
   </si>
   <si>
     <t>ArcGIS Pro-rekin Mapak Diseinatzeko eta Sortzeko Ikastaroa</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arcgis-pro-rekin-mapak-diseinatzeko-eta-sortzeko-ikastaroa</t>
   </si>
   <si>
     <t>ArcGIS Online ikastaroaren sarrera</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arcgis-online-ikastaroaren-sarrera</t>
-  </si>
-[...106 lines deleted...]
-    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondoen-izurriak-eta-patogenoak-izaera-identifikazioa-eta-kontrol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1559,59 +1202,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J90"/>
+  <dimension ref="A1:J64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J90"/>
+      <selection activeCell="A1" sqref="A1:J64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="248.796" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="238.228" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1621,2446 +1264,1674 @@
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1"/>
-      <c r="E2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F2" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="F4" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="1"/>
-[...1 lines deleted...]
-      <c r="F5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="E6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>50</v>
-      </c>
-[...22 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="H8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>58</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="1" t="s">
         <v>64</v>
-      </c>
-[...25 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>72</v>
-      </c>
-[...22 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      <c r="F11" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" s="1" t="s">
         <v>84</v>
-      </c>
-[...25 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>96</v>
-      </c>
-[...19 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      <c r="F15" s="1"/>
+        <v>99</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>82</v>
+      </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="G16" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="J16" s="1" t="s">
         <v>108</v>
-      </c>
-[...19 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="G17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C17" s="1"/>
-      <c r="D17" s="1" t="s">
+      <c r="J17" s="1" t="s">
         <v>114</v>
-      </c>
-[...14 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...9 lines deleted...]
-      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>119</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>124</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>125</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="C20" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C21" s="1"/>
       <c r="D21" s="1" t="s">
-        <v>44</v>
+        <v>132</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="F21" s="1" t="s">
         <v>133</v>
       </c>
+      <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>134</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>79</v>
+        <v>136</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>131</v>
-[...6 lines deleted...]
-      <c r="F22" s="1"/>
+        <v>137</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>139</v>
+      </c>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>82</v>
+        <v>140</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>138</v>
-[...12 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>82</v>
+        <v>144</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>138</v>
-[...12 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>151</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>102</v>
+        <v>153</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C26" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="1" t="s">
+      <c r="J26" s="1" t="s">
         <v>155</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>84</v>
+        <v>156</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="J27" s="1" t="s">
         <v>158</v>
-      </c>
-[...19 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C28" s="1"/>
-      <c r="D28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="J30" s="1" t="s">
         <v>169</v>
-      </c>
-[...22 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>82</v>
+        <v>164</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>106</v>
+        <v>172</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>177</v>
-[...12 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>82</v>
+        <v>173</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="J33" s="1" t="s">
         <v>181</v>
-      </c>
-[...25 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>84</v>
+        <v>182</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>82</v>
+        <v>183</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>190</v>
-[...12 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="J36" s="1" t="s">
         <v>191</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>199</v>
-[...9 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
       <c r="F37" s="1" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="C38" s="1"/>
-      <c r="D38" s="1"/>
-[...1 lines deleted...]
-      <c r="F38" s="1"/>
+      <c r="D38" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>199</v>
+      </c>
       <c r="G38" s="1" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>213</v>
-[...12 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
       <c r="G40" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C41" s="1"/>
       <c r="D41" s="1" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>22</v>
+        <v>198</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>227</v>
-[...12 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>234</v>
+        <v>207</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>238</v>
-[...12 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
       <c r="G44" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>243</v>
+        <v>156</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>244</v>
-[...12 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>247</v>
+        <v>223</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>248</v>
+        <v>224</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>249</v>
+        <v>225</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>250</v>
+        <v>207</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>251</v>
+        <v>226</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>252</v>
+        <v>227</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>253</v>
+        <v>228</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>250</v>
+        <v>207</v>
       </c>
       <c r="C47" s="1"/>
-      <c r="D47" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>255</v>
+        <v>229</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>256</v>
+        <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>257</v>
+        <v>231</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>258</v>
+        <v>232</v>
       </c>
       <c r="C48" s="1"/>
-      <c r="D48" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>261</v>
+        <v>233</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>262</v>
+        <v>234</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>263</v>
+        <v>235</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>264</v>
+        <v>232</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
-      <c r="G49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>265</v>
+        <v>236</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>267</v>
+        <v>238</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
-      <c r="G50" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>271</v>
+        <v>241</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
-      <c r="G51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>272</v>
+        <v>242</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>273</v>
+        <v>243</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>274</v>
+        <v>244</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
-      <c r="G52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>275</v>
+        <v>245</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>276</v>
+        <v>246</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>277</v>
+        <v>247</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
-      <c r="G53" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>278</v>
+        <v>248</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>279</v>
+        <v>249</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>281</v>
+        <v>232</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
-      <c r="G54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>282</v>
+        <v>251</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>283</v>
+        <v>252</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>284</v>
+        <v>253</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>281</v>
+        <v>232</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
-      <c r="G55" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>285</v>
+        <v>254</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>287</v>
+        <v>256</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>288</v>
+        <v>232</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
-      <c r="G56" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G56" s="1"/>
       <c r="H56" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>289</v>
+        <v>257</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>290</v>
+        <v>258</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>291</v>
+        <v>259</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>288</v>
+        <v>232</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
-      <c r="G57" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G57" s="1"/>
       <c r="H57" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>285</v>
+        <v>260</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>292</v>
+        <v>261</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>293</v>
+        <v>262</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>288</v>
+        <v>232</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
-      <c r="G58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>294</v>
+        <v>263</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>295</v>
+        <v>264</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
-      <c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1"/>
       <c r="H59" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>301</v>
+        <v>266</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>302</v>
+        <v>267</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>303</v>
+        <v>268</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="C60" s="1"/>
+        <v>232</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>177</v>
+      </c>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
-      <c r="F60" s="1"/>
+      <c r="F60" s="1" t="s">
+        <v>193</v>
+      </c>
       <c r="G60" s="1" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>304</v>
+        <v>269</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>305</v>
+        <v>270</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>306</v>
+        <v>271</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>307</v>
+        <v>232</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>308</v>
+        <v>272</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>309</v>
+        <v>273</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>310</v>
+        <v>274</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>307</v>
+        <v>232</v>
       </c>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>311</v>
+        <v>272</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>312</v>
+        <v>275</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>313</v>
+        <v>276</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>307</v>
+        <v>232</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
-      <c r="F63" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F63" s="1"/>
       <c r="G63" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>314</v>
+        <v>272</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>315</v>
+        <v>277</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>316</v>
+        <v>278</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>317</v>
+        <v>232</v>
       </c>
       <c r="C64" s="1"/>
-      <c r="D64" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
       <c r="G64" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>319</v>
+        <v>272</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>320</v>
-[...609 lines deleted...]
-        <v>398</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>