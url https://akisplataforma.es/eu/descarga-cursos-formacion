--- v3 (2026-05-25)
+++ v4 (2026-07-10)
@@ -12,652 +12,343 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Horizon Europe-n Aktore Anitzeko Proiektu Proposamenen Arrakasta Maximizatzea</t>
-[...5 lines deleted...]
-    <t>Az, 27/05/2026 - 17:00</t>
+    <t>Berrikuntza eta iraunkortasuna fruitu lehorren ekoizpenean</t>
+  </si>
+  <si>
+    <t>Al, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>La, 26/09/2026 - 19:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
-    <t>CIHEAM Zaragoza, Spain</t>
-[...2 lines deleted...]
-    <t>Pertsonalki</t>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>Sarean, Pertsonalki</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>PREMIERE proiektuak, EU-FarmBook-ekin lankidetzan, prestatzaileentzako prestakuntza tailer bat abiarazten ari da , Aktore Anitzeko Ikuspegian (MAA )…</t>
-[...11 lines deleted...]
-    <t>Og, 28/05/2026 - 22:22</t>
+    <t>Ikastaro aurreratuak nekazaritzako profesionalei, ikertzaileei, aholkulariei eta erabaki-hartzaileei fruitu lehorren ekoizpen-sistema modernoetan…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/berrikuntza-eta-iraunkortasuna-fruitu-lehorren-ekoizpenean</t>
+  </si>
+  <si>
+    <t>Zure baserria kudeatzen laguntzen dizuten tresna digitalak</t>
+  </si>
+  <si>
+    <t>Ig, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sarean</t>
+  </si>
+  <si>
+    <t>ONLINE IKASTARO honek 2022ko abenduan argitaratutako errege-dekretuak aztertzen ditu, nekazariek eta abeltzainek nekazaritza-jarduerak egiteko moduan…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-baserria-kudeatzen-laguntzen-dizuten-tresna-digitalak-0</t>
+  </si>
+  <si>
+    <t>NEKAZARITZA ENPRESAN SARTZEKO IKASTAROAK</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Nekazaritza-enpresen integrazio ikastaroak, edo laburbilduz CIEA, sektoreko araudi aplikagarriek eskatzen duten nekazaritza-prestakuntza maila…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzeko-ikastaroak</t>
+  </si>
+  <si>
+    <t>Uraren eta nutrizioaren kudeaketa marrubi-hazkuntzan</t>
+  </si>
+  <si>
+    <t>Or, 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Almería</t>
-[...5 lines deleted...]
-    <t>Sarean, Pertsonalki</t>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
+  </si>
+  <si>
+    <t>Nekazaritza-elikagaien kooperatibek marrubi-laborantzan uraren kudeaketa eta nutrizioari buruzko ikastaroa eskaintzen diete nekazariei, 70 gai landuz.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-eta-nutrizioaren-kudeaketa-marrubi-hazkuntzan</t>
+  </si>
+  <si>
+    <t>Ekonomia Jasangarriari eta Lan Merkatuari buruzko Bigarren Ikastaroa: Ekintzailetza Aukera Berriak</t>
+  </si>
+  <si>
+    <t>Ar, 15/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Landa Emakumeen Erronka programak landa-eremuko emakumeen artean ekintzailetza sustatzeko prestakuntza ikastaroak eskaintzen ditu. Hartzaileak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekonomia-jasangarriari-eta-lan-merkatuari-buruzko-bigarren-ikastaroa</t>
+  </si>
+  <si>
+    <t>Aholkularien prestakuntza: agroboltaika ikastaroa</t>
+  </si>
+  <si>
+    <t>Ig, 20/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza-…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularien-prestakuntza-agroboltaika-ikastaroa</t>
+  </si>
+  <si>
+    <t>Haragi eta haragi produktuen etiketatze ikastaroa</t>
+  </si>
+  <si>
+    <t>Ikastaro honetan haragia eta haragi-produktuak etiketatzeko legezko baldintzak ikasiko dituzu. 1169/2011 Erregelamenduaren arabera…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/haragi-eta-haragi-produktuen-etiketatze-ikastaroa</t>
+  </si>
+  <si>
+    <t>Pentsuen etiketatze ikastaroa</t>
+  </si>
+  <si>
+    <t>Ikastaroak pentsu hornitzaileen enpresek bete behar dituzten etiketatzeari buruzko legezko baldintza guztiak azaltzen ditu. Zure galdera guztiei…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/pentsuen-etiketatze-ikastaroa-0</t>
+  </si>
+  <si>
+    <t>Ikastaro Ireki Masibo Online (MOOC) Campusa - Nekazaritza, Arrantza eta Elikadura Ministerioa - Landa Eremuetako Teknikarientzako Prestakuntza Plana</t>
+  </si>
+  <si>
+    <t>Nekazaritza Ekologikoko Ikastaroa: Ekoizpena, Araudia, Aholkularitza eta Marketina (MOOC) Ikastaro honen helburua nekazaritza ekologikoaren…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaro-ireki-masibo-online-mooc-campusa-nekazaritza-arrantza-eta</t>
+  </si>
+  <si>
+    <t>Olibondo hazkuntza ekologikoa</t>
+  </si>
+  <si>
+    <t>Al, 21/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>INEA-Nekazaritza Ingeniaritza Teknikoko Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Helburuak Olibondoen hazkuntza ekologikoan eragina…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondo-hazkuntza-ekologikoa-0</t>
+  </si>
+  <si>
+    <t>Nekazaritza Organikoaren Ikastaroa</t>
+  </si>
+  <si>
+    <t>Europako Batzordeak ingurumenaren babesa, oro har, eta ekoizpen ekologikoaren sektorearen garapena, bereziki, bere politiken erdigunean jarri ditu…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-organikoaren-ikastaroa-0</t>
+  </si>
+  <si>
+    <t>Ekoizpen Organikoaren Ikastaroa</t>
+  </si>
+  <si>
+    <t>Og, 24/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ekoizpen ekologikoaren sektorea etengabe hazten ari den sektorea da, eta ezarritako araudien arabera ustiategiak kudeatzeko gai diren profesional…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekoizpen-organikoaren-ikastaroa</t>
+  </si>
+  <si>
+    <t>Abeltzaintza Ekologikoaren Ikastaroa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-ekologikoaren-ikastaroa</t>
+  </si>
+  <si>
+    <t>LANDA EREMUETAKO ERALDAKETA DIGITALARI BURUZKO LEHEN IKASTAROA</t>
+  </si>
+  <si>
+    <t>“LANDA EMAKUMEEN ERRONKA” Emakumeen Institutuaren ekimen bat da, Europako Gizarte Funtsak kofinantzatua. Emakumeen Institutuaren helburu…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landa-eremuetako-eraldaketa-digitalari-buruzko-lehen-ikastaroa</t>
+  </si>
+  <si>
+    <t>Landare-oinarritutako elikagaiak etiketatzeari buruzko ikastaroa</t>
+  </si>
+  <si>
+    <t>Or, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ikastaro honetan fruta, barazki eta bestelako produktu freskoak zein ontziratuak, kontserbak, marmeladak eta abar barne, etiketatzeko legezko…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-oinarritutako-elikagaiak-etiketatzeari-buruzko-ikastaroa</t>
+  </si>
+  <si>
+    <t>Nekazaritza ekologikoa: Ekoizpena, araudia, aholkularitza eta merkaturatzea (MOOC)</t>
+  </si>
+  <si>
+    <t>Az, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>Sarean, Jarraipen-hezkuntza</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>Cajamar Taldearen Fundazioak “Nekazaritza Kudeaketan Eraldaketa Digitala eta Jasangarria” ikastaroaren edizio berri bat egingo du 2026ko maiatzaren…</t>
-[...80 lines deleted...]
-    <t>Madrid</t>
+    <t>Ikastaro honen helburua nekazaritza-ekoizpen ekologikoaren erregulazioari eta ekoizpen-mota honen oinarrizko oinarriei buruzko ikuspegi orokorra…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoa-ekoizpena-araudia-aholkularitza-eta-merkaturatzea</t>
+  </si>
+  <si>
+    <t>HARPIDETZA ETA HARPIDETZA PLANAREN IKASTAROA</t>
+  </si>
+  <si>
+    <t>Ig, 27/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez-…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/harpidetza-eta-harpidetza-planaren-ikastaroa</t>
+  </si>
+  <si>
+    <t>Zure enpresarentzako aurrez aurreko elikagaien manipulatzaile ikastaroa</t>
+  </si>
+  <si>
+    <t>Utzi denbora galtzeari eta eskuordetu operadoreen prestakuntza beste norbaiti. Ez da zure "ohiko" Elikagaien Manipulatzaile ikastaroa Zure…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-enpresarentzako-aurrez-aurreko-elikagaien-manipulatzaile-ikastaroa</t>
+  </si>
+  <si>
+    <t>Uraren analisi tailerra ongarritze eraginkorrago eta iraunkorrago bat lortzeko</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>Ureztatzeko uraren kudeaketa nekazaritza moderno, eraginkor eta ingurumena errespetatzen duen oinarrietako bat da. Gero eta baserri gehiagok…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-analisi-tailerra-ongarritze-eraginkorrago-eta-iraunkorrago-bat</t>
+  </si>
+  <si>
+    <t>ESNEKI INDUSTRIAKO KALITATE TEKNIKARIA</t>
+  </si>
+  <si>
+    <t>Al, 28/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Nahastuta</t>
   </si>
   <si>
-    <t>Aurrez aurreko klaseak (28 ordu) + online plataforma zure aisialdian (10 ordu) + autoikaskuntza zure aisialdian, online egon beharrik gabe (12 ordu)…</t>
-[...427 lines deleted...]
-  <si>
     <t>Esnekien kalitatea eta segurtasuna bermatzeko eta industriako egungo araudia betetzeko aukera emango dieten trebetasun eta ezagutza espezifikoak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/esneki-industriako-kalitate-teknikaria</t>
   </si>
   <si>
     <t>Izurriteen kontrolari buruzko online ikastaroa</t>
   </si>
   <si>
     <t>Ar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Izurriteen aurkako plan baten helburu nagusia infestazioak saihestea da, mota askotakoak izan daitezkeenak, bai hirikoak bai etxekoak, eta eraikitako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/izurriteen-kontrolari-buruzko-online-ikastaroa</t>
   </si>
   <si>
     <t>Elikagaien Etiketatzeari buruzko Aditu Ikastaroa – 500 ordu – %100 online</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Produktuen etiketatzearen garapenean eta berrikuspenean espezializatu nahi duten elikagaien industriako profesionalentzako ezinbesteko prestakuntza.…</t>
@@ -818,84 +509,84 @@
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera eta Araudia: Modulu honek abeltzaintza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-kudeaketa-ekologikoa</t>
   </si>
   <si>
     <t>Lorezaintza ekologikoa</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Kontzeptuak, oinarriak eta aurrekariak lorategian:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lorezaintza-ekologikoa</t>
   </si>
   <si>
     <t>Olibondoen izurriak eta patogenoak: izaera, identifikazioa eta kontrol biologikoaren estrategiak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera: Atal honek olibondoaren garrantziaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondoen-izurriak-eta-patogenoak-izaera-identifikazioa-eta-kontrol</t>
   </si>
   <si>
+    <t>ArcGIS Pro ikastaroaren sarrera</t>
+  </si>
+  <si>
+    <t>GIS kontzeptuak, tresna digital gisa, erabiltzaileei datuen balioa ustiatzeko eta prozesuen eraginkortasuna hobetzeko aukera ematen die, eta batez…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arcgis-pro-ikastaroaren-sarrera</t>
+  </si>
+  <si>
+    <t>Sarrerako ikastaroa GISarekin ArcGIS Pro erabiliz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/sarrerako-ikastaroa-gisarekin-arcgis-pro-erabiliz</t>
+  </si>
+  <si>
+    <t>ArcGIS Pro-rekin Mapak Diseinatzeko eta Sortzeko Ikastaroa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arcgis-pro-rekin-mapak-diseinatzeko-eta-sortzeko-ikastaroa</t>
+  </si>
+  <si>
+    <t>ArcGIS Online ikastaroaren sarrera</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arcgis-online-ikastaroaren-sarrera</t>
+  </si>
+  <si>
     <t>Zure baserria kudeatzen lagunduko dizuten tresna digitalak</t>
   </si>
   <si>
     <t>Lineako ikastaroa, zure erritmoan, nekazariek eta abeltzainek beren nekazaritza-jarduera garatzeko modua eragingo duten 2022ko abenduan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-baserria-kudeatzen-lagunduko-dizuten-tresna-digitalak</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/arcgis-online-ikastaroaren-sarrera</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1202,68 +893,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J64"/>
+  <dimension ref="A1:J47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J64"/>
+      <selection activeCell="A1" sqref="A1:J47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="238.228" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1293,1645 +984,1129 @@
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="1" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>24</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-      <c r="E4" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>36</v>
-      </c>
-[...25 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>60</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>66</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>74</v>
-[...12 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>79</v>
-[...12 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>91</v>
-[...12 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>98</v>
-[...12 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>102</v>
+        <v>70</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>98</v>
-[...12 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>107</v>
+        <v>72</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
       <c r="F17" s="1" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>113</v>
+        <v>79</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>114</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>115</v>
+        <v>81</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>116</v>
-[...12 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>120</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>121</v>
+        <v>85</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>122</v>
-[...12 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>125</v>
+        <v>86</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>126</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>127</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
-      <c r="F20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="G20" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>129</v>
+        <v>90</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="F21" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>95</v>
+      </c>
       <c r="G21" s="1" t="s">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>134</v>
+        <v>97</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>135</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>137</v>
+        <v>100</v>
       </c>
       <c r="C22" s="1"/>
-      <c r="D22" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>140</v>
+        <v>101</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>141</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>145</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="C24" s="1"/>
-      <c r="D24" s="1"/>
-[...1 lines deleted...]
-      <c r="F24" s="1"/>
+      <c r="D24" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>108</v>
+      </c>
       <c r="G24" s="1" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>148</v>
+        <v>109</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>149</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>151</v>
+        <v>112</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>152</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>153</v>
+        <v>114</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>154</v>
+        <v>115</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>155</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>156</v>
+        <v>117</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>157</v>
+        <v>118</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>158</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>159</v>
+        <v>51</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>161</v>
+        <v>120</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>162</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>163</v>
+        <v>122</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>164</v>
+        <v>123</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>166</v>
+        <v>125</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>167</v>
+        <v>104</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>168</v>
+        <v>126</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>169</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>170</v>
+        <v>128</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>167</v>
+        <v>129</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
-      <c r="G31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>164</v>
+        <v>130</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>172</v>
+        <v>132</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>167</v>
+        <v>129</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
-      <c r="G32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>173</v>
+        <v>133</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>174</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
-      <c r="F33" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>180</v>
+        <v>136</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>182</v>
+        <v>138</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>176</v>
+        <v>129</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
-      <c r="G34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>183</v>
+        <v>139</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>184</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>185</v>
+        <v>141</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>186</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
-      <c r="G35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>187</v>
+        <v>142</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>188</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>189</v>
+        <v>144</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>186</v>
+        <v>129</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
-      <c r="G36" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>190</v>
+        <v>145</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>191</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>192</v>
+        <v>147</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>186</v>
+        <v>129</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
-      <c r="F37" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>194</v>
+        <v>148</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>195</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>196</v>
+        <v>150</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>197</v>
+        <v>129</v>
       </c>
       <c r="C38" s="1"/>
-      <c r="D38" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>200</v>
+        <v>151</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>201</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>202</v>
+        <v>153</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>203</v>
+        <v>129</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
-      <c r="G39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>205</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>206</v>
+        <v>156</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
-      <c r="G40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>208</v>
+        <v>157</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>209</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>210</v>
+        <v>159</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C41" s="1"/>
-      <c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>213</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>214</v>
+        <v>162</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
-      <c r="G42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>215</v>
+        <v>163</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>216</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>217</v>
+        <v>165</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>218</v>
+        <v>166</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>219</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>220</v>
+        <v>168</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>221</v>
+        <v>166</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>222</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>223</v>
+        <v>166</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>224</v>
+        <v>171</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>225</v>
+        <v>172</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>227</v>
+        <v>173</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>228</v>
+        <v>174</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="C47" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
-      <c r="F47" s="1"/>
+      <c r="F47" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="G47" s="1" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>229</v>
+        <v>175</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>230</v>
-[...387 lines deleted...]
-        <v>279</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>