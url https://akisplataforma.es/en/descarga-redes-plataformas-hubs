--- v2 (2026-03-19)
+++ v3 (2026-05-04)
@@ -12,74 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Platforms and networks" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Guy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>OMIPERBIO Network</t>
+  </si>
+  <si>
+    <t>Grid</t>
+  </si>
+  <si>
+    <t>A network of 6 technology centers in complementary fields with the aim of increasing the application of omics technologies to obtain new ingredients and functional foods developed with innovative processes to positively modulate various microbiomes (human intestinal, human dermal, animal ruminal) and improve food quality, human and animal health. Members of the Network: Business Association for Research National Technological Center for Canning – CTNC Multisectoral Technological Research Center Foundation - CETIM Cereal Technology Centre of Castilla y León – CETECE Olive and Oil Technology Centre – CITOLIVA GOe Basque Culinary Center – GOe Textile and Cosmetics Industry Research Association - AITEX The initiative is part of the Cervera OMIPERBIO Network, funded by the Centre for Industrial Technological Development (CDTI) through the Ministry of Science, Innovation and Universities, within the aid intended for Technological Centers of Excellence “Cervera” of the State Plan for Scientific and Technical Research and Innovation 2024-2027.</t>
+  </si>
+  <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Platform</t>
   </si>
   <si>
     <t>ATGRO is Atitlan's global investment and agricultural project management platform, dedicated to the development of superfoods and other complementary agricultural lines.</t>
   </si>
   <si>
     <t>SiAR meteorological station network</t>
-  </si>
-[...1 lines deleted...]
-    <t>Grid</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food, through the General Sub-Directorate of Irrigation, Natural Paths and Rural Infrastructure, makes available to users free of charge all the information collected through the SiAR meteorological station network.</t>
   </si>
   <si>
     <t>National Network of Traditional Farms</t>
   </si>
   <si>
     <t>In response to the need for economic information systems for the livestock sector that would allow for comparisons at the farm, regional, national, and international levels, the Directorate General for Agricultural Production and Markets launched the National Network of Typical Farms (RENGRATI project) in 2003, now part of the REDES TECO network. This project focuses on establishing and maintaining permanent technical and economic information networks for the various livestock sectors in Spain. To this end, an infrastructure or network of institutions and individuals has been established to contribute information, including the main producer associations, researchers, consultants, producers, and related government agencies. These sectoral national networks are, in turn, integrated into the International Networks for Comparative Farm Analysis, which include the world's leading livestock-producing countries. These International Networks provide ongoing support to their members and collaborate in applying the appropriate methodology for validating information provided by producers, as well as for evaluating sectoral and production policies and strategies, or simulating their impact at all levels. The methodology used within this framework begins with the accounting records of real farms with similar characteristics, which are categorized to represent the most common production system in the region where they are located, in terms of size, management, and yields. In addition to validations carried out according to the international methodology, national meetings with producers, referred to as "panels" in the network's terminology, are held to discuss and validate the results in order to ensure greater representativeness. RENGRATI aims to serve as a strategic tool, providing accurate and up-to-date information on production costs, profitability, profits, and break-even points, supporting the sectors and serving as a reference for practical decision-making, helping to guide the immediate future of these sectors in the right direction. To this end, more detailed information on the operation of the National Network of Typical Farms and the International Networks, as well as sector-specific results reports, is available in this section.</t>
   </si>
   <si>
     <t>RECAN (National Agricultural Accounting Network)</t>
   </si>
   <si>
     <t>The National Agricultural Accounting Network is a tool that allows for the assessment of farm income and the impact of agricultural policy on farms. It is governed by a European Union regulation, meaning that the same accounting principles apply in all member states. It is, therefore, the only comprehensive microdata source in Spain that is harmonized with the rest of the EU.</t>
   </si>
   <si>
     <t>Red Plant Micro</t>
   </si>
   <si>
     <t>A network of research groups focused on investigating beneficial interactions between plants and microorganisms. The network comprises 15 research groups from various universities. The Network's objective is to unite knowledge, resources and efforts in research on plant-microorganism interactions in relation to their importance and applicability in improving crop tolerance to stress situations arising from climate change (mainly droughts, high temperatures and salinity) and in sustainable agricultural production, to guarantee food security despite the growing global demand and competition for resources.</t>
   </si>
   <si>
     <t>ENRD</t>
   </si>
@@ -813,122 +819,122 @@
   <si>
     <t>Network of Municipalities for Agroecology</t>
   </si>
   <si>
     <t>The aim of the Network is to build, through the exchange of experiences, knowledge, data, information and projects, local food systems that are environmentally friendly, sustainable, inclusive, resilient, safe and diversified, ensuring healthy, sustainable and accessible food for the entire population, and that promote local employment, in line with the perspectives of agroecology and food sovereignty.</t>
   </si>
   <si>
     <t>SynergyNuts Platform</t>
   </si>
   <si>
     <t>Space for training, dissemination, and innovation in all aspects related to hedge nuts</t>
   </si>
   <si>
     <t>Stratus</t>
   </si>
   <si>
     <t>The Fertilization Innovation Network (FIN) is a technical network based on novel and effective approaches that address the main challenges leading to the creation of a Sustainable Nutrient Management Plan. FIN is composed of three specialized transnational subnetworks (FIN-precision agriculture, FIN-soil quality, FIN-bio-based fertilizers) in which trained assessors will collect Good Practices (GPs) and Research Innovations (RIs) on optimal fertilizer use and identify Best Practices (BPs) as a result of the systemic feasibility assessment of the GPs and RIs. A project brochure can be found in English by clicking here.</t>
   </si>
   <si>
     <t>Technological Platform for the Dairy Products and Food Technologies Classroom</t>
   </si>
   <si>
     <t>Specialized training and advanced technological services for companies and entities in the dairy and food sector</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVAL encompasses Biotechnology, Biomedicine and Bioeconomy as part of the BIO sector, applied to health, agri-food and environmental sustainability, with the aim of promoting the development and competitiveness of the business fabric of the Biotech Sector to position its associates on the international map. BIOVAL's objectives are: Development of innovative healthcare products and services. Promoting sustainable production of healthy, quality food. Harnessing natural resources and applying Bio in products and processes to a wide range of sectors.</t>
+  </si>
+  <si>
     <t>Food For Life</t>
   </si>
   <si>
     <t>A platform that promotes the dissemination of research, scientific, and technological advances through public-private collaboration among key stakeholders in the agri-food sector. This platform focuses on R&amp;D and innovation, and identifies new demands in the area of Societal Challenges, ensuring the competitiveness and growth of the Spanish agri-food sector.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Brewing</t>
   </si>
   <si>
     <t>Supplies, information and advice for breweries</t>
   </si>
   <si>
     <t>Agro-food cooperatives Valencian community</t>
   </si>
   <si>
     <t>Platform for institutional representation, cooperative promotion, training, communication, and business representation</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Platform for disseminating research innovation, experiences in different productions, and regulatory updates</t>
   </si>
   <si>
     <t>EARTH Platform</t>
   </si>
   <si>
     <t>Plataforma Tierra is an open and participatory community of producers, companies and technology developers.</t>
   </si>
   <si>
     <t>National Network of Typical Farms (RENGRATI)</t>
   </si>
   <si>
     <t>Ministerial information and advisory platform for the evaluation of sectoral and productive policies and strategies and the simulation of their impact at all levels</t>
   </si>
   <si>
     <t>agrifoodTEF</t>
   </si>
   <si>
     <t>agrifoodTEF is a network of testing and validation infrastructures in Europe that supports agrifood technology companies to develop products with AI and robotics solutions in real-world facilities</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP)</t>
   </si>
   <si>
     <t>Catalan Water Partnership (CWP) is a non-profit strategic association of cluster type, formed by companies and knowledge centres operating in the sector of sustainable water use. CWP promotes multi-level projects and collaborations, aimed at achieving innovative solutions to global needs for quality water anywhere in the world and applicable in multiple sectors.</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae focuses on the efficient use of water by offering solutions to water security challenges to contribute to building a sustainable and resilient future under the principles of the circular economy and smart society. Zinnae's objectives are: Contribute to public policies and be a benchmark in Aragon in the field of knowledge and innovation in the water sector. Identify training needs and capabilities and develop a talent attraction system. Support in project development and vehicle for valorizing the results of innovation by promoting the application of innovative solutions. Visibility of achievements and generation of business opportunities.</t>
   </si>
   <si>
+    <t>EU4Advice</t>
+  </si>
+  <si>
+    <t>EU4Advice works to create a network of SFSC (Short Food Supply Chains) advisers, policy makers, researchers and farmers, working together towards an effective AKIS organisational set-up. The main objective of EU4Advice is to lay the foundations and structures necessary to ensure effective capacity development of science and technology stakeholders through a smooth transfer of knowledge. By applying the principles of the interactive innovation model, we aim to promote the role of advisors as catalysts for the flow of knowledge from research to practice, through the creation of a network of advisors. from the EU with knowledge and experience in science and technology sector issues and the implementation of measures aimed at the effective integration of science and technology sector advisers into national information and learning systems. You can consult a leaflet (in English) from EU4Advice by clicking here .</t>
+  </si>
+  <si>
     <t>Avanis</t>
   </si>
   <si>
     <t>A platform for creating connections between people in the agri-food sector to share knowledge, continue learning, and grow the sector day by day, making it more competitive, more sustainable, and more innovative.</t>
   </si>
   <si>
-    <t>EU4Advice</t>
-[...4 lines deleted...]
-  <si>
     <t>Food &amp; Agritech Europe Association (FATE)</t>
   </si>
   <si>
     <t>An association that brings together startups, companies, organizations, and Agri&amp;Foodtech professionals from Europe to promote innovation, collaboration, and development in this sector.</t>
   </si>
   <si>
     <t>Agri Benchmark</t>
   </si>
   <si>
     <t>Agri Benchmark is a global, non-profit network of economists, advisors, producers, and agricultural specialists in key sectors of the agricultural and horticultural value chains. We use internationally standardized methods to analyze farms, production systems, and their profitability. Our farm-level knowledge is combined with an analysis of international commodity markets and value chains. In this way, we can provide scientifically consistent and soundly grounded answers on strategic issues to policymakers, agricultural and agribusiness decision-makers. Agri Benchmark is a non-political, non-profit organization. The network's rules and values are developed by mutual agreement. The methods and key results are subject to a continuous quality assurance process and are open to public discussion.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Spanish Grain and Oilseed Trade Association</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
     <t>National business organization that brings together the flour and semolina industries of Spain. Objectives: To provide information, advisory, representation and defense services for the common interests of associated companies for their development.</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1077,185 +1083,185 @@
   <si>
     <t>Valencian Rural Development Network</t>
   </si>
   <si>
     <t>A tool for disseminating information about its programs and activities, as well as for publicizing news and events related to rural development in Valencia. It also features a resources section, where you can find useful materials and guides for rural development in the region, and a catalog of products and services from rural areas of Valencia.</t>
   </si>
   <si>
     <t>PAC Network of Spain</t>
   </si>
   <si>
     <t>Platform that promotes the creation of working groups on issues relevant to rural areas</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Consulting, Audits, Analytics and Training in the agri-food sector</t>
   </si>
   <si>
     <t>Red-iCAT</t>
   </si>
   <si>
     <t>Catalan Agri-Food and Rural Innovation Network</t>
   </si>
   <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Developers and propagators of plant varieties</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable worked with 14 farmer innovation groups in 10 countries. Data from the groups showed a wide range of crop yields. This indicates a need, but also a clear possibility for improvements. Based on scientific literature and input from farmers, more than 100 materials with practical solutions have been compiled on Net Net's Arable Knowledge platform (Farmknowledge.org). The farmer groups evaluated formats and some solutions in practice. Their experiences have been documented in videos and practice summaries. The farmer groups translated materials relevant to them into their own language. Online courses were conducted, presenting the materials to farmers and advisors.</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0 will collect and structure relevant best practices and innovations (BP&amp;I) with the aim of improving the timber mobilization framework in five regional hubs. Five regional (and one interregional/transregional) roadmaps will be developed based on the prioritization of collected BP&amp;Is that match the identified needs/challenges of the different regions. The project will organize dedicated workshops and study visits linked to newly designed training materials that favor the implementation of BP&amp;Is. Intensive dissemination actions for the transfer of BP&amp;Is will be achieved using different tools and channels (e.g., knowledge platform, practice summaries, video production, etc.).</t>
+  </si>
+  <si>
     <t>BIOFRUITNET</t>
   </si>
   <si>
     <t>This project focuses on organic pome, stone, and citrus fruits and aims to strengthen the competitiveness of European organic fruit production.</t>
   </si>
   <si>
     <t>INNOSETA</t>
   </si>
   <si>
     <t>The main objective of InnoSeta is to establish an innovative, self-sustaining thematic network in spraying equipment, training, and advice to contribute to bridging the gap between new, high-end crop protection solutions available—whether commercial or from applicable research results—and those applicable to everyday European farming practices. This will be achieved by promoting an effective exchange of novel ideas and information between research, industry, extension services, and the farming community so that existing research and commercial solutions can be widely communicated, while capturing the grassroots needs and innovative ideas of the farming community.</t>
   </si>
   <si>
-    <t>OK-Net Arable</t>
-[...14 lines deleted...]
-    <t>Developers and propagators of plant varieties</t>
+    <t>APROSE</t>
+  </si>
+  <si>
+    <t>Non-profit professional association of companies producing select seeds. Analyze, study, and address common problems that may arise depending on the seed species.</t>
+  </si>
+  <si>
+    <t>The Navarre Agri-Food Cluster (NAGRIFOOD) is a business organization whose objective is the continuous improvement of the competitiveness of its members through the development of intercooperation, open innovation, intrapreneurship and the internationalization of Navarrese agri-food companies.</t>
   </si>
   <si>
     <t>SMARTPROTECT</t>
   </si>
   <si>
     <t>SmartProtect is a thematic network focusing on cross-regional knowledge exchange of smart Integrated Pest Management (IPM) solutions for farmers and advisors. The aim is to stimulate knowledge flows in regional Agricultural Knowledge and Innovation Systems (AKISS) across the EU and connect them to the innovative potential of advanced IPM methodologies in vegetable production, integrating precision agriculture technologies and data analytics.</t>
   </si>
   <si>
     <t>Best Practice Hens - Pilot Project on Best Practices for Alternative Egg Production Systems</t>
   </si>
   <si>
     <t>The Best Practice Hens (BPH) will prepare and provide practical support to egg producers to encourage them to transition from cage to cage-free systems. This applies to both the rearing of laying hens and the maintenance of laying hens during the production period. The BPH will ensure wide dissemination of the information gathered on best practices through the development of communication materials (videos and practice summaries). The BPH will organize dissemination events targeting Member States with a high percentage of cage systems to increase the implementation of cage-free housing systems in the target Member States (Spain, Poland, Portugal, and Belgium).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Biostimulant of alternative casing for a sustainable and profitable mushroom industry</t>
   </si>
   <si>
     <t>In this project, we will develop an integrated approach to combating the main health challenges in mushroom production (parasitic fungi and bacteria). By developing a microbiota-enriched wrapping soil, we will reduce the need for pesticides and contribute to improving the productivity, sustainability, and profitability of the European mushroom sector.</t>
   </si>
   <si>
     <t>Boosting RurAl Bioeconomy Networks following multi-actor approaCHES - BRANCHES</t>
   </si>
   <si>
     <t>Identify, summarize, share, and present existing best practices and research results; Increase the application of new cost-effective technologies by enhancing active knowledge transfer between practitioners and researchers; Mobilize more biomass and create new business opportunities in rural areas by improving and strengthening the connection between practice and science; Apply a multidisciplinary and multi-stakeholder approach; Offer a channel for the two-way flow of information, new ideas, and technologies; Highlight identified needs and relevant business elements for practitioners; Promote the bioeconomy and rural development through new bio-based initiatives</t>
   </si>
   <si>
     <t>AgriFoodTe Network: Teruel Agrifood Knowledge and Innovation Network</t>
   </si>
   <si>
     <t>Network to accelerate innovation in the agri-food sector to promote the ecological, digital, and circular bioeconomy transition in the Teruel region</t>
   </si>
   <si>
-    <t>The Navarre Agri-Food Cluster (NAGRIFOOD) is a business organization whose objective is the continuous improvement of the competitiveness of its members through the development of intercooperation, open innovation, intrapreneurship and the internationalization of Navarrese agri-food companies.</t>
-[...7 lines deleted...]
-  <si>
     <t>Spanish Association of the Bakery, Pastry and Confectionery Industry (ASEMAC)</t>
   </si>
   <si>
     <t>Professional organization of a sectoral nature</t>
   </si>
   <si>
     <t>Association of Compound Feed Manufacturers of Castilla y León (ASFACYL)</t>
   </si>
   <si>
     <t>Professional Association of Compound Feed Manufacturers of Castile and León</t>
   </si>
   <si>
     <t>Spanish Technological and Innovation Platform for Biocircularity (BIOPLAT)</t>
   </si>
   <si>
     <t>National non-profit organization that promotes the sustainable development of biomass and the bioeconomy</t>
   </si>
   <si>
     <t>Plant Biotechnology Technology Platform (BIOVEGEN)</t>
   </si>
   <si>
     <t>Public-private partnership, led by the business sector, bringing together entities from the agri-food sector with an interest in plant-based innovation</t>
   </si>
   <si>
     <t>Spanish Confederation of Bakery, Pastry, Confectionery and Related Products (CEOPPAN)</t>
   </si>
   <si>
     <t>A non-profit employers' association, associations and guilds of manufacturers and retailers of bread, pastries, baked goods, and related products, from provincial and local geographic areas, as well as individual companies throughout the country.</t>
   </si>
   <si>
+    <t>Spanish Confederation of Compound Animal Feed Manufacturers (CESFAC)</t>
+  </si>
+  <si>
+    <t>Technological platform for joint management of food safety in animal nutrition</t>
+  </si>
+  <si>
+    <t>CIRCULAR ECONOMY - Platform that integrates other Circular Economy platforms</t>
+  </si>
+  <si>
+    <t>To energize lines of action, define the contribution of Spanish technology and innovation platforms in the transition towards a circular economy, and develop tools to promote cooperation in R&amp;D&amp;I.</t>
+  </si>
+  <si>
+    <t>EIT-FOOD</t>
+  </si>
+  <si>
+    <t>HUB platform that promotes innovation, education, entrepreneurship, and public participation</t>
+  </si>
+  <si>
+    <t>Elika</t>
+  </si>
+  <si>
+    <t>Platform for the dissemination of research, events, and regulations in the Basque Country on food safety, healthy eating, sustainable eating, agriculture, livestock, fishing, animal feed, and the food industry</t>
+  </si>
+  <si>
+    <t>FEDIMA</t>
+  </si>
+  <si>
+    <t>Platform for disseminating information of interest to bakeries and contact between FEDIMA and its partners</t>
+  </si>
+  <si>
     <t>Aragonese Association of Conservation Agriculture</t>
   </si>
   <si>
     <t>The Association is an entity that brings together farmers, technicians, researchers, training centers and companies that are interested in promoting and disseminating the technique of Conservation Agriculture.</t>
   </si>
   <si>
-    <t>Spanish Confederation of Compound Animal Feed Manufacturers (CESFAC)</t>
-[...28 lines deleted...]
-  <si>
     <t>INASDE Agro-Food</t>
   </si>
   <si>
     <t>A private research center with an experienced team of professionals specializing in research activities for the implementation of its own projects and the provision of services, covering the various stages of the food chain, from primary production to the processing and presentation of consumer products.</t>
   </si>
   <si>
     <t>Spanish Technology Platform for Intermodal Logistics and Mobility (Logistop)</t>
   </si>
   <si>
     <t>A multidisciplinary and inter-territorial workspace in the field of logistics innovation, comprised of all stakeholders involved in the supply chain, as well as universities, technology centers, associations, and specialized consulting firms.</t>
   </si>
   <si>
     <t>Spanish Packaging Technology Platform (PACKNET)</t>
   </si>
   <si>
     <t>Platform that functions as a network for scientific and technological cooperation between agents in the packaging and evans chain</t>
   </si>
   <si>
     <t>Plants For The Future</t>
   </si>
   <si>
     <t>Platform for disseminating the group's projects, research, activities, collaborators, and working groups</t>
   </si>
   <si>
     <t>Animal Health Technology Platform, VET+I</t>
@@ -1428,150 +1434,150 @@
   <si>
     <t>Association for Rural Development of Andalusia (ARA)</t>
   </si>
   <si>
     <t>A forum for collaboration and dialogue where all rural development groups in Andalusia, promoters of activity and job creation, are represented.</t>
   </si>
   <si>
     <t>EU - FarmBook</t>
   </si>
   <si>
     <t>EU-FarmBook is a platform for good practices for farmers and foresters. All content in its library comes from Horizon research projects.</t>
   </si>
   <si>
     <t>Rural Development Network of Castilla y León</t>
   </si>
   <si>
     <t>An association that brings together and coordinates a significant number of groups managing rural development programs—LEADER and PRODER—in Castile and León.</t>
   </si>
   <si>
     <t>Spanish Rural Development Network (REDR)</t>
   </si>
   <si>
     <t>The Spanish Rural Development Network (REDR) is a non-profit association whose main mission is to promote a comprehensive and sustainable rural development model, improve the quality of life of the rural population, and highlight the importance of rural areas for society as a whole. REDR provides a shared space for rural areas and their inhabitants, a place where they can express their needs and concerns and make their voices heard.</t>
   </si>
   <si>
+    <t>Knowledge Transfer Office Network (OTC Network)</t>
+  </si>
+  <si>
+    <t>Network of research results transfer offices at Spanish universities.</t>
+  </si>
+  <si>
+    <t>Farm Animal Breeding and Reproduction Technology Platform (FABRE TP)</t>
+  </si>
+  <si>
+    <t>The Farm Animal Breeding and Reproduction Technology Platform for Europe (FABRE TP) is a forum led by research institutes and academia, collaborating with the private sector, providing a platform for defining research priorities in animal breeding, genetics and reproduction, with the aim of boosting the sustainability, competitiveness and resilience of all livestock systems.</t>
+  </si>
+  <si>
+    <t>Agrochef</t>
+  </si>
+  <si>
+    <t>Technology transfer and digitalization of direct marketing processes for the commercialization of food produced by small agricultural and livestock producers in the national hospitality and catering sector.</t>
+  </si>
+  <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>FERTINNOWA (an acronym for Transfer of Innovative Techniques for the Sustainable Practice of FERTirrigation) is a knowledge exchange network designed to facilitate the improvement of fertigation practices, adapting them to the environmental requirements and European regulations covered by the Water Framework Directive and those that ensure the avoidance of waste emissions due to the use of fertilizers, especially in areas declared vulnerable to aquifer contamination by nitrates.</t>
   </si>
   <si>
-    <t>Knowledge Transfer Office Network (OTC Network)</t>
-[...14 lines deleted...]
-    <t>Technology transfer and digitalization of direct marketing processes for the commercialization of food produced by small agricultural and livestock producers in the national hospitality and catering sector.</t>
+    <t>Legumes Translated</t>
+  </si>
+  <si>
+    <t>The project is based on networking between farmers and other innovators and scientists in stakeholder groups to collect and validate relevant research-based knowledge.</t>
+  </si>
+  <si>
+    <t>BovINE</t>
+  </si>
+  <si>
+    <t>BovINE (European Beef Innovation Network) addressed the urgent sustainability challenges facing beef producers by bringing together farmers, livestock organizations, advisors, and researchers to jointly develop practical innovations that could be implemented on European farms. BovINE was established in 10 Member States and focused exclusively on the needs of the 255,000 farms that make up the EU beef sector.</t>
+  </si>
+  <si>
+    <t>EU PiG</t>
+  </si>
+  <si>
+    <t>The network includes a variety of partners, from pig producer groups to researchers and economic advisors, connecting pig producers with the latest breeding science, techniques, and technologies. The project focuses on four key themes: Health Management, Meat Quality, Animal Welfare, and Precision Production.</t>
+  </si>
+  <si>
+    <t>OK-Net Ecofeed</t>
+  </si>
+  <si>
+    <t>The project seeks to create a European network of innovation clusters to facilitate knowledge exchange and co-creation among farmers, businesses, researchers, and advisors by collecting end-user materials and developing new tools tailored to the needs of farmers and businesses.</t>
   </si>
   <si>
     <t>EuroDairy</t>
   </si>
   <si>
     <t>EuroDairy supports the development and communication of practice-based innovation in dairy production by focusing its activities on four key themes: Animal Care; Socioeconomic Resilience; Resource Efficiency; and Integrating Dairy Production with Biodiversity Goals.</t>
   </si>
   <si>
-    <t>Legumes Translated</t>
-[...20 lines deleted...]
-    <t>The project seeks to create a European network of innovation clusters to facilitate knowledge exchange and co-creation among farmers, businesses, researchers, and advisors by collecting end-user materials and developing new tools tailored to the needs of farmers and businesses.</t>
+    <t>Riojan Rural Development Network</t>
+  </si>
+  <si>
+    <t>A tool for disseminating information about its programs and activities, as well as for publicizing news and events related to rural development in La Rioja. It also features a resources section, where you can find useful materials and guides for rural development in the region, and a catalog of products and services from rural areas of La Rioja.</t>
+  </si>
+  <si>
+    <t>Malta PAC Network</t>
+  </si>
+  <si>
+    <t>In Malta, rural development is managed at the national level through a Strategic Plan, which is funded by the European Agricultural Fund for Rural Development (EAFRD) and national contributions. The Strategic Plan establishes the priority strategies and measures to be adopted to address the needs of the specific geographical area covered. Rural development funding through the EAFRD falls within the general framework of the European Structural and Investment Funds (ESIF), which also include the Regional Development, Social, Cohesion, and Fisheries Funds. All these funds are managed at the national level by each EU Member State on the basis of Partnership Agreements, which are strategic plans outlining each country's objectives and investment priorities.</t>
+  </si>
+  <si>
+    <t>PAC Network of Romania</t>
+  </si>
+  <si>
+    <t>In Romania, rural development is managed at the national level through a Strategic Plan, which is financed through the European Agricultural Fund for Rural Development (EAFRD) and national contributions. The Strategic Plan establishes the priority strategies and measures to be adopted to address the needs of the specific geographical area covered. Rural development funding through the EAFRD falls within the general framework of the European Structural and Investment Funds (ESIF), which also include the Regional Development, Social, Cohesion, and Fisheries Funds. All these funds are managed at the national level by each EU Member State on the basis of Partnership Agreements, which are strategic plans that describe each country's objectives and investment priorities.</t>
+  </si>
+  <si>
+    <t>WINETWORK</t>
+  </si>
+  <si>
+    <t>Winetwork is a European collaborative project for the exchange and transfer of innovative knowledge between European winegrowing regions to increase the sector's productivity and sustainability. Over three years, 11 partners from seven European countries will exchange their knowledge on two important vineyard diseases: grapevine trunk diseases and flavessence dorée. The project's approach is based on interactions between a network of facilitators, regional working groups, and two scientific working groups. This participatory approach will allow the transfer of scientific results and practical knowledge into materials adapted to end-users.</t>
+  </si>
+  <si>
+    <t>DISARM</t>
+  </si>
+  <si>
+    <t>DISARM is a collaboration between farmers, veterinarians, advisory services, academics, and industry to disseminate innovative solutions for managing antibiotic resistance in livestock production and alleviate the threat of antibiotic resistance. The network will exchange innovative approaches across industries and countries to share best practices across the livestock sector.</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>NUTRIMAN is a thematic network for nitrogen and phosphorus that compiles knowledge on technologies, products, applications, and practices of recovered, ready-to-use bio-based fertilizers for the benefit of agricultural professionals. The project focuses on connecting innovative, competitive, and commercially ready results derived from highly mature applied scientific research programs and common industrial practices.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europe</t>
+  </si>
+  <si>
+    <t>SUWANU EUROPE focuses on water reuse projects in Europe by reusing treated wastewater in agriculture.</t>
   </si>
   <si>
     <t>BEST4SOIL</t>
   </si>
   <si>
     <t>Network of professionals created to share knowledge on the prevention and control of soil diseases</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUWANU EUROPE focuses on water reuse projects in Europe by reusing treated wastewater in agriculture.</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Consulting, Audits, Analytics, and Training in the Food Safety Sector</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Non-profit professional organization formed by companies dedicated to the production of yeast for nutrition and health, baking and fermentation</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Platform for research, knowledge transfer, events, and news related to the agri-food sector</t>
   </si>
   <si>
     <t>GAL Rural Development and Fisheries of Eivissa and Formentera</t>
   </si>
   <si>
     <t>The main task of the group is the management of local rural and fisheries development strategies and projects, the most important task in terms of resources and dedication being the Participatory Local Rural and Fisheries Development Strategies, co-financed by European (EAFRD and EMFF) and national funds.</t>
   </si>
@@ -1932,1455 +1938,1455 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C260"/>
+  <dimension ref="A1:C261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C260"/>
+      <selection activeCell="A1" sqref="A1:C261"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="154.391" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2675.49" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
@@ -3391,1462 +3397,1473 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C183" s="1" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
-        <v>254</v>
+        <v>373</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="s">
         <v>383</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
         <v>385</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="s">
         <v>389</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
         <v>391</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
         <v>395</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="s">
         <v>397</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
         <v>399</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="s">
         <v>401</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="s">
         <v>403</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="s">
         <v>405</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="s">
         <v>407</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="s">
         <v>409</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="s">
         <v>411</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>413</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>419</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="s">
         <v>423</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>425</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>429</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>431</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>435</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="s">
         <v>437</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="s">
         <v>441</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
         <v>443</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="s">
         <v>449</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>455</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>471</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="s">
         <v>481</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="s">
         <v>483</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="s">
         <v>487</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="s">
         <v>489</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
         <v>493</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
         <v>497</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>503</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>507</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>511</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>513</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>515</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>519</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>522</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>524</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>