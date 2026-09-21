--- v0 (2026-07-19)
+++ v1 (2026-09-21)
@@ -12,62 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture forecasts an initial citrus harvest of 5.74 million tons, 1.1% more than in 2025 - Agroinformación</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food forecasts an initial citrus production estimate in Spain of 5,744,841 tons for the 2026/27 campaign, which began on September 1, based on data provided by the main producing autonomous communities. The estimate, presented this Tuesday during the citrus sector meeting by the Secretary General for Agricultural Resources and Food Security, Ana…</t>
+  </si>
+  <si>
+    <t>Wed, 09/16/2026 - 09:33</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-forecasts-initial-citrus-harvest-574-million-tons-11-more-2025</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA and the University of Valencia are promoting new remote sensing applications to improve the management of citrus and cereal crops.</t>
+  </si>
+  <si>
+    <t>The Sinyent experimental farm, managed by AVA-ASAJA, continues to solidify its position as a leader in agricultural innovation thanks to its work promoting the use of remote sensing in the agricultural sector . This technology is transforming farm management by complementing traditional field observation with the massive analysis of data obtained through remote sensors, including those installed…</t>
+  </si>
+  <si>
+    <t>Thu, 09/10/2026 - 13:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ava-asaja-and-university-valencia-are-promoting-new-remote-sensing-applications-improve</t>
   </si>
   <si>
     <t>Agricultural advice is consolidating as a strategic pillar of AKIS in Spain and Europe</t>
   </si>
   <si>
     <t>The conference “Agricultural advice as the core of AKIS in Spain and Europe” , organized by the AKIS Advisors Platform together with the Ministry of Agriculture, Fisheries and Food (MAPA), brought together national and international experts on April 28 at La Vega Innova to analyze the key role of advice in the transformation of the agri-food sector. The meeting was opened by the Secretary of…</t>
   </si>
   <si>
     <t>Thu, 04/30/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/agricultural-advice-consolidating-strategic-pillar-akis-spain-and-europe</t>
   </si>
   <si>
     <t>The CITOLIVA Seminars kick off in March in Cordoba: six technical days to boost the future of olive groves</t>
   </si>
   <si>
     <t>Córdoba will be the starting point for the CITOLIVA Seminars , a face-to-face training proposal that connects science, practice and territory to face the great challenges of the olive oil sector: climate change, scarcity of resources and growing demand for quality . Under the motto "Be part of the knowledge network that is transforming the olive grove" , CITOLIVA promotes this cycle as a…</t>
   </si>
   <si>
     <t>Thu, 02/26/2026 - 21:21</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/citoliva-seminars-kick-march-cordoba-six-technical-days-boost-future-olive-groves</t>
   </si>
@@ -734,54 +758,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D31"/>
+      <selection activeCell="A1" sqref="A1:D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="211.091" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1180,50 +1204,78 @@
       <c r="A30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>