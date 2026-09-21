--- v0 (2026-07-31)
+++ v1 (2026-09-21)
@@ -12,74 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>40 years of Spain in the CAP: four decades cultivating the future of the Spanish countryside</t>
   </si>
   <si>
     <t>The Common Agricultural Policy has supported the modernization of the agri-food sector, the boost to rural areas and the evolution towards more sustainable, innovative and competitive agriculture and livestock farming. The Common Agricultural Policy has supported the modernization of the agri-food sector, the boost to rural areas and the evolution towards more sustainable, innovative and…</t>
   </si>
   <si>
     <t>Wed, 07/15/2026 - 12:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/40-years-spain-cap-four-decades-cultivating-future-spanish-countryside</t>
+  </si>
+  <si>
+    <t>The second edition of the Agraria Prize for Master's theses in agricultural engineering has been announced.</t>
+  </si>
+  <si>
+    <t>The Valladolid Fair and the General Council of Official Colleges of Agricultural Engineers announce the second edition of the Agraria Prize, an award that will recognize the best final master's theses in Agricultural Engineering defended in Spanish universities. The Valladolid Fair and the General Council of Official Colleges of Agricultural Engineers (CGCOIA) have announced the second edition of…</t>
+  </si>
+  <si>
+    <t>Mon, 05/25/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/second-edition-agraria-prize-masters-theses-agricultural-engineering-has-been-announced</t>
   </si>
   <si>
     <t>SECUESVAC focuses on the key needs to ensure generational renewal in beef cattle farming</t>
   </si>
   <si>
     <t>Women still face barriers in ownership and financing. The focus was placed on innovation to improve work-life balance and economic efficiency. The SECUESVAC Operational Group aims to place professionals at the forefront of environmental management. The SECUESVAC Operational Group held a webinar yesterday, March 16, to analyze the strategic opportunities offered by the beef cattle sector for women…</t>
   </si>
   <si>
     <t>Tue, 03/17/2026 - 18:51</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/secuesvac-focuses-key-needs-ensure-generational-renewal-beef-cattle-farming</t>
   </si>
   <si>
     <t>CNTA launches the sixth edition of Food (Tech)² Challengers and opens the application period until March 13</t>
   </si>
   <si>
     <t>The National Center for Food Technology and Safety (CNTA) has opened the application period to participate in the 6th edition of Food (Tech)² Challengers , a technology promotion program funded by the Ministry of Agriculture, Fisheries and Food (MAPA) and aimed at accelerating the development and competitiveness of Spanish foodtech startups , strengthening their connection with the market. The…</t>
   </si>
   <si>
     <t>Fri, 02/20/2026 - 11:11</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/cnta-launches-sixth-edition-food-tech2-challengers-and-opens-application-period-until-march-13</t>
   </si>
@@ -788,54 +800,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D36"/>
+      <selection activeCell="A1" sqref="A1:D37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1258,96 +1270,110 @@
         <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>