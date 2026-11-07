--- v5 (2026-08-13)
+++ v6 (2026-11-07)
@@ -12,5385 +12,5280 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1770">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1735">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>We eat less, spend more, and cook differently: the CAP Network analyzes how eating habits are changing in Spain | CAP Network</t>
+  </si>
+  <si>
+    <t>October 2, 2026 Quality and food chain The new publication from the PAC Network reveals a transformation of the Spanish shopping basket and cuisine: the volume of food purchased is falling, spending is increasing, and there is a growing demand for practical and easy-to-prepare products. The new publication from the PAC Network reveals a transformation of the Spanish shopping basket and cuisine:…</t>
+  </si>
+  <si>
+    <t>Fri, 2 Oct 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/we-eat-less-spend-more-and-cook-differently-cap-network-analyzes-how-eating-habits-are</t>
+  </si>
+  <si>
+    <t>Europe debates the future of agri-food R&amp;D&amp;I</t>
+  </si>
+  <si>
+    <t>Don't play with food. Manuel Lainez Andrés, Director of the Cajamar Group Foundation On September 24th and 25th, the new framework for research, development, and innovation in the agri-food sector is being debated in Brussels. This is a further step in the process that began in 2025 with the 'Vision for Food and Agriculture' document and continued with the adoption, on September 8th, 2026, of the…</t>
+  </si>
+  <si>
+    <t>Fri, 25 Sep 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/europe-debates-future-agri-food-rdi</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food publishes the Report on the needs for advice for young people and new entrants to the agricultural sector.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food publishes the Report on the needs for advice for young people and new entrants to the agricultural sector. The Ministry of Agriculture, Fisheries and Food (MAPA) has recently published on its website the Report on the needs for advice for young people and new entrants to the agricultural sector, prepared by national experts within the framework of…</t>
+  </si>
+  <si>
+    <t>Tue, 22 Sep 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-publishes-report-needs-advice-young-people-and-new</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food publishes the Report on advisory needs in plant health.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food publishes the Report on advisory needs in plant health. The Ministry of Agriculture, Fisheries and Food (MAPA) has recently published on its website the Report on advisory needs in plant health, prepared by national experts within the framework of the work line on plant health of the Advisory Working Group of the Coordinating Body of the Knowledge…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-publishes-report-advisory-needs-plant-health</t>
+  </si>
+  <si>
+    <t>Provisional unit amounts for livestock-related aid in the 2026 campaign</t>
+  </si>
+  <si>
+    <t>Section 2 of Chapter III of Title III of Royal Decree 1048/2022, of December 27, on the application, from 2023 onwards, of interventions in the form of direct payments and the establishment of common requirements within the framework of the Strategic Plan for the Common Agricultural Policy , and the regulation of the single application for the integrated management and control system, establishes…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provisional-unit-amounts-livestock-related-aid-2026-campaign</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture forecasts an initial citrus harvest of 5.74 million tons, 1.1% more than in 2025 - Agroinformación</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food forecasts an initial citrus production estimate in Spain of 5,744,841 tons for the 2026/27 campaign, which began on September 1, based on data provided by the main producing autonomous communities. The estimate, presented this Tuesday during the citrus sector meeting by the Secretary General for Agricultural Resources and Food Security, Ana…</t>
+  </si>
+  <si>
+    <t>Wed, 16 Sep 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-forecasts-initial-citrus-harvest-574-million-tons-11-more-2025</t>
+  </si>
+  <si>
+    <t>Provisional unit amounts for CAP 2026 coupled aid for advance payment</t>
+  </si>
+  <si>
+    <t>The Spanish Agricultural Guarantee Fund made public the data on CAP coupled payments corresponding to the advance, which this year, due to the Middle East crisis, can be made before October 16 and reach 75%. In December, a portion of the remaining amount will be paid, up to a total of 90% of the aid, and in April 2027, once the animals of each farm have been counted, a second portion of the…</t>
+  </si>
+  <si>
+    <t>Tue, 15 Sep 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provisional-unit-amounts-cap-2026-coupled-aid-advance-payment</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA and the University of Valencia are promoting new remote sensing applications to improve the management of citrus and cereal crops.</t>
+  </si>
+  <si>
+    <t>The Sinyent experimental farm, managed by AVA-ASAJA, continues to solidify its position as a leader in agricultural innovation thanks to its work promoting the use of remote sensing in the agricultural sector . This technology is transforming farm management by complementing traditional field observation with the massive analysis of data obtained through remote sensors, including those installed…</t>
+  </si>
+  <si>
+    <t>Thu, 10 Sep 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ava-asaja-and-university-valencia-are-promoting-new-remote-sensing-applications-improve</t>
+  </si>
+  <si>
+    <t>Aid linked to surface area. Provisional unit amounts. 2026 Campaign</t>
+  </si>
+  <si>
+    <t>Provisional unit amounts for the 2026 campaign corresponding to the Associated Aid by Area included in Section 1 of Chapter III of Title III of Royal Decree 1048/2022, of December 27. See the web note for associated surface area aid. Provisional unit amounts for the 2026 campaign. Page update date: 10/09/2026</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/aid-linked-surface-area-provisional-unit-amounts-2026-campaign</t>
+  </si>
+  <si>
+    <t>Aid related to livestock farming. Provisional unit amounts for the 2026 campaign</t>
+  </si>
+  <si>
+    <t>Provisional unit amount for the 2026 campaign corresponding to the Associated Aid for Livestock, included in Section 2 of Chapter III of Title III of Royal Decree 1048/2022, of December 27. See Web Note Page update date: 10/09/2026</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/aid-related-livestock-farming-provisional-unit-amounts-2026-campaign</t>
+  </si>
+  <si>
+    <t>The Ourense Provincial Council announces new aid to support livestock and agricultural farms - Campo Galego</t>
+  </si>
+  <si>
+    <t>The president of the Ourense Provincial Council, Luis Menor, visited a livestock farm in Xunqueira de Espadanedo this morning, with the aim of highlighting the strong support of the provincial institution for the Ourense countryside, through the new lines of aid specifically aimed at the primary sector. Accompanied by a large representation of the Galician Primary Sector Association, an entity…</t>
+  </si>
+  <si>
+    <t>Wed, 9 Sep 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ourense-provincial-council-announces-new-aid-support-livestock-and-agricultural-farms-campo</t>
+  </si>
+  <si>
+    <t>Luis Planas defends in Brussels a CAP with sufficient budget, simplified and without renationalization.</t>
+  </si>
+  <si>
+    <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, met today in Brussels with the Vice-President of the European Parliament's Committee on Agriculture and rapporteur for the future Common Agricultural Policy (CAP), Norbert Lins, in a meeting focused on the design of the European agricultural policy for the period 2028-2034. During the meeting, Planas advocated for a CAP with a…</t>
+  </si>
+  <si>
+    <t>Wed, 15 Jul 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-defends-brussels-cap-sufficient-budget-simplified-and-without-renationalization</t>
+  </si>
+  <si>
     <t>40 years of Spain in the CAP: four decades cultivating the future of the Spanish countryside</t>
   </si>
   <si>
     <t>The Common Agricultural Policy has supported the modernization of the agri-food sector, the boost to rural areas and the evolution towards more sustainable, innovative and competitive agriculture and livestock farming. The Common Agricultural Policy has supported the modernization of the agri-food sector, the boost to rural areas and the evolution towards more sustainable, innovative and…</t>
   </si>
   <si>
-    <t>Wed, 07/15/2026 - 12:05</t>
+    <t>Tue, 7 Jul 2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/40-years-spain-cap-four-decades-cultivating-future-spanish-countryside</t>
   </si>
   <si>
-    <t>Luis Planas defends in Brussels a CAP with sufficient budget, simplified and without renationalization.</t>
-[...10 lines deleted...]
-  <si>
     <t>The second edition of the Agraria Prize for Master's theses in agricultural engineering has been announced.</t>
   </si>
   <si>
     <t>The Valladolid Fair and the General Council of Official Colleges of Agricultural Engineers announce the second edition of the Agraria Prize, an award that will recognize the best final master's theses in Agricultural Engineering defended in Spanish universities. The Valladolid Fair and the General Council of Official Colleges of Agricultural Engineers (CGCOIA) have announced the second edition of…</t>
   </si>
   <si>
-    <t>Mon, 05/25/2026 - 18:16</t>
+    <t>Mon, 25 May 2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/second-edition-agraria-prize-masters-theses-agricultural-engineering-has-been-announced</t>
   </si>
   <si>
     <t>TWIN4MILK drives the digital transformation of dairy cattle through digital twins and explainable artificial intelligence</t>
   </si>
   <si>
     <t>The Operational Group will develop predictive and interoperable tools to improve the efficiency, sustainability and competitiveness of dairy farms. The TWIN4MILK Operational Group was created with the aim of transforming the dairy cattle production model through the application of digital twins and explainable artificial intelligence . The project offers an innovative response to the current…</t>
   </si>
   <si>
-    <t>Fri, 05/22/2026 - 14:04</t>
+    <t>Fri, 22 May 2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/twin4milk-drives-digital-transformation-dairy-cattle-through-digital-twins-and-explainable</t>
   </si>
   <si>
+    <t>León accelerates the digital revolution of irrigation with more than four million in investment from PERTE</t>
+  </si>
+  <si>
+    <t>The digital transformation of the León countryside is now a reality. Over the past few months, numerous irrigation communities in the province have been finalizing the implementation of advanced technological solutions funded through the first call for proposals of the PERTE program for Digitalization of the Water Cycle , within the Recovery, Transformation and Resilience Plan promoted by the…</t>
+  </si>
+  <si>
+    <t>Wed, 13 May 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/leon-accelerates-digital-revolution-irrigation-more-four-million-investment-perte</t>
+  </si>
+  <si>
+    <t>Provacuno launches a web application to measure the carbon footprint of beef cattle in Spain</t>
+  </si>
+  <si>
+    <t>The new application, already available for the beef cattle sector on the website huellavacunosostenible.eu , is one of the key milestones of the Sustainable European Beef (SEUB) Promotion Plan, co-financed by the European Union and led by Provacuno (Spain) and Apaq-W (Belgium). The tool allows for the rigorous quantification of greenhouse gas emissions, carbon dioxide (CO₂), methane (CH₄) and…</t>
+  </si>
+  <si>
+    <t>Wed, 29 Apr 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provacuno-launches-web-application-measure-carbon-footprint-beef-cattle-spain</t>
+  </si>
+  <si>
+    <t>CAP Network Conference for the European Union's ARIA Awards 2026 Edition</t>
+  </si>
+  <si>
+    <t>The European CAP Network has launched the fourth edition of the ARIA (Agricultural &amp; Rural Inspiration Awards) 2026 , under the motto "When equality drives the next generation". Once again, the most outstanding projects funded by the Common Agricultural Policy (CAP) and implemented at the local level are being sought: ecological, smart, socially inclusive, innovative, and resilient projects.…</t>
+  </si>
+  <si>
+    <t>Thu, 23 Apr 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cap-network-conference-european-unions-aria-awards-2026-edition</t>
+  </si>
+  <si>
+    <t>Raúl Sanz, elected new president of PROVACUNO</t>
+  </si>
+  <si>
+    <t>The General Assembly of PROVACUNO , the Interprofessional Beef Organization , has elected Raúl Sanz as the new president of the interprofessional organization, after receiving the unanimous support of the different associations that make it up, replacing Jaime Yartu, who has been at the head of the organization since December 2022. Vice President of PROVACUNO since December 2022, Raúl Sanz is the…</t>
+  </si>
+  <si>
+    <t>Wed, 22 Apr 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/raul-sanz-elected-new-president-provacuno</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food is offering grants of 33.3 million euros to promote the integration of agri-food associations.</t>
+  </si>
+  <si>
+    <t>The aid is intended to promote the transformation, marketing and development of agri-food products Spain has 21 Priority Associative Entities and one more in the process of recognition The funding for the aid comes 43% from the European rural development fund and 57% from the budget of the Ministry of Agriculture, Fisheries and Food The Ministry of Agriculture, Fisheries and Food , through the…</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-offering-grants-333-million-euros-promote-integration</t>
+  </si>
+  <si>
+    <t>New 2026 call for aid for knowledge exchange in the agri-food and forestry sector for almost 10 million euros</t>
+  </si>
+  <si>
+    <t>The deadline for submitting applications is May 18th. The aid is co-financed 43% by the EAFRD and 57% by the ministry The Ministry of Agriculture, Fisheries and Food (MAPA) published on April 16 in the Official State Gazette (BOE) a new call for aid to promote the exchange of knowledge, innovation and training in the agri-food sector , with a budget of 9.81 million euros. These grants, which are…</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-2026-call-aid-knowledge-exchange-agri-food-and-forestry-sector-almost-10-million-euros</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 stands out at Madrid es Ciencia with a harvest assistance robot as an example of agri-food innovation</t>
+  </si>
+  <si>
+    <t>The EDIH Madrid Region 2.0 showcased at the Madrid es Ciencia fair the potential of advanced technologies applied to the agri-food sector, with special emphasis on the grape harvest assistance robot developed by the CSIC , a solution that exemplifies how innovation can respond to specific needs of fieldwork. The fair, organized by the madri+d Foundation for Knowledge and held from March 19 to 21…</t>
+  </si>
+  <si>
+    <t>Mon, 6 Apr 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/edih-madrid-region-20-stands-out-madrid-ciencia-harvest-assistance-robot-example-agri-food</t>
+  </si>
+  <si>
+    <t>Provacuno showcases at Alimentaria 2026 the new features of the second year of the European campaign “For a sustainable Europe, the special mission of beef”</t>
+  </si>
+  <si>
+    <t>Co-financed by the European Union and led by Provacuno (Spain) and Apaq-W (Belgium), the campaign continues to promote emissions reductions and the prevention and improvement of soil degradation. Key milestones include the upcoming launch of a web app to measure carbon footprints, as well as activities in Spain, Belgium, and other European countries, in addition to seminars at various…</t>
+  </si>
+  <si>
+    <t>Mon, 23 Mar 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provacuno-showcases-alimentaria-2026-new-features-second-year-european-campaign-sustainable</t>
+  </si>
+  <si>
+    <t>CITOLIVA is positioning itself in the development of new foods based on omics technologies within the framework of the Cervera OMIPERBIO Network</t>
+  </si>
+  <si>
+    <t>It participates as one of the six Cervera technology centers, contributing its experience in innovation in the olive oil industry for the development of new ingredients and functional foods, with the aim of positioning the consortium as a benchmark in applied research for safe and healthy food The OMIPERBIO Group has launched a strategic cooperation network comprised of six Spanish technology…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/citoliva-positioning-itself-development-new-foods-based-omics-technologies-within-framework</t>
+  </si>
+  <si>
+    <t>SECUESVAC focuses on the key needs to ensure generational renewal in beef cattle farming</t>
+  </si>
+  <si>
+    <t>Women still face barriers in ownership and financing. The focus was placed on innovation to improve work-life balance and economic efficiency. The SECUESVAC Operational Group aims to place professionals at the forefront of environmental management. The SECUESVAC Operational Group held a webinar yesterday, March 16, to analyze the strategic opportunities offered by the beef cattle sector for women…</t>
+  </si>
+  <si>
+    <t>Tue, 17 Mar 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/secuesvac-focuses-key-needs-ensure-generational-renewal-beef-cattle-farming</t>
+  </si>
+  <si>
+    <t>The Andalusian Regional Government has inaugurated the new Ronda Regional Agricultural Office (OCA).</t>
+  </si>
+  <si>
+    <t>The Andalusian Regional Government has inaugurated the new Ronda District Agricultural Office (OCA) , an infrastructure project representing an investment of €1.7 million , largely financed by the European Agricultural Fund for Rural Development (EAFRD ). The new facility replaces older premises that were insufficient to serve the more than 5,000 farms in the district and is intended to…</t>
+  </si>
+  <si>
+    <t>Tue, 10 Mar 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/andalusian-regional-government-has-inaugurated-new-ronda-regional-agricultural-office-oca</t>
+  </si>
+  <si>
+    <t>CTAEX promotes knowledge transfer and collaboration at Transfiere 2026</t>
+  </si>
+  <si>
+    <t>The Extremadura National Agri-Food Technology Centre (CTAEX) participated in Transfiere , the European Forum for Science, Technology and Innovation , with the aim of strengthening knowledge transfer and opening new avenues of cooperation in the agri-food sector. The event was held from February 24 to 26, 2016, at the Trade Fair and Congress Centre in Málaga . As in previous editions, CTAEX was…</t>
+  </si>
+  <si>
+    <t>Thu, 26 Feb 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ctaex-promotes-knowledge-transfer-and-collaboration-transfiere-2026</t>
+  </si>
+  <si>
+    <t>The CITOLIVA Seminars kick off in March in Cordoba: six technical days to boost the future of olive groves</t>
+  </si>
+  <si>
+    <t>Córdoba will be the starting point for the CITOLIVA Seminars , a face-to-face training proposal that connects science, practice and territory to face the great challenges of the olive oil sector: climate change, scarcity of resources and growing demand for quality . Under the motto "Be part of the knowledge network that is transforming the olive grove" , CITOLIVA promotes this cycle as a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/citoliva-seminars-kick-march-cordoba-six-technical-days-boost-future-olive-groves</t>
+  </si>
+  <si>
+    <t>Besemoslatierra brings together guides and innovative solutions to improve soil health</t>
+  </si>
+  <si>
+    <t>The February issue of Besemoslatierra's newsletter offers content of particular interest to professionals in the primary sector, consultants, technicians, and those involved in agricultural innovation. In a context where sustainability and productivity increasingly depend on sound soil management, this edition compiles practical resources and innovative approaches aimed at improving farming…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/besemoslatierra-brings-together-guides-and-innovative-solutions-improve-soil-health</t>
+  </si>
+  <si>
+    <t>Luis Planas places innovation and digitalization at the heart of Spanish agri-food leadership</t>
+  </si>
+  <si>
+    <t>The minister defends the government's commitment to technological modernization, which is key to strengthening the sector's competitiveness and sustainability in a complex international context. It emphasizes that Spain is an agri-food powerhouse and that the National Food Strategy and the International Gastronomy Plan consolidate a roadmap to guarantee its leadership. Planas highlights the…</t>
+  </si>
+  <si>
+    <t>Tue, 24 Feb 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-places-innovation-and-digitalization-heart-spanish-agri-food-leadership</t>
+  </si>
+  <si>
+    <t>A new call for applications for “Digital Rural Challenge” is now open, offering free training to promote digital inclusion in rural areas.</t>
+  </si>
+  <si>
+    <t>The UNED Foundation has opened a new registration period for the Rural Digital Challenge program – “Rural Digital Inclusion: A Social Advancement,” a free digital training program for residents of rural areas and sparsely populated communities. The 6th call for applications will be open from March 9 to 27, 2026 . The project is subsidized by the European Union – Next Generation EU , within the…</t>
+  </si>
+  <si>
+    <t>Tue, 17 Feb 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-call-applications-digital-rural-challenge-now-open-offering-free-training-promote-digital</t>
+  </si>
+  <si>
+    <t>Castillo de Canena will be the first Spanish olive grove to entrust pest control to beneficial insects</t>
+  </si>
+  <si>
+    <t>The initiative, promoted by CITOLIVA, through its AGRO·LIVE Natural Allies service, will reduce the use of pesticides and strengthen the natural balance of the crop. In the olive groves of Castillo de Canena, it won't just be technicians and tractors working anymore. Starting this season, insects will be working too. Small, discreet, and almost invisible, they will become the silent guardians of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/castillo-canena-will-be-first-spanish-olive-grove-entrust-pest-control-beneficial-insects</t>
+  </si>
+  <si>
+    <t>Congressional Office C includes interesting agricultural issues in its public vote for one of its three upcoming reports</t>
+  </si>
+  <si>
+    <t>The Spanish Congress of Deputies has opened a public vote for citizens to choose the topic of one of the three "C Reports" that the Office of Science and Technology (Office C) will prepare and present in 2026. Participation is open until February 23, 2026 . The vote is based on a closed list of 20 topics , compiled by Office C ( the Congressional Office of Science and Technology) from various…</t>
+  </si>
+  <si>
+    <t>Fri, 13 Feb 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/congressional-office-c-includes-interesting-agricultural-issues-its-public-vote-one-its-three</t>
+  </si>
+  <si>
+    <t>The Board approves the creation of the Andalusian Academy of Agriculture</t>
+  </si>
+  <si>
+    <t>Source: Regional Government of Andalusia The entity will be based in Almería and will promote research, innovation and knowledge transfer in the agricultural sector. The Governing Council has approved the decree creating the Andalusian Academy of Agriculture, headquartered at the Almería Science and Technology Park (PITA), and its integration into the Institute of Academies of Andalusia. The new…</t>
+  </si>
+  <si>
+    <t>Thu, 12 Feb 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/board-approves-creation-andalusian-academy-agriculture</t>
+  </si>
+  <si>
+    <t>CNTA launches the sixth edition of Food (Tech)² Challengers and opens the application period until March 13</t>
+  </si>
+  <si>
+    <t>The National Center for Food Technology and Safety (CNTA) has opened the application period to participate in the 6th edition of Food (Tech)² Challengers , a technology promotion program funded by the Ministry of Agriculture, Fisheries and Food (MAPA) and aimed at accelerating the development and competitiveness of Spanish foodtech startups , strengthening their connection with the market. The…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cnta-launches-sixth-edition-food-tech2-challengers-and-opens-application-period-until-march-13</t>
+  </si>
+  <si>
+    <t>GO VOLTAGRO will participate as a speaker at the CIES 2026 technical conference on agrivoltaics.</t>
+  </si>
+  <si>
+    <t>The VOLTAGRO Operational Group will participate as a speaker in the technical conference "Agrivoltaics: solar energy beyond the kilowatt-hour" , an event held within the framework of the parallel activities open to the XX Iberian Congress and XVI Ibero-American Congress of Solar Energy (CIES 2026) , organized by CIESOL and AEDES . The event will take place on March 25, 2026 , from 9:30 a.m. to 1…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-voltagro-will-participate-speaker-cies-2026-technical-conference-agrivoltaics</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech opens a new call for Technological Challenges to accelerate innovative solutions in agri-food</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech has launched a new edition of its Technological Challenges , a call aimed at startups, technology companies, research groups and innovative teams that wish to develop tools and applications aimed at solving real needs of the agri-food sector . The initiative is part of the Andalucía Agrotech European Digital Innovation Hub (Agrotech EDIH) project and seeks to connect…</t>
+  </si>
+  <si>
+    <t>Wed, 11 Feb 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cajamar-innova-agrotech-opens-new-call-technological-challenges-accelerate-innovative</t>
+  </si>
+  <si>
+    <t>Nearly 830,000 euros to bring the agriculture of the future closer: the Villadangos Canal promotes its water transformation with the PERTE</t>
+  </si>
+  <si>
+    <t>With one of the largest PERTE investments in the province, the Villadangos Canal Irrigation Community is digitizing 7,000 hectares to achieve maximum efficiency and technological autonomy. The Villadangos Canal Irrigation Community has launched its comprehensive digitalization project. With 6,000 hectares of corn, cereals, and sugar beets, among other crops, and the involvement of 800 farmers,…</t>
+  </si>
+  <si>
+    <t>Tue, 10 Feb 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/nearly-830000-euros-bring-agriculture-future-closer-villadangos-canal-promotes-its-water</t>
+  </si>
+  <si>
+    <t>GO FOTOPUR will present its progress in two technical days on innovation, energy and emissions in swine</t>
+  </si>
+  <si>
+    <t>The GO FOTOPUR Operational Group will participate in two key events in February focused on innovation and improving the efficiency and sustainability of the pig farming sector. These events, taking place in Zaragoza and Tauste , will provide an opportunity to share knowledge, exchange experiences with industry professionals, and raise awareness of the work being carried out by the project…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-fotopur-will-present-its-progress-two-technical-days-innovation-energy-and-emissions-swine</t>
+  </si>
+  <si>
+    <t>Work is progressing on the automatic detection of irrigation leaks for the GO DENORI</t>
+  </si>
+  <si>
+    <t>The project “Automatic Detection and Notification of Irrigation Leaks (DENORI)” , in which ASAJA-Sevilla participates along with a consortium led by Loyola University Andalusia and which also includes the University of Huelva and the company Trifolium Farms , continues its work to improve the efficiency of agricultural irrigation through the implementation of a system based on artificial…</t>
+  </si>
+  <si>
+    <t>Thu, 5 Feb 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/work-progressing-automatic-detection-irrigation-leaks-go-denori</t>
+  </si>
+  <si>
+    <t>Researchers at INMA develop a new rapid sensor for dangerous bacteria in food, such as salmonella or listeria</t>
+  </si>
+  <si>
+    <t>Source: REFEAGAS The study, which uses liquid crystals that 'light up' when they detect a pathogen, has been published in the prestigious Journal of the American Chemical Society, and opens the door to finding effective and rapid solutions to prevent outbreaks. A team of researchers from INMA, a joint institute of the Spanish National Research Council (CSIC) and the University of Zaragoza, has…</t>
+  </si>
+  <si>
+    <t>Wed, 4 Feb 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/researchers-inma-develop-new-rapid-sensor-dangerous-bacteria-food-such-salmonella-or-listeria</t>
+  </si>
+  <si>
+    <t>A preliminary report on the Sustainability Barometer for the Spanish wine sector has been presented.</t>
+  </si>
+  <si>
+    <t>Cajamar Caja Rural and the Spanish Wine Federation (FEV) presented at Barcelona Wine Week a first look at the Sustainability Barometer for the Spanish wine sector , a tool linked to the Sustainable Wineries for Climate Protection seal (promoted by the FEV and with more than 148 certified wineries ). The barometer will provide a snapshot of wineries' performance across the various pillars of…</t>
+  </si>
+  <si>
+    <t>Tue, 3 Feb 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/preliminary-report-sustainability-barometer-spanish-wine-sector-has-been-presented</t>
+  </si>
+  <si>
+    <t>EU CAP Network opens the call for participation in the 2026 cross-visits</t>
+  </si>
+  <si>
+    <t>The EU CAP Network has launched a call for expressions of interest to participate in the 2026 cross-visits , a series of cross-visits aimed at boosting innovation, knowledge sharing, and networking within the framework of the EIP-AGRI . The application deadline is 20 February 2026 (23:59 CET) . Three themes for the 2026 cross-visits The 2026 visits will be directed towards Operational Group…</t>
+  </si>
+  <si>
+    <t>Thu, 29 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/eu-cap-network-opens-call-participation-2026-cross-visits</t>
+  </si>
+  <si>
+    <t>The third co-financed call for proposals from the European Association AGROECOLOGY closes on February 18th.</t>
+  </si>
+  <si>
+    <t>The European association AGROECOLOGY has officially opened the 3rd co-financed call for research and innovation projects , under the motto "Promoting plant and animal genetic diversity and empowering farmers to accelerate the agroecological transition" . This call focuses on two key pillars of the agroecological transition : the genetic dimension and the social dimension , funding R&amp;D&amp;I…</t>
+  </si>
+  <si>
+    <t>Wed, 28 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/third-co-financed-call-proposals-european-association-agroecology-closes-february-18th</t>
+  </si>
+  <si>
+    <t>CDTI Conference “Between Two Programs, Horizon Europe”</t>
+  </si>
+  <si>
+    <t>The CDTI is organizing the thirteenth edition of the Conference of the European Union's Framework Programme for Research and Innovation (FP) in Spain, under the motto "Between two Programmes, Horizon Europe", which will take place June 16th at the Palau de Congressos de Catalunya (Barcelona). The event will be held in collaboration with the Ministry of Science, Innovation and Universities, the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cdti-conference-between-two-programs-horizon-europe</t>
+  </si>
+  <si>
+    <t>Advances in wood analysis and soil studies by the Conifers+ Operational Group</t>
+  </si>
+  <si>
+    <t>The Conifers+ Operational Group continues to advance its research and data collection, achieving significant milestones in both the analysis of the structural quality of standing wood and soil sampling to identify alternatives to diseased conifers . These advances strengthen the project's scientific foundation and provide key information for decision-making in forest management. Measurements of…</t>
+  </si>
+  <si>
+    <t>Tue, 27 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/advances-wood-analysis-and-soil-studies-conifers-operational-group</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 kicks off its new phase with the launch meeting at the madri+d Foundation</t>
+  </si>
+  <si>
+    <t>The headquarters of the madri+d Knowledge Foundation hosted the kick-off meeting of EDIH Madrid Region 2.0 on January 20, 2026 , a milestone that formally marks the beginning of the new phase of the European Digital Innovation Hub of the Community of Madrid. The event brought together consortium partners and institutional representatives to strengthen collaboration, share priorities, and…</t>
+  </si>
+  <si>
+    <t>Mon, 26 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/edih-madrid-region-20-kicks-its-new-phase-launch-meeting-madrid-foundation</t>
+  </si>
+  <si>
+    <t>A survey on digitization and data use in rural tourism is now open.</t>
+  </si>
+  <si>
+    <t>The Data4Rural project has launched a survey targeting rural tourism stakeholders to determine the level of digitalization, current data usage, and the sector's main training needs . The results will be used to design practical tools, training programs, and support services tailored to the specific needs of rural organizations. The survey is short and simple , with an estimated response time of 6…</t>
+  </si>
+  <si>
+    <t>Fri, 23 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/survey-digitization-and-data-use-rural-tourism-now-open</t>
+  </si>
+  <si>
+    <t>The importance of beef cattle farming for health, debated in a new session of the Provacuno Campus</t>
+  </si>
+  <si>
+    <t>During the day, Juan Pascual, veterinarian, science communicator and vice president of AnimalhealthEurope, addressed from a scientific and technical perspective the role of cattle in sustainability, nutrition and human health. The Provacuno Campus is establishing itself as a leading resource for university students interested in the beef cattle sector. Its latest session, held online on January…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/importance-beef-cattle-farming-health-debated-new-session-provacuno-campus</t>
+  </si>
+  <si>
+    <t>GO INGNUTS promotes almond sustainability at CICYTEX</t>
+  </si>
+  <si>
+    <t>Source: GO INGNUTS Last December, the CICYTEX Extremadura Technical Conference on Agronomy, entitled "Agrotechnology and Sustainability: The New Impetus for Extremadura's Agriculture," was held at the COFRUIT cooperative facilities in Mérida. The second presentation was on the " GO_INGNUTS " project: " Use of Precision Agriculture, Biodiversity, and Soil Health in Almond Orchards." The project…</t>
+  </si>
+  <si>
+    <t>Thu, 22 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-ingnuts-promotes-almond-sustainability-cicytex</t>
+  </si>
+  <si>
+    <t>GO FOTOPUR progress: floating photovoltaics to reduce emissions in slurry lagoons</t>
+  </si>
+  <si>
+    <t>The FOTOPUR Operational Group is making progress in the development and validation of innovative solutions based on floating photovoltaics to reduce polluting emissions from slurry lagoons in pig farms, while generating renewable energy for self-consumption . The project, focused on photovoltaics on floating platforms in slurry , responds to the regulatory requirements for reducing ammonia…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-fotopur-progress-floating-photovoltaics-reduce-emissions-slurry-lagoons</t>
+  </si>
+  <si>
+    <t>The deadline is now open to participate in the EU CAP Network conference on water resilience in agriculture</t>
+  </si>
+  <si>
+    <t>The EU CAP Network has opened the call for expressions of interest to participate in the conference “Water resilience in agriculture: innovation in practice” , a European meeting focused on innovation, knowledge exchange and the EIP-AGRI approach . February 9th is the deadline to submit applications to attend this meeting, which will take place in Hamburg, Germany, from May 19th to 21st. The…</t>
+  </si>
+  <si>
+    <t>Wed, 21 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/deadline-now-open-participate-eu-cap-network-conference-water-resilience-agriculture</t>
+  </si>
+  <si>
+    <t>Evolution of the GO Olivebiome project</t>
+  </si>
+  <si>
+    <t>The GO Olivebiome project, technically coordinated by Maslina , is making strong progress towards the industrial validation of sustainable probiotic solutions for animal feed, thanks to the full incorporation of AINIA . The latest advances focus on three key milestones: Optimizing cultures : AINIA is comparing probiotic growth in MRS medium and whey, with the aim of identifying the most efficient…</t>
+  </si>
+  <si>
+    <t>Fri, 16 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/evolution-go-olivebiome-project</t>
+  </si>
+  <si>
+    <t>APP-TRI: foliar sampling in wheat to “read” the plot and refine the harvest prediction</t>
+  </si>
+  <si>
+    <t>Source: APP-TRI The APP-TRI Operational Group is making progress on one of the project's key pillars: translating real-time agronomic data from the field into a digital application capable of estimating wheat productivity and anticipating potential crop deviations . The tool relies on integrating information from combine harvester yield maps and remote sensors (Sentinel-2) , with the aim of…</t>
+  </si>
+  <si>
+    <t>Thu, 15 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/app-tri-foliar-sampling-wheat-read-plot-and-refine-harvest-prediction</t>
+  </si>
+  <si>
+    <t>The Local Food Advisors' Journey 2026 campaign is launched: a European roadmap to strengthen advice on short supply chains</t>
+  </si>
+  <si>
+    <t>The EU 4Advice and COREnet initiative, Local Food Advisors' Journey 2026, was created with the aim of highlighting the European Network of Advisors on Short Food Supply Chains (EAN-SFSC) and, at the same time, actively involving advisors in its construction and continuous improvement . This initiative is designed as a flexible and evolving roadmap for advisors who are part of the shared COREnet…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/local-food-advisors-journey-2026-campaign-launched-european-roadmap-strengthen-advice-short</t>
+  </si>
+  <si>
+    <t>Smart irrigation as a sustainability goal for the countryside in the Páramo Medio region</t>
+  </si>
+  <si>
+    <t>The Leonese community is implementing the first digital solutions to control and optimize water use in one of the areas most dependent on the Barrios de Luna reservoir. The Páramo Medio Irrigation Community , based in Bercianos del Páramo (León), has begun a new phase of technological modernization within the framework of the Water Cycle Digitalization Project (PERTE), funded by the European…</t>
+  </si>
+  <si>
+    <t>Wed, 14 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/smart-irrigation-sustainability-goal-countryside-paramo-medio-region</t>
+  </si>
+  <si>
     <t>The GO RIEGO SUBTERRÁNEO promotes the optimization of water use in woody crops in the Bajo Cinca region.</t>
   </si>
   <si>
     <t>The UNDERGROUND IRRIGATION Operational Group is developing an innovation project aimed at improving water efficiency in woody crops through underground drip systems in areas with erosion and infiltration problems. The initiative, called “Optimization of localized irrigation for woody crops in land with erosion and infiltration problems, through underground drip irrigation”, is being carried out…</t>
   </si>
   <si>
-    <t>Thu, 05/21/2026 - 11:34</t>
+    <t>Tue, 13 Jan 2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/go-riego-subterraneo-promotes-optimization-water-use-woody-crops-bajo-cinca-region</t>
   </si>
   <si>
-    <t>Work is progressing on the automatic detection of irrigation leaks for the GO DENORI</t>
-[...488 lines deleted...]
-    <t>https://akisplataforma.es/en/news/deadline-now-open-participate-eu-cap-network-conference-water-resilience-agriculture</t>
+    <t>In 2026, the block of sectoral technical workshops of the plan to promote regenerative and sustainable agriculture will begin.</t>
+  </si>
+  <si>
+    <t>In 2026, the block of sectoral technical workshops begins within the program "Technical workshops and seminars to promote regenerative and sustainable agriculture" , an initiative launched in March 2025 by the Juana de Vega Foundation and the company Agroassessor , and subsidized by the Ministry of Agriculture, Fisheries and Food . For almost a year and a half, both entities have jointly promoted…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/2026-block-sectoral-technical-workshops-plan-promote-regenerative-and-sustainable-agriculture</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation opens its 2026 Open Call to boost the digitalization of the agri-food sector</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation has officially launched its 2026 Open Call , aimed at startups and technology projects that offer innovative solutions to the major challenges facing the agri-food sector. The program seeks initiatives capable of accelerating digital transformation , improving sustainability, and strengthening the sector's competitiveness. The acceleration program is powered by…</t>
+  </si>
+  <si>
+    <t>Mon, 12 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/agrobank-tech-digital-innovation-opens-its-2026-open-call-boost-digitalization-agri-food</t>
+  </si>
+  <si>
+    <t>The Spanish AKIS coordinating body approves its roadmap for 2026 and strengthens the alignment between science, innovation and the agri-food sector</t>
+  </si>
+  <si>
+    <t>On December 17, 2025 , the second plenary meeting of the Coordinating Body of the Knowledge and Innovation System in Agriculture (SCIA-AKIS) was held at the headquarters of the Ministry of Agriculture, Fisheries and Food in Madrid. The session took place in person and was co-chaired by the Secretary of State for Agriculture and Food, Begoña García Bernal , and the Secretary of State for Science,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/spanish-akis-coordinating-body-approves-its-roadmap-2026-and-strengthens-alignment-between</t>
+  </si>
+  <si>
+    <t>CDTI Innovation is looking for a Spanish company for an R&amp;D project in Agritech together with FAEDA (Senegal)</t>
+  </si>
+  <si>
+    <t>CDTI Innovation has published a search for a business partner to identify a Spanish company interested in developing an R&amp;D project in international cooperation with the Senegalese company FAEDA , in the Agritech field, specifically in the application of ICT to poultry farming . The proposed collaboration focuses on the development and validation of a pilot poultry farm in Senegal , which…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cdti-innovation-looking-spanish-company-rd-project-agritech-together-faeda-senegal</t>
+  </si>
+  <si>
+    <t>The smart water revolution: Xinzo de Limia joins the digitalization of irrigation</t>
+  </si>
+  <si>
+    <t>The digitalization of agriculture is advancing steadily, and Galicia is no exception. The Laguna de Antela Irrigation Community, in the Ourense region of A Limia, has begun implementing technological solutions that will mark a turning point in agricultural water management . This project, supported by the European Union's Next Generation funds through the PERTE program for Digitalization of the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/smart-water-revolution-xinzo-limia-joins-digitalization-irrigation</t>
+  </si>
+  <si>
+    <t>Innovation and technology, pillars of food security and sovereignty in the EU</t>
+  </si>
+  <si>
+    <t>Ensuring food security and sovereignty for the European Union in a global context marked by geopolitical, climatic, and economic uncertainty has become a strategic priority. This was made clear at the recent extraordinary meeting of the European Union's Agriculture Ministers in Brussels , held on January 7 at the initiative of the European Commission and the Cypriot Presidency, which addressed…</t>
+  </si>
+  <si>
+    <t>Fri, 9 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/innovation-and-technology-pillars-food-security-and-sovereignty-eu</t>
+  </si>
+  <si>
+    <t>The Galician government intensifies coordination with Xenética Fontao to improve Galician livestock</t>
+  </si>
+  <si>
+    <t>SOURCE: RFEAGAS The general directors of Livestock, Agriculture and Agri-Food Industries, José Balseiros, and of the PAC and Food Chain Control, Juan José Cerviño, met in San Caetano with officials from Xenética Fontao, a company owned by the Xunta and in charge of managing the Animal Escolma and Reproduction Center of Galicia. The meeting served to strengthen collaboration and coordination…</t>
+  </si>
+  <si>
+    <t>Wed, 7 Jan 2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/galician-government-intensifies-coordination-xenetica-fontao-improve-galician-livestock</t>
+  </si>
+  <si>
+    <t>GO LIVLAB-IN: How insect frass is revolutionizing horticultural crop fertilization</t>
+  </si>
+  <si>
+    <t>This is the basis of the GO LIVLAB-IN project, an innovative initiative that focuses on insect farming and the circular economy as levers to transform agriculture and the agro-industry. LIVLAB-IN proposes a pioneering model that uses insect production to add value to byproducts, waste, and plant residues generated throughout the food chain, from the initial processing stages to waste from the…</t>
+  </si>
+  <si>
+    <t>Tue, 23 Dec 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-livlab-how-insect-frass-revolutionizing-horticultural-crop-fertilization</t>
+  </si>
+  <si>
+    <t>CITOLIVA offers the olive oil sector the technological tool to transform its by-products</t>
+  </si>
+  <si>
+    <t>OLIVEVALUE, funded by the Junta de Andalucía (PAIDI 2020), offers a pioneering system that recommends to olive mills and pomace processing plants the best route to valorize olive pomace, pits, leaves and other olive grove waste. CITOLIVA has successfully completed the OLIVEVALUE project , an initiative whose main result is an innovative model to support strategic decision-making for the use of by…</t>
+  </si>
+  <si>
+    <t>Mon, 22 Dec 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/citoliva-offers-olive-oil-sector-technological-tool-transform-its-products</t>
+  </si>
+  <si>
+    <t>New call for aid for advice on the digitalization of the agri-food and forestry sector</t>
+  </si>
+  <si>
+    <t>Consulting is once again at the heart of the digital transformation of the agri-food and forestry sector . The Ministry of Agriculture, Fisheries and Food (MAPA) has launched a new call for proposals for digitalization advisory services , with a budget of €4.7 million , within the framework of the CAP Strategic Plan 2023-2027 (PEPAC) . This support is key to strengthening the role of advisory…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-call-aid-advice-digitalization-agri-food-and-forestry-sector</t>
+  </si>
+  <si>
+    <t>The Government is promoting knowledge about carbon agriculture through an agreement with the Spanish Association of Conservation Agriculture Living Soils</t>
+  </si>
+  <si>
+    <t>The agreement continues the current framework for joint collaboration in order to contribute to a better understanding of conservation agriculture practices and their wider application across ecoregions. It will pay special attention to the training of women and to promoting generational renewal and retaining population in rural areas. The agreement has a maximum budget of 422,100 euros and will…</t>
+  </si>
+  <si>
+    <t>Fri, 19 Dec 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/government-promoting-knowledge-about-carbon-agriculture-through-agreement-spanish-association</t>
+  </si>
+  <si>
+    <t>OP BIOTECH promotes microbial solutions to increase crop tolerance to water scarcity</t>
+  </si>
+  <si>
+    <t>The OP BIOTECH project continues to advance the development of innovative strategies based on the use of beneficial bacteria to strengthen crop resistance to water stress. This line of research focuses on harnessing the potential of certain microorganisms in the soil and rhizosphere to improve the physiological behavior of plants under drought conditions. In a context marked by climate change and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/op-biotech-promotes-microbial-solutions-increase-crop-tolerance-water-scarcity</t>
+  </si>
+  <si>
+    <t>Sixteen renowned chefs join the charity meal organized by Provacuno</t>
+  </si>
+  <si>
+    <t>Sixteen chefs, several of them Michelin-starred, have participated this year in the now traditional Christmas charity lunch for the benefit of the most needy people in Madrid, organized by the Interprofessional Beef Association (PROVACUNO) with the support of the city's mayor, José Luis Martínez-Almeida. The initiative, which has been held for four years, has consisted of the preparation and…</t>
+  </si>
+  <si>
+    <t>Thu, 18 Dec 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/sixteen-renowned-chefs-join-charity-meal-organized-provacuno</t>
   </si>
   <si>
     <t>The call for proposals for CDTI grants for “Innovation and Transfer Ecosystems 2025” remains open until February 12.</t>
   </si>
   <si>
     <t>The 2025 Innovation and Transfer Ecosystems call for applications remains open until February 12, 2026 , with the aim of strengthening interregional ecosystems focused on the transfer, dissemination and valorization of knowledge , in line with the approach of Agricultural Knowledge and Innovation Systems (AKIS) . This action seeks to foster collaborative and participatory models among the…</t>
   </si>
   <si>
-    <t>Tue, 01/20/2026 - 17:45</t>
+    <t>Wed, 17 Dec 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/call-proposals-cdti-grants-innovation-and-transfer-ecosystems-2025-remains-open-until-february</t>
   </si>
   <si>
+    <t>An MSCA PhD position on chromosome biology has been announced within the framework of the AGILE network</t>
+  </si>
+  <si>
+    <t>Source: Red PlantMicro The European doctoral network Marie Skłodowska-Curie “AGILE” has opened a call for a PhD position starting in spring 2026 , focused on the comparative analysis of chromatin in standard and supernumerary chromosomes in plants. The research will be conducted at the IPK in Gatersleben (Germany) and will address key aspects of chromosome biology, epigenetics and transcriptional…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/msca-phd-position-chromosome-biology-has-been-announced-within-framework-agile-network</t>
+  </si>
+  <si>
+    <t>CITOLIVA is launching a pioneering line of research in 2026 based on advanced lipidomics techniques</t>
+  </si>
+  <si>
+    <t>The Foundation held its Board of Trustees meeting, where the roadmap for the coming year was presented. Among the main new developments, the launch of a new line of research in the field of food and health stood out, which will open new opportunities in the development of healthier and more functional foods. At the meeting, the Action Plan for 2026 was approved and the positions in its governing…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/citoliva-launching-pioneering-line-research-2026-based-advanced-lipidomics-techniques</t>
+  </si>
+  <si>
     <t>SECUESVAC makes progress in calculating organic carbon sequestration in agricultural soils</t>
   </si>
   <si>
     <t>The GO SECUESVAC project has taken another step forward with the start of the phase focused on calculating organic carbon sequestration in the soil. Following the start of this second stage, the members of the Operational Group for Optimizing Carbon Sequestration in Agricultural Soils Associated with Beef Production are working on defining strategies and collecting the data necessary to develop a…</t>
   </si>
   <si>
-    <t>Tue, 01/20/2026 - 10:22</t>
+    <t>Tue, 16 Dec 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/secuesvac-makes-progress-calculating-organic-carbon-sequestration-agricultural-soils</t>
   </si>
   <si>
-    <t>AgroBank Tech Digital INNovation opens its 2026 Open Call to boost the digitalization of the agri-food sector</t>
-[...56 lines deleted...]
-    <t>https://akisplataforma.es/en/news/smart-irrigation-sustainability-goal-countryside-paramo-medio-region</t>
+    <t>ASH4SOIL participated in the closing of the European project AF4EU</t>
+  </si>
+  <si>
+    <t>The ASH4SOIL Operational Group , coordinated by FEUGA , participated on December 12th in the regional meeting of the Regional Agroforestry Innovation Network (RAIN) of the European project AF4EU , led by the University of Santiago de Compostela (USC) The event concluded three years of collaboration and joint work between entities from 10 European countries , with the aim of promoting agroforestry…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ash4soil-participated-closing-european-project-af4eu</t>
+  </si>
+  <si>
+    <t>The GO e-LocalHub launches its first video recipes to highlight native breeds</t>
+  </si>
+  <si>
+    <t>The e-LocalHub Operational Group has published the first video recipes of the project, a gastronomic initiative aimed at bringing products from native breeds and traditional extensive livestock farming closer to the end consumer. The products are made with ingredients from the breeds participating in the project: Iberian pigs , Castellana Negra poultry , Avileña-Negra Ibérica cattle and Merino…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-e-localhub-launches-its-first-video-recipes-highlight-native-breeds</t>
+  </si>
+  <si>
+    <t>The RFEAGAS 2025 Technical Conferences strengthen coordination and the future of selective breeding.</t>
+  </si>
+  <si>
+    <t>The RFEAGAS 2025 Technical Conference brought together in Madrid breeders' associations, technicians and professionals from the sector with the aim of analyzing and updating the main challenges and opportunities of purebred livestock in Spain . The program addressed, from a technical and cross-cutting perspective, key issues such as animal health , genetic improvement , digitalization and data…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/rfeagas-2025-technical-conferences-strengthen-coordination-and-future-selective-breeding</t>
+  </si>
+  <si>
+    <t>CONAFE participates in seven scientific papers presented at the 2026 World Congress of Genetics Applied to Livestock Production</t>
+  </si>
+  <si>
+    <t>The Confederation of Spanish Friesian Associations (CONAFE) collaborates on several scientific works that have been presented at the World Congress of Genetics Applied to Livestock Production (WCGALP 2026) , which will be held from July 12 to 17, 2026 in Madison (Wisconsin, USA) . The WCGALP is the leading international forum on animal genetic improvement , bringing together researchers and…</t>
+  </si>
+  <si>
+    <t>Wed, 10 Dec 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/conafe-participates-seven-scientific-papers-presented-2026-world-congress-genetics-applied</t>
   </si>
   <si>
     <t>GO SUPRA BIOLIVA: transforming olive grove by-products into added value and sustainability</t>
   </si>
   <si>
     <t>SOURCE: GO SUPRA BIOLIVA At the heart of Spain's olive groves lies a paradox: while olive oil is one of our most renowned treasures, thousands of tons of byproducts, such as olive pomace and leaves, are lost every day without their true potential being realized. This waste, traditionally considered an environmental and economic problem, can be transformed into a high-value resource thanks to…</t>
   </si>
   <si>
-    <t>Wed, 01/14/2026 - 12:01</t>
+    <t>Tue, 9 Dec 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/go-supra-bioliva-transforming-olive-grove-products-added-value-and-sustainability</t>
   </si>
   <si>
-    <t>The Spanish AKIS coordinating body approves its roadmap for 2026 and strengthens the alignment between science, innovation and the agri-food sector</t>
-[...92 lines deleted...]
-    <t>https://akisplataforma.es/en/news/go-livlab-how-insect-frass-revolutionizing-horticultural-crop-fertilization</t>
+    <t>CDTI Innovation will finance Spanish participation in the third call for the European Agroecology partnership</t>
+  </si>
+  <si>
+    <t>The Centre for the Development of Technology and Innovation (CDTI Innovación) has announced that it will fund the participation of Spanish entities in the third co-financed call for proposals of the European Agroecology Partnership , recently launched under the title “Fostering plant and animal genetic diversity and empowering farmers to accelerate the agroecological transition.” This initiative…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cdti-innovation-will-finance-spanish-participation-third-call-european-agroecology-partnership</t>
+  </si>
+  <si>
+    <t>Operational Groups: Agri-food innovation in the fight against African Swine Fever</t>
+  </si>
+  <si>
+    <t>The Common Agricultural Policy (CAP) has fostered numerous Operational Innovation Groups in recent years, working to improve animal health and welfare in the livestock sector. These initiatives, funded by European funds and developed collaboratively by farmers, researchers, government agencies, and businesses, share a common goal: to translate science and technology into practical solutions to…</t>
+  </si>
+  <si>
+    <t>Fri, 5 Dec 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/operational-groups-agri-food-innovation-fight-against-african-swine-fever</t>
+  </si>
+  <si>
+    <t>FutureFoodS launches its second transnational co-funded call to accelerate food sustainability</t>
+  </si>
+  <si>
+    <t>The European partnership FutureFoodS has announced the opening of its Second Transnational Co-financed Call for Proposals , aimed at funding research and innovation projects that drive the transition to more sustainable, healthy, circular, and transparent food systems . The call invites researchers, technology centers, universities, public administrations, NGOs, and companies—including SMEs—to…</t>
+  </si>
+  <si>
+    <t>Wed, 3 Dec 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/futurefoods-launches-its-second-transnational-co-funded-call-accelerate-food-sustainability</t>
+  </si>
+  <si>
+    <t>GO CLIMALACT: A commitment to innovation and sustainability in the dairy sector</t>
+  </si>
+  <si>
+    <t>The CLIMALACT operational group It is making steady progress in its goal of transforming the dairy production model in Galicia and Asturias towards sustainability and climate neutrality. At a time when the dairy sector faces increasing environmental, social, and profitability challenges, this initiative emerges as a firm commitment to innovation, cooperation, and responsibility—seeking to ensure…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-climalact-commitment-innovation-and-sustainability-dairy-sector</t>
+  </si>
+  <si>
+    <t>GO e-LocalHub presents itself to the Breeders' Associations and the Autonomous Communities at a MAPA meeting</t>
+  </si>
+  <si>
+    <t>Source: RFEAGAS Yesterday, Tuesday, December 2nd, a meeting was held at the headquarters of the Sub-Directorate of Livestock Production Resources of the Ministry of Agriculture, Fisheries and Food. The meeting, convened by the Ministry, addressed various issues related to the 100% Native Breed Logo. It saw strong participation from technicians of Breeders' Associations and representatives of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-e-localhub-presents-itself-breeders-associations-and-autonomous-communities-mapa-meeting</t>
+  </si>
+  <si>
+    <t>GO YesWeCast presented its progress in the conservation and improvement of the chestnut tree at BioCastanea 2025</t>
+  </si>
+  <si>
+    <t>The YesWeCast Operational Group , framed within the NOVOXEN R&amp;D project, has announced at the BioCastanea 2025 Scientific Technical Conference the main advances in its strategy for conserving chestnut germplasm and improving its resilience against pests and diseases . During this key meeting for the chestnut sector, held from November 13 to 16 in Ponferrada , the group's results were…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-yeswecast-presented-its-progress-conservation-and-improvement-chestnut-tree-biocastanea</t>
   </si>
   <si>
     <t>The call for applications for R&amp;D stays is now open to promote scientific advice in the Administration, with challenges related to the agri-food and forestry sector.</t>
   </si>
   <si>
     <t>The R&amp;D Stays call opens a new opportunity for the Spanish scientific community to contribute directly to the design and improvement of public policies through scientific advice in the General State Administration. This pioneering initiative, promoted by the National Office for Scientific Advice (ONAC) and the Spanish Foundation for Science and Technology (FECYT) , offers 42 six-month…</t>
   </si>
   <si>
-    <t>Mon, 12/22/2025 - 18:18</t>
+    <t>Tue, 2 Dec 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/call-applications-rd-stays-now-open-promote-scientific-advice-administration-challenges</t>
   </si>
   <si>
-    <t>CITOLIVA offers the olive oil sector the technological tool to transform its by-products</t>
-[...20 lines deleted...]
-    <t>https://akisplataforma.es/en/news/new-call-aid-advice-digitalization-agri-food-and-forestry-sector</t>
+    <t>CTA promotes 16 new innovation projects with a strong focus on the agri-food sector</t>
+  </si>
+  <si>
+    <t>The Andalusian Technology Corporation (CTA) has approved funding for 16 new projects that will mobilize a total investment of €9.72 million , with € 3.78 million in incentives , thus consolidating its role as a strategic driver of R&amp;D&amp;I in the region. Among the approved initiatives are several high-impact projects for the agri-food sector , which continues to be a priority for the…</t>
+  </si>
+  <si>
+    <t>Fri, 28 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cta-promotes-16-new-innovation-projects-strong-focus-agri-food-sector</t>
+  </si>
+  <si>
+    <t>Begoña García emphasizes at Agrobiotech that "digital agriculture is already part of the daily life of the Spanish countryside"</t>
+  </si>
+  <si>
+    <t>The Secretary of State for Agriculture and Food asserts that the digital transformation of the sector is “a reality built between administrations, the sector and science” It highlights Catalonia's role as a key ecosystem for agri-food innovation in Europe, with the University of Lleida, IRTA and Parc Agrobiotech as leading institutions. The Ministry of Agriculture, Fisheries and Food is…</t>
+  </si>
+  <si>
+    <t>Thu, 27 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/begona-garcia-emphasizes-agrobiotech-digital-agriculture-already-part-daily-life-spanish</t>
+  </si>
+  <si>
+    <t>GO CLIMSOSTRIGO identifies wheat varieties tolerant to drought and high temperatures</t>
+  </si>
+  <si>
+    <t>Climate change is profoundly transforming growing conditions in Spain's main cereal-growing regions. According to the project report, Mediterranean regions are facing more frequent droughts, increasingly irregular rainfall, and ever-higher temperatures—factors that are already reducing soft wheat yields . In this context, the GO CLIMSOSTRIGO project focuses on a key objective: identifying and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-climsostrigo-identifies-wheat-varieties-tolerant-drought-and-high-temperatures</t>
+  </si>
+  <si>
+    <t>The GO OLIVEBIOME project demonstrates the potential of olive grove waste as a sustainable resource</t>
+  </si>
+  <si>
+    <t>Significant progress in the results of its second phase. The final results will serve as the basis for the development of innovative products aimed at healthier and more sustainable animal feed. The national OLIVEBIOME project has begun its second phase with promising results in the development of biotechnological solutions applied to animal feed. After completing its first stage, the consortium…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-olivebiome-project-demonstrates-potential-olive-grove-waste-sustainable-resource</t>
+  </si>
+  <si>
+    <t>Provacuno DSS Manure, an app for characterizing manure from beef cattle farms</t>
+  </si>
+  <si>
+    <t>  This new app, which allows you to categorize farms and their manure based on information about its management, is free and is already available for both iOS and Android.   The Interprofessional Beef Organization (Provacuno) has developed, in collaboration with the Miguel Hernández University (UMH) and the Polytechnic University of Valencia (UPV), a mobile application of the DSS ( Decision…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provacuno-dss-manure-app-characterizing-manure-beef-cattle-farms</t>
+  </si>
+  <si>
+    <t>GO CONTROL holds a technical meeting in Valencia to assess the progress of the pilots</t>
+  </si>
+  <si>
+    <t>GO CONTROL held a technical meeting in the city of Valencia with the aim of analyzing in detail the state of development and the degree of progress of the pilot projects that are currently being implemented in the Valencian Community and in Castilla y León . The meeting brought together the technical teams responsible for implementing the pilot projects in both regions , becoming a key forum for…</t>
+  </si>
+  <si>
+    <t>Tue, 25 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-control-holds-technical-meeting-valencia-assess-progress-pilots</t>
+  </si>
+  <si>
+    <t>Boosting digitalization in livestock farming with the work of GO LARRESNE and the NEIKER technology center</t>
+  </si>
+  <si>
+    <t>According to the newsletter of the Royal Spanish Federation of Associations of Selected Livestock (RFEAGAS), smart grazing is a digital response to the new demands of the dairy sector. The NEIKER technology center is part of the LARRESNE operational group, which aims to promote the digitalization of livestock farming, improve herd management, and strengthen product traceability. The agri-food…</t>
+  </si>
+  <si>
+    <t>Mon, 24 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/boosting-digitalization-livestock-farming-work-go-larresne-and-neiker-technology-center</t>
+  </si>
+  <si>
+    <t>The new AKISConnect Forum is now available: an open space for collaboration and exchange in the European AKIS ecosystem</t>
+  </si>
+  <si>
+    <t>The AKISConnect community has announced the official launch of its new online forum , a digital space designed to facilitate connection, knowledge sharing, and collaboration among the various stakeholders in the AKIS system across Europe. Starting today, anyone interested can access and begin participating. This forum was created as an environment by and for the community , with the aim of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-akisconnect-forum-now-available-open-space-collaboration-and-exchange-european-akis</t>
+  </si>
+  <si>
+    <t>Agriculture of Data (AgData) launches its first grants to promote digital solutions in sustainable agriculture</t>
+  </si>
+  <si>
+    <t>The European partnership Agriculture of Data (AgData) has launched its first joint funding call, entitled “EU-wide data-driven solutions to real problems” , aimed at promoting innovative data-driven solutions that contribute to a more efficient, sustainable and future-oriented European agriculture. The initiative is aimed at transnational consortia and requires a multi-actor and user-centered…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/agriculture-data-agdata-launches-its-first-grants-promote-digital-solutions-sustainable</t>
+  </si>
+  <si>
+    <t>The ExpoAgro Canarias program, in detail: innovation in irrigation, crop protection and agrivoltaics for the agriculture of the future</t>
+  </si>
+  <si>
+    <t>ExpoAgro Canarias unveils a high-level technical program that places the islands at the heart of the conversation on agricultural innovation , efficient water management , advanced plant protection , and new models for integrating agriculture and energy . On November 26 and 27, leading national and regional experts will share technologies, strategies, and pioneering projects that will shape the…</t>
+  </si>
+  <si>
+    <t>Fri, 21 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/expoagro-canarias-program-detail-innovation-irrigation-crop-protection-and-agrivoltaics</t>
+  </si>
+  <si>
+    <t>GO LINOMAR shares its commitment to bioremediation and new generation biostimulants at DATAGRI</t>
+  </si>
+  <si>
+    <t>The LINOMAR Operational Group actively participated in DATAGRI, the leading event in digital transformation and agritechnology, where it had the opportunity to present its innovative initiative to more than 1,500 professionals from the agri-food sector. Attendees included technology companies, startups, cooperatives, agricultural organizations, research centers, universities, and institutional…</t>
+  </si>
+  <si>
+    <t>Thu, 20 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-linomar-shares-its-commitment-bioremediation-and-new-generation-biostimulants-datagri</t>
+  </si>
+  <si>
+    <t>Improvements in the management of aid for knowledge exchange and advice for the digital transition of the agri-food sector</t>
+  </si>
+  <si>
+    <t>Amendment to the regulations governing subsidies for knowledge exchange interventions, training and information activities, and advisory services Among other modifications introduced, the seniority and human resources requirements for beneficiaries are made more flexible. The Royal Decree includes the relaxation of deadlines to facilitate the introduction of the Digital Notebook, starting from 1…</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/improvements-management-aid-knowledge-exchange-and-advice-digital-transition-agri-food-sector</t>
+  </si>
+  <si>
+    <t>Provacuno and APAQ-W reinforce the sector's commitment to the goal of climate neutrality by 2050 at the 1st European Symposium on Beef Cattle Sustainability</t>
+  </si>
+  <si>
+    <t>More than 600 professionals participated both in person and online in the 1st European Symposium on Beef Sustainability , held on November 12 in Brussels and organized by Provacuno and APAQ-W within the framework of the European Sustainable Beef (SEUB) program. This pioneering event within the European Union brought together international experts to analyze the main sustainability challenges…</t>
+  </si>
+  <si>
+    <t>Mon, 17 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provacuno-and-apaq-w-reinforce-sectors-commitment-goal-climate-neutrality-2050-1st-european</t>
+  </si>
+  <si>
+    <t>The Surcos report on the MYCOWINE Operational Group, "From the ground to the treetop," is available on YouTube.</t>
+  </si>
+  <si>
+    <t>The report that the RTVCyL program Surcos dedicated to the MYCOWINE Operational Group is now available on YouTube, a project that is demonstrating how mycorrhizae and soil biotechnology can transform viticulture towards more sustainable, resilient and higher quality models. The broadcast, titled “From Soil to Glass: Mycorrhizae that Save the Grape and Elevate the Wine,” features testimonials from…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/surcos-report-mycowine-operational-group-ground-treetop-available-youtube</t>
+  </si>
+  <si>
+    <t>AKIS Advisors Platform, a tool for Working Groups to fulfill and strengthen their disclosure obligations</t>
+  </si>
+  <si>
+    <t>The AKIS Advisors Platform (PAA) is a space specifically designed for the European Innovation Partnership (EIP-AGRI / EU Network) Operational Groups to disseminate their activities, progress and results in an agile and effective manner. The publications that the Operational Groups send and share on the platform —news, events, project milestones, partial progress, outreach articles, press releases…</t>
+  </si>
+  <si>
+    <t>Fri, 14 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/akis-advisors-platform-tool-working-groups-fulfill-and-strengthen-their-disclosure-obligations</t>
+  </si>
+  <si>
+    <t>The DENORI project at Loyola University demonstrates the potential of smart systems to prevent irrigation leaks in high-value crops</t>
+  </si>
+  <si>
+    <t>Loyola University, through the DENORI project, has taken a decisive step towards more efficient and sustainable agriculture. Funded by the Regional Government of Andalusia within the European Innovation Partnership (EIP) Operational Groups Call, this initiative has developed an automated system capable of detecting irrigation leaks in real time , providing innovative solutions to one of the major…</t>
+  </si>
+  <si>
+    <t>Thu, 13 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/denori-project-loyola-university-demonstrates-potential-smart-systems-prevent-irrigation-leaks</t>
+  </si>
+  <si>
+    <t>The ATHENEA Working Group shared its latest developments at Expo AgriTech 2025</t>
+  </si>
+  <si>
+    <t>The ATHENEA supra-regional Operational Group , coordinated by CITOLIVA , participated in Expo AgriTech 2025 , which took place in Málaga from October 28 to 30. The fair, one of the major national events focused on agri-food innovation, brought together thousands of professionals interested in new technologies applied to agriculture and the agri-food industry. In this context, CITOLIVA presented…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/athenea-working-group-shared-its-latest-developments-expo-agritech-2025</t>
+  </si>
+  <si>
+    <t>Open call to select 27 Lighthouse Projects in advising for Short Food Supply Chains</t>
+  </si>
+  <si>
+    <t>The European project COREnet has launched a call for proposals to identify and support 27 Lighthouse Projects , one for each EU Member State, that highlight innovations in advising Short Food Supply Chains (SFSCs) . The initiative is aimed at advisors and organizations working in this field who wish to showcase novel, effective, and transferable approaches to improving the performance and impact…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/open-call-select-27-lighthouse-projects-advising-short-food-supply-chains</t>
+  </si>
+  <si>
+    <t>Lamb meat as a tool for preventing forest fires</t>
+  </si>
+  <si>
+    <t>Source: GO Previnovic . Within the framework of the EXPOSAGRIS Fair, INTEROVIC organized the presentation "Lamb meat as a tool for preventing forest fires" , given by Ana Mªría Olaizola , researcher at the University of Zaragoza (Unizar) and member of the Previnovic Operational Group. Extensive Grazing: The "Silent Firefighter" Against Megafires and Rural Abandonment? Spain faces a serious…</t>
+  </si>
+  <si>
+    <t>Wed, 12 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/lamb-meat-tool-preventing-forest-fires</t>
+  </si>
+  <si>
+    <t>The GO POMODORO is holding a conference in Seville to share its progress and main results.</t>
+  </si>
+  <si>
+    <t>On November 28, 2025 , the Higher Technical School of Agricultural Engineering of the University of Seville will host the technical conference “Innovation applied in the processing tomato: efficiency, sustainability and profitability” , organized by the POMODORO Supra-regional Operational Group . This initiative is part of the POMODORO Community of Practice , a collaborative space where farmers,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-pomodoro-holding-conference-seville-share-its-progress-and-main-results</t>
+  </si>
+  <si>
+    <t>Detailed program of AGROBIOTECH 2025: innovation, biotechnology and digitalization come together in Lleida</t>
+  </si>
+  <si>
+    <t>From November 25th to 27th at the Fira de Lleida The AGROBIOTECH 2025 event will turn Lleida into the epicenter of agri-food and forestry innovation from November 25 to 27 , bringing together researchers, companies, technology centers and public entities around the major challenges of the sector: sustainability, digitalization and climate change. The program includes more than fifty conferences,…</t>
+  </si>
+  <si>
+    <t>Tue, 11 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/detailed-program-agrobiotech-2025-innovation-biotechnology-and-digitalization-come-together</t>
+  </si>
+  <si>
+    <t>GO WELFARECUN is making progress in the study of animal welfare during the transport of rabbits</t>
+  </si>
+  <si>
+    <t>The project promotes new, more sustainable and animal welfare-friendly models of handling, baiting, and transport in rabbit farming The WELFARECUN Operational Group is working on the development of new fattening, transport, and slaughter processes in rabbit farming aimed at improving animal welfare and the sustainability of the sector . This project, funded through grants for the preparation and…</t>
+  </si>
+  <si>
+    <t>Fri, 7 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-welfarecun-making-progress-study-animal-welfare-during-transport-rabbits</t>
+  </si>
+  <si>
+    <t>The program of the VIII DATAGRI Forum, in detail</t>
+  </si>
+  <si>
+    <t>Murcia will host one of the major events in agri-food digitalization on November 12th and 13th. The countdown has begun for one of the most anticipated events on the agri-food calendar: the 8th DATAGRI Forum , which will bring together the leading figures in the digitalization of the sector in Murcia on November 12th and 13th . Under the theme of digital transformation as a driver for a more…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/program-viii-datagri-forum-detail</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food and the School of Industrial Organization renew their collaboration to promote digitalization in the agricultural sector</t>
+  </si>
+  <si>
+    <t>Through an agreement published in the Official State Gazette (BOE), the Ministry of Agriculture, Fisheries and Food (MAPA) has renewed its agreement with the EOI (School of Industrial Organization) to collaborate on two funding opportunities: one for knowledge exchange, information activities, and training; and the other for digitalization advisory services within the framework of the CAP…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-and-school-industrial-organization-renew-their</t>
+  </si>
+  <si>
+    <t>The recording of the seminar “R&amp;D&amp;I: Digital solutions for sustainable viticulture” in which GO PRERIVID participated is available on YouTube.</t>
+  </si>
+  <si>
+    <t>Source: GO PREVID On October 28 , the free online seminar “ R&amp;D&amp;I: Digital solutions for sustainable viticulture” took place, organized by the Wine Technology Platform (PTV) in collaboration with the Spanish Interprofessional Wine Organization (OIVE) and AgroBank . Within this framework, Débora Franco, director of Monet Viticultura, presented the progress of the PRERIVID Operational Group…</t>
+  </si>
+  <si>
+    <t>Thu, 6 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/recording-seminar-rdi-digital-solutions-sustainable-viticulture-which-go-prerivid-participated</t>
+  </si>
+  <si>
+    <t>Progress of the FOPRODES Operational Group: fieldwork and validation of the new data collection software</t>
+  </si>
+  <si>
+    <t>The FOPRODES Operational Group continues to make progress toward its goal of optimizing forage production processes through digitalization, energy efficiency, and emissions reduction. During September and October , the consortium intensified field activities and technical testing of the digital tool being developed within the project. A project to digitize and decarbonize the forage sector…</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/progress-foprodes-operational-group-fieldwork-and-validation-new-data-collection-software</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food (MAPA) will present the AKIS Advisors Platform at the 2nd National Meeting of Phytoma Advisors</t>
+  </si>
+  <si>
+    <t>The 2nd National Meeting of Advisors , organized by Phytoma in collaboration with the Valencian Regional Government's Ministry of Agriculture, Water, Livestock and Fisheries , has published its final program . The event will be held on December 10th and 11th at the Feria Valencia Events Center and will bring together professionals in agronomic consulting and integrated pest management from across…</t>
+  </si>
+  <si>
+    <t>Tue, 4 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-mapa-will-present-akis-advisors-platform-2nd-national</t>
+  </si>
+  <si>
+    <t>The EU is seeking experts and organizations for a new Thematic Group on sustainable and competitive livestock farming</t>
+  </si>
+  <si>
+    <t>The European Union's CAP Network has launched a call for applications to select members for its new Thematic Group (TG) dedicated to analyzing the role of the CAP in the transition to more sustainable and competitive livestock farming systems . Interested individuals and organizations can submit their expression of interest until 1 December 2025 . This Thematic Group will bring together a small…</t>
+  </si>
+  <si>
+    <t>Mon, 3 Nov 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/eu-seeking-experts-and-organizations-new-thematic-group-sustainable-and-competitive-livestock</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS 2025: More than 100 activities to connect the countryside with the city and showcase the innovation, talent and sustainability of the agri-food sector</t>
+  </si>
+  <si>
+    <t>From November 6 to 8, 2025 , Pavilion 4 of IFEMA MADRID will become the great meeting point of the agricultural world with the celebration of the first edition of EXPO SAGRIS, the Agriculture and Livestock Show , organized by IFEMA MADRID in collaboration with ALAS (Alliance for Sustainable Agriculture) as the promoting association. Under the slogan “The countryside comes to the city,” EXPO…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/expo-sagris-2025-more-100-activities-connect-countryside-city-and-showcase-innovation-talent</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Livestock and Fisheries (MAPA) participates in EXPO SAGRIS with the 2nd National Meeting of the CULTIVA Program</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food (MAPA) is organizing the 2nd National Meeting of the CULTIVA Program , which will be held on November 6, 2025, in Hall 4 of IFEMA Madrid , within the framework of the first edition of EXPO SAGRIS, the Agriculture and Livestock Show , which will be open from November 6 to 8. This demonstrates MAPA's support and participation in this new trade fair in…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-livestock-and-fisheries-mapa-participates-expo-sagris-2nd-national</t>
+  </si>
+  <si>
+    <t>The final event of the AGROALNEXT plan, in Pamplona, will showcase more than 260 R&amp;D projects in the agri-food sector.</t>
+  </si>
+  <si>
+    <t>For three years, the complementary agri-food plan AGROALNEXT, promoted by the Government of Spain through the Ministry of Science, Innovation and Universities , has united the talent of more than 27 research centers , 7 autonomous communities and hundreds of researchers in a joint effort to make the Spanish agri-food sector a benchmark in sustainability, innovation and competitiveness. This event…</t>
+  </si>
+  <si>
+    <t>Fri, 31 Oct 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/final-event-agroalnext-plan-pamplona-will-showcase-more-260-rd-projects-agri-food-sector</t>
+  </si>
+  <si>
+    <t>Bio4trace makes progress in the conservation and traceability of native pig breeds in Murcia, Galicia and the Canary Islands</t>
+  </si>
+  <si>
+    <t>The Bio4trace Operational Group continues to advance its goal of improving the traceability, authenticity, and sustainability of native Spanish pig breeds through science and innovation applied to the field. Over the past year, breeders' associations for Chato Murciano (Murcia) , Porco Celta (Galicia) , and Cochino Negro Canario (Canary Islands) have made significant progress in their respective…</t>
+  </si>
+  <si>
+    <t>Wed, 29 Oct 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/bio4trace-makes-progress-conservation-and-traceability-native-pig-breeds-murcia-galicia-and</t>
+  </si>
+  <si>
+    <t>More than 14 million euros from the second PERTE for 36 irrigation digitization projects</t>
+  </si>
+  <si>
+    <t>More than 14 million euros is the amount that 36 communities in Castilla y León, Galicia, the Canary Islands, Huesca and Murcia will receive as a subsidy for irrigation improvement projects prepared and presented by the León-based company iRiego, dedicated to the management and digitization of crops, within the second call of the PERTE for Digitalization of the Water Cycle , managed by the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/more-14-million-euros-second-perte-36-irrigation-digitization-projects</t>
+  </si>
+  <si>
+    <t>Latest update of the draft 2026-2027 Work Programmes of Horizon Europe, also for clusters 5 and 6</t>
+  </si>
+  <si>
+    <t>The European Commission (EC) has recently updated its publication in the comitology register of the draft Work Programmes (WP) for the last two years of Horizon Europe. Drafts are useful for preparing in advance for future calls for proposals, but it is very important to bear in mind that they are provisional documents and therefore subject to change. Only documents published on the EU Funding…</t>
+  </si>
+  <si>
+    <t>Tue, 28 Oct 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/latest-update-draft-2026-2027-work-programmes-horizon-europe-also-clusters-5-and-6</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food reaffirms its commitment to generational renewal at the Global Agriculture Forum 2025</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food has reaffirmed its commitment to generational change at the new edition of the Global Agriculture Forum 2025 , organized by the Organisation for Economic Co-operation and Development (OECD) at its headquarters in Paris. This was conveyed by the Director General of Rural Development, Innovation and Agri-food Training, Isabel Bombal , who stated that…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-reaffirms-its-commitment-generational-renewal-global</t>
   </si>
   <si>
     <t>SmartFarmRani is making progress in genetic conservation and livestock innovation in Ávila</t>
   </si>
   <si>
     <t>The SmartFarmRani project continues to develop new actions in the province of Ávila , reinforcing its commitment to innovation, genetic conservation and the improvement of sustainability in extensive livestock farming of native breeds. As part of these activities, members of the project traveled to the Ávila Provincial Council to collect semen from two genetically superior Bociblanca bulls of the…</t>
   </si>
   <si>
-    <t>Fri, 12/19/2025 - 11:41</t>
+    <t>Fri, 24 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/smartfarmrani-making-progress-genetic-conservation-and-livestock-innovation-avila</t>
   </si>
   <si>
-    <t>OP BIOTECH promotes microbial solutions to increase crop tolerance to water scarcity</t>
-[...452 lines deleted...]
-    <t>https://akisplataforma.es/en/news/detailed-program-agrobiotech-2025-innovation-biotechnology-and-digitalization-come-together</t>
+    <t>Launch of the third call for proposals of the Agroecology partnership on genetic diversity and social acceleration towards the agroecological transition</t>
+  </si>
+  <si>
+    <t>The Agroecology partnership launches its third call for funding for international collaborative R&amp;D projects.   The projects will have a maximum duration of 36 months, have at least 3 partners from 3 countries and fall under one of the following themes: Topic 1: Improving genetic diversity and variability for the agroecological transition. Topic 2: Strengthening the participation and…</t>
+  </si>
+  <si>
+    <t>Thu, 23 Oct 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/launch-third-call-proposals-agroecology-partnership-genetic-diversity-and-social-acceleration</t>
+  </si>
+  <si>
+    <t>EXPOAGRITECH 2025 SPECIAL, IN MÁLAGA</t>
+  </si>
+  <si>
+    <t>At Akisplataforma.es we offer you a selection of the most interesting presentations and the most outstanding innovations in the extensive catalogue offered in its ExpoAgriTech 2025 programme. This event combines commercial exhibition, demonstrations and technical knowledge through the AgriTech 4.0 Congress , which will address the major challenges of the sector in six vertical forums (extensive…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/expoagritech-2025-special-malaga</t>
+  </si>
+  <si>
+    <t>MAPA supports innovation for sustainability in the agri-food sector with intense participation in ExpoAgriTech 2025.</t>
+  </si>
+  <si>
+    <t>From October 28th to 30th, Malaga will become the epicenter of agricultural innovation with the celebration of ExpoAgriTech 2025 – “The Agricultural Fair 4.0” , an event that will bring together more than 8,000 professionals from the sector around the latest technological trends that are transforming agriculture towards a more digital, sustainable and competitive model. The Ministry of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/mapa-supports-innovation-sustainability-agri-food-sector-intense-participation-expoagritech</t>
+  </si>
+  <si>
+    <t>International Day of Rural Women: Innovation, technology, and female talent to transform the countryside</t>
+  </si>
+  <si>
+    <t>Every October 15th , International Day of Rural Women reminds us of the essential role women play in the sustainability, economy, and innovation of rural areas. In Spain, more and more women are leading or actively participating in projects that drive the digitalization and modernization of the agri-food sector , opening up new employment opportunities and establishing a stable population in the…</t>
+  </si>
+  <si>
+    <t>Wed, 15 Oct 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/international-day-rural-women-innovation-technology-and-female-talent-transform-countryside</t>
+  </si>
+  <si>
+    <t>Six projects with potential impact on sustainability and industrial efficiency have been selected in the first call for the AgriFoodtech Sandbox.</t>
+  </si>
+  <si>
+    <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex, and Protiberia are the companies that will work with CNTA on initiatives related to the development of new ingredients, food preservation, and process water regeneration. The sandbox is an initiative promoted by MCIU, MAPA, the Government of Navarra, the Government of La Rioja and CNTA, which is managed from its EATEX innovation…</t>
+  </si>
+  <si>
+    <t>Tue, 14 Oct 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/six-projects-potential-impact-sustainability-and-industrial-efficiency-have-been-selected</t>
+  </si>
+  <si>
+    <t>Castilla y León inaugurates its first laboratory forest in Vega de Espinareda with the help of the PLANFORLAB Operational Group</t>
+  </si>
+  <si>
+    <t>The PLANFORLAB Operational Group has taken a decisive step in its development with the inauguration of the first laboratory forest in Castile and León , located in Vega de Espinareda (León) . This pioneering space is establishing itself as a benchmark for innovation, experimentation, and knowledge transfer in sustainable forest management , especially focused on the prevention and control of…</t>
+  </si>
+  <si>
+    <t>Mon, 13 Oct 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/castilla-y-leon-inaugurates-its-first-laboratory-forest-vega-espinareda-help-planforlab</t>
+  </si>
+  <si>
+    <t>GO UBAVIDA sparks scientific curiosity at the European Researchers' Night in Madrid</t>
+  </si>
+  <si>
+    <t>The UBAVIDA working group participated in the 16th European Researchers' Night in Madrid , a leading event that brings together more than 460 European cities to celebrate science and innovation . The event took place at the Telefónica Foundation Space in Madrid, where researchers from CIAL (CSIC-UAM) joined other centers from the Cantoblanco campus in a large science fair, specialized workshops,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-ubavida-sparks-scientific-curiosity-european-researchers-night-madrid</t>
+  </si>
+  <si>
+    <t>The VIÑA-RAÍCES Regional Government unveils its second demonstration plot in Extremadura.</t>
+  </si>
+  <si>
+    <t>The VIÑA-RAÍCES Operational Group continues to advance in its demonstration trial on different soil management methods in vineyards, and has announced the details of the second demonstration plot , located in Villafranca de los Barros (Badajoz) , like the first. This Demonstration Plot 02 has a total area of 1.73 hectares of vineyards, with the trial area occupying approximately 2,000 m² . The…</t>
+  </si>
+  <si>
+    <t>Mon, 6 Oct 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/vina-raices-regional-government-unveils-its-second-demonstration-plot-extremadura</t>
+  </si>
+  <si>
+    <t>The European Investment Bank publishes a report on the gap in achieving the bioeconomy's sustainability goals.</t>
+  </si>
+  <si>
+    <t>The European Investment Bank (EIB) has published a new publication analyzing the state of the bioeconomy in the European Union and the challenges it faces in reaching its full potential. According to the report, the bioeconomy contributes €967 billion annually to the EU as a whole, equivalent to 8.6% of GDP and supporting 16.9% of jobs in the bloc. This activity represents an essential component…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-investment-bank-publishes-report-gap-achieving-bioeconomys-sustainability-goals</t>
+  </si>
+  <si>
+    <t>Fruit Attraction recognizes fruit and vegetable innovation at the 2025 Innovation Hub Awards</t>
+  </si>
+  <si>
+    <t>The organizers of the Fruit Attraction trade fair have presented the Innovation Hub Awards , honoring the most significant advances in the fruit and vegetable sector. This year, three projects were recognized in their respective categories, each with a prize of 2,000 euros . Fresh Produce: The award went to IRTA (Institut de Recerca i Tecnologia Agroalimentàries) for its new apple variety HOT84A1…</t>
+  </si>
+  <si>
+    <t>Thu, 2 Oct 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fruit-attraction-recognizes-fruit-and-vegetable-innovation-2025-innovation-hub-awards</t>
+  </si>
+  <si>
+    <t>How GO OLIVE CARBON BALANCE can "see" from space the carbon sequestered by olive trees</t>
+  </si>
+  <si>
+    <t>Recently, Pedro Hernández , from the InnoTech Think Tank , has published details of the project on the GO OLIVE CARBON BALANCE website and how it manages to unravel such curious questions as whether there is a way to know how many tons of carbon an organic olive grove is storing without having to examine each tree . The article places the case study on the Santa Sofía plot (Luque Ecológico,…</t>
+  </si>
+  <si>
+    <t>Tue, 30 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/how-go-olive-carbon-balance-can-see-space-carbon-sequestered-olive-trees</t>
+  </si>
+  <si>
+    <t>Final resolution of the 2025 Agricultural Test Spaces Call: 12 projects selected</t>
+  </si>
+  <si>
+    <t>The Agricultural Test Spaces Network (RETA) has published the final resolution of the 2025 Agricultural Test Spaces Call , opened on May 5 and aimed at promoting the creation and consolidation of test spaces throughout Spain. The call—supported by the Carasso Foundation —has allocated €260,000 in two lines of aid: Line 1: prototyping of agricultural test spaces. Line 2: development in creation…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/final-resolution-2025-agricultural-test-spaces-call-12-projects-selected</t>
+  </si>
+  <si>
+    <t>The PAC Network launches an ambitious program of agricultural and rural training sessions for the last quarter of the year.</t>
+  </si>
+  <si>
+    <t>The PAC Network , an initiative of the Ministry of Agriculture, Fisheries and Food (MAPA) , has launched a comprehensive program of conferences, workshops and courses for the last quarter of 2025. Its objective is to promote knowledge, innovation and connections between the various stakeholders in the agricultural and rural environment , strengthening the role of professionals in the transition…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/pac-network-launches-ambitious-program-agricultural-and-rural-training-sessions-last-quarter</t>
+  </si>
+  <si>
+    <t>Luis Planas highlighted the importance of precision agriculture, research, and technology to improve agri-food efficiency and address climate challenges at Fruit Attraction 2025.</t>
+  </si>
+  <si>
+    <t>The Minister of Agriculture, Fisheries and Food, Luis Planas , inaugurated the 17th edition of Fruit Attraction today, 30 September, highlighting Spain's role as the leading producer of fruit and vegetables in the EU and the eighth largest in the world , with an annual average of more than 25 million tonnes; and He emphasized the importance of precision agriculture, research, and technology to…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-highlighted-importance-precision-agriculture-research-and-technology-improve-agri</t>
+  </si>
+  <si>
+    <t>For the first time, the CNTA incorporates the "Agritech" macro-scenario in its Opportunity Scenarios Map.</t>
+  </si>
+  <si>
+    <t>The National Center for Food Technology and Safety (CNTA) has published the semiannual update of the Opportunity Scenarios Map , a reference tool for anticipating trends and detecting emerging areas of innovation in the agri-food sector. The big news for this edition is the addition of a new macro-scenario: Agritech , which enters with a 2.2% share of voice and marks a turning point in the way we…</t>
+  </si>
+  <si>
+    <t>Mon, 29 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/first-time-cnta-incorporates-agritech-macro-scenario-its-opportunity-scenarios-map</t>
+  </si>
+  <si>
+    <t>SOLARWINE launches two pilot plants that combine solar energy and smart viticulture.</t>
+  </si>
+  <si>
+    <t>The SOLARWINE Operational Group has completed the installation of two pilot agrovoltaic platforms , with a total surface area of nearly 2,000 m² , to study the integration of photovoltaics and viticulture 4.0 . Its objective is to analyze the technical and economic feasibility of this mixed model, assessing its effects on the microclimate, productivity, and the resilience of the vineyard to…</t>
+  </si>
+  <si>
+    <t>Wed, 24 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/solarwine-launches-two-pilot-plants-combine-solar-energy-and-smart-viticulture</t>
+  </si>
+  <si>
+    <t>The video of the GO SmartFarmRani event in Salamaq 2025 is available on YouTube.</t>
+  </si>
+  <si>
+    <t>The SmartFarmRani Operational Group training session , held on September 5, 2025, within the framework of Salamaq 2025, entitled "Technology at the service of extensive and sustainable livestock farming, the Avileña Negra Ibérica breed as a model: SmartFarmRani" , is now available to view on YouTube. The meeting, which took place in the Auditorium of the Central Pavilion and was broadcast via…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/video-go-smartfarmrani-event-salamaq-2025-available-youtube</t>
+  </si>
+  <si>
+    <t>IRTA receives recognition from MITECO for its Ovihuec.dat project</t>
+  </si>
+  <si>
+    <t>The Ministry for Ecological Transition and the Demographic Challenge (MITECO) has recognized IRTA for its Ovihuec.dat project, selected as one of the 39 exemplary initiatives of the Recovery, Transformation and Resilience Plan (PRTR) . The project promotes extensive livestock farming as a tool for forest management and rural development , through the creation of municipal herds that help reduce…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/irta-receives-recognition-miteco-its-ovihuecdat-project</t>
+  </si>
+  <si>
+    <t>The AKIS Advisory Platform launches its open data API for the agri-food sector.</t>
+  </si>
+  <si>
+    <t>The AKIS Advisors Platform , promoted by the Ministry of Agriculture, Fisheries and Food (MAPA) , has launched a new open data API that will allow registered users to download and reuse content related to the agri-food sector in Spain. With this tool, the platform strengthens its role as a meeting and knowledge exchange center among the various stakeholders in the Agricultural Knowledge and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/akis-advisory-platform-launches-its-open-data-api-agri-food-sector</t>
+  </si>
+  <si>
+    <t>Registration is now open for the 2nd National Meeting of Advisors</t>
+  </si>
+  <si>
+    <t>Registration is now open to attend the 2nd National Advisors Meeting , which will be held on December 10 and 11, 2025, at the Feria Valencia Events Center . Organized by Phytoma , in collaboration with the Valencian Regional Ministry of Agriculture , this meeting will once again bring together advisors from all over Spain under the motto "The Advisor: a key figure in healthy, competitive, and…</t>
+  </si>
+  <si>
+    <t>Tue, 23 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/registration-now-open-2nd-national-meeting-advisors</t>
+  </si>
+  <si>
+    <t>MITECO's "Rural Campus" program has been awarded the best local development initiative in Europe.</t>
+  </si>
+  <si>
+    <t>The 'Rural Campus' program, promoted by the Ministry for Ecological Transition and the Demographic Challenge (MITECO) , has been distinguished as the best Local Development initiative in Europe 2025 by the Innovation in Politics Institute , in collaboration with the European Capital of Democracy . The award, granted after a jury vote of 1,086 people from 25 countries, recognizes the program's…</t>
+  </si>
+  <si>
+    <t>Thu, 18 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/mitecos-rural-campus-program-has-been-awarded-best-local-development-initiative-europe</t>
+  </si>
+  <si>
+    <t>FAFCYLE participates in Naturcyl 2025 to highlight the role of forest owners.</t>
+  </si>
+  <si>
+    <t>The Federation of Forestry Associations of Castilla y León (FAFCYLE) will be present at the VIII International Ecotourism Fair of Castilla y León – Naturcyl 2025 , which will be held from September 19 to 21 at the Royal Site of San Ildefonso (Segovia) . FAFCYLE will have its own space in Tent B, stand B27 , where it will share activities and content with the ASFOSE association, with the aim of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fafcyle-participates-naturcyl-2025-highlight-role-forest-owners</t>
+  </si>
+  <si>
+    <t>The GO e-LocalHub will participate in the Experience Sharing Conference on Agri-Food Business Models</t>
+  </si>
+  <si>
+    <t>The supra-regional Operational Group e-LocalHub , coordinated by the Royal Spanish Federation of Select Livestock Associations (RFEAGAS) , has been invited as a speaker at the Experience Exchange Conference between Operational Groups: business models for high added value products in the food chain , which will be held on September 23 and 24, 2025 at the NEIKER facilities in Arkaute (Álava) . The…</t>
+  </si>
+  <si>
+    <t>Wed, 17 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-e-localhub-will-participate-experience-sharing-conference-agri-food-business-models</t>
+  </si>
+  <si>
+    <t>The European VISIONARY project is advancing in Budapest toward more sustainable and low-carbon agriculture.</t>
+  </si>
+  <si>
+    <t>Source: Agro-Food Cooperatives of Spain. A new meeting of the European VISIONARY project , of which the Agro-Food Cooperatives of Spain is a part, was held in Budapest on September 8, 9 and 10. VISIONARY 's main objective is to explore tools in agri-food markets that promote sustainable and climate-neutral agricultural systems, promoting environmentally friendly, economically viable, and socially…</t>
+  </si>
+  <si>
+    <t>Tue, 16 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-visionary-project-advancing-budapest-toward-more-sustainable-and-low-carbon</t>
+  </si>
+  <si>
+    <t>The CARINA project promotes the comprehensive use of biomass with a circular economy vision.</t>
+  </si>
+  <si>
+    <t>Source: Agro-food Cooperatives The progress of this European project demonstrates the potential of camelina and carinata crops to generate sustainable and innovative bio-based solutions. The European CARINA project, aligned with its mission to promote more sustainable agriculture, is working on the complete valorization of camelina and carinata biomass under a circular economy model. Its goal is…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/carina-project-promotes-comprehensive-use-biomass-circular-economy-vision</t>
+  </si>
+  <si>
+    <t>Luis Planas: Spain has the agricultural talent to lead agri-food innovation</t>
+  </si>
+  <si>
+    <t>During his visit yesterday to the John Deere innovation center in Parla, Madrid, the Minister of Agriculture, Fisheries and Food, Luis Planas , highlighted "Spain's agricultural talent and capacity to position itself at the forefront of agri-food innovation" and become an international benchmark in agricultural technology. During the event held to commemorate the center's third anniversary, the…</t>
+  </si>
+  <si>
+    <t>Mon, 15 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-spain-has-agricultural-talent-lead-agri-food-innovation</t>
+  </si>
+  <si>
+    <t>Extremadura advances in improving stevia cultivation with the innovative GO STEVIBREED project.</t>
+  </si>
+  <si>
+    <t>The STEVIBREED Regional Operational Group has successfully completed the innovative project "Comprehensive improvement of Stevia rebaudiana cultivation for its valorization in the region" , an initiative that has provided a significant boost to research, diversification and modernization of the agricultural sector in Extremadura . Last September, the final conference of the project was held at…</t>
+  </si>
+  <si>
+    <t>Thu, 11 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/extremadura-advances-improving-stevia-cultivation-innovative-go-stevibreed-project</t>
+  </si>
+  <si>
+    <t>Expoagritech 2025 announces the 2025 Farmer Vest Awards to recognize the most innovative farmers.</t>
+  </si>
+  <si>
+    <t>The Expoagritech 2025 trade fair has announced the 2025 Farmer Vest Awards , a series of awards created to highlight the leadership and vision of farmers who are transforming their farms through innovation, sustainability, and technology, thereby achieving more efficient and profitable management with a greater positive impact on the agri-food sector. The objective of these awards is to celebrate…</t>
+  </si>
+  <si>
+    <t>Wed, 10 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/expoagritech-2025-announces-2025-farmer-vest-awards-recognize-most-innovative-farmers</t>
+  </si>
+  <si>
+    <t>Castilla-La Mancha and DeRaza Ibérico agreement to manage the Dehesón del Encinar Agricultural Research Center of the IRIAF</t>
+  </si>
+  <si>
+    <t>The Government of Castilla-La Mancha and the Talavera-based company DeRaza Iberico have signed a collaboration agreement to manage the Dehesón del Encinar Agricultural Research Center , which is part of the IRIAF, for the next five years. The agreement's main objectives are: Improve the two original strains of Iberian pigs from Dehesón, Torbiscal and Guadyerbas, in collaboration with INIA-CSIC.…</t>
+  </si>
+  <si>
+    <t>Tue, 9 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/castilla-la-mancha-and-deraza-iberico-agreement-manage-deheson-del-encinar-agricultural</t>
+  </si>
+  <si>
+    <t>The deadline for registration for the 3rd La Vega Innova Agri-Food Startup Incubation and Acceleration Program has been extended.</t>
+  </si>
+  <si>
+    <t>The deadline for registration for the 3rd La Vega Innova Incubation and Acceleration Program has been extended until September 17, 2025 , offering a new opportunity for entrepreneurs and technology startups in the agri-food sector to join the ecosystem that drives innovation, digitalization, and sustainability in rural areas. A program to transform the agri-food sector The initiative, promoted by…</t>
+  </si>
+  <si>
+    <t>Mon, 8 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/deadline-registration-3rd-la-vega-innova-agri-food-startup-incubation-and-acceleration-program</t>
+  </si>
+  <si>
+    <t>The call for applications for the 2025 Awards of the Chair of Agri-Food Cooperatives is now open.</t>
+  </si>
+  <si>
+    <t>The University of Valencia has launched the 7th edition of the Chair of Agri-Food Cooperatives Awards , designed to recognize the best Bachelor's, Master's, and Doctoral Theses related to agri-food cooperatives in areas such as economics, law, taxation, and accounting. Students and graduates from Spanish universities who have defended their thesis between the 2022-2023 and 2024-2025 academic…</t>
+  </si>
+  <si>
+    <t>Thu, 28 Aug 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/call-applications-2025-awards-chair-agri-food-cooperatives-now-open</t>
+  </si>
+  <si>
+    <t>DATAlife launches tender for support services in European proposals</t>
+  </si>
+  <si>
+    <t>The digital innovation hub DATAlife has launched a call for proposals aimed at companies with experience in preparing joint proposals for European R&amp;D&amp;I programs . The objective of this contract is to strengthen the capacity of DATAlife and its partner organizations to present competitive projects within the framework of European initiatives , particularly within Horizon Europe and other…</t>
+  </si>
+  <si>
+    <t>Wed, 27 Aug 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/datalife-launches-tender-support-services-european-proposals</t>
+  </si>
+  <si>
+    <t>Agriculture and livestock: invisible allies in forest fire prevention</t>
+  </si>
+  <si>
+    <t>In recent summers, forest fires have once again made headlines throughout Spain and much of southern Europe. Intensifying heat waves, longer periods of drought, and the accumulation of biomass in the mountains create an explosive combination that turns the territory into a breeding ground for fires, a powder keg difficult to control. However, in parallel with the debate about the lack of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/agriculture-and-livestock-invisible-allies-forest-fire-prevention</t>
+  </si>
+  <si>
+    <t>2nd edition of the Rural Women's Entrepreneurship Awards of the Valencian Community</t>
+  </si>
+  <si>
+    <t>The Regional Ministry of Agriculture, Water, Livestock and Fisheries of the Valencian Community announces the 2nd edition of the Rural Women's Entrepreneurship Awards of the Valencian Community. The awards aim to recognize the fundamental role and contribution of women who develop projects related to agriculture, livestock, forestry, the agri-food industry, food marketing, social integration, as…</t>
+  </si>
+  <si>
+    <t>Tue, 12 Aug 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/2nd-edition-rural-womens-entrepreneurship-awards-valencian-community</t>
+  </si>
+  <si>
+    <t>Participation in the Thematic Group on Improving Water Resilience in Rural Areas through the CAP</t>
+  </si>
+  <si>
+    <t>The Thematic Group (WG) on Enhancing Water Resilience in Rural Areas through the CAP offers the opportunity to be part of a committed group of experts and relevant stakeholders who will examine how to fully exploit the potential of the CAP to enhance water resilience in rural areas and promote more systemic transformative changes in water and soil management, enabling rural areas to better…</t>
+  </si>
+  <si>
+    <t>Fri, 8 Aug 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/participation-thematic-group-improving-water-resilience-rural-areas-through-cap</t>
+  </si>
+  <si>
+    <t>FAO launches recognition for young farmers in Europe and Central Asia on the occasion of its 80th anniversary.</t>
+  </si>
+  <si>
+    <t>The FAO Regional Office for Europe and Central Asia has launched the "FAO REU Recognition of Young Farmers in Europe and Central Asia" initiative, a distinction that seeks to highlight and reward the commitment, innovation, and leadership of young farmers in the region. This recognition is part of the commemoration of FAO's 80th anniversary , which takes place in 2025, and includes three main…</t>
+  </si>
+  <si>
+    <t>Fri, 1 Aug 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fao-launches-recognition-young-farmers-europe-and-central-asia-occasion-its-80th-anniversary</t>
+  </si>
+  <si>
+    <t>MAPA supports the new Agriculture and Livestock Exhibition (Expo Sagris)</t>
+  </si>
+  <si>
+    <t>On July 31, the Ministry of Agriculture, Fisheries and Food (MAPA ) hosted the official presentation of Expo Sagris, the new Agriculture and Livestock Exhibition promoted by the Alliance for Sustainable Agriculture (ALAS), which will be held at the IFEMA exhibition center (Madrid) from November 6 to 8, 2025. The fair was created with the aim of becoming a major meeting point for the national…</t>
+  </si>
+  <si>
+    <t>Thu, 31 Jul 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/mapa-supports-new-agriculture-and-livestock-exhibition-expo-sagris</t>
+  </si>
+  <si>
+    <t>The deadline for participating in the survey to identify the training needs of AKIS agents in 2026 has been extended to September 20.</t>
+  </si>
+  <si>
+    <t>The European modernAKIS project, which works to strengthen Agricultural Knowledge and Innovation Systems (AKIS) across the European Union, has launched a new survey targeting key stakeholders in the agricultural sector . It has now extended the deadline for responses to 20 September 2025. The objective of the consultation is to identify training and skills development needs by 2026, in order to…</t>
+  </si>
+  <si>
+    <t>Fri, 18 Jul 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/deadline-participating-survey-identify-training-needs-akis-agents-2026-has-been-extended</t>
+  </si>
+  <si>
+    <t>The SOST4VID project installs agrovoltaic panels at the As Laxas winery, taking a new step toward sustainable viticulture.</t>
+  </si>
+  <si>
+    <t>The SOST4VID project, led by the Galician Agricultural Association (ASAGA) in collaboration with SOLTEC Ingenieros, EVEGA, MEDRAR Innovation Office, and the As Laxas and Guímaro wineries, has reached a new milestone with the installation of agrovoltaic solar panels in the As Laxas vineyards (Arbo, Pontevedra). The panels, installed above the vines, allow light to pass through for the crops and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/sost4vid-project-installs-agrovoltaic-panels-laxas-winery-taking-new-step-toward-sustainable</t>
+  </si>
+  <si>
+    <t>The EU launches a survey to identify the training needs of AKIS officers in 2026.</t>
+  </si>
+  <si>
+    <t>The European modernAKIS project, which works to strengthen Agricultural Knowledge and Innovation Systems (AKIS) across the European Union, has launched a new survey targeting key stakeholders in the agricultural sector . The aim is to identify training and capacity development needs by 2026, in order to move towards a more modern, resilient, sustainable, and competitive agriculture. This…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/eu-launches-survey-identify-training-needs-akis-officers-2026</t>
+  </si>
+  <si>
+    <t>Innovation and sustainability will be key in the new extension of the standard approved for the OIAM.</t>
+  </si>
+  <si>
+    <t>The General Council of Interprofessional Agri-Food Organizations has approved the extension of the standard requested by the Interprofessional Organization of Avocado and Mango (OIAM) . This step, essential for the future of the sector, includes a significant commitment to research, development, and innovation (R&amp;D&amp;I). The approval contemplates allocating between 2% and 5% of the planned…</t>
+  </si>
+  <si>
+    <t>Thu, 17 Jul 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/innovation-and-sustainability-will-be-key-new-extension-standard-approved-oiam</t>
+  </si>
+  <si>
+    <t>La Vega Innova launches the 2025 call for applications for its acceleration program "Accelerate Your Agro Startup"</t>
+  </si>
+  <si>
+    <t>La Vega Innova is now open for applications for the 2025 edition of its agri-food startup acceleration program, "Accelerate Your Agro Startup." The program is aimed at startups and entrepreneurs with innovative initiatives in the agri-food sector who want to make a significant leap from idea to market. Among the benefits offered by this specialized accelerator are: Specialized mentoring with…</t>
+  </si>
+  <si>
+    <t>Mon, 14 Jul 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/la-vega-innova-launches-2025-call-applications-its-acceleration-program-accelerate-your-agro</t>
+  </si>
+  <si>
+    <t>The Andalusian Regional Government is promoting the modernization of the agricultural sector with aid totaling almost €175 million.</t>
+  </si>
+  <si>
+    <t>The Andalusian Regional Government has allocated €174.9 million to help nearly 3,800 farmers and ranchers acquire new machinery. This amount represents a 75% increase over the initial €100 million budgeted in the 2014-2020 Rural Development Program (RDP), due to high demand from the sector. These grants aim to support the modernization of Andalusian farms, improve production efficiency, reduce…</t>
+  </si>
+  <si>
+    <t>Thu, 10 Jul 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/andalusian-regional-government-promoting-modernization-agricultural-sector-aid-totaling-almost</t>
+  </si>
+  <si>
+    <t>The 8th MujerAGRO Awards call for entries is underway, with a new category dedicated to FoodTech.</t>
+  </si>
+  <si>
+    <t>The application period for the 8th MujerAGRO Awards is now open. These national awards recognize the drive for gender equality in the agri-food sector. The application process will run until October 20, 2025 . Organized by Siete Agromarketing and eComercio Agrario , the awards seek to highlight female leadership and commitment to equity at all levels of the industry, from farming to technological…</t>
+  </si>
+  <si>
+    <t>Mon, 7 Jul 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/8th-mujeragro-awards-call-entries-underway-new-category-dedicated-foodtech</t>
+  </si>
+  <si>
+    <t>The European Medicines Agency approves the world's first vaccine against swine dysentery.</t>
+  </si>
+  <si>
+    <t>The origin of the vaccine is the research of the Digesporc group, led by Professor Pedro Rubio, Professor of Infectious Diseases at the University of León The Committee for Medicinal Products for Veterinary Use (CVMP) of the European Medicines Agency (EMA) has positively evaluated the Biobhyo vaccine designed by the University of León spin-off Aquilón Cyl . It is the world's first vaccine against…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-medicines-agency-approves-worlds-first-vaccine-against-swine-dysentery</t>
+  </si>
+  <si>
+    <t>Enrique Tomás creates a research center on pig nutrition</t>
+  </si>
+  <si>
+    <t>According to the online publication ON Economía , the Iberian ham distribution company Enrique Tomás has decided to investigate pig nutrition to improve its product. With this in mind, he created the Pig Nutritional Research Center , whose stated objective is to cultivate new forages to "research and test improvements in animal feed." It also aims to "update methods of raising pigs on farms and…</t>
+  </si>
+  <si>
+    <t>Thu, 3 Jul 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/enrique-tomas-creates-research-center-pig-nutrition</t>
+  </si>
+  <si>
+    <t>The SIMBIOLIVA Operational Group will present the progress of its project at the "AgriWaste Zero" conference on the circular economy in the agri-food sector.</t>
+  </si>
+  <si>
+    <t>Next Tuesday, July 15, 2025 , the SIMBIOLIVA Operational Group will participate as a speaker in the virtual conference "AgriWaste Zero. Circular Economy: Solutions for Waste Utilization" , an event that will be held online from 11:00 a.m. to 1:00 p.m. Organized by Agromarketing and Proexport , in collaboration with BIOVEGEN , this event will bring together experts and innovative projects that are…</t>
+  </si>
+  <si>
+    <t>Wed, 2 Jul 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/simbioliva-operational-group-will-present-progress-its-project-agriwaste-zero-conference</t>
+  </si>
+  <si>
+    <t>Begoña García, Secretary of State for Agriculture and Food: "The Spanish Rural Development Network helps us structure and promote the life of our villages."</t>
+  </si>
+  <si>
+    <t>The Secretary of State for Agriculture and Food, Begoña García , has highlighted the central role of the Spanish Rural Development Network (REDR) in promoting economic and social activity in rural areas. During her speech at the network's general assembly , the Secretary of State defended the Leader program as an "undisputed tool in the region."   which promotes innovative projects and…</t>
+  </si>
+  <si>
+    <t>Tue, 1 Jul 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/begona-garcia-secretary-state-agriculture-and-food-spanish-rural-development-network-helps-us</t>
+  </si>
+  <si>
+    <t>Provacuno, together with the University of Mexico (UMH) and the University of the Basque Country (UPV), is developing a new method for composting cattle manure that produces fewer polluting emissions.</t>
+  </si>
+  <si>
+    <t>The method also contributes to improving the economic profitability of cattle farms in Spain. The project, promoted by Provacuno, arose from the livestock sector's need to move toward knowledge-based production systems that improve efficiency and reduce the environmental footprint. The Interprofessional Beef Organization (PROVACUNO), Miguel Hernández University (UMH), and the Polytechnic…</t>
+  </si>
+  <si>
+    <t>Wed, 25 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provacuno-together-university-mexico-umh-and-university-basque-country-upv-developing-new</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture (MAPA) strengthens its commitment to precision agriculture with a new line of aid in the 2025 Renewal Plan.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries, and Food has announced a grant for the 2025 Renewal Plan , with a total allocation of €9.5 million to modernize the agricultural machinery fleet. For the first time, a specific line of €1 million is included for precision agriculture components , a clear sign of the commitment to the digitalization and efficiency of the Spanish agricultural sector. This new…</t>
+  </si>
+  <si>
+    <t>Tue, 24 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-mapa-strengthens-its-commitment-precision-agriculture-new-line-aid-2025</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS creates the Entrepreneurship and Cooperativism Forum to promote sustainable rural development.</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS, the Agriculture and Livestock Exhibition, which will hold its first edition from November 6 to 8, 2025, at IFEMA MADRID , announces the launch of the Entrepreneurship and Cooperativism Forum . This space will be dedicated to highlighting the role of cooperativism and the social economy as drivers of sustainable and balanced development in rural areas. The Forum will host panels,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/expo-sagris-creates-entrepreneurship-and-cooperativism-forum-promote-sustainable-rural</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food (MAPA) has opened the application period for training placements under the Cultiva 2025 program.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries, and Food has opened the application period for young people interested in training placements on agricultural and livestock farms as part of the Cultiva 2025 program. The catalog of farms offering training placements, with detailed information on the characteristics of each, is published on the Ministry's website at this link . It also includes a search…</t>
+  </si>
+  <si>
+    <t>Fri, 20 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-mapa-has-opened-application-period-training-placements</t>
+  </si>
+  <si>
+    <t>Expo AgriTech 2025 opens the AgriTech 4.0 Congress to key players in agri-food innovation.</t>
+  </si>
+  <si>
+    <t>Expo AgriTech 2025 , the largest technology event in the agricultural sector, has opened the application period for industry professionals to share their most innovative projects within the framework of the AgriTech 4.0 Congress . This call seeks to identify and give voice to those leading the transformation and modernization of agriculture, showcasing successful examples and applied solutions…</t>
+  </si>
+  <si>
+    <t>Thu, 19 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/expo-agritech-2025-opens-agritech-40-congress-key-players-agri-food-innovation</t>
+  </si>
+  <si>
+    <t>The innovative Navarrese project BIOGREENFOOD wins the SciencEkaitza Best Strategic Project award.</t>
+  </si>
+  <si>
+    <t>The BioGreenFood project , “Application of (bio)technologies for the development of healthy ingredients through sustainable technological processes”, has been awarded the Best Strategic Project Prize at the latest edition of SciencEkaitza , the event organized by ADItech , the coordinating entity of the Navarrese R&amp;D&amp;I System (SINAI) . This innovative project aims to develop new, healthy…</t>
+  </si>
+  <si>
+    <t>Wed, 18 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/innovative-navarrese-project-biogreenfood-wins-sciencekaitza-best-strategic-project-award</t>
+  </si>
+  <si>
+    <t>The AN Group organizes a training day on sustainability for its teams</t>
+  </si>
+  <si>
+    <t>On June 27, 2025 , the AN Group Foundation will hold a new edition of its sustainability training program in Pamplona , an initiative that seeks to reinforce the organization's commitment to a more responsible and environmentally friendly business model. The event is aimed at an estimated group of 25 participants , including professionals and managers from various areas of the AN Group. The…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/group-organizes-training-day-sustainability-its-teams</t>
+  </si>
+  <si>
+    <t>The ZEST project holds its third general assembly in Riga</t>
+  </si>
+  <si>
+    <t>On 11 and 12 June 2025 , the European ZEST project consortium, comprising twelve entities, held its third general assembly in Riga (Latvia) , at a meeting organised by the Latvian State Institute of Wood Chemistry (LSIWC) . The event served to analyze technical progress, strengthen collaboration among partners, and explore synergies with other European initiatives, such as EPIC-SHIFT . During the…</t>
+  </si>
+  <si>
+    <t>Mon, 16 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/zest-project-holds-its-third-general-assembly-riga</t>
+  </si>
+  <si>
+    <t>The Catalan Agricultural Test Spaces Network (XETAC) is created to promote generational change and the continuity of the agricultural sector.</t>
+  </si>
+  <si>
+    <t>On June 16, 2025 , the Catalan Agricultural Test Spaces Network (XETAC) was officially presented in Passanant and Belltall (Conca de Barberà) . This initiative aims to promote the incorporation of new entrepreneurs into the agricultural sector and ensure the continuity of the peasantry in the region. The presentation event, organized by the Association of Rural and Maritime Initiatives of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/catalan-agricultural-test-spaces-network-xetac-created-promote-generational-change-and</t>
+  </si>
+  <si>
+    <t>Agri-Food Cooperatives of Spain launches a virtual training program at SIGCEX for advisors in the agri-food sector.</t>
+  </si>
+  <si>
+    <t>Between June 30 and July 16, 2025 , Cooperativas Agro-alimentarias de España is organizing a virtual training program for advisors and technicians in the agri-food sector. The program aims to strengthen their skills in using the SIGCEX Cooperative Geographic Information System . This training, part of the Sustainability, Quality, and Innovation program, will be conducted in collaboration with…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/agri-food-cooperatives-spain-launches-virtual-training-program-sigcex-advisors-agri-food</t>
+  </si>
+  <si>
+    <t>Guide on de minimis aid prepared by the Principality of Asturias</t>
+  </si>
+  <si>
+    <t>The Principality of Asturias has launched a Guide on de minimis aid that summarizes in a simple way many of the common questions on the subject, as well as the new features introduced by the most recently approved de minimis regulations . As you may recall, in the context of state aid, "de minimis" refers to small amounts of money that a European Union Member State may grant to companies without…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/guide-minimis-aid-prepared-principality-asturias</t>
+  </si>
+  <si>
+    <t>The CARBOGAN Operational Group will announce its objectives at the 2025 Spanish Forestry Congress.</t>
+  </si>
+  <si>
+    <t>The CARBOGAN Operational Group has announced its participation in the IX Spanish Forestry Congress , which will be held from July 16 to 20, 2025 in Gijón , as part of its outreach and awareness-raising activities on the importance of forest management as a tool for carbon capture and sustainable rural development . During the event, the group will present the objectives, progress, and benefits of…</t>
+  </si>
+  <si>
+    <t>Thu, 12 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/carbogan-operational-group-will-announce-its-objectives-2025-spanish-forestry-congress</t>
+  </si>
+  <si>
+    <t>ExpoAgritech 2025 opens the call for the AgriTech Innovation Awards</t>
+  </si>
+  <si>
+    <t>The AgriTech Innovation Awards 2025 are now open for submissions. These awards celebrate the ideas, projects, and technologies that are making a difference in the agricultural sector. The awards ceremony will take place at the next edition of ExpoAgritech , to be held in October, and seeks to bring together the true drivers of change: visionary farmers, innovative companies, technology startups,…</t>
+  </si>
+  <si>
+    <t>Wed, 11 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/expoagritech-2025-opens-call-agritech-innovation-awards</t>
+  </si>
+  <si>
+    <t>CTA promotes more sustainable agriculture with its participation in the new Andalusian Circular Bioeconomy Cluster.</t>
+  </si>
+  <si>
+    <t>On June 10th , CTA (Technological Corporation of Andalusia) participated in the establishment of the first Andalusian Circular Bioeconomy Cluster focused on the agri-food value chain, a key milestone toward a more sustainable and efficient production model. The founding assembly, chaired by the Minister of Agriculture of the Andalusian government, Ramón Fernández-Pacheco, marks the beginning of a…</t>
+  </si>
+  <si>
+    <t>Tue, 10 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cta-promotes-more-sustainable-agriculture-its-participation-new-andalusian-circular-bioeconomy</t>
+  </si>
+  <si>
+    <t>MAPA supports 15 startups through the Agrobank Tech Digital Innovation program.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries, and Food continues to support startups through the Agrobank Tech Digital Innovation program. This agreement between the ministry and CaixaBank , in effect until 2026, promotes joint collaboration on initiatives that enhance competitiveness, sustainability, innovation, the role of women, and generational change in the agricultural, livestock, fishing, and…</t>
+  </si>
+  <si>
+    <t>Mon, 9 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/mapa-supports-15-startups-through-agrobank-tech-digital-innovation-program</t>
+  </si>
+  <si>
+    <t>Rural Campus offers internships to 750 university students in rural municipalities this summer</t>
+  </si>
+  <si>
+    <t>The Rural Campus program launches its fourth edition this summer, offering up to 750 internships in rural municipalities to undergraduate and master's students from 44 Spanish universities. The initiative, promoted by MITECO (Ministry of Economics and Technology) in collaboration with other organizations, allows students to complete internships in cooperatives, companies, local authorities, or…</t>
+  </si>
+  <si>
+    <t>Wed, 28 May 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/rural-campus-offers-internships-750-university-students-rural-municipalities-summer</t>
+  </si>
+  <si>
+    <t>New Cajamar-UAL agreement to make Almería a benchmark in agri-food technology</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-cajamar-ual-agreement-make-almeria-benchmark-agri-food-technology</t>
+  </si>
+  <si>
+    <t>5th Meeting of the Advisory Working Group of the SCIA-AKIS Coordination Body</t>
+  </si>
+  <si>
+    <t>The 5th meeting of the SCIA-AKIS Coordinating Body's Advisory Working Group was held on May 27. Approximately 50 people, representing state and regional public administrations, agricultural sector organizations, research centers, universities, and other stakeholders in the agri-food chain, participated in the analysis of the various key areas for progress in agri-food advisory services. At this…</t>
+  </si>
+  <si>
+    <t>Tue, 27 May 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/5th-meeting-advisory-working-group-scia-akis-coordination-body</t>
+  </si>
+  <si>
+    <t>Annual Competition for European Fund Projects</t>
+  </si>
+  <si>
+    <t>The deadline for submitting applications to the Annual Competition for European Funds Projects closes on June 6th. The Ministry of Finance , through the General Secretariat for European Funds (SGFE) , is organizing this year again to raise awareness among citizens about the results and added value of the support of European funds in Spain. The competition aims to select, reward, communicate and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/annual-competition-european-fund-projects</t>
+  </si>
+  <si>
+    <t>AKIS Advisors Platform at the RedPAC event to exchange experiences between Precision Livestock Farming GOs</t>
+  </si>
+  <si>
+    <t>On May 21st, RedPAC organized an event to exchange experiences between Operational Groups and Innovative Precision Livestock Projects, which took place at the La Vega Innova iHub in San Fernando de Henares (Madrid). The event was attended by Natalia Villalobos, Deputy Assistant Director of the Ministry of Innovation and Digitalization (MAPA), and Alba Gallardo, a member of the same deputy general…</t>
+  </si>
+  <si>
+    <t>Mon, 26 May 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/akis-advisors-platform-redpac-event-exchange-experiences-between-precision-livestock-farming</t>
+  </si>
+  <si>
+    <t>MAPA's AKIS Advisory Platform was presented at DEMOAGRO 2025 as a key tool for strengthening innovation and knowledge in the agri-food sector.</t>
+  </si>
+  <si>
+    <t>Medina del Campo (Valladolid) hosted the sixth edition of DEMOAGRO , one of the leading open-field agricultural machinery fairs, from May 20 to 22. At this event, the AKIS Advisors Platform , promoted by the Ministry of Agriculture, Fisheries and Food (MAPA), presented its services and innovations to visitors. The aim is to raise awareness of this resource among agricultural professionals and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/mapas-akis-advisory-platform-was-presented-demoagro-2025-key-tool-strengthening-innovation-and</t>
+  </si>
+  <si>
+    <t>The 2025 European Union ARIA Awards are now open for entries.</t>
+  </si>
+  <si>
+    <t>The European CAP Network has launched the third edition of the ARIA (Agricultural &amp; Rural Inspiration) Awards 2025 , under the theme "Shaping tomorrow together." These awards recognize outstanding rural initiatives funded by the EAFRD and EAGF funds, which strengthen sustainability, food security, and rural development. The process involves submitting nominations at the national level, after…</t>
+  </si>
+  <si>
+    <t>Wed, 21 May 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/2025-european-union-aria-awards-are-now-open-entries</t>
+  </si>
+  <si>
+    <t>New survey of professionals to assess the implementation of digital technologies in the agri-food sector</t>
+  </si>
+  <si>
+    <t>The Agri-Food Sector Digitalization Observatory , an initiative of the Ministry of Agriculture, Fisheries and Food in collaboration with the Cajamar Group, has launched a new survey aimed at industry professionals to identify the degree of implementation of digital technologies in their activities. The results of this consultation will inform a new edition of its study on digitalization in the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-survey-professionals-assess-implementation-digital-technologies-agri-food-sector</t>
+  </si>
+  <si>
+    <t>The AKIS Advisory Platform will be present at DEMOAGRO 2025.</t>
+  </si>
+  <si>
+    <t>On May 20th , the AKIS Advisory Platform team will participate in DEMOAGRO 2025 , the most important agricultural machinery demonstration event in Spain. We will be available throughout the day at the Ministry of Agriculture, Fisheries and Food (MAPA) stand to inform all those involved in agri-food advisory services about the advantages and features of our platform. DEMOAGRO will be held on May…</t>
+  </si>
+  <si>
+    <t>Thu, 15 May 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/akis-advisory-platform-will-be-present-demoagro-2025</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture opens the application period for aid, totaling 46.5 million, for innovative supra-regional projects.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food published in the Official State Gazette (BOE) on the 7th the opening of the application process for grants totaling €46.5 million , intended for the preparation and execution of innovation projects of general interest by supra-regional operational groups of the European Innovation Partnership for Agricultural Productivity and Sustainability (AEI…</t>
+  </si>
+  <si>
+    <t>Thu, 8 May 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-opens-application-period-aid-totaling-465-million-innovative-supra</t>
+  </si>
+  <si>
+    <t>Advanced agrocomposting of beef cattle manure: a proposal for best available techniques</t>
+  </si>
+  <si>
+    <t>Provacuno is organizing two conferences on May 20 and 29, in Murcia and Valladolid, respectively, to present the results of the project developed in collaboration with the Polytechnic University of Valencia and Miguel Hernández University. Composting is a technique that reduces greenhouse gas emissions from manure management and also generates a value-added product, contributing to nutrient…</t>
+  </si>
+  <si>
+    <t>Mon, 5 May 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/advanced-agrocomposting-beef-cattle-manure-proposal-best-available-techniques</t>
+  </si>
+  <si>
+    <t>Active presence of GO Simbioliva at the next edition of EXPOLIVA</t>
+  </si>
+  <si>
+    <t>The GO Simbioliva (New biotechnological solutions for a circular economy of the alperujo) will showcase its progress at the 22nd International Scientific, Technical and Transfer Symposium of EXPOLIVA 2025 , which will take place within the framework of the aforementioned fair specialized in the olive oil sector between May 14 and 17. The GO poster has been accepted within the Olive Industry and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/active-presence-go-simbioliva-next-edition-expoliva</t>
+  </si>
+  <si>
+    <t>The Galician Network of Quantum Technologies launches a survey to identify the needs of the agri-food sector</t>
+  </si>
+  <si>
+    <t>The Galician Network of Quantum Technologies has launched a survey aimed at companies in the agri-food sector to identify their needs, barriers, and opportunities related to quantum computing. This initiative is part of the network's commitment to promoting Galicia's leadership in the field of quantum technologies. The initiative is supported by DATAlife , the digital innovation hub specializing…</t>
+  </si>
+  <si>
+    <t>Mon, 28 Apr 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/galician-network-quantum-technologies-launches-survey-identify-needs-agri-food-sector</t>
+  </si>
+  <si>
+    <t>Applications for new training grants for the agricultural and livestock sector in La Rioja can be made until May 19.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture of La Rioja has launched a call for applications for grants to organize courses and training sessions for the agricultural sector in 2025 , as part of the CAP Strategic Plan 2023-2027. This grant, worth €375,000 and co-financed with EAFRD funds, is intended for officially registered training entities, which can submit their applications until May 19. The goal is to…</t>
+  </si>
+  <si>
+    <t>Sat, 26 Apr 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/applications-new-training-grants-agricultural-and-livestock-sector-la-rioja-can-be-made-until</t>
+  </si>
+  <si>
+    <t>5th National ModernAKIS CoP Meeting: Advances and New Tools for Agricultural Innovation</t>
+  </si>
+  <si>
+    <t>On April 23rd, the 5th Meeting of the national ModernAKIS Community of Practice (CoP) was held online, with the participation of prominent speakers from the agri-food sector. The objective was to propose suggestions for improving the presentation of data and research, thus achieving a more accessible and relatable dissemination for all stakeholders who can benefit from innovation and knowledge…</t>
+  </si>
+  <si>
+    <t>Thu, 24 Apr 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/5th-national-modernakis-cop-meeting-advances-and-new-tools-agricultural-innovation</t>
   </si>
   <si>
     <t>The GO Agri-ROVENAT is testing techniques with sheep and a robot to conserve plant cover in olive groves and vineyards</t>
   </si>
   <si>
     <t>The Operational Group, promoted by the CSIC General Foundation, has carried out an innovative trial in several plots of native Galician vines and olive groves in order to optimize sustainability. This project, co-financed by the European Union and the Government of Spain, aims to promote rural entrepreneurship through sustainable and profitable agricultural crops, to attract and retain population…</t>
   </si>
   <si>
-    <t>Tue, 11/11/2025 - 12:31</t>
+    <t>Tue, 22 Apr 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/go-agri-rovenat-testing-techniques-sheep-and-robot-conserve-plant-cover-olive-groves-and</t>
   </si>
   <si>
-    <t>GO WELFARECUN is making progress in the study of animal welfare during the transport of rabbits</t>
-[...1111 lines deleted...]
-  <si>
     <t>The GO PITAMED will present its results at the Phytoma technical conference on subtropical plants.</t>
   </si>
   <si>
     <t>The PITAMED (Sustainable Pitaya Cultivation in Spain) GO has submitted a technical poster to be presented at the PHYTOMA International Meeting on Subtropics , which will take place on May 13-14, 2025, in Vélez-Málaga. The GO will actively participate in these meetings, including the publication of a summary article of the work in the May 2025 special issue of the journal Phytoma-España.…</t>
   </si>
   <si>
-    <t>Tue, 04/22/2025 - 13:29</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/en/news/go-pitamed-will-present-its-results-phytoma-technical-conference-subtropical-plants</t>
   </si>
   <si>
+    <t>The Ministry of Agriculture, Fisheries and Food strengthens scientific advice to promote plant breeding through new genomic techniques.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries, and Food (MAPA) will collaborate with the Center for Research in Agricultural Genomics (CRAG) on a pioneering scientific advisory project on new genomic techniques (NTG) and their potential in the agri-food sector, with the aim of strengthening the role of science in public policy.   New genomic techniques (NGT) are innovative tools that can contribute to…</t>
+  </si>
+  <si>
+    <t>Tue, 15 Apr 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-strengthens-scientific-advice-promote-plant-breeding</t>
+  </si>
+  <si>
+    <t>Castile and León activates its AKIS network: a collaborative drive toward a more innovative, sustainable, and digital agri-food system</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Livestock, and Rural Development of Castile and León has launched its AKIS (Agricultural Knowledge and Innovation System) network, a strategic initiative that embodies the European approach that fosters collaboration among all stakeholders involved in agri-food innovation: consultants, farmers, ranchers, research centers, universities, technology companies, and public…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/castile-and-leon-activates-its-akis-network-collaborative-drive-toward-more-innovative</t>
+  </si>
+  <si>
     <t>Spain launches Europe's first AgriFoodtech Sandbox to boost agrifood innovation</t>
   </si>
   <si>
     <t>The Spanish Government (MCIU and MAPA) , together with the autonomous communities of Navarra and La Rioja , have launched Europe's first AgriFoodtech Sandbox , a pioneering initiative aimed at accelerating innovation in the agri-food sector. This experimental space will be managed by the National Center for Food Technology and Safety (CNTA) , in collaboration with the Eatex technology hub, and…</t>
   </si>
   <si>
-    <t>Wed, 04/16/2025 - 16:22</t>
+    <t>Fri, 11 Apr 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/spain-launches-europes-first-agrifoodtech-sandbox-boost-agrifood-innovation</t>
   </si>
   <si>
-    <t>The Ministry of Agriculture, Fisheries and Food strengthens scientific advice to promote plant breeding through new genomic techniques.</t>
-[...34 lines deleted...]
-  <si>
     <t>Cajamar launches calls for innovative projects in Water, Agrotech, and Foodtech</t>
   </si>
   <si>
     <t>The Cajamar Innova program launches its 2025 calls for proposals with the aim of promoting the growth of startups and business projects that develop sustainable technological solutions in the fields of Water , Agrotech , and Foodtech . This is a great opportunity for entrepreneurs who want to take their initiatives to the next level with the support of experts and a proven methodology. Selected…</t>
   </si>
   <si>
-    <t>Thu, 03/27/2025 - 15:17</t>
+    <t>Mon, 24 Mar 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/cajamar-launches-calls-innovative-projects-water-agrotech-and-foodtech</t>
   </si>
   <si>
     <t>FEGA customer service to facilitate access to FEADER grants</t>
   </si>
   <si>
     <t>The Spanish Agricultural Guarantee Fund (FEGA) has a User Support Center (CAU) to provide information and assistance to those wishing to benefit from aid financed by the European Agricultural Fund for Rural Development (EAFRD). This service aims to facilitate access to information and optimize the management of aid for rural development projects. A key support for rural development The EAFRD…</t>
   </si>
   <si>
-    <t>Thu, 03/20/2025 - 14:35</t>
+    <t>Thu, 20 Mar 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/fega-customer-service-facilitate-access-feader-grants</t>
   </si>
   <si>
+    <t>Andalusia strengthens its agri-food digitalization with Andalucía Agrotech DIH</t>
+  </si>
+  <si>
+    <t>The Andalusian Regional Government, through the Ministry of Agriculture, Fisheries, Water, and Rural Development, is firmly promoting digitalization and innovation in the agri-food sector. An example of this commitment is the leadership of Andalucía Agrotech DIH (Digital Innovation Hub), a digital innovation center designed to foster the modernization of the entire agri-food value chain in the…</t>
+  </si>
+  <si>
+    <t>Mon, 17 Mar 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/andalusia-strengthens-its-agri-food-digitalization-andalucia-agrotech-dih</t>
+  </si>
+  <si>
     <t>Luis Planas highlights the innovative capacity of the agri-food sector in the National Food Strategy</t>
   </si>
   <si>
     <t>The Minister of Agriculture, Fisheries, and Food, Luis Planas, has highlighted the significant innovative capacity of the Spanish agri-food sector and the importance of its commitment to technology within the framework of the National Food Strategy (ENA) . During his appearance in the Congress of Deputies on March 13, Planas emphasized that innovation and technology are essential pillars for…</t>
   </si>
   <si>
-    <t>Wed, 03/19/2025 - 14:05</t>
+    <t>Thu, 13 Mar 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/luis-planas-highlights-innovative-capacity-agri-food-sector-national-food-strategy</t>
   </si>
   <si>
-    <t>Andalusia strengthens its agri-food digitalization with Andalucía Agrotech DIH</t>
-[...10 lines deleted...]
-  <si>
     <t>Open survey for members of Horizon 2020, Horizon Europe, and Operational Group projects</t>
   </si>
   <si>
     <t>The Horizon Europe-funded PREMIERE project aims to strengthen the implementation of the Multi-Stakeholder Approach (MAA), which is mandatory in approximately 40% of Horizon calls in the area of "Food, Bioeconomy, Natural Resources, Agriculture and Environment" (known as Cluster 6), as well as in several Horizon Partnerships and some "Soil Mission" calls. The PREMIERE team has developed an online…</t>
   </si>
   <si>
-    <t>Fri, 03/14/2025 - 09:56</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/en/news/open-survey-members-horizon-2020-horizon-europe-and-operational-group-projects</t>
   </si>
   <si>
+    <t>The AKIS Advisory Platform (PAA) launches its new free technical advisory service for agri-food advisors.</t>
+  </si>
+  <si>
+    <t>The Advisor Support Service is now available, a new knowledge transfer and innovation mechanism for agri-food advisory professionals. This exclusive, free service from the PAA aims to provide technical support to agricultural advisors, helping them resolve specialized queries with the support of teams of experts in a wide range of fields. The Ministry of Agriculture, Fisheries, and Food (MAPA) ,…</t>
+  </si>
+  <si>
+    <t>Fri, 7 Mar 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/akis-advisory-platform-paa-launches-its-new-free-technical-advisory-service-agri-food-advisors</t>
+  </si>
+  <si>
     <t>FEGA, the driving force behind agricultural digitalization: 30 years of innovation serving the Spanish countryside</t>
   </si>
   <si>
     <t>The Minister of Agriculture, Fisheries, and Food, Luis Planas , has emphasized the key role of the Spanish Agricultural Guarantee Fund (FEGA) in the digital transformation of Spanish agriculture. During his visit to FEGA's headquarters in Madrid yesterday, March 4, Planas highlighted the evolution of this organization, which is celebrating 30 years of driving the modernization of the sector and…</t>
   </si>
   <si>
-    <t>Wed, 03/05/2025 - 10:08</t>
+    <t>Tue, 4 Mar 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/fega-driving-force-behind-agricultural-digitalization-30-years-innovation-serving-spanish</t>
   </si>
   <si>
-    <t>The AKIS Advisory Platform (PAA) launches its new free technical advisory service for agri-food advisors.</t>
-[...10 lines deleted...]
-  <si>
     <t>Open call for applications for the 5th edition of Food (Tech)² Challengers for startups</t>
   </si>
   <si>
     <t>Participation in the 5th edition of the Food (Tech)² Challengers program is open until March 30th, a collaboration between the Ministry of Agriculture, Fisheries and Food (MAPA) and the National Center for Food Technology and Safety (CNTA). The program seeks to: Technology-based foodtech startups with innovative solutions that can be applied to the agri-food value chain. Legally incorporated in…</t>
   </si>
   <si>
-    <t>Mon, 02/24/2025 - 17:11</t>
+    <t>Mon, 17 Feb 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/open-call-applications-5th-edition-food-tech2-challengers-startups</t>
   </si>
   <si>
-    <t>Boosting innovation and knowledge transfer in rural areas through the MAPA 2025 Training Plan</t>
-[...10 lines deleted...]
-  <si>
     <t>SAVIA, the first project of the Agri-Food Cluster of the Community of Madrid, has been presented.</t>
   </si>
   <si>
     <t>As a result of active collaboration with the Health, Safety and Food Quality panel of MadriFood (the Agri-Food Cluster of the Community of Madrid), its first project was submitted this week to the CPP24 call of the State Research Agency . Under the name SAVIA , this R&amp;D project, valued at more than 1 million euros, brings together several Cluster partners with an ambitious goal: to develop…</t>
   </si>
   <si>
-    <t>Fri, 02/14/2025 - 14:01</t>
+    <t>Thu, 13 Feb 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/savia-first-project-agri-food-cluster-community-madrid-has-been-presented</t>
   </si>
   <si>
     <t>The European Commission plans a new EU budget and asks for citizens' opinions.</t>
   </si>
   <si>
     <t>The European Commission is preparing the European Union's next long-term budget, called the Multiannual Financial Framework (MFF) , which will come into force in 2028. To this end, it has launched a public consultation where any citizen, government, or entity can give their opinion on how EU funds should be distributed. One of the main changes proposed is to simplify the financing programs ,…</t>
   </si>
   <si>
-    <t>Fri, 02/14/2025 - 13:36</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/en/news/european-commission-plans-new-eu-budget-and-asks-citizens-opinions</t>
   </si>
   <si>
+    <t>Call for entries for the 2025 Spanish Food Award is now open.</t>
+  </si>
+  <si>
+    <t>This award aims to promote and encourage the various elements of the food chain in the production, processing, use, knowledge, and consumption of food, and to recognize their marketing, innovation, rural development, environmental stewardship, and internationalization efforts, as well as in the production and promotion of quality food. For the XXXVII edition, the call is open until March 17, 2025…</t>
+  </si>
+  <si>
+    <t>Tue, 11 Feb 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/call-entries-2025-spanish-food-award-now-open</t>
+  </si>
+  <si>
+    <t>Call for participation in cross-country visits of Operational Groups in Europe</t>
+  </si>
+  <si>
+    <t>Those interested can register until February 23. The EU CAP Network is organizing the following cross-visits for Operational Group projects: "Bees and Other Pollinators" Visit – in Romania, May 7 and 8, 2025. Field visit to the GO 'Smart Bees, Healthy Bees' Visit "Irrigation: Optimizing Water Use Practices in Annual (and Perennial) Crops" – in Greece, May 7-8. Field visit to the GO 'A Smart…</t>
+  </si>
+  <si>
+    <t>Fri, 7 Feb 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/call-participation-cross-country-visits-operational-groups-europe</t>
+  </si>
+  <si>
+    <t>Call for participation in the next EU CAP Network workshop dedicated to logistics innovation</t>
+  </si>
+  <si>
+    <t>You can register until February 10th. The EU CAP Network has announced the upcoming workshop “ Logistics innovation to improve farmers’ position in the supply chain” focusing on innovation and knowledge sharing within the framework of the European Innovation Partnership (EIP-AGRI). The organisation is looking for participants among AKIS stakeholders (advisors, farmers, cooperatives and…</t>
+  </si>
+  <si>
+    <t>Thu, 6 Feb 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/call-participation-next-eu-cap-network-workshop-dedicated-logistics-innovation</t>
+  </si>
+  <si>
+    <t>Open survey for organic production advisors</t>
+  </si>
+  <si>
+    <t>If you are an organic farming advisor, we would like to hear your opinion. The Coordinating Body of the Agricultural Knowledge and Innovation System (SCIA/AKIS) , within the Agricultural Advisory Working Group and within the organic farming advisory work line led by Ecovalia , is working on a document of policy recommendations to improve the organic farming advisory system. To incorporate the…</t>
+  </si>
+  <si>
+    <t>Wed, 5 Feb 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/open-survey-organic-production-advisors</t>
+  </si>
+  <si>
     <t>Open call for applications for the AgroBank Tech Digital INNovation mentoring program for startups.</t>
   </si>
   <si>
     <t>The AgroBank Tech Digital INNovation program is open until March 10th , as part of the MAPA-CAIXABANK collaboration. The program seeks to find the best solutions in the agri-food sector to become part of its Agro community. AgroBank Tech Digital INNovation is the acceleration program developed by AgroBank, CaixaBank's agricultural business line. There are five challenges posed by this call, so…</t>
   </si>
   <si>
-    <t>Thu, 02/13/2025 - 16:02</t>
+    <t>Mon, 3 Feb 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/open-call-applications-agrobank-tech-digital-innovation-mentoring-program-startups</t>
   </si>
   <si>
+    <t>Spain leads the agrotech revolution in Europe and attracts foreign investment.</t>
+  </si>
+  <si>
+    <t>Spain is consolidating its position as a European leader in agri-food technology, boosting foreign investment in R&amp;D&amp;I. This is revealed in the report "Mapping the Agrotech Ecosystem 2024 ," published by ICEX - Invest in Spain and Grupo Cooperativo Cajamar , which analyzes the sector and its growth opportunities. The report highlights the strategic contribution of Spanish agriculture to…</t>
+  </si>
+  <si>
+    <t>Wed, 29 Jan 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/spain-leads-agrotech-revolution-europe-and-attracts-foreign-investment</t>
+  </si>
+  <si>
+    <t>Presentation of the results of the “ARISTEO. Andalusian Cheeses 4.0” Task Force</t>
+  </si>
+  <si>
+    <t>The University of Córdoba was the venue chosen for the closing day of the ARISTEO Operational Group , an initiative that has promoted the modernization of the Andalusian cheese sector through the incorporation of innovative technologies. This project, under the slogan "Andalusian Cheeses 4.0," has worked on the digitalization and optimization of the management of traditional cheese factories…</t>
+  </si>
+  <si>
+    <t>Tue, 28 Jan 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/presentation-results-aristeo-andalusian-cheeses-40-task-force</t>
+  </si>
+  <si>
     <t>Startup from the Córdoba Technology Park receives €250,000 for innovative device to detect pathogens in greenhouses</t>
   </si>
   <si>
     <t>Tiaris Biosciences, led by Tania García and Fé García, is one of 16 Spanish SMEs funded by the CDTI (Spanish Institute of Technology and Communication) through the NEOTEC program for women-led businesses . Based in the Córdoba Technology Park , it has received €250,000 in grants to develop an innovative device capable of detecting the presence of agricultural pathogens in crops on-site,…</t>
   </si>
   <si>
-    <t>Thu, 02/13/2025 - 12:59</t>
+    <t>Mon, 27 Jan 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/startup-cordoba-technology-park-receives-eu250000-innovative-device-detect-pathogens</t>
   </si>
   <si>
-    <t>Presentation of the results of the “ARISTEO. Andalusian Cheeses 4.0” Task Force</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/en/news/presentation-results-aristeo-andalusian-cheeses-40-task-force</t>
+    <t>The virtual classroom is open</t>
+  </si>
+  <si>
+    <t>Within the framework of the EDIH DATAlife project , the virtual classroom has been opened, which includes the contents of the courses delivered throughout 2024. Through a new online platform, created in collaboration with FEUGA and CESGA , are shown: ⏩ Educational content on disruptive technology applications focused on our key sectors. ⏩ The recordings, presentations and complementary materials…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/virtual-classroom-open</t>
+  </si>
+  <si>
+    <t>The PDApp Operational Group will hold three days of results dissemination sessions.</t>
+  </si>
+  <si>
+    <t>The project “Moving towards a digital model for zero waste in the agri-food sector” developed by the The PDApp Operational Group is reaching its final phase. To showcase all the achievements and milestones reached, it has organized, among other activities, three days of results dissemination. These sessions will take place in the next January 29 in Vigo , February 5 in Torre Pacheco (Murcia) and…</t>
+  </si>
+  <si>
+    <t>Thu, 23 Jan 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/pdapp-operational-group-will-hold-three-days-results-dissemination-sessions</t>
+  </si>
+  <si>
+    <t>PROVACUNO and UCAM create the chair "Research in Animal Protein, Nutrition, and Health"</t>
+  </si>
+  <si>
+    <t>The Spanish Beef Interprofessional Organization (PROVACUNO) has signed an agreement with the Catholic University of Murcia (UCAM) to create the University Business Chair "Research in Animal Protein, Nutrition, and Health," which will be based on the UCAM campus in Murcia. The objective of the Chair is the continuous implementation of research, transfer, dissemination, teaching and innovation…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provacuno-and-ucam-create-chair-research-animal-protein-nutrition-and-health</t>
+  </si>
+  <si>
+    <t>The National Food Strategy prioritizes, among other challenges, innovation and technology in the food sector.</t>
+  </si>
+  <si>
+    <t>Yesterday, January 21, the Minister of Agriculture, Fisheries and Food, Luis Planas, presented the National Food Strategy (ENA) to the Council of Ministers. This is a framework for strengthening the sustainability and competitiveness of the Spanish agri-food system. Among the six challenges identified ( Strategic Supply, Sustainable Food Systems , Strengthening Rural and Coastal Areas , Healthy…</t>
+  </si>
+  <si>
+    <t>Tue, 21 Jan 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/national-food-strategy-prioritizes-among-other-challenges-innovation-and-technology-food</t>
+  </si>
+  <si>
+    <t>The PREMIERE project provides information on how to further involve GOOs in Horizon Europe projects.</t>
+  </si>
+  <si>
+    <t>The European Strategic Task Force on Agricultural Knowledge and Innovation Systems (SCIA-AKIS) met on 15 and 16 January 2025. This group operates within the framework of the Standing Committee on Agricultural Research (SCAR) , established by the European Commission. Its main objective is to foster innovation and knowledge exchange in agriculture, forestry, and rural areas by enhancing…</t>
+  </si>
+  <si>
+    <t>Mon, 20 Jan 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/premiere-project-provides-information-how-further-involve-goos-horizon-europe-projects</t>
+  </si>
+  <si>
+    <t>Fecoam is promoting the digitalization of the agricultural sector through the Kit Consulting program.</t>
+  </si>
+  <si>
+    <t>The Federation of Agricultural Cooperatives of Murcia (Fecoam) is promoting the digitalization of the agricultural sector through the Kit Consulting program, promoted by Red.es, an entity of the Ministry for Digital Transformation . This program offers assistance to small and medium-sized enterprises (SMEs) with between 10 and 250 employees, including farms and cooperatives. The Consulting Kit…</t>
+  </si>
+  <si>
+    <t>Thu, 16 Jan 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fecoam-promoting-digitalization-agricultural-sector-through-kit-consulting-program</t>
+  </si>
+  <si>
+    <t>The second edition of the AgroBank Tech Digital INNovation program selects 15 startups.</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation has selected 15 innovative startups for its second acceleration program for the agri-food sector, highlighting itself as the largest open innovation initiative in Spain. Supported by the Ministry of Agriculture, Fisheries and Food , the program seeks solutions to industry challenges, such as precision agriculture, efficient water use, and the circular economy.…</t>
+  </si>
+  <si>
+    <t>Wed, 15 Jan 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/second-edition-agrobank-tech-digital-innovation-program-selects-15-startups</t>
+  </si>
+  <si>
+    <t>Firm Ground. A guide to getting started in the agricultural sector.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries, and Food has launched "Tierra Firme - Guide to Getting Started in the Agricultural Sector," a document designed to guide those who wish to pursue a career in agriculture and livestock farming. This guide aims not only to guide new entrepreneurs in the creation and development of their projects, but also to attract those who are still hesitant about entering…</t>
+  </si>
+  <si>
+    <t>Mon, 13 Jan 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/firm-ground-guide-getting-started-agricultural-sector</t>
+  </si>
+  <si>
+    <t>The Digitalization Observatory publishes a new working document</t>
+  </si>
+  <si>
+    <t>The Agri-Food Sector Digitalization Observatory , an initiative of the Ministry of Agriculture, Fisheries and Food and Cajamar , has published a new working document entitled "The digital transformation in Spanish agriculture" that examines the level of digitalization in the agricultural sector , using data collected by the Observatory and official sources such as the European Commission and the…</t>
+  </si>
+  <si>
+    <t>Fri, 10 Jan 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/digitalization-observatory-publishes-new-working-document</t>
   </si>
   <si>
     <t>Eight agri-food startups among the top 100 in Spain on the APTE list</t>
   </si>
   <si>
     <t>The Spanish Association of Science and Technology Parks (APTE) has released its annual list of the 100 most prominent startups of 2024, located in its science and technology parks across 15 Spanish autonomous communities. The list includes 100 innovative projects from leading sectors such as biotechnology, artificial intelligence, clean energy, telecommunications, healthcare, space, automotive,…</t>
   </si>
   <si>
-    <t>Thu, 02/13/2025 - 11:13</t>
+    <t>Wed, 8 Jan 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/eight-agri-food-startups-among-top-100-spain-apte-list</t>
   </si>
   <si>
-    <t>Call for entries for the 2025 Spanish Food Award is now open.</t>
-[...82 lines deleted...]
-  <si>
     <t>A scientific study by Ifapa in Malaga identifies specific regions of the strawberry genome to improve its firmness.</t>
   </si>
   <si>
     <t>A team of researchers from Ifapa in Malaga has identified regions of the strawberry genome that influence its firmness, allowing them to develop a molecular marker to more efficiently select varieties that are 50% firmer. The study analyzed 124 strawberry varieties from the Fragaria Germplasm Bank, evaluating traits such as size, firmness, sugar content, and vitamin C. It found that genetic…</t>
   </si>
   <si>
-    <t>Wed, 01/29/2025 - 16:44</t>
+    <t>Tue, 7 Jan 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/scientific-study-ifapa-malaga-identifies-specific-regions-strawberry-genome-improve-its</t>
   </si>
   <si>
+    <t>The MAPA promotes innovation in agricultural biotechnology through the StartBEC program: six companies were selected in the second edition.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries, and Food, in collaboration with the AINIA technology center, has selected six startups that will perfect their bioeconomy solutions and processes within the second edition of the StartBEC technology development program . This program seeks to foster sustainable innovation in areas such as sustainability, the circular economy, and biomass production. The six…</t>
+  </si>
+  <si>
+    <t>Fri, 3 Jan 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/mapa-promotes-innovation-agricultural-biotechnology-through-startbec-program-six-companies</t>
+  </si>
+  <si>
+    <t>Roundtable at Expo Agritech 2024: Keys to the digital transformation of the agri-food sector</t>
+  </si>
+  <si>
+    <t>Within the framework of Expo Agritech 2024 , the roundtable "Advice for the Digitalization of the Agri-Food Sector" was held on November 27th, where leading experts discussed the challenges, opportunities, and support frameworks needed to accelerate technological adoption in the agri-food sector. The session, moderated by Maite Ambrós Mendioroz, Deputy Director General of Innovation and…</t>
+  </si>
+  <si>
+    <t>Fri, 27 Dec 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/roundtable-expo-agritech-2024-keys-digital-transformation-agri-food-sector</t>
+  </si>
+  <si>
     <t>PAA recommends: "Innovation Hubs in Agriculture: A Step Forward," in Agricultura Magazine</t>
   </si>
   <si>
     <t>From the AKIS Advisors Platform, we recommend the following article published in the journal Agricultura about the important role of innovation hubs in agriculture. In summary, the article highlights how agricultural innovation hubs in Spain are consolidating as pillars of technological agriculture, fostering collaboration between farmers, companies, and researchers. These spaces facilitate…</t>
   </si>
   <si>
-    <t>Mon, 01/27/2025 - 14:32</t>
+    <t>Mon, 23 Dec 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/paa-recommends-innovation-hubs-agriculture-step-forward-agricultura-magazine</t>
   </si>
   <si>
-    <t>The PDApp Operational Group will hold three days of results dissemination sessions.</t>
-[...80 lines deleted...]
-    <t>https://akisplataforma.es/en/news/digitalization-observatory-publishes-new-working-document</t>
+    <t>Successful opening day of the SMARTFARMRANI Operational Group</t>
+  </si>
+  <si>
+    <t>On December 18, 2024, the Hotel El Milano Real in Hoyos del Espino (Ávila) hosted the inaugural conference of the SMARTFARMRANI (SFR) Operational Group , focused on the future of extensive livestock farming in Spain. Under the slogan "Precision Livestock Farming to Increase the Sustainability and Resilience of Farms," the event brought together experts in nutrition, animal welfare, sustainability…</t>
+  </si>
+  <si>
+    <t>Wed, 18 Dec 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/successful-opening-day-smartfarmrani-operational-group</t>
+  </si>
+  <si>
+    <t>Vitartis includes measures to improve digitalization among the twenty proposals it has submitted to the Strategic Plan for the Agri-Food Industry of the Government of Castilla y León</t>
+  </si>
+  <si>
+    <t>The Food Industry Association of Castile and León, Vitartis , whose Board of Directors met on December 12 in Salamanca , has positively assessed the industrial plan recently presented by President Fernández Mañueco. However, among the recently presented improvement measures, he called on the Regional Government to "work jointly with other ministries to improve telecommunications infrastructure…</t>
+  </si>
+  <si>
+    <t>Thu, 12 Dec 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/vitartis-includes-measures-improve-digitalization-among-twenty-proposals-it-has-submitted</t>
+  </si>
+  <si>
+    <t>Innovation and technology: pillars of the future of agriculture in the EU</t>
+  </si>
+  <si>
+    <t>The European Commission has published its latest EU Agricultural Outlook report for 2024-2035. The"EU Agricultural Outlook Report" (2024-2035) presented by the European Commission offers a detailed overview of the outlook for the agricultural sector in the region. Aside from the vast amount of data and projections contained in the report, it is worth highlighting how the concepts of innovation…</t>
+  </si>
+  <si>
+    <t>Wed, 11 Dec 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/innovation-and-technology-pillars-future-agriculture-eu</t>
+  </si>
+  <si>
+    <t>ENOMAQ-OLEOMAQ-EBEER and TECNOVID-OLEOTEC 2025 already have winners of the Technological Improvements and Innovations Competition</t>
+  </si>
+  <si>
+    <t>The Jury of the ENOMAQ-OLEOMAQ-EBEER and TECNOVID-OLEOTEC Technological Improvements and Innovations Competition met last Friday, November 28, at the Feria de Zaragoza facilities to deliberate and designate the winners in each category for the 2025 edition. The Jury is chaired by Mr. Ernesto Franco Aladrén and made up of Mr. Juan Cacho Palomar, Mr. Luis Sanz Tejedor, Mr. Juan Sagarna García, Mr.…</t>
+  </si>
+  <si>
+    <t>Tue, 10 Dec 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/enomaq-oleomaq-ebeer-and-tecnovid-oleotec-2025-already-have-winners-technological-improvements</t>
+  </si>
+  <si>
+    <t>The European Investment Bank is boosting agri-food innovation with a €3 billion financing package.</t>
+  </si>
+  <si>
+    <t>The European Investment Bank (EIB) Group announced a €3 billion financing plan to support agriculture and the bioeconomy in Europe. This package, which will mobilize a total of €8.4 billion in contributions from other financial institutions, will focus on promoting innovation in the agri-food system and contributing to the EU's sustainability goals. Key investments in innovation and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-investment-bank-boosting-agri-food-innovation-eu3-billion-financing-package</t>
+  </si>
+  <si>
+    <t>A key mechanism in plant adaptation to drought and high temperatures has been discovered.</t>
+  </si>
+  <si>
+    <t>The Institute of Molecular and Cellular Biology of Plants (CSIC-UPV) is collaborating on an international study that reveals how plants regulate their stomata in the face of opposing environmental stress conditions. An international study led by a team of researchers, including members of the Institute of Molecular and Cellular Biology of Plants (IBMCP) , a joint center of the Spanish National…</t>
+  </si>
+  <si>
+    <t>Fri, 29 Nov 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/key-mechanism-plant-adaptation-drought-and-high-temperatures-has-been-discovered</t>
+  </si>
+  <si>
+    <t>3rd meeting of the Advisory Working Group of the Spanish AKIS Coordination Body</t>
+  </si>
+  <si>
+    <t>The third meeting of the Advisory Working Group of the Spanish AKIS Coordinating Body took place on November 19th. Nearly 50 participants representing national and regional public administrations, agricultural organizations, research centers, academia, and, in short, the entire agri-food chain addressed the various areas of interest in agri-food advisory services. Regarding Digital Transition…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/3rd-meeting-advisory-working-group-spanish-akis-coordination-body</t>
   </si>
   <si>
     <t>ASAJA offers advice for rural entrepreneurs with the AgroEmprende service</t>
   </si>
   <si>
     <t>ASAJA has launched AgroEmprende , a service designed to offer technical support and comprehensive advice to those wishing to begin a career in the agricultural sector. This program seeks to foster self-employment, modernize rural areas, and promote digitalization, sustainability, and generational renewal in the agricultural sector . What does AgroEmprende include? The program focuses on key areas…</t>
   </si>
   <si>
-    <t>Mon, 01/13/2025 - 16:17</t>
+    <t>Wed, 27 Nov 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/asaja-offers-advice-rural-entrepreneurs-agroemprende-service</t>
   </si>
   <si>
-    <t>Firm Ground. A guide to getting started in the agricultural sector.</t>
-[...106 lines deleted...]
-  <si>
     <t>DATAGRI 2024 had more than a thousand participants and closed its 7th edition with great success.</t>
   </si>
   <si>
     <t>The 7th edition of the DATAGRI Forum took place between November 13th and 14th at the iHub La Vega Innova (in San Fernando de Henares, Madrid), a meeting point for promoting innovation and the latest digital technologies in the Spanish agri-food sector. During the forum's opening by the Minister of Agriculture, Fisheries and Food, Luis Planas, he emphasized that Spain must consolidate itself not…</t>
   </si>
   <si>
-    <t>Fri, 11/15/2024 - 12:07</t>
+    <t>Fri, 15 Nov 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/datagri-2024-had-more-thousand-participants-and-closed-its-7th-edition-great-success</t>
   </si>
   <si>
     <t>ModernAKIS promotes the digitalization and sustainability of the agri-food sector in Spain with two days of networking among professionals.</t>
   </si>
   <si>
     <t>The Spanish Ministry of Agriculture, Fisheries and Food (MAPA) , within the framework of the European ModernAKIS project , has launched a Community of Practice (CoP) that seeks to modernize the agri-food production system in Spain with the aim of facilitating farmers' access to knowledge, innovation and digitalization . The first sessions of this CoP took place on October 22 and 30 , exploring…</t>
   </si>
   <si>
-    <t>Tue, 11/12/2024 - 09:50</t>
+    <t>Tue, 12 Nov 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/modernakis-promotes-digitalization-and-sustainability-agri-food-sector-spain-two-days</t>
   </si>
   <si>
     <t>First national meeting of Agroalnext</t>
   </si>
   <si>
     <t>The first national meeting of Agroalnext , a key program for driving the transformation of the agri-food sector in Spain, was held on October 1st. This event, held at La Vega Innova , highlighted the progress of R&amp;D projects led by technology centers and research organizations in seven autonomous communities: Aragon, Asturias, Navarre, the Valencian Community, Extremadura, La Rioja, and…</t>
   </si>
   <si>
-    <t>Fri, 10/04/2024 - 17:17</t>
+    <t>Fri, 4 Oct 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/first-national-meeting-agroalnext</t>
   </si>
   <si>
     <t>Agri-food innovation will be the focus of MAPA's participation at Fruit Attraction 2024.</t>
   </si>
   <si>
     <t>The participation of the Ministry of Agriculture, Fisheries and Food (MAPA) in the next edition of the Fruit Attraction fair, which will be held at IFEMA Madrid between October 8 and 10, 2024, will be strongly oriented towards technological innovation and agricultural digitalization , highlighting in the presentations that it will carry out at its stand ( Stand 5C01 - Hall P05) its initiatives to…</t>
   </si>
   <si>
-    <t>Fri, 10/04/2024 - 16:15</t>
+    <t>Thu, 3 Oct 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/agri-food-innovation-will-be-focus-mapas-participation-fruit-attraction-2024</t>
   </si>
   <si>
-    <t>Second meeting of the Advisory Working Group of the SCIA-AKIS Coordination Body</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/en/news/second-meeting-advisory-working-group-scia-akis-coordination-body</t>
+    <t>Nearly 37 million euros to save water in irrigation in Girona</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food is carrying out two projects to modernise 3,492 hectares of irrigated land in the province of Girona, with a total investment of 36.85 million euros. The works will benefit 1,274 irrigators in the municipalities of Albons, Bellcaire d'Empordà, L'Escala, La Tallada d'Empordà, Torroella de Montgrí, Pals, Gualta, Fontanilles, Palau-Sator, Ullastret,…</t>
+  </si>
+  <si>
+    <t>Mon, 30 Sep 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/nearly-37-million-euros-save-water-irrigation-girona</t>
   </si>
   <si>
     <t>The Junta of Castilla y León signs an agreement for vocational training students to be trained with state-of-the-art tractors</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Livestock and Rural Development of Castilla y León has signed an agreement with the main brands of agricultural tractors in the region with the aim of providing students of vocational training in the agricultural sector with practical training with machinery equipped with the most advanced technologies . This measure seeks to promote the modernization and…</t>
   </si>
   <si>
-    <t>Tue, 10/01/2024 - 10:10</t>
+    <t>Fri, 27 Sep 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/junta-castilla-y-leon-signs-agreement-vocational-training-students-be-trained-state-art</t>
   </si>
   <si>
-    <t>Nearly 37 million euros to save water in irrigation in Girona</t>
-[...10 lines deleted...]
-  <si>
     <t>Pascual Innoventures increases its investment in research into future foods to €2M with the third edition of Mylkcubator</t>
   </si>
   <si>
     <t>Pascual Innoventures , the Corporate Venturing arm of the Pascual Group, has increased its investment in research into innovative and sustainable foods, providing a total of 2 million euros over the first three editions of its Mylkcubator program. This program, a pioneer in the food sector, specializes in fostering innovation by supporting startups that are developing disruptive solutions in the…</t>
   </si>
   <si>
-    <t>Mon, 09/30/2024 - 11:47</t>
+    <t>Thu, 26 Sep 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/pascual-innoventures-increases-its-investment-research-future-foods-eu2m-third-edition</t>
   </si>
   <si>
     <t>Once the deadline has closed, the Ministry of Agriculture, Fisheries and Food has approved 1,214 applications for aid for the renewal of agricultural machinery within the 2024 Renewal Plan</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food has approved 1,214 applications for aid for the renewal of agricultural machinery within the 2024 Renove Plan , which represents 88.7% of the requests submitted by farmers and ranchers. This program will allocate nearly 9.5 million euros , practically exhausting the available funds. According to provisional estimates, the Renove Plan has boosted a…</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 16:35</t>
+    <t>Fri, 20 Sep 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/once-deadline-has-closed-ministry-agriculture-fisheries-and-food-has-approved-1214</t>
   </si>
   <si>
     <t>Until October 21, the deadline for public consultation of the National Action Plan 2025-2029 on the sustainable use of phytosanitary products is open</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food has opened the public consultation for the National Action Plan 2025-2029 on the sustainable use of phytosanitary products. This plan, framed within Royal Decree 1311/2012, represents a central axis in the ministry's policy to promote a more rational and safe use of these products. The main objective is to reduce the impact of phytosanitary products…</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 16:23</t>
+    <t>Thu, 19 Sep 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/until-october-21-deadline-public-consultation-national-action-plan-2025-2029-sustainable-use</t>
   </si>
   <si>
     <t>The Ministry of Agriculture reaffirms its commitment to training, innovation and digitalization of the agri-food sector</t>
   </si>
   <si>
     <t>The Spanish agri-food sector is experiencing a key moment of transformation driven by digitalisation and the incorporation of advanced technologies such as artificial intelligence (AI). The Ministry of Agriculture, Fisheries and Food (MAPA) is coordinating its efforts to accelerate this change through a series of initiatives that promote training, advice and the use of technological tools, all…</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 16:12</t>
+    <t>Wed, 18 Sep 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/ministry-agriculture-reaffirms-its-commitment-training-innovation-and-digitalization-agri-food</t>
   </si>
   <si>
     <t>Luis Planas stresses at the G-20 agriculture meeting that new technologies and innovation are fundamental instruments for its future</t>
   </si>
   <si>
     <t>During his participation in the second session of the G-20 meeting of Agriculture Ministers, held in Cuiabá (Brazil), the Minister of Agriculture, Luis Planas, stressed that new technologies and innovation are essential for 21st century agriculture. He underlined the importance of implementing these tools in family and professional agriculture to make it more efficient, sustainable and profitable…</t>
   </si>
   <si>
-    <t>Tue, 09/17/2024 - 17:54</t>
+    <t>Fri, 13 Sep 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/luis-planas-stresses-g-20-agriculture-meeting-new-technologies-and-innovation-are-fundamental</t>
   </si>
   <si>
-    <t>Financial capital is betting on technological and sustainable agriculture: the case of Atgro</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/en/news/financial-capital-betting-technological-and-sustainable-agriculture-case-atgro</t>
+    <t>Innovation in the agricultural activity of rural women is awarded</t>
+  </si>
+  <si>
+    <t>Innovation in agricultural activity not only transforms production models, but also plays a crucial role in gender equality, especially in rural areas. Likewise, the growing incorporation of women into more important positions in rural areas provides a new vision that promotes the incorporation of innovations and technologies. The Ministry of Agriculture, Fisheries and Food (MAPA) has announced…</t>
+  </si>
+  <si>
+    <t>Mon, 9 Sep 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/innovation-agricultural-activity-rural-women-awarded</t>
+  </si>
+  <si>
+    <t>Final report of the Strategic Dialogue Group on the Future of EU Agriculture presented</t>
+  </si>
+  <si>
+    <t>Announced by the President of the European Commission in her State of the Union address on 13 September 2023 and launched in January 2024 , the Strategic Dialogue on the Future of EU Farming brought together 29 key stakeholders from the European agri-food sectors, civil society, rural communities and academia to reach a common understanding on the development of a central area of European life…</t>
+  </si>
+  <si>
+    <t>Wed, 4 Sep 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/final-report-strategic-dialogue-group-future-eu-agriculture-presented</t>
+  </si>
+  <si>
+    <t>Luis Planas underlines the importance of technological innovation and digitalisation in the agricultural sector to overcome future challenges</t>
+  </si>
+  <si>
+    <t>The Minister of Agriculture , Luis Planas, has underlined the importance of technological innovation and digitalisation as keys to facing the challenges of the agricultural future , especially in the context of climate change. During the MED9 meeting of Agriculture Ministers in Cyprus , Planas highlighted Spain's experience in implementing efficient irrigation systems, which cover more than 80%…</t>
+  </si>
+  <si>
+    <t>Tue, 3 Sep 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-underlines-importance-technological-innovation-and-digitalisation-agricultural</t>
+  </si>
+  <si>
+    <t>2nd edition of the MAPA StarBEC program to promote new companies in the agro-food bioeconomy</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food , in collaboration with the AINIA technology centre, has launched the second edition of the " StartBEC " programme, an initiative focused on supporting emerging companies in the agri-food sector within the scope of the bioeconomy. This programme, which will be officially presented on 23 September at the Ministry's headquarters, offers free…</t>
+  </si>
+  <si>
+    <t>Thu, 29 Aug 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/2nd-edition-mapa-starbec-program-promote-new-companies-agro-food-bioeconomy</t>
+  </si>
+  <si>
+    <t>The Government promotes new technologies for sustainable fertilization of agricultural soils</t>
+  </si>
+  <si>
+    <t>On August 27, the Council of Ministers approved a new royal decree that updates the rules for the sustainable nutrition of agricultural soils of December 27, 2022 , introducing advanced technologies and more flexible measures that seek to improve efficiency and reduce the environmental impact of agriculture in Spain. This regulation is part of the Government's efforts to align national…</t>
+  </si>
+  <si>
+    <t>Tue, 27 Aug 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/government-promotes-new-technologies-sustainable-fertilization-agricultural-soils</t>
+  </si>
+  <si>
+    <t>Aid for Consulting Providers in the CAP Strategic Plan 2023-2027 in Castilla-La Mancha</t>
+  </si>
+  <si>
+    <t>On August 19, Order 135/2024, of August 8 , was published in the Official Gazette of Castilla-La Mancha, which establishes the regulatory bases for the granting of aid to providers of agricultural advisory services within the Strategic Plan of the Common Agricultural Policy (CAP) 2023-2027 . Objective of the Order This order seeks to regulate subsidies for agricultural farm advisory service…</t>
+  </si>
+  <si>
+    <t>Mon, 19 Aug 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/aid-consulting-providers-cap-strategic-plan-2023-2027-castilla-la-mancha</t>
+  </si>
+  <si>
+    <t>Modernisation of irrigation in A Limia: An investment of 29.7 million euros to improve water efficiency</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food has launched an ambitious project to modernise irrigation in A Limia, Ourense, with an investment of 29.7 million euros . This project, financed with Next Generation funds from the European Union, seeks to optimise water use and reduce energy consumption in the area. Modernization of infrastructure and saving resources in irrigation The project…</t>
+  </si>
+  <si>
+    <t>Thu, 8 Aug 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/modernisation-irrigation-limia-investment-297-million-euros-improve-water-efficiency</t>
+  </si>
+  <si>
+    <t>New grants for training in digitalisation in the agri-food and forestry sector announced</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food has launched a call for grants aimed at training and the exchange of knowledge in the agri-food and forestry sector, with a total budget of nine million euros. These grants, which are part of the rural development pillar of the Strategic Plan of the Common Agricultural Policy 2023-2027, seek to support the digital transition and promote innovation…</t>
+  </si>
+  <si>
+    <t>Tue, 6 Aug 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-grants-training-digitalisation-agri-food-and-forestry-sector-announced</t>
+  </si>
+  <si>
+    <t>The MAPA allocates more than 37 million euros to finance 65 new innovative projects of supra-autonomous operational groups in the agri-food and forestry sector</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food has announced the funding of 65 new innovative projects in the agri-food and forestry sector, with a total investment of 37.3 million euros. The projects will be developed in several autonomous communities and will be running until May 2027. Financing for innovative projects The selected projects will be carried out by operational groups at a supra…</t>
+  </si>
+  <si>
+    <t>Mon, 5 Aug 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/mapa-allocates-more-37-million-euros-finance-65-new-innovative-projects-supra-autonomous</t>
+  </si>
+  <si>
+    <t>The Andalusian Regional Government signs the contract for the Smart Green Cube building project, which will boost R&amp;D&amp;I in fruit and vegetables.</t>
+  </si>
+  <si>
+    <t>The Andalusian Regional Government has taken a decisive step toward the future of agriculture in the region with the signing of the contract for the development of the Smart Green Cube "Agridomo" building to the company Tragsatec. This innovative center is destined to become a benchmark in research, development, and innovation (R&amp;D&amp;I) in the fruit and vegetable sector. A reference center…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/andalusian-regional-government-signs-contract-smart-green-cube-building-project-which-will</t>
   </si>
   <si>
     <t>AgroInnpulso, an innovative initiative highlighted in the magazine "Savia Rural", from RedPAC</t>
   </si>
   <si>
     <t>The summer issue of the magazine "Savia Rural", published by RedPAC, highlights in one of its cover articles theAgroInnpulso initiative, a line of financing for small and medium-sized companies that have innovation projects at any point in the agri-food chain . From the AKIS Advisors Platform we recommend this article , very interesting for those new initiatives in the field of agri-food…</t>
   </si>
   <si>
-    <t>Thu, 09/12/2024 - 15:18</t>
+    <t>Wed, 31 Jul 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/agroinnpulso-innovative-initiative-highlighted-magazine-savia-rural-redpac</t>
   </si>
   <si>
-    <t>Final report of the Strategic Dialogue Group on the Future of EU Agriculture presented</t>
-[...140 lines deleted...]
-    <t>https://akisplataforma.es/en/news/andalusian-regional-government-signs-contract-smart-green-cube-building-project-which-will</t>
+    <t>2024 Machinery Renewal Plan to promote roofing practices in line with "Carbon Agriculture"</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries, and Food will allocate €9.55 million in aid to the National Agricultural Machinery Fleet Renewal Plan, known as the "Plan Renove," for the 2024 financial year. This is the largest budget allocated to date for these plans. Deadline until September 15 for the 2024 Agricultural Machinery Renewal Plan The application period for assistance will be open from…</t>
+  </si>
+  <si>
+    <t>Fri, 26 Jul 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/2024-machinery-renewal-plan-promote-roofing-practices-line-carbon-agriculture</t>
   </si>
   <si>
     <t>CAMPAG-Technology Atlas Agreement for the digitalization, sustainability, and competitiveness of the agri-food sector</t>
   </si>
   <si>
     <t>The Aragonese Cluster of Agricultural and Livestock Production Resources (CAMPAG) and Atlas Tecnológico have signed an agreement to promote the incorporation of technological services in the industry . This agreement, according to the press release, will foster a collaborative space that will encourage multidisciplinary projects focused on the digitalization, sustainability, and competitiveness…</t>
   </si>
   <si>
-    <t>Wed, 07/31/2024 - 13:16</t>
+    <t>Tue, 23 Jul 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/campag-technology-atlas-agreement-digitalization-sustainability-and-competitiveness-agri-food</t>
   </si>
   <si>
-    <t>2024 Machinery Renewal Plan to promote roofing practices in line with "Carbon Agriculture"</t>
-[...10 lines deleted...]
-  <si>
     <t>Call for entries for the 5th AFAMMER Commitment to Equality Awards</t>
   </si>
   <si>
     <t>The Association of Families and Women in Rural Areas (AFAMMER) has announced the 5th Edition of the Commitment to Equality in Rural Development Awards 2024. The aim of these awards is to raise awareness in society about the importance of equal opportunities between men and women for sustainable rural development. The awards recognize women, men, media outlets, communicators, companies, and…</t>
   </si>
   <si>
-    <t>Mon, 07/29/2024 - 12:51</t>
+    <t>Thu, 18 Jul 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/call-entries-5th-afammer-commitment-equality-awards</t>
   </si>
   <si>
     <t>Tecnova participates in 12 new operating groups</t>
   </si>
   <si>
     <t>In mid-July, Tecnova announced 12 new Operational Groups in which it participates. According to the group, its participation is either as an active member or as a group leader, working in collaboration with companies, research centers, and other technology centers. Featured projects for the future of agriculture These projects address a variety of topics crucial to the agricultural sector ,…</t>
   </si>
   <si>
-    <t>Mon, 07/22/2024 - 08:03</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/en/news/tecnova-participates-12-new-operating-groups</t>
   </si>
   <si>
+    <t>UPA participates in the TerraCert project for training in regenerative agriculture through microcredentials.</t>
+  </si>
+  <si>
+    <t>The Union of Small Farmers (UPA) participates in the international TerraCert project, dedicated to training in regenerative agriculture through microcredentials . These are like mini-certificates that demonstrate the skills and knowledge acquired during a short learning experience. Rapid learning in regenerative agriculture with microcredentials TerraCert aims to revolutionize regenerative…</t>
+  </si>
+  <si>
+    <t>Tue, 16 Jul 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/upa-participates-terracert-project-training-regenerative-agriculture-through-microcredentials</t>
+  </si>
+  <si>
+    <t>Technological innovation is the focus of Luis Planas' speech at the EU Council of Agriculture and Fisheries Ministers.</t>
+  </si>
+  <si>
+    <t>At the EU Council of Agriculture and Fisheries Ministers held on July 15, the Minister of Agriculture, Fisheries and Food, Luis Planas , called for the European Union (EU) to maintain its level of ambition in food innovation , both in production processes and in food. Technology and generational change in the agricultural sector Technological innovation, along with the incorporation of young…</t>
+  </si>
+  <si>
+    <t>Mon, 15 Jul 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/technological-innovation-focus-luis-planas-speech-eu-council-agriculture-and-fisheries</t>
+  </si>
+  <si>
     <t>The first entrepreneurship accelerator in the Catalan agri-food sector is born from the collaboration of FEMAC and AFRUCAT.</t>
   </si>
   <si>
     <t>According to the specialized portal Interempresas , FEMAC (Agricultural Machinery and Production Means Cluster) and Afrucat (Catalan Fruit Business Association) recently launched the first "Entrepreneurship Accelerator for the Agri-Food Sector" in Catalonia. The initiative aims to promote talent and entrepreneurship in viable business projects in the Catalan agricultural and food sector. MORE…</t>
   </si>
   <si>
-    <t>Fri, 07/19/2024 - 09:58</t>
+    <t>Fri, 12 Jul 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/first-entrepreneurship-accelerator-catalan-agri-food-sector-born-collaboration-femac-and</t>
   </si>
   <si>
-    <t>Technological innovation is the focus of Luis Planas' speech at the EU Council of Agriculture and Fisheries Ministers.</t>
-[...32 lines deleted...]
-    <t>https://akisplataforma.es/en/news/recording-and-presentation-event-spanish-agrifoodtef-satellite-are-now-available</t>
+    <t>European agri-food cooperatives call for greater EU investment in R&amp;D&amp;I</t>
+  </si>
+  <si>
+    <t>European agri-food cooperatives , through Copa-Cogeca , are calling for a significant increase in R&amp;D&amp;I investment in the European Union. This organization, which represents more than 22 million farmers and 22,000 agricultural cooperatives , has joined a manifesto signed by 110 associations and organizations from various technological and industrial sectors. Support for the European…</t>
+  </si>
+  <si>
+    <t>Fri, 5 Jul 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-agri-food-cooperatives-call-greater-eu-investment-rdi</t>
+  </si>
+  <si>
+    <t>Advice, training, and assistance are the pillars for promoting generational change in Spanish agriculture.</t>
+  </si>
+  <si>
+    <t>During the extraordinary Sectoral Conference on generational renewal held in Pamplona yesterday, July 4, the Minister of Agriculture, Fisheries and Food, Luis Planas , emphasized that specific advice for young people before, during, and after the establishment process and in innovation is a key element, among others, to making the sector attractive and profitable in order to promote generational…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/advice-training-and-assistance-are-pillars-promoting-generational-change-spanish-agriculture</t>
   </si>
   <si>
     <t>New 2024/25 EU CAP Network events focused on innovation and knowledge sharing in agriculture</t>
   </si>
   <si>
     <t>From July 2024 to June 2025, the EU CAP Network will organize 13 events focusing on innovation, knowledge exchange, and EIP-AGRI. A video has been posted on YouTube to publicize this call and encourage participation. The meetings are aimed at farmers, foresters, researchers, agricultural advisors, national networks, public authorities, NGOs, and more. In total, the following have been scheduled:…</t>
   </si>
   <si>
-    <t>Tue, 07/16/2024 - 12:56</t>
+    <t>Mon, 1 Jul 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/new-202425-eu-cap-network-events-focused-innovation-and-knowledge-sharing-agriculture</t>
   </si>
   <si>
-    <t>European agri-food cooperatives call for greater EU investment in R&amp;D&amp;I</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/en/news/european-agri-food-cooperatives-call-greater-eu-investment-rdi</t>
+    <t>The new SAGRIS 2025 fair has been presented, focusing on innovation and talent for the future of the agri-food industry.</t>
+  </si>
+  <si>
+    <t>IFEMA has just unveiled the new SAGRIS trade fair, the Agriculture and Livestock Exhibition , scheduled for May 8-10, 2025 , with the support of Spain's leading agricultural organizations. This event, organized at the IFEMA Madrid Trade Fair Center in collaboration with ALAS, (Alliance for Sustainable Agriculture), an association that brings together the main agricultural organizations ASAJA ,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-sagris-2025-fair-has-been-presented-focusing-innovation-and-talent-future-agri-food</t>
+  </si>
+  <si>
+    <t>Research and innovation, the "best tools" to meet the needs of the agricultural sector in the 21st century</t>
+  </si>
+  <si>
+    <t>The Secretary of State for Agriculture and Food, Begoña García, today emphasized the importance of research and innovation as the "best tools" for meeting the needs of the agricultural sector in the 21st century. This occurred during her speech at the opening of the presentation of the results of the StartBEC program , dedicated to agri-food innovation projects. García emphasized that technology…</t>
+  </si>
+  <si>
+    <t>Fri, 28 Jun 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/research-and-innovation-best-tools-meet-needs-agricultural-sector-21st-century</t>
   </si>
   <si>
     <t>MAPA is seeking agrifoodtech advisors for the EU.</t>
   </si>
   <si>
     <t>Application deadline: July 19 : The Ministry of Agriculture encourages Spanish advisors to participate in the EU CAP Network's Innovation Focus Groups (EuroCAP Network). Specifically, the CAP Network's innovation support and knowledge-sharing mechanism (in Spain through the AKIS Coordination Body, promoted by MAPA) is seeking expert coordinators for the CAP Network's discussion groups and for a…</t>
   </si>
   <si>
-    <t>Wed, 07/10/2024 - 09:15</t>
+    <t>Thu, 27 Jun 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/mapa-seeking-agrifoodtech-advisors-eu</t>
   </si>
   <si>
-    <t>Advice, training, and assistance are the pillars for promoting generational change in Spanish agriculture.</t>
-[...34 lines deleted...]
-  <si>
     <t>First meeting of the Advisory Working Group of the SCIA Coordination Body</t>
   </si>
   <si>
     <t>The first meeting of the Agri-Food Advisory Working Group (AWG) of the SCIA Coordination Body took place on June 25th. This marked the start of the first of three working groups of the SCIA Coordination Body (AKIS), established in January of this year to facilitate cooperation among all stakeholders involved in the generation and use of knowledge and innovation in the agri-food sector. The other…</t>
   </si>
   <si>
-    <t>Wed, 06/26/2024 - 15:51</t>
+    <t>Tue, 25 Jun 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/first-meeting-advisory-working-group-scia-coordination-body</t>
   </si>
   <si>
-    <t>The digital notebook as a tool to optimize the use of inputs and improve profitability and sustainability on farms.</t>
-[...10 lines deleted...]
-  <si>
     <t>From June 25th to July 3rd, registration is open for RuralCat distance learning.</t>
   </si>
   <si>
     <t>From June 25 to July 3, 2024, registration is now open for the next distance learning courses offered by Rural Cat, which will take place throughout September: BASIC FITO. Basic level courses for manipulator and applicator of phytosanitary products QUALIFICATION Qualifying level courses for handler and applicator of phytosanitary products Agri-food quality Water, sun, fertilization and ecosystems…</t>
   </si>
   <si>
-    <t>Tue, 06/25/2024 - 14:00</t>
+    <t>Fri, 21 Jun 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/june-25th-july-3rd-registration-open-ruralcat-distance-learning</t>
   </si>
   <si>
     <t>Viruses to improve crops: a proposal from IBMCP (CSIC-UPV)</t>
   </si>
   <si>
     <t>A team of researchers from the Institute of Molecular and Cellular Biology of Plants (IBMCP) and the Polytechnic University of Valencia (UPV) has published an article in the scientific journal 'Nature Reviews Bioengineering' advocating the use of attenuated viruses to improve plant health. It highlights the paradox that the use of vaccines and gene therapies is widespread for human and animal…</t>
   </si>
   <si>
-    <t>Tue, 06/25/2024 - 10:24</t>
+    <t>Wed, 19 Jun 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/viruses-improve-crops-proposal-ibmcp-csic-upv</t>
   </si>
   <si>
     <t>The Spanish agri-food sector wants to digitize and robotize its processes.</t>
   </si>
   <si>
     <t>On June 12th, the La Vega Innova innovation hub presented the study "The Digital Transformation of the Agri-Food Sector as Seen by Its Professionals" (access the full study here ) by the Digitalization Observatory of the Agri-Food Sector. The objective of the study was to analyze the perceptions of people working in the agricultural, livestock, and agri-food industry regarding digital…</t>
   </si>
   <si>
-    <t>Thu, 06/13/2024 - 13:20</t>
+    <t>Fri, 14 Jun 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/spanish-agri-food-sector-wants-digitize-and-robotize-its-processes</t>
   </si>
   <si>
+    <t>GOFAGUS: new Spanish case study selected by i2connect to learn from the process that generates interactive innovation between different countries</t>
+  </si>
+  <si>
+    <t>GOFAGUS is the new Spanish case study selected by a panel of experts from the European project i2connect, funded by Horizon 2020, which, through an exchange of knowledge between countries, analyses interactive innovation with peer review. It allows advisors from different countries to learn from each other about different innovations from different case studies implemented in the EU. GOFAGUS is a…</t>
+  </si>
+  <si>
+    <t>Tue, 11 Jun 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/gofagus-new-spanish-case-study-selected-i2connect-learn-process-generates-interactive</t>
+  </si>
+  <si>
     <t>Cajamar Innova Agrotech seeks projects to develop the agri-food technology of the future</t>
   </si>
   <si>
     <t>The first call for Cajamar Innova Agrotech , an acceleration program for companies in the Agrotech sector with which the organization aims to promote the development of technologies that respond to the global challenges of sustainable food production, is open until July 7, 2024. The initiative is part of the “Andalucía Agrotech European Digital Innovation Hub (Agrotech EDIH)” project, co-financed…</t>
   </si>
   <si>
-    <t>Tue, 06/11/2024 - 16:19</t>
+    <t>Thu, 6 Jun 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/cajamar-innova-agrotech-seeks-projects-develop-agri-food-technology-future</t>
   </si>
   <si>
-    <t>GOFAGUS: new Spanish case study selected by i2connect to learn from the process that generates interactive innovation between different countries</t>
-[...10 lines deleted...]
-  <si>
     <t>Internships abroad and scientific conferences: OECD CRP Programme funding call for 2025 now open</t>
   </si>
   <si>
     <t>The 2025 call for proposals for the OECD Cooperative Research Programme (CRP) on Sustainable Agriculture and Food Systems has recently been opened and is open until 10 September to fund the organisation of scientific conferences and scientific stays abroad . The OECD offers two types of financing: Short stays (6 to 26 weeks) at foreign institutions for researchers with at least 4 years of…</t>
   </si>
   <si>
-    <t>Mon, 06/03/2024 - 16:08</t>
+    <t>Wed, 5 Jun 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/internships-abroad-and-scientific-conferences-oecd-crp-programme-funding-call-2025-now-open</t>
   </si>
   <si>
+    <t>The best recommendations for applying for the new grants for advice on the digitalisation of the agri-food sector</t>
+  </si>
+  <si>
+    <t>The Innovation and Digitalisation Sub-directorate of the Ministry of Agriculture, Fisheries and Food offered a whole catalogue of recommendations for applying for the new aid in the sector , which were presented at the conference held on 21 May in Madrid, broadcast on the YouTube channel of the School of Industrial Organisation. During the day, Maite Ambrós, Deputy Director General of Innovation…</t>
+  </si>
+  <si>
+    <t>Fri, 24 May 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/best-recommendations-applying-new-grants-advice-digitalisation-agri-food-sector</t>
+  </si>
+  <si>
     <t>The ECOGAN computer system for information transfer shows a 10.6% reduction in ammonia emissions</t>
   </si>
   <si>
     <t>ECOGAN , the computer system for transferring information developed by MAPA in coordination with MITECO , has allowed the quantification of a 10.6% reduction in national ammonia emissions. This is the second consecutive year that this digital tool has confirmed compliance with the ammonia emission ceiling set for our country. Digital management of agricultural and livestock data The information…</t>
   </si>
   <si>
-    <t>Tue, 05/28/2024 - 19:18</t>
+    <t>Thu, 23 May 2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/ecogan-computer-system-information-transfer-shows-106-reduction-ammonia-emissions</t>
   </si>
   <si>
+    <t>Comprehensive digitalization of irrigation: the MAPA finalizes the work in Casinos (Valencia)</t>
+  </si>
+  <si>
+    <t>Modernisation in irrigation management involves achieving better control of consumption by optimising infrastructure. Digitalisation in these irrigation infrastructures is key and the example of the implementation of a comprehensive digitalised system in Casinos (Valencia) is already finalising the work for this digital improvement in its infrastructures. With remote control systems and the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/comprehensive-digitalization-irrigation-mapa-finalizes-work-casinos-valencia</t>
+  </si>
+  <si>
+    <t>New advisory support to support the digital transition in the agri-food sector</t>
+  </si>
+  <si>
+    <t>As of today, May 20, 2024, applications can be made for the new grants for advice on the digitalization of the agri-food and forestry sector. With an amount of three million euros, co-financed with the European Union, privately owned non-profit entities and social economy entities can apply until June 14. The Ministry of Agriculture, Fisheries and Food (MAPA), through the Spanish Agricultural…</t>
+  </si>
+  <si>
+    <t>Mon, 20 May 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-advisory-support-support-digital-transition-agri-food-sector</t>
+  </si>
+  <si>
+    <t>Innovation platform to make food systems more resilient and sustainable</t>
+  </si>
+  <si>
+    <t>With a transdisciplinary and multi-actor approach, the CULTIVATE innovation project team is developing a platform called the Food Exchange Compass, which consists of key tools that will be tested or replicated in nine cities and towns across the European Union to move towards resilient and sustainable food exchange. The platform's tools are: SHARECITY200 database maps, tracks and monitors food…</t>
+  </si>
+  <si>
+    <t>Wed, 24 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/innovation-platform-make-food-systems-more-resilient-and-sustainable</t>
+  </si>
+  <si>
+    <t>Update of the regulatory bases of the agricultural machinery renewal plan and the deadline for submitting the single application</t>
+  </si>
+  <si>
+    <t>The Council of Ministers of April 23, 2024 has approved Royal Decree 408/2024 of April 23 , at the proposal of the Ministry of Agriculture, Fisheries and Food, which modifies the regulatory bases for the direct granting of state aid for the renewal of the national fleet of agricultural machinery that are stipulated in Royal Decree 1055/2021 . Among the novelties of the Royal Decree 408/2024 of 23…</t>
+  </si>
+  <si>
+    <t>Tue, 23 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/update-regulatory-bases-agricultural-machinery-renewal-plan-and-deadline-submitting-single</t>
+  </si>
+  <si>
+    <t>Advances to boost innovation and advice in the agri-food sector</t>
+  </si>
+  <si>
+    <t>The Director General of Rural Development, Innovation and Agri-Food Training, Isabel Bombal, has participated today in the inauguration of the Assembly of coordination bodies of the Knowledge and Innovation System in Agriculture, which is being held in Madrid on 22 and 23 April with the presence of representatives of the European Commission and different EU Member States. During these sessions,…</t>
+  </si>
+  <si>
+    <t>Mon, 22 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/advances-boost-innovation-and-advice-agri-food-sector</t>
+  </si>
+  <si>
+    <t>CaixaBank presents Tierra de Oportunidades 2024 to fix population and create employment in the rural world</t>
+  </si>
+  <si>
+    <t>The call for proposals for the Tierra de Oportunidades 2024 Program is expected to be launched in May and June in collaboration with the Rural Development Groups of each geographic area, who will provide local support to the initiative. The call is aimed at entrepreneurs whose activity takes place in a municipality with a population of less than 5,000 inhabitants, although in some regions…</t>
+  </si>
+  <si>
+    <t>Fri, 19 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/caixabank-presents-tierra-oportunidades-2024-fix-population-and-create-employment-rural-world</t>
+  </si>
+  <si>
+    <t>Three Spanish Operational Groups are competing for the EIP-AGRI Innovation Awards</t>
+  </si>
+  <si>
+    <t>The CAP Network informs that the European CAP Network has selected 3 Spanish Operational Groups (GO) for the final: GO Subalma , GO Phytodron and GO Suber for the “I EIP-AGRI Innovation Awards” 2024. GO SUBALMA – Improving the productivity and sustainability of underground drip irrigation systems that use olive mill waste as fertilizer by using nanobubbles: Category : Mitigation and adaptation to…</t>
+  </si>
+  <si>
+    <t>Thu, 18 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/three-spanish-operational-groups-are-competing-eip-agri-innovation-awards</t>
+  </si>
+  <si>
+    <t>Consumers are driving redesign of the snack category</t>
+  </si>
+  <si>
+    <t>Press release that highlights the characteristics of the snack industry, which, according to the Snacks Association , represents a consumption per person per year in Spain of 7.5 kilos and a production of 356,000 tons for an annual turnover of €2.3 billion. By category, nuts account for 44% of the total, followed by crisps with 32% and other snacks with 24%. The note also brings together the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/consumers-are-driving-redesign-snack-category</t>
+  </si>
+  <si>
+    <t>More rigorous food inspections</t>
+  </si>
+  <si>
+    <t>The European Parliament (EP) has backed tougher food inspections throughout the supply chain , from producer to consumer. The new regulations, already informally agreed with the Council, aim to improve food traceability, combat fraud and restore consumer confidence in the food chain. The agreement negotiated by MEPs with the Council of Ministers provides for surprise inspections in all sectors,…</t>
+  </si>
+  <si>
+    <t>Wed, 17 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/more-rigorous-food-inspections</t>
+  </si>
+  <si>
+    <t>FEGA's 2023 Conditionality Report (2022 controls) is now available</t>
+  </si>
+  <si>
+    <t>Report assessing the application of conditionality in Spain based on data obtained from controls carried out in 2022 based on information provided by the autonomous communities, and communicated to the European Commission on 15 July 2023. Download report here</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fegas-2023-conditionality-report-2022-controls-now-available</t>
+  </si>
+  <si>
+    <t>More than €207 million agreed to be distributed among the regional governments for rural development, agriculture and livestock farming</t>
+  </si>
+  <si>
+    <t>The Council of Ministers of April 16 has authorized the territorial distribution among the autonomous communities of eight credits for a total amount of €207.87 million to finance rural development interventions contemplated in the National Strategic Plan of the Common Agricultural Policy (CAP) and different actions in the area of competitiveness and quality of market production, plant and animal…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/more-eu207-million-agreed-be-distributed-among-regional-governments-rural-development</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food submits to public consultation the relaxation of the regulations on animal identification and farm veterinarian</t>
+  </si>
+  <si>
+    <t>The public consultation procedure for the modification of Royal Decree 787/2023 regulating the traceability, identification and registration system of certain terrestrial animal species in captivity is now open, to accommodate the flexibility measures agreed by the Government to agricultural organisations in this matter. The public consultation is available at this link. The deadline for sending…</t>
+  </si>
+  <si>
+    <t>Fri, 12 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-submits-public-consultation-relaxation-regulations</t>
+  </si>
+  <si>
+    <t>Frequently Asked Questions on the Food Chain Act</t>
+  </si>
+  <si>
+    <t>Find precise answers about the Food Chain Law , its purpose, scope, definitions, contracts, business practices, infringements and sanctions, etc.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/frequently-asked-questions-food-chain-act</t>
+  </si>
+  <si>
+    <t>Call for aid for tangible or intangible investments in the transformation, marketing and development of agricultural products</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food , through the Spanish Agricultural Guarantee Fund ( FEGA ), has published today in the Official State Gazette (BOE) the call for aid for tangible or intangible investments in the transformation, commercialization and development of agricultural products. The maximum aid limit per investment project is €5,000,000. The aim of all these measures is to…</t>
+  </si>
+  <si>
+    <t>Wed, 10 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/call-aid-tangible-or-intangible-investments-transformation-marketing-and-development</t>
+  </si>
+  <si>
+    <t>The line of subsidies for obtaining SAECA guarantees is extended by €6 million</t>
+  </si>
+  <si>
+    <t>On February 9, the BOE publishes the extension of €6 million of the line of aid intended for obtaining guarantees from the State Agricultural Guarantee Company (SAECA) to guarantee the financing of loans to owners of agricultural holdings and economic operators in the fishing sector or agri-food industries . With this extension, the credit enabled to facilitate financing for the agri-food sector…</t>
+  </si>
+  <si>
+    <t>Tue, 9 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/line-subsidies-obtaining-saeca-guarantees-extended-eu6-million</t>
+  </si>
+  <si>
+    <t>Gene identified that controls flower and fruit production in leguminous plants</t>
+  </si>
+  <si>
+    <t>The study Analysis of pea mutants reveals the conserved role of FRUITFULL controlling the end of flowering and its potential to boost yield led by Cristina Fernández of the Institute of Molecular and Cellular Biology of Plants (CSIC-UPV) observes for the first time in crop plants that the FUL gene (Fruitfull) controls the duration of the reproductive period in crop plants such as peas. The…</t>
+  </si>
+  <si>
+    <t>Tue, 2 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/gene-identified-controls-flower-and-fruit-production-leguminous-plants</t>
+  </si>
+  <si>
+    <t>Luis Planas presents 43 measures that respond to the main concerns of the agricultural sector</t>
+  </si>
+  <si>
+    <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, has presented to the professional agricultural organizations a “solid” and “ambitious” set of 43 proposed measures that respond to the main concerns expressed by farmers and ranchers. The measures (43) are grouped into seven blocks and include the application of the CAP flexibilities approved by the Council of Ministers of Agriculture…</t>
+  </si>
+  <si>
+    <t>Mon, 1 Apr 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-presents-43-measures-respond-main-concerns-agricultural-sector</t>
+  </si>
+  <si>
+    <t>19th National Wine Competition of Cooperative Wineries, Manojo Awards</t>
+  </si>
+  <si>
+    <t>The Regional Union of Agri-Food Cooperatives of Castilla y León (URCACYL) announces the 19th National Competition of Cooperative Wine Cellars, “Manojo Awards”. All cooperative wineries that produce, breed and/or bottle wine in Spain may participate. The competition establishes 8 categories : Young Whites, Young Rosés, Young Reds, Young Roble Reds, Crianza Reds, Reserve Reds, Cavas and Sparkling…</t>
+  </si>
+  <si>
+    <t>Tue, 26 Mar 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/19th-national-wine-competition-cooperative-wineries-manojo-awards</t>
+  </si>
+  <si>
+    <t>18th Egg Research Institute Award</t>
+  </si>
+  <si>
+    <t>The Egg Research Institute announces the 18th Research Award (€12,000) for Spanish researchers working on research into all aspects related to eggs: composition and nutritional quality, production, technology, quality or health aspects, among others, related to eggs and egg products. Applications may be submitted until June 15, 2024 by email at email Institutohuevo@institutohuevo.com RULES OF THE…</t>
+  </si>
+  <si>
+    <t>Mon, 25 Mar 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/18th-egg-research-institute-award</t>
+  </si>
+  <si>
+    <t>4th. CAJAMAR INNOVA Water Projects Call</t>
+  </si>
+  <si>
+    <t>Registration for the 4th edition of CAJAMAR INNOVA, a startup incubator and accelerator specializing in water technologies , is open until May 2 for the selection of technological projects that provide real solutions to water problems. After the deadline for receiving applications closes, a maximum of 10 national and international projects will be selected at all levels of technological maturity,…</t>
+  </si>
+  <si>
+    <t>Thu, 21 Mar 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/4th-cajamar-innova-water-projects-call</t>
+  </si>
+  <si>
+    <t>Grants-Green Employment Program+ 2024</t>
+  </si>
+  <si>
+    <t>The Biodiversity Foundation publishes the call for Emplea verde + 2024 grants to support projects (amount per project between €150,000 and €2 million) that promote the ecological transition of the economy through training actions , aimed at unemployed people, workers and entrepreneurs. The projects will fall within one of the following 14 priority axes : Urban renaturalization Management of…</t>
+  </si>
+  <si>
+    <t>Wed, 20 Mar 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/grants-green-employment-program-2024</t>
+  </si>
+  <si>
+    <t>Grants for applied research projects in the beekeeping sector</t>
+  </si>
+  <si>
+    <t>The call for subsidies for the implementation of applied research projects in the beekeeping sector and its products within the Beekeeping Sector Intervention of PEPAC is hereby announced ( Extract of the call in the Official State Gazette of 03/20/2024). The Beekeeping Sectoral Intervention includes numerous types of possible interventions , among which the measure relating to collaboration with…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/grants-applied-research-projects-beekeeping-sector</t>
+  </si>
+  <si>
+    <t>MAPA sends the proposal to modify the PEPAC to the Autonomous Communities</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food ( MAPA ) has sent to the Autonomous Communities, as Regional Management Authorities ( AGR ), a proposal for simplification and modification of the Strategic Plan of the CAP ( PEPAC ), which will serve as a basis for beginning informal dialogue with the European Commission. The document , which has been discussed in technical meetings and in the…</t>
+  </si>
+  <si>
+    <t>Fri, 15 Mar 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/mapa-sends-proposal-modify-pepac-autonomous-communities</t>
+  </si>
+  <si>
+    <t>The 4th edition of the CNTA Food Tech Challengers for agri-food startups is now open</t>
+  </si>
+  <si>
+    <t>Food (Tech)2 Challengers, a technological boosting programme funded by the Ministry of Agriculture, Fisheries and Food (MAPA) and led by CNTA (National Centre for Food Technology and Safety), is launching its fourth edition so that between 4 and 8 startups can benefit from the capabilities and knowledge of CNTA's expert staff and improve their technological solvency over a period of 6 months and…</t>
+  </si>
+  <si>
+    <t>Wed, 13 Mar 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/4th-edition-cnta-food-tech-challengers-agri-food-startups-now-open</t>
+  </si>
+  <si>
+    <t>The 24th Food of Spain Awards for the best wines and the best spirits have been announced</t>
+  </si>
+  <si>
+    <t>The aim of these awards is to promote quality Spanish wines and contribute to a better understanding of spirits, as well as to promote and stimulate the different elements of the food chain and recognise the marketing, innovation, rural development and environmental care efforts of companies in the production of quality foods. The Ministry of Agriculture, Fisheries and Food has published the call…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/24th-food-spain-awards-best-wines-and-best-spirits-have-been-announced</t>
+  </si>
+  <si>
+    <t>Regulatory modification of the Sectorial Intervention of the Vitiviniculture of the green harvest</t>
+  </si>
+  <si>
+    <t>The approved Royal Decree enables the autonomous communities to adjust the management of the green harvest as much as possible to the strategy and specific objectives established in their territory. The new Royal Decree modifies the regulation of the Wine Sector Intervention within the framework of the Strategic Plan of the Common Agricultural Policy (CAP) in the requirements of the aid…</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/regulatory-modification-sectorial-intervention-vitiviniculture-green-harvest</t>
+  </si>
+  <si>
+    <t>Regulatory bases approved for aid for the exchange of knowledge and advice for the digital transition of the agri-food sector</t>
+  </si>
+  <si>
+    <t>The Council of Ministers has approved the regulatory bases for the granting of supra-regional aid for two types of interventions aimed at the agri-food and forestry sector: one for the exchange of knowledge and training and information activities and another for advisory services for the digital transition. These grants are part of the rural development measures of the Common Agricultural Policy…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/regulatory-bases-approved-aid-exchange-knowledge-and-advice-digital-transition-agri-food</t>
+  </si>
+  <si>
+    <t>26th edition of the Fertiberia Award for the Best Doctoral Thesis</t>
+  </si>
+  <si>
+    <t>Fertiberia Group announces the 26th edition of its Best Doctoral Thesis Award . The purpose of the award is to promote a rational and responsible application of fertilizers compatible with the criteria of sustainable development. The application period will be open until May 24, 2024. The 26th FERTIBERIA Prize will be awarded with a prize of €14,000 for the winner and €8,000 for the Director…</t>
+  </si>
+  <si>
+    <t>Mon, 11 Mar 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/26th-edition-fertiberia-award-best-doctoral-thesis</t>
+  </si>
+  <si>
+    <t>Call for entrepreneurship and advice itineraries in social economy 2024-2026</t>
+  </si>
+  <si>
+    <t>The Spanish Business Confederation of the Social Economy ( CEPES ), co-financed by the ESF+ , launches a new call for aid to social economy entities to develop collective entrepreneurship projects based on technology or in emerging sectors and in rural areas . The deadline for submitting applications remains open until April 19, 2024. Types of entrepreneurship projects in social economy/services…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/call-entrepreneurship-and-advice-itineraries-social-economy-2024-2026</t>
+  </si>
+  <si>
+    <t>15th edition of the "Rural Women Innovation Excellence Awards"</t>
+  </si>
+  <si>
+    <t>With the aim of recognising innovative projects developed by women in rural areas and actions that recognise their fundamental role in the territory, the Ministry of Agriculture, Fisheries and Food is calling for the 15th edition of the " Awards of Excellence for Innovation for Rural Women ". These awards are announced in 4 categories : (1) Excellence in innovation in agricultural activity, (2)…</t>
+  </si>
+  <si>
+    <t>Fri, 8 Mar 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/15th-edition-rural-women-innovation-excellence-awards</t>
+  </si>
+  <si>
+    <t>Fifth edition of the Talenta Awards in support of the empowerment of rural women</t>
+  </si>
+  <si>
+    <t>On March 8, International Women's Day, the awards were presented for the 5th edition of the TalentA program, which was created with the aim of supporting and making visible the talent and entrepreneurship of women in rural areas. The winners of the award organized by FADEMUR and Corteva Agriscience were: Winner , Virginia Fradejas Alonso with the KAMARERE project (Boecillo, Valladolid) dedicated…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fifth-edition-talenta-awards-support-empowerment-rural-women</t>
+  </si>
+  <si>
+    <t>Compound patented by the CSIC and the UPV reduces the impact of drought and improves productivity in tomato plants</t>
+  </si>
+  <si>
+    <t>The work, published in Horticulture Research , by a team from the Institute of Molecular and Cellular Biology of Plants, IBMCP (a joint centre of the CSIC and the UPV) has discovered how hexenyl butanoate (HB) acts, the aroma emitted by tomato plants to resist bacteria: “Given the importance of stomatal control over water stress, treatments with HB alleviate the symptoms caused by drought and…</t>
+  </si>
+  <si>
+    <t>Wed, 6 Mar 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/compound-patented-csic-and-upv-reduces-impact-drought-and-improves-productivity-tomato-plants</t>
+  </si>
+  <si>
+    <t>E-learning platform for training in EU food legislation</t>
+  </si>
+  <si>
+    <t>Within the framework of the European ERASMUS+ TRIFLIM project, a consortium formed by partners from Portugal, Italy, Greece and Spain has developed an e-learning platform for training in food legislation . The platform merges technological advances with traditional methodologies to ensure that professionals in the agri-food industry achieve the maximum theoretical and practical knowledge. The…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/e-learning-platform-training-eu-food-legislation</t>
+  </si>
+  <si>
+    <t>The European Parliament has given the final approval to the new regulation for PGIs and DOs</t>
+  </si>
+  <si>
+    <t>The European Parliament has ratified the political agreement that aims to strengthen the productions protected by distinctive features such as designations or PGIs, their gastronomic heritage and their protection in trade agreements. The revised rules will improve the existing system through a simplified and more efficient registration procedure, which will reduce the waiting time between…</t>
+  </si>
+  <si>
+    <t>Wed, 28 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-parliament-has-given-final-approval-new-regulation-pgis-and-dos</t>
+  </si>
+  <si>
+    <t>FEGA publishes a search engine for exceptional aid by province and autonomous community</t>
+  </si>
+  <si>
+    <t>The search engine provides access to the amounts paid and the number of beneficiaries of the exceptional aid granted since 2022 as a result of the increase in the costs of inputs due to the invasion of Ukraine and drought conditions. The query has the following information: Disaggregated data by province and Autonomous Community on exceptional aid managed directly by FEGA (dairy sector,…</t>
+  </si>
+  <si>
+    <t>Tue, 27 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fega-publishes-search-engine-exceptional-aid-province-and-autonomous-community</t>
+  </si>
+  <si>
+    <t>2nd Call for INTERREG SUDOE Projects</t>
+  </si>
+  <si>
+    <t>The second call for Sudoe projects is open until 31 May 2024 for all public, private and non-profit entities and companies. With a budget of €53.7 million , the projects approved by the Programme address five priority axes: Research and innovation; SME competitiveness; Low-carbon economy; Fight against climate change; and Environment and resource efficiency. The call for projects is open to all…</t>
+  </si>
+  <si>
+    <t>Mon, 26 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/2nd-call-interreg-sudoe-projects</t>
+  </si>
+  <si>
+    <t>6 excellent projects and 32 successful projects were recognized in Rural Entrepreneurship Courses</t>
+  </si>
+  <si>
+    <t>The eighth and ninth editions of the PAC Network 's “Rural Entrepreneurship Course” have concluded successfully and are on their way to becoming a classic for all those who wish to implement a project in rural areas. The courses aim to strengthen the capabilities of anyone interested in starting a business or activity in rural areas. Around 45 people participated in each course, of which 18…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/6-excellent-projects-and-32-successful-projects-were-recognized-rural-entrepreneurship-courses</t>
+  </si>
+  <si>
+    <t>Extension of the deadline for the justification and request for payment of wine aid</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food has extended by 30 days the deadline for the justification and request for payment of the first call for intervention in tangible and intangible investments in processing facilities and wine infrastructures, as well as in marketing structures and instruments, which will promote better execution of investment projects in 2024. The new deadline is…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/extension-deadline-justification-and-request-payment-wine-aid</t>
+  </si>
+  <si>
+    <t>Continuous training plan 2024 for technical staff in rural areas</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food has published on its website the 2024 Continuing Education Plan for Rural Technical Staff , with the aim of promoting agri-food training as a key tool in the development of the rural world. The Plan has organised a total of 52 training activities covering various topics of special relevance, such as generational change, the incorporation of women in…</t>
+  </si>
+  <si>
+    <t>Fri, 23 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/continuous-training-plan-2024-technical-staff-rural-areas</t>
+  </si>
+  <si>
+    <t>11th RuralApps Award</t>
+  </si>
+  <si>
+    <t>The award covers innovative technological solutions in the fields of digitalisation and digital transformation such as: applications, data governance and management, artificial intelligence, augmented reality, virtual reality, robotics, the Internet of Things, connectivity. The aim is for the awards to visualise possible tools that exist in the information and communication technology (ICT)…</t>
+  </si>
+  <si>
+    <t>Thu, 22 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/11th-ruralapps-award</t>
+  </si>
+  <si>
+    <t>WTO final report sides with European Commission on Spanish black olives</t>
+  </si>
+  <si>
+    <t>The Government welcomes the final report of the World Trade Organisation (WTO) Compliance Panel requested by the European Commission in the dispute over Spanish black olives . The WTO report supports European arguments against the protectionist measures imposed by the United States against Spanish black olives because they are incompatible with the rules of this international organisation. The…</t>
+  </si>
+  <si>
+    <t>Tue, 20 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/wto-final-report-sides-european-commission-spanish-black-olives</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food announces the “Food of Spain 2024” Award</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food publishes in the Official State Gazette (BOE) an extract of the order calling for the “Food of Spain 2024” Award . The application submission period will begin the day after the publication of the extract of the call in the BOE (February 20), and will end on March 25 , inclusive. This year's edition includes the following categories: Food Industry,…</t>
+  </si>
+  <si>
+    <t>Mon, 19 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-announces-food-spain-2024-award</t>
+  </si>
+  <si>
+    <t>European consortium with the participation of the CSIC will share open scientific data for global climate changes</t>
+  </si>
+  <si>
+    <t>The Spanish National Research Council , through the Institute of Physics of Cantabria (IFCA, CSIC-UC), which is part of the Envri-Hub Next project funded by the European Commission's Horizon Europe framework programme, will provide IT support to research teams in environmental sciences to advance the study of climate change, from mitigation and adaptation measures and strategies to the assessment…</t>
+  </si>
+  <si>
+    <t>Fri, 16 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-consortium-participation-csic-will-share-open-scientific-data-global-climate-changes</t>
+  </si>
+  <si>
+    <t>VI Women in Agriculture Awards</t>
+  </si>
+  <si>
+    <t>Forty-nine candidates were submitted to the sixth edition of the MujerAGRO Awards . The Awards are supported by companies in the agri-food sector that decide to showcase their actions related to equality and CSR commitment . The ceremony for the VI MujerAGRO Awards was held in Madrid on February 23 at the ICEX Spain Export and Investment Auditorium. The winners of the VI MujerAGRO Awards have…</t>
+  </si>
+  <si>
+    <t>Thu, 15 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/vi-women-agriculture-awards</t>
+  </si>
+  <si>
+    <t>Luis Planas presents a “solid and well-crafted” package of measures that responds to the concerns of farmers and ranchers</t>
+  </si>
+  <si>
+    <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, has presented to the professional agricultural organizations a package of measures , "solid and worked", to respond to the concerns of farmers and ranchers (simplification, eco-regimes, digital farm notebook, among others) There are 18 measures articulated in seven blocks: reinforcement of the application of the food chain law;…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-presents-solid-and-well-crafted-package-measures-responds-concerns-farmers-and</t>
+  </si>
+  <si>
+    <t>Solar collectors that are good for your pocket and the environment</t>
+  </si>
+  <si>
+    <t>A study by a team of researchers supported by the EU-funded ASTEP (Application of Solar Thermal Energy to Processes) project has developed cutting-edge solar collectors for industrial processes. SunDial technology promises to reduce production costs and carbon emissions in a range of industries. Professor Antonio Rovira, coordinator of the ASTEP project at the National University of Distance…</t>
+  </si>
+  <si>
+    <t>Wed, 14 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/solar-collectors-are-good-your-pocket-and-environment</t>
+  </si>
+  <si>
+    <t>The high productivity of cultivated plants is explained by the physiological traits of their wild parents.</t>
+  </si>
+  <si>
+    <t>A study by the Rey Juan Carlos University led by Professor Ruben Milla, and in which researchers from the Spanish National Research Council (CSIC) participated, has analyzed why cultivated plants are resource-hogging and fast-growing species. The study, recently published in the journal Nature Plants , analyzes the origin and evolution of different ecophysiological traits of leaves related to…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/high-productivity-cultivated-plants-explained-physiological-traits-their-wild-parents</t>
+  </si>
+  <si>
+    <t>Rural Toolkit: Virtual guide to financing for rural areas</t>
+  </si>
+  <si>
+    <t>The “ Rural Kit ” or “ Rural Toolbox ” ( Rural Toolkit ) is a digital platform serving as a guide that centralises the different types of financing that the European Union makes available to rural areas in the Community countries. Its objective is to help people, local authorities, institutions and companies to identify and take advantage of the funds, programmes and other financing and support…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/rural-toolkit-virtual-guide-financing-rural-areas</t>
+  </si>
+  <si>
+    <t>Presentation of the ECREA 2.0 interactive report</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food presents the new version of the tool for Studies of costs and incomes of agricultural holdings (Ecrea 2.0), designed by the Undersecretariat of Agriculture, Fisheries and Food of the ministry. This report presents data on surface area, production, income, costs and technical-economic results of the farms that make up the sample, by crops and/or…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/presentation-ecrea-20-interactive-report</t>
+  </si>
+  <si>
+    <t>Meeting of the Food Chain Observatory</t>
+  </si>
+  <si>
+    <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, has assured today that the modification of the Law on measures to improve the functioning of the food chain , which came into force in December 2021, “works”. At the same time, he has advocated for “strengthening its application” through greater efforts in inspections. During the XVII ordinary session of the plenary session of the Food…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/meeting-food-chain-observatory</t>
+  </si>
+  <si>
+    <t>Modification of the conditions of use of the terms 'dry' and 'pale dry' on the labelling of fortified wines</t>
+  </si>
+  <si>
+    <t>The Council of Ministers has approved a Royal Decree that modifies the conditions of use of the optional terms dry and pale dry on the labelling of fortified wines. Until now, the term dry was applicable to liqueur wines with a Protected Designation of Origin (PDO) , with a sugar content of no more than 45 grams per litre. Meanwhile, pale dry could be used for liqueur wines, also with a PDO, and…</t>
+  </si>
+  <si>
+    <t>Tue, 13 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/modification-conditions-use-terms-dry-and-pale-dry-labelling-fortified-wines</t>
+  </si>
+  <si>
+    <t>National summary of SIGPAC by autonomous communities (2024 campaign)</t>
+  </si>
+  <si>
+    <t>Summary of the data on surface areas and enclosures broken down by use groups and by autonomous communities , contained in the databases of the Geographic Information System for Agricultural Plots in Spain ( SIGPAC ) in the 2024 campaign. SUMMARY TABLE</t>
+  </si>
+  <si>
+    <t>Mon, 12 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/national-summary-sigpac-autonomous-communities-2024-campaign</t>
+  </si>
+  <si>
+    <t>Strengthening consumer information obligations for the “breakfast directives”</t>
+  </si>
+  <si>
+    <t>The Minister for Agriculture, Fisheries and Food , Luis Planas, has expressed his satisfaction with the agreement recently reached by the European Commission, Parliament and Council of the European Union, the so-called “trilogues”, to reinforce the obligations of information to the consumer on honey, fruit juices and nectars, fruit jams and dehydrated milk , through a series of regulations that…</t>
+  </si>
+  <si>
+    <t>Fri, 9 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/strengthening-consumer-information-obligations-breakfast-directives</t>
+  </si>
+  <si>
+    <t>The Government is firmly committed to innovation in the agri-food sector</t>
+  </si>
+  <si>
+    <t>At the presentation of the IV Report on the Foodtech sector in Spain prepared by ICEX , the Ministry of Agriculture, Fisheries and Food (Ministry) firmly supports the digital transformation of the sector and the thriving auxiliary technology industry for agriculture in Spain, highlighting the importance of innovation and technology as key tools to advance the process of transformation of the agri…</t>
+  </si>
+  <si>
+    <t>Wed, 7 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/government-firmly-committed-innovation-agri-food-sector</t>
+  </si>
+  <si>
+    <t>More than 139,000 farmers will receive extraordinary aid from the State</t>
+  </si>
+  <si>
+    <t>With an amount of €268.7 million from the General State Budget , 139,756 owners of agricultural holdings producing dry land, rice and tomato for industry will benefit from the payment of this aid to compensate for the difficulties due to the drought and the war in Ukraine. This aid, established by Royal Decree-Law 4/2023 , of May 11, benefits natural or legal persons or entities without legal…</t>
+  </si>
+  <si>
+    <t>Tue, 6 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/more-139000-farmers-will-receive-extraordinary-aid-state</t>
+  </si>
+  <si>
+    <t>CSIC fights misinformation about food and nutrition</t>
+  </si>
+  <si>
+    <t>CSIC fights misinformation about food and nutrition with activities for educational centers. Students will share content learned at the Institute of Food Science and Technology and Nutrition, ICTAN-CSIC, on social networks. During the 2023-2024 academic year , the Institute of Food and Nutrition Science and Technology (ICTAN-CSIC) welcomes high school and vocational training students from the…</t>
+  </si>
+  <si>
+    <t>Mon, 5 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/csic-fights-misinformation-about-food-and-nutrition</t>
+  </si>
+  <si>
+    <t>What is regenerative agriculture and why is it promoted by the food industry?</t>
+  </si>
+  <si>
+    <t>Article by Juan Sagarna, director of the Sustainability, Quality and Innovation department of Cooperativas Agro-alimentarias de España. Read more</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/what-regenerative-agriculture-and-why-it-promoted-food-industry</t>
+  </si>
+  <si>
+    <t>Beef cattle farming in Spain emits 66% less greenhouse gases than the world average</t>
+  </si>
+  <si>
+    <t>In a recent study published in the scientific journal Animal , Spanish scientists from the Polytechnic University of Valencia conclude that beef farming emits fewer greenhouse gases than the world average. The report ' Assessing the environmental impacts of beef production chains integrating grazing and landless systems ' reveals that the carbon footprint per kilo of beef produced in Spain is 66%…</t>
+  </si>
+  <si>
+    <t>Fri, 2 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/beef-cattle-farming-spain-emits-66-less-greenhouse-gases-world-average</t>
+  </si>
+  <si>
+    <t>CSIC and the Environmental Forum Foundation sign an agreement to research the circular economy</t>
+  </si>
+  <si>
+    <t>The Spanish National Research Council ( CSIC ) and the Environmental Forum Foundation ( FFA ) have signed a Collaboration Agreement within the framework of the CSIC Interdisciplinary Thematic Platform on Sustainability and Circular Economy ( SosEcoCir ) to develop research projects in the field of the circular economy. This collaboration seeks to unite the experience of both entities to develop…</t>
+  </si>
+  <si>
+    <t>Thu, 1 Feb 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/csic-and-environmental-forum-foundation-sign-agreement-research-circular-economy</t>
+  </si>
+  <si>
+    <t>Corteva Chair Award for the Best Doctoral Thesis in Digital Agriculture and Sustainability</t>
+  </si>
+  <si>
+    <t>The new edition of the Corteva Chair Award for the Best Doctoral Thesis in Digital Agriculture and Sustainability is open until 01/04/2024. CALL FOR APPLICATIONS 2024 | catedracorteva@us.es</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/corteva-chair-award-best-doctoral-thesis-digital-agriculture-and-sustainability</t>
+  </si>
+  <si>
+    <t>CAP direct aid payments 2023</t>
+  </si>
+  <si>
+    <t>CAP direct aid payments 2023 Direct aid payments from the Common Agricultural Policy (CAP) for the 2023 campaign exceed €3,475 million as of 31 December 2023. This amount is similar to that made in other first campaigns in which a new CAP has been launched. Autonomous Community TOTAL (€) ANDALUSIA 999.539.275,60 ARAGON 302,906,965.61 ASTURIAS 45,837,361.14 BALEARICS 20,179,882.53 CANARY ISLANDS…</t>
+  </si>
+  <si>
+    <t>Fri, 5 Jan 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cap-direct-aid-payments-2023</t>
+  </si>
+  <si>
     <t>Agri Sustainability Compass: new tool to easily understand the evolution of 20 key sustainability indicators in European agriculture</t>
   </si>
   <si>
     <t>Agricultural innovation and sustainability are key concepts for the present and future of the sector. That is why the EU has launched a new digital tool that allows to understand, at a glance, the evolution of more than 20 key indicators of sustainability in European agriculture : Agri Sustainability Compass .  Adopting innovative technologies can contribute to improving sustainability to…</t>
   </si>
   <si>
-    <t>Tue, 05/28/2024 - 16:54</t>
+    <t>Thu, 7 Dec 2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/agri-sustainability-compass-new-tool-easily-understand-evolution-20-key-sustainability</t>
   </si>
   <si>
-    <t>Comprehensive digitalization of irrigation: the MAPA finalizes the work in Casinos (Valencia)</t>
-[...788 lines deleted...]
-    <t>https://akisplataforma.es/en/news/redigitalex-training-digital-skills-rural-population-extremadura</t>
+    <t>The Secretary General of Agriculture and Food highlights the role of fertilization in achieving sustainable agriculture</t>
+  </si>
+  <si>
+    <t>The Secretary General of Agriculture and Food, Fernando Miranda, today highlighted the role of fertilisation in achieving sustainable agriculture, since the application of nutrients to crops is essential for crop productivity and results in their profitability and sustainability. Fernando Miranda has spoken at the closing of the presentation of the results of the AgroSceNa-up project , which…</t>
+  </si>
+  <si>
+    <t>Wed, 29 Nov 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/secretary-general-agriculture-and-food-highlights-role-fertilization-achieving-sustainable</t>
   </si>
   <si>
     <t>Open access to research on wild pollinators</t>
   </si>
   <si>
     <t>Research on bees, butterflies and other pollinating insects is vitally important. It shows us how to safeguard these pollinators and their valuable contribution to the ecosystem and our economy. It can also help guide public and private initiatives striving to halt and reverse biodiversity loss, which is why the EU has been actively investing in such projects over the past decade. To help make…</t>
   </si>
   <si>
-    <t>Thu, 11/30/2023 - 15:13</t>
+    <t>Mon, 27 Nov 2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/open-access-research-wild-pollinators</t>
   </si>
   <si>
+    <t>The European Council approves the conclusions on the strategy of the “Long-term vision for rural areas” of the European Union</t>
+  </si>
+  <si>
+    <t>More support for rural areas Council calls on European Commission to translate vision into an EU rural strategy To this end, it calls for support for the digital transition, the development of infrastructure, the creation of a control instrument to evaluate EU funding in support of rural areas, new policies for generational change and better and greater participation of women in agriculture.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-council-approves-conclusions-strategy-long-term-vision-rural-areas-european-union</t>
+  </si>
+  <si>
     <t>Why are antibiotics given to healthy farm animals?</t>
   </si>
   <si>
     <t>Just as with humans, antibiotics are a crucial tool for treating infections and diseases in farm animals. This is especially true for animals raised in large numbers and in close contact with each other, where diseases can spread quickly. That’s why farmers sometimes give drugs to healthy animals as a preventive measure. Over time, farmers have noticed that animals that were constantly ingesting…</t>
   </si>
   <si>
+    <t>Thu, 23 Nov 2023 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/en/news/why-are-antibiotics-given-healthy-farm-animals</t>
   </si>
   <si>
+    <t>The “We Grow Together” convention presents successful cases of female entrepreneurship in rural areas</t>
+  </si>
+  <si>
+    <t>More support for rural areas The state meeting of rural women “Crecemos Juntas-Proyecto Mentoras Rurales” presented successful entrepreneurial experiences led by rural women in order to encourage revitalization in rural areas A documentary premiered at the convention with four success stories of women in the fields of livestock, agriculture, textiles and fishing. The Ministry of Agriculture,…</t>
+  </si>
+  <si>
+    <t>Wed, 22 Nov 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/we-grow-together-convention-presents-successful-cases-female-entrepreneurship-rural-areas</t>
+  </si>
+  <si>
     <t>Data-driven solutions to empower people to make better food choices</t>
   </si>
   <si>
     <t>The EU-funded FOODITY project has launched its first open call for innovative data-driven solutions that not only promote better food systems but also give citizens the power to use their personal data. Launched in January 2023, FOODITY is revolutionising the food and nutrition space in Europe by fostering the development of digital solutions that prioritise citizens’ health, sustainability and…</t>
   </si>
   <si>
+    <t>Fri, 10 Nov 2023 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/en/news/data-driven-solutions-empower-people-make-better-food-choices</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food opens the call for applications for the CULTIVA 2023 program for young farmers and ranchers</t>
   </si>
   <si>
     <t>More support for rural areas This experience consists of training stays in model agricultural farms Applicants will be able to select where to stay from among more than 180 farms listed in a catalogue available on the ministry's website. The Ministry of Agriculture, Fisheries and Food has opened the application period for the CULTIVA 2023 programme , which will run until 24 November. This…</t>
   </si>
   <si>
-    <t>Thu, 11/30/2023 - 11:32</t>
+    <t>Tue, 7 Nov 2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-opens-call-applications-cultiva-2023-program-young</t>
   </si>
   <si>
-    <t>The European Council approves the conclusions on the strategy of the “Long-term vision for rural areas” of the European Union</t>
-[...26 lines deleted...]
-    <t>https://akisplataforma.es/en/news/secretary-general-agriculture-and-food-highlights-role-fertilization-achieving-sustainable</t>
+    <t>Water stress threatens the next horticultural campaign</t>
+  </si>
+  <si>
+    <t>Specialists in the area have evidenced in recent months an increase in electrical conductivity in irrigation water in specific areas of southern Spain, where they used to maintain optimal water quality. This year's spring has ended up being the second driest in history. However, despite the forecast storms, the summer that has just begun "is expected to be very warm, even with the possibility of…</t>
+  </si>
+  <si>
+    <t>Fri, 30 Jun 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/water-stress-threatens-next-horticultural-campaign</t>
+  </si>
+  <si>
+    <t>The FitoNet Operational Group launches the development of a social network on plant genetic biodiversity</t>
+  </si>
+  <si>
+    <t>More boost to rural areas The GO FitoNet Operational Group was created to improve the supply of genetic varieties and promote the use of crop biodiversity Its purpose is to provide information and resources to promote the use of a greater genetic variety that enhances the quality of plant products. 06/19/2023 . “ Biodiversity ” is not an empty concept nor does it refer only to the world of…</t>
+  </si>
+  <si>
+    <t>Thu, 29 Jun 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fitonet-operational-group-launches-development-social-network-plant-genetic-biodiversity</t>
   </si>
   <si>
     <t>The Secretary General of Agriculture underlines the importance of restoring trade flows of food and fertilizers for global food security</t>
   </si>
   <si>
     <t>The Secretary General of Agriculture and Food, Fernando Miranda, today highlighted the need to restore trade flows of food and fertilizers to guarantee food security in the world, threatened by the war situation in Ukraine, and especially in the most vulnerable countries. . particularly indicating that it is necessary to maintain the Black Sea Grain Agreement, to guarantee trade in these products…</t>
   </si>
   <si>
-    <t>Mon, 07/24/2023 - 09:28</t>
+    <t>Fri, 16 Jun 2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/secretary-general-agriculture-underlines-importance-restoring-trade-flows-food-and-fertilizers</t>
   </si>
   <si>
+    <t>Subsidies to Multiregional Training Programs for professionals in rural areas, 2023</t>
+  </si>
+  <si>
+    <t>Order by which subsidies are called for multi-regional training programs aimed at professionals in rural areas for the year 2023 The beneficiaries will be the entities provided for in article 2.1 of the regulatory bases for these subsidies of Royal Decree 347/2019, of May 17, which establishes the regulatory bases for the granting of subsidies for multi-regional training programs aimed at rural…</t>
+  </si>
+  <si>
+    <t>Wed, 14 Jun 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/subsidies-multiregional-training-programs-professionals-rural-areas-2023</t>
+  </si>
+  <si>
+    <t>Subsidies to organizations that carry out support actions in the presentation of the single application to beneficiaries of CAP aid</t>
+  </si>
+  <si>
+    <t>Order approving the regulatory bases for the granting of subsidies under a competitive competition regime to organizations in the agri-food sector that carry out support actions in the presentation of the single application to the beneficiaries of aid from the common agricultural policy, CAP The beneficiaries of these subsidies will be the general state-level agricultural professional…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/subsidies-organizations-carry-out-support-actions-presentation-single-application</t>
+  </si>
+  <si>
     <t>The Ministry of Agriculture, Fisheries and Food invests two million euros in modernization works for sustainable irrigation in Valderredible (Cantabria)</t>
   </si>
   <si>
-    <t>The Ministry of Agriculture, Fisheries and Food (MAPA), through the State Commercial Society of Agrarian Infrastructures (SEIASA), has formalized today two collaboration agreements with the irrigation communities of Ruijas-Ebro and Villamoñicos-Revelillas, in the municipality Cantabro of Valderredible to carry out modernization actions in these irrigation systems for a value of 2,000,000 euros (…</t>
+    <t>The Ministry of Agriculture, Fisheries and Food (MAPA), through the State Commercial Society of Agrarian Infrastructures (SEIASA), has formalized today two collaboration agreements with the irrigation communities of Ruijas-Ebro and Villamoñicos-Revelillas, in the municipality Cantabro of Valderredible to carry out modernization actions in these irrigation systems for a value of 2,000,000 euros…</t>
+  </si>
+  <si>
+    <t>Tue, 13 Jun 2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-invests-two-million-euros-modernization-works</t>
   </si>
   <si>
+    <t>Agrarian and Rural Inspiration Awards, ARIA 2023</t>
+  </si>
+  <si>
+    <t>The European CAP Network ( UE CAP Network ) announces the " Agrarian and Rural Inspiration Awards, ARIA 2023 " that reward the best projects and good practices developed within the framework of the CAP that show lifelong learning and train people to support innovation and competitiveness . The objectives of ARIA'23 are Increase the visibility of agricultural and rural development in the EU…</t>
+  </si>
+  <si>
+    <t>Mon, 12 Jun 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/agrarian-and-rural-inspiration-awards-aria-2023</t>
+  </si>
+  <si>
     <t>Luis Planas: Research and innovation are strategic tools for efficient food production</t>
   </si>
   <si>
     <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, has reiterated today that research, innovation and the application of new technologies are “essential strategic tools” that will allow more efficient food production, that consumes fewer resources, and that generates greater added value and better quality of life in rural areas.   The minister, who spoke today in Brussels at the EU…</t>
   </si>
   <si>
+    <t>Wed, 31 May 2023 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/en/news/luis-planas-research-and-innovation-are-strategic-tools-efficient-food-production</t>
   </si>
   <si>
-    <t>The VI Congress of “Culture and Ruralities” delves into the importance of culture for the identity of peoples</t>
-[...68 lines deleted...]
-    <t>https://akisplataforma.es/en/news/agrarian-and-rural-inspiration-awards-aria-2023</t>
+    <t>The ITO-FOG Operational Group seeks to improve the quality of olive oil with a software tool and less irrigation</t>
+  </si>
+  <si>
+    <t>More boost to rural areas The ITO-FOG Operational Group (GO) studies the yield of olive crops The experiments will allow us to see if the quality of the oil improves with irrigation strategies and if it is affected by deficit irrigation. Olive cultivation is normally carried out dry land, but the use of irrigation allows a series of advantages such as greater production, control of the health of…</t>
+  </si>
+  <si>
+    <t>Wed, 3 May 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ito-fog-operational-group-seeks-improve-quality-olive-oil-software-tool-and-less-irrigation</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food begins the acceleration process of 15 emerging agri-food companies</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food and the financial entity CaixaBank have started the acceleration process of 15 emerging companies or “startups” dedicated to promoting digitalization in the agri-food sector, of which 13 are national and 2 come from Perugia (Italy) and Rishpon (Israel). The selected companies develop projects related to agricultural electronic commerce or “e…</t>
+  </si>
+  <si>
+    <t>Tue, 2 May 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-begins-acceleration-process-15-emerging-agri-food</t>
+  </si>
+  <si>
+    <t>The Centralized Management Financial Instrument facilitates access to credit for 1,000 farms and industries in the agri-food sector</t>
+  </si>
+  <si>
+    <t>The Financial Instrument for Centralized Management (IFGC), promoted by the Ministry of Agriculture, Fisheries and Food, has facilitated access to credit for 1,000 farmers, forestry ranchers and agri-food industries in Castilla y León, Extremadura and Galicia. These three autonomous communities are the ones that, so far, have decided to dedicate part of the European Agrarian Fund for Rural…</t>
+  </si>
+  <si>
+    <t>Fri, 28 Apr 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/centralized-management-financial-instrument-facilitates-access-credit-1000-farms-and</t>
+  </si>
+  <si>
+    <t>Luis Planas supports the celebration of the 44th World Vine and Wine Congress in Paris</t>
+  </si>
+  <si>
+    <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, spoke at the presentation of the 44th World Vine and Wine Congress that took place this afternoon at the Spanish embassy in Paris. This event will be held in Cádiz and Jerez de la Frontera between June 5 and 9, with the motto “Viticulture and Information Technologies”. The minister stated that the wine sector is a symbol of tradition,…</t>
+  </si>
+  <si>
+    <t>Thu, 27 Apr 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-supports-celebration-44th-world-vine-and-wine-congress-paris</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food launches a mentoring program for women entrepreneurs in rural areas</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food (MAPA), in collaboration with Caixabank, has launched the Crecemos Juntas program - rural mentors project, for the professional development of entrepreneurial women in rural areas. This program has, among other objectives, to systematize the transmission of knowledge and experiences accumulated by rural entrepreneurs and to accelerate and accelerate…</t>
+  </si>
+  <si>
+    <t>Wed, 26 Apr 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-launches-mentoring-program-women-entrepreneurs-rural</t>
+  </si>
+  <si>
+    <t>Luis Planas: Digitalization and new technologies are necessary for sustainable irrigation in the face of water scarcity</t>
+  </si>
+  <si>
+    <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, stressed today that digitalization and the application of new technologies are necessary instruments to achieve sustainable and efficient irrigation systems in a climate change scenario characterized by water scarcity. The minister participated today in Fraga (Huesca) in a conference on the digitalization of the Aragon and Catalonia…</t>
+  </si>
+  <si>
+    <t>Thu, 20 Apr 2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-digitalization-and-new-technologies-are-necessary-sustainable-irrigation-face</t>
+  </si>
+  <si>
+    <t>The National Rural Network holds the fifth meeting of the partnership to present the main news on the CAP Strategic Plan 2023 – 2027</t>
+  </si>
+  <si>
+    <t>The National Rural Network holds the fifth meeting of the partnership to present the main news on the CAP Strategic Plan 2023 – 2027 asimon Thu, 03/11/2022 - 16:35 The members of the Partnership are invited to a new information and debate day on the CAP Strategic Plan 2023-2027 for Spain The Plan partnership brings together interested entities and associations and its main objective is to inform…</t>
+  </si>
+  <si>
+    <t>Thu, 3 Nov 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/national-rural-network-holds-fifth-meeting-partnership-present-main-news-cap-strategic-plan</t>
+  </si>
+  <si>
+    <t>The National Rural Network shows the existing projects in the territories with a gender and conciliation perspective</t>
+  </si>
+  <si>
+    <t>The National Rural Network shows the existing projects in the territories with a gender and conciliation perspective asimon Wed, 02/11/2022 - 08:00 The National Rural Network (RRN) organizes the conference “Exchange of LEADER experiences: rural women in the areas of conciliation, co-responsibility, gender perspective, social economy and sustainability” The meeting is framed within the actions of…</t>
+  </si>
+  <si>
+    <t>Wed, 2 Nov 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/national-rural-network-shows-existing-projects-territories-gender-and-conciliation-perspective</t>
+  </si>
+  <si>
+    <t>The BIOFRUITNET Operational Group promotes innovation in the production of European organic fruits</t>
+  </si>
+  <si>
+    <t>The BIOFRUITNET Operational Group promotes innovation in the production of European organic fruits asimon Fri, 10/28/2022 - 07:09 The BIOFRUITNET Operational Group (GO) project aims to strengthen and generate new networks between the different European actors involved Its objective is the dissemination of knowledge about the cultivation of organic fruits to make them known in countries of the…</t>
+  </si>
+  <si>
+    <t>Fri, 28 Oct 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/biofruitnet-operational-group-promotes-innovation-production-european-organic-fruits</t>
+  </si>
+  <si>
+    <t>Rural youth associations present their projects at the Presura fair with the help of the National Rural Network</t>
+  </si>
+  <si>
+    <t>Rural youth associations present their projects at the Presura fair with the help of the National Rural Network asimon Thu, 10/27/2022 - 11:11 The “Youth in REDada” initiative of the National Rural Network (RRN) aims to make youth associations visible to motivate youth associations in projects that have an impact on rural areas. The (RRN) has selected several works of youth associations for their…</t>
+  </si>
+  <si>
+    <t>Thu, 27 Oct 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/rural-youth-associations-present-their-projects-presura-fair-help-national-rural-network</t>
+  </si>
+  <si>
+    <t>The National Rural Network becomes the National CAP Network</t>
+  </si>
+  <si>
+    <t>The National Rural Network becomes the National Network of the CAP asimon Tue, 10/25/2022 - 10:28 The National Rural Network holds its last assembly before its conversion The new CAP Strategic Plans transform all the rural networks of the member states into national CAP networks The National CAP Network becomes the new umbrella of rural development and agricultural policies together The National…</t>
+  </si>
+  <si>
+    <t>Tue, 25 Oct 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/national-rural-network-becomes-national-cap-network</t>
+  </si>
+  <si>
+    <t>The “European CAP Network” is born</t>
+  </si>
+  <si>
+    <t>The “European CAP Network” is born asimon Thu, 10/20/2022 - 09:52 The “European CAP Network” is the continuation of the European Network for Rural Development (ENRD) under the framework of the new PEPAC 23-27 It will bring together the new “CAP National Networks”, known until now as national rural development networks, under a single network at European level. In this way, new agricultural…</t>
+  </si>
+  <si>
+    <t>Thu, 20 Oct 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-cap-network-born</t>
+  </si>
+  <si>
+    <t>The “European Rural Inspiration Awards” 2022 recognize projects led by rural young people</t>
+  </si>
+  <si>
+    <t>The “European Rural Inspiration Awards” 2022 recognize projects led by rural young people asimon Thu, 10/13/2022 - 13:41 The IV edition of the “Rural Inspiration Awards 2022” – organized by the European Rural Development Network – announces the projects benefiting from aid from the European Agricultural Fund for Rural Development (EAFRD) for the period 2014-2020 This year the awards have been…</t>
+  </si>
+  <si>
+    <t>Thu, 13 Oct 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-rural-inspiration-awards-2022-recognize-projects-led-rural-young-people</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food organizes the fifth edition of the National Film and Rural Women Series</t>
+  </si>
+  <si>
+    <t>October 10, 2022 The exhibition will reach 70 locations spread across the 17 autonomous communities and can be followed online in 8 Central American countries. The Ministry of Agriculture, Fisheries and Food organizes the fifth edition of the National Cycle of Cinema and Rural Women, which will be held between October 11 and November 24, and will reach 70 locations throughout the national…</t>
+  </si>
+  <si>
+    <t>Mon, 10 Oct 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-organizes-fifth-edition-national-film-and-rural-women</t>
+  </si>
+  <si>
+    <t>Advances, changes and innovations will take center stage at SEPOR</t>
+  </si>
+  <si>
+    <t>The 55th Edition of SEPOR 2022 arrives with a program full of conferences, debates and activities that will once again position the fair as the nerve center of the entire livestock, agri-food and industrial sector in a panorama full of advances, changes and innovations. Several sectoral and transversal conferences are added to the program of the International Porcine Symposium. Thus, the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/advances-changes-and-innovations-will-take-center-stage-sepor</t>
+  </si>
+  <si>
+    <t>Competition for the best practical case of supporting innovation in Europe</t>
+  </si>
+  <si>
+    <t>We are looking for agricultural and forestry advisors with a success story to share! The times they Are a changing! Across Europe, agricultural and forestry businesses face significant economic, and environmental challenges, as well as unprecedented opportunities. Innovation is a key factor in continually adapting to these diverse and sometimes contradictory challenges and seizing new…</t>
+  </si>
+  <si>
+    <t>Fri, 7 Oct 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/competition-best-practical-case-supporting-innovation-europe</t>
+  </si>
+  <si>
+    <t>The V edition of the national cycle of "Cinema and Rural Women" brings cinema to 70 rural towns in Spain</t>
+  </si>
+  <si>
+    <t>The V edition of the national cycle of "Cinema and Rural Women" brings cinema to 70 rural towns in Spain asimon Fri, 07/10/2022 - 10:13 The Ministry of Agriculture, Fisheries and Food organizes the fifth edition of the National Film and Rural Women Series This year it takes place between October 11 and November 24 The exhibition will take the cinema to 70 locations spread throughout the national…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/v-edition-national-cycle-cinema-and-rural-women-brings-cinema-70-rural-towns-spain</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food selects the winners of the "Awards of Excellence for Innovation for Rural Women"</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food selects the winners of the "Excellence Awards for Innovation for Rural Women" asimon Fri, 07/10/2022 - 06:58 The XIII Excellence Awards for Innovation for Rural Women reward 13 different initiatives to give visibility to the work of rural women The support is provided to show the diversification of economic activity and entrepreneurial actions…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-selects-winners-awards-excellence-innovation-rural</t>
+  </si>
+  <si>
+    <t>The three most important points of a sustainable company</t>
+  </si>
+  <si>
+    <t>In an increasingly busy world and society, the competitiveness of large companies is no longer only based on their logistics and quality of products or services. Sustainability has come to determine the user's choice on several occasions. After a survey carried out by PwC on a total of more than 30,000 people around the world, it was found that more than 60% prioritized environmental or…</t>
+  </si>
+  <si>
+    <t>Thu, 6 Oct 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/three-most-important-points-sustainable-company</t>
+  </si>
+  <si>
+    <t>Disseminate and raise awareness about the importance of sustainable food production: an unavoidable objective</t>
+  </si>
+  <si>
+    <t>Under the motto Leaving no one behind, FAO will celebrate World Food Day on October 16. To commemorate this anniversary, on Monday, October 17, the Polytechnic University of Madrid and its Higher Technical School of Agronomic, Food and Biosystems Engineering (ETSIAAB), together with Grupo Editorial Agrícola- Henar Comunicación, organize the gathering “Towards an education allied with sustainable…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/disseminate-and-raise-awareness-about-importance-sustainable-food-production-unavoidable</t>
+  </si>
+  <si>
+    <t>Apply for the EU Cap Network workshop ‘Young entrepreneurs – Engines of innovation in rural areas’</t>
+  </si>
+  <si>
+    <t>The EU CAP Network workshop ‘Young entrepreneurs – Engines of innovation in rural areas’ is one-and-a-half day event, taking place in Dublin, Ireland, on Wednesday 30 November and Thursday 1 December 2022.
+The workshop will focus on exchanging knowledge and sharing innovative, inspirational practices that can support young entrepreneurship and innovation ecosystems in rural areas and we are…</t>
+  </si>
+  <si>
+    <t>Wed, 5 Oct 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/apply-eu-cap-network-workshop-young-entrepreneurs-engines-innovation-rural-areas</t>
+  </si>
+  <si>
+    <t>i2connect Summer School in Chania: Strengthening the capacity of future advisors to support interactive innovation</t>
+  </si>
+  <si>
+    <t>The first i2connect Summer School, aiming to strengthen the capacity of future rural advisors to support interactive innovation, took place from the 23rd until the 29th of July 2022 at the Mediterranean Agronomic Institute of Chania , one of the key objectives of the i2connect project is to strengthen skills, Greece. The Agricultural University of Athens as the organizer of the event and…</t>
+  </si>
+  <si>
+    <t>Tue, 4 Oct 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/i2connect-summer-school-chania-strengthening-capacity-future-advisors-support-interactive</t>
+  </si>
+  <si>
+    <t>Sheep and goat pox outbreaks are growing in Andalusia</t>
+  </si>
+  <si>
+    <t>The new outbreaks have been detected in two farms located in the Granada towns of Cúllar and Benamaurel, both located in the surveillance radius of the first outbreak. In the first case, Cúllar, the disease has been detected in a facility with 170 sheep and 20 goats following the visit that the official veterinary services of the Government of Andalusia are making to all the farms included in the…</t>
+  </si>
+  <si>
+    <t>Fri, 30 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/sheep-and-goat-pox-outbreaks-are-growing-andalusia</t>
+  </si>
+  <si>
+    <t>Cooperative robots developed to harvest table grapes</t>
+  </si>
+  <si>
+    <t>Researchers from the Institute of Robotics and Industrial Informatics (IRI) and the Agricultural Mechanization Unit (UMA) of the UPC are working with other research centers and European companies in the development of robots that collaborate in the tasks of harvesting and pruning vineyards. table grapes Collaboration between robots and people in the industrial sector is increasingly common in the…</t>
+  </si>
+  <si>
+    <t>Thu, 29 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cooperative-robots-developed-harvest-table-grapes</t>
+  </si>
+  <si>
+    <t>Call for pilot projects – an opportunity to try something new</t>
+  </si>
+  <si>
+    <t>Some advisors, participating in the i2connect training program, could participate in a promising interactive innovation initiative, and have a clear idea about an effective approach to support it. I2connect offers the opportunity for those advisors to request support to try this approach through i2connect. These pilots will become showcases for approaches that support interactive innovation in…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/call-pilot-projects-opportunity-try-something-new</t>
+  </si>
+  <si>
+    <t>Five Local Action Groups join forces to make their geoparks visible and support them</t>
+  </si>
+  <si>
+    <t>Five Local Action Groups join forces to make visible and support their geoparks asimon Thu, 09/29/2022 - 11:44 The Local Action Group (GAL) of Subbética Cordobesa coordinates this national cooperation project The actions include a joint marketing plan and the creation of a catalog of Good Practices Five Local Action Groups join forces to make their geoparks visible and support them The geological…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/five-local-action-groups-join-forces-make-their-geoparks-visible-and-support-them</t>
+  </si>
+  <si>
+    <t>What can I do if the heat burns my harvest?</t>
+  </si>
+  <si>
+    <t>Farmers want high temperatures to be covered by policies, just as is the case with frost Extremaduran farmers have experienced hot summers, but it is likely that very few like this one. Summer fruits and vegetables have been cooked – literally – in one of the hottest summers since records exist in the region. Some regions have suffered average maximum temperatures of more than 39 degrees, which…</t>
+  </si>
+  <si>
+    <t>Wed, 28 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/what-can-i-do-if-heat-burns-my-harvest</t>
+  </si>
+  <si>
+    <t>The National Rural Network promotes female rural leadership through a cycle of face-to-face meetings throughout Spain</t>
+  </si>
+  <si>
+    <t>The National Rural Network promotes female rural leadership through a cycle of face-to-face meetings throughout Spain asimon Wed, 09/28/2022 - 08:25 In total, 10 regional meetings will take place in October 2022 under the title of “The enhancement of women in the agri-food sector” The objective is to promote entrepreneurship and leadership, as well as the creation of networks and contacts among…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/national-rural-network-promotes-female-rural-leadership-through-cycle-face-face-meetings</t>
+  </si>
+  <si>
+    <t>Four European countries sign a manifesto in favor of extensive livestock farming</t>
+  </si>
+  <si>
+    <t>Four European countries sign a manifesto in favor of extensive livestock farming asimon Mon, 09/26/2022 - 08:34 The LIFE program of the European Union promotes the manifesto "More Extensive Livestock, more Biodiversity for Europe" Spain is among the adhered countries The manifesto proposes ten support measures so that this production system continues to provide benefits not only to biodiversity,…</t>
+  </si>
+  <si>
+    <t>Mon, 26 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/four-european-countries-sign-manifesto-favor-extensive-livestock-farming</t>
+  </si>
+  <si>
+    <t>The “Va de Agro” meeting brings together Operational Groups and Innovative Projects from 15 European countries in Galicia</t>
+  </si>
+  <si>
+    <t>The “Va de Agro” meeting brings together Operational Groups and Innovative Projects from 15 European countries in Galicia asimon Thu, 09/22/2022 - 11:25 The event was organized by the Avienergy, Micoalga-Feed, Proteinleg and Tirac Operational Groups The day served to present advances and innovative developments in the agri-food and forestry sectors. The “Va de Agro” meeting brings together…</t>
+  </si>
+  <si>
+    <t>Thu, 22 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/va-agro-meeting-brings-together-operational-groups-and-innovative-projects-15-european</t>
+  </si>
+  <si>
+    <t>The “Digital Spain Agenda 2026” promotes 5G technology in municipalities with less than 1,000 inhabitants</t>
+  </si>
+  <si>
+    <t>The “Digital Spain Agenda 2026” promotes 5G technology in municipalities with less than 1,000 inhabitants asimon Tue, 09/20/2022 - 11:19 The Ministry of Economic Affairs and Digital Transformation provides 5G training for local entities with a population of less than 1,000 inhabitants. The course is aimed at technicians from local entities and city councils who work on the deployment of…</t>
+  </si>
+  <si>
+    <t>Tue, 20 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/digital-spain-agenda-2026-promotes-5g-technology-municipalities-less-1000-inhabitants</t>
+  </si>
+  <si>
+    <t>Cross visit of Hungarian advisors in Germany (Niederalteich) within the framework of the i2connect project</t>
+  </si>
+  <si>
+    <t>What is NAK's role in i2connect? (NAK) has been an active member of the international i2connect H2020 project as a consortium partner for two and a half years. The project , which started in November 2019, addresses agricultural advisors building on the already existing advisory networks and realized success stories , with an approach in which innovation is a bottom-up initiative . Particular…</t>
+  </si>
+  <si>
+    <t>Mon, 19 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cross-visit-hungarian-advisors-germany-niederalteich-within-framework-i2connect-project</t>
+  </si>
+  <si>
+    <t>The European Leadership Academy creates the “Women's Academy for Rural Innovation”</t>
+  </si>
+  <si>
+    <t>The European Leadership Academy creates the “Women's Academy for Rural Innovation” asimon Mon, 09/19/2022 - 12:54 The program will host 15 women from different European rural areas to acquire the necessary skills and tools that will allow them to start digital businesses from their own towns. The inauguration will take place in Candeleda (Castilla y León) from October 23 to 28, 2022 The…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/european-leadership-academy-creates-womens-academy-rural-innovation</t>
+  </si>
+  <si>
+    <t>Inspirational ideas: French farmers establish local value chain with wood from hedgerows</t>
+  </si>
+  <si>
+    <t>Barbecue season is approaching! And that is good news for the farmers of the ‘Association Bois Paysan’ in the French Cévennes region, who established a local collective that produces logs, woodchips and “barbecue wood” from old hedgerows on their farmlands.
+The idea for the wood producing collective originated a few years ago when a number of farmers and breeders from the Cévennes attended an…</t>
+  </si>
+  <si>
+    <t>Tue, 13 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/inspirational-ideas-french-farmers-establish-local-value-chain-wood-hedgerows</t>
+  </si>
+  <si>
+    <t>Inspirational ideas: Data-based decisions for better farming</t>
+  </si>
+  <si>
+    <t>Farmers are increasingly using new technologies to gather and process data to deliver economic and environmental insights and increase farm performance. Smart ways to collect, manage and share data can help farmers work more precisely, efficiently and sustainably. The Swedish innovative project ‘Better decisions for cultivation strategy’ is creating a digital data service for farmers, advisors…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/inspirational-ideas-data-based-decisions-better-farming</t>
+  </si>
+  <si>
+    <t>Inspirational ideas: Mobile technology to prevent wolf attacks</t>
+  </si>
+  <si>
+    <t>A growing wolf population is increasingly causing problems for Spanish extensive livestock farmers. Operational Group GELOB has developed and tested a technological solution that can help monitor grazing animals and keep them safe from attacks.
+Wolf attacks cause millions of euros worth of damage to Spanish livestock every year. Especially in remote mountain areas, extensive livestock farmers…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/inspirational-ideas-mobile-technology-prevent-wolf-attacks</t>
+  </si>
+  <si>
+    <t>Managing emerging forest pests and diseases</t>
+  </si>
+  <si>
+    <t>In the last few decades, a growing number of native and non-native pests and diseases have caused severe losses to European forests. Horizon 2020 multi-actor project HOMED is developing science-based, practical methods and tools to assess and control emerging or invasive forest pests and pathogens.
+“Insect pests and fungal pathogens may be harmless in their place of origin but very damaging when…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/managing-emerging-forest-pests-and-diseases</t>
+  </si>
+  <si>
+    <t>Inspirational ideas: Joining forces for water-related ecosystem services</t>
+  </si>
+  <si>
+    <t>The middle Brenta river plain in the Italian Veneto region forms a rich ecosystem with environmental, cultural, recreational and agricultural value. Under the title ‘Parco Fiume Brenta’, a LIFE project and Operational Group are working in close synergy to manage the Brenta water resources in a sustainable way. 
+The Brenta river plain is an ecological corridor for biodiversity, recognised as a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/inspirational-ideas-joining-forces-water-related-ecosystem-services</t>
+  </si>
+  <si>
+    <t>EFSA recommendations to improve animal welfare during transport</t>
+  </si>
+  <si>
+    <t>According to recommendations published by EFSA, it is necessary to provide more space, reduce maximum temperatures and keep travel times to a minimum to improve the welfare of farm animals during transport. EFSA provides its recommendations to the European Commission in a series of five scientific opinions intended to support its ongoing review of animal welfare legislation in the European Union…</t>
+  </si>
+  <si>
+    <t>Fri, 9 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/efsa-recommendations-improve-animal-welfare-during-transport</t>
+  </si>
+  <si>
+    <t>OPTIMA: holistic IPM systems</t>
+  </si>
+  <si>
+    <t>OPTIMA is a Horizon 2020 project that focused a holistic IPM systems to sustainably reduce the use of pesticides. It developed an environmentally friendly IPM framework for vineyards, apple orchards and carrots by providing a holistic integrated approach. The approach includes all critical aspects related to integrated disease management, such as:
+novel bio-plant protection products use,
+disease…</t>
+  </si>
+  <si>
+    <t>Thu, 8 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/optima-holistic-ipm-systems</t>
+  </si>
+  <si>
+    <t>Innovative pest management solutions for vegetable production</t>
+  </si>
+  <si>
+    <t>Discover more than 160 innovative pest management solutions for vegetable production in 12 different languages. These solutions are all freely accessible on the SmartProtect platform. Browse the technologies and methodologies for Integrated Pest Management (IPM) in vegetable production for both open-field and greenhouse production systems. Search by technique (e.g. decision support, diagnostics,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/innovative-pest-management-solutions-vegetable-production</t>
+  </si>
+  <si>
+    <t>Farmers feedback on the use of alternative fertilisers and microorganisms</t>
+  </si>
+  <si>
+    <t>BRESOV, a Horizon 2020 project, recently carried out a survey on alternative fertilisers and microorganisms. It shows that 93% of respondents recommend the use of alternative fertilisers and 59% the use of microorganisms. The survey found that amongst the respondents, alternative fertilisers are mainly used for residue reduction and on open field vegetables. Microorganisms are used for insect…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/farmers-feedback-use-alternative-fertilisers-and-microorganisms</t>
+  </si>
+  <si>
+    <t>Sharing knowledge on spraying equipment</t>
+  </si>
+  <si>
+    <t>Novel spraying equipment and training and advising procedures (SETA) can lead to more productive and sustainable agricultural production. Horizon 2020 thematic network INNOSETA, which has recently ended, gathered existing solutions related to spraying equipment and captured grassroots level innovative ideas from the farming community. Their work has culminated in the creation of a web-based…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/sharing-knowledge-spraying-equipment</t>
+  </si>
+  <si>
+    <t>Accelerating positive change in the food system</t>
+  </si>
+  <si>
+    <t>The new EIT Food Open Innovation Call will fund collaborative food innovation projects that will create positive change in the food system. The proposals must aim to result in commercially viable products and services which help to secure a healthier, fairer, more transparent and resilient food system for all. Join the webinar for information on 16 September. Call deadline 14 October. Apply now.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/accelerating-positive-change-food-system</t>
+  </si>
+  <si>
+    <t>Demonstrating that IPM works</t>
+  </si>
+  <si>
+    <t>IPMWORKS is a Horizon 2020 project which aims to demonstrate ways to significantly reduce pesticides in all European agricultural sectors. It is a network of demonstration farm hubs giving farmers the opportunity to exchange knowledge about non-chemical methods to control pests and reduce pest pressure. 21 hubs are now installed in 14 European countries promoting the adoption of Integrated Pest…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/demonstrating-ipm-works</t>
+  </si>
+  <si>
+    <t>Farmers share their agroecological practices – AGLAÉ Case</t>
+  </si>
+  <si>
+    <t>The AGLAE (Farmers Share Their Agroecological Practices) project aims to create a repository of innovative agroecological practices in large scale crops and livestock farming (LSCL), Viticulture and Arboriculture, rated by experts and based on feedback from locally identified farmers in the Occitania region in France. The system is based on the identification of agroecological practices by…</t>
+  </si>
+  <si>
+    <t>Thu, 1 Sep 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/farmers-share-their-agroecological-practices-aglae-case</t>
+  </si>
+  <si>
+    <t>Tools to help optimize grain corn irrigation to address climate change</t>
+  </si>
+  <si>
+    <t>By JA Martinez-López1, H. Martinez-López1, JJ Pardo1, A. Martinez-Romero1, J. Montero1, R. López-Urrea2, C. Casas1, JM Tarjuelo1, A. Domínguez1 (1Centro Regional de Estudios del Agua (CREA) ) of the University of Castilla La Mancha (UCLM) and 2Provincial Agricultural Technical Institute of Albacete (ITAP)) The lack of water resources is one of the main obstacles to the sustainability of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/tools-help-optimize-grain-corn-irrigation-address-climate-change</t>
+  </si>
+  <si>
+    <t>FAIRshare Cross Visit – User Case: Strategic Farm Management Planning</t>
+  </si>
+  <si>
+    <t>End of June Chamber of Agriculture and Forestry of Slovenia – CAFS (part of SEASN) organized 3-day online cross visit to discuss and share experiences about User Case regarding Strategic Farm Management Planning.
+Participated in this Cross Visit colleagues from 6 different European countries: Hungary (NAK), France (IDELE), Serbia (IPN), Croatia (MofA &amp; IPS Konzalting), Latvia (LLKC) and…</t>
+  </si>
+  <si>
+    <t>Tue, 16 Aug 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fairshare-cross-visit-user-case-strategic-farm-management-planning</t>
+  </si>
+  <si>
+    <t>I4Agri Innovation for Agriculture (I4Agri) DRAFT Cross Visit Programme</t>
+  </si>
+  <si>
+    <t>On the next 11-13 October of 2022, another cross visit will take place in UK which will be called “I4Agri Innovation for Agriculture (I4Agri) DRAFT Cross Visit Programme“.
+We are seeking to enhance our understanding of farmers’ needs and engagement with regards to digital communication (particularly in the livestock and soil/carbon sectors) and looking for opportunities to share solutions to…</t>
+  </si>
+  <si>
+    <t>Mon, 8 Aug 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/i4agri-innovation-agriculture-i4agri-draft-cross-visit-programme</t>
+  </si>
+  <si>
+    <t>Experimental Poultry Center Hosted a Cross Visit</t>
+  </si>
+  <si>
+    <t>Between 20 and 22 of June the Experimental Poultry Center hosted a Cross Visit to demonstrate the Usercase in the H2020_FAIRshare project.
+At the beginning of the first day of the cross visit, the guests were welcomed at EPC with a sandwich and drinks. All participants introduced themselves, and a short introduction to the EPC and the Flemish poultry sector was given. Later that evening, an…</t>
+  </si>
+  <si>
+    <t>Mon, 1 Aug 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/experimental-poultry-center-hosted-cross-visit</t>
+  </si>
+  <si>
+    <t>We start with sensory tastings of local products with the Welcome Home project</t>
+  </si>
+  <si>
+    <t>July 28, 2022 A tasting with the five senses offers the possibility of discovering much more in a food than the simple pleasure of eating it. Knowing its history, organoleptic characteristics and other details makes eating a pleasant, interesting and captivating experience. So much so that with the project «Welcome home. Bringing local products closer" we have offered participating hotels the…</t>
+  </si>
+  <si>
+    <t>Thu, 28 Jul 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/we-start-sensory-tastings-local-products-welcome-home-project</t>
+  </si>
+  <si>
+    <t>BioDistricts: a territorial approach to organic farming in Italy</t>
+  </si>
+  <si>
+    <t>A BioDistrict is a geographical space with a natural vocation for organic agriculture. In such an area, the various actors, such as farmers, citizens, associations, and public administrations, define an agreement for the sustainable management of resources. They are focusing on organic production that involves all partners in the supply chain until consumption. The three pillars of a BioDistrict…</t>
+  </si>
+  <si>
+    <t>Thu, 7 Jul 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/biodistricts-territorial-approach-organic-farming-italy</t>
+  </si>
+  <si>
+    <t>Development drivers in agriculture: interactive innovation and networking in Hungary</t>
+  </si>
+  <si>
+    <t>the NAK, as a partner of the I2Connect project, organized training for agricultural advisors and forestry experts on the topic of “Drivers of development: interactive innovation and networking”. During the training, we looked for and answered the following questions: – Why are some proposals destined for success and others for failure? – How do the above questions relate to innovation and…</t>
+  </si>
+  <si>
+    <t>Wed, 22 Jun 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/development-drivers-agriculture-interactive-innovation-and-networking-hungary</t>
+  </si>
+  <si>
+    <t>The second regional AKIS stakeholder workshop organized with a focus on Southern European countries</t>
+  </si>
+  <si>
+    <t>The first AKIS regional stakeholder workshop organized with a focus on Northern European countries, the second AKIS regional stakeholder workshop has been organized online with a focus on Southern European countries. During the project, we have prepared 27 we have prepared we have prepared, we have prepared, we have prepared, gave an overview and a brief introduction to the AKIS concept and the…</t>
+  </si>
+  <si>
+    <t>Mon, 13 Jun 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/second-regional-akis-stakeholder-workshop-organized-focus-southern-european-countries</t>
+  </si>
+  <si>
+    <t>FAIRShare Cross Visit UC “Q&amp;A”</t>
+  </si>
+  <si>
+    <t>This Cross Visit was conducted in person face to face, from the 6th to the 8th of June 2022. It took place in Zagreb in the Ministry of Agriculture.
+The premises of the Ministry of Agriculture provided all the necessary conditions for holding lectures or workshops, and most of the participants were accommodated in the International Hotel.
+The main goal of CV is the mutual interaction of all…</t>
+  </si>
+  <si>
+    <t>Mon, 6 Jun 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fairshare-cross-visit-uc-qa</t>
+  </si>
+  <si>
+    <t>Be part of the i2connect network of advisors</t>
+  </si>
+  <si>
+    <t>Would you or your organization be interested in belonging to a broad European network, exchanging with advisors from other countries, and participating in training courses, field visits and webinars organized by the i2connect project? Register in the i2connect Advisory Services Database and become easily identifiable by farmers, foresters, local authorities or managing authorities of future CAP…</t>
+  </si>
+  <si>
+    <t>Mon, 30 May 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/be-part-i2connect-network-advisors</t>
+  </si>
+  <si>
+    <t>Our #4 i2connect newsletter is here!</t>
+  </si>
+  <si>
+    <t>Since the beginning of 2022, our project activities have increased: in February, two training courses for advisors were held in Hungary and a joint workshop with the FAIRshare project to exchange good practices and complementarities; In March, a first cross-visit involving advisors from five European countries took place in Slovenia and a first regional AKIS stakeholder workshop was held online…</t>
+  </si>
+  <si>
+    <t>Thu, 26 May 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/our-4-i2connect-newsletter-here</t>
   </si>
   <si>
     <t>Aid of 4 million for advice on the processing of the new CAP to agricultural organizations and cooperatives</t>
   </si>
   <si>
     <t>Order of the Ministry of Agriculture, Fisheries and Food approving the regulatory bases for the granting of subsidies under a competitive competition regime to organizations in the agri-food sector that carry out support actions in the presentation of the single application to the beneficiaries of aid of the Common Agricultural Policy (CAP) . The call has a total budget of four million euros and…</t>
   </si>
   <si>
-    <t>Mon, 05/22/2023 - 08:49</t>
+    <t>Fri, 20 May 2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/aid-4-million-advice-processing-new-cap-agricultural-organizations-and-cooperatives</t>
   </si>
   <si>
-    <t>The ITO-FOG Operational Group seeks to improve the quality of olive oil with a software tool and less irrigation</t>
-[...68 lines deleted...]
-    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-begins-acceleration-process-15-emerging-agri-food</t>
+    <t>First Face to Face FAIRshare Cross Visit takes Place in Germany</t>
+  </si>
+  <si>
+    <t>Naturland organised the first face to face cross visit in the European wide FAIRshare project from the 20th to the 22nd of April 2022. Together with the partners from Lithuania (LAAS), Spain (INTIA), Croatia (MOfA) and Austria (LKÖ), Naturland has been working on the tasks and challenges of its user case (UC). In this UC, Naturland is using a digital advisory tool, which offers a specially…</t>
+  </si>
+  <si>
+    <t>Mon, 2 May 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/first-face-face-fairshare-cross-visit-takes-place-germany</t>
+  </si>
+  <si>
+    <t>1st Online Cross Visit within the FAIRshare project</t>
+  </si>
+  <si>
+    <t>The Institute for Science Application in Agriculture, Belgrade (IPN) is a member of the South Eastern European Advisory Services Network (SEASN) and operates as their third party in the FAIRshare project. IPN organized the very first Cross Visit (CV) within FAIRshare project and due to the COVID-19 pandemic, this CV was organized as a two-day online event (23rd – 24th November) using Zoom.…</t>
+  </si>
+  <si>
+    <t>Sun, 1 May 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/1st-online-cross-visit-within-fairshare-project</t>
+  </si>
+  <si>
+    <t>Isabel Bombal: Innovation and digitalization will facilitate the transition towards a more sustainable agriculture</t>
+  </si>
+  <si>
+    <t>The general director of Rural Development, Innovation and Agri-Food Training of the central government has assured that innovation and digitalization of the entire value chain of the agri-food sector are key instruments to promote competitiveness, sustainability and traceability. During her speech at the inauguration of the VIII National Rural Development Forum, which is held within the framework…</t>
+  </si>
+  <si>
+    <t>Wed, 27 Apr 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/isabel-bombal-innovation-and-digitalization-will-facilitate-transition-towards-more</t>
+  </si>
+  <si>
+    <t>New Inventory of Training Modules now Available</t>
+  </si>
+  <si>
+    <t>FAIRshare aims to support farm advisors across Europe to engage with and practically implement Digital Advisory Tools and Services (DATS) with a view to supporting a more sustainable agriculture. It does this in two main ways, the first to share tools that are already available to use across Europe and secondly to support advisors to practically implement digital tools on the ground by providing…</t>
+  </si>
+  <si>
+    <t>Tue, 12 Apr 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-inventory-training-modules-now-available</t>
+  </si>
+  <si>
+    <t>Horizon projects FAIRshare and i2connect come together to support Digitalisation and Interactive Innovation among European Farm Advisors</t>
+  </si>
+  <si>
+    <t>On Thursday February 24th FAIRshare together with i2Connect hosted a joint online event to discuss “Digitalisation and Interactive Innovation in Farming: Empowering Farm Advisors to Take Action”. FAIRshare and i2Connect both target farm advisors in their projects with FAIRshare specifically supporting digitalisation among farm advisors and i2Connect focusing on supporting farm advisors to…</t>
+  </si>
+  <si>
+    <t>Wed, 2 Mar 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/horizon-projects-fairshare-and-i2connect-come-together-support-digitalisation-and-interactive</t>
+  </si>
+  <si>
+    <t>Funding Call Now Open to Support European Farm Advisors to Embrace Digital Tools and Technologies</t>
+  </si>
+  <si>
+    <t>The FAIRshare (Farm Advisory Digital Innovation Tools Realised and Shared) project launched in November 2018 and it aims to enable a more digitally active farm and farm advisory community. The project focuses on bridging the digital divide evident between, and within, advisory services by encouraging and supporting farm and agricultural advisors to adopt or adapt existing Digital Advisory Tools…</t>
+  </si>
+  <si>
+    <t>Mon, 14 Feb 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/funding-call-now-open-support-european-farm-advisors-embrace-digital-tools-and-technologies</t>
+  </si>
+  <si>
+    <t>FAIRshare’s New Good Practice Gallery</t>
+  </si>
+  <si>
+    <t>Over the past year, our project partners and advisors across the EU have shared with us their good practices in the use or development of digital tools or DATS, as they are known in the FAIRshare project. A good practice can simply be defined as a key feature of a DATS, for example, a tool may have an easy to use interface or can be used offline. These would both be considered good practices of…</t>
+  </si>
+  <si>
+    <t>Fri, 29 Oct 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fairshares-new-good-practice-gallery</t>
+  </si>
+  <si>
+    <t>New Video Gallery – FAIRshare Website</t>
+  </si>
+  <si>
+    <t>FAIRshare has a new page on its website, a video Gallery!
+So far, the first 3 episodes of the YouTube series FAIRshare Talks have been uploaded there. This series of short videos, present testimonies from farmers and advisors, from all over Europe. Each advisor/farmer presents a problem they face in their day-today work and then present the solution, a digital tool, that they found using the…</t>
+  </si>
+  <si>
+    <t>Wed, 29 Sep 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-video-gallery-fairshare-website</t>
+  </si>
+  <si>
+    <t>New Online Version of FAIRshare DATS Assessment Tool</t>
+  </si>
+  <si>
+    <t>Earlier this year the FAIRshare project added a new Assessment Tool to the FAIRshare DATS Inventory. The aim of the Assessment tool is to help farm advisors to evaluate and select the most appropriate DATS to help them to meet their needs. The tool works by evaluating selected tools using a uniform set of criteria, which has been tried and tested with farm advisors from the different regions of…</t>
+  </si>
+  <si>
+    <t>Mon, 6 Sep 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-online-version-fairshare-dats-assessment-tool</t>
+  </si>
+  <si>
+    <t>The importance of farm advisors in the roll out of Digital technologies</t>
+  </si>
+  <si>
+    <t>Dr. Teresa Hooks, the project manager for the FAIRshare H2020 project, has writen a blog post on the importance of farm advisors in the roll out of Digital technologies, which has been published by the DEMETER H2020 project.
+According to Dr. Teresa,
+“the FAIRshare H2020 project aims to address the divide and ensure that digital technologies and tools are actually engaged with and implemented…</t>
+  </si>
+  <si>
+    <t>Mon, 19 Jul 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/importance-farm-advisors-roll-out-digital-technologies</t>
+  </si>
+  <si>
+    <t>FAIRshare takes part in EUFRAS, ESEE Conference and the Innoseta Project H2020 Networking Event</t>
+  </si>
+  <si>
+    <t>FAIRshare has been busy the last few weeks engaging in the various different online meetings, conferences and seminars. At the beginning of June FAIRshare attended and presented posters at the EUFRAS, IALB and SEASN conference, which focused on the topic of ‘Life and agriculture in Transition – accompanying change, supporting innovation and strengthening resilience’. Dr. Eleanore Tran (HAFL) and…</t>
+  </si>
+  <si>
+    <t>Wed, 7 Jul 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fairshare-takes-part-eufras-esee-conference-and-innoseta-project-h2020-networking-event</t>
+  </si>
+  <si>
+    <t>FAIRshare launches new Assessment Tool to help Farm Advisors select suitable Digital Tools</t>
+  </si>
+  <si>
+    <t>The EU funded H2020 FAIRshare (Farm Advisory Digital Innovation Tools Realised and Shared) project launched in November 2018 and with 22 partners involved includes a mix of advisory services, organisations and research institutions from across the EU. The aim of FAIRshare is to enable a more digitally active farm and farm advisory community. FAIRshare focuses explicitly on the sharing and use of…</t>
+  </si>
+  <si>
+    <t>Wed, 2 Jun 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fairshare-launches-new-assessment-tool-help-farm-advisors-select-suitable-digital-tools</t>
+  </si>
+  <si>
+    <t>FAIRshare relaunches funding call for North Eastern Europe</t>
+  </si>
+  <si>
+    <t>The FAIRshare (Farm Advisory Digital Innovation Tools Realised and Shared) project launched in November 2018 and with 22 partners involved includes a mix of advisory services, organisations and research institutions from across the EU. This EU H2020 funded project aims to enable a more digitally active farm and farm advisory community by focusing on bridging the digital divide evident between,…</t>
+  </si>
+  <si>
+    <t>Mon, 10 May 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fairshare-relaunches-funding-call-north-eastern-europe</t>
+  </si>
+  <si>
+    <t>FAIRshare Project launches Funding Call for Proposals to Support Digitalisation of Agriculture across the EU</t>
+  </si>
+  <si>
+    <t>The FAIRshare (Farm Advisory Digital Innovation Tools Realised and Shared) project was launched in November 2018 and with 22 partners involved, includes a mix of advisory services, organisations and research institutions from across the EU. This EU H2020 funded project, coordinated by Teagasc (Ireland), aims to enable a more digitally active farm and farm advisory community by focusing on…</t>
+  </si>
+  <si>
+    <t>Mon, 15 Mar 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fairshare-project-launches-funding-call-proposals-support-digitalisation-agriculture-across-eu</t>
+  </si>
+  <si>
+    <t>FAIRshare organised events in 4 Regional Hubs</t>
+  </si>
+  <si>
+    <t>Last December FAIRshare organised 4 Workshops and 4 Focus Groups in 4 different European geographical regions. The Workshops aimed at finding Digital Agriculture solutions for common day-to-day challenges of farmers and their advisors.
+Taking into account the current pandemic situation in Europe, the workshops and focus groups were all organised online in the 4 regions: West Europe, Central…</t>
+  </si>
+  <si>
+    <t>Thu, 11 Feb 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fairshare-organised-events-4-regional-hubs</t>
+  </si>
+  <si>
+    <t>FAIRshare inventory has reached 200 DATS!</t>
+  </si>
+  <si>
+    <t>Fairshare’s Inventory is growing!
+We are happy to announce that we have successfully already gathered 200 DATS in the Inventory, coming form existing and new users who are registering every day in the platform.
+It is time to unite our forces in order to spread the word and attract new users from communities outside the consortium who will register more DATS and also enhance the platform’s…</t>
+  </si>
+  <si>
+    <t>Mon, 11 Jan 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fairshare-inventory-has-reached-200-dats</t>
+  </si>
+  <si>
+    <t>Preparing Advisers for the Digital Era – Keynote Address – Tom Kelly</t>
+  </si>
+  <si>
+    <t>Tom Kelly – from TEAGASC – delivered the keynote address on the Global Forum for Rural Advisory Services (GFRAS) related to the globalization of digital advisory solutions, and how extension can benefit from going digital.
+Tom Kelly gave his perspective on the huge digitalisation challenge and also huge opportunities, as well as, gave a quick overview of the FAIRshare project.
+See the entire…</t>
+  </si>
+  <si>
+    <t>Fri, 13 Nov 2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/preparing-advisers-digital-era-keynote-address-tom-kelly</t>
+  </si>
+  <si>
+    <t>Get closer to FAIRshare’s partners by subscribing our YouTube channel!</t>
+  </si>
+  <si>
+    <t>Do you already follow our project YouTube channel?
+On our YouTube channel you can find out more about the partners involved with the project and also, an array of small videos from a webinar organised by Dr Áine Macken-Walsh from Teagasc entitled: “Facilitating Co-design: learners’ experiences of moving online” that gives us some tips of good digital tools that facilitate the co-design thinking…</t>
+  </si>
+  <si>
+    <t>Thu, 23 Jul 2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/get-closer-fairshares-partners-subscribing-our-youtube-channel</t>
+  </si>
+  <si>
+    <t>Why should you help FAIRshare collect more DATS?</t>
+  </si>
+  <si>
+    <t>Digital Advisory Tools and Systems are technologies that enable data/information to be collected, analysed and shared between farmers and their advisors, which enable technologies to work much more effectively.
+The term DATS includes computer and mobile phone applications and services, the associated backend databases and data transmission technologies and other off-the-shelf, as well as…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/why-should-you-help-fairshare-collect-more-dats</t>
+  </si>
+  <si>
+    <t>Is COVID-19 a booster for digital revolution in Agriculture?</t>
+  </si>
+  <si>
+    <t>In a article from Euractiv, edited by Sam Morgan is stated that digital farming is “set to boom in the aftermath of the COVID-19 crisis, given its capacity to help the EU farming sector improve its sustainability and recover from the outbreak’s impact. But there are also considerable concerns raised about the pace of this change and whether farmers are adequately prepared for it.”
+Helping farmers…</t>
+  </si>
+  <si>
+    <t>Sat, 18 Jul 2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/covid-19-booster-digital-revolution-agriculture</t>
+  </si>
+  <si>
+    <t>NEFERTITI organised a webinar on How to produce your own low-budget videos</t>
+  </si>
+  <si>
+    <t>The H2020 project NERFETITI organised a webinar, last July 9th. Thomas Alföldi from FiBL (Research Institute of Organic Agriculture) presented how to produce low-budget audio-visual material for Research and Innovation projects in the field of agriculture. Thomas also demonstrated affordable equipment for producing good quality videos and shared his experience on what to consider when planning,…</t>
+  </si>
+  <si>
+    <t>Wed, 15 Jul 2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/nefertiti-organised-webinar-how-produce-your-own-low-budget-videos</t>
+  </si>
+  <si>
+    <t>FAIRshare was presented for Serbian farm advisors and community</t>
+  </si>
+  <si>
+    <t>On February 25th the Institute for the Application of Science in Agriculture, under the authorization of the Ministry of Agriculture, Forestry and Water Management of the Republic of Serbia in cooperation with the Faculty of Agriculture, University of Belgrade, organised a training module for agricultural advisors called ’’Digitization in Agriculture for Agricultural Advisers and…</t>
+  </si>
+  <si>
+    <t>Wed, 25 Mar 2020 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/fairshare-was-presented-serbian-farm-advisors-and-community</t>
   </si>
   <si>
     <t>FAIRshare was present at the EIP-AGRI seminar: New skills for digital farming</t>
   </si>
   <si>
     <t>The EIP-AGRI seminar regarding news skills for digital farming was held in Aranjuez (Spain) in the first week of February.
 The seminar focus was on the digitisation. The seminar aimed to contribute to the design and implementation of approaches and tools that can help farmers and farm advisers develop the skills they need in the face of the digital transition in agriculture.
 To find out more…</t>
   </si>
   <si>
-    <t>Tue, 11/08/2022 - 13:20</t>
+    <t>Fri, 14 Feb 2020 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/fairshare-was-present-eip-agri-seminar-new-skills-digital-farming</t>
   </si>
   <si>
-    <t>NEFERTITI organised a webinar on How to produce your own low-budget videos</t>
-[...448 lines deleted...]
-    <t>https://akisplataforma.es/en/news/what-can-i-do-if-heat-burns-my-harvest</t>
+    <t>Agricultural advice is consolidating as a strategic pillar of AKIS in Spain and Europe</t>
+  </si>
+  <si>
+    <t>The conference “Agricultural advice as the core of AKIS in Spain and Europe” , organized by the AKIS Advisors Platform together with the Ministry of Agriculture, Fisheries and Food (MAPA), brought together national and international experts on April 28 at La Vega Innova to analyze the key role of advice in the transformation of the agri-food sector. The meeting was opened by the Secretary of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/agricultural-advice-consolidating-strategic-pillar-akis-spain-and-europe</t>
+  </si>
+  <si>
+    <t>The MujerForest project trains rural women for green employability</t>
+  </si>
+  <si>
+    <t>MujerForest is a free green training and employability project aimed primarily at women in the rural areas of the Sierra Morena in Seville , within the framework of bioeconomy and sustainable forest management. It is co-financed by the European Social Fund Plus (ESF+) at 85% , within the 2024 Call of the Empleaverde+ Program , managed by the Biodiversity Foundation of the Ministry for Ecological…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/mujerforest-project-trains-rural-women-green-employability</t>
+  </si>
+  <si>
+    <t>CIDAF and four circular innovation projects: from agri-food waste to bio-input and functional ingredient</t>
+  </si>
+  <si>
+    <t>The circular bioeconomy is opening new avenues for the agri-food sector to transform byproducts and natural resources into high-value solutions : biostimulants, functional ingredients, more efficient animal feed, and natural alternatives to improve crop health and productivity. Four collaborative projects, with significant participation from the Center for Innovation and Development of Functional…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cidaf-and-four-circular-innovation-projects-agri-food-waste-bio-input-and-functional</t>
+  </si>
+  <si>
+    <t>Digitalization of the countryside: an ally for the future of irrigation in the La Nava Irrigation Community</t>
+  </si>
+  <si>
+    <t>Digitalization has become a key tool for addressing the major challenges facing agriculture in the 21st century: water scarcity, climate change, and the need to produce more with fewer resources. In this context, new technologies applied to irrigation, such as sensors, data platforms, automation, and remote management, are transforming how farmers plan and manage their crops. This revolution,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/digitalization-countryside-ally-future-irrigation-la-nava-irrigation-community</t>
+  </si>
+  <si>
+    <t>Agricultural and Rural Inspiration Awards (ARIA) 2025</t>
+  </si>
+  <si>
+    <t>What are the most inspiring projects under the Common Agricultural Policy (CAP) that are green, smart, socially inclusive, innovative, and resilient? What initiatives are sustaining rural economies and actively involving young people in building the future of rural communities? The third edition of the Agricultural and Rural Inspiration Awards (ARIA) is an initiative of the EU CAP Network that…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/agricultural-and-rural-inspiration-awards-aria-2025</t>
+  </si>
+  <si>
+    <t>The Renewable Gas Show consolidates itself as a reference in the energy transition and the circular bioeconomy</t>
+  </si>
+  <si>
+    <t>The 5th Renewable Gas Fair and the 18th International Bioenergy Congress have concluded another edition in Valladolid with record attendance and a clear message: the biogas and biomethane sector is making steady progress in Spain. Between October 1 and 2, the event brought together nearly 250 exhibiting companies and more than 4,000 professionals , representing a 15% increase over the previous…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/renewable-gas-show-consolidates-itself-reference-energy-transition-and-circular-bioeconomy</t>
+  </si>
+  <si>
+    <t>Call for new thematic groups of the EU CAP Network</t>
+  </si>
+  <si>
+    <t>Applications can be submitted until July 9th to participate as an expert in the new thematic discussion groups focused on Forest Health, the Wool Value Chain, and Energy on Farms. Farmers, foresters, consultants , scientists, and other innovators with specific knowledge and experience in the topics at the focus of this call can apply by Wednesday, July 9, 2025, at 11:59 p.m. (Central European…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/call-new-thematic-groups-eu-cap-network</t>
+  </si>
+  <si>
+    <t>The 27th edition of the Fertiberia Award for the best doctoral thesis on agricultural topics has opened.</t>
+  </si>
+  <si>
+    <t>The 27th edition of the Fertiberia Award for the best doctoral thesis on agricultural topics is open until May 30, 2025. This award, a benchmark in agricultural research since 1996, promotes the responsible use of fertilizers in line with sustainable development. Its objective is to recognize academic excellence in studies defended at universities in Spain and Portugal in the field of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/27th-edition-fertiberia-award-best-doctoral-thesis-agricultural-topics-has-opened</t>
+  </si>
+  <si>
+    <t>Boosting innovation and knowledge transfer in rural areas through the MAPA 2025 Training Plan</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food has published its 2025 Continuing Education Plan for Rural Technicians on its website. This is a key initiative to modernize the agri-food sector through knowledge generation and transfer, innovation, and the incorporation of new technologies. This plan, which expands its offering compared to previous editions, includes 54 training activities…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/boosting-innovation-and-knowledge-transfer-rural-areas-through-mapa-2025-training-plan</t>
+  </si>
+  <si>
+    <t>Second meeting of the Advisory Working Group of the SCIA-AKIS Coordination Body</t>
+  </si>
+  <si>
+    <t>On September 26, the Agri-Food Advisory Working Group of the SCIA Coordinating Body (AKIS) held its second meeting, coordinated by the Ministry of Agriculture, Fisheries, and Food. This group, composed of agri-food advisory experts from different areas, met to delve deeper into the analysis of the Agricultural Advisory System and the entities that provide Agricultural Advisory Services in the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/second-meeting-advisory-working-group-scia-akis-coordination-body</t>
+  </si>
+  <si>
+    <t>Financial capital is betting on technological and sustainable agriculture: the case of Atgro</t>
+  </si>
+  <si>
+    <t>In recent years, the agricultural sector has witnessed a significant change in the way it is conceived as a financial investment. Although certain types of business models have traditionally always been exploited from a financial point of view, agriculture was often perceived as a low-yield sector with high exposure to climate risks . However, today, big capital is redirecting its attention…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/financial-capital-betting-technological-and-sustainable-agriculture-case-atgro</t>
+  </si>
+  <si>
+    <t>The deadline for applying for training stays for young farmers in the Cultiva 2024 Program closes on September 5</t>
+  </si>
+  <si>
+    <t>The deadline for applications for training stays in the Cultiva 2024 Program is September 5. This program offers young farmers the opportunity to improve their skills and knowledge on agricultural and livestock farms throughout Spain. Applications can be submitted until September 5 through the ministry's electronic headquarters . The catalogue of available farms , which includes detailed…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/deadline-applying-training-stays-young-farmers-cultiva-2024-program-closes-september-5</t>
+  </si>
+  <si>
+    <t>InBestSoil: Valuing soil health for a sustainable future</t>
+  </si>
+  <si>
+    <t>The InBestSoil project, funded by the European Union through the Horizon Europe programme, focuses on soil health as a fundamental pillar for the sustainability of the agri-food sector and the preservation of the environment. This ambitious project, led by the University of Vigo and coordinated by Diego Soto Gómez, seeks to assign an economic value to the ecosystem services provided by healthy…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/inbestsoil-valuing-soil-health-sustainable-future</t>
+  </si>
+  <si>
+    <t>The recording and presentation of the event on the Spanish AgrifoodTEF Satellite are now available.</t>
+  </si>
+  <si>
+    <t>On July 10 , the event "Artificial Intelligence and Robotics in Agriculture: AgrifoodTEF Project" took place at La Vega Innova , the Digital Innovation Center for the Agri-Food Sector of the Ministry of Agriculture, Fisheries and Food located in San Fernando de Henares (Madrid). Application of AI in the agri-food sector During the meeting, the Spanish node of the European project AgriFoodTEF was…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/recording-and-presentation-event-spanish-agrifoodtef-satellite-are-now-available</t>
+  </si>
+  <si>
+    <t>The digital notebook as a tool to optimize the use of inputs and improve profitability and sustainability on farms.</t>
+  </si>
+  <si>
+    <t>During a technical conference focused on the use of the digital farm notebook (CUE) and its impact on agricultural management that took place at the “ iHub La Vega Innova ” today, June 26, the Secretary General of Agricultural Resources and Food Safety, Fernando Miranda , stressed the benefits that this will bring to farmers , highlighting the importance of taking advantage of its voluntary use…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/digital-notebook-tool-optimize-use-inputs-and-improve-profitability-and-sustainability-farms</t>
+  </si>
+  <si>
+    <t>RURAL CAMPUS</t>
+  </si>
+  <si>
+    <t>The Rural Campus Program is an initiative developed by the Ministry for the Ecological Transition and the Demographic Challenge (MITERD), in collaboration with the Ministry of Science, Innovation and Universities, the Conference of Rectors of Spanish Universities (CRUE) and the majority of Spanish public universities, which allows university students to do internships in municipalities in rural…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/rural-campus</t>
+  </si>
+  <si>
+    <t>Galicia Food Awards 2024</t>
+  </si>
+  <si>
+    <t>CLUSAGA announces the 10th Galicia Food Awards with the aim of recognizing and making visible the best practices in entrepreneurship, digitalization, innovation, quality, excellence, sustainability, marketing and internationalization of the sector, through five awards in two categories : Food and beverage category: Galicia Food Award for Innovative Product; Galicia Food Award for Excellent…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/galicia-food-awards-2024</t>
+  </si>
+  <si>
+    <t>REDigitalEX: training in digital skills for the rural population in Extremadura</t>
+  </si>
+  <si>
+    <t>REDigitalEX is a training project to acquire basic digital skills in the rural population in Extremadura , managed by the Extremadura Rural Development Network ( REDEX ), which is part of the National Digital Skills Plan (PNCD) included in the Recovery, Transformation and Resilience Plan , financed by the European Union Next Generation EU , with funds from the "Recovery and Resilience Mechanism"…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/redigitalex-training-digital-skills-rural-population-extremadura</t>
+  </si>
+  <si>
+    <t>The VI Congress of “Culture and Ruralities” delves into the importance of culture for the identity of peoples</t>
+  </si>
+  <si>
+    <t>More boost to rural areas  The sixth edition of the Culture and Ruralities Forum took place in Cuenca from July 4 to 7 Under the title of “Continuities-Discontinuities. Arts, creation and contemporary ruralities in Europe”, the forum has analyzed the influence of rural traditions on contemporary art This edition has coincided with the start of the Spanish Presidency of the Council of the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/vi-congress-culture-and-ruralities-delves-importance-culture-identity-peoples</t>
+  </si>
+  <si>
+    <t>The Observatory publishes the update of the study of the value chain of extra virgin olive oil and a report on innovative foods</t>
+  </si>
+  <si>
+    <t>The plenary session of the Food Chain Observatory meeting today has continued the analysis of the situation of food prices and consumption, and has approved the update of the study of the value chain of extra virgin olive oil for the 2020/2021 campaign. and a report on consumer behavior towards innovative products. In the plenary session, chaired by the general director of the Food Industry, José…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/observatory-publishes-update-study-value-chain-extra-virgin-olive-oil-and-report-innovative</t>
   </si>
   <si>
     <t>From the hoe to GPS: the countryside cultivates technology</t>
   </si>
   <si>
     <t>Precision agriculture, digitalization, artificial intelligence, drones, sensors to detect pests or know the needs of plants, geolocation systems in livestock farms and crops... are instruments that until a few years ago were barely known and used in agricultural activity. Today, although it may not seem like it at times, they are terms with which the sector has already become familiar, especially…</t>
   </si>
   <si>
-    <t>Mon, 10/10/2022 - 15:31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/en/news/hoe-gps-countryside-cultivates-technology</t>
   </si>
   <si>
-    <t>Tools to help optimize grain corn irrigation to address climate change</t>
-[...266 lines deleted...]
-    <t>https://akisplataforma.es/en/news/experimental-poultry-center-hosted-cross-visit</t>
+    <t>The PAC Network publishes the first issue of 'Savia Rural'</t>
+  </si>
+  <si>
+    <t>The CAP Network has published 'Savia Rural' , the first in a series of quarterly publications that support the achievement of the communication objectives of the new CAP Strategic Plan ( PEPAC 2023-2027 ), to address current issues on agricultural profitability and rural development in each issue. Its fundamental proposal is to offer quality information on inspiring projects and initiatives…</t>
+  </si>
+  <si>
+    <t>Mon, 6 Feb 0204 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/pac-network-publishes-first-issue-savia-rural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5697,61 +5592,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D460"/>
+  <dimension ref="A1:D470"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D460"/>
+      <selection activeCell="A1" sqref="A1:D470"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
@@ -5775,6422 +5670,6520 @@
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>223</v>
+        <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>234</v>
+        <v>215</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>246</v>
+        <v>222</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>250</v>
+        <v>222</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>267</v>
+        <v>248</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>270</v>
+        <v>247</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
-        <v>272</v>
+        <v>252</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>273</v>
+        <v>253</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>279</v>
+        <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
-        <v>280</v>
+        <v>259</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>282</v>
+        <v>261</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>283</v>
+        <v>262</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
-        <v>284</v>
+        <v>263</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>285</v>
+        <v>264</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>286</v>
+        <v>265</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
-        <v>288</v>
+        <v>267</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>290</v>
+        <v>265</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>293</v>
+        <v>271</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>294</v>
+        <v>265</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
-        <v>296</v>
+        <v>273</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>297</v>
+        <v>274</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>298</v>
+        <v>275</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>299</v>
+        <v>276</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
-        <v>300</v>
+        <v>277</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>301</v>
+        <v>278</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>302</v>
+        <v>275</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>303</v>
+        <v>279</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
-        <v>304</v>
+        <v>280</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>305</v>
+        <v>281</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>306</v>
+        <v>275</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
-        <v>308</v>
+        <v>283</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>309</v>
+        <v>284</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>310</v>
+        <v>275</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>311</v>
+        <v>285</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
-        <v>312</v>
+        <v>286</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>313</v>
+        <v>287</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>314</v>
+        <v>288</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>315</v>
+        <v>289</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>322</v>
+        <v>292</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>323</v>
+        <v>296</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
-        <v>324</v>
+        <v>297</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>325</v>
+        <v>298</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>326</v>
+        <v>299</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
-        <v>328</v>
+        <v>301</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>329</v>
+        <v>302</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>330</v>
+        <v>303</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>331</v>
+        <v>304</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
-        <v>332</v>
+        <v>305</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>333</v>
+        <v>306</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>334</v>
+        <v>303</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>335</v>
+        <v>307</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>336</v>
+        <v>308</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>337</v>
+        <v>309</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>338</v>
+        <v>303</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>339</v>
+        <v>310</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>340</v>
+        <v>311</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>342</v>
+        <v>303</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>343</v>
+        <v>313</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>344</v>
+        <v>314</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>345</v>
+        <v>315</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>346</v>
+        <v>316</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>347</v>
+        <v>317</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>348</v>
+        <v>318</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>349</v>
+        <v>319</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>350</v>
+        <v>320</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>351</v>
+        <v>321</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>352</v>
+        <v>322</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>353</v>
+        <v>323</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>354</v>
+        <v>324</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>355</v>
+        <v>325</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>356</v>
+        <v>326</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>357</v>
+        <v>327</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>358</v>
+        <v>324</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>359</v>
+        <v>328</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>360</v>
+        <v>329</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>361</v>
+        <v>330</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>362</v>
+        <v>324</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>363</v>
+        <v>331</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>364</v>
+        <v>332</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>366</v>
+        <v>324</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>367</v>
+        <v>334</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>368</v>
+        <v>335</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>369</v>
+        <v>336</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>370</v>
+        <v>337</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>371</v>
+        <v>338</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>372</v>
+        <v>339</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>373</v>
+        <v>340</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>374</v>
+        <v>341</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>375</v>
+        <v>342</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>376</v>
+        <v>343</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>377</v>
+        <v>344</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>378</v>
+        <v>341</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>379</v>
+        <v>345</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>380</v>
+        <v>346</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>381</v>
+        <v>347</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>382</v>
+        <v>341</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>383</v>
+        <v>348</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>384</v>
+        <v>349</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>385</v>
+        <v>350</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>386</v>
+        <v>351</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>387</v>
+        <v>352</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>388</v>
+        <v>353</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>389</v>
+        <v>354</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>390</v>
+        <v>355</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>391</v>
+        <v>356</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>392</v>
+        <v>357</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>393</v>
+        <v>358</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>394</v>
+        <v>359</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>395</v>
+        <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>396</v>
+        <v>361</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>397</v>
+        <v>362</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>398</v>
+        <v>363</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>399</v>
+        <v>364</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>400</v>
+        <v>365</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>401</v>
+        <v>366</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>402</v>
+        <v>363</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>403</v>
+        <v>367</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
-        <v>404</v>
+        <v>368</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>405</v>
+        <v>369</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>406</v>
+        <v>370</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>407</v>
+        <v>371</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
-        <v>408</v>
+        <v>372</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>409</v>
+        <v>373</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>410</v>
+        <v>374</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>411</v>
+        <v>375</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
-        <v>412</v>
+        <v>376</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>413</v>
+        <v>377</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>414</v>
+        <v>374</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>415</v>
+        <v>378</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
-        <v>416</v>
+        <v>379</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>417</v>
+        <v>380</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>418</v>
+        <v>374</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>419</v>
+        <v>381</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
-        <v>420</v>
+        <v>382</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>421</v>
+        <v>383</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>422</v>
+        <v>384</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>423</v>
+        <v>385</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
-        <v>424</v>
+        <v>386</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>425</v>
+        <v>387</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>426</v>
+        <v>384</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>427</v>
+        <v>388</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
-        <v>428</v>
+        <v>389</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>429</v>
+        <v>390</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>430</v>
+        <v>391</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>431</v>
+        <v>392</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
-        <v>432</v>
+        <v>393</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>433</v>
+        <v>394</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>434</v>
+        <v>395</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>435</v>
+        <v>396</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
-        <v>436</v>
+        <v>397</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>437</v>
+        <v>398</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>438</v>
+        <v>395</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>439</v>
+        <v>399</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
-        <v>440</v>
+        <v>400</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>441</v>
+        <v>401</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>442</v>
+        <v>395</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>443</v>
+        <v>402</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
-        <v>444</v>
+        <v>403</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>445</v>
+        <v>404</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>446</v>
+        <v>405</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>447</v>
+        <v>406</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
-        <v>448</v>
+        <v>407</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>449</v>
+        <v>408</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>450</v>
+        <v>409</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>451</v>
+        <v>410</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
-        <v>452</v>
+        <v>411</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>453</v>
+        <v>412</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>454</v>
+        <v>413</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>455</v>
+        <v>414</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
-        <v>456</v>
+        <v>415</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>457</v>
+        <v>416</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>458</v>
+        <v>417</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>459</v>
+        <v>418</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
-        <v>460</v>
+        <v>419</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>461</v>
+        <v>420</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>462</v>
+        <v>417</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>463</v>
+        <v>421</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
-        <v>464</v>
+        <v>422</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>465</v>
+        <v>423</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>466</v>
+        <v>417</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>467</v>
+        <v>424</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
-        <v>468</v>
+        <v>425</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>469</v>
+        <v>426</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>470</v>
+        <v>427</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>471</v>
+        <v>428</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
-        <v>472</v>
+        <v>429</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>473</v>
+        <v>430</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>474</v>
+        <v>431</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>475</v>
+        <v>432</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
-        <v>476</v>
+        <v>433</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>477</v>
+        <v>434</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>478</v>
+        <v>431</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>479</v>
+        <v>435</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>480</v>
+        <v>436</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>481</v>
+        <v>437</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>482</v>
+        <v>438</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>483</v>
+        <v>439</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>484</v>
+        <v>440</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>485</v>
+        <v>441</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>486</v>
+        <v>438</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>487</v>
+        <v>442</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>488</v>
+        <v>443</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>489</v>
+        <v>444</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>490</v>
+        <v>445</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>491</v>
+        <v>446</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>492</v>
+        <v>447</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>493</v>
+        <v>448</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>494</v>
+        <v>449</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>495</v>
+        <v>450</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>496</v>
+        <v>451</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>497</v>
+        <v>452</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>498</v>
+        <v>449</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>499</v>
+        <v>453</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>500</v>
+        <v>454</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>501</v>
+        <v>455</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>502</v>
+        <v>449</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>503</v>
+        <v>456</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>504</v>
+        <v>457</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>505</v>
+        <v>458</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>506</v>
+        <v>459</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>507</v>
+        <v>460</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>508</v>
+        <v>461</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>509</v>
+        <v>462</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>510</v>
+        <v>463</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>511</v>
+        <v>464</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>512</v>
+        <v>465</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>513</v>
+        <v>466</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>514</v>
+        <v>467</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>515</v>
+        <v>468</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>516</v>
+        <v>469</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>517</v>
+        <v>470</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>518</v>
+        <v>467</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>519</v>
+        <v>471</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>520</v>
+        <v>472</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>521</v>
+        <v>473</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>522</v>
+        <v>474</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>523</v>
+        <v>475</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>524</v>
+        <v>476</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>525</v>
+        <v>477</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>526</v>
+        <v>474</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>527</v>
+        <v>478</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>528</v>
+        <v>479</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>529</v>
+        <v>480</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>530</v>
+        <v>481</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>531</v>
+        <v>482</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>532</v>
+        <v>483</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>533</v>
+        <v>484</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>534</v>
+        <v>485</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>535</v>
+        <v>486</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>536</v>
+        <v>487</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>537</v>
+        <v>488</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>538</v>
+        <v>485</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>539</v>
+        <v>489</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>540</v>
+        <v>490</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>541</v>
+        <v>491</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>542</v>
+        <v>485</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>543</v>
+        <v>492</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>544</v>
+        <v>493</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>545</v>
+        <v>494</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>546</v>
+        <v>485</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>547</v>
+        <v>495</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>548</v>
+        <v>496</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>549</v>
+        <v>497</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>550</v>
+        <v>498</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>551</v>
+        <v>499</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>552</v>
+        <v>500</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>553</v>
+        <v>501</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>554</v>
+        <v>502</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>555</v>
+        <v>503</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>556</v>
+        <v>504</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>557</v>
+        <v>505</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>558</v>
+        <v>502</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>559</v>
+        <v>506</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
-        <v>560</v>
+        <v>507</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>561</v>
+        <v>508</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>562</v>
+        <v>502</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>563</v>
+        <v>509</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
-        <v>564</v>
+        <v>510</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>565</v>
+        <v>511</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>566</v>
+        <v>502</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>567</v>
+        <v>512</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
-        <v>568</v>
+        <v>513</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>569</v>
+        <v>514</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>570</v>
+        <v>515</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>571</v>
+        <v>516</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
-        <v>572</v>
+        <v>517</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>573</v>
+        <v>518</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>574</v>
+        <v>519</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>575</v>
+        <v>520</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
-        <v>576</v>
+        <v>521</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>577</v>
+        <v>522</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>578</v>
+        <v>519</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>579</v>
+        <v>523</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
-        <v>580</v>
+        <v>524</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>581</v>
+        <v>525</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>582</v>
+        <v>526</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>583</v>
+        <v>527</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
-        <v>584</v>
+        <v>528</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>585</v>
+        <v>529</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>586</v>
+        <v>530</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>587</v>
+        <v>531</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
-        <v>588</v>
+        <v>532</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>589</v>
+        <v>533</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>590</v>
+        <v>530</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>591</v>
+        <v>534</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
-        <v>592</v>
+        <v>535</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>593</v>
+        <v>536</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>594</v>
+        <v>537</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>595</v>
+        <v>538</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
-        <v>596</v>
+        <v>539</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>597</v>
+        <v>540</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>598</v>
+        <v>541</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>599</v>
+        <v>542</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>600</v>
+        <v>543</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>601</v>
+        <v>544</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>602</v>
+        <v>545</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>603</v>
+        <v>546</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>604</v>
+        <v>547</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>605</v>
+        <v>548</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>606</v>
+        <v>549</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>607</v>
+        <v>550</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>608</v>
+        <v>551</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>609</v>
+        <v>552</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>610</v>
+        <v>553</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>611</v>
+        <v>554</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>612</v>
+        <v>555</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>613</v>
+        <v>556</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>614</v>
+        <v>557</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>615</v>
+        <v>558</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>616</v>
+        <v>559</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>617</v>
+        <v>560</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>618</v>
+        <v>561</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>619</v>
+        <v>562</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>620</v>
+        <v>563</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>621</v>
+        <v>564</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>622</v>
+        <v>561</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>623</v>
+        <v>565</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>624</v>
+        <v>566</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>625</v>
+        <v>567</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>626</v>
+        <v>568</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>627</v>
+        <v>569</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>628</v>
+        <v>570</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>629</v>
+        <v>571</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>630</v>
+        <v>572</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>631</v>
+        <v>573</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>632</v>
+        <v>574</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>633</v>
+        <v>575</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>634</v>
+        <v>576</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>635</v>
+        <v>577</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>636</v>
+        <v>578</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>637</v>
+        <v>579</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>639</v>
+        <v>581</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>640</v>
+        <v>582</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>641</v>
+        <v>583</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>642</v>
+        <v>584</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>643</v>
+        <v>585</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>644</v>
+        <v>586</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>645</v>
+        <v>587</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>646</v>
+        <v>584</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>647</v>
+        <v>588</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>648</v>
+        <v>589</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>649</v>
+        <v>590</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>650</v>
+        <v>584</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>651</v>
+        <v>591</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>652</v>
+        <v>592</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>653</v>
+        <v>593</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>654</v>
+        <v>594</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>655</v>
+        <v>595</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>656</v>
+        <v>596</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>657</v>
+        <v>597</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>658</v>
+        <v>598</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>659</v>
+        <v>599</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>660</v>
+        <v>600</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>661</v>
+        <v>601</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>662</v>
+        <v>602</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>663</v>
+        <v>603</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>664</v>
+        <v>604</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>665</v>
+        <v>605</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>666</v>
+        <v>606</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>667</v>
+        <v>607</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>668</v>
+        <v>608</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>669</v>
+        <v>609</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>670</v>
+        <v>606</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>671</v>
+        <v>610</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>672</v>
+        <v>611</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>673</v>
+        <v>612</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>674</v>
+        <v>613</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>675</v>
+        <v>614</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>676</v>
+        <v>615</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>677</v>
+        <v>616</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>678</v>
+        <v>617</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>679</v>
+        <v>618</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>680</v>
+        <v>619</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>681</v>
+        <v>620</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>682</v>
+        <v>621</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>683</v>
+        <v>622</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>684</v>
+        <v>623</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>685</v>
+        <v>624</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>686</v>
+        <v>625</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>687</v>
+        <v>626</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>688</v>
+        <v>627</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>689</v>
+        <v>628</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>690</v>
+        <v>629</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>691</v>
+        <v>630</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>692</v>
+        <v>631</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>693</v>
+        <v>632</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>694</v>
+        <v>629</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>695</v>
+        <v>633</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>696</v>
+        <v>634</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>697</v>
+        <v>635</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>698</v>
+        <v>636</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>699</v>
+        <v>637</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>700</v>
+        <v>638</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>701</v>
+        <v>639</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>702</v>
+        <v>640</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>703</v>
+        <v>641</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>704</v>
+        <v>642</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>705</v>
+        <v>643</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>706</v>
+        <v>644</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>707</v>
+        <v>645</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>708</v>
+        <v>646</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>709</v>
+        <v>647</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>710</v>
+        <v>644</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>711</v>
+        <v>648</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>712</v>
+        <v>649</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>713</v>
+        <v>650</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>714</v>
+        <v>651</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>715</v>
+        <v>652</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>716</v>
+        <v>653</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>717</v>
+        <v>654</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>718</v>
+        <v>651</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>719</v>
+        <v>655</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>720</v>
+        <v>656</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>721</v>
+        <v>657</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>722</v>
+        <v>651</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>723</v>
+        <v>658</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>724</v>
+        <v>659</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>725</v>
+        <v>660</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>726</v>
+        <v>651</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>727</v>
+        <v>661</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>728</v>
+        <v>662</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>729</v>
+        <v>663</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>730</v>
+        <v>664</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>731</v>
+        <v>665</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>732</v>
+        <v>666</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>733</v>
+        <v>667</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>734</v>
+        <v>668</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>735</v>
+        <v>669</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>736</v>
+        <v>670</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>737</v>
+        <v>671</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>738</v>
+        <v>672</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>739</v>
+        <v>673</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>740</v>
+        <v>674</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>741</v>
+        <v>675</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>742</v>
+        <v>676</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>743</v>
+        <v>677</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="B187" s="1"/>
+        <v>678</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>679</v>
+      </c>
       <c r="C187" s="1" t="s">
-        <v>745</v>
+        <v>680</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>746</v>
+        <v>681</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="B188" s="1"/>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>680</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>750</v>
+        <v>683</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>684</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>685</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>753</v>
+        <v>686</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>754</v>
+        <v>687</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>688</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>756</v>
+        <v>689</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>757</v>
+        <v>686</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>758</v>
+        <v>690</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>759</v>
+        <v>691</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>760</v>
+        <v>692</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>761</v>
+        <v>693</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>762</v>
+        <v>694</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>763</v>
+        <v>695</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>764</v>
+        <v>696</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>765</v>
+        <v>693</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>766</v>
+        <v>697</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
-        <v>767</v>
+        <v>698</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>768</v>
+        <v>699</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>769</v>
+        <v>700</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>770</v>
+        <v>701</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
-        <v>771</v>
+        <v>702</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>772</v>
+        <v>703</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>773</v>
+        <v>700</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>774</v>
+        <v>704</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>775</v>
+        <v>705</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>776</v>
+        <v>706</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>777</v>
+        <v>707</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>778</v>
+        <v>708</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>779</v>
+        <v>709</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>780</v>
+        <v>710</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>781</v>
+        <v>711</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>782</v>
+        <v>712</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>783</v>
+        <v>713</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>784</v>
+        <v>714</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>785</v>
+        <v>715</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>786</v>
+        <v>716</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>787</v>
+        <v>717</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>788</v>
+        <v>718</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>789</v>
+        <v>715</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>790</v>
+        <v>719</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>791</v>
+        <v>720</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>792</v>
+        <v>721</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>793</v>
+        <v>722</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>794</v>
+        <v>723</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>795</v>
+        <v>724</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>796</v>
+        <v>725</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>797</v>
+        <v>726</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>798</v>
+        <v>727</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>799</v>
+        <v>728</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>800</v>
+        <v>729</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>801</v>
+        <v>730</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>802</v>
+        <v>731</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>803</v>
+        <v>732</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>804</v>
+        <v>733</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>805</v>
+        <v>734</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>806</v>
+        <v>735</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>807</v>
+        <v>736</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>808</v>
+        <v>737</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>809</v>
+        <v>734</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>810</v>
+        <v>738</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>811</v>
+        <v>739</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>812</v>
+        <v>740</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>813</v>
+        <v>741</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>814</v>
+        <v>742</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>815</v>
+        <v>743</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>816</v>
+        <v>744</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>817</v>
+        <v>741</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>818</v>
+        <v>745</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>819</v>
+        <v>746</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>820</v>
+        <v>747</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>821</v>
+        <v>748</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>822</v>
+        <v>749</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>823</v>
+        <v>750</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>824</v>
+        <v>751</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>825</v>
+        <v>752</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>826</v>
+        <v>753</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>827</v>
+        <v>754</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>828</v>
+        <v>755</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>829</v>
+        <v>756</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>830</v>
+        <v>757</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>831</v>
+        <v>758</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>832</v>
+        <v>759</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>833</v>
+        <v>760</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>834</v>
+        <v>761</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>835</v>
+        <v>762</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>836</v>
+        <v>763</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>837</v>
+        <v>764</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>838</v>
+        <v>765</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>839</v>
+        <v>766</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>840</v>
+        <v>767</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>841</v>
+        <v>764</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>842</v>
+        <v>768</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>843</v>
+        <v>769</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>844</v>
+        <v>770</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>845</v>
+        <v>771</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>846</v>
+        <v>772</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>847</v>
+        <v>773</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>848</v>
+        <v>774</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>849</v>
+        <v>775</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>850</v>
+        <v>776</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>851</v>
+        <v>777</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>852</v>
+        <v>778</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>853</v>
+        <v>779</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>854</v>
+        <v>780</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>855</v>
+        <v>781</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>856</v>
+        <v>782</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>857</v>
+        <v>783</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>858</v>
+        <v>784</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>859</v>
+        <v>785</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>860</v>
+        <v>786</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>861</v>
+        <v>783</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>862</v>
+        <v>787</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>863</v>
+        <v>788</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>864</v>
+        <v>789</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>865</v>
+        <v>790</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>866</v>
+        <v>791</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>867</v>
+        <v>792</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>868</v>
+        <v>793</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>869</v>
+        <v>794</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>870</v>
+        <v>795</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>871</v>
+        <v>796</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>872</v>
+        <v>797</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>873</v>
+        <v>798</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>874</v>
+        <v>799</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>875</v>
+        <v>800</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>876</v>
+        <v>801</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>877</v>
+        <v>802</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>878</v>
+        <v>803</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>879</v>
+        <v>804</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>880</v>
+        <v>805</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>881</v>
+        <v>806</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>882</v>
+        <v>807</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
-        <v>883</v>
+        <v>808</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>884</v>
+        <v>809</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>885</v>
+        <v>810</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>886</v>
+        <v>811</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>887</v>
+        <v>812</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>888</v>
+        <v>813</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>889</v>
+        <v>814</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>890</v>
+        <v>815</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>891</v>
+        <v>816</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>892</v>
+        <v>817</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>893</v>
+        <v>818</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>894</v>
+        <v>819</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
-        <v>895</v>
+        <v>820</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>896</v>
+        <v>821</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>897</v>
+        <v>818</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>898</v>
+        <v>822</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
-        <v>899</v>
+        <v>823</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>900</v>
+        <v>824</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>901</v>
+        <v>825</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>902</v>
+        <v>826</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
-        <v>903</v>
+        <v>827</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>904</v>
+        <v>828</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>905</v>
+        <v>825</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>906</v>
+        <v>829</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
-        <v>907</v>
+        <v>830</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>908</v>
+        <v>831</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>909</v>
+        <v>832</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>910</v>
+        <v>833</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
-        <v>911</v>
+        <v>834</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>912</v>
+        <v>835</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>913</v>
+        <v>836</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>914</v>
+        <v>837</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
-        <v>915</v>
+        <v>838</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>916</v>
+        <v>839</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>917</v>
+        <v>840</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>918</v>
+        <v>841</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
-        <v>919</v>
+        <v>842</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>920</v>
+        <v>843</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>921</v>
+        <v>844</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>922</v>
+        <v>845</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
-        <v>923</v>
+        <v>846</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>924</v>
+        <v>847</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>925</v>
+        <v>848</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>926</v>
+        <v>849</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
-        <v>927</v>
+        <v>850</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>928</v>
+        <v>851</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>929</v>
+        <v>852</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>930</v>
+        <v>853</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
-        <v>931</v>
+        <v>854</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>932</v>
+        <v>855</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>933</v>
+        <v>856</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>934</v>
+        <v>857</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>935</v>
+        <v>858</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>936</v>
+        <v>859</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>937</v>
+        <v>860</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>938</v>
+        <v>861</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>939</v>
+        <v>862</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>940</v>
+        <v>863</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>941</v>
+        <v>864</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>942</v>
+        <v>865</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>943</v>
+        <v>866</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>944</v>
+        <v>867</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>945</v>
+        <v>868</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>946</v>
+        <v>869</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>947</v>
+        <v>870</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>948</v>
+        <v>871</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>949</v>
+        <v>872</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>950</v>
+        <v>873</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
-        <v>951</v>
+        <v>874</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>952</v>
+        <v>875</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>953</v>
+        <v>876</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>954</v>
+        <v>877</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
-        <v>955</v>
+        <v>878</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>956</v>
+        <v>879</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>957</v>
+        <v>880</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>958</v>
+        <v>881</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
-        <v>959</v>
+        <v>882</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>960</v>
+        <v>883</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>961</v>
+        <v>884</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>962</v>
+        <v>885</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
-        <v>963</v>
+        <v>886</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>964</v>
+        <v>887</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>965</v>
+        <v>888</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>966</v>
+        <v>889</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
-        <v>967</v>
+        <v>890</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>968</v>
+        <v>891</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>969</v>
+        <v>888</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>970</v>
+        <v>892</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>971</v>
+        <v>893</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>972</v>
+        <v>894</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>973</v>
+        <v>895</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>974</v>
+        <v>896</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>975</v>
+        <v>897</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>976</v>
+        <v>898</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>977</v>
+        <v>895</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>978</v>
+        <v>899</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>979</v>
+        <v>900</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>980</v>
+        <v>901</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>981</v>
+        <v>902</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>982</v>
+        <v>903</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>983</v>
+        <v>904</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>984</v>
+        <v>905</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>985</v>
+        <v>906</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>986</v>
+        <v>907</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>987</v>
+        <v>908</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>988</v>
+        <v>909</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>989</v>
+        <v>910</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>990</v>
+        <v>911</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
-        <v>991</v>
+        <v>912</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>992</v>
+        <v>913</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>993</v>
+        <v>914</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>994</v>
+        <v>915</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
-        <v>995</v>
+        <v>916</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>996</v>
+        <v>917</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>997</v>
+        <v>918</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>998</v>
+        <v>919</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
-        <v>999</v>
+        <v>920</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>1000</v>
+        <v>921</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>1001</v>
+        <v>922</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>1002</v>
+        <v>923</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
-        <v>1003</v>
+        <v>924</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1004</v>
+        <v>925</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>1005</v>
+        <v>926</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>1006</v>
+        <v>927</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
-        <v>1007</v>
+        <v>928</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>1008</v>
+        <v>929</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>1009</v>
+        <v>930</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>1010</v>
+        <v>931</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
-        <v>1011</v>
+        <v>932</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>1012</v>
+        <v>933</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>1013</v>
+        <v>934</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>1014</v>
+        <v>935</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
-        <v>1015</v>
+        <v>936</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>1016</v>
+        <v>937</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>1017</v>
+        <v>938</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>1018</v>
+        <v>939</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
-        <v>1019</v>
+        <v>940</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>1020</v>
+        <v>941</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>1021</v>
+        <v>942</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>1022</v>
+        <v>943</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
-        <v>1023</v>
+        <v>944</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>1024</v>
+        <v>945</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>1025</v>
+        <v>946</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>1026</v>
+        <v>947</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
-        <v>1027</v>
+        <v>948</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>1028</v>
+        <v>949</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>1029</v>
+        <v>950</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>1030</v>
+        <v>951</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
-        <v>1031</v>
+        <v>952</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>1032</v>
+        <v>953</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1033</v>
+        <v>954</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>1034</v>
+        <v>955</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
-        <v>1035</v>
+        <v>956</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1036</v>
+        <v>957</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1037</v>
+        <v>958</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>1038</v>
+        <v>959</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>1039</v>
+        <v>960</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1040</v>
+        <v>961</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1041</v>
+        <v>962</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>1042</v>
+        <v>963</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>1043</v>
+        <v>964</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1044</v>
+        <v>965</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1045</v>
+        <v>966</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>1046</v>
+        <v>967</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>1047</v>
+        <v>968</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1048</v>
+        <v>969</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1049</v>
+        <v>970</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>1050</v>
+        <v>971</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>1051</v>
+        <v>972</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>1052</v>
+        <v>973</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1053</v>
+        <v>974</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>1054</v>
+        <v>975</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>1055</v>
+        <v>976</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>1056</v>
+        <v>977</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1057</v>
+        <v>978</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>1058</v>
+        <v>979</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>1059</v>
+        <v>980</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1060</v>
+        <v>981</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1061</v>
+        <v>982</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>1062</v>
+        <v>983</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>1063</v>
+        <v>984</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>1064</v>
+        <v>985</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1065</v>
+        <v>982</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>1066</v>
+        <v>986</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>1067</v>
+        <v>987</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1068</v>
+        <v>988</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1069</v>
+        <v>989</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>1070</v>
+        <v>990</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>1071</v>
+        <v>991</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1072</v>
+        <v>992</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1073</v>
+        <v>993</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>1074</v>
+        <v>994</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>1075</v>
+        <v>995</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1076</v>
+        <v>996</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1077</v>
+        <v>997</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>1078</v>
+        <v>998</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>1079</v>
+        <v>999</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>1080</v>
+        <v>1000</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1081</v>
+        <v>1001</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>1082</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>1083</v>
+        <v>1003</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>1084</v>
+        <v>1004</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1085</v>
+        <v>1001</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>1086</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
-        <v>1087</v>
+        <v>1006</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1088</v>
+        <v>1007</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1089</v>
+        <v>1008</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>1090</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
-        <v>1091</v>
+        <v>1010</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1092</v>
+        <v>1011</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1093</v>
+        <v>1012</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>1094</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
-        <v>1095</v>
+        <v>1014</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1096</v>
+        <v>1015</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1097</v>
+        <v>1016</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>1098</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
-        <v>1099</v>
+        <v>1018</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1100</v>
+        <v>1019</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1101</v>
+        <v>1020</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>1102</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
-        <v>1103</v>
+        <v>1022</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1104</v>
+        <v>1023</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1105</v>
+        <v>1020</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>1106</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
-        <v>1107</v>
+        <v>1025</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>1108</v>
+        <v>1026</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1109</v>
+        <v>1027</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>1110</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
-        <v>1111</v>
+        <v>1029</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>1112</v>
+        <v>1030</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1113</v>
+        <v>1027</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>1114</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
-        <v>1115</v>
+        <v>1032</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1116</v>
+        <v>1033</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1117</v>
+        <v>1034</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>1118</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
-        <v>1119</v>
+        <v>1036</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1120</v>
+        <v>1037</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1121</v>
+        <v>1038</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>1122</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
-        <v>1123</v>
+        <v>1040</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1124</v>
+        <v>1041</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1125</v>
+        <v>1042</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>1126</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
-        <v>1127</v>
+        <v>1044</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1128</v>
+        <v>1045</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1129</v>
+        <v>1046</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>1130</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
-        <v>1131</v>
+        <v>1048</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>1132</v>
+        <v>1049</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1133</v>
+        <v>1050</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>1134</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
-        <v>1135</v>
+        <v>1052</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1136</v>
+        <v>1053</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1137</v>
+        <v>1054</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>1138</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
-        <v>1139</v>
+        <v>1056</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>1140</v>
+        <v>1057</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1141</v>
+        <v>1058</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>1142</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
-        <v>1143</v>
+        <v>1060</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1144</v>
+        <v>1061</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1145</v>
+        <v>1062</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>1146</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
-        <v>1147</v>
+        <v>1064</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>1148</v>
+        <v>1065</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1149</v>
+        <v>1066</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>1150</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
-        <v>1151</v>
+        <v>1068</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1152</v>
+        <v>1069</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1153</v>
+        <v>1070</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>1154</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
-        <v>1155</v>
+        <v>1072</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>1156</v>
+        <v>1073</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1157</v>
+        <v>1074</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>1158</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
-        <v>1159</v>
+        <v>1076</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1160</v>
+        <v>1077</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1161</v>
+        <v>1074</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>1162</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
-        <v>1163</v>
+        <v>1079</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1164</v>
+        <v>1080</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1165</v>
+        <v>1081</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1166</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
-        <v>1167</v>
+        <v>1083</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>1168</v>
+        <v>1084</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1169</v>
+        <v>1085</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>1170</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
-        <v>1171</v>
+        <v>1087</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>1172</v>
+        <v>1088</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1173</v>
+        <v>1089</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>1174</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
-        <v>1175</v>
+        <v>1091</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1176</v>
+        <v>1092</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1177</v>
+        <v>1093</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>1178</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
-        <v>1179</v>
+        <v>1095</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>1180</v>
+        <v>1096</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1181</v>
+        <v>1097</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1182</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
-        <v>1183</v>
+        <v>1099</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>1184</v>
+        <v>1100</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1185</v>
+        <v>1101</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>1186</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
-        <v>1187</v>
+        <v>1103</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>1188</v>
+        <v>1104</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1189</v>
+        <v>1101</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>1190</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
-        <v>1191</v>
+        <v>1106</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>1192</v>
+        <v>1107</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1193</v>
+        <v>1108</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>1194</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
-        <v>1195</v>
+        <v>1110</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>1196</v>
+        <v>1111</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1197</v>
+        <v>1112</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>1198</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
-        <v>1199</v>
+        <v>1114</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>1200</v>
+        <v>1115</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1201</v>
+        <v>1112</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>1202</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
-        <v>1203</v>
+        <v>1117</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>1204</v>
+        <v>1118</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1205</v>
+        <v>1119</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>1206</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
-        <v>1207</v>
+        <v>1121</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>1208</v>
+        <v>1122</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1209</v>
+        <v>1119</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>1210</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
-        <v>1211</v>
+        <v>1124</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>1212</v>
+        <v>1125</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1213</v>
+        <v>1126</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>1214</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
-        <v>1215</v>
+        <v>1128</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>1216</v>
+        <v>1129</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1217</v>
+        <v>1130</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>1218</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
-        <v>1219</v>
+        <v>1132</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1220</v>
+        <v>1133</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1221</v>
+        <v>1134</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>1222</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
-        <v>1223</v>
+        <v>1136</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1224</v>
+        <v>1137</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>1225</v>
+        <v>1138</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>1226</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
-        <v>1227</v>
+        <v>1140</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>1228</v>
+        <v>1141</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1229</v>
+        <v>1142</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>1230</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
-        <v>1231</v>
+        <v>1144</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1232</v>
+        <v>1145</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1233</v>
+        <v>1146</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>1234</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
-        <v>1235</v>
+        <v>1148</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>1236</v>
+        <v>1149</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>1237</v>
+        <v>1150</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>1238</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
-        <v>1239</v>
+        <v>1152</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>1240</v>
+        <v>1153</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1241</v>
+        <v>1154</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>1242</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
-        <v>1243</v>
+        <v>1156</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>1244</v>
+        <v>1157</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>1245</v>
+        <v>1154</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>1246</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
-        <v>1247</v>
+        <v>1159</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>1248</v>
+        <v>1160</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1249</v>
+        <v>1161</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>1250</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
-        <v>1251</v>
+        <v>1163</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1252</v>
+        <v>1164</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1253</v>
+        <v>1165</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>1254</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
-        <v>1255</v>
+        <v>1167</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1256</v>
+        <v>1168</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1257</v>
+        <v>1165</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>1258</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
-        <v>1259</v>
+        <v>1170</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>1260</v>
+        <v>1171</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1261</v>
+        <v>1172</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>1262</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
-        <v>1263</v>
+        <v>1174</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1264</v>
+        <v>1175</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1265</v>
+        <v>1172</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>1266</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
-        <v>1267</v>
+        <v>1177</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1268</v>
+        <v>1178</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1269</v>
+        <v>1179</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>1270</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
-        <v>1271</v>
+        <v>1181</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1272</v>
+        <v>1182</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1273</v>
+        <v>1179</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>1274</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
-        <v>1275</v>
+        <v>1184</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>1276</v>
+        <v>1185</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>1277</v>
+        <v>1186</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>1278</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
-        <v>1279</v>
+        <v>1188</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1280</v>
+        <v>1189</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>1281</v>
+        <v>1186</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>1282</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
-        <v>1283</v>
+        <v>1191</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1284</v>
+        <v>1192</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>1285</v>
+        <v>1193</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>1286</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
-        <v>1287</v>
+        <v>1195</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>1288</v>
+        <v>1196</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>1289</v>
+        <v>1193</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>1290</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
-        <v>1291</v>
+        <v>1198</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>1292</v>
+        <v>1199</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>1293</v>
+        <v>1200</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>1294</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
-        <v>1295</v>
+        <v>1202</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>1296</v>
+        <v>1203</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>1297</v>
+        <v>1204</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>1298</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
-        <v>1299</v>
+        <v>1206</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1300</v>
+        <v>1207</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>1301</v>
+        <v>1208</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>1302</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
-        <v>1303</v>
+        <v>1210</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>1304</v>
+        <v>1211</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>1305</v>
+        <v>1208</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>1306</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
-        <v>1307</v>
+        <v>1213</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>1308</v>
+        <v>1214</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>1309</v>
+        <v>1208</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>1310</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
-        <v>1311</v>
+        <v>1216</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>1312</v>
+        <v>1217</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1313</v>
+        <v>1218</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>1314</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
-        <v>1315</v>
+        <v>1220</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>1316</v>
+        <v>1221</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>1317</v>
+        <v>1222</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>1318</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
-        <v>1319</v>
+        <v>1224</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>1320</v>
+        <v>1225</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>1321</v>
+        <v>1226</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>1322</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
-        <v>1323</v>
+        <v>1228</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>1324</v>
+        <v>1229</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>1325</v>
+        <v>1230</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>1326</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
-        <v>1327</v>
+        <v>1232</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>1328</v>
+        <v>1233</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>1329</v>
+        <v>1234</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>1330</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
-        <v>1331</v>
+        <v>1236</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>1332</v>
+        <v>1237</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>1333</v>
+        <v>1238</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>1334</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
-        <v>1335</v>
+        <v>1240</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1336</v>
+        <v>1241</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1337</v>
+        <v>1238</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>1338</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
-        <v>1339</v>
+        <v>1243</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1340</v>
+        <v>1244</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1341</v>
+        <v>1245</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>1342</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
-        <v>1343</v>
+        <v>1247</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1344</v>
+        <v>1248</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>1345</v>
+        <v>1245</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>1346</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
-        <v>1347</v>
+        <v>1250</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1348</v>
+        <v>1251</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1349</v>
+        <v>1245</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>1350</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
-        <v>1351</v>
+        <v>1253</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1352</v>
+        <v>1254</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1353</v>
+        <v>1245</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>1354</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
-        <v>1355</v>
+        <v>1256</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1356</v>
+        <v>1257</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1357</v>
+        <v>1245</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>1358</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
-        <v>1359</v>
+        <v>1259</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1360</v>
+        <v>1260</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1361</v>
+        <v>1261</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1362</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
-        <v>1363</v>
+        <v>1263</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1364</v>
+        <v>1264</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1365</v>
+        <v>1265</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1366</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
-        <v>1367</v>
+        <v>1267</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1368</v>
+        <v>1268</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1369</v>
+        <v>1269</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1370</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
-        <v>1371</v>
+        <v>1271</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1372</v>
+        <v>1272</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1373</v>
+        <v>1273</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1374</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
-        <v>1375</v>
+        <v>1275</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1376</v>
+        <v>1276</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1377</v>
+        <v>1277</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1378</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
-        <v>1379</v>
+        <v>1279</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1380</v>
+        <v>1280</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1381</v>
+        <v>1281</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1382</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1383</v>
+        <v>1283</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1384</v>
+        <v>1284</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1385</v>
+        <v>1281</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1386</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1387</v>
+        <v>1286</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1388</v>
+        <v>1287</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1389</v>
+        <v>1288</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1390</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1391</v>
+        <v>1290</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1392</v>
+        <v>1291</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1393</v>
+        <v>1292</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1394</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1395</v>
+        <v>1294</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1396</v>
+        <v>1295</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1397</v>
+        <v>1292</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1398</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1399</v>
+        <v>1297</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1400</v>
+        <v>1298</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1401</v>
+        <v>1299</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1402</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1403</v>
+        <v>1301</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1404</v>
+        <v>1302</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1405</v>
+        <v>1303</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1406</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1407</v>
+        <v>1305</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1408</v>
+        <v>1306</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1409</v>
+        <v>1307</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1410</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1411</v>
+        <v>1309</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1412</v>
+        <v>1310</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1413</v>
+        <v>1311</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1414</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1415</v>
+        <v>1313</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1416</v>
+        <v>1314</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1417</v>
+        <v>1311</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1418</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1419</v>
+        <v>1316</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1420</v>
+        <v>1317</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1421</v>
+        <v>1318</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1422</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1423</v>
+        <v>1320</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1424</v>
+        <v>1321</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1425</v>
+        <v>1322</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1426</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1427</v>
+        <v>1324</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1428</v>
+        <v>1325</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1429</v>
+        <v>1326</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1430</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1431</v>
+        <v>1328</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1432</v>
+        <v>1329</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1433</v>
+        <v>1330</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1434</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1435</v>
+        <v>1332</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1436</v>
+        <v>1333</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1437</v>
+        <v>1334</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1438</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1439</v>
+        <v>1336</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1440</v>
+        <v>1337</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1441</v>
+        <v>1338</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1442</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1443</v>
+        <v>1340</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1444</v>
+        <v>1341</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1445</v>
+        <v>1342</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1446</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1447</v>
+        <v>1344</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1448</v>
+        <v>1345</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1445</v>
+        <v>1346</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1449</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1450</v>
+        <v>1348</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1451</v>
+        <v>1349</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1445</v>
+        <v>1346</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1452</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1453</v>
+        <v>1351</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1454</v>
+        <v>1352</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1455</v>
+        <v>1353</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1456</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1457</v>
+        <v>1355</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1458</v>
+        <v>1356</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1455</v>
+        <v>1357</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1459</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1460</v>
+        <v>1359</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1461</v>
+        <v>1360</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1455</v>
+        <v>1361</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1462</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1463</v>
+        <v>1363</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1464</v>
+        <v>1364</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1465</v>
+        <v>1365</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1466</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1467</v>
+        <v>1367</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1468</v>
+        <v>1368</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1469</v>
+        <v>1369</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1470</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1471</v>
+        <v>1371</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1472</v>
+        <v>1372</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1469</v>
+        <v>1373</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1473</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1474</v>
+        <v>1375</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1475</v>
+        <v>1376</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1469</v>
+        <v>1377</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1476</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1477</v>
+        <v>1379</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1478</v>
+        <v>1380</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1479</v>
+        <v>1381</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1480</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1481</v>
+        <v>1383</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1482</v>
+        <v>1384</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1483</v>
+        <v>1385</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1484</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1485</v>
+        <v>1387</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1486</v>
+        <v>1388</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1487</v>
+        <v>1389</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1488</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1489</v>
+        <v>1391</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1490</v>
+        <v>1392</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1491</v>
+        <v>1393</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1492</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1493</v>
+        <v>1395</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1494</v>
+        <v>1396</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1495</v>
+        <v>1397</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1496</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1497</v>
+        <v>1399</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1498</v>
+        <v>1400</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1499</v>
+        <v>1401</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1500</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1501</v>
+        <v>1403</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1502</v>
+        <v>1404</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1503</v>
+        <v>1405</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1504</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1505</v>
+        <v>1407</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1506</v>
+        <v>1408</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1507</v>
+        <v>1409</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1508</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1509</v>
+        <v>1411</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1510</v>
+        <v>1412</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1511</v>
+        <v>1413</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1512</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1513</v>
+        <v>1415</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1514</v>
+        <v>1416</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1515</v>
+        <v>1417</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1516</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1517</v>
+        <v>1419</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1518</v>
+        <v>1420</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1515</v>
+        <v>1417</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1519</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1520</v>
+        <v>1422</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1521</v>
+        <v>1423</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1515</v>
+        <v>1424</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1522</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1523</v>
+        <v>1426</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1524</v>
+        <v>1427</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1515</v>
+        <v>1424</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1525</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1526</v>
+        <v>1429</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1527</v>
+        <v>1430</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1515</v>
+        <v>1424</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1528</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1529</v>
+        <v>1432</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1530</v>
+        <v>1433</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1531</v>
+        <v>1434</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1532</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1533</v>
+        <v>1436</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1534</v>
+        <v>1437</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1531</v>
+        <v>1434</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1535</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1536</v>
+        <v>1439</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1537</v>
+        <v>1440</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1531</v>
+        <v>1441</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1538</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1539</v>
+        <v>1443</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1540</v>
+        <v>1444</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1531</v>
+        <v>1445</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1541</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1542</v>
+        <v>1447</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1543</v>
+        <v>1448</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1531</v>
+        <v>1449</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1544</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1545</v>
+        <v>1451</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1546</v>
+        <v>1452</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1531</v>
+        <v>1453</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1547</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1548</v>
+        <v>1455</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1549</v>
+        <v>1456</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1531</v>
+        <v>1453</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1550</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1551</v>
+        <v>1458</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1552</v>
+        <v>1459</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1531</v>
+        <v>1453</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1553</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1554</v>
+        <v>1461</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1555</v>
+        <v>1462</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1531</v>
+        <v>1463</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1556</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1557</v>
+        <v>1465</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1558</v>
+        <v>1466</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1531</v>
+        <v>1463</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1559</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1560</v>
+        <v>1468</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1561</v>
+        <v>1469</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1531</v>
+        <v>1470</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1562</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1563</v>
+        <v>1472</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1564</v>
+        <v>1473</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1531</v>
+        <v>1474</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1565</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1566</v>
+        <v>1476</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1567</v>
+        <v>1477</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1531</v>
+        <v>1478</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1568</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1569</v>
+        <v>1480</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1570</v>
+        <v>1481</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1531</v>
+        <v>1482</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1571</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1572</v>
+        <v>1484</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1573</v>
+        <v>1485</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1531</v>
+        <v>1482</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1574</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1575</v>
+        <v>1487</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1576</v>
+        <v>1488</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1531</v>
+        <v>1489</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1577</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1578</v>
+        <v>1491</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1579</v>
+        <v>1492</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1531</v>
+        <v>1489</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1580</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1581</v>
+        <v>1494</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1582</v>
+        <v>1495</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1531</v>
+        <v>1489</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1583</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1584</v>
+        <v>1497</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1585</v>
+        <v>1498</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1531</v>
+        <v>1489</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1586</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1587</v>
+        <v>1500</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1588</v>
+        <v>1501</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1531</v>
+        <v>1489</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1589</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1590</v>
+        <v>1503</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1591</v>
+        <v>1504</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1531</v>
+        <v>1505</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1592</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1593</v>
+        <v>1507</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1594</v>
+        <v>1508</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1531</v>
+        <v>1509</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1595</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1596</v>
+        <v>1511</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1597</v>
+        <v>1512</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1531</v>
+        <v>1509</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1598</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1599</v>
+        <v>1514</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1600</v>
+        <v>1515</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1531</v>
+        <v>1509</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1601</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1602</v>
+        <v>1517</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1603</v>
+        <v>1518</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1531</v>
+        <v>1509</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1604</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1605</v>
+        <v>1520</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1606</v>
+        <v>1521</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1531</v>
+        <v>1509</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1607</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1608</v>
+        <v>1523</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1609</v>
+        <v>1524</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1531</v>
+        <v>1509</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1610</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1611</v>
+        <v>1526</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1612</v>
+        <v>1527</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1531</v>
+        <v>1528</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1613</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1614</v>
+        <v>1530</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1615</v>
+        <v>1531</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1531</v>
+        <v>1528</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1616</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1617</v>
+        <v>1533</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1618</v>
+        <v>1534</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1619</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1620</v>
+        <v>1537</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1621</v>
+        <v>1538</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1531</v>
+        <v>1539</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1622</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1623</v>
+        <v>1541</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1624</v>
+        <v>1542</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1531</v>
+        <v>1543</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1625</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1626</v>
+        <v>1545</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1627</v>
+        <v>1546</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1531</v>
+        <v>1547</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1628</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1629</v>
+        <v>1549</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1630</v>
+        <v>1550</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1531</v>
+        <v>1551</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1631</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1632</v>
+        <v>1553</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1633</v>
+        <v>1554</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1531</v>
+        <v>1555</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1634</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1635</v>
+        <v>1557</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1636</v>
+        <v>1558</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1531</v>
+        <v>1559</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1637</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1638</v>
+        <v>1561</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1639</v>
+        <v>1562</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1531</v>
+        <v>1563</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1640</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1641</v>
+        <v>1565</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1642</v>
+        <v>1566</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1531</v>
+        <v>1567</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1643</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1644</v>
+        <v>1569</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1645</v>
+        <v>1570</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1531</v>
+        <v>1571</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1646</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1647</v>
+        <v>1573</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1648</v>
+        <v>1574</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1531</v>
+        <v>1575</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1649</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1650</v>
+        <v>1577</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1651</v>
+        <v>1578</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1531</v>
+        <v>1579</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1652</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1653</v>
+        <v>1581</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1654</v>
+        <v>1582</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1531</v>
+        <v>1583</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1655</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1656</v>
+        <v>1585</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1657</v>
+        <v>1586</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1531</v>
+        <v>1587</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1658</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1659</v>
+        <v>1589</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1660</v>
+        <v>1590</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1531</v>
+        <v>1591</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1661</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1662</v>
+        <v>1593</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1663</v>
+        <v>1594</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1664</v>
+        <v>1595</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1665</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1666</v>
+        <v>1597</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1667</v>
+        <v>1598</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1668</v>
+        <v>1599</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1669</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1670</v>
+        <v>1601</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1671</v>
+        <v>1602</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1672</v>
+        <v>1603</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1673</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1674</v>
+        <v>1605</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1675</v>
+        <v>1606</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1676</v>
+        <v>1607</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1677</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1678</v>
+        <v>1609</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1679</v>
+        <v>1610</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1680</v>
+        <v>1611</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1681</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1682</v>
+        <v>1613</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1683</v>
+        <v>1614</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1684</v>
+        <v>1615</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1685</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1686</v>
+        <v>1617</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1687</v>
+        <v>1618</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1688</v>
+        <v>1619</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1689</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1690</v>
+        <v>1621</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1691</v>
+        <v>1622</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1692</v>
+        <v>1623</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1693</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1694</v>
+        <v>1625</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1695</v>
+        <v>1626</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1696</v>
+        <v>1627</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1697</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1698</v>
+        <v>1629</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1699</v>
+        <v>1630</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1700</v>
+        <v>1631</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1701</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1702</v>
+        <v>1633</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1703</v>
+        <v>1634</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1704</v>
+        <v>1635</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1705</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1706</v>
+        <v>1637</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1707</v>
+        <v>1638</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1708</v>
+        <v>1639</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1709</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1710</v>
+        <v>1641</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1711</v>
+        <v>1642</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1708</v>
+        <v>1643</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1712</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1713</v>
+        <v>1645</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1714</v>
+        <v>1646</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1708</v>
+        <v>1647</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1715</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1716</v>
+        <v>1649</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1717</v>
+        <v>1650</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1708</v>
+        <v>1647</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1718</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1719</v>
+        <v>1652</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1720</v>
+        <v>1653</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1708</v>
+        <v>1654</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1721</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1722</v>
+        <v>1656</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1723</v>
+        <v>1657</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1708</v>
+        <v>1658</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1724</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1725</v>
+        <v>1660</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1726</v>
+        <v>1661</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1708</v>
+        <v>1662</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1727</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1728</v>
+        <v>1664</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1729</v>
+        <v>1665</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1730</v>
+        <v>1666</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1731</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1732</v>
+        <v>1668</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1733</v>
-[...3 lines deleted...]
-      </c>
+        <v>1669</v>
+      </c>
+      <c r="C449" s="1"/>
       <c r="D449" s="1" t="s">
-        <v>1734</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1735</v>
+        <v>1671</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1736</v>
-[...3 lines deleted...]
-      </c>
+        <v>1672</v>
+      </c>
+      <c r="C450" s="1"/>
       <c r="D450" s="1" t="s">
-        <v>1737</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1738</v>
+        <v>1674</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1739</v>
-[...3 lines deleted...]
-      </c>
+        <v>1675</v>
+      </c>
+      <c r="C451" s="1"/>
       <c r="D451" s="1" t="s">
-        <v>1740</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1741</v>
+        <v>1677</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1742</v>
-[...3 lines deleted...]
-      </c>
+        <v>1678</v>
+      </c>
+      <c r="C452" s="1"/>
       <c r="D452" s="1" t="s">
-        <v>1743</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1744</v>
+        <v>1680</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1745</v>
-[...3 lines deleted...]
-      </c>
+        <v>1681</v>
+      </c>
+      <c r="C453" s="1"/>
       <c r="D453" s="1" t="s">
-        <v>1747</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>1748</v>
+        <v>1683</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1749</v>
-[...3 lines deleted...]
-      </c>
+        <v>1684</v>
+      </c>
+      <c r="C454" s="1"/>
       <c r="D454" s="1" t="s">
-        <v>1751</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>1752</v>
+        <v>1686</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1753</v>
-[...3 lines deleted...]
-      </c>
+        <v>1687</v>
+      </c>
+      <c r="C455" s="1"/>
       <c r="D455" s="1" t="s">
-        <v>1754</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
-        <v>1755</v>
+        <v>1689</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1756</v>
-[...3 lines deleted...]
-      </c>
+        <v>1690</v>
+      </c>
+      <c r="C456" s="1"/>
       <c r="D456" s="1" t="s">
-        <v>1757</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
-        <v>1758</v>
+        <v>1692</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1759</v>
-[...3 lines deleted...]
-      </c>
+        <v>1693</v>
+      </c>
+      <c r="C457" s="1"/>
       <c r="D457" s="1" t="s">
-        <v>1760</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
-        <v>1761</v>
+        <v>1695</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1762</v>
-[...3 lines deleted...]
-      </c>
+        <v>1696</v>
+      </c>
+      <c r="C458" s="1"/>
       <c r="D458" s="1" t="s">
-        <v>1763</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
-        <v>1764</v>
+        <v>1698</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1765</v>
-[...3 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="C459" s="1"/>
       <c r="D459" s="1" t="s">
-        <v>1766</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
-        <v>1767</v>
+        <v>1701</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1768</v>
-[...3 lines deleted...]
-      </c>
+        <v>1702</v>
+      </c>
+      <c r="C460" s="1"/>
       <c r="D460" s="1" t="s">
-        <v>1769</v>
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C461" s="1"/>
+      <c r="D461" s="1" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C462" s="1"/>
+      <c r="D462" s="1" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C463" s="1"/>
+      <c r="D463" s="1" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C464" s="1"/>
+      <c r="D464" s="1" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C465" s="1"/>
+      <c r="D465" s="1" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C466" s="1"/>
+      <c r="D466" s="1" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C467" s="1"/>
+      <c r="D467" s="1" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C468" s="1"/>
+      <c r="D468" s="1" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C469" s="1"/>
+      <c r="D469" s="1" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1734</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>