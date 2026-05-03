--- v2 (2026-03-17)
+++ v3 (2026-05-03)
@@ -12,64 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1730">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>CAP Network Conference for the European Union's ARIA Awards 2026 Edition</t>
+  </si>
+  <si>
+    <t>The European CAP Network has launched the fourth edition of the ARIA (Agricultural &amp; Rural Inspiration Awards) 2026 , under the motto "When equality drives the next generation". Once again, the most outstanding projects funded by the Common Agricultural Policy (CAP) and implemented at the local level are being sought: ecological, smart, socially inclusive, innovative, and resilient projects.…</t>
+  </si>
+  <si>
+    <t>Thu, 04/23/2026 - 14:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/cap-network-conference-european-unions-aria-awards-2026-edition</t>
+  </si>
+  <si>
+    <t>Raúl Sanz, elected new president of PROVACUNO</t>
+  </si>
+  <si>
+    <t>The General Assembly of PROVACUNO , the Interprofessional Beef Organization , has elected Raúl Sanz as the new president of the interprofessional organization, after receiving the unanimous support of the different associations that make it up, replacing Jaime Yartu, who has been at the head of the organization since December 2022. Vice President of PROVACUNO since December 2022, Raúl Sanz is the…</t>
+  </si>
+  <si>
+    <t>Wed, 04/22/2026 - 14:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/raul-sanz-elected-new-president-provacuno</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food is offering grants of 33.3 million euros to promote the integration of agri-food associations.</t>
+  </si>
+  <si>
+    <t>The aid is intended to promote the transformation, marketing and development of agri-food products Spain has 21 Priority Associative Entities and one more in the process of recognition The funding for the aid comes 43% from the European rural development fund and 57% from the budget of the Ministry of Agriculture, Fisheries and Food The Ministry of Agriculture, Fisheries and Food , through the…</t>
+  </si>
+  <si>
+    <t>Mon, 04/20/2026 - 16:42</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-offering-grants-333-million-euros-promote-integration</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 stands out at Madrid es Ciencia with a harvest assistance robot as an example of agri-food innovation</t>
+  </si>
+  <si>
+    <t>The EDIH Madrid Region 2.0 showcased at the Madrid es Ciencia fair the potential of advanced technologies applied to the agri-food sector, with special emphasis on the grape harvest assistance robot developed by the CSIC , a solution that exemplifies how innovation can respond to specific needs of fieldwork. The fair, organized by the madri+d Foundation for Knowledge and held from March 19 to 21…</t>
+  </si>
+  <si>
+    <t>Mon, 04/06/2026 - 21:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/edih-madrid-region-20-stands-out-madrid-ciencia-harvest-assistance-robot-example-agri-food</t>
+  </si>
+  <si>
+    <t>Provacuno showcases at Alimentaria 2026 the new features of the second year of the European campaign “For a sustainable Europe, the special mission of beef”</t>
+  </si>
+  <si>
+    <t>Co-financed by the European Union and led by Provacuno (Spain) and Apaq-W (Belgium), the campaign continues to promote emissions reductions and the prevention and improvement of soil degradation. Key milestones include the upcoming launch of a web app to measure carbon footprints, as well as activities in Spain, Belgium, and other European countries, in addition to seminars at various…</t>
+  </si>
+  <si>
+    <t>Mon, 03/23/2026 - 15:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provacuno-showcases-alimentaria-2026-new-features-second-year-european-campaign-sustainable</t>
+  </si>
+  <si>
+    <t>CITOLIVA is positioning itself in the development of new foods based on omics technologies within the framework of the Cervera OMIPERBIO Network</t>
+  </si>
+  <si>
+    <t>It participates as one of the six Cervera technology centers, contributing its experience in innovation in the olive oil industry for the development of new ingredients and functional foods, with the aim of positioning the consortium as a benchmark in applied research for safe and healthy food The OMIPERBIO Group has launched a strategic cooperation network comprised of six Spanish technology…</t>
+  </si>
+  <si>
+    <t>Mon, 03/23/2026 - 10:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/citoliva-positioning-itself-development-new-foods-based-omics-technologies-within-framework</t>
+  </si>
+  <si>
+    <t>SECUESVAC focuses on the key needs to ensure generational renewal in beef cattle farming</t>
+  </si>
+  <si>
+    <t>Women still face barriers in ownership and financing. The focus was placed on innovation to improve work-life balance and economic efficiency. The SECUESVAC Operational Group aims to place professionals at the forefront of environmental management. The SECUESVAC Operational Group held a webinar yesterday, March 16, to analyze the strategic opportunities offered by the beef cattle sector for women…</t>
+  </si>
+  <si>
+    <t>Tue, 03/17/2026 - 18:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/secuesvac-focuses-key-needs-ensure-generational-renewal-beef-cattle-farming</t>
+  </si>
+  <si>
     <t>The Andalusian Regional Government has inaugurated the new Ronda Regional Agricultural Office (OCA).</t>
   </si>
   <si>
     <t>The Andalusian Regional Government has inaugurated the new Ronda District Agricultural Office (OCA) , an infrastructure project representing an investment of €1.7 million , largely financed by the European Agricultural Fund for Rural Development (EAFRD ). The new facility replaces older premises that were insufficient to serve the more than 5,000 farms in the district and is intended to…</t>
   </si>
   <si>
     <t>Thu, 03/12/2026 - 09:54</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/andalusian-regional-government-has-inaugurated-new-ronda-regional-agricultural-office-oca</t>
   </si>
   <si>
     <t>The MujerForest project trains rural women for green employability</t>
   </si>
   <si>
     <t>MujerForest is a free green training and employability project aimed primarily at women in the rural areas of the Sierra Morena in Seville , within the framework of bioeconomy and sustainable forest management. It is co-financed by the European Social Fund Plus (ESF+) at 85% , within the 2024 Call of the Empleaverde+ Program , managed by the Biodiversity Foundation of the Ministry for Ecological…</t>
   </si>
   <si>
     <t>Mon, 03/09/2026 - 12:57</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/mujerforest-project-trains-rural-women-green-employability</t>
   </si>
   <si>
     <t>The Board approves the creation of the Andalusian Academy of Agriculture</t>
@@ -4211,78 +4295,78 @@
   <si>
     <t>https://akisplataforma.es/en/news/european-council-approves-conclusions-strategy-long-term-vision-rural-areas-european-union</t>
   </si>
   <si>
     <t>The “We Grow Together” convention presents successful cases of female entrepreneurship in rural areas</t>
   </si>
   <si>
     <t>More support for rural areas The state meeting of rural women “Crecemos Juntas-Proyecto Mentoras Rurales” presented successful entrepreneurial experiences led by rural women in order to encourage revitalization in rural areas A documentary premiered at the convention with four success stories of women in the fields of livestock, agriculture, textiles and fishing. The Ministry of Agriculture,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/we-grow-together-convention-presents-successful-cases-female-entrepreneurship-rural-areas</t>
   </si>
   <si>
     <t>The Secretary General of Agriculture and Food highlights the role of fertilization in achieving sustainable agriculture</t>
   </si>
   <si>
     <t>The Secretary General of Agriculture and Food, Fernando Miranda, today highlighted the role of fertilisation in achieving sustainable agriculture, since the application of nutrients to crops is essential for crop productivity and results in their profitability and sustainability. Fernando Miranda has spoken at the closing of the presentation of the results of the AgroSceNa-up project , which…</t>
   </si>
   <si>
     <t>Thu, 11/30/2023 - 11:02</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/secretary-general-agriculture-and-food-highlights-role-fertilization-achieving-sustainable</t>
   </si>
   <si>
+    <t>The Secretary General of Agriculture underlines the importance of restoring trade flows of food and fertilizers for global food security</t>
+  </si>
+  <si>
+    <t>The Secretary General of Agriculture and Food, Fernando Miranda, today highlighted the need to restore trade flows of food and fertilizers to guarantee food security in the world, threatened by the war situation in Ukraine, and especially in the most vulnerable countries. . particularly indicating that it is necessary to maintain the Black Sea Grain Agreement, to guarantee trade in these products…</t>
+  </si>
+  <si>
+    <t>Mon, 07/24/2023 - 09:28</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/secretary-general-agriculture-underlines-importance-restoring-trade-flows-food-and-fertilizers</t>
+  </si>
+  <si>
     <t>The Ministry of Agriculture, Fisheries and Food invests two million euros in modernization works for sustainable irrigation in Valderredible (Cantabria)</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food (MAPA), through the State Commercial Society of Agrarian Infrastructures (SEIASA), has formalized today two collaboration agreements with the irrigation communities of Ruijas-Ebro and Villamoñicos-Revelillas, in the municipality Cantabro of Valderredible to carry out modernization actions in these irrigation systems for a value of 2,000,000 euros (…</t>
   </si>
   <si>
-    <t>Mon, 07/24/2023 - 09:28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-invests-two-million-euros-modernization-works</t>
   </si>
   <si>
     <t>Luis Planas: Research and innovation are strategic tools for efficient food production</t>
   </si>
   <si>
     <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, has reiterated today that research, innovation and the application of new technologies are “essential strategic tools” that will allow more efficient food production, that consumes fewer resources, and that generates greater added value and better quality of life in rural areas.   The minister, who spoke today in Brussels at the EU…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/luis-planas-research-and-innovation-are-strategic-tools-efficient-food-production</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://akisplataforma.es/en/news/secretary-general-agriculture-underlines-importance-restoring-trade-flows-food-and-fertilizers</t>
   </si>
   <si>
     <t>The VI Congress of “Culture and Ruralities” delves into the importance of culture for the identity of peoples</t>
   </si>
   <si>
     <t>More boost to rural areas  The sixth edition of the Culture and Ruralities Forum took place in Cuenca from July 4 to 7 Under the title of “Continuities-Discontinuities. Arts, creation and contemporary ruralities in Europe”, the forum has analyzed the influence of rural traditions on contemporary art This edition has coincided with the start of the Spanish Presidency of the Council of the…</t>
   </si>
   <si>
     <t>Mon, 07/17/2023 - 15:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/vi-congress-culture-and-ruralities-delves-importance-culture-identity-peoples</t>
   </si>
   <si>
     <t>The FitoNet Operational Group launches the development of a social network on plant genetic biodiversity</t>
   </si>
   <si>
     <t>More boost to rural areas The GO FitoNet Operational Group was created to improve the supply of genetic varieties and promote the use of crop biodiversity Its purpose is to provide information and resources to promote the use of a greater genetic variety that enhances the quality of plant products. 06/19/2023 . “ Biodiversity ” is not an empty concept nor does it refer only to the world of…</t>
   </si>
   <si>
     <t>Fri, 07/07/2023 - 14:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/fitonet-operational-group-launches-development-social-network-plant-genetic-biodiversity</t>
   </si>
@@ -4648,215 +4732,215 @@
   <si>
     <t>Earlier this year the FAIRshare project added a new Assessment Tool to the FAIRshare DATS Inventory. The aim of the Assessment tool is to help farm advisors to evaluate and select the most appropriate DATS to help them to meet their needs. The tool works by evaluating selected tools using a uniform set of criteria, which has been tried and tested with farm advisors from the different regions of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/new-online-version-fairshare-dats-assessment-tool</t>
   </si>
   <si>
     <t>The National Rural Network holds the fifth meeting of the partnership to present the main news on the CAP Strategic Plan 2023 – 2027</t>
   </si>
   <si>
     <t>The National Rural Network holds the fifth meeting of the partnership to present the main news on the CAP Strategic Plan 2023 – 2027 asimon Thu, 03/11/2022 - 16:35 The members of the Partnership are invited to a new information and debate day on the CAP Strategic Plan 2023-2027 for Spain The Plan partnership brings together interested entities and associations and its main objective is to inform…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/national-rural-network-holds-fifth-meeting-partnership-present-main-news-cap-strategic-plan</t>
   </si>
   <si>
     <t>The National Rural Network shows the existing projects in the territories with a gender and conciliation perspective</t>
   </si>
   <si>
     <t>The National Rural Network shows the existing projects in the territories with a gender and conciliation perspective asimon Wed, 02/11/2022 - 08:00 The National Rural Network (RRN) organizes the conference “Exchange of LEADER experiences: rural women in the areas of conciliation, co-responsibility, gender perspective, social economy and sustainability” The meeting is framed within the actions of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/national-rural-network-shows-existing-projects-territories-gender-and-conciliation-perspective</t>
   </si>
   <si>
+    <t>The BIOFRUITNET Operational Group promotes innovation in the production of European organic fruits</t>
+  </si>
+  <si>
+    <t>The BIOFRUITNET Operational Group promotes innovation in the production of European organic fruits asimon Fri, 10/28/2022 - 07:09 The BIOFRUITNET Operational Group (GO) project aims to strengthen and generate new networks between the different European actors involved Its objective is the dissemination of knowledge about the cultivation of organic fruits to make them known in countries of the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/biofruitnet-operational-group-promotes-innovation-production-european-organic-fruits</t>
+  </si>
+  <si>
+    <t>Rural youth associations present their projects at the Presura fair with the help of the National Rural Network</t>
+  </si>
+  <si>
+    <t>Rural youth associations present their projects at the Presura fair with the help of the National Rural Network asimon Thu, 10/27/2022 - 11:11 The “Youth in REDada” initiative of the National Rural Network (RRN) aims to make youth associations visible to motivate youth associations in projects that have an impact on rural areas. The (RRN) has selected several works of youth associations for their…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/rural-youth-associations-present-their-projects-presura-fair-help-national-rural-network</t>
+  </si>
+  <si>
+    <t>The National Rural Network becomes the National CAP Network</t>
+  </si>
+  <si>
+    <t>The National Rural Network becomes the National Network of the CAP asimon Tue, 10/25/2022 - 10:28 The National Rural Network holds its last assembly before its conversion The new CAP Strategic Plans transform all the rural networks of the member states into national CAP networks The National CAP Network becomes the new umbrella of rural development and agricultural policies together The National…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/national-rural-network-becomes-national-cap-network</t>
+  </si>
+  <si>
     <t>The “European CAP Network” is born</t>
   </si>
   <si>
     <t>The “European CAP Network” is born asimon Thu, 10/20/2022 - 09:52 The “European CAP Network” is the continuation of the European Network for Rural Development (ENRD) under the framework of the new PEPAC 23-27 It will bring together the new “CAP National Networks”, known until now as national rural development networks, under a single network at European level. In this way, new agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/european-cap-network-born</t>
   </si>
   <si>
     <t>The “European Rural Inspiration Awards” 2022 recognize projects led by rural young people</t>
   </si>
   <si>
     <t>The “European Rural Inspiration Awards” 2022 recognize projects led by rural young people asimon Thu, 10/13/2022 - 13:41 The IV edition of the “Rural Inspiration Awards 2022” – organized by the European Rural Development Network – announces the projects benefiting from aid from the European Agricultural Fund for Rural Development (EAFRD) for the period 2014-2020 This year the awards have been…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/european-rural-inspiration-awards-2022-recognize-projects-led-rural-young-people</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food organizes the fifth edition of the National Film and Rural Women Series</t>
+  </si>
+  <si>
+    <t>October 10, 2022 The exhibition will reach 70 locations spread across the 17 autonomous communities and can be followed online in 8 Central American countries. The Ministry of Agriculture, Fisheries and Food organizes the fifth edition of the National Cycle of Cinema and Rural Women, which will be held between October 11 and November 24, and will reach 70 locations throughout the national…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-organizes-fifth-edition-national-film-and-rural-women</t>
+  </si>
+  <si>
+    <t>Competition for the best practical case of supporting innovation in Europe</t>
+  </si>
+  <si>
+    <t>We are looking for agricultural and forestry advisors with a success story to share! The times they Are a changing! Across Europe, agricultural and forestry businesses face significant economic, and environmental challenges, as well as unprecedented opportunities. Innovation is a key factor in continually adapting to these diverse and sometimes contradictory challenges and seizing new…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/competition-best-practical-case-supporting-innovation-europe</t>
+  </si>
+  <si>
+    <t>The V edition of the national cycle of "Cinema and Rural Women" brings cinema to 70 rural towns in Spain</t>
+  </si>
+  <si>
+    <t>The V edition of the national cycle of "Cinema and Rural Women" brings cinema to 70 rural towns in Spain asimon Fri, 07/10/2022 - 10:13 The Ministry of Agriculture, Fisheries and Food organizes the fifth edition of the National Film and Rural Women Series This year it takes place between October 11 and November 24 The exhibition will take the cinema to 70 locations spread throughout the national…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/v-edition-national-cycle-cinema-and-rural-women-brings-cinema-70-rural-towns-spain</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food selects the winners of the "Awards of Excellence for Innovation for Rural Women"</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food selects the winners of the "Excellence Awards for Innovation for Rural Women" asimon Fri, 07/10/2022 - 06:58 The XIII Excellence Awards for Innovation for Rural Women reward 13 different initiatives to give visibility to the work of rural women The support is provided to show the diversification of economic activity and entrepreneurial actions…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-selects-winners-awards-excellence-innovation-rural</t>
+  </si>
+  <si>
+    <t>Apply for the EU Cap Network workshop ‘Young entrepreneurs – Engines of innovation in rural areas’</t>
+  </si>
+  <si>
+    <t>The EU CAP Network workshop ‘Young entrepreneurs – Engines of innovation in rural areas’ is one-and-a-half day event, taking place in Dublin, Ireland, on Wednesday 30 November and Thursday 1 December 2022.
+The workshop will focus on exchanging knowledge and sharing innovative, inspirational practices that can support young entrepreneurship and innovation ecosystems in rural areas and we are…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/apply-eu-cap-network-workshop-young-entrepreneurs-engines-innovation-rural-areas</t>
   </si>
   <si>
     <t>Cross visit of Hungarian advisors in Germany (Niederalteich) within the framework of the i2connect project</t>
   </si>
   <si>
     <t>What is NAK's role in i2connect? (NAK) has been an active member of the international i2connect H2020 project as a consortium partner for two and a half years. The project , which started in November 2019, addresses agricultural advisors building on the already existing advisory networks and realized success stories , with an approach in which innovation is a bottom-up initiative . Particular…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/cross-visit-hungarian-advisors-germany-niederalteich-within-framework-i2connect-project</t>
   </si>
   <si>
     <t>Inspirational ideas: French farmers establish local value chain with wood from hedgerows</t>
   </si>
   <si>
     <t>Barbecue season is approaching! And that is good news for the farmers of the ‘Association Bois Paysan’ in the French Cévennes region, who established a local collective that produces logs, woodchips and “barbecue wood” from old hedgerows on their farmlands.
 The idea for the wood producing collective originated a few years ago when a number of farmers and breeders from the Cévennes attended an…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/inspirational-ideas-french-farmers-establish-local-value-chain-wood-hedgerows</t>
   </si>
   <si>
     <t>Inspirational ideas: Data-based decisions for better farming</t>
   </si>
   <si>
     <t>Farmers are increasingly using new technologies to gather and process data to deliver economic and environmental insights and increase farm performance. Smart ways to collect, manage and share data can help farmers work more precisely, efficiently and sustainably. The Swedish innovative project ‘Better decisions for cultivation strategy’ is creating a digital data service for farmers, advisors…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/inspirational-ideas-data-based-decisions-better-farming</t>
   </si>
   <si>
     <t>Inspirational ideas: Mobile technology to prevent wolf attacks</t>
   </si>
   <si>
     <t>A growing wolf population is increasingly causing problems for Spanish extensive livestock farmers. Operational Group GELOB has developed and tested a technological solution that can help monitor grazing animals and keep them safe from attacks.
 Wolf attacks cause millions of euros worth of damage to Spanish livestock every year. Especially in remote mountain areas, extensive livestock farmers…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/inspirational-ideas-mobile-technology-prevent-wolf-attacks</t>
   </si>
   <si>
     <t>Managing emerging forest pests and diseases</t>
   </si>
   <si>
     <t>In the last few decades, a growing number of native and non-native pests and diseases have caused severe losses to European forests. Horizon 2020 multi-actor project HOMED is developing science-based, practical methods and tools to assess and control emerging or invasive forest pests and pathogens.
 “Insect pests and fungal pathogens may be harmless in their place of origin but very damaging when…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/managing-emerging-forest-pests-and-diseases</t>
   </si>
   <si>
-    <t>Demonstrating that IPM works</t>
-[...80 lines deleted...]
-  <si>
     <t>Inspirational ideas: Joining forces for water-related ecosystem services</t>
   </si>
   <si>
     <t>The middle Brenta river plain in the Italian Veneto region forms a rich ecosystem with environmental, cultural, recreational and agricultural value. Under the title ‘Parco Fiume Brenta’, a LIFE project and Operational Group are working in close synergy to manage the Brenta water resources in a sustainable way. 
 The Brenta river plain is an ecological corridor for biodiversity, recognised as a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/inspirational-ideas-joining-forces-water-related-ecosystem-services</t>
   </si>
   <si>
     <t>Accelerating positive change in the food system</t>
   </si>
   <si>
     <t>The new EIT Food Open Innovation Call will fund collaborative food innovation projects that will create positive change in the food system. The proposals must aim to result in commercially viable products and services which help to secure a healthier, fairer, more transparent and resilient food system for all. Join the webinar for information on 16 September. Call deadline 14 October. Apply now.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/accelerating-positive-change-food-system</t>
+  </si>
+  <si>
+    <t>Demonstrating that IPM works</t>
+  </si>
+  <si>
+    <t>IPMWORKS is a Horizon 2020 project which aims to demonstrate ways to significantly reduce pesticides in all European agricultural sectors. It is a network of demonstration farm hubs giving farmers the opportunity to exchange knowledge about non-chemical methods to control pests and reduce pest pressure. 21 hubs are now installed in 14 European countries promoting the adoption of Integrated Pest…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/demonstrating-ipm-works</t>
   </si>
   <si>
     <t>The European Leadership Academy creates the “Women's Academy for Rural Innovation”</t>
   </si>
   <si>
     <t>The European Leadership Academy creates the “Women's Academy for Rural Innovation” asimon Mon, 09/19/2022 - 12:54 The program will host 15 women from different European rural areas to acquire the necessary skills and tools that will allow them to start digital businesses from their own towns. The inauguration will take place in Candeleda (Castilla y León) from October 23 to 28, 2022 The…</t>
   </si>
   <si>
     <t>Tue, 11/08/2022 - 13:16</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/european-leadership-academy-creates-womens-academy-rural-innovation</t>
   </si>
   <si>
     <t>EFSA recommendations to improve animal welfare during transport</t>
   </si>
   <si>
     <t>According to recommendations published by EFSA, it is necessary to provide more space, reduce maximum temperatures and keep travel times to a minimum to improve the welfare of farm animals during transport. EFSA provides its recommendations to the European Commission in a series of five scientific opinions intended to support its ongoing review of animal welfare legislation in the European Union…</t>
   </si>
   <si>
     <t>Mon, 10/10/2022 - 15:50</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/efsa-recommendations-improve-animal-welfare-during-transport</t>
   </si>
@@ -5493,54 +5577,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D443"/>
+  <dimension ref="A1:D450"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D443"/>
+      <selection activeCell="A1" sqref="A1:D450"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -7877,149 +7961,149 @@
       <c r="C168" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="B170" s="1"/>
+      <c r="B170" s="1" t="s">
+        <v>677</v>
+      </c>
       <c r="C170" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="B177" s="1" t="s">
         <v>704</v>
       </c>
+      <c r="B177" s="1"/>
       <c r="C177" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>711</v>
       </c>
@@ -10343,261 +10427,261 @@
         <v>1374</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1419</v>
+        <v>1415</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C360" s="1" t="s">
         <v>1429</v>
       </c>
-      <c r="B360" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1435</v>
+        <v>1429</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1442</v>
@@ -10609,807 +10693,807 @@
         <v>1444</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1447</v>
+        <v>1463</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="B373" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1475</v>
       </c>
-      <c r="C373" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D373" s="1" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1485</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1486</v>
+        <v>1493</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1488</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1490</v>
+        <v>1497</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1491</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1492</v>
+        <v>1499</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1493</v>
+        <v>1500</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1494</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1495</v>
+        <v>1502</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1496</v>
+        <v>1503</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1497</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1498</v>
+        <v>1505</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1499</v>
+        <v>1506</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1504</v>
+        <v>1511</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1506</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1507</v>
+        <v>1514</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1508</v>
+        <v>1515</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1509</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1510</v>
+        <v>1517</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1511</v>
+        <v>1518</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1512</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1513</v>
+        <v>1520</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1517</v>
+        <v>1524</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1524</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1528</v>
+        <v>1535</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1530</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1533</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1537</v>
+        <v>1544</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1540</v>
+        <v>1547</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1542</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1543</v>
+        <v>1550</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1544</v>
+        <v>1551</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1545</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1546</v>
+        <v>1553</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1547</v>
+        <v>1554</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1548</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1549</v>
+        <v>1556</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1550</v>
+        <v>1557</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1551</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1552</v>
+        <v>1559</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1554</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1558</v>
+        <v>1565</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1559</v>
+        <v>1566</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1583</v>
+        <v>1590</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1596</v>
+        <v>1491</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1600</v>
+        <v>1491</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1604</v>
+        <v>1491</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1608</v>
+        <v>1491</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1612</v>
+        <v>1491</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1616</v>
+        <v>1491</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1620</v>
+        <v>1491</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>1627</v>
@@ -11449,306 +11533,404 @@
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1640</v>
+        <v>1656</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1640</v>
+        <v>1660</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1667</v>
+        <v>1673</v>
       </c>
       <c r="B433" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C433" s="1" t="s">
         <v>1668</v>
       </c>
-      <c r="C433" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D433" s="1" t="s">
-        <v>1669</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1670</v>
+        <v>1676</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1671</v>
+        <v>1677</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1672</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1673</v>
+        <v>1679</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1674</v>
+        <v>1680</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1675</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1678</v>
+        <v>1668</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1682</v>
+        <v>1668</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1690</v>
       </c>
-      <c r="B440" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D440" s="1" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1682</v>
+        <v>1706</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1701</v>
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1729</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>