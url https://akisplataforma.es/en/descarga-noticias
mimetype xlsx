--- v3 (2026-05-03)
+++ v4 (2026-06-22)
@@ -12,98 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1730">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Agricultural advice is consolidating as a strategic pillar of AKIS in Spain and Europe</t>
+  </si>
+  <si>
+    <t>The conference “Agricultural advice as the core of AKIS in Spain and Europe” , organized by the AKIS Advisors Platform together with the Ministry of Agriculture, Fisheries and Food (MAPA), brought together national and international experts on April 28 at La Vega Innova to analyze the key role of advice in the transformation of the agri-food sector. The meeting was opened by the Secretary of…</t>
+  </si>
+  <si>
+    <t>Thu, 04/30/2026 - 23:39</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/agricultural-advice-consolidating-strategic-pillar-akis-spain-and-europe</t>
+  </si>
+  <si>
+    <t>Provacuno launches a web application to measure the carbon footprint of beef cattle in Spain</t>
+  </si>
+  <si>
+    <t>The new application, already available for the beef cattle sector on the website huellavacunosostenible.eu , is one of the key milestones of the Sustainable European Beef (SEUB) Promotion Plan, co-financed by the European Union and led by Provacuno (Spain) and Apaq-W (Belgium). The tool allows for the rigorous quantification of greenhouse gas emissions, carbon dioxide (CO₂), methane (CH₄) and…</t>
+  </si>
+  <si>
+    <t>Wed, 04/29/2026 - 20:49</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provacuno-launches-web-application-measure-carbon-footprint-beef-cattle-spain</t>
+  </si>
+  <si>
     <t>CAP Network Conference for the European Union's ARIA Awards 2026 Edition</t>
   </si>
   <si>
     <t>The European CAP Network has launched the fourth edition of the ARIA (Agricultural &amp; Rural Inspiration Awards) 2026 , under the motto "When equality drives the next generation". Once again, the most outstanding projects funded by the Common Agricultural Policy (CAP) and implemented at the local level are being sought: ecological, smart, socially inclusive, innovative, and resilient projects.…</t>
   </si>
   <si>
     <t>Thu, 04/23/2026 - 14:10</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/cap-network-conference-european-unions-aria-awards-2026-edition</t>
   </si>
   <si>
     <t>Raúl Sanz, elected new president of PROVACUNO</t>
   </si>
   <si>
     <t>The General Assembly of PROVACUNO , the Interprofessional Beef Organization , has elected Raúl Sanz as the new president of the interprofessional organization, after receiving the unanimous support of the different associations that make it up, replacing Jaime Yartu, who has been at the head of the organization since December 2022. Vice President of PROVACUNO since December 2022, Raúl Sanz is the…</t>
   </si>
   <si>
     <t>Wed, 04/22/2026 - 14:06</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/raul-sanz-elected-new-president-provacuno</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food is offering grants of 33.3 million euros to promote the integration of agri-food associations.</t>
   </si>
   <si>
     <t>The aid is intended to promote the transformation, marketing and development of agri-food products Spain has 21 Priority Associative Entities and one more in the process of recognition The funding for the aid comes 43% from the European rural development fund and 57% from the budget of the Ministry of Agriculture, Fisheries and Food The Ministry of Agriculture, Fisheries and Food , through the…</t>
   </si>
   <si>
     <t>Mon, 04/20/2026 - 16:42</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-offering-grants-333-million-euros-promote-integration</t>
+  </si>
+  <si>
+    <t>New 2026 call for aid for knowledge exchange in the agri-food and forestry sector for almost 10 million euros</t>
+  </si>
+  <si>
+    <t>The deadline for submitting applications is May 18th. The aid is co-financed 43% by the EAFRD and 57% by the ministry The Ministry of Agriculture, Fisheries and Food (MAPA) published on April 16 in the Official State Gazette (BOE) a new call for aid to promote the exchange of knowledge, innovation and training in the agri-food sector , with a budget of 9.81 million euros. These grants, which are…</t>
+  </si>
+  <si>
+    <t>Mon, 04/20/2026 - 15:46</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/new-2026-call-aid-knowledge-exchange-agri-food-and-forestry-sector-almost-10-million-euros</t>
   </si>
   <si>
     <t>EDIH Madrid Region 2.0 stands out at Madrid es Ciencia with a harvest assistance robot as an example of agri-food innovation</t>
   </si>
   <si>
     <t>The EDIH Madrid Region 2.0 showcased at the Madrid es Ciencia fair the potential of advanced technologies applied to the agri-food sector, with special emphasis on the grape harvest assistance robot developed by the CSIC , a solution that exemplifies how innovation can respond to specific needs of fieldwork. The fair, organized by the madri+d Foundation for Knowledge and held from March 19 to 21…</t>
   </si>
   <si>
     <t>Mon, 04/06/2026 - 21:19</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/edih-madrid-region-20-stands-out-madrid-ciencia-harvest-assistance-robot-example-agri-food</t>
   </si>
   <si>
     <t>Provacuno showcases at Alimentaria 2026 the new features of the second year of the European campaign “For a sustainable Europe, the special mission of beef”</t>
   </si>
   <si>
     <t>Co-financed by the European Union and led by Provacuno (Spain) and Apaq-W (Belgium), the campaign continues to promote emissions reductions and the prevention and improvement of soil degradation. Key milestones include the upcoming launch of a web app to measure carbon footprints, as well as activities in Spain, Belgium, and other European countries, in addition to seminars at various…</t>
   </si>
   <si>
     <t>Mon, 03/23/2026 - 15:47</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/provacuno-showcases-alimentaria-2026-new-features-second-year-european-campaign-sustainable</t>
   </si>
@@ -5577,54 +5613,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D450"/>
+  <dimension ref="A1:D453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D450"/>
+      <selection activeCell="A1" sqref="A1:D453"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8059,93 +8095,93 @@
       <c r="C175" s="1" t="s">
         <v>698</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
         <v>700</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="B177" s="1"/>
+      <c r="B177" s="1" t="s">
+        <v>705</v>
+      </c>
       <c r="C177" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>715</v>
-[...1 lines deleted...]
-      <c r="B180" s="1" t="s">
         <v>716</v>
       </c>
+      <c r="B180" s="1"/>
       <c r="C180" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>719</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>723</v>
       </c>
@@ -10525,205 +10561,205 @@
         <v>1402</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1405</v>
+        <v>1413</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>1417</v>
       </c>
-      <c r="B356" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D356" s="1" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C359" s="1" t="s">
         <v>1427</v>
       </c>
-      <c r="B359" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1429</v>
+        <v>1427</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1429</v>
+        <v>1437</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>1441</v>
       </c>
-      <c r="B363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1447</v>
+        <v>1441</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1454</v>
@@ -10791,751 +10827,751 @@
         <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1475</v>
+        <v>1483</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1475</v>
+        <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="B375" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="C375" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D375" s="1" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="B380" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="C380" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D380" s="1" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1624</v>
+        <v>1503</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1628</v>
+        <v>1503</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1632</v>
+        <v>1503</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
@@ -11631,306 +11667,348 @@
         <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1668</v>
+        <v>1676</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="C435" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D435" s="1" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1690</v>
+        <v>1702</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="B442" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C442" s="1" t="s">
         <v>1702</v>
       </c>
-      <c r="C442" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D442" s="1" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1706</v>
+        <v>1702</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1710</v>
+        <v>1702</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1710</v>
+        <v>1702</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1710</v>
+        <v>1718</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="B448" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C448" s="1" t="s">
         <v>1722</v>
       </c>
-      <c r="C448" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D448" s="1" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1729</v>
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1741</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>