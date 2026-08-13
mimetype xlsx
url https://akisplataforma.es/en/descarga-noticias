--- v4 (2026-06-22)
+++ v5 (2026-08-13)
@@ -12,62 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1770">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>40 years of Spain in the CAP: four decades cultivating the future of the Spanish countryside</t>
+  </si>
+  <si>
+    <t>The Common Agricultural Policy has supported the modernization of the agri-food sector, the boost to rural areas and the evolution towards more sustainable, innovative and competitive agriculture and livestock farming. The Common Agricultural Policy has supported the modernization of the agri-food sector, the boost to rural areas and the evolution towards more sustainable, innovative and…</t>
+  </si>
+  <si>
+    <t>Wed, 07/15/2026 - 12:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/40-years-spain-cap-four-decades-cultivating-future-spanish-countryside</t>
+  </si>
+  <si>
+    <t>Luis Planas defends in Brussels a CAP with sufficient budget, simplified and without renationalization.</t>
+  </si>
+  <si>
+    <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, met today in Brussels with the Vice-President of the European Parliament's Committee on Agriculture and rapporteur for the future Common Agricultural Policy (CAP), Norbert Lins, in a meeting focused on the design of the European agricultural policy for the period 2028-2034. During the meeting, Planas advocated for a CAP with a…</t>
+  </si>
+  <si>
+    <t>Wed, 07/15/2026 - 11:31</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-defends-brussels-cap-sufficient-budget-simplified-and-without-renationalization</t>
+  </si>
+  <si>
+    <t>The second edition of the Agraria Prize for Master's theses in agricultural engineering has been announced.</t>
+  </si>
+  <si>
+    <t>The Valladolid Fair and the General Council of Official Colleges of Agricultural Engineers announce the second edition of the Agraria Prize, an award that will recognize the best final master's theses in Agricultural Engineering defended in Spanish universities. The Valladolid Fair and the General Council of Official Colleges of Agricultural Engineers (CGCOIA) have announced the second edition of…</t>
+  </si>
+  <si>
+    <t>Mon, 05/25/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/second-edition-agraria-prize-masters-theses-agricultural-engineering-has-been-announced</t>
+  </si>
+  <si>
+    <t>TWIN4MILK drives the digital transformation of dairy cattle through digital twins and explainable artificial intelligence</t>
+  </si>
+  <si>
+    <t>The Operational Group will develop predictive and interoperable tools to improve the efficiency, sustainability and competitiveness of dairy farms. The TWIN4MILK Operational Group was created with the aim of transforming the dairy cattle production model through the application of digital twins and explainable artificial intelligence . The project offers an innovative response to the current…</t>
+  </si>
+  <si>
+    <t>Fri, 05/22/2026 - 14:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/twin4milk-drives-digital-transformation-dairy-cattle-through-digital-twins-and-explainable</t>
+  </si>
+  <si>
+    <t>The GO RIEGO SUBTERRÁNEO promotes the optimization of water use in woody crops in the Bajo Cinca region.</t>
+  </si>
+  <si>
+    <t>The UNDERGROUND IRRIGATION Operational Group is developing an innovation project aimed at improving water efficiency in woody crops through underground drip systems in areas with erosion and infiltration problems. The initiative, called “Optimization of localized irrigation for woody crops in land with erosion and infiltration problems, through underground drip irrigation”, is being carried out…</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 11:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-riego-subterraneo-promotes-optimization-water-use-woody-crops-bajo-cinca-region</t>
+  </si>
+  <si>
+    <t>Work is progressing on the automatic detection of irrigation leaks for the GO DENORI</t>
+  </si>
+  <si>
+    <t>The project “Automatic Detection and Notification of Irrigation Leaks (DENORI)” , in which ASAJA-Sevilla participates along with a consortium led by Loyola University Andalusia and which also includes the University of Huelva and the company Trifolium Farms , continues its work to improve the efficiency of agricultural irrigation through the implementation of a system based on artificial…</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 11:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/work-progressing-automatic-detection-irrigation-leaks-go-denori</t>
+  </si>
+  <si>
+    <t>León accelerates the digital revolution of irrigation with more than four million in investment from PERTE</t>
+  </si>
+  <si>
+    <t>The digital transformation of the León countryside is now a reality. Over the past few months, numerous irrigation communities in the province have been finalizing the implementation of advanced technological solutions funded through the first call for proposals of the PERTE program for Digitalization of the Water Cycle , within the Recovery, Transformation and Resilience Plan promoted by the…</t>
+  </si>
+  <si>
+    <t>Wed, 05/13/2026 - 18:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/leon-accelerates-digital-revolution-irrigation-more-four-million-investment-perte</t>
   </si>
   <si>
     <t>Agricultural advice is consolidating as a strategic pillar of AKIS in Spain and Europe</t>
   </si>
   <si>
     <t>The conference “Agricultural advice as the core of AKIS in Spain and Europe” , organized by the AKIS Advisors Platform together with the Ministry of Agriculture, Fisheries and Food (MAPA), brought together national and international experts on April 28 at La Vega Innova to analyze the key role of advice in the transformation of the agri-food sector. The meeting was opened by the Secretary of…</t>
   </si>
   <si>
     <t>Thu, 04/30/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/agricultural-advice-consolidating-strategic-pillar-akis-spain-and-europe</t>
   </si>
   <si>
     <t>Provacuno launches a web application to measure the carbon footprint of beef cattle in Spain</t>
   </si>
   <si>
     <t>The new application, already available for the beef cattle sector on the website huellavacunosostenible.eu , is one of the key milestones of the Sustainable European Beef (SEUB) Promotion Plan, co-financed by the European Union and led by Provacuno (Spain) and Apaq-W (Belgium). The tool allows for the rigorous quantification of greenhouse gas emissions, carbon dioxide (CO₂), methane (CH₄) and…</t>
   </si>
   <si>
     <t>Wed, 04/29/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/provacuno-launches-web-application-measure-carbon-footprint-beef-cattle-spain</t>
   </si>
@@ -5613,54 +5697,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D453"/>
+  <dimension ref="A1:D460"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D453"/>
+      <selection activeCell="A1" sqref="A1:D460"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8137,149 +8221,149 @@
       <c r="C178" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="B180" s="1"/>
+      <c r="B180" s="1" t="s">
+        <v>717</v>
+      </c>
       <c r="C180" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="B187" s="1" t="s">
         <v>744</v>
       </c>
+      <c r="B187" s="1"/>
       <c r="C187" s="1" t="s">
         <v>745</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
         <v>747</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
         <v>751</v>
       </c>
@@ -10603,261 +10687,261 @@
         <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1427</v>
+        <v>1437</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1459</v>
+        <v>1455</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C370" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="B370" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D370" s="1" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1480</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>1482</v>
@@ -10869,807 +10953,807 @@
         <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1487</v>
+        <v>1499</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1487</v>
+        <v>1503</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1502</v>
+        <v>1506</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1504</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1505</v>
+        <v>1509</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1506</v>
+        <v>1510</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1510</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1513</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1514</v>
+        <v>1520</v>
       </c>
       <c r="B383" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C383" s="1" t="s">
         <v>1515</v>
       </c>
-      <c r="C383" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D383" s="1" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1528</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1530</v>
+        <v>1537</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1533</v>
+        <v>1540</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1537</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1540</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1542</v>
+        <v>1549</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1543</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1544</v>
+        <v>1551</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1545</v>
+        <v>1552</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1546</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1547</v>
+        <v>1554</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1548</v>
+        <v>1555</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1549</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1550</v>
+        <v>1557</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1551</v>
+        <v>1558</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1552</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1554</v>
+        <v>1561</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1558</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1559</v>
+        <v>1566</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1583</v>
+        <v>1590</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1596</v>
+        <v>1603</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1600</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1602</v>
+        <v>1609</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1603</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1604</v>
+        <v>1611</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1607</v>
+        <v>1614</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1609</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1612</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1619</v>
+        <v>1626</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1620</v>
+        <v>1627</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1621</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1622</v>
+        <v>1629</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1623</v>
+        <v>1630</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1625</v>
+        <v>1632</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1627</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1629</v>
+        <v>1636</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1630</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1631</v>
+        <v>1638</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1632</v>
+        <v>1639</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1633</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1634</v>
+        <v>1641</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1635</v>
+        <v>1642</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1636</v>
+        <v>1531</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1638</v>
+        <v>1644</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1639</v>
+        <v>1645</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1640</v>
+        <v>1531</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1644</v>
+        <v>1531</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1648</v>
+        <v>1531</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1652</v>
+        <v>1531</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1656</v>
+        <v>1531</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1660</v>
+        <v>1531</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>1663</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>1667</v>
@@ -11709,306 +11793,404 @@
         <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1680</v>
+        <v>1696</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1680</v>
+        <v>1704</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1701</v>
+        <v>1707</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1703</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1704</v>
+        <v>1710</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
       <c r="B443" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C443" s="1" t="s">
         <v>1708</v>
       </c>
-      <c r="C443" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D443" s="1" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1715</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1717</v>
+        <v>1723</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1718</v>
+        <v>1708</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1722</v>
+        <v>1708</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C450" s="1" t="s">
         <v>1730</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D450" s="1" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1722</v>
+        <v>1746</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1741</v>
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1769</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>