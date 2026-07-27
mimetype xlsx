--- v0 (2026-06-08)
+++ v1 (2026-07-27)
@@ -167,75 +167,75 @@
   <si>
     <t>Results of trials conducted at the IFAPA La Mojonera Centre (Almería) to assess the influence of four water mixtures and two irrigation activation guidelines on production, water productivity and soil condition in a greenhouse pepper crop.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73c0d41e-895c-47e9-8e99-876702b12dbd</t>
   </si>
   <si>
     <t>Exploratory analysis of irrigation and fertilization management practices in Andalusian agriculture</t>
   </si>
   <si>
     <t>Results of an exploratory analysis conducted in 2022, using information collected from surveys of farmers attending courses and conferences organized by IFAPA, on the current status of agricultural practices for irrigation management and nitrogen fertilization.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3cef4fcc-3865-4120-a4b3-f6c2701feb03</t>
   </si>
   <si>
     <t>Response to irrigation of a blueberry crop in the province of Huelva</t>
   </si>
   <si>
     <t>Results of a trial conducted between 2017 and 2019 to determine the effect of irrigation on blueberry crop yield in the province of Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
+    <t>The effect of different irrigation allocations on avocado cultivation. 2016/2017 season</t>
+  </si>
+  <si>
+    <t>Results of the 2016/17 campaign of irrigation trials on commercial avocado farms on the Andalusian coast.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Fertilization practices in wheat under direct sowing: alternatives to the use of urea</t>
+  </si>
+  <si>
+    <t>Results of a research project that studied different alternative fertilization methodologies using urea. Among these, the use of nitrification inhibitors and urease stands out. The results were presented in terms of agronomic benefits (harvest, N in grain, etc.) and environmental benefits (reduction of nitrate leaching and N02 emissions).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
     <t>Preliminary study of deficit irrigation in almond trees</t>
   </si>
   <si>
     <t>Results of trials on different deficit irrigation strategies in almond cultivation carried out in the 2013 and 2014 campaigns.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
     <t>Use of manual and electronic tensiometers for irrigation management</t>
   </si>
   <si>
     <t>Tensiometers are instruments that measure the matric potential or matric tension of soil. This is an indirect measure of soil moisture and is caused by the forces that retain water in the capillaries and on soil particles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Optimizing Irrigation and Fertilization in Sunflower Cultivation</t>
   </si>
   <si>
     <t>To further our understanding of the interaction between water and fertilizer requirements in sunflower cultivation, a three-year experiment was conducted testing different irrigation volumes, different fertilization strategies, and their potential interactions on seed yield, oil content, and other yield components. This document presents the results of the experiment.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff8af041-9d03-48b7-ae84-7436d05fa364</t>
   </si>
   <si>
     <t>Irrigation recommendations for olive groves in the 2022-2023 campaign</t>
   </si>
   <si>
     <t>Irrigation recommendations for olive groves during years of low rainfall, offering strategies to mitigate, as much as possible, the effects of water stress on olive and oil production.</t>
   </si>