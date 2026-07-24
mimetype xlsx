--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -314,75 +314,75 @@
   <si>
     <t>Results of the agronomic behavior and response to the parasitic plant Orobanche crenata of a total of thirteen Andalusian local varieties of broad beans.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
   </si>
   <si>
     <t>Biofumigation and Solarization Techniques, Adapted to Strawberry Growing Conditions in Huelva</t>
   </si>
   <si>
     <t>Results obtained from a demonstration trial conducted in the 2016/2017 campaign on the use of biofumigation and solarization techniques in strawberry cultivation in Huelva, carried out on a collaborating farm and on the "Rociera" variety.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Eutrophication and Ecotoxicity in Strawberry Cultivation</t>
   </si>
   <si>
     <t>Results of a study aimed at quantifying and evaluating the environmental impacts of eutrophication and ecotoxicity in strawberry cultivation, considering the entire life cycle of different production systems. The results suggest strategies for optimizing agricultural practices implemented by farmers to improve the sustainability of their farms and increase the competitiveness of the strawberry production sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Corn Cultivation in Andalusia under the Impact of Climate Change</t>
+  </si>
+  <si>
+    <t>Results of studies on the potential impacts of climate change on irrigated corn cultivation in Andalusia and adaptation measures evaluated to limit them.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>Comparative study of fruit production and quality in five late-harvest plum cultivars under organic and conventional management.</t>
+  </si>
+  <si>
+    <t>Results from 2009 to 2013 regarding the production and quality of five commercial cultivars of late-harvest Japanese plum, which have been cultivated for several years under two different agronomic management systems: organic and conventional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Use of Bacteria in Strawberry Cultivation. Preliminary Field Results.</t>
   </si>
   <si>
     <t>Results of preliminary trials conducted during the 2017/18 campaign on the use of three growth-promoting bacteria in strawberry crops. The objective of this study is to test whether inoculation with growth-promoting bacteria can, in part, reduce the use of synthetic products in a crop as important in the Andalusian countryside as the strawberry.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Implantation and management of Sinapis alba subsp. Mairei for plant cover and biofumigation</t>
   </si>
   <si>
     <t>Procedure for the correct implementation and management of a Sinapis alba subsp. mairei plant cover and its use for biofumigation</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e635cb6a-a041-47e8-a7f9-4d24bdbda418</t>
   </si>
   <si>
     <t>Sustainable Olive Grove Systems.</t>
   </si>
   <si>
     <t>It sets out the commitments to be fulfilled by all beneficiaries of this operation, with the aim of implementing good agro-environmental practices by making sustainable use of the natural resources that coexist with olive cultivation, making it a profitable crop both economically and environmentally.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/09e2dbfb-ba33-4432-84a8-16f828cd68b0</t>
   </si>
   <si>
     <t>Environmental impact of olive cultivation in Andalusia</t>
   </si>
   <si>
     <t>The objectives of this study were to analyze the environmental impacts of existing olive production systems in Andalusia, select and improve agricultural practices to identify the processes that cause the most significant environmental problems, and design a more efficient and environmentally friendly olive cultivation management system. This is the first study conducted in Spain to demonstrate the environmental impacts of a wide variety of olive production systems using life cycle assessment, including integrated production systems.</t>
   </si>