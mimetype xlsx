--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -305,84 +305,84 @@
   <si>
     <t>Results obtained from a demonstration trial conducted in the 2016/2017 campaign on the use of biofumigation and solarization techniques in strawberry cultivation in Huelva, carried out on a collaborating farm and on the "Rociera" variety.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Response to irrigation of a blueberry crop in the province of Huelva</t>
   </si>
   <si>
     <t>Results of a trial conducted between 2017 and 2019 to determine the effect of irrigation on blueberry crop yield in the province of Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Eutrophication and Ecotoxicity in Strawberry Cultivation</t>
   </si>
   <si>
     <t>Results of a study aimed at quantifying and evaluating the environmental impacts of eutrophication and ecotoxicity in strawberry cultivation, considering the entire life cycle of different production systems. The results suggest strategies for optimizing agricultural practices implemented by farmers to improve the sustainability of their farms and increase the competitiveness of the strawberry production sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>The effect of different irrigation allocations on avocado cultivation. 2016/2017 season</t>
+  </si>
+  <si>
+    <t>Results of the 2016/17 campaign of irrigation trials on commercial avocado farms on the Andalusian coast.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Comparative study of fruit production and quality in five late-harvest plum cultivars under organic and conventional management.</t>
+  </si>
+  <si>
+    <t>Results from 2009 to 2013 regarding the production and quality of five commercial cultivars of late-harvest Japanese plum, which have been cultivated for several years under two different agronomic management systems: organic and conventional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Use of Bacteria in Strawberry Cultivation. Preliminary Field Results.</t>
   </si>
   <si>
     <t>Results of preliminary trials conducted during the 2017/18 campaign on the use of three growth-promoting bacteria in strawberry crops. The objective of this study is to test whether inoculation with growth-promoting bacteria can, in part, reduce the use of synthetic products in a crop as important in the Andalusian countryside as the strawberry.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Preliminary study of deficit irrigation in almond trees</t>
   </si>
   <si>
     <t>Results of trials on different deficit irrigation strategies in almond cultivation carried out in the 2013 and 2014 campaigns.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Evaluating irrigation tape uniformity under field conditions. Selecting the most appropriate irrigation time.</t>
   </si>
   <si>
     <t>Efforts to reduce water consumption in strawberry cultivation should be directed toward both optimizing irrigation schedules and understanding the irrigation system's ability to apply water in a timely and appropriate manner. This document presents the results of field evaluations to compare the uniformity of irrigation distribution obtained using irrigation tapes with different nominal flow rates and irrigation pulse durations.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7e54e5d4-49ad-420c-a3f2-dc09212f5dd8</t>
   </si>
   <si>
     <t>Identification of Grapevine Varieties through Microsatellite Genetic Characterization.</t>
   </si>
   <si>
     <t>Local grape varieties are becoming increasingly important for producing wines that meet quality and typicity requirements. The procedures for recovering, cataloging, and authorizing grape varieties are very long and cumbersome. IFAPA, with its know-how and technical resources, represents a valuable tool for correctly identifying varieties and advising on decision-making to expedite these procedures as much as possible.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fd71d1e-7945-4a4c-b310-f9ec5f2fdfd8</t>
   </si>
   <si>
     <t>Physicochemical and Nutritional Profile of Blackberry Varieties Grown in Greenhouses in Almería</t>
   </si>
   <si>
     <t>The unique characteristics of some Rubus species could be used to increase the diversity of nutritionally sound products available to consumers; however, there are no conclusive reports on the physicochemical and nutritional properties of blackberry varieties grown in greenhouses in Almería, Spain. The objective of this study focused on the physicochemical and nutritional analysis of three blackberry varieties. Cultivation took place during the spring of 2014 in a greenhouse at the IFAPA La Mojonera center in Almería, following local agronomic practices. The three selected varieties were Arapaho, Apache, and Tupi. External and internal quality (fruit weight, size, firmness, color, dry matter, soluble solids, pH, total acidity) and nutritional content (total carotenoid and phenolic content) were analyzed.</t>
   </si>