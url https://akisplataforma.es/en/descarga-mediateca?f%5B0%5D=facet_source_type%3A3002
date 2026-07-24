--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -1709,111 +1709,111 @@
   <si>
     <t>Results of a trial conducted between 2017 and 2019 to determine the effect of irrigation on blueberry crop yield in the province of Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Effect of Different Salinity Levels on Strawberry Fruit Quality</t>
   </si>
   <si>
     <t>Results of a 2013/2014 experiment on the influence of different nutrient solution salinity levels on fruit quality in two strawberry varieties (cv. 'Primoris' and cv. 'Albion') grown in greenhouses using leachate reuse systems. The proposed strategy of subjecting strawberry crops to salinity during the fruit development and fattening phase positively affects strawberry fruit quality without affecting yield in both varieties evaluated.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrophication and Ecotoxicity in Strawberry Cultivation</t>
   </si>
   <si>
     <t>Results of a study aimed at quantifying and evaluating the environmental impacts of eutrophication and ecotoxicity in strawberry cultivation, considering the entire life cycle of different production systems. The results suggest strategies for optimizing agricultural practices implemented by farmers to improve the sustainability of their farms and increase the competitiveness of the strawberry production sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Corn Cultivation in Andalusia under the Impact of Climate Change</t>
+  </si>
+  <si>
+    <t>Results of studies on the potential impacts of climate change on irrigated corn cultivation in Andalusia and adaptation measures evaluated to limit them.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>The effect of different irrigation allocations on avocado cultivation. 2016/2017 season</t>
+  </si>
+  <si>
+    <t>Results of the 2016/17 campaign of irrigation trials on commercial avocado farms on the Andalusian coast.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Fertilization practices in wheat under direct sowing: alternatives to the use of urea</t>
+  </si>
+  <si>
+    <t>Results of a research project that studied different alternative fertilization methodologies using urea. Among these, the use of nitrification inhibitors and urease stands out. The results were presented in terms of agronomic benefits (harvest, N in grain, etc.) and environmental benefits (reduction of nitrate leaching and N02 emissions).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
+    <t>Comparative study of fruit production and quality in five late-harvest plum cultivars under organic and conventional management.</t>
+  </si>
+  <si>
+    <t>Results from 2009 to 2013 regarding the production and quality of five commercial cultivars of late-harvest Japanese plum, which have been cultivated for several years under two different agronomic management systems: organic and conventional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
+    <t>Trials of Sunflower Varieties Resistant to Jopo (O. cumana) in Andalusia. 2024 Campaign</t>
+  </si>
+  <si>
+    <t>Results of the five trials of sunflower varieties resistant to jopo (O. Cumana) in Andalusia in the 2024 campaign. Data on both seed and oil yield, data on the different diseases, and a summary table of yields are presented for each trial.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
+  </si>
+  <si>
     <t>Use of Bacteria in Strawberry Cultivation. Preliminary Field Results.</t>
   </si>
   <si>
     <t>Results of preliminary trials conducted during the 2017/18 campaign on the use of three growth-promoting bacteria in strawberry crops. The objective of this study is to test whether inoculation with growth-promoting bacteria can, in part, reduce the use of synthetic products in a crop as important in the Andalusian countryside as the strawberry.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Preliminary study of deficit irrigation in almond trees</t>
   </si>
   <si>
     <t>Results of trials on different deficit irrigation strategies in almond cultivation carried out in the 2013 and 2014 campaigns.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...43 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
     <t>Use of manual and electronic tensiometers for irrigation management</t>
   </si>
   <si>
     <t>Tensiometers are instruments that measure the matric potential or matric tension of soil. This is an indirect measure of soil moisture and is caused by the forces that retain water in the capillaries and on soil particles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Animal Welfare in Poultry Farms</t>
   </si>
   <si>
     <t>Manual intended for use in courses on Animal Welfare in Poultry Farms. The courses will have a minimum duration of 20 hours and are intended for owners and those working on poultry farms. IFAPA has deemed it appropriate to develop and publish this specific teaching material on Animal Welfare in Poultry Farms, with the aim of providing both the sector and educators in this field with appropriate content that addresses the topics covered in the regulations governing Animal Welfare training.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4effe209-78ac-40b0-8f2f-f6f243c394c4</t>
   </si>
   <si>
     <t>Optimizing Irrigation and Fertilization in Sunflower Cultivation</t>
   </si>
   <si>
     <t>To further our understanding of the interaction between water and fertilizer requirements in sunflower cultivation, a three-year experiment was conducted testing different irrigation volumes, different fertilization strategies, and their potential interactions on seed yield, oil content, and other yield components. This document presents the results of the experiment.</t>
   </si>