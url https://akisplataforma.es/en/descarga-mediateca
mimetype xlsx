--- v2 (2026-03-31)
+++ v3 (2026-05-25)
@@ -12,70 +12,415 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4206">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Guide to integrated pest management for broadleaf trees</t>
+  </si>
+  <si>
+    <t>Publications</t>
+  </si>
+  <si>
+    <t>The publication of the Integrated Pest Management guidelines, agreed upon at the national level, represents a step forward in the plant health of Spanish crops and enriches the regulatory framework defined by Regulation (EC) No 1107/2009 and Directive 2009/128/EC of the European Parliament and of the Council. The underlying philosophy advocates for the integration of environmental considerations into all facets of human activity. Forestry production is no exception to this rule.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiafrondosasweb.pdf</t>
+  </si>
+  <si>
+    <t>Quercus Integrated Pest Management Guide</t>
+  </si>
+  <si>
+    <t>Pest management in the genus Quercus</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiagipquercusweb.pdf</t>
+  </si>
+  <si>
+    <t>Fire Bacterial (Erwinia amylovora)</t>
+  </si>
+  <si>
+    <t>Fire blight is a disease caused by the bacterium Erwinia amylovora (Burr) Winsl. et al., which mainly affects plants of the Rosaceae family, producing significant economic losses due to direct damage in pome fruit farms in general, and in apple and pear orchards in particular, as well as in ornamental and wild plants of this family.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/organismos-nocivos/fuego-bacteriano</t>
+  </si>
+  <si>
+    <t>Contingency Plan for Bursaphelenchus xylophilus (Steiner &amp; Buhrer)</t>
+  </si>
+  <si>
+    <t>Bursaphelenchus xylophilus, the pine wood nematode (PWM), is a quarantine pest that causes serious damage to species of the genus Pinus sp. and other conifers. Its attack causes the sudden decline of affected trees, producing symptoms known as "pine dieback" or "pine wilt." It causes economic and ecological damage resulting from tree death, and significant restrictions on the trade of timber and packaging materials in countries where PWM is present, leading to increased marketing costs for these products.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/nematodo-de-la-madera-del-pino/documentos-nmp/pncnmp_noviembre_24.pdf</t>
+  </si>
+  <si>
+    <t>Dynamic guide to national aid and incentives for companies in the livestock sector</t>
+  </si>
+  <si>
+    <t>The Directorate General for Industry and Small and Medium-Sized Enterprises of the Ministry of Industry, Energy and Tourism has developed a dynamic guide to national aid and incentives for companies in the livestock sector. This guide is constantly updated and contains information on aid and incentives with open application periods. This is achieved because the guide is generated at the time of download. This Guide compiles all the aid and incentives available to companies in the livestock sector, granted and offered by the General State Administration, Regional Administrations, Local Administrations, and other public bodies. The Guide is organized by Autonomous Community and production sector. It also includes aid programs that apply nationwide.</t>
+  </si>
+  <si>
+    <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
+  </si>
+  <si>
+    <t>CAP strategic plan</t>
+  </si>
+  <si>
+    <t>With the reform of the CAP 2023-2027, a new approach is established whereby Member States must set out the details of the interventions or measures of the new CAP, through a strategic plan. On August 31, 2022, the European Commission approved Spain's CAP Strategic Plan, making it one of the first Member States to achieve approval. Subsequently, on December 12, 2025, the Commission approved the fourth amendment to the Strategic Plan, the version currently in force.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
+  </si>
+  <si>
+    <t>Practical Guidance on the Application of Traceability, Self-Control and Conditionality in the Integrated Production System of Castilla y León</t>
+  </si>
+  <si>
+    <t>The purpose of this PRACTICAL GUIDE is to recommend the minimum actions that must be implemented by entities that carry out the Integrated Production system, especially regarding the types of control to be carried out, their frequency and the sampling methodology.</t>
+  </si>
+  <si>
+    <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
+  </si>
+  <si>
+    <t>Horticultural crops in Castile and León</t>
+  </si>
+  <si>
+    <t>This set of fact sheets on horticultural crops in Castile and León contains information on: Garlic. Cabbage. Onion. Endive. Asparagus. Strawberry. Green peas. Green beans. Lettuce. Pepper. Leek. Tomato. Carrot.</t>
+  </si>
+  <si>
+    <t>https://agriculturaganaderia.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100Detalle/1131977209076/Publicacion/1284254644782/Redaccion</t>
+  </si>
+  <si>
+    <t>Eco-regimes on pastures</t>
+  </si>
+  <si>
+    <t>Ecoregimes in pastures.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2</t>
+  </si>
+  <si>
+    <t>Improving the Management of Agricultural Farms</t>
+  </si>
+  <si>
+    <t>One of the challenges facing the sector is to improve the management of the efficiency of agricultural holdings. Innovation is of crucial importance to achieve this. The agricultural sector is immersed in an accelerated process of updating and adapting to a digital model that is marked by the incorporation of information and communication technologies.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/Dosier_innovaciones_agricolas_Red%20PAC.pdf</t>
+  </si>
+  <si>
+    <t>Traceability in the Agri-Food, Livestock, Agricultural and Forestry Sector</t>
+  </si>
+  <si>
+    <t>Technology and digitalisation through different tools such as blockchain, ICT tools or Big Data, constitute efficient solutions to optimise traceability, food safety, and avoid fraud and unfair competition throughout the supply chain. However, it should be noted that there is still a significant digital technological gap that mainly affects producers, both individual farmers and micro and small businesses.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
+  </si>
+  <si>
+    <t>Marketing in the agricultural, livestock, forestry and agro-food industries</t>
+  </si>
+  <si>
+    <t>Digitalisation represents an opportunity advantage for the agricultural, livestock, forestry and agri-food sectors, in terms of the promotion and sale of their products. Likewise, online sales platforms, websites and social networks are affordable, easy-to-use and effective tools for making oneself known, communicating with a wide audience and generating new marketing channels, such as short circuits and km0. Dissemination - in a simple way for the consumer - through a communication and marketing strategy is essential today.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
+  </si>
+  <si>
+    <t>Climate Change and Carbon Footprint Reduction</t>
+  </si>
+  <si>
+    <t>Current challenges focus on promoting new, more environmentally sustainable strategies. Technicians and researchers agree on the need to increase carbon sequestration in three complementary areas: forestry systems, crops and agroforestry systems. New, more sustainable land use management tools are being developed through the Operational Groups and Innovative Projects.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_CambioClimatico_v2.pdf</t>
+  </si>
+  <si>
+    <t>The Spanish beekeeping sector in 2022. Main economic figures and indicators</t>
+  </si>
+  <si>
+    <t>Document with economic indicators of the beekeeping sector in Spain.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/produccion-y-mercados-ganaderos/sectores-ganaderos-2/apicultura/informacion-del-sector/indicadores-economicos/indicadores-2024-final.pdf</t>
+  </si>
+  <si>
+    <t>National Contingency Plan against Trichina</t>
+  </si>
+  <si>
+    <t>Trichinosis is a parasitic disease that affects humans and numerous host species, mainly wild and domestic mammals, caused by various species of the genus Trichinella. Trichinella larvae develop all stages of their life cycle, from larva to adult, within the body of the same host1 and are specific for striated muscle tissue, especially those with the greatest activity and high oxygen concentration (diaphragmatic pillars, masseters, intercostals, linguals, etc.).</t>
+  </si>
+  <si>
+    <t>https://www.aesan.gob.es/AECOSAN/docs/documentos/seguridad_alimentaria/gestion_riesgos/Plan_contingencia_triquina_2025.pdf</t>
+  </si>
+  <si>
+    <t>National Contingency Plan for Eotetranychus lewisi</t>
+  </si>
+  <si>
+    <t>This document sets out the measures to be taken against Eotetranychus lewisi, a regulated harmful organism, with the aim of preventing its emergence and, if it does, acting quickly and effectively, determining its distribution and implementing eradication measures. Eotetranychus lewisi is a mite of the Tetranychidae family. It feeds on the underside of leaves, mainly near the main veins (EFSA, 2014). E. lewisi can cause significant economic losses to the crops of its main host plants.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/pncelewisienero2025.pdf</t>
+  </si>
+  <si>
+    <t>Contingency Plan for Golden Flavescence of the grapevine</t>
+  </si>
+  <si>
+    <t>This document sets out the measures to be taken against Flavescence dorée of grapevine (FD), a Union quarantine pest regulated by Regulation (EU) 2016/2031 and Regulation (EU) 2019/2072, with the aim of preventing its appearance, and, if it does appear, acting quickly and effectively, determining its distribution and combating it in order to prevent its spread and eradicate it. FD is a disease associated with a phytoplasma that causes serious damage to grapevine crops (Vitis vinifera L.). The risk of introduction and spread of this disease in many parts of the Iberian Peninsula is high, due to the fact that it has been detected on several occasions in a localized form in Catalonia, since its first outbreak in 1996. Eradication efforts bore fruit and in 2020 the outbreak in Catalonia was declared eradicated. However, recently, in December 2021, Catalonia reported a new outbreak of this phytoplasma in Girona, where the infested area was delimited and a demarcated zone established where eradication measures were implemented.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/fd/pncdefdenero_2025.pdf</t>
+  </si>
+  <si>
+    <t>National Contingency Plan for Elsinoë fawcettii</t>
+  </si>
+  <si>
+    <t>This document outlines the measures to be taken against Elsinoë fawcettii, a regulated harmful organism, with the aim of preventing its emergence and, if it does, responding quickly and effectively, determining its distribution, and implementing eradication measures. Elsinoë fawcettii is a fungus of the Ascomycota phylum and the Elsinoaceae family that causes the disease citrus scab.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/oonn-citricos/elsinoe/e_fawcettii_enero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Tomato brown rugose fruit virus contingency plan</t>
+  </si>
+  <si>
+    <t>This document sets out the measures to be taken against the Tomato Brown Rugose Fruit Virus (ToBRFV) virus, with the aim of preventing its appearance and, if it does appear, acting quickly and effectively, determining its distribution and combating it in order to try to eradicate it and prevent its spread at all times.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/virus-rugoso-del-tomate/240613_pnsv_tomate.pdf</t>
+  </si>
+  <si>
+    <t>Aleurocanthus spiniferus Contingency Plan (Quaintance)</t>
+  </si>
+  <si>
+    <t>This document sets out the measures to be taken against the quarantine pest Aleurocanthus spiniferus (Quaintance), with the aim of preventing its appearance and, if it does appear, acting quickly and effectively, determining its distribution and combating it in order to try to eradicate it and prevent its spread at all times.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncaleurocanthusspiniferus_tcm30-618863.pdf</t>
+  </si>
+  <si>
+    <t>National Contingency Plan for Scirtothrips aurantii</t>
+  </si>
+  <si>
+    <t>This document outlines the measures to be taken against the Scirtothrips aurantii Faure insect, a quarantine pest, with the aim of preventing its appearance, and if it does appear, acting quickly and effectively, determining its distribution and combating it in order to try to eradicate it and at all times prevent its spread.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/scirthotrips-aurantii/pnc-scirtothrips-auranti--dic-2025-.pdf</t>
+  </si>
+  <si>
+    <t>Meat and meat products: tripe</t>
+  </si>
+  <si>
+    <t>Nutritional assessment: The majority of tripe is water, followed by protein. Its fat content, especially saturated fat, is less than 3%. This last figure should be interpreted with caution. When assessing the nutritional value of a recipe based on tripe, the lipid content of the other ingredients must be taken into account. According to traditional Spanish cuisine, tripe is typically high in lipids (such as chorizo or blood sausage), which significantly increases the final fat content of the dish. Tripe contains no carbohydrates and has cholesterol levels above the group average. Because of this, it is not recommended for low-cholesterol diets. Its mineral content, such as iron, magnesium, zinc, phosphorus, potassium, and especially selenium, is particularly important. A 150g serving of tripe covers the recommended intake of this mineral. The most important B vitamins in its composition are B2 and niacin. It contains small amounts of folic acid and vitamin E.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/ministerio/pags/plataforma_conocimiento/alimentos/fichas%20de%20alimentos/carnes/CALLOS.pdf</t>
+  </si>
+  <si>
+    <t>Phytosanitary bulletin of notices and information</t>
+  </si>
+  <si>
+    <t>Pollinating insects are vitally important for the proper functioning of crops. Pollination is essential to ensuring the quantity and quality of crops and food production, directly linking wild ecosystems with agricultural production systems.</t>
+  </si>
+  <si>
+    <t>https://agricultura.castillalamancha.es/actuaciones/boletin-fitosanitario-de-avisos</t>
+  </si>
+  <si>
+    <t>Triptych Rhynchophorus ferrugineus (Red palm weevil)</t>
+  </si>
+  <si>
+    <t>Recommendations for treatments against red palm weevil and other palm borer pests</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359287/Triptico+PICUDO+abril+2025.pdf/6f166aec-cc47-9038-4e7b-6946a210c788</t>
+  </si>
+  <si>
+    <t>Monitoring the olive fruit fly (Bactrocera oleae)</t>
+  </si>
+  <si>
+    <t>Field Pest Situation Report, 2024 Campaign, Week 43: October 21-October 27</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359227/CAPA_Bactrocera,+%C3%BAltima+semana.pdf/9200bf4a-3d65-1c8f-5b82-ba4aa5dc0131</t>
+  </si>
+  <si>
+    <t>Olive fly (Bactrocera oleae) treatment notice</t>
+  </si>
+  <si>
+    <t>The olive fruit fly population is beginning to increase this year, so an initial bait treatment is recommended. Once the first pitted olives appear, the next generation of adults will emerge approximately 25 days later, and a second bait treatment is required to control them.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/395345354/Aviso+n%C2%BA+1+Mosca+de+la+oliva+09-09-2025.pdf/56c6e35a-2181-9727-a17b-cca95f04edaa</t>
+  </si>
+  <si>
+    <t>Monitoring South African Cotonet in citrus</t>
+  </si>
+  <si>
+    <t>Delottococcus aberiae has become a key pest in the fields where it is present because it causes severe damage and is difficult to control. In addition to the damage typical of other pseudococcid species, this species causes deformation and/or reduction in fruit size. Delottococcus aberiae deforms fruit from petal fall until the fruit reaches a diameter of 2–3 cm. Therefore, treatments against this pest are usually applied to protect the fruit in its early stages of development.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373114923/COTONET++de+SUD%C3%81FRICA.+++MANEJO+en+CITRICULTURA+ECOL%C3%93GICA.++Ficha+T%C3%A9cnica..pdf/3ddbe4d5-1202-40b4-9405-1e6934885e51</t>
+  </si>
+  <si>
+    <t>Monitoring Paraleyrodes minei in Persimmon</t>
+  </si>
+  <si>
+    <t>Whiteflies are among the pests of greatest concern to the persimmon production sector in the Valencian Community. Within this group of insects, the species most commonly found on persimmons are Dialeurodes citri, Paraleyrodes minei, and Aleurothrixus floccosus.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788692/07+Seguimiento+din%C3%A1mica+poblacional+Paraleyrodes+minei+2025-07-25.pdf/31831a1b-58d3-c720-5e26-f275dbce1569</t>
+  </si>
+  <si>
+    <t>Monitoring of Dialeurodes citri in persimmon and citrus fruits.</t>
+  </si>
+  <si>
+    <t>Whiteflies are the pests that have most concerned both the persimmon and citrus production sectors in the Valencian Community in recent years. Within this group of insects, the species most commonly found are Dialeurodes citri, Paraleyrodes minei, and Aleurothrixus floccosus.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788736/01+Seguimiento+estructura+poblacional+Dialeurodes+citri+2025-05-09.pdf/bc8355f8-b054-c3d7-a4c2-aa1b673e1069</t>
+  </si>
+  <si>
+    <t>Monitoring Pseudococcus longispinus in Persimmon</t>
+  </si>
+  <si>
+    <t>Cottony mildew is one of the pests that most concerns the persimmon production sector in the Valencian Community. They feed on the plant's sap, weakening it, and excrete large amounts of honeydew, on which saprophytic fungi develop, forming a characteristic black felt known as "sour patch." Fruits stained with sooty mold lose commercial quality. Furthermore, the presence of colonies on the fruit attracts moths that feed on organic debris and honeydew, also causing damage to the fruit.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/394148016/09+Seguimiento+estructura+poblacional+Pseudococcus+longispinus+2025-08-29.pdf/4c685fb6-9875-0ba9-66a0-9e699141298e</t>
+  </si>
+  <si>
+    <t>Monitoring California red scale in citrus</t>
+  </si>
+  <si>
+    <t>The California red scale (Aonidiella aurantii) is one of the pests that most concerns the citrus sector in the Valencian Community since it depreciates the fruit's rind and, having several generations per year, reproduces exponentially throughout the campaign.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/392094742/01+Seguimiento+piojo+rojo+California+2025-04-17.pdf/b48da94c-ef6d-3b54-0714-3be5396c34f1</t>
+  </si>
+  <si>
+    <t>Plant pest and disease alerts: Presence of a large number of individuals of Mythimna unipuncta, a grass defoliating caterpillar.</t>
+  </si>
+  <si>
+    <t>A very voracious and polyphagous defoliating caterpillar that can affect both forage and horticultural crops, with prairies and grasslands, along with corn, being the most affected.</t>
+  </si>
+  <si>
+    <t>https://ria.asturias.es/RIA/bitstream/123456789/666/1/Archivo.pdf</t>
+  </si>
+  <si>
+    <t>Webinar - How does digitalization impact pest and disease control in greenhouse crops?</t>
+  </si>
+  <si>
+    <t>Video and TV channel online</t>
+  </si>
+  <si>
+    <t>How does digitalization impact pest and disease control in greenhouse crops?</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=SNH_lP-ETaw</t>
+  </si>
+  <si>
+    <t>Eco-regimes on farmland</t>
+  </si>
+  <si>
+    <t>Ecoregimes on croplands.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Siembra+directa.pdf/0c0bbde3-0f05-01f8-4e2e-08dc3cc46c1c?version=1.0&amp;t=1775632876669</t>
+  </si>
+  <si>
+    <t>Eco-regimes in underwater cultures</t>
+  </si>
+  <si>
+    <t>Ecoregimes in underwater crops.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Cubiertas+Inertes+Restos+de+Poda.pdf/37d0a7a4-76d3-63ad-eea6-380624aed05c?version=1.0&amp;t=1775027620820</t>
+  </si>
+  <si>
+    <t>Reinforced conditionality</t>
+  </si>
+  <si>
+    <t>Reinforced conditionality.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373115007/Condicionalidad+Reforzada.pdf/564bed84-a1c8-046d-a479-2276bbefa37b?version=1.0&amp;t=1725966847372</t>
+  </si>
+  <si>
+    <t>National Action Plan 2018-2022 for the sustainable use of plant protection products</t>
+  </si>
+  <si>
+    <t>In preparing the National Action Plan, the experiences gained from the previous PAN 2013-2017 have been taken into account, as well as the indications of the FVO report on the evaluation of the national plans of all Member States.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/pan18-22v2.pdf</t>
+  </si>
+  <si>
+    <t>Analysis of the productive structure of the dairy sheep sector in Spain 2017-2021</t>
+  </si>
+  <si>
+    <t>The aim of this study is to characterise the productive structure of the dairy sheep sector in Spain.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuradeovinodeleche2017-2021_tcm30-510322.pdf</t>
+  </si>
+  <si>
     <t>ECOGAN Livestock Profile User Manual - Fattening Cattle</t>
   </si>
   <si>
-    <t>Publications</t>
-[...1 lines deleted...]
-  <si>
     <t>It is a computerized system developed by the Ministry of Agriculture, Fisheries and Food in coordination with the Ministry for Ecological Transition and Demographic Challenge, which allows the registration of the Best Available Techniques (BATs) applied on the farm, as well as estimating the polluting and greenhouse gas emissions and the consumption of resources of a specific farm throughout the production process, taking into account the techniques and procedures used.</t>
   </si>
   <si>
     <t>ECOGAN PORCINE FAQ DOCUMENT</t>
   </si>
   <si>
     <t>This document is entirely non-binding and serves solely as a working tool to facilitate a better understanding of the regulations applicable to the subject matter, as well as their harmonized application. Under no circumstances may it constitute the legal basis for administrative actions or decisions that could affect, in any way, the rights, interests, and legal positions of the parties involved, whether they are interested parties or public administrations.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/ganaderia-y-medio-ambiente/ecogan/mapa--documentos--imagenes/manuales-y-faq/faqsecoganporcinofebrero2025.pdf</t>
   </si>
   <si>
     <t>ECOGAN Swine Livestock Profile User Manual</t>
   </si>
   <si>
     <t>Farm owners are responsible for estimating their emissions and implementing Best Available Techniques (BAT) to avoid or, where this is not possible, reduce emissions and their impact on the environment. They are also responsible for notifying the relevant authorities of the implementation of these techniques. In order to provide the livestock sector and the competent authorities with a national electronic support that facilitates the calculation, monitoring and notification of emissions from each farm, as well as notification to the General Register of MTDs, the Ministry of Agriculture, Fisheries and Food has developed the computerized system ECOGAN. Pursuant to Article 16.2 of Royal Decree 306/2020 of February 11, owners of pig farms operating in intensive production systems are required to report to the competent authorities the Best Available Techniques (BATs) applied on the farm during the previous year. Extensive farms (Article 1.3.a), subsistence farms, and small-scale farms are exempt from this requirement. The farm owner must report the BATs applied on the farm to the competent authority between January 1 and March 1 of each year.</t>
   </si>
   <si>
     <t>EATrends 2025-2027</t>
   </si>
   <si>
     <t>Identify food trends Key factors that will shape innovation and business strategy in the coming years, with an eye toward new social values, consumer priorities, and the forces of a changing environment.</t>
   </si>
   <si>
     <t>https://www.azti.es/productos/eatrends-2025-2027/</t>
@@ -98,150 +443,147 @@
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/58c3d7c9-5dde-46e5-9534-c8ec8d6632a1</t>
   </si>
   <si>
     <t>Impact of Different Dehesa Conservation Actions on the Sector and Society of Andalusia</t>
   </si>
   <si>
     <t>Results of the evaluation carried out on the impact of the actions carried out by the LIFE+ Biodehesa Project in Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2288d79a-72c1-4453-9ea7-9c93f994dd2b</t>
   </si>
   <si>
     <t>Cider Brandy Production Manual</t>
   </si>
   <si>
     <t>The main objective of making a spirit is to obtain a high-proof beverage by distilling a lower-proof spirit. Therefore, any raw material capable of undergoing alcoholic fermentation can be used to produce a spirit.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Manual+de+elaboraci%C3%B3n+de+aguardiente+de+sidra.pdf/82e61477-2503-c91a-466e-e1512b10c351?t=1729770338719</t>
   </si>
   <si>
     <t>INFOVI: Market Information System for the Wine Sector</t>
   </si>
   <si>
-    <t>Video and TV channel online</t>
-[...1 lines deleted...]
-  <si>
     <t>Behind every bottle of wine there is much more than grapes and vineyards. Tradition, effort, and constant work sustain the wine sector. Today, thanks to the INFOVI system, Spanish wine has greater transparency and real-time data to make better decisions.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=hVLxMmuBknM</t>
   </si>
   <si>
     <t>Agricultural Operation Logbook</t>
   </si>
   <si>
     <t>The Digital Farm Logbook (CUE) is one of the tools aimed at agricultural professionals to optimize their production and simplify farm management. It involves switching from the traditional paper-based farm logbook to a digital format that allows farmers to make better use of the information they generate and transmit it to government agencies electronically. Following the latest modifications to the CAP Strategic Plan 2023-2027, its use is voluntary, and applications have been made available to easily make entries anytime, anywhere, with flexibility. The Departments of Agriculture of the autonomous communities provide the necessary information for users who want to learn how to implement the CUE.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=MZ1SwK7T0nA</t>
   </si>
   <si>
     <t>Sustainable agriculture and eco-regimes: practices that care for the countryside and receive European support</t>
   </si>
   <si>
     <t>Did you know you can protect the environment and receive direct aid? Eco-schemes are voluntary practices that improve environmental and climate performance in agriculture. In this video from the CAP Network, we show you two real-world examples of good practices applicable to eco-schemes.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=j1hA5YwST8g</t>
   </si>
   <si>
     <t>Insecticide resistance management for the chemical control of Scirtothrips aurantii</t>
   </si>
   <si>
     <t>Workshop on new thrips in citrus</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Livestock management regulations</t>
   </si>
   <si>
     <t>Livestock farming in Spain is subject to increasingly standardized regulations in line with European guidelines. This video explains the rationale behind these livestock management regulations, which aim to consolidate all requirements for livestock professionals, facilitate their work, increase efficiency, and ensure sustainability. They adopt a comprehensive approach that promotes food quality and safety, reduces environmental impact, and enhances animal welfare.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jlrBSPSNV9Y</t>
   </si>
   <si>
     <t>Management strategies for Scirtothrips aurantii in citrus fruits of the Valencian Community</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Host plants of Scirtothrips aurantii in the Valencian Community</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Vertical and hydroponic farming: Cajamar's research to produce more with less</t>
   </si>
   <si>
     <t>At the Cajamar Experimental Center (Paiporta, Valencia), they have been working for years on soilless horticultural production systems. On this occasion, its director, Carlos Baixauli, presents research that combines vertical farming and high-efficiency hydroponic systems, two technologies that aim to maximize production in small spaces, reduce consumption, and improve sustainability.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/cultivo-vertical-hidroponico-investigacion-centro-experiencias-cajamar-producir-con-menos</t>
   </si>
   <si>
     <t>Pest and disease management strategies in persimmon</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Workshop on Kiwi Cultivation</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Integrated management of mealybugs in persimmon</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>First steps towards integrated management of Scirtothrips aurantii in persimmon</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Biology, ecology and control methods of Scirtothrips aurantii in citrus</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Presentation of the Conference on new thrips in citrus by the Regional Secretary and the Director of IVIA</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Biological control in persimmon: Cajamar and Agrobío opt for combined strategies for sustainable cultivation</t>
   </si>
   <si>
     <t>Hedges, ground cover, and the release of beneficial insects become key allies in reducing the use of chemicals and protecting biodiversity in this crop.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/control-biologico-caqui-cajamar-agrobio-apuestan-estrategias-combinadas-cultivo-sostenible</t>
   </si>
   <si>
     <t>Regenerative Viticulture</t>
   </si>
   <si>
     <t>Importance of microbiology in agricultural soils</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jWwBA7NMK1Q</t>
   </si>
   <si>
     <t>Regulations for the marketing of legally harvested wood products: EUTR Reg. - FLEGT</t>
   </si>
   <si>
     <t>Information on the obligations of importers, owners and auctioneers in the framework of the application of the European Union timber regulations, and the future framework for combating deforestation.</t>
   </si>
@@ -386,69 +728,69 @@
   <si>
     <t>Oenological suitability of native yeast strains for the production of 'Verdejo' wine</t>
   </si>
   <si>
     <t>The use of indigenous yeasts in wine production is a tool for preserving the typicity of a particular region. Selecting appropriate indigenous yeasts ensures the maintenance of oenological characteristics by simulating spontaneous alcoholic fermentation (SF) while avoiding the risks of stalled or slow fermentations. In this study, indigenous yeasts were selected, identified, and characterized from Verdejo grape must (Rueda Designation of Origin) to exploit the characteristics of the terroir.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2304-8158/12/9/1888</t>
   </si>
   <si>
     <t>Selection and use of wild strains of Lachancea thermotolerans from the Rioja DOC with bioacidifying capacity as a strategy to mitigate the effects of climate change in the wine industry</t>
   </si>
   <si>
     <t>Wine is an alcoholic product that has been produced worldwide for millennia with very few changes to its production process until the last century. Over the past few decades, grapevines have been affected by climate change as multiple climacteric crops, and consequently, the composition of grape must and the final wine is changing. The combined effect of rising temperatures and advanced phenology affects the composition of the berries, increasing sugar content, decreasing organic acid concentrations, and altering the compositions of secondary metabolites and aroma precursors. Therefore, wines produced under these new climatic conditions tend to have low acidity, high alcohol content, high pH, and variations in several parameters, such as color and phenolic compounds.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2306-5710/11/3/70</t>
   </si>
   <si>
     <t>fertigation of the lemon tree</t>
   </si>
   <si>
     <t>Fertigation is the technique that allows the distribution of fertilizers dissolved in irrigation water. This technique, which can be used with various irrigation systems, is widely used in drip irrigation.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Impact of the harvest season on the biodiversity of wild yeasts and their influence on wine fermentation</t>
   </si>
   <si>
     <t>The grape microbiome is a key factor impacting the composition and aroma of wine. The native biodiversity of grapes is linked to the microbial signature responsible for the distinctive oenological properties of each region, known as the microbial "terroir." The microbiota of grapes depends on several factors, including climate, grape variety, harvest, vineyard characteristics, soil, and viticultural practices. In this context, spontaneous fermentations are gaining attention for their potential effects on the organoleptic complexity of wine.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2076-2607/13/12/2836</t>
   </si>
   <si>
     <t>Pests and diseases of lemon and grapefruit in the Region of Murcia</t>
   </si>
   <si>
     <t>Critical period, most vulnerable states, monitoring methods, etc.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Agriculture without farmers</t>
   </si>
   <si>
     <t>France has always been seen as a country of small and medium-sized farms, independent and managed by the owner and their family. The family farming model, consolidated and strengthened during the modernization period following World War II, is now undergoing profound changes that are generating new and diverse forms of organizing agricultural labor and capital.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/agricultura-sin-agricultores</t>
   </si>
   <si>
     <t>Regulated pests in stone fruit and almond production (Quarantine and RNQPS)</t>
   </si>
   <si>
     <t>The entry into force of Regulation 2016/2031 has brought about numerous legislative changes. Among them is the classification of pests as quarantine, priority, and regulated non-quarantine pests. This classification, established by the European Union, entails specific levels of protection and the application of different measures.</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/95195654/3-2023+Informaci%C3%B3n+T%C3%A9cnica+.pdf/3dcfbaa6-c7a7-601e-fafa-e37a4d52766f?t=1698916023334</t>
   </si>
   <si>
     <t>Guidelines for monitoring Eurytoma amygdali</t>
   </si>
   <si>
     <t>In recent years, Eurytoma amygdali has spread throughout the Autonomous Community of Aragon in a manner similar to its spread in other parts of Spain, and this expansion is expected to continue. Currently, pheromone-based attractants or other semiochemicals are not available that would allow for reliable monitoring of adult almond populations to determine optimal treatment times. This is a crucial factor given the short period during which the pest is off the almond trees and susceptible to control with plant protection products.</t>
   </si>
@@ -731,86 +1073,59 @@
   <si>
     <t>Climate change and its negative consequences for our planet and socioeconomic systems are now recognized by the scientific community and society at large [1]. To mitigate this situation, it is crucial to reduce greenhouse gas emissions resulting from human activity, as they are the primary cause of global warming. In this regard, participants at COP21 in Paris [2] agreed to promote a low-emission model of technological and financial progress with the goal of keeping the global temperature increase below 2°C, and ideally limiting it to 1.5°C. Regarding the feasibility of achieving these goals, the Intergovernmental Panel on Climate Change (IPCC), in its 2022 report, indicates that with greater climate ambition from governments, it is possible to keep the global temperature increase below 1.5°C [2].</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/publicaciones/informeprospectivoagrivoltaica2023.pdf</t>
   </si>
   <si>
     <t>Rootstock trial in grape varieties from Asturias</t>
   </si>
   <si>
     <t>In antiquity, the Greek geographer and historian Strabo (c. 63 BC – 20 AD) mentions that the pre-Roman inhabitants of Asturias knew about wine, but it was very scarce and they only drank it at large feasts. When the Romans arrived in what is now Asturias in 29 BC, there were no vineyards; the Roman invasion did not give any impetus to this crop, and the Cocolobis variety continued to be cultivated on trellises, with little wine production (Gómez, 1920).</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Ensayo+de+portainjertos+en+variedades+de+vid+de+Asturias.pdf/d4ef19e8-6c62-bbdd-aeb1-97f0972435e8?t=1729770450155</t>
   </si>
   <si>
     <t>Fire blight of roses (Erwinia amylovora)</t>
   </si>
   <si>
     <t>Fire blight is caused by the bacterium Erwinia amylovora (Burril) Winslow et al., considered a quarantine pest in the European Union, for which there is specific legislation on preventive measures against introduction and spread (RD 58/2005), as well as a national program for the eradication and control of fire blight of rosaceous plants (RD 1201/1999 and RD 1512/2005).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/publicaciones/erwinia-baja.pdf</t>
   </si>
   <si>
-    <t>Horticultural crops in Castile and León</t>
-[...7 lines deleted...]
-  <si>
     <t>Frequently Asked Questions Manual. Organic Production Consulting.</t>
   </si>
   <si>
     <t>What is organic production? It is a method of agricultural and livestock production characterized by combining environmentally friendly farming practices, demanding standards on animal welfare, maintaining high levels of biodiversity and not applying synthetic chemicals, all to provide us with healthy and high-quality food.</t>
   </si>
   <si>
     <t>https://www.ecoagricultor.com/manual-preguntas-frecuentes-en-la-produccion-ecologica/</t>
   </si>
   <si>
-    <t>Keys to improving bacteriology and somatic cell count of milk from sheep and goats</t>
-[...16 lines deleted...]
-  <si>
     <t>Agriculture Podcast</t>
   </si>
   <si>
     <t>Podcast</t>
   </si>
   <si>
     <t>Welcome to Podcast Agricultura, the first agricultural podcast in Spanish. Since its launch in January 2020, it has established itself as a leading source of information in the agricultural world. My goal is to offer valuable content for professionals in the agricultural sector. Whether you're an experienced agronomist or a recent graduate, you'll find a wealth of knowledge here. I cover general agricultural topics, all related to the agribusiness and agricultural industries. I consider my podcast an essential resource for those who have studied agronomy.</t>
   </si>
   <si>
     <t>https://podimo.com/es/shows/podcast-agricultura?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Between Huts and Ravines</t>
   </si>
   <si>
     <t>This podcast from the Royal Spanish Federation of Associations of Selected Livestock (RFEAGAS) showcases the reality of a sector that combines tradition, sustainability, and cutting-edge technology. From the drove roads used by transhumant herders to the laboratories where the genetic treasures of our native breeds are safeguarded, this program guides us through the world of livestock farming, guided by experts.</t>
   </si>
   <si>
     <t>https://open.spotify.com/show/5ZE7poKYhtmSERTg7JOrS3</t>
   </si>
   <si>
     <t>The Earth</t>
   </si>
   <si>
     <t>This episode of LA TIERRA Podcast tackles a fascinating topic, one that remains largely unknown to the general public: food harvesting, and especially the machinery used to collect it. We interviewed Juan Marugán, Product Manager for the Harvesting Line at New Holland.</t>
@@ -1079,59 +1394,50 @@
   <si>
     <t>This document reviews the main factors, both internal and external to the tree, that affect acorn production in the dehesa. This document summarizes the talk given at the 9th Iberian Pork Conference, organized by ASAJA Córdoba on April 6, 2016, in Villanueva de Córdoba.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14f94d6e-ee37-4d15-a93e-684d42558a1e</t>
   </si>
   <si>
     <t>Pruning the tree in the pasture</t>
   </si>
   <si>
     <t>The purpose of this publication is to present the most important technical aspects that define tree pruning in the dehesa, as well as the limitations and precautions that must be taken into account when carrying out its implementation. Unit 1 presents the general criteria and physiological basis that must be taken into account when approaching tree pruning in the dehesa. Unit 2 describes the different types of pruning performed in the dehesa, as well as the considerations that must be taken into account to avoid negative impacts on tree vigor. Finally, Unit 3 quantifies the cost of pruning and the management of the various byproducts, describes the process for requesting permits from the Administration, and addresses some basic aspects of risk prevention.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbcb1934-ab8c-4ad9-9a3c-288d3404d6ce</t>
   </si>
   <si>
     <t>Advances in the evaluation of grass and acorn production in the dehesa using near and remote sensors</t>
   </si>
   <si>
     <t>This publication describes a series of advances made at IFAPA to integrate information from remote sensing into the management of extensive grazing in dehesa systems. To achieve this, data provided by these sensors, primarily onboard satellites and aircraft, are combined with precise field measurements and models. This integration allows for accurate, regular, and low-cost monitoring of the state of the dehesa's vegetation cover, quantifying and estimating its phenological development and its production, specifically the production and quality of grass and acorn production, the main foodstuffs for livestock in the dehesa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89b5eb5e-7dd8-4449-b253-6cd55bd4e53a</t>
   </si>
   <si>
-    <t>Traceability in the Agri-Food, Livestock, Agricultural and Forestry Sector</t>
-[...7 lines deleted...]
-  <si>
     <t>Validation and safety of aerial drone applications in the agroforestry environment (PHYTODRON)</t>
   </si>
   <si>
     <t>Validation of the use of drones as a safe and effective alternative in comparison to applications with conventional phytosanitary products (rigorous analysis of risks, scenarios, applications and equipment).</t>
   </si>
   <si>
     <t>Development and implementation of a Forest Management Support System in RED-SAGEFER</t>
   </si>
   <si>
     <t>Design, development and implementation of a network of territorial implementation software systems that allows the promotion and enhancement of forest territory at municipal level in Spain with the mobilization of all agents in the sector.</t>
   </si>
   <si>
     <t>Digitalisation strategy for the agri-food and forestry sector and the rural environment</t>
   </si>
   <si>
     <t>Document defining the strategic lines and measures necessary to promote the digital transformation of the agri-food, forestry and rural sectors and the instruments provided for their implementation.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/estrategia_digitalizacion_sector_agroalimentario_forestal_medio_rural_ve_tcm30-560060.pdf</t>
   </si>
   <si>
     <t>Summary of the presentation day of the digital forestry demonstrator implemented in Kiwi Atlántico within the framework of the HIBA+ project</t>
   </si>
   <si>
     <t>Summary of the presentation day of the digital forestry demonstrator implemented in Atlantic kiwi within the framework of the HIBA+ project</t>
@@ -1145,59 +1451,50 @@
   <si>
     <t>This publication is a compilation of Operational Groups and Innovative Projects in the field of traceability in the agri-food, agricultural, livestock and forestry sectors in Spain and Europe.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
   </si>
   <si>
     <t>Marketing in the Agricultural, Livestock, Forestry and Agri-Food Industries Sectors. Operational Groups and Innovative Projects</t>
   </si>
   <si>
     <t>This publication is a compilation of Operational Groups and Innovative Projects in the field of marketing in the agricultural, livestock, forestry and agri-food industries in Spain and Europe.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
   </si>
   <si>
     <t>Improvements in the Management of Forestry Operations. Operational Groups and Innovative Projects</t>
   </si>
   <si>
     <t>This publication is a compilation of Operational Groups and Innovative Projects on improvements in the management of forest farms in Spain and Europe.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_MejoraExplotacionesForestales_v2.pdf</t>
   </si>
   <si>
-    <t>Marketing in the agricultural, livestock, forestry and agro-food industries</t>
-[...7 lines deleted...]
-  <si>
     <t>Analysis of the willingness of mountain olive growers to participate in forest conversion programs</t>
   </si>
   <si>
     <t>This paper analyzes the willingness of mountain olive growers to participate in an agri-environmental program that promotes the partial or total abandonment of production in order to enhance the provision of environmental public goods (biodiversity and soil functionality). To this end, a survey based on the contingent valuation technique was conducted in the regions of Los Pedroches and La Sierra (Córdoba) and Sª Norte (Seville). The results show a low level of acceptance among mountain olive growers (between 5% and 25% depending on the scenario and the level of compensation), with the program being more attractive to those with low yields and currently implementing good agricultural practices (e.g., land cover on a large part of their farms). Furthermore, participation in the program is determined by olive growers' opinions and attitudes, especially regarding organic production and the conversion of olive groves to forest land.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0ac670bd-7596-4afe-8adc-8e08217adab3</t>
   </si>
   <si>
     <t>Ten Commandments on Wild Boar Pest Control</t>
   </si>
   <si>
     <t>Summary of the main measures for the sustainable control of wild boar populations</t>
   </si>
   <si>
     <t>https://iberico.com/wp-content/uploads/2023/04/DECALOGO.pdf</t>
   </si>
   <si>
     <t>Online workshop: Advanced advisory skills for agricultural advisors in the field of technological solutions for digital agriculture</t>
   </si>
   <si>
     <t>In this online workshop, organized by QuantiFarm in collaboration with EUFRAS, on November 28, 2024, farmers, rural consultants and other stakeholders had the opportunity to delve deeper into: Factors that influence the adoption of DATS ( Digital Agriculture Technology Solutions) by farmers Various categories of DATS ( Digital Agriculture Technology Solutions) and their potential benefits QuantiFarm's toolkit and personalized advisory services How to support farmers in the use of DATS ( Digital Agriculture Technology Solutions) in real-world situations</t>
   </si>
   <si>
     <t>https://youtu.be/Cjv4ZaZPcfg</t>
@@ -1406,221 +1703,221 @@
   <si>
     <t>Practical guide on soil management and soil health from the SOILBIO project</t>
   </si>
   <si>
     <t>https://www.upa.es/_documentos/GUIA_SOILBIO_AGRICULTORES_digital.pdf</t>
   </si>
   <si>
     <t>Guide to good practices in soil management with respect to biodiversity</t>
   </si>
   <si>
     <t>Guide to provide farmers with knowledge about the interactions that occur in the soil in relation to its biodiversity and how these influence fertility and resilience depending on the agricultural practices used by the farmer.</t>
   </si>
   <si>
     <t>https://www.upa.es/_documentos/GUIA_SOILBIO_completa_digital.pdf</t>
   </si>
   <si>
     <t>Influence of Irrigation and Other Factors on Sunflower Crop Yield</t>
   </si>
   <si>
     <t>Traditionally, rainfed agriculture has been developed not only due to the low availability of irrigation water but also because farmers assume that applying water to crops such as wheat or sunflower is not economically viable, as that water could be used for other crops that potentially generate higher profits. In recent years, the profitability of irrigated agriculture has declined significantly, with irrigation water productivity values very close to the limits of profitability. This document addresses the results of a study on the yields of a sunflower crop under irrigated conditions during winter sowing, with the application of different nitrogen fertilizer doses and different plant densities.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7de5a60e-ad00-4f0c-af70-aa76d8239df9</t>
   </si>
   <si>
+    <t>Recommendations for Making Brine-Ripened Cheese</t>
+  </si>
+  <si>
+    <t>Traditionally, brined cheeses have been produced in Mediterranean countries and some near the Balkans. They are characterized by a final ripening and preservation stage immersed in brine, which gives them their firmness and characteristic saline and acidic notes. These producing regions are characterized by high temperatures, which makes cheese ripening difficult without refrigeration equipment. Therefore, after production, they are preserved immersed in brine, which is the main characteristic that distinguishes them. Furthermore, they have mountainous terrain that favors pastoral activity with small ruminants (goats and sheep). This work establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3ff0411f-1c78-438b-8b00-a013010b5991</t>
+  </si>
+  <si>
+    <t>Agronomic Evaluation of Kabuli Chickpea Ecotypes. 2023/2024 Crop Season.</t>
+  </si>
+  <si>
+    <t>A set of Kabuli chickpea ecotypes was evaluated in two different locations for the variables flowering date, plant height, first pod emergence date, dry grain yield, dry grain relative humidity, test weight, and 100-seed weight. The experimental design was a randomized block with three replicates. The results of the statistical analyses performed are presented in the document. Ecotypes with higher yield and grain size, and with cycles adapted to the tested conditions, were identified.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c89097c7-5422-4e61-a046-aa00bfdeaf35</t>
+  </si>
+  <si>
+    <t>Evaluation of Desi Chickpea Germplasm for Use in Animal Feed</t>
+  </si>
+  <si>
+    <t>A set of chickpea entries of the Desi type from the IFAPA Legume Germplasm Bank were evaluated in two different locations for the variables flowering date, plant height, date of first pod emergence, dry grain yield, dry grain relative humidity, test weight, 100-seed weight, and protein content. The experimental design was a randomized block with three replicates. The results of the statistical analyses performed are presented in the document. Ecotypes with optimal qualities for use in animal feed can be identified with cycles adapted to the agroclimatic conditions tested.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f3d33a57-03b2-4e50-a910-550b555abb8f</t>
+  </si>
+  <si>
+    <t>Study of Mycotoxins in Winter Cereals in Andalusia</t>
+  </si>
+  <si>
+    <t>A wide range of filamentous fungi are capable of producing different types of mycotoxins in cereals, which pose a serious risk of chronic toxicity to humans and animals. These toxins can be generated throughout the entire production cycle, with the highest levels found in raw materials (cereal grains). In products for direct consumption, the food processing process tends to dilute the concentration of mycotoxins by using other, uncontaminated ingredients. This document includes a study on the presence of mycotoxins (aflatoxins, zearalenone, and ochratoxin-A) in control varieties of winter cereals (durum wheat, common wheat, and barley) grown in the different locations tested within the RAEA (Andalusian Agricultural Experimentation Network) network, in order to understand the current situation regarding their incidence in the different agroclimatic zones considered during the 2019/2020 and 2020/2021 campaigns.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c12e90a0-1676-4830-aaba-cfc3ad24b628</t>
+  </si>
+  <si>
+    <t>Aflatoxins in corn grain. Flowchart and HACCP system in the field, receiving, and storage.</t>
+  </si>
+  <si>
+    <t>A wide range of fungi are capable of producing different types of mycotoxins. In the case of aflatoxins, the most well-known producing fungi are of the Aspergillus genus. Corn is among the most affected crops. This document includes the reference flow diagram, highlighting critical control points and improving sampling methodology in the field and during storage, conducting trials to assess the degree of varietal susceptibility to Aspergillus infections, and conducting surveys of farmers to determine their level of awareness about the problem.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21e88bd2-806b-48c0-9f2b-945cf0e93346</t>
+  </si>
+  <si>
     <t>Recommendations for Composting Horticultural Remains.</t>
   </si>
   <si>
     <t>One of the possibilities for managing and recovering plant waste is composting, minimizing transportation and processing costs to obtain a product that improves the soil's physical and chemical properties. Compost has great fertilizing value and improves the soil's water retention capacity. It also reduces leaching and the environmental impact on aquifers. This document provides recommendations for the composting process of plant waste from greenhouse horticulture, establishing how the various parameters should be optimized to obtain quality compost.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/57bbac64-177a-47db-8e6b-f57b2aa1c1b9</t>
   </si>
   <si>
     <t>Behavior of the Main Pistachio Varieties</t>
   </si>
   <si>
     <t>One of the key aspects for successful cultivation is the correct variety selection. This publication presents the initial results of a study on the performance of the main pistachio varieties, conducted by the Mediterranean Fruit Growing team at IFAPA. It contains information on aspects to consider when choosing a variety, such as: size and branching; flowering and ripening periods; early production; and fruit characteristics.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fdcc0d9e-d1ac-4567-9e71-a7e85bcca327</t>
   </si>
   <si>
-    <t>Recommendations for Making Brine-Ripened Cheese</t>
-[...43 lines deleted...]
-  <si>
     <t>Guide to groundcovers in citrus trees</t>
   </si>
   <si>
     <t>One of the fundamental objectives of sustainable production systems must be the control of water erosion of the soil, which requires appropriate soil management and conservation techniques. Along these lines, the installation of vegetation cover along plantation alleys is considered one of the best measures to prevent erosion and minimize pollution caused by the use of phytosanitary products, as well as one of the recommended practices for promoting sustainable agriculture.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/aa0532aa-eede-450d-b799-6ff1648c391b</t>
   </si>
   <si>
     <t>Characterization of Functional Compounds in Different Strawberry Varieties</t>
   </si>
   <si>
     <t>Several studies have shown that these varieties differ in the quantity and type of antioxidants. Given this multivarietal nature, it is interesting to know the antioxidant levels of the varieties grown each season. In fact, these antioxidants can vary depending on the phenological stage of the crop and the weather conditions during the season, which runs from autumn to late spring.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e4987db0-ef98-41bb-8ac1-079bc2f5b8c7</t>
   </si>
   <si>
+    <t>Red Fruit Irrigation Programming Manual</t>
+  </si>
+  <si>
+    <t>A detailed review of irrigation scheduling for soft fruit crops in the province of Huelva, using weather forecasts, is presented. The scheduling is based on the FAO methodology for calculating crop water requirements. The procedure for calculating greenhouse ETo is described, and specific Kc values for soft fruit crops in the province of Huelva are proposed. A practical example is included illustrating the calculation of irrigation time for a strawberry crop in the province of Huelva. The "Riego Berry" application is introduced, a digital tool that offers personalized irrigation recommendations for strawberry, raspberry, and blueberry crops in the province of Huelva. Finally, the results of the validation of this scheduling method on commercial farms are presented, along with irrigation performance indicators such as irrigation water efficiency and productivity in soft fruit crops.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dcf255d3-71ea-47b5-aab4-5656e3694452</t>
+  </si>
+  <si>
+    <t>Ten years of applying alperujo compost in olive groves</t>
+  </si>
+  <si>
+    <t>The results of a ten-year study are presented, during which different mixtures of olive oil compost were applied to olive groves. The influence on the improvement of soil fertility and fruit oil yield was evaluated.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14de70dd-4551-4a95-b842-11982791d69c</t>
+  </si>
+  <si>
+    <t>Biohealthy Compounds of Pistachio</t>
+  </si>
+  <si>
+    <t>The results of a study of 11 pistachio varieties grown in Andalusia during the 2019 and 2020 seasons are presented, assessing their total phenolic compound content, antioxidant activity, carotenoid content, and chlorophyll content. The color of the shell, the integument, and the interior of the fruit are also studied.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61f83cc7-451d-47d7-be17-e3ec8ffecb53</t>
+  </si>
+  <si>
+    <t>Progress of Productive and Quality Results of Strawberry Fruit in Conventional Cultivation obtained until December 31, 2015</t>
+  </si>
+  <si>
+    <t>Production data for the ten varieties under study are shown, obtained in the three conventional cultivation locations where the trials are carried out, up to February 28 and March 31 of this year 2015. In addition, data on organoleptic quality, firmness and soluble solids content, up to March 31, are expressed as the average of the three samplings carried out up to that point.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9777b86b-6641-4f71-92cd-1b0765e1d071</t>
+  </si>
+  <si>
+    <t>Impact of Climate Change on Wheat Cultivation in Andalusia</t>
+  </si>
+  <si>
+    <t>According to forecasts, southern Europe will be significantly affected by a change in climatic conditions, and therefore, Andalusian agricultural systems may be severely affected. Thus, rising temperatures and decreasing rainfall will be the most visible effects and could have a negative impact on wheat cultivation. The expected impact would be reduced yields caused by decreased crop transpiration associated with decreased rainfall and damage caused by heat waves during the flowering and grain-filling phases. Despite these potential impacts, wheat, compared to other crops, is not particularly vulnerable to climate change due to its strong adaptation to semi-arid environments. This crop enjoys a limited but highly effective number of adaptation measures, such as advancing sowing dates, the use of supportive irrigation strategies, and efficient soil management.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b78ba2be-481e-4893-9ff0-3e0be1810420</t>
+  </si>
+  <si>
+    <t>Greenhouse Horticultural Crops: Importance of Hygiene and Prophylaxis</t>
+  </si>
+  <si>
+    <t>Following the Delphi method, a panel of experts was established and consulted on the hygiene status of greenhouse horticultural crops, with a special focus on problems arising from inputs and crop management. Based on the questionnaire, we sought opinions on problems experienced in greenhouse horticultural crops that may originate from seeds, seed-borne viruses, and/or contact, and how the etiology of these problems is confirmed. We inquired about crop management practices that may be related to these problems; the prophylaxis and control of contact-borne diseases; and greenhouse disinfection products and techniques.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c2689db4-e120-4a97-bd6a-fd002e3e85be</t>
+  </si>
+  <si>
+    <t>Sinapis flexuosa, a mustard with high glucosinolate content and an alternative to Sinapis alba for biofumigation.</t>
+  </si>
+  <si>
+    <t>Sinapis flexuosa is a native cruciferous mustard species found in southeastern Spain, in the provinces of Almería, Murcia, and Jaén, and occasionally naturalized in other provinces further north (Barcelona, Coruña, and Pontevedra). This paper presents the results of trials evaluating the usefulness of Sinapis flexuosa as a ground cover for biofumigation under the conditions of Andalusia and its comparison with Sinapis alba.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d6d885a1-473e-4fac-89b0-2c41ce3dca3d</t>
+  </si>
+  <si>
+    <t>Sustainable Agro-environmental Crop Systems</t>
+  </si>
+  <si>
+    <t>Sustainable Agroindustrial Crop Systems is included in Submeasure 10.1. Payments for Agricultural and Environmental Commitments. This means that the beneficiary of this aid will receive financial compensation for carrying out a series of agricultural practices that are beneficial not only to the environment but also to the crops themselves. Furthermore, it is necessary not only to value and seek the profitability of these crops, but also to ensure that these are obtained through environmentally friendly agricultural practices, in addition to efficient natural resource management.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd76489-e670-4d3a-aee4-3d28620fcb88</t>
+  </si>
+  <si>
+    <t>Basic Manual of Oenological Laboratory</t>
+  </si>
+  <si>
+    <t>Both large wineries and cooperatives have highly qualified personnel dedicated to the chemical oenological control of grapes, must, and wine. However, in small, family-run wineries and presses, this specialization is not as common. This manual can serve as support and reference for all of them, even those less familiar with chemistry, by providing them with basic working methods that allow them to adequately control their production processes, from the selection of the harvest date to the bottling process, including the fermentation process.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9ea0a90e-f147-4020-bcd5-d34fcf787547</t>
+  </si>
+  <si>
     <t>Evaluation of the effect of commercial foliar fertilizers on the control of leaf spot in organic olive groves of the Picual variety</t>
   </si>
   <si>
     <t>Traditionally, control of olive leaf spot, one of the most serious diseases of olive groves caused by the fungus Fusicladium oleagineum, has relied on the inefficient use of foliar fungicides, especially copper compounds. The environmental damage caused by these practices has led governments to restrict their use. In organic farming, where copper-based products are the most widely used option, current limitations make it necessary to seek alternative products that reduce copper input. This paper presents, for the Picual variety, the results of trials conducted to control olive leaf spot using foliar applications of commercial fertilizers that are thought to reduce disease incidence. The results demonstrate significant differences between treatment with oxychloride and foliar fertilizers, with the latter having a higher incidence of the disease.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0638d87-e773-4604-9e0f-888479354b98</t>
   </si>
   <si>
-    <t>Red Fruit Irrigation Programming Manual</t>
-[...79 lines deleted...]
-  <si>
     <t>Berry Irrigation. A tool for scheduling berry irrigation. User's guide.</t>
   </si>
   <si>
     <t>Riego Berry is a mobile application from IFAPA (the Regional Government of Andalusia's Agricultural Development Agency) that allows for quick and intuitive irrigation recommendations for strawberry, raspberry, and blueberry crops in the province of Huelva. It is based on the results of 10 years of research and experimentation on commercial farms and the IFAPA, which supports its application on a commercial scale. The application allows irrigation recommendations for berry crops to be customized for each plot. Irrigation rates are targeted at achieving maximum production while optimizing water consumption to the maximum extent possible, ensuring that the crop never suffers from water stress. The application of this irrigation scheduling methodology on commercial farms has led to water savings of up to 40%.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6203f89e-0ac8-4d9d-8ee8-0d0b930893af</t>
   </si>
   <si>
     <t>Analysis of the production costs of small traditional no-till olive farms</t>
   </si>
   <si>
     <t>The production costs of small olive farms are analyzed to demonstrate the importance of family labor in their profitability and to highlight the importance of CAP subsidies. In addition, innovative production strategies are proposed that would reduce production costs and thus increase profitability.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a66f3449-5911-4a0e-a71b-d5546a47797f</t>
   </si>
   <si>
     <t>Opportunities for Legumes under the New CAP (2014-2020)</t>
   </si>
   <si>
     <t>The importance of legumes in agriculture and the role these crops play in light of the new reform of the Common Agricultural Policy are described. The document focuses on the difficulties of weed control in legumes and the most relevant aspects of cultivating broad beans and chickpeas, the main legumes grown in Andalusia. The main limitations of these crops are highlighted, such as the lack of approved herbicides for weed control, pests and diseases, drought, and low yields, among others. Several strategies are proposed to increase the cultivation of legumes in Spanish agriculture.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e2756f07-f178-49ea-937b-d1e047c9c021</t>
@@ -1775,86 +2072,86 @@
   <si>
     <t>Results of a 2013/2014 experiment on the influence of different nutrient solution salinity levels on fruit quality in two strawberry varieties (cv. 'Primoris' and cv. 'Albion') grown in greenhouses using leachate reuse systems. The proposed strategy of subjecting strawberry crops to salinity during the fruit development and fattening phase positively affects strawberry fruit quality without affecting yield in both varieties evaluated.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrophication and Ecotoxicity in Strawberry Cultivation</t>
   </si>
   <si>
     <t>Results of a study aimed at quantifying and evaluating the environmental impacts of eutrophication and ecotoxicity in strawberry cultivation, considering the entire life cycle of different production systems. The results suggest strategies for optimizing agricultural practices implemented by farmers to improve the sustainability of their farms and increase the competitiveness of the strawberry production sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
     <t>Use of Bacteria in Strawberry Cultivation. Preliminary Field Results.</t>
   </si>
   <si>
     <t>Results of preliminary trials conducted during the 2017/18 campaign on the use of three growth-promoting bacteria in strawberry crops. The objective of this study is to test whether inoculation with growth-promoting bacteria can, in part, reduce the use of synthetic products in a crop as important in the Andalusian countryside as the strawberry.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
+    <t>Preliminary study of deficit irrigation in almond trees</t>
+  </si>
+  <si>
+    <t>Results of trials on different deficit irrigation strategies in almond cultivation carried out in the 2013 and 2014 campaigns.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
+  </si>
+  <si>
+    <t>Corn Cultivation in Andalusia under the Impact of Climate Change</t>
+  </si>
+  <si>
+    <t>Results of studies on the potential impacts of climate change on irrigated corn cultivation in Andalusia and adaptation measures evaluated to limit them.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>The effect of different irrigation allocations on avocado cultivation. 2016/2017 season</t>
+  </si>
+  <si>
+    <t>Results of the 2016/17 campaign of irrigation trials on commercial avocado farms on the Andalusian coast.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
     <t>Fertilization practices in wheat under direct sowing: alternatives to the use of urea</t>
   </si>
   <si>
     <t>Results of a research project that studied different alternative fertilization methodologies using urea. Among these, the use of nitrification inhibitors and urease stands out. The results were presented in terms of agronomic benefits (harvest, N in grain, etc.) and environmental benefits (reduction of nitrate leaching and N02 emissions).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
-    <t>Preliminary study of deficit irrigation in almond trees</t>
-[...25 lines deleted...]
-  <si>
     <t>Comparative study of fruit production and quality in five late-harvest plum cultivars under organic and conventional management.</t>
   </si>
   <si>
     <t>Results from 2009 to 2013 regarding the production and quality of five commercial cultivars of late-harvest Japanese plum, which have been cultivated for several years under two different agronomic management systems: organic and conventional.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Trials of Sunflower Varieties Resistant to Jopo (O. cumana) in Andalusia. 2024 Campaign</t>
   </si>
   <si>
     <t>Results of the five trials of sunflower varieties resistant to jopo (O. Cumana) in Andalusia in the 2024 campaign. Data on both seed and oil yield, data on the different diseases, and a summary table of yields are presented for each trial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
     <t>Use of manual and electronic tensiometers for irrigation management</t>
   </si>
   <si>
     <t>Tensiometers are instruments that measure the matric potential or matric tension of soil. This is an indirect measure of soil moisture and is caused by the forces that retain water in the capillaries and on soil particles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
@@ -1919,122 +2216,131 @@
   <si>
     <t>It sets out the commitments to be fulfilled by all beneficiaries of this operation, with the aim of implementing good agro-environmental practices by making sustainable use of the natural resources that coexist with olive cultivation, making it a profitable crop both economically and environmentally.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/09e2dbfb-ba33-4432-84a8-16f828cd68b0</t>
   </si>
   <si>
     <t>Irrigation recommendations for olive groves in the 2022-2023 campaign</t>
   </si>
   <si>
     <t>Irrigation recommendations for olive groves during years of low rainfall, offering strategies to mitigate, as much as possible, the effects of water stress on olive and oil production.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7257cf50-7f90-4212-b8e8-adbf02e922c2</t>
   </si>
   <si>
     <t>Environmental impact of olive cultivation in Andalusia</t>
   </si>
   <si>
     <t>The objectives of this study were to analyze the environmental impacts of existing olive production systems in Andalusia, select and improve agricultural practices to identify the processes that cause the most significant environmental problems, and design a more efficient and environmentally friendly olive cultivation management system. This is the first study conducted in Spain to demonstrate the environmental impacts of a wide variety of olive production systems using life cycle assessment, including integrated production systems.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c55e8e17-e72f-44cd-82f3-1c5f3503cc1d</t>
   </si>
   <si>
+    <t>Multifunctionality of olive farms in Andalusia based on the agricultural techniques implemented</t>
+  </si>
+  <si>
+    <t>The objectives of this study are, first, to develop an integrated model for assessing the multifunctionality of olive groves in Andalusia based on the ANP technique, and second, to apply this model to improve the design of agri-environmental policies focused on multifunctionality, defining the agricultural practices with the greatest potential to affect the multifunctional performance of olive groves and the best technical alternatives. The evolution of these practices in recent years will also be analyzed.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6930c778-22c5-4393-a7f6-70dd870e4a5d</t>
+  </si>
+  <si>
+    <t>Use of copper-storing plants for phytoremediation of agricultural soils. Application to the Phytobac system.</t>
+  </si>
+  <si>
+    <t>The main objectives of this work are: 1) the selection of plants capable of accumulating and immobilizing heavy metals in their aerial parts (phytoremediation) to be used in soils contaminated by heavy metals, mainly copper, since its use is still permitted in agriculture and 2) the subsequent implementation of the Phytobac system. For this purpose, two trials have been carried out, one in a growth chamber and another in a greenhouse, with different plant species and subjected to different concentrations of copper during different stages of development.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/da00b2f3-1a92-4c6c-9f9d-1b1ec2326096</t>
+  </si>
+  <si>
+    <t>Recommendations for Making Soft Cheese with Moldy Rind</t>
+  </si>
+  <si>
+    <t>Externally moldy soft cheeses are characterized by the presence of a white outer coating, caused by the growth of Penicillium molds on the surface. The presence of this mold gives these cheeses a distinctive appearance, aroma, and flavor. These cheeses originate in France and are increasingly popular among consumers, with demand for them increasing. This paper establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cd2e0621-6d5d-4307-bba9-05791dec2e60</t>
+  </si>
+  <si>
+    <t>Recommendations for Making Pressed Cow Cheese</t>
+  </si>
+  <si>
+    <t>Cheeses made from cow's milk are typical of the northern part of the Iberian Peninsula, where cattle are predominantly farmed. The production of this product, as with goat and sheep milk, was born with the aim of enhancing the value of the raw material, milk, and obtaining greater returns from livestock farms. Today, there is a wide variety of cheeses made from cow's milk nationwide. This work establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88a2129a-76aa-4aca-add5-3fb7c0600412</t>
+  </si>
+  <si>
     <t>Recommendations for Making Lactic Coagulation Cheese</t>
   </si>
   <si>
     <t>Cheeses made using lactic coagulation originate in France, where they are primarily made from goat's milk, due to the productive potential of the country's goat herd. The beginning of this type of cheese dates back to the 18th century, when Muslim expansion led to the introduction of goats into France, with their milk being used in the production of this dairy product. This work establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b8b53265-24d8-4a51-b0ac-f52c12cae787</t>
   </si>
   <si>
     <t>Agronomic Response of Rice to Saline Irrigation in Different Phases of Cultivation</t>
   </si>
   <si>
     <t>The results presented here are derived from the work carried out within the research project "Agronomic Response of Rice to Saline Irrigation at Different Crop Phases," initiated and defined by Hisparroz, SA, in collaboration with IFAPA, as part of the line of work on Rice Cultivation Sustainability. The results of this trial show that salinity at each crop phase primarily affected its corresponding yield component: the number of panicles/m2 and the number of filled grains/panicle.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6667c7f8-1905-4671-aaf9-5d2122b621d6</t>
   </si>
   <si>
-    <t>Multifunctionality of olive farms in Andalusia based on the agricultural techniques implemented</t>
-[...34 lines deleted...]
-  <si>
     <t>Search for herbicidal active ingredients in grain legumes. Pre-emergence herbicides in broad beans.</t>
   </si>
   <si>
     <t>Grain legumes have traditionally been cultivated in Andalusian drylands primarily for the production of vegetable protein for human and animal consumption. One of the main reasons for their abandonment as a crop has been the lack of approved pre- and post-emergence herbicides, especially against dicotyledons. In this document, we present the results of pre-emergence herbicide trials on broad beans.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/79303531-9810-412c-a0ab-91c243acc4f2</t>
   </si>
   <si>
     <t>Effect of Baking Temperature on the Physical-Chemical and Nutritional Quality of Dehydrated and Regenerated Peppers Ready for Consumption.</t>
   </si>
   <si>
     <t>Ready-to-eat foods are highly demanded by today's society in developed countries due to the lifestyle changes that have occurred in recent decades. Cooked vegetables stand out among these foods. The heat treatments they undergo produce physical, chemical, and nutritional changes that need to be characterized. Furthermore, these products typically have a relatively short shelf life. Partially dehydrating them after cooking extends their shelf life and makes them easier to handle. In this format, they can be easily rehydrated at the time of consumption.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a4094ba-54c9-4621-b6dd-c23ce9f8a0a8</t>
   </si>
   <si>
+    <t>Quality parameters in fresh tomatoes</t>
+  </si>
+  <si>
+    <t>External aspects (presentation, appearance, uniformity, ripeness, freshness) are the main components of the decision to purchase tomatoes for fresh consumption. Internal quality (flavor, aroma, texture, nutritional value, absence of biotic and abiotic contaminants) is linked to aspects that are generally not perceptible but are no less important for consumers. This document briefly describes the procedures for performing quality control on tomatoes, ensuring compliance with regulations and market demands.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5804cf66-79fc-499a-811b-d7f03e00cd17</t>
+  </si>
+  <si>
     <t>Application of biocides for veterinary hygiene</t>
   </si>
   <si>
     <t>Changes in regulations and the need to adapt and update content justify the new edition of the Book on the Application of Biocides for Veterinary Hygiene. The development of this teaching material responds to a demand from the sector and aims to provide a useful working tool for students, serving as a support and reference for teachers participating in courses taught by IFAPA and collaborating entities. Index: Unit 1: Biocides for veterinary hygiene; Unit 2: Safety recommendations and regulations. First aid; Unit 3: Environmental protection. Legal regulations; Unit 4: Public health. Veterinary medicines; Unit 5: Pests. Methods for combating them; Unit 6: Infectious agents. Disinfection of transport vehicle facilities; Unit 7: Animal protection and care.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/24b63d9d-a943-4476-8a34-e0856efb92e8</t>
   </si>
   <si>
     <t>Physicochemical Diversity in Zucchini Varieties</t>
   </si>
   <si>
     <t>Commercial zucchini cultivars have a narrow genetic base that limits the development of new varieties. Diversifying and introducing new sources of genetic variability is a priority for maintaining the competitiveness required of horticultural crops. Almería's production is a leader in crop diversification, given the long tradition of new crops and cultivars that have been renewed and adopted to boost the marketing and production of these vegetables. The objective of this study was to study the physical and chemical quality of traditional squash and zucchini varieties available in the germplasm bank of the IFAPA La Mojonera Center, as well as some commercial hybrid varieties, with the aim of providing this information to consumers, farmers, technicians, and agri-food companies. A high degree of variability was found in the physical, chemical, and nutritional quality components of the traditional varieties studied.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d628afe7-63a0-4cf6-91ab-2cd28da4c462</t>
   </si>
   <si>
     <t>Behavior Analysis of 13 Snack Pepper Cultivars in Protected Cultivation</t>
   </si>
   <si>
     <t>Snack pepper cultivars differ in handling and marketing from the pepper cultivars commonly found in protected crops and are little known in the sector, thus continuing to occupy a small market share. This study explores the snack pepper cultivars available on the market with the aim of transferring the results to the sector, thus contributing to the necessary diversification of horticultural production in Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/18ca5e15-687f-43e5-9d32-e347937a8200</t>
@@ -2045,140 +2351,131 @@
   <si>
     <t>Emerging crops are those whose surface area is growing significantly due to their high yield potential, their good adaptation to agroclimatic conditions, and their constant growth in demand and price. Buckwheat is considered a pseudocereal due to the appearance of its grains; however, it does not contain gluten, making its consumption a useful alternative in celiac diets due to the high quality of its proteins.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef0982c1-b5f7-4f5c-864d-6f7402704e0f</t>
   </si>
   <si>
     <t>Evaluating irrigation tape uniformity under field conditions. Selecting the most appropriate irrigation time.</t>
   </si>
   <si>
     <t>Efforts to reduce water consumption in strawberry cultivation should be directed toward both optimizing irrigation schedules and understanding the irrigation system's ability to apply water in a timely and appropriate manner. This document presents the results of field evaluations to compare the uniformity of irrigation distribution obtained using irrigation tapes with different nominal flow rates and irrigation pulse durations.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7e54e5d4-49ad-420c-a3f2-dc09212f5dd8</t>
   </si>
   <si>
     <t>Dynamic Programming of Fertigation in Lettuce Using Simulation Models</t>
   </si>
   <si>
     <t>The EU-Rotate_N and CropSyst simulation models were evaluated for outdoor lettuce cultivation. The performance of the models was assessed in relation to: i) dry matter production, ii) crop N uptake, iii) commercial production, iv) soil water content, and v) soil mineral N content. Data from three years with different nitrogen (N) doses were used. Overall, the EU-Rotate_N model showed better performance than the CropSyst model for the studied crop and soil variables in lettuce with fertigation. CropSyst would need to be adapted for fertigated horticultural crops. Nitrogen fertilization in lettuce was optimized by combining the KNS system with EU-Rotate_N. This methodology proved to be a useful and easy-to-implement tool for optimizing fertigation program design for lettuce.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9d27339-f511-4409-b22f-396418ca9009</t>
   </si>
   <si>
-    <t>Quality parameters in fresh tomatoes</t>
-[...7 lines deleted...]
-  <si>
     <t>Herbicide-Resistant Sunflower Variety Trials. 2024 Crop Campaign</t>
   </si>
   <si>
     <t>Sunflower varieties with genetic resistance to certain herbicide treatments (Clearfield and Sulfo varieties) are gradually gaining ground. These varieties provide acceptable control of broad- and narrow-leaved weeds, as well as control the common hornwort (Orobanche cumana). Planting of these varieties can be brought forward to early February and even late January, since dicotyledonous plants can be controlled with herbicide treatments, allowing the crop to better take advantage of winter and spring rains. This document provides agronomic information on the performance of 19 varieties in two trials conducted in El Puerto de Santa María and Carmona, and on the effectiveness of herbicide treatments on weeds.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3dcddb78-e1b0-4189-b6a5-f1f2b3fcade3</t>
   </si>
   <si>
+    <t>Clearfield and Sulfo Sunflower Variety Trials in Andalusia. 2022 Crop Season.</t>
+  </si>
+  <si>
+    <t>Sunflower varieties with genetic resistance to certain herbicide treatments (Clearfield and Sulfo varieties) are gradually gaining ground. These varieties provide acceptable control of broad- and narrow-leaved weeds, as well as control the common hornwort (Orobanche cumana). Planting of these varieties can be brought forward to early February and even late January, since dicotyledonous plants can be controlled with herbicide treatments, allowing the crop to better take advantage of winter and spring rains. This document provides agronomic information on the performance of 20 varieties in two trials conducted in Écija and Carmona, and on the effectiveness of herbicide treatments on weeds.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b80a17d-99ab-419e-b0ab-9e2fcad8922c</t>
+  </si>
+  <si>
+    <t>Results of Clearfield and Sulfo Sunflower Variety Trials in Andalusia. 2020 Crop Season</t>
+  </si>
+  <si>
+    <t>Sunflower varieties with genetic resistance to certain herbicide treatments (Clearfield and Sulfo varieties) are gradually gaining ground. These varieties provide acceptable control of broad- and narrow-leaved weeds, as well as control the common hornwort (Orobanche cumana). Planting of these varieties can be brought forward to early February and even late January, since dicotyledonous weeds can be controlled with herbicide treatments, allowing the crop to better take advantage of winter and spring rains. This document provides agronomic information on the performance of 21 varieties in a trial conducted in Écija and on the efficacy of herbicide treatments on the weeds present.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/642bf056-6a35-4053-ba0d-538921e9419a</t>
+  </si>
+  <si>
     <t>Identification of Grapevine Varieties through Microsatellite Genetic Characterization.</t>
   </si>
   <si>
     <t>Local grape varieties are becoming increasingly important for producing wines that meet quality and typicity requirements. The procedures for recovering, cataloging, and authorizing grape varieties are very long and cumbersome. IFAPA, with its know-how and technical resources, represents a valuable tool for correctly identifying varieties and advising on decision-making to expedite these procedures as much as possible.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fd71d1e-7945-4a4c-b310-f9ec5f2fdfd8</t>
   </si>
   <si>
+    <t>Evaluation of Andalusian Broad Bean Ecotypes. 2020/2021 Campaign</t>
+  </si>
+  <si>
+    <t>Local varieties or ecotypes are the result of the repeated process carried out by farmers to sow and select seeds for planting, generating most of the diversity in types and forms specific to each crop, for each use, and in each region. Part of this diversity is currently preserved in germplasm banks, with IFAPA responsible for the conservation and management of the Legume Bank, among others. This bank maintains an important collection of Andalusian broad bean ecotypes that must be studied to promote their use. This is the ultimate goal of this work: the evaluation of the agronomic performance of a series of chickpea ecotypes of Andalusian origin, thus demonstrating their potential. The study identifies several lines from the major, equina, and minor botanical groups with interesting yields, highlighting the great potential of local ecotypes or varieties for commercial use.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/17224da5-2ec8-4e4e-8a22-36be9abf7948</t>
+  </si>
+  <si>
     <t>Agronomic Evaluation of Spring Chickpea Ecotypes. 2022/2023 Crop Season.</t>
   </si>
   <si>
     <t>Local varieties or ecotypes are the result of the repeated process carried out by farmers to sow and select seeds for planting, generating most of the diversity in types and forms specific to each crop, for each use, and in each region. Part of this diversity is currently preserved in germplasm banks, with IFAPA responsible for the conservation and management of the Legume Bank, among others. This bank maintains an important collection of Andalusian chickpea ecotypes that must be studied to promote their use. This is the ultimate goal of this work: the evaluation of the agronomic performance of a series of chickpea ecotypes of Andalusian origin, in a plot located in the Alto Guadalquivir, a legume-producing area. The study identifies ecotypes of the Castellano, Pedrosillano, and Blanco Lechoso types with attractive yields, making them suitable for commercial use.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/13aa670e-4e0c-4297-a7d0-73e12f2ecb95</t>
   </si>
   <si>
+    <t>Evaluation of Andalusian chickpea ecotypes. 2020/2021 campaign.</t>
+  </si>
+  <si>
+    <t>Local varieties or ecotypes are the result of the repeated process carried out by farmers to sow and select seeds for planting, generating most of the diversity in types and forms specific to each crop, for each use, and in each region. Part of this diversity is currently preserved in germplasm banks, with IFAPA responsible for the conservation and management of the Legume Bank, among others. This bank maintains an important collection of Andalusian chickpea ecotypes that must be studied to promote their use. This is the ultimate goal of this work: the evaluation of the agronomic performance of a series of chickpea ecotypes of Andalusian origin, thus demonstrating their potential.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9ca0d71f-f6b3-4eb3-938e-323ecf5b4f26</t>
+  </si>
+  <si>
     <t>Productive Potential of Andalusian Chickpea Ecotypes. 2021/2022 Crop Season.</t>
   </si>
   <si>
     <t>Local varieties or ecotypes are the result of the repeated process carried out by farmers to sow and select seeds for planting, generating most of the diversity in types and forms specific to each crop, for each use, and in each region. Part of this diversity is currently preserved in germplasm banks, with IFAPA responsible for the conservation and management of the Legume Bank, among others. This bank maintains an important collection of Andalusian chickpea ecotypes that must be studied to promote their use. This is the ultimate goal of this work: the evaluation of the agronomic performance of a series of chickpea ecotypes of Andalusian origin, in a plot located in the Alto Guadalquivir, a production area for this legume.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e9b4417c-f88d-429d-b7d0-30feb6b955b1</t>
   </si>
   <si>
     <t>Identification and Recovery of New Local Olive Varieties in Spain</t>
   </si>
   <si>
     <t>Minority olive varieties could harbor some agronomic traits of interest to address new future biotic and abiotic challenges, or to meet potential new cultivation or market demands. Therefore, their recovery, conservation, and study are essential, and the World Olive Germplasm Bank of Córdoba (BGMO-ESP046) plays a key role in this. In the last decade, a new survey campaign has been launched in Spain to identify, recover, and characterize new, previously unknown minority varieties. Thanks to multi-institutional efforts and the use of a set of cutting-edge molecular markers, the number of olive varieties documented in Spain (427 different varieties) has increased by more than 62%.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1fcd5ac-d8e1-4d1c-b1ca-5986052174c3</t>
   </si>
   <si>
-    <t>Clearfield and Sulfo Sunflower Variety Trials in Andalusia. 2022 Crop Season.</t>
-[...34 lines deleted...]
-  <si>
     <t>Sustainable agro-industrial crop system. Operation 10.1.5</t>
   </si>
   <si>
     <t>The Agro-Environment and Climate Training Workshops are part of the initiatives aimed at ensuring proper compliance with the agro-environmental commitments acquired in some of the operations included in Measure 10 "Agro-Environment and Climate" of the Andalusian Rural Development Program 2014-2020. The objective of these workshops is to improve the skills of the beneficiaries of these grants, as well as to raise awareness among the agricultural population about the use of production systems compatible with environmental conservation and animal welfare and hygiene.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/01a4fed3-d822-4533-bde5-37fdee0f1545</t>
   </si>
   <si>
     <t>Sustainable Dryland Herbaceous Crop Systems. 2nd Monitoring Session for Operation 10.1.4.</t>
   </si>
   <si>
     <t>The Agro-Environment and Climate Training Workshops are part of the initiatives aimed, first, at ensuring proper compliance with the agro-environmental commitments acquired in some of the operations included in Measure 10 "Agro-Environment and Climate" of the Andalusian Rural Development Program 2014-2020 and, simultaneously, at raising awareness in the sector of the need for sustainable agriculture. The objective of these workshops is to improve the skills of the beneficiaries of these grants and their use of production systems compatible with environmental conservation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8d9ecd02-ddff-4ca8-b477-0f8877ccc020</t>
   </si>
   <si>
     <t>Agronomic evaluation of lentil varieties in Andalusia</t>
   </si>
   <si>
     <t>Legumes are an important source of protein and nutrients for human and animal consumption. They are also a complete and basic food in the Mediterranean diet due to their contribution of fiber, carbohydrates, vitamins, and minerals (iron and potassium).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/018a5d40-16de-466d-913b-a0cf066c055c</t>
@@ -3062,50 +3359,86 @@
   <si>
     <t>Results of trials of new varieties of barley, oats, and tritichlias in Andalusia. 2014/2015 crop year.</t>
   </si>
   <si>
     <t>Updated information on new varieties of barley, oats, and triticale in Andalusia, along with their agronomic and productive performance and quality parameters in the main Andalusian production areas. A quick overview of the document will provide guidance for making timely and appropriate decisions about the variety of barley, oats, or triticale to grow, depending on the type of soil, climate, and farm characteristics.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cb310841-88c9-47e2-aa6e-29a15398f390</t>
   </si>
   <si>
     <t>Results of the Trials of New Common Wheat Varieties in Andalusia. 2015/2016 Crop Season</t>
   </si>
   <si>
     <t>Updated information on new soft wheat varieties in Andalusia, their agronomic and productive performance, and quality parameters in the main Andalusian producing areas. A quick overview of the document will provide guidance for making timely and appropriate decisions about the soft wheat variety to grow, based on the type of soil, climate, and farm characteristics.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b6c4bc7e-44f7-4f64-ba33-62c991ebccc7</t>
   </si>
   <si>
     <t>Results of Trials on New Common Wheat Varieties in Andalusia. 2014/2015 Crop Season.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/406bd0c5-bf48-4361-b82e-9f82843debf3</t>
   </si>
   <si>
+    <t>Effect of irrigation frequency on irrigation efficiency and production of a strawberry crop</t>
+  </si>
+  <si>
+    <t>Until recently, there has been considerable uncertainty about the effect of the duration and number of irrigation pulses on irrigation efficiency and strawberry crop production in the province of Huelva. This document presents the results of a study conducted for this purpose on a commercial farm located in the TM of Almonte, applying irrigation pulses of 5, 10, and 15 minutes. An irrigation schedule based on meteorological data, crop coefficients, and soil moisture monitoring was used.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/55df7aa9-dc4b-4764-a832-fec8c1dc6ca3</t>
+  </si>
+  <si>
+    <t>Foliar Application of Wine By-Product Extracts on Grapes Grown in Warm Climates: Initial Results</t>
+  </si>
+  <si>
+    <t>Today, the demands of the agricultural sector are directed toward the search for non-toxic, natural, and useful active substances for the protection or stimulation of crops grown under unfavorable conditions, such as those found in warm climates. Spain leads the world in terms of cultivated vineyards. The wine-growing waste generated is often discarded, so its reuse to reduce environmental impact would be an added value. The objective of this study is to assess the impact of foliar application of wine by-product extracts on grape cultivation in warm climates, with a view to improving the quality of the grapes and the wines obtained from them. To this end, foliar application of stem, pomace, and lees extracts at veraison was tested between 2020 and 2022, compared to a control without extracts, on Tempranillo and Palomino Fino grapes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/471ef3e7-80d8-4f01-a949-5eaa16621130</t>
+  </si>
+  <si>
+    <t>Recommendations for Making Spreadable Processed Cheese</t>
+  </si>
+  <si>
+    <t>Today, the growing consumer demand for new products is driving research into the dairy sector's development, aiming to increase dairy diversification. In addition to seeking resource optimization, the production of spreadable processed cheese is emerging. This cheese is made by combining different types of cheeses to obtain a final product of guaranteed quality. This paper establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/31c78d9c-d4c9-4689-8a01-38c5bf59b051</t>
+  </si>
+  <si>
+    <t>New Citrus Pests</t>
+  </si>
+  <si>
+    <t>Today, there are still species of arthropods that behave as significant pests for citrus fruits in other regions of the world, yet are not present in our growing area. The possible entry of these organisms into our Autonomous Community constitutes a serious phytosanitary threat to our plantations, not only because of the potential direct damage they cause, but also because they can restrict the marketing of our citrus fruits. Given this situation, it is of great importance to establish a mechanism for the early detection of these harmful exotic organisms. To this end, the General Directorate of Agricultural and Livestock Production (Ministry of Agriculture, Fisheries and Rural Development, Regional Government of Andalusia) has recently developed the "Andalusian Phytosanitary Surveillance Plan for Citrus Fruits." This document briefly presents the most relevant data on the new pests and diseases covered by it.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/68265e68-39f4-47d6-a6c9-4ed356bcf025</t>
+  </si>
+  <si>
     <t>Results of Trials on New Triticale Varieties in Andalusia. 2019/2020 Crop Season</t>
   </si>
   <si>
     <t>There is a constant need to evaluate and characterize new triticale varieties launched on the market, in order to provide appropriate advice to the production sector, thus influencing its greater professionalization.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e2316820-18b3-4bff-badf-a533a893b83b</t>
   </si>
   <si>
     <t>Olive growers' preferences regarding agro-environmental programs.</t>
   </si>
   <si>
     <t>There is a need for analysis to support decision-making regarding agri-environmental policy. This study analyzes the preferences of Andalusian olive growers regarding this policy, particularly regarding the adoption of ecological focus areas (EFAs) and agri-environmental practices. The results show that these preferences vary depending on the olive grove system. Thus, farmers with dryland olive groves in the countryside prefer not to participate in programs that include vegetation cover for which tillage is not permitted. Those with irrigated countryside are more willing to participate, although they prefer the option requiring a moderate amount of vegetation cover and where compliance with the minimum EFA requirement is not required. Meanwhile, those in the mountains prefer to participate in the most demanding EFA program, probably because they are better able to meet its requirements and because the higher payment is worthwhile.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/477415d5-55e0-4e40-b53f-bb71c48f4db3</t>
   </si>
   <si>
     <t>Irrigation of olive trees with water infested by Verticillium dahliae.</t>
   </si>
   <si>
     <t>Factors such as the type and concentration of inoculum of the defoliating pathotype of Verticillium dahliae in irrigation, root wounding of the olive tree, and the number of irrigation campaigns are considered for their effects on Verticillium wilt in the cultivar 'Picual' and the density of residual inoculum of the fungus in the soil. All of the aforementioned factors influenced disease development to a greater or lesser extent. The combined effects of inoculum concentration and root wounding of the tree were necessary for the development of epidemics in irrigation with infested water.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/97e9d731-a926-4001-94fb-6d02b214390f</t>
@@ -3116,86 +3449,50 @@
   <si>
     <t>Sowing date and rate are two parameters to consider for achieving higher crop yields. The objective of this study was to evaluate the adaptation of chickpea lines with resistance to rabies, considering two sowing dates (December and January) and two doses (24 plants/m² and 17 plants/m²). After evaluating the two sowing dates and doses over four agronomic seasons, it was observed that the two sowing dates and doses do not appear to influence seed size. However, sowing date does influence the crop cycle, being longer in December. For yield, the 24 seeds/m² dose was better than the 17 seeds/m² dose on both sowing dates. Regarding sowing dates, no significant differences were observed in the first two seasons. Therefore, it is recommended to use the highest dose, including the January sowing date. This would allow the farmer to perform some additional tasks and thus clear the field of weeds, a problem that affects chickpeas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bc799465-2d98-417d-9d18-fa91b44e7305</t>
   </si>
   <si>
     <t>Drosophila suzukii (Matsumura, 1931) on strawberry: Visual guide to damage</t>
   </si>
   <si>
     <t>Guide with images of the damage caused by D. suzukii on strawberry fruits</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8ef4866c-0523-44b6-8c4f-6fe2933850ae</t>
   </si>
   <si>
     <t>Guide to Planning Fertigation in Tomatoes for Industry</t>
   </si>
   <si>
     <t>Guide for fertigation of tomatoes in industrial crops, taking into account the limitation established in the regulations for integrated tomato production. This guide does not consider the contribution of nutrients from complementary sources, such as soil or irrigation water, so its use must be adapted, reducing these inputs and monitoring the nutritional status of the plants through foliar analysis.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a55ecf23-825e-4a2b-b445-c2352bf18f54</t>
   </si>
   <si>
-    <t>Effect of irrigation frequency on irrigation efficiency and production of a strawberry crop</t>
-[...34 lines deleted...]
-  <si>
     <t>Effects of Potassium Biofortification on Harvest and Postharvest Yield and Quality of Cherry Tomato Fruits after Cold Storage</t>
   </si>
   <si>
     <t>This study aims to evaluate the effect of a biofortification program with different doses of potassium in the form of KCl on cherry tomato production, fruit quality, ripening speed, and cold storage.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b3e64622-428e-40d2-8707-a90ffe71d094</t>
   </si>
   <si>
     <t>Recommendations for the inspection and maintenance of equipment for applying phytosanitary products to greenhouse vegetables in Almería</t>
   </si>
   <si>
     <t>This study aims to propose recommendations for the proper operation, inspection, and maintenance of pesticide application equipment in the main greenhouse areas of the province of Almería. The results presented here correspond to surveys conducted to determine the condition of application equipment in the Bajo Andarax and Campo de Dalías regions.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c199498c-ae6f-4870-be59-2528fccb1975</t>
   </si>
   <si>
     <t>Increasing biodiversity in dryland herbaceous crops through the implementation of multifunctional margins</t>
   </si>
   <si>
     <t>A study on the impact on biodiversity in four farms in the Seville countryside, where four different types of multifunctional margins have been established on farms with cereal-sunflower-legume rotations in the Lower Guadalquivir valley. Particular attention is paid to soil arthropod fauna and pollinators. Aspects of plant species establishment have also been monitored in relation to sowing rates and their effect on the appearance of unwanted flora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bda26a4c-30b6-4804-9201-12aa51d0c344</t>
@@ -3473,104 +3770,104 @@
   <si>
     <t>This publication describes an approach for estimating crop water requirements by integrating remote sensing information into the guidelines contained in FAO Manual 56. Accurate estimation of crop water consumption, or evapotranspiration (ET), allows irrigation inputs to be adjusted to actual plant needs. This would optimize water use, reducing the environmental impact of irrigation. This document serves as a guide and explains step by step the calculation procedure for applying this approach, from data collection to ET estimation, listing different tools for visualization and processing. Finally, several examples of practical applications in agricultural and natural vegetation areas are presented.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9d8c96ec-5a22-4a55-a4c0-581dada82c13</t>
   </si>
   <si>
     <t>Remote sensing for agriculture</t>
   </si>
   <si>
     <t>This publication provides a series of basic concepts on the use of remote sensing focused on the agricultural sector. The various sections of the document detail the fundamental characteristics and resolution of the data provided by remote sensors, as well as the main satellites currently available for agricultural applications. The document also describes the characteristics of the images, with particular emphasis on information processing prior to their use. Finally, some examples of the use of sensors in the agricultural field are presented, such as in the precise monitoring of crop health, in the estimation of biomass production, and in the monitoring of water stress, among others.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bdac6055-21a9-4dd7-8cba-06a3e9d67873</t>
   </si>
   <si>
     <t>Results of New Oat Varieties Trials in Andalusia 2019/2020 Campaign</t>
   </si>
   <si>
     <t>This publication aims to incorporate an element of interest into farmers' decision-making, since knowledge of variety adaptability and behavior is crucial for knowing what to sow based on the harvest's intended use. The constant need to evaluate and characterize new oat varieties launched on the market is vital for providing proper advice to the production sector, thus influencing its greater professionalization.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c42c4a-83aa-43f1-82a1-13771ee18e14</t>
   </si>
   <si>
+    <t>Sustainable rainfed herbaceous cropping systems. Operation 10.1.4</t>
+  </si>
+  <si>
+    <t>This "Agro-Environment and Climate" Training Day is part of the actions aimed at ensuring proper compliance with the agro-environmental commitments acquired in some of the operations included in Measure 10 of the Andalusian Rural Development Program (PDRA). The objective sought to achieve with the delivery of these workshops is to improve the capacities of the beneficiaries of the aid and raise awareness among the agricultural population in the use of production systems compatible with environmental conservation, as well as to inform them about the PDRA and the commitments signed. The Andalusian Institute for Research and Training in Agriculture, Fisheries, Food and Organic Production (IFAPA) has among its objectives the design and development of actions aimed at training workers, technicians and professionals in the agricultural, food and fishing sectors. The development of these manuals is part of the activities developed by IFAPA to transfer</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
+  </si>
+  <si>
+    <t>Adoption and Industrial and Marketing Practices Associated with the ISO 9001 Standard in the Andalusian Olive Oil Industry</t>
+  </si>
+  <si>
+    <t>Spain and Andalusia are the world's leading olive oil exporters, experiencing strong growth in recent years. This has led to an increased demand for internationally recognized quality standards, one of the most important being ISO 9001. The objectives of this study are to define the factors that have influenced the adoption of ISO 9001 in the Andalusian olive oil industry; to examine whether the adoption of ISO 9001 by industries is associated with the use of differentiated industrial and marketing practices; and to generate knowledge for the design of public policies to promote the adoption of the standard in the sector and improve associated industrial and marketing practices.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3466a464-29d1-4f3e-a0e7-23aa5cc53186</t>
+  </si>
+  <si>
+    <t>Bitter Almond Detection by Near Infrared Spectroscopy (NIRS)</t>
+  </si>
+  <si>
+    <t>Near Infrared Spectroscopy (NIRS) is a non-destructive analytical technique that allows the differentiation of bitter almonds, with more than 5 mg/g of amygdalin, from non-bitter almonds.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81594322-fb67-4ad4-9289-e7b022528c73</t>
+  </si>
+  <si>
+    <t>Outdoor Watermelon Growing Guide</t>
+  </si>
+  <si>
+    <t>This growing guide aims to provide information on the outdoor cultivation method for watermelons (Citrullus lanatus). This crop occupies 9% of the world's vegetable crop area. Andalusia is the leading region in both cultivated area and production. This document provides a botanical description of the plant, planting techniques, cultivation requirements and management, pests and diseases, as well as the main varieties and types of watermelons. Finally, production costs are presented, taking into account the irrigation system used.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10fe84b7-8254-463c-9909-40e9b159cc1c</t>
+  </si>
+  <si>
     <t>Sunflower Growing Guide</t>
   </si>
   <si>
     <t>This cultivation guide aims to provide information on sunflower plant development, current trends in cultivation techniques, different planting methods and seasons, as well as the most common diseases and pests in Andalusia. The document provides information on the results obtained in recent years from trials of varieties resistant to the "F" race of thorns and new herbicide-resistant genetic material. Yields obtained from winter-sown sunflower trials can also be consulted.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Growing Guide for Sweet Vetch</t>
   </si>
   <si>
     <t>This guide contains the information needed to successfully cultivate vetch (Lathyrus sativus) under extensive dryland conditions, using conventional, integrated, or organic production models.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
-    <t>Sustainable rainfed herbaceous cropping systems. Operation 10.1.4</t>
-[...34 lines deleted...]
-  <si>
     <t>Varietal Distribution in Strawberry Cultivation in Huelva. 2017-2018 Crop Season</t>
   </si>
   <si>
     <t>This document presents the varietal composition, expressed in percentages of plants per variety, for the current 2017/2018 crop season, as well as the participation of each breeding program. This work is based on information provided by breeding companies or licensees of the main strawberry breeding programs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
   </si>
   <si>
     <t>Strawberry Variety Distribution in Huelva. 2018-2019 Crop Season</t>
   </si>
   <si>
     <t>This document presents the varietal composition, expressed in percentages of plants per variety, for the current 2018/2019 crop season, as well as the participation of each breeding program. This work is based primarily on information provided by breeding companies or licensees of the main strawberry breeding programs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
   </si>
   <si>
     <t>Strawberry Varietal Overview in Huelva. 2012-2015 Period</t>
   </si>
   <si>
     <t>This technical report presents the information obtained from the last three growing seasons (2012-2013, 2013-2014 and 2014-2015) regarding the estimated varietal distribution in Huelva, in terms of the percentage of plants in production.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
@@ -3617,104 +3914,104 @@
   <si>
     <t>The purpose of this paper is to present the potential that the use of different techniques and products offers for citrus cultivation. In this vein, and as part of IFAPA's ongoing research, we present the results of an experimental trial evaluating grating and the use of natural plant growth regulators to improve fruit set in Navel Powell.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
     <t>Is the Andalusian olive grove profitable? An analysis by production system.</t>
   </si>
   <si>
     <t>Over the last decade, there has been an intense debate about the economic sustainability of Andalusian olive groves, where mountain and traditional systems coexist with intensive ones. This study aims to contribute to increasing knowledge about their profitability. To this end, a multi-stage survey of olive farms was conducted to establish their cost structure. The results show that the unit cost of producing one kilogram of olive oil is significantly higher in mountain and traditional systems than in intensive ones. So much so, that these systems are highly dependent on direct subsidies, which have become established as the instrument that guarantees their economic viability. Olive grove conversion is a feasible option, in certain locations, that can be promoted by the regional administration so that it can be addressed jointly by farmers, incentivizing the creation of farm management units.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>The regeneration of trees in the dehesa</t>
   </si>
   <si>
     <t>Unit 1 describes in detail the role of trees in this system, sets out the process of natural tree regeneration, as well as the factors that promote and hinder it in the dehesa, and characterizes the state of tree regeneration in the dehesa in Andalusia. Unit 2 presents some of the strategies that could be used depending on the initial situation, and the precautions that must be taken to maximize their success. Unit 3 presents some strategies that can improve the conservation of these plant formations in a way that is compatible with other uses of the property. The manual concludes with a practical exercise that seeks to consolidate the main knowledge presented.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
+    <t>Post-emergence herbicide trial against Centaurea diluta in durum wheat</t>
+  </si>
+  <si>
+    <t>Centaurea diluta infestations are becoming increasingly frequent and significant in the Andalusian countryside. This species belongs to the Compositae family and in southern Spain undergoes staggered emergence from the first autumn rains until well into spring, which is why it is found in many alternative crops, practically all of them. It also grows rapidly and surpasses cultivated plants in height, reaching well over 2 m in height under favorable conditions, making it highly competitive. This species is currently clearly expanding. It is quite tolerant to many authorized herbicides. In previous years, two trials with pre-emergence herbicides were conducted, but with little success, as the best products were recently deregistered for Spain (Alcántara et al., 2016 and Saavedra et al., 2017). However, several authorized post-emergence herbicides provide good control of C. diluta.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
+  </si>
+  <si>
+    <t>Post-emergence herbicide trial against Ridolfia segetum and Centaurea diluta on malting barley</t>
+  </si>
+  <si>
+    <t>Under the conditions of the Cordoba countryside, in a year with favorable weather conditions for crop and weed development, malting barley proved to be highly competitive with weeds, more so than wheat, as observed in previous trials.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a59defed-a900-4525-9048-b9ffbfb6481c</t>
+  </si>
+  <si>
+    <t>Assessment of Sunflower Damage Caused by Sulfonylurea Residues and the Effect of Water Deficit</t>
+  </si>
+  <si>
+    <t>In the springs of 2015 and 2016, phytotoxicity damage was observed in sunflower crops attributed to residues of sulfonylurea herbicides applied to the previous wheat crop. This study proposes new trials to expand on previous studies. Specifically, it aims to determine whether a lower soil water content aggravates the herbicide's effect, whether the herbicide's effect diminishes after several cultivation cycles of plants in the same soil, and to study the symptoms caused by the herbicide in plants grown in a liquid hydroponic medium, which allows for better observation of root development.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0213067d-cb8d-4c1a-827d-e64edab32c4c</t>
+  </si>
+  <si>
     <t>Irrigation recommendations for almond cultivation in Andalusia under drought conditions</t>
   </si>
   <si>
     <t>In recent years, almond cultivation has gone from being relegated to unproductive, dryland areas to becoming a clear alternative to other traditional crops in highly fertile agricultural areas, making intensive use of irrigation.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1ln</t>
   </si>
   <si>
     <t>Results of Clearfield and Sulfo Sunflower Variety Trials in Andalusia. 2019 Crop Season.</t>
   </si>
   <si>
     <t>In recent years, new sunflower varieties have appeared on the market. These varieties are characterized by their genetic resistance to certain herbicide treatments, providing acceptable control of broad- and narrow-leaved weeds, as well as the common bean (Orobanche cumana). These varieties, many of which have high oleic (HO) characteristics, are occupying more and more planted areas each year. These varieties can be planted earlier since dicot control can be achieved with herbicide treatments, allowing the crop to better take advantage of winter and spring rains.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d73d15a6-2498-42e6-80c7-adcaf70c8516</t>
   </si>
   <si>
     <t>Effect of irrigation pulse duration on iceberg lettuce production and quality</t>
   </si>
   <si>
     <t>In high-frequency localized irrigation, the factor that most influences irrigation distribution within a plot is the duration of the irrigation pulse. This study evaluates the effect of irrigation pulse duration on the production and quality of an Iceberg lettuce crop grown on a sloping plot. The trial was conducted during a short summer cycle in Huéneja (Granada). Plot area was shown to be a determining factor in both the yield obtained and the percentage of top-quality lettuce.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04408a5e-908b-4bc4-8db1-708e052dcdd4</t>
   </si>
   <si>
-    <t>Post-emergence herbicide trial against Centaurea diluta in durum wheat</t>
-[...25 lines deleted...]
-  <si>
     <t>Soil Diseases of Pepper Crops Covered with Plastic in Southeast Andalusia</t>
   </si>
   <si>
     <t>This paper describes the soil-borne diseases detected in pepper crops grown under plastic in southeastern Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/451f75a4-007c-4365-b68a-8b0d1fc87063</t>
   </si>
   <si>
     <t>Diseases Caused by Soil-Borne Fungi in Eggplant Crops Covered with Plastic in Southeast Andalusia</t>
   </si>
   <si>
     <t>This paper describes the diseases caused by soil-borne fungi detected in eggplant crops grown under plastic in southeastern Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b5d2e52-f13c-4061-9bcc-4b6cf7e9fa3f</t>
   </si>
   <si>
     <t>Effect of Black Mesh Mulching on Clementina de Nules Under Salinity Conditions. Almería, 2015-2016 Crop Season</t>
   </si>
   <si>
     <t>This study aims to study the effect of mesh mulching under these growing conditions. The objective of this study is to evaluate the effect of black mesh mulching and two water regimes (100% ETc and 66.6% ETc) on the Clementina de Nules variety under saline irrigation water (low-quality, high-conductivity water) and plot soil conditions in the province of Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4dc7b098-73ef-440b-a5fb-f8c345b2c2ec</t>
@@ -3860,68 +4157,68 @@
   <si>
     <t>This paper presents data obtained during the 2017/2018 crop season, during which a total of 12 varieties were characterized, selected from those currently available on the market. Specifically, this study was conducted at the El Cebollar Experimental Farm (part of IFAPA), where conventional cultivation techniques were used, with the exception of biosolarization for soil disinfection prior to planting.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f2132b28-eb5b-47ff-b020-a1c39a8f88bd</t>
   </si>
   <si>
     <t>Strawberry Variety Evaluation: Results Obtained in Soilless Cultivation. 2017/2018 Crop Season</t>
   </si>
   <si>
     <t>This paper presents data obtained during the 2017/2018 campaign, during which a total of 12 varieties selected from those currently available on the market were characterized in soilless cultivation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c1bfedfe-0af8-4c08-bcdb-a35f1d22e893</t>
   </si>
   <si>
     <t>Diseases linked to Chestnut Drought in Huelva</t>
   </si>
   <si>
     <t>This paper presents the main results obtained from analyzing the incidence and causes of chestnut decline in the Sierra de Aracena and Picos de Aroche mountains. The affected area is described, as well as the symptoms and main diseases present in the area. Finally, a proposal for actions to reduce the incidence and spread of the main pathologies detected is made.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff070672-7214-4f3b-8e19-7f375f44c3fd</t>
   </si>
   <si>
+    <t>Preparation of a Garlic Extract Rich in Healthy Compounds</t>
+  </si>
+  <si>
+    <t>This work presents the results of various extraction methods of compounds of nutritional and health interest in two varieties of garlic (white and purple).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e057cb85-3f06-48a9-a6b3-1eaba717951a</t>
+  </si>
+  <si>
     <t>Oenological Potential of the Doradilla and Vijiriega Grape Varieties Cultivated in Andalusia</t>
   </si>
   <si>
     <t>This work presents the results of winemaking from two minority varieties grown in</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f97be1-e121-4d81-aacf-78b9373caff7</t>
   </si>
   <si>
-    <t>Preparation of a Garlic Extract Rich in Healthy Compounds</t>
-[...7 lines deleted...]
-  <si>
     <t>Organoleptic and Nutraceutical Characterization of Five Strawberry Varieties</t>
   </si>
   <si>
     <t>This paper presents the nutritional, organoleptic and functional characterization of five strawberry varieties during the years 2010 and 2011 in Spain: Fuentepina, Amiga, Camarosa, Candonga and Primoris.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76051c55-042c-4404-8063-263985f38319</t>
   </si>
   <si>
     <t>Raspberry irrigation schedules based on historical weather data</t>
   </si>
   <si>
     <t>This paper presents a trial of different irrigation schedules for raspberry cultivation in the province of Huelva. Treatment T1 applied the irrigation resulting from the ETo calculation under clear-sky conditions. Treatment T2 applied a schedule based on the AEMET weather forecast on a weekly basis. Treatment T3 applied a schedule based on the historical average ETo over the past 20 years. Finally, the control treatment (T4) received the irrigation applied to the rest of the field. Using the irrigation schedule for raspberry cultivation, based on historical series of meteorological data to estimate ETo, allowed for yields similar to those achieved using an irrigation schedule based on the AEMET weather forecast or under clear-sky conditions, with the advantage of having a fixed schedule at the beginning of the season that can be used from one season to the next.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1l9</t>
   </si>
   <si>
     <t>Volatile Characterization of Organic and Conventional Orange Juice (cv. Salustiana)</t>
   </si>
   <si>
     <t>This paper presents a method for analyzing volatiles in oranges using a rapid, clean, and environmentally friendly technique (solid-phase headspace microextraction coupled with gas chromatography-mass spectrometry) to determine the volatiles that contribute to the aroma of oranges. This method is useful not only for characterizing oranges but also for discriminating between organic and conventional cultivation systems using statistical analysis. However, applying this technique to discriminate between orange cultivation systems requires additional studies with more varieties and years of measurement, as well as a deeper understanding of the causes of these differences.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34cff86a-dae1-40b1-a80f-adb18b3b2b69</t>
@@ -3959,95 +4256,95 @@
   <si>
     <t>This study aimed to test the effect of light exposure level on strawberry fruit quality and assess whether the differences observed between varieties are due to the architecture or biochemistry of each variety. Four of the most representative varieties were analyzed during the 2015-16 campaign, differentiating between light-exposed and non-light-exposed fruits. The main results showed that light exposure affects fruit quality, both in terms of flavor and antioxidant concentration. Therefore, it is a factor to consider when guiding cultivation, although the magnitude of the effect depends on the variety.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5bd1cb6b-186f-43d3-9b7a-6b32e6cdff3e</t>
   </si>
   <si>
     <t>Effectiveness of Different Chemical Soil Disinfestation Techniques in Strawberry Cultivation. 2017-18 Crop Season</t>
   </si>
   <si>
     <t>This paper presents the results of agronomic evaluation and the effectiveness of important combinations of chemically derived active ingredients and novel application techniques in controlling fungal pathogens and nematodes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d8d6ae2-b68e-474d-85a3-ddf0fb59a967</t>
   </si>
   <si>
     <t>Determination of the Bioavailability of Strawberry Antioxidant Compounds for Use in Breeding Programs</t>
   </si>
   <si>
     <t>This work raises the need to include in strawberry breeding programs not only the quantification of the fruit's antioxidants but also the quantification of the fruit's potentially bioactive antioxidants, that is, those that can exert a beneficial effect on human health. To this end, we present an in vitro method that simulates typical human digestion and can be used as a tool in developing healthy strawberry varieties.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5eaba83-0b97-4c86-933a-a29a50e07c4d</t>
   </si>
   <si>
+    <t>Comprehensive Pest Management of Stone Fruit Trees.</t>
+  </si>
+  <si>
+    <t>This teaching material reviews the main theoretical and practical aspects that may be useful in combating the main pests of stone fruit trees in our region, within the framework of the Integrated Production Program contemplated in the Regulations for Integrated Production of Peach, Plum, and Apricot Trees in Andalusia (BOJA, 2013). This publication aims to provide farmers and sector technicians with a useful and easily accessible tool to facilitate the practice of integrated management of pests that attack our stone fruit trees.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ebd9bd7-a32d-40e6-af2e-de54c93a4576</t>
+  </si>
+  <si>
+    <t>Production of High-Quality Durum Wheat under Irrigated Conditions</t>
+  </si>
+  <si>
+    <t>In this study, using high-quality durum wheat varieties, a study was conducted in two locations: Santaella (Córdoba) and Jerez de la Frontera (Cádiz). Different irrigation strategies were tested, with particular emphasis on the timing of the final irrigation. The application of greater amounts of water and a delay in the date of the final irrigation led to increased yields in all tested varieties without affecting grain quality, with all varieties classified in group 1. In addition, the use of a growth regulator was studied, which will reduce the height of the first internodes of the plants, hindering lodging. It has been shown that the application of a growth regulator does not produce losses in the yield or grain quality of the durum wheat varieties studied; therefore, its use will allow higher irrigation doses to be applied without the risk of increasing plant height and resulting lodging.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/efc09b3f-8826-4c19-be69-127cb53e23e3</t>
+  </si>
+  <si>
+    <t>Instantaneous Protein Analysis in Wheat Grain Using a Portable NIR Instrument</t>
+  </si>
+  <si>
+    <t>In this work, prediction models are developed to use a portable NIRS instrument to determine the protein content of whole wheat grains instantly and in situ. The models obtained have adequate predictive capacity.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c6e66cc-870b-41b3-84ed-01f4916d7ab3</t>
+  </si>
+  <si>
     <t>Application of NIRS Technology for Quality Assessment in Whole Wheat Grain</t>
   </si>
   <si>
     <t>In this work, prediction models are developed to instantly determine various quality parameters (moisture, protein, hectoliter weight, thousand-grain weight, etc.) in whole wheat grains using a laboratory NIRS instrument. The models obtained have adequate predictive capacity.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cbde0c4f-ede5-49b7-8926-0bdcbd7073fc</t>
   </si>
   <si>
     <t>The CAP reform in the olive groves of the province of Jaén</t>
   </si>
   <si>
     <t>This paper describes the main changes introduced by the CAP reform and discusses their impact on the amount received per hectare for olive groves in the province of Jaén, defining the effects of internal convergence in the regions of Jaén.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/790a7cad-b46f-4fb2-a5f8-4972b945e409</t>
   </si>
   <si>
-    <t>Comprehensive Pest Management of Stone Fruit Trees.</t>
-[...25 lines deleted...]
-  <si>
     <t>Characterization of the Bioavailability of Antioxidant Compounds in Two Strawberry Varieties. 2016/2017 Crop Season</t>
   </si>
   <si>
     <t>This paper details the results of the 2016-2017 campaign regarding the study of the bioavailability of antioxidant compounds in two strawberry varieties, Primoris and Fortuna, with the aim of providing a markedly biohealthy characterization of these varieties.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10284c05-e32b-401e-b174-aa3082a6168a</t>
   </si>
   <si>
     <t>Effect of Water Reduction on the Organoleptic and Functional Quality of Raspberry</t>
   </si>
   <si>
     <t>This paper details the results regarding the organoleptic and functional quality of a water-cutting trial on a raspberry variety carried out during the 2017 campaign in Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9c7792b9-5689-4f1c-96e0-b934d9703301</t>
   </si>
   <si>
     <t>Effects of Using Microperforated Plastics on the Quality and Shelf Life of Strawberries</t>
   </si>
   <si>
     <t>This study studies the postharvest behavior of different strawberry varieties during cold storage and simulated retail conditions, using different types of microperforated plastic in the packaging of strawberry tubs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c6de9d6-d7de-4704-91ba-89c787e8092a</t>
@@ -4238,95 +4535,95 @@
   <si>
     <t>This document presents the results obtained in a trial on the differentiation of various cucumber varieties grown in Andalusia using conventional and organic systems, using the analytical technique of isotope ratio mass spectrometry.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Organic Certification of Chickpeas Using Stable Nitrogen Isotopes</t>
   </si>
   <si>
     <t>This document presents the results obtained for the differentiation, by isotope ratio mass spectrometry (IRMS), of chickpeas of the Fardón variety, grown in two different soils and with different types of fertilizer, some suitable for conventional cultivation and others for organic cultivation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
     <t>Integrated Pest Management Guide</t>
   </si>
   <si>
     <t>This document reviews the main theoretical and practical aspects that may be useful in combating the main pests of stone fruit trees in our community, within the Integrated Production Program contemplated in the Regulations for Integrated Production of peach, plum and apricot trees in Andalusia (BOJA, 2013).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
   </si>
   <si>
+    <t>Effect of Electrical Conductivity of Irrigation Water and Carbon Fertilization on the Conservation of Raf Tomato</t>
+  </si>
+  <si>
+    <t>This document presents the results of a study that evaluates the effect of the electrical conductivity (EC) of the nutrient solution and carbon dioxide fertilization through the addition of CO2 to the greenhouse on the quality and shelf life of Raf tomato (cv. Delizia).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
+  </si>
+  <si>
     <t>Inoculation Protocol with Fusarium oxysporum f. sp. ciceris in Chickpea</t>
   </si>
   <si>
     <t>This document presents the procedure for inoculating chickpeas with the soil-borne fungus Fusarium oxysporum f.sp. ciceris under controlled conditions. This procedure enables anyone interested to carry out this process. Although focused on Fusarium oxysporum, this manual will be useful for other fungal species that penetrate the root, as well as for other susceptible species that are infected in the same way. Correct genotype selection is essential in any breeding program, so it is very important to have adequate protocols that allow for reliable selection.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
   </si>
   <si>
+    <t>Technical evaluation of the effect of working pressure on phytosanitary applications with a manual spray lance on greenhouse tomato crops.</t>
+  </si>
+  <si>
+    <t>This document presents a technical evaluation of three phytosanitary applications carried out with a manual spray lance at different working pressures (20 bar, 15 bar and 10 bar), determining the quantity of sprayed product that falls on the plant mass, the uniformity of the distribution of the applied product on the plant and the losses to the soil of the sprayed product generated, with the aim of optimizing the operational parameter "working pressure".</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
+  </si>
+  <si>
+    <t>Organic and Conventional Oranges. Overall and Sensory Quality</t>
+  </si>
+  <si>
+    <t>This document presents the physical-chemical and sensory quality results of two orange varieties, Navelina and Salustiana, widely cultivated in the Guadalquivir Valley, in conventional and organic cultivation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
+  </si>
+  <si>
     <t>Analysis of the Pungency of 110 Cultivars of Peppers (Capsicum annuum L.)</t>
   </si>
   <si>
     <t>This paper presents the results of the capsaicin content of a collection of 110 new pepper varieties developed by a company in Andalusia, finding values between 200 and 250,000 Scoville units.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
   </si>
   <si>
-    <t>Effect of Electrical Conductivity of Irrigation Water and Carbon Fertilization on the Conservation of Raf Tomato</t>
-[...25 lines deleted...]
-  <si>
     <t>Recommendations to Reduce the Impact of Drought on Citrus Fruits</t>
   </si>
   <si>
     <t>This document provides the most appropriate recommendations for efficient water management in citrus cultivation in situations of water scarcity and under different availability scenarios. To this end, it is important to differentiate different action groups based on the authorized water allocation for the campaign, and recommendations or strategies to follow in each case will be made:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Traditional Irrigation Systems in Andalusia: Definition, Characterization, Values and Problems</t>
   </si>
   <si>
     <t>This document defines historical or traditional irrigation systems, characterizes them, lists their values, and addresses their current problems. Traditional irrigation systems, in addition to providing productive value that generates economic growth and employment, provide significant ecosystem services and are of special social, heritage, landscape, and historical importance. The survival of these systems depends on economically sustainable agricultural activity, as they must compete with other production systems in the market economy. To achieve this, product differentiation (e.g., organic farming and livestock farming), increased productivity (diversification, new crops), and the search for new marketing channels and markets, among other factors, must be sought.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Making Quince Preserves</t>
   </si>
   <si>
     <t>This document describes the production process for nine types of preserves made from quince fruit and a quince leaf infusion. Process flow diagrams, product analytical characteristics, yield, and sensory evaluation are presented.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -4472,77 +4769,77 @@
   <si>
     <t>This document presents the results obtained from the agronomic evaluation of twelve strawberry varieties at the Flor de Doñana partner farm in the municipality of Almonte, using organic farming techniques (EC Regulation 834/2007). This work was conducted to generate objective information about the performance of the studied varieties under the indicated conditions. This document is offered as a tool for farmers and technicians to facilitate varietal selection given the wide range of available varieties.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04efd11e-e806-45dd-823c-b2879ba72ec7</t>
   </si>
   <si>
     <t>Strawberry Variety Evaluation. Results Obtained in Conventional Cultivation with Biosolarized Soil. 2016/2017 Crop Season</t>
   </si>
   <si>
     <t>This document presents the results obtained at the 'El Cebollar' Experimental Farm during the agronomic evaluation of twelve strawberry varieties using conventional cultivation techniques, with the exception of the use of biosolarization for soil disinfection prior to planting. This work was conducted to generate objective information about the performance of the studied varieties under the indicated conditions. This document is offered as a tool for farmers and technicians to facilitate varietal selection given the wide range of varieties currently available.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/05efd1f5-71a5-4b8e-9f31-b1125532e44b</t>
   </si>
   <si>
     <t>Strawberry Variety Evaluation: Results Obtained in Conventional Cultivation with Chemically Disinfected Soil. 2016/2017 Crop Season</t>
   </si>
   <si>
     <t>This document presents the results of the agronomic evaluation of twelve strawberry varieties at the collaborating farm 'Fresperiquito' using conventional cultivation techniques (chemical soil disinfection with 1,3 dichloropropene plus chloropicrin). This work was conducted to generate objective information about the performance of the studied varieties under the indicated conditions. This document is offered as a tool for farmers and technicians to facilitate varietal selection given the current wide range of available varieties.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9a4575a4-087a-4d64-afd3-0164a7b8a957</t>
   </si>
   <si>
+    <t>Technology of ecological greenhouses on the Almería and Granada coast</t>
+  </si>
+  <si>
+    <t>This study describes the main characteristics of organic greenhouses located on the coast of Almería and Granada, based on a survey of 150 organic vegetable producers in the study area. Specifically, it describes the main technologies used by producers in their greenhouses, and finally compares organic and conventional production systems.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99edb4cb-7ac9-4833-ada7-bf1aad3e8078</t>
+  </si>
+  <si>
+    <t>Prospecting for new olive genetic resources in Andalusia</t>
+  </si>
+  <si>
+    <t>This project aims to enrich the World Olive Germplasm Bank with new material (landrace varieties) from Andalusia and increase the representativeness of Andalusian wild populations in the wild olive collection also housed at the IFAPA Center in Córdoba. The identification and diversity study of this material has been carried out using DNA molecular markers.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14b52297-0270-42a3-af97-6691bd34d19f</t>
+  </si>
+  <si>
     <t>Improving strawberry quality and production in recirculating hydroponic cultivation using different fertigation strategies.</t>
   </si>
   <si>
     <t>In this work (Degree Thesis), three strawberry varieties were studied, two of them short-day, 'Primoris' and 'Festival', and one day-neutral, 'Albion', each with a different planting date. The effect of increased salinity on fruit production and quality during the generative phase was evaluated by increasing the NaCl concentration in the nutrient solution from 8 mmol/L to 12 mmol/L in one of the treatments, and to 19 mmol/L in the other. This was done to confirm that adding salinity during the initial phase of fruit development, rather than producing negative effects, actually produces certain benefits, as it improves the properties of the fruits subjected to it. These three varieties were studied throughout the entire cycle, and the following conclusions were obtained: It was confirmed that increased salinity does not affect fruit production. In very early plantings, there has been no increase in early production due to extreme weather conditions. Regarding quality, increased salinity favored fruit quality, increasing soluble solids content, titratable acidity, and firmness. Soluble solids content, measured in °Brix, increased with the applied salinity level, and this response was more pronounced as the time (days) the plants were subjected to salt stress increased, coinciding with an increase in solar radiation intensity and temperature. Regarding nutritional components, salinity decreased vitamin C content, while the increase or decrease in polyphenols with salinity was determined by the variety. In the sensory evaluation, the tasters did not detect the differences obtained in the analytical results regarding acidity and °Brix. In the 'Festival' and 'Albion' varieties, the differences found favored the higher salinity treatment. In the 'Primoris' variety, the differences were favorable for the treatment with less salinity.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/434b09a5-95ee-47cb-a6fa-2e3c5f87d5ac</t>
   </si>
   <si>
-    <t>Technology of ecological greenhouses on the Almería and Granada coast</t>
-[...16 lines deleted...]
-  <si>
     <t>Overall Quality (Morphological, Organoleptic and Functional) and Production of Three Citrus Varieties from the Blancas Group in the Guadalquivir Valley</t>
   </si>
   <si>
     <t>This paper presents the results obtained in an experimental trial carried out on a plot located in Hornachuelos (Córdoba-Andalusia) during three study campaigns, 2016/2017, 2017/2018 and 2018/2019. Data on general fruit quality, morphological, organoleptic and functional, and production of three varieties of sweet oranges from the Blancas group, `Barberina´, `Valencia Midknight´ and `Valencia Delta Seedless´, grafted onto the Forner-Alcaide nº 5 rootstock, are presented. The methodology used in the trial as well as the results and conclusions obtained are presented.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2c642587-97af-44ad-971e-92e663df6452</t>
   </si>
   <si>
     <t>Utilization of bunch-thinning grapes for the production of an extract enriched with bioactive stilbenes</t>
   </si>
   <si>
     <t>In grape cultivation, the utilization of by-products is an important factor for sustainable production. One of these by-products is the grapes from the thinning of red grape bunches, which are normally discarded.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2513b221-50c5-4e7e-ac8f-0cd399c1d28c</t>
   </si>
   <si>
     <t>Farmers' opinions on olive grove vegetation cover</t>
   </si>
   <si>
     <t>In olive cultivation, the use of plant covers has been implemented and extended as a cultural practice in the last decade.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/41f3665a-d9a2-4486-910f-f7cf216c5b39</t>
@@ -4715,167 +5012,167 @@
   <si>
     <t>Vinegar is a product as old as wine and found in most homes, yet knowledge about it is scarce and poorly disseminated.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/759a1d9b-d25c-4937-b59b-83ba54464d65</t>
   </si>
   <si>
     <t>Recommendations for Making Pedroches Cheese</t>
   </si>
   <si>
     <t>Pedroches cheese is one of the five traditional sheep's milk cheeses from Andalusia included in the catalog of Spanish cheeses. It is made with raw Merino sheep's milk and coagulated by adding rennet, a plant-based coagulant derived from the dried flowers of the cardoon Cynara cardunculus. This work establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e385964-a440-41be-aae5-4158bef17f50</t>
   </si>
   <si>
     <t>Recommendations for Making Soft Sheep Cheese</t>
   </si>
   <si>
     <t>Soft sheep's milk cheese is traditionally considered a ripened cheese made from enzymatically coagulated raw milk, coagulated with a plant-based coagulant derived from the dried flowers of the cardoon Cynara cardunculus, and aged for a minimum of 60 days. This type of cheese was initially referred to by shepherds as "avería" (a cheese with a thin rind and a creamy interior, unlike traditional cheeses). Today, this type of cheese is called "tortas" (cakes), which are renowned nationally and internationally for their exclusivity and quality. This work establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f0db88e0-9080-4cc1-b964-14066a2575e3</t>
   </si>
   <si>
+    <t>Recommendations for Making Self-Draining Fresh Cheese</t>
+  </si>
+  <si>
+    <t>Self-drained fresh cheese is a type of cheese originating in northern Spain. It differs from conventional fresh cheese in its higher moisture content, making it one of the dairy products with the lowest energy content. This paper establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/aa30cc9f-284a-4419-930e-9a5bef5bd1f9</t>
+  </si>
+  <si>
+    <t>Recommendations for Making Fresh Malaga Cheese</t>
+  </si>
+  <si>
+    <t>Fresh Málaga cheese is one of the ten traditional goat's milk cheeses from Andalusia included in the Catalog of Spanish Cheeses. Currently, many artisanal cheese factories in the province of Málaga base their production on this type of dairy. This document offers basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7552eb17-55c3-4a5a-ad65-d0e5fe81a034</t>
+  </si>
+  <si>
     <t>Recommendations for Cheese Making by Acid or Mineral Destabilization</t>
   </si>
   <si>
     <t>Mató cheese is a type of cheese that can be obtained through different production techniques: by mineral destabilization (calcium chloride) or acidic (lemon juice or vinegar), or by coagulating the milk with plant-based enzymes, such as the flower of the wild cardoon (Cynara cardunculus). It is obtained by draining the whey, gently pressing (self-pressing) and periodically turning. It is a fresh cheese, unripened, and can be consumed after production.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b8643113-4bd1-478c-b3fb-23b617685470</t>
   </si>
   <si>
+    <t>Recommendations for Making Cottage Cheese</t>
+  </si>
+  <si>
+    <t>Cottage cheese is a dairy product obtained from the whey obtained during the cheesemaking process. It is made by heating the whey, which causes the whey proteins to precipitate. This paper establishes basic recommendations during the different stages of cheesemaking to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c81531ee-ecf7-4c39-a22a-b77d4416ced7</t>
+  </si>
+  <si>
     <t>Feasibility of reusing fermentation brines as process and wash waters</t>
   </si>
   <si>
     <t>The table olive sector in Spain has grown in recent years, doubling its production in the last decade, reaching figures exceeding 800,000 tons. Andalusian table olive production is particularly notable, accounting for around 80% of Spanish production, and within this, the province of Seville accounts for 58% of national production. This industrial sector is undergoing a modernization process, dynamic, and prepared to carry out all phases of table olive preparation and processing. The data provided above partially attest to the sector's dynamism, allowing it to more successfully address the challenges it faces, such as environmental improvements in the industry, increasing competition from other producing countries, and the need for continued innovation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bcc42289-1763-40fe-83a7-ebbc5554c9bd</t>
   </si>
   <si>
-    <t>Recommendations for Making Self-Draining Fresh Cheese</t>
-[...25 lines deleted...]
-  <si>
     <t>Inefficiency due to the edge effect caused by the fragmentation of the Jaén olive grove</t>
   </si>
   <si>
     <t>Farm size, fragmentation, and dispersion affect profitability. Despite this, there are no studies that analyze these variables together; virtually all of them focus on farm size. The optimal proportion of fixed costs for machinery used in farm management can only be achieved when farms reach a certain minimum size. This fact is analyzed through the edge effect.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e5d4750-3daa-4735-8ce4-ef71a3c09c6c</t>
   </si>
   <si>
+    <t>Development of Sinapis alba subsp. Mairei and glucosinolate production with different sowing rates and fertilizer types</t>
+  </si>
+  <si>
+    <t>This work evaluates different sowing doses of Sinapis alba and the appropriate fertilization strategies to maximize plant development and glucosinolate content of this species, so that it is effective when used as a plant cover for biofumigation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c3d7e278-d868-409a-9806-16b7001cc936</t>
+  </si>
+  <si>
+    <t>Diversity of the Physical-Chemical Quality of Sweet Cucumber, a New Crop in Spain</t>
+  </si>
+  <si>
+    <t>The main objective of this study was to study the physical and chemical quality of sweet cucumber varieties grown in greenhouses in Almería. This information is intended to provide consumers, farmers, technicians, and agri-food companies with a view to diversifying and boosting consumption and production. A wide range of physical and chemical quality components was found in the six varieties studied.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b48fc5e7-6e3b-4b08-8fd0-14dc0d3cd46a</t>
+  </si>
+  <si>
+    <t>Comparative economic study of olive grove soil management with and without agro-environmental aid</t>
+  </si>
+  <si>
+    <t>The Andalusian Rural Development Program 2014-2020 has included Measure 10 "Agri-Environment and Climate" and a series of submeasures; specifically, Submeasure 10.1. Payments for agri-environment and climate commitments defines operations that seek to maintain environmentally beneficial activities in the face of the risk of abandonment, the introduction of production systems that allow for a more sustainable use of natural resources, and the sustainable development of genetic resources in agriculture. Order No. 102 of May 26, 2015, published in the Official Gazette of the Autonomous Community of Andalusia, approves the regulatory bases for granting subsidies for Measure 10 "Agri-Environment and Climate" in the Autonomous Community of Andalusia. In its Annex I entitled “Eligibility conditions to be met throughout the commitment period and commitments of the different operations of Measure 10: Agro-environment and Climate”, it establishes as a commitment for operations 10.1.4. “Sustainable herbaceous crop systems”</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/db97df28-4975-45ac-a7fa-42652a1d39f6</t>
+  </si>
+  <si>
+    <t>Agricultural Enterprise. Module I.</t>
+  </si>
+  <si>
+    <t>The Training Program consists of four generic modules, common to all productive areas. The remaining four modules are specific to each productive area and focus on specific technical aspects of agricultural and livestock production. Module 1, Agricultural Business, addresses general aspects related to farm management. These include the economic profitability of investments, business start-up assistance for young farmers entering the sector for the first time, farm modernization assistance, and priority farms.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e09d92b-ffdc-46fb-b42b-84bdae77e3ad</t>
+  </si>
+  <si>
+    <t>Influence of rootstock on the agronomic performance of Clementina de Nules in organic cultivation in Malaga. 2022/2023 season.</t>
+  </si>
+  <si>
+    <t>The TRANSFORMA Cítricos project, through a network of experimental trials in Andalusia, seeks to promote more sustainable and profitable citrus farming, especially in organic production. The IFAPA Center in Malaga contributes by evaluating plant material and innovative cultivation practices. This study focuses on the agronomic performance of the 'Clementina de Nules' mandarin on five organic citrus rootstocks in Malaga during the 2022/2023 campaign, assessing production, ripening, and fruit quality to optimize agronomic management and improve the profitability of organic plantations.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e7348afa-5c56-4668-a96b-ee7918125c0f</t>
+  </si>
+  <si>
     <t>Recommendations for Making Blue Cheese</t>
   </si>
   <si>
     <t>Blue cheese is a general category of cheeses, made from cow's, goat's, sheep's, or blended milk, characterized by the internal growth of the Penicillium roqueforti mold, which gives it its characteristic blue-green color. Traditionally, these cheeses were matured in caves, where the mold was established, providing ideal conditions for its development. This paper establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bac23b35-3909-4cb0-b9db-40efc053cd6f</t>
   </si>
   <si>
     <t>Protected Designation of Origin as a Certified Quality System in the Andalusian Olive Oil Industry: Adoption Factors and Management Practices</t>
   </si>
   <si>
     <t>This paper aims to analyze the factors that have influenced the adoption of the PDO in the olive industry of Andalusia, as well as the influence of this adoption on the industrial and commercial practices implemented within the industry. This is intended to assist in the design of public policies that strengthen the dissemination of the PDO in the sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/607e3013-a7a1-4a10-81dc-7a0d746fe198</t>
   </si>
   <si>
-    <t>Development of Sinapis alba subsp. Mairei and glucosinolate production with different sowing rates and fertilizer types</t>
-[...43 lines deleted...]
-  <si>
     <t>Floral phenology and flower quality in the olive tree</t>
   </si>
   <si>
     <t>This study shows the genetic and environmental variability in olive flowering and flower quality in Andalusia. It also highlights the potential effect of temperature on these crucial parameters for annual production.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e19b443d-088a-4c4f-bf04-850b23a8ec88</t>
   </si>
   <si>
     <t>Trial of selective herbicides in olive groves for a Brachypodium distachyon ground cover</t>
   </si>
   <si>
     <t>This paper presents the results of a field trial in an olive grove in which three herbicide treatments were applied to control weeds in an established Brachypodium distachyon plant cover.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e6331c-28bc-4cb1-97e4-c6ca6d1babf8</t>
   </si>
   <si>
     <t>Correction of iron chlorosis in olive groves using chelates</t>
   </si>
   <si>
     <t>This paper shows the results of a study in which, for 4 years, from 2003 to 2006, the productive response of different types of olive groves to the application of iron chelates or Fe EDDHA was evaluated.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5aa92a17-01b1-4a8a-bf8f-4c577f0ca450</t>
@@ -5144,209 +5441,209 @@
   <si>
     <t>This document constitutes the teaching material for the module "Facilities and Machinery in the Dairy Industry" of the "Cheese Specialist" Training Project. The different sections aim to explain the various concepts related to the design of the dairy industry, as well as the equipment and facilities that constitute cheesemaking technology in each of the stages leading to the production of cheese, a traditional gastronomic product. The design and implementation of a dairy industry requires taking into account certain factors that will determine its future development. Before making any investment, it is necessary to understand the regulatory framework, which establishes a series of requirements that will affect the construction and layout of the plant, in order to avoid delays in the start-up of the activity and economic losses. Furthermore, the plant design must be optimized for the functionality of the food industry.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bb5b94e6-fdd1-4c06-8585-1ca55e4117d5</t>
   </si>
   <si>
     <t>Occupational Risk Prevention and Environmental Impact in the Dairy Industry</t>
   </si>
   <si>
     <t>This document constitutes the teaching material for the third module, "Occupational Risk Prevention and Environmental Impact in the Dairy Industry," of the "Cheese Specialist" Training Project. The management of a dairy processing company, even a small one, has evolved considerably in recent years, becoming a complex activity requiring knowledge of many disciplines, including Occupational Risk Prevention and Environmental Management. The various sections aim, on the one hand, to identify the most common risk factors and situations in the dairy industry and their consequences, as well as to understand the general standards for risk prevention and occupational health. Furthermore, the impact factors and environmental effects of waste on the environment resulting from the industrial activities carried out must also be analyzed.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e999b004-caef-4ffb-a921-5842172e88cd</t>
   </si>
   <si>
     <t>Milk. Composition and Characteristics</t>
   </si>
   <si>
     <t>This document constitutes the teaching material that complements the first module (Receiving and Storing Milk) of the "Cheesemaking Specialist" Training Program. The various sections aim to identify and recognize the main constituents of milk, its physical and chemical characteristics, the qualitative and quantitative influence of the different components on the production process and on the quality of various dairy products, and the main alterations suffered by milk prior to processing.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/436502c6-f47c-42ab-a053-f3ab26dee712</t>
   </si>
   <si>
+    <t>Agricultural systems of special interest for steppe bird populations and birds of Andalusian rice fields.</t>
+  </si>
+  <si>
+    <t>The objective of Operation 10.1.8 is to provide financial support to those areas of environmental interest, Agricultural Holdings included in the ZEPA (Natura 2000 Network), are on the list of wetlands of the RAMSAR Convention or in the Doñana Biosphere Reserve, hosting a large number of bird species.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73f9c87d-9053-4a23-9fcc-70c8b3ba5322</t>
+  </si>
+  <si>
+    <t>Pollination service associated with different irrigation channeling systems</t>
+  </si>
+  <si>
+    <t>The objective was to evaluate the effect of irrigation canal systems on pollinator abundance. Insect abundance and pollination were highest in traditional irrigation ditches, but progressively decreased in intermediate and piped irrigation ditches.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f6c20f9-8530-4879-af54-38d5541f4ba9</t>
+  </si>
+  <si>
+    <t>Maintenance of Traditional Extensive Livestock Farming Systems in Andalusia with Ruminants. Operation 10.1.13</t>
+  </si>
+  <si>
+    <t>The overall objective of this operation is to maintain the extensive livestock farming model, promote sustainable livestock management and the environmental benefits derived from this agricultural activity, and encourage a greater degree of extensification of ruminant farms. The following are encouraged: ? Stubble and natural pastures. ? Reduced grazing pressure. ? The use of natural resources. ? Biodiversity, by facilitating the dissemination of seeds throughout the territory. ? A greater degree of self-sufficiency in animal feed.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/456c92fc-bf96-4a97-989a-d03c4790e710</t>
+  </si>
+  <si>
+    <t>Maintenance of Traditional Extensive Livestock Systems in Andalusia with Ruminants. Operation 10.1.13 - Update 2022 -</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d93d49a4-31ad-4138-95ec-662eac901839</t>
+  </si>
+  <si>
     <t>Strategies for fertilizing a Sinapis alba subsp. Mairei cover crop for biofumigation in olive groves</t>
   </si>
   <si>
     <t>The objective was to evaluate three fertilization strategies for Sinapis alba (mustard) in a young olive grove and a traditional one. N requirements are estimated at 80–85 kg/ha for the formation of a good canopy and biomass. S is also necessary for the formation of glucosinolates. In mature olive groves, deficiency symptoms appeared in the center of the rows, even among those fertilized, and a marked edge effect was evident in the canopy strip. This was attributable to the continued practice of fertilizing the soil under the canopy rather than in the center of the rows. The addition of P and K in addition to N improved the results compared to fertilization with N alone. Nitrogen fertilization recommendations are provided according to soil fertility.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a48b43e-6594-44dc-aa87-970b88c16505</t>
   </si>
   <si>
+    <t>Access to plant genetic resources conserved in IFAPA</t>
+  </si>
+  <si>
+    <t>The objective is to facilitate the various procedures for accessing plant genetic resources conserved ex situ at IFAPA, as established in Royal Decree 429/2020, of March 3.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3cf3421e-4b9f-456c-a6b9-31e884690aba</t>
+  </si>
+  <si>
+    <t>Environmental Assessment of a Passive Heating System under a Greenhouse</t>
+  </si>
+  <si>
+    <t>The main objective of this study was to calculate and evaluate the environmental impact of a passive heating system in a greenhouse representative of the production area of Andalusia. To do so, we compared the environmental impacts of a pepper crop grown in a greenhouse equipped with such a heating system using simple heat accumulators (water hoses) and in an unheated greenhouse.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d1fcc8c1-fe0c-42dc-9853-18aed4af58a0</t>
+  </si>
+  <si>
     <t>Sensory evaluation of natural goat yogurt made with three commercial starter cultures of S. Thermophilus and L. Bulgaricus</t>
   </si>
   <si>
     <t>The main objective of this work is to explore the diversification options in the production of dairy products, such as yogurt, by comparing different commercial ferments (YO-MIX 496 LYO 100 DCU and YO-MIX 885 LYO 50 DCU) to the one commonly used (YO-MIX 300 LYO 50 DCU, Danisco), and their subsequent sensory evaluation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/83923c00-8401-4ef8-86bf-3ee70d3066ab</t>
   </si>
   <si>
-    <t>Agricultural systems of special interest for steppe bird populations and birds of Andalusian rice fields.</t>
-[...49 lines deleted...]
-  <si>
     <t>Mango Powdery Mildew</t>
   </si>
   <si>
     <t>Powdery mildew, along with bacterial necrosis and flower malformation, is one of the most damaging and common diseases found in Andalusian mango plantations. The symptoms are obvious and easily recognized, but if not properly controlled, they can lead to yield losses and, in some cases, affect crop quality. Furthermore, once it occurs once, it is very likely to recur annually, or even within a single year, if conditions are favorable for its development. This document aims to provide the necessary guidelines for recognizing the disease, as well as a series of recommendations for its control.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ac7ac967-ab95-4e40-8210-3cf107c01e15</t>
   </si>
   <si>
+    <t>Protected Organic Cultivation of 12 Traditional Tomato Cultivars</t>
+  </si>
+  <si>
+    <t>The objective of this study is to evaluate the greenhouse performance of 12 traditional medium-to-large tomato cultivars under organic production standards. Secondary objectives include a study of yield, soil chemical parameters before and after cultivation, and pH adjustment during fertigation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/31cbefd4-be88-4a26-a6d5-13fba0f5db7d</t>
+  </si>
+  <si>
+    <t>Biostimulants in Corn</t>
+  </si>
+  <si>
+    <t>The objective of this study is to evaluate the effect of a biostimulant product, Green Factor®, on grain yield in corn crops. The document presents the results of a trial conducted during the 2016-17 crop season. This product is marketed as a substitute for organic nitrogen in crops. Specifically, the product's response as a substitute for top dressing in corn, following conventional cultivation techniques, is evaluated.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6742f57e-b96a-4b1f-ae9c-e75098e41770</t>
+  </si>
+  <si>
+    <t>How to do Integrated Lettuce Production outdoors</t>
+  </si>
+  <si>
+    <t>The objective of this document is to outline the mandatory and prohibited requirements for Integrated Production of lettuce, thus facilitating the work of technicians and farmers who wish to comply with this standard. It also outlines the commitments to Integrated Production and the benefits it provides.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d0b333d5-439f-4293-bf2e-7b24e4247bc8</t>
+  </si>
+  <si>
+    <t>Natural methods of sexual stimulation in sheep, as an alternative to the use of hormones</t>
+  </si>
+  <si>
+    <t>The objective of this study was to evaluate the effects of exposure to artificial long days at an early age, or rearing in the presence of sexually activated adult rams, on sexual activity, testicular development, and testosterone concentrations in spring in autumn-born Merino sheep. Forty September-born lambs were assigned at 6 months of age to one of four groups: DL (n = 10), exposed to 2 months of long days (16 h light/day; 1 February–31 March); MAA (n = 10), housed from 1 April with two adult rams, sexually activated by artificial photoperiod; MAC (n = 10), with two non-activated adult rams; and A (n = 10), isolated from adult rams throughout the experiment. In conclusion, Merino sheep born in autumn, raised from weaning in isolation from other males, show more evident signs of sexual activity in spring than lambs raised in the presence of adult males, whether sexually active or not in spring.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/47f60896-c4f3-4a34-b4b3-1f78f0277a13</t>
+  </si>
+  <si>
+    <t>Tolerance of olive mosses to herbicides</t>
+  </si>
+  <si>
+    <t>The objective of this work has been to know the effect of 19</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e74728d2-2d60-4918-af1f-7de3a4ed2cfd</t>
+  </si>
+  <si>
     <t>Results of Trials on Jopo-Resistant Sunflower Varieties (Orobanche Cumana) in Andalusia. 2021 Crop Season</t>
   </si>
   <si>
     <t>The objective of this publication is to provide annual information on the vegetative characteristics, seed production, and oil content of new sunflower varieties resistant to broomrape in different environments, as well as their resistance to certain diseases widespread in Andalusia. A quick overview of the document will guide farmers when making decisions about which variety to grow, based on the agroclimatic conditions of their farm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e3df436b-e40a-4614-a144-700fbacfa2b5</t>
   </si>
   <si>
     <t>Application of Ultrasound in Red Winemaking</t>
   </si>
   <si>
     <t>The objective of this document is to provide the industry with an overview of the various ultrasound tests performed at the Rancho de la Merced Center and their application in oenology. The document aims to provide information on their application to improve red winemaking using red varieties with color instability in warm climates, such as Tempranillo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab35ab93-9b83-474f-8eb1-3896e1315f31</t>
   </si>
   <si>
     <t>Carbon Footprint in Cherry Tomatoes</t>
   </si>
   <si>
     <t>The objective of this study was to determine the carbon footprint of different cherry tomato cultivation systems in the Mediterranean region throughout their life cycle. The plastic greenhouse system had the highest carbon footprint. The high impact was primarily due to the use of perlite as a substrate, the high amount of plastic materials, and the electricity consumption of the irrigation system. Reducing the impact of auxiliary equipment should be considered a priority in cherry tomato production systems in the Mediterranean region, using recycled materials with a longer lifespan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e54d531-60b8-4b84-ae4f-ade2275e80a9</t>
   </si>
   <si>
     <t>Analysis of the key factors of digital transformation in the Andalusian olive sector</t>
   </si>
   <si>
     <t>The objective of this study is to determine the factors conditioning the digital transformation process of the Andalusian olive sector in the short and medium term. These factors can be classified as strengths, weaknesses, opportunities, and threats (SWOT) and political, economic, social, technological, legal, and environmental (PESTLE). Based on the most important factors, several public policy strategies are defined to enhance this digital transformation process.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/613c19f6-403e-45fd-8229-e12be659e3aa</t>
   </si>
   <si>
-    <t>Protected Organic Cultivation of 12 Traditional Tomato Cultivars</t>
-[...43 lines deleted...]
-  <si>
     <t>Results of Broad Bean Variety Trials in Andalusia. 2015/2016 Crop Season</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with updated information on broad bean plant material tested in western Andalusia, its agronomic and productive performance, as well as its quality parameters.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8e98eefe-86e6-4b49-b8e5-bbf136756810</t>
   </si>
   <si>
     <t>RAEA Result broad beans 2014-2015</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with up-to-date information on broad bean plant material tested in western Andalusia, its agronomic and productive performance, and its quality parameters.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/37d4d136-e654-4e4c-a587-dea7ad944cba</t>
   </si>
   <si>
     <t>Results of Sunflower Trials in Andalusia - 2018 Campaign</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with annual information on the vegetative characteristics, seed production, and oil content of new sunflower varieties in different environments, as well as their resistance to certain diseases widespread in Andalusia. A quick overview of the document will guide farmers when making decisions about which variety to grow, based on the agroclimatic conditions of their farm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7d0fe268-f882-4740-9ac0-3545d3f0caaf</t>
@@ -5363,50 +5660,59 @@
   <si>
     <t>Results of Sunflower Trials in Andalusia. 2015 Campaign</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/479cde97-470b-421d-acb8-7d0ca2051d65</t>
   </si>
   <si>
     <t>Trials of Sunflower Varieties Resistant to Jopo in Andalusia. 2022 Campaign</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f1cef8a-7a75-4623-acb5-b1214239b267</t>
   </si>
   <si>
     <t>Results of Trials on Sunflower Varieties Resistant to Jopo (Orobanche cumana) in Andalusia. 2019 Campaign</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/aef7ce6f-30d0-4edb-b747-ab710d0eb0cd</t>
   </si>
   <si>
     <t>Results of Trials on Jopo-Resistant Sunflower Varieties (Orobanche cumana) in Andalusia. 2020 Campaign</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7d62dd40-b042-4554-9d97-2567767dce8a</t>
   </si>
   <si>
+    <t>Results of Trials on High-Potential Durum and Soft Wheat Varieties in Andalusia. 2013/2014 Crop Season</t>
+  </si>
+  <si>
+    <t>The objective of this publication is to provide the agricultural sector with up-to-date information on the evaluation of durum and soft wheat varieties with high genetic potential for quality in high-yield growing areas. This publication provides data that will enable technicians and farmers to find a technical path for growing high-potential wheat, as well as the varieties that have best adapted, including information on yield, phenology, disease susceptibility, and quality.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7dea5ae0-21e8-48d8-bbf2-415f57a106ed</t>
+  </si>
+  <si>
     <t>Results of commercial rice variety trials in Andalusia. 2014 campaign.</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with up-to-date information on rice varieties in Andalusia, their agronomic and productive performance, and their quality parameters in the main Andalusian production areas. In this way, a quick overview of the document will provide good guidance when making timely and appropriate decisions about the rice variety to cultivate, depending on the type of soil, climate, and characteristics of the farm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/32aae31f-1d09-4d13-a96d-1b88157fe792</t>
   </si>
   <si>
     <t>Results of Commercial Rice Variety Trials in Andalusia. 2015 Crop Season.</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with up-to-date information on rice varieties in Andalusia, their agronomic and productive performance, and their quality parameters in the main Andalusian producing areas. A quick overview of the document will provide guidance for making timely and appropriate decisions about the corn variety to grow, based on the type of soil, climate, and farm characteristics.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ac7d034b-9ab6-4aa1-8de7-18f92524de6d</t>
   </si>
   <si>
     <t>RAEA of commercial corn varieties. 2016 campaign</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with up-to-date information on corn varieties in Andalusia, their agronomic and productive performance, and their quality parameters in the main Andalusian producing areas. A quick overview of the document will provide guidance for making timely and appropriate decisions about the corn variety to grow, based on the type of soil, climate, and farm characteristics.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f05c2db1-aaf0-4edc-a273-62f55092c1d3</t>
@@ -5426,59 +5732,50 @@
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ce1009aa-2672-4c7d-aebc-560789f8cfe8</t>
   </si>
   <si>
     <t>Results of Trials on Advanced Chickpea Varieties and Lines in Andalusia. 2014/2015 Crop Season</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/302633c2-6b50-42cd-8453-9b45d6d7be51</t>
   </si>
   <si>
     <t>Protein Pea Variety Trial Results. 2015/2016 Crop Season</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with up-to-date information on pea plant material tested in western Andalusia, its agronomic and productive performance, and its quality parameters.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5e72989d-8d72-457c-969e-7d0e12a7a7b5</t>
   </si>
   <si>
     <t>Results of Protein Pea Variety Trials. 2014/2015 Crop Season</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bbdd5f20-f6b1-41cf-b37d-7358b3dae861</t>
   </si>
   <si>
-    <t>Results of Trials on High-Potential Durum and Soft Wheat Varieties in Andalusia. 2013/2014 Crop Season</t>
-[...7 lines deleted...]
-  <si>
     <t>Alfalfa Growing Guide</t>
   </si>
   <si>
     <t>The objective of this publication is to provide useful information to technicians and farmers, seeking to contribute to the improvement and sustainability of their farms through an action plan that facilitates the implementation and management of alfalfa cultivation under different production systems. To this end, it presents in a simple manner information related to its different types of use, cultural techniques, soil and climate requirements, production potential, and limiting factors.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ea7315e9-cf12-411c-bc20-7f0adad66b0e</t>
   </si>
   <si>
     <t>Broad Bean Growing Guide</t>
   </si>
   <si>
     <t>The objective of this publication is to provide useful information to technicians and farmers, seeking to contribute to the improvement and sustainability of their farms through an action plan that facilitates the implementation and management of broad bean cultivation under different production systems. To this end, it presents in a simple manner information related to the different types of crops used, cultural techniques, soil and climate requirements, production potential, and limiting factors.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9a7c3d25-ce0e-4b14-8c98-4355cb72123e</t>
   </si>
   <si>
     <t>Protein Pea Growing Guide</t>
   </si>
   <si>
     <t>The objective of this publication is to provide useful information to technicians and farmers, seeking to contribute to the improvement and sustainability of their farms through an action plan that facilitates the implementation and management of pea cultivation under different production systems. To this end, it presents in a simple manner information related to the different types of pea cultivation, cultural techniques, soil and climate requirements, production potential, and limiting factors.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4265fd1f-07b7-402a-8e19-9af5ff530ec5</t>
@@ -5516,176 +5813,176 @@
   <si>
     <t>The objective of this publication is to provide the agricultural sector with up-to-date information on the protein pea plant material tested in western Andalusia, including its agronomic and productive performance. A quick overview of the document will provide farmers with guidance on these varieties.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1deb91c5-4f3f-4787-a683-36b7bbef2899</t>
   </si>
   <si>
     <t>Results of Trials on Advanced Legume Varieties and Lines in Andalusia. 2016/2017 Crop Season</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with up-to-date information on legume plant material tested in western Andalusia, including its agronomic and productive performance. A quick overview of the document will provide farmers with guidance on this material.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ed941c7b-a0b2-4c92-a566-542ef80abe0f</t>
   </si>
   <si>
     <t>Results of Trials on High-Potential Durum Wheat and Soft Wheat Varieties in Andalusia. 2014/2015 Crop Season.</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with up-to-date information on the evaluation of durum and soft wheat varieties with high genetic potential for quality in high-yield growing areas. This publication provides data that will allow technicians and farmers to understand the technical path for growing high-potential wheat, as well as the best-adapted varieties, including information on yield, phenology, disease susceptibility, and quality.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f27ba9d0-4a8a-4ab9-a74f-478d1d68610b</t>
   </si>
   <si>
+    <t>Kale (Brassica oleracea convar. acephala) Cultivation Trials in Eastern Andalusia</t>
+  </si>
+  <si>
+    <t>Kale is a subspecies of brassica that does not develop a head (Brassica oleracea convar. acephala) with various cultivars of different morphology, considered due to its nutritional composition (according to the USDA) as a superfood with high contents of vitamins A and C and calcium and iron, among others.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/045a42d0-f30d-4615-8eaa-fb21fea96103</t>
+  </si>
+  <si>
     <t>Recommendations for making kefir</t>
   </si>
   <si>
     <t>Kefir is a dairy product originating in Eastern Europe, which has recently gained significant value for its distinctive organoleptic qualities and health-promoting properties. This document establishes a series of basic recommendations for the artisanal production of two types of kefir: traditional and modern, and their respective adaptations to dairy manufacturing.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42454887-cc92-4dca-a269-5716e0c6cae9</t>
   </si>
   <si>
     <t>Recommendations for the Preparation of Laban</t>
   </si>
   <si>
     <t>Laban is a traditional dairy product originating in Lebanon and widely consumed in many Middle Eastern countries. This document establishes a series of basic recommendations for the production of industrial laban, adapting traditional manufacturing methods to the modern dairy industry.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3ea16986-41e6-465f-a8f1-3a74d28cb047</t>
   </si>
   <si>
-    <t>Kale (Brassica oleracea convar. acephala) Cultivation Trials in Eastern Andalusia</t>
-[...7 lines deleted...]
-  <si>
     <t>Feasibility of Hop Cultivation in Andalusia: Production and Quality</t>
   </si>
   <si>
     <t>Hops (Humulus lupulus L.) are a poor crop in Spain, an essential ingredient in beer, and have medicinal and cosmetic applications. Currently, all necessary production is imported, and only about 550 hectares are cultivated in León. Three trials were conducted to determine its viability using a single variety, Nugget, the most common in the north. Two of them were located on the experimental farm of the IFAPA center in Granada, one outdoors and another under a net cover (with a 40% reduction in PAR radiation). A third trial was conducted on the farm of the Campanilla Center in Malaga under a net cover with a 50% reduction in PAR radiation. The results determined its viability in Granada outdoors, but it showed very promising results under a net cover, improving even further in the more temperate climate of Malaga, where quality measured in alpha acid content was also higher. Further trials with other varieties are needed, as well as new cultivation techniques and calendars.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82e0a7ea-705b-4f76-8144-12cebf19348c</t>
   </si>
   <si>
     <t>Manual for promoting biodiversity in the dehesa</t>
   </si>
   <si>
     <t>Managing dehesas is complex. It requires knowledge and skills that can only be acquired through training and experience. Incorporating biodiversity promotion into dehesas should be a criterion used in decision-making to improve management and make them more sustainable. It is understood, of course, that the concept of biodiversity is very broad and that the objective should not be as vague as favoring any of the potential species. There are species that fulfill relevant ecological functions or simply have existential value, and, additionally, they nourish our experiences and are part of our emotional landscapes, providing ample room for coexistence between numerous species of our flora and fauna and the productive system. The reasons for promoting biodiversity in our dehesas, in short, are far more numerous than we sometimes think. As we will see throughout this manual, it is not difficult to improve the biodiversity of dehesas. We have many alternatives: some involve only modifying some aspects of our management practices; Others require implementing a specific approach, but one that can also have positive effects on our production system. In general, as we will see, anything that involves avoiding excessive simplification and homogenization of the dehesa structure contributes to maintaining and, often, enriching its flora and fauna.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/adfadeed-6cc5-4e31-bf28-cf0bc9789eeb</t>
   </si>
   <si>
     <t>Feasibility of sustained deficit irrigation in mango cultivation</t>
   </si>
   <si>
     <t>Mango is one of the most prized exotic fruits worldwide. In Andalusia, it is cultivated commercially in the provinces of Granada and Málaga thanks to the area's characteristic microclimate. Deficit irrigation is an optimization strategy whereby crops are subjected to a controlled level of water stress, resulting from a reduction in water input based on the crop's net demand. This paper presents the most relevant results of a study on the effects of sustained deficit irrigation on mango production over three consecutive years. According to the results obtained within the framework of this study, the sustained deficit irrigation strategy based on a 50% reduction in crop demand can be adopted as a sustainable measure to achieve water savings and maximize production.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c981437e-0ed5-4c35-9244-171fb4380e5a</t>
   </si>
   <si>
     <t>The Wheat Mosquito in Andalusia (Mayetiola destructor Say). Life Cycle and Control Measures</t>
   </si>
   <si>
     <t>The wheat midge is a pest present in Andalusian wheat every season, usually in a secondary role. However, its incidence has been increasing in recent seasons. This publication analyzes the insect's life cycle and the control measures available for its dissemination in the Andalusian cereal sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e66ac0-e230-4a80-a27f-33f0bbfb184e</t>
   </si>
   <si>
+    <t>Biodegradation of phytosanitary products by bacteria from a biological bed</t>
+  </si>
+  <si>
+    <t>The rapid growth of the world's population leads to a high demand for food. This requires the development of new techniques and compounds for use in agriculture, which generate numerous environmental problems. Notable among these is the use of phytosanitary products and pesticides for pest control. Both their application and preparation are sources of environmental pollution. The development of systems capable of reducing this pollution is essential for its conservation. In this study, three bacterial populations capable of degrading a herbicide, a fungicide, and an insecticide were isolated. Their effectiveness was subsequently verified in in vivo tests on cabbage seedlings, a fungus (Monilinia fructicola), and an insect larva (Chrysopea carnea), respectively, with the aim of making an effluent biodegradation system based on a biological bed (Phytobac) more efficient.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/af308a3f-e277-4c69-b17d-3bdb005defc1</t>
+  </si>
+  <si>
+    <t>The Big-Headed Worm in the Almond Tree</t>
+  </si>
+  <si>
+    <t>The almond worm (Capnodis tenebrionis L) has become the main pest affecting almond crops, to the point that it can kill the plant and cause the uprooting of plantations. Various factors, such as the drought of recent years, the ban on the use of active ingredients that were effective in controlling the adult population, and the abandonment of plantations, have caused the insect's population to increase considerably.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d8e14eef-46c6-4ef3-a708-de456ead2c7d</t>
+  </si>
+  <si>
+    <t>Guide to the Identification and Management of HLB or Citrus Greening and its Insect Vectors</t>
+  </si>
+  <si>
+    <t>Citrus HLB is currently considered the most devastating disease affecting citrus crops worldwide, but it is not yet present in the Mediterranean area. It is a bacterial disease transmitted by two insect vectors: the Asian citrus psyllid (Diaphorina citri) and the African citrus psyllid (Trioza erytreae). The detection of the latter in lemon trees in Galicia during the summer of 2014 has raised great concern, as it increases the risk of introduction and establishment of HLB in Spanish citrus trees. This guide covers the most important aspects for identifying and managing the disease and the insects that transmit it.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/84e84cbf-7acb-4697-a43c-5733b8192187</t>
+  </si>
+  <si>
+    <t>Molecular Detection of Fusarium solani in Soil and Strawberry Plants</t>
+  </si>
+  <si>
+    <t>The soil-borne fungus Fusarium solani has been reported as a pathogen for strawberry plants. The fungus infects plant roots, causing symptoms of wilting, stunting, and poor root production, with subsequent crop yield loss. In this work, a molecular technique was developed for the rapid and reliable detection of the fungus Fusarium solani by PCR, which allows its detection and quantification in soil and plant samples. Furthermore, this technique was applied to evaluate the effect of soil disinfection on the fungal population, using biosolarization as an alternative to chemical treatment, in an experimental strawberry crop.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f807dcf0-f992-419f-8b34-ebe163f1303f</t>
+  </si>
+  <si>
+    <t>Actions of the Regional Governments of Andalusia in the olive sector</t>
+  </si>
+  <si>
+    <t>IFAPA is developing a line of research to identify and evaluate the technological and institutional demands of the olive sector in Andalusia within a project called Transforma (Olive Grove and Oil). This document presents the results of face-to-face interviews, based on a semi-closed questionnaire, conducted in early 2013 with 18 managers and representatives of Rural Development Groups (RDGs) in the most important olive-growing provinces of Andalusia: Jaén, Córdoba, and Granada. The aim of this interview was to identify the olive-growing initiatives undertaken by Rural Development Groups (RDGs). The information obtained is intended to contribute to the adoption of complementary measures or to strengthen support for the sector in their action programs by those responsible for agricultural policy and rural development and RDP managers.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4d0e677-0a95-476c-bbde-49a2298763e6</t>
+  </si>
+  <si>
+    <t>Irrigation scheduling in Andalusia with meteorological and satellite data</t>
+  </si>
+  <si>
+    <t>IFAPA has been working on new methods to develop proper irrigation scheduling in areas without a nearby meteorological station or in areas where the existing station is not representative of the study area. This document presents a method that allows for accurate estimates of harvest and water productivity at both the plot and basin levels, for the entire Andalusian region, using accessible, reliable, and free data.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab0d44f5-b1c8-4fb3-b0d4-11566707a47e</t>
+  </si>
+  <si>
     <t>Tomato Rootstocks for Protection Against Root-Knot Nematodes</t>
   </si>
   <si>
     <t>Grafting in tomato is mainly used to: i) prolong the harvest period and greenhouse production; ii) counteract production losses caused by soil-borne pathogens; and iii) increase plant vigor without affecting fruit size or quantity. This document summarizes the advantages and limitations of grafting tomato on rootstocks resistant to nematodes of the genus Meloidogyne. The results of several trials comparing its effectiveness in reducing nematode populations and increasing tomato productivity with resistant and susceptible varieties are presented. Recommendations are given for its use as a control measure for diseases caused by plant-parasitic nematodes of the genus Meloidogyne.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/26504cb4-77a4-4ae5-9361-31137970b17e</t>
   </si>
   <si>
-    <t>Biodegradation of phytosanitary products by bacteria from a biological bed</t>
-[...52 lines deleted...]
-  <si>
     <t>Agronomic and Oenological Study of the Blanca Gordal Variety Cultivated in the Granada Highlands. Results 2013-2018</t>
   </si>
   <si>
     <t>The interest in conserving and achieving better use of a local resource such as the Gordal vine variety has been the basis of a socioeconomic development project that has brought together a public research organization, the Institute for Agricultural and Fisheries Research and Training (IFAPA), the Rural Development Group (GDR) of the Altiplano de Granada, as well as winegrowers and winemakers from the region, all rowing in the same direction to achieve the recovery, conservation and enhancement of this local variety that can be a hallmark of the wine sector in the Altiplano de Granada region.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c07d038e-f151-4eaf-bb92-5bf51e1db7d4</t>
   </si>
   <si>
     <t>Production of Sparkling Wines from the Pedro Ximénez Variety in Combination with Other Aromatic Varieties.</t>
   </si>
   <si>
     <t>Interest in producing sparkling wines using the traditional method as a means of diversification is growing in Andalusian wine-growing regions. Since 2013, the IFAPA (Spanish Institute of Wine and Spirits) in Cabra has been experimenting with sparkling wine production, especially with the traditional Pedro Ximénez variety, which, due to its relative neutrality, has yielded excellent results in wines aged for at least one year. With the aim of obtaining sparkling wines with a sensory profile with fewer aging notes and more fruity and floral notes, this trial was proposed. It studies the production of sparkling wines from Pedro Ximénez base wines in blends with other more aromatic varieties such as Chardonnay and Muscat de grano pequeño. The resulting wines have been positively evaluated by a large tasting panel, improving the scores in the olfactory, gustatory, and overall impression phases compared to single-varietal wines.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39d4610b-90f5-4b24-8eb0-4356a3e69284</t>
   </si>
   <si>
     <t>Integrated Dodder Control</t>
   </si>
   <si>
     <t>The document contains useful information for the integrated control of this parasitic plant, addressing aspects of its morphology, life cycle, preventive measures, etc.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9f43329f-d7f4-45a9-a1b3-1d43bf2efc3f</t>
@@ -5768,77 +6065,77 @@
   <si>
     <t>The document presents the concept of conservation varieties as a tool for addressing the registration of traditional varieties and ecotypes, thereby contributing to the diversity of agrosystems under production models that are more environmentally friendly and socially responsible.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0788677-ff18-46c5-9431-f88676ee9f82</t>
   </si>
   <si>
     <t>Andalusian Chickpea Ecotypes Showcases. 2021-2022 Campaign.</t>
   </si>
   <si>
     <t>The document presents the results of a demonstration trial in which different Andalusian chickpea ecotypes selected for their adaptation and yield were grown in the town of El Carpio (Córdoba). These plots were the subject of the Technical Visit held on May 20, during which farmers and technicians were able to learn about the characteristics of these materials firsthand.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/746bafbf-627b-45df-a1ef-923ec6360d08</t>
   </si>
   <si>
     <t>Reproductive Deseasonalization in Beef Sheep. Technical-Economic Indicators. 2012 campaign</t>
   </si>
   <si>
     <t>The document presents the results obtained in 2012 on three extensive meat sheep farms, including reproductive data using different management systems and the corresponding economic data.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b040bfa-2a58-4e93-98e3-49a7a1c5eecb</t>
   </si>
   <si>
+    <t>Estimated Varietal Distribution in Strawberry Cultivation in Huelva. 2022-2023 Crop Season</t>
+  </si>
+  <si>
+    <t>The document presents an estimate of the varietal composition of strawberry crops in the province of Huelva in the current 2022-2023 season, expressed as a percentage of plants per variety put into production. It also shows the participation of the main genetic improvement programs. This work, carried out by the IFAPA Strawberry Group, is based primarily on information provided by breeding companies or by companies licensed under the various programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c28b057d-828c-4bc9-b3c7-b17154a3b020</t>
+  </si>
+  <si>
+    <t>Estimated Varietal Distribution in Strawberry Cultivation in Huelva. 2023/2024 Crop Season</t>
+  </si>
+  <si>
+    <t>The document presents an estimate of the varietal composition of strawberry crops in the province of Huelva in the current 2023-2024 season, expressed as a percentage of plants per variety put into production. It also shows the participation of the main genetic improvement programs. This work, carried out by the IFAPA Strawberry Group, is based primarily on information provided by breeding companies or companies licensed by the various programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5379322-e391-485c-90fc-2aa970e23082</t>
+  </si>
+  <si>
     <t>Estimation of Varietal Distribution in Strawberry Cultivation in Huelva. 2024-2025 Crop Season.</t>
   </si>
   <si>
     <t>The document presents an estimate of the varietal composition of strawberry crops in the province of Huelva in the current 2024-2025 campaign, expressed as a percentage of plants per variety put into production. It also shows the participation of the main genetic improvement programs. This work, carried out by the IFAPA Strawberry Group, is based primarily on information provided by breeding companies or by companies licensed by the different programs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7f47f4b7-9cf3-4539-8fa1-c0cd4ecfa36a</t>
   </si>
   <si>
-    <t>Estimated Varietal Distribution in Strawberry Cultivation in Huelva. 2022-2023 Crop Season</t>
-[...16 lines deleted...]
-  <si>
     <t>Use of electromagnetic induction sensors in agriculture</t>
   </si>
   <si>
     <t>The document provides an introduction to the technique of electromagnetic induction for measuring the apparent electrical conductivity of soil at different spatial scales and demonstrates its usefulness for various practical applications in agriculture.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
   </si>
   <si>
     <t>Grafting Pruning of Citrus Trees</t>
   </si>
   <si>
     <t>The development of new cultivation techniques, or the renewal of existing knowledge, are key and strategic elements in the development of Andalusian and Spanish citrus growing. Thus, knowledge of pruning and grafting techniques in citrus cultivation is of utmost importance in promoting the competitiveness of citrus growing, ensuring citrus growers have balanced plantations with uniform trees and early, optimal, and regular yields. With the aim of optimizing the implementation of these techniques, this document has been prepared as a reference and support tool for students of citrus training courses offered by IFAPA, specifically the "Citrus Pruning" and "Citrus Grafting" courses.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0dd49f47-1402-4dc0-8c43-a4c449469df9</t>
   </si>
   <si>
     <t>Agroeconomic Study on Corn Cultivation</t>
   </si>
   <si>
     <t>The development of a sustainable system for corn cultivation requires, in addition to agronomic research, studies, currently scarce, on the economic viability of the crop. The objective of this document is to provide detailed financial information (crop costs and income) based on the 2018 campaign, specifically:• Describe the cultivation tasks and operations (implements used, type and quantity of agrochemicals applied, labor employed, etc.). • Estimate the cultivation costs corresponding to these tasks and operations.• Predict the different profitability scenarios based on the different horizons of corn market prices.• Estimate the economies external to the sector using the results of the financial study.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/332be124-8bf0-4803-88c9-8433efdc0eeb</t>
@@ -6164,104 +6461,104 @@
   <si>
     <t>This document presents the olive and olive oil sector's perception of the work carried out by the Rural Development Groups in the provinces of Jaén, Córdoba, and Granada. The work was carried out as part of the Transforma Olive and Olive Oil Project. It analyzes whether the olive and olive oil sector is satisfied with the Rural Development Groups' work in managing innovative olive-related projects for the endogenous development of agricultural regions.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dabc61b-1fe2-43f1-aa86-f893b71a814f</t>
   </si>
   <si>
     <t>Partial Dealcoholization of White Wines by Reverse Osmosis</t>
   </si>
   <si>
     <t>Document showing the analytical and sensory results of the partial dealcoholization of young Palomino Fino white wines. The wines were produced and subsequently dealcoholized at the Rancho de la Merced experimental winery. The grapes used came from three coastal towns in the province of Cádiz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/990955ef-05c8-4e05-b325-ece16f4aa7f0</t>
   </si>
   <si>
     <t>Agronomic and Oenological Behavior of Vitis vinifera Under Moderate Irrigation</t>
   </si>
   <si>
     <t>Document showing the results of trials conducted between 2011 and 2013 on the agronomic, physiological, and qualitative effects of moderate irrigation on Vitis vinifera cv. Syrah and cv. Cabernet Sauvignon, grown in a Mediterranean climate.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/086a630b-fe6a-417a-a8e2-4cf8bc38625e</t>
   </si>
   <si>
+    <t>Accelerated Aging of Pedro Ximénez Wine Vinegars</t>
+  </si>
+  <si>
+    <t>Document describing an accelerated aging experience with Pedro Ximénez wine vinegar using micro-oxygenation and oak chips.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43ab9d37-d254-4f43-8250-3c1fa1346f8e</t>
+  </si>
+  <si>
+    <t>Sulfur in Winemaking. Alternatives</t>
+  </si>
+  <si>
+    <t>This document presents the current status of the use of sulfur dioxide preservatives in the wine industry. It describes how this preservative works, its properties, and its effects on wine quality and consumer health. It summarizes the analytical methodologies for its determination, current international regulations on its use, and the alternatives proposed by the international scientific community for its replacement. Finally, it presents the main conclusions derived from the project carried out at IFAPA in the search for alternatives to sulfur dioxide, and outlines the future of sulfur dioxide and its alternatives in wineries and research.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fbb0bb4-261a-4c19-97d4-6e8ba8dafeb4</t>
+  </si>
+  <si>
     <t>Introduction to Organic Viticulture in Andalusia</t>
   </si>
   <si>
     <t>This document presents the current status of organic viticulture at the national level and in the autonomous community of Andalusia. It also covers regulations on organic farming, with particular emphasis on the conversion process and the importance of certification. Finally, it includes an analysis of the various applicable aid and subsidies.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eafed293-d927-49f5-a55d-991483765307</t>
   </si>
   <si>
+    <t>Influence of Vineyard Mechanization on the Quality of Must and Wine</t>
+  </si>
+  <si>
+    <t>Document showing the consequences of vineyard mechanization on the quality of musts and wines. The trial was conducted entirely at the IFAPA Rancho de la Merced, from grape cultivation to winemaking, over four consecutive seasons.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ca8eeb90-8a27-4e93-92f4-b932c8646ac6</t>
+  </si>
+  <si>
+    <t>The Effect of Different Irrigation Types on Vitis vinifera cv. Syrah Grown in a Mediterranean Climate</t>
+  </si>
+  <si>
+    <t>Document showing the agronomic, physiological, and qualitative effects of two types of localized irrigation on Vitis vinifera cv. Syrah, grown in a Mediterranean climate.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a01335f2-b574-4fe4-b3f1-ebdc8d25d206</t>
+  </si>
+  <si>
     <t>Production of organic sparkling wines from Pedro Ximénez and Tempranillo varieties</t>
   </si>
   <si>
     <t>Document showing the initial results of a trial evaluating the possibility of producing organic sparkling wines from Pedro Ximénez and Tempranillo grapes using traditional sparkling winemaking methods.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a594ce9-9a24-4b21-b390-736ef6b3bc74</t>
   </si>
   <si>
-    <t>Accelerated Aging of Pedro Ximénez Wine Vinegars</t>
-[...34 lines deleted...]
-  <si>
     <t>Estimation of Leaf Area Using a Non-Destructive Direct Method in Vines</t>
   </si>
   <si>
     <t>Document describing the development of a direct, non-destructive method for determining the leaf area of a vineyard. This method can be used by winegrowers in the Montilla-Moriles region as a reference method for calculating the vegetative growth indices of their vineyards.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/07b73a4f-29b3-425d-bad3-c3e9c0d423c7</t>
   </si>
   <si>
     <t>Study of Local and Foreign Varieties Cultivated in the Granada Plateau. 2015 Results</t>
   </si>
   <si>
     <t>This document describes the results of the 2015 campaign on the productive potential of the local Gordal variety. It analyzes different winemaking techniques and evaluates their impact on the physical, chemical, and sensory characteristics of the wines. It also provides an agronomic and oenological description of the local and foreign varieties grown in the Granada Plateau.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/19f319c3-6a05-4014-85ee-f5eecb197429</t>
   </si>
   <si>
     <t>Conservation of Organic Sparkling Wines of the Pedro Ximénez Variety</t>
   </si>
   <si>
     <t>Document describing a conservation trial of organic sparkling wines of the Pedro Ximénez variety, after disgorging the wines using different preservatives.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/800d018a-4608-43b6-9bed-39a33a43a78f</t>
@@ -6479,225 +6776,231 @@
   <si>
     <t>Continuing the series of projects initiated in the 2007 campaign, this trial network is conducting an agronomic evaluation of the most widely used commercial strawberry varieties in Huelva. These varieties are grown using soilless cultivation systems and planted on two dates: early (October 10) and standard (October 22). The influence of planting date on the parameters considered most important to farmers has been studied, both those related to production and quality.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b554969d-0506-4908-9911-d9ac6b08fd94</t>
   </si>
   <si>
     <t>Oil Accumulation Pattern in Three Olive Varieties</t>
   </si>
   <si>
     <t>Given the importance for farmers to know the optimal time for olive harvesting in order to obtain the highest oil production and the best quality, this paper describes a study carried out on an olive grove in the province of Córdoba, where the oil accumulation behavior of three olive varieties was evaluated: Hojiblanca, Arbequina, and Koroneiki.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1c14087b-0e04-4c43-b6e5-288e13f0f8b8</t>
   </si>
   <si>
     <t>Evaluation of the Agronomic Behavior of Different Citrus Rootstocks and Varieties, Suitable for Industry, in the Conditions of the Marshes of the Lower Guadalquivir River</t>
   </si>
   <si>
     <t>Due to the new CAP guidelines, the viability and continued existence of some traditional crops in the Lower Guadalquivir River is being questioned. Therefore, the introduction of alternative crops adapted to the area, capable of achieving high levels of productivity and profitability, is necessary. To date, there is no experience in the area with citrus cultivation on marshland with serious root smothering problems. The ultimate objective of this study was to establish the viability of citrus cultivation under clay soil conditions with a risk of waterlogging.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/33603278-e96a-4a24-b1c8-60ac35029e31</t>
   </si>
   <si>
+    <t>Pre-emergence herbicide trial against Centaurea diluta in durum wheat</t>
+  </si>
+  <si>
+    <t>Centaurea diluta Aiton, commonly known as broom, is a species of the Compositae family that is increasingly posing problems in herbaceous crops in the Andalusian countryside. Control with post-emergence herbicides is problematic precisely because of its staggered emergence and rapid growth. The objective of this publication was to evaluate the efficacy of 15 pre-emergence herbicide treatments on durum wheat against Centaurea diluta.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b390f233-184a-4831-a1ff-9502ee32a9e4</t>
+  </si>
+  <si>
+    <t>Cotton Crop Residue Management for Pink Bollworm Control (Pectinophora gossypiella)</t>
+  </si>
+  <si>
+    <t>Cereals, oilseeds and protein crops</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4bb76f1-58ad-4599-b345-dd2e86d6435d</t>
+  </si>
+  <si>
     <t>Influence of the Cultivation System on Strawberry Variety Production. 2020/2021 Crop Season. II Quality</t>
   </si>
   <si>
     <t>As a result of the efficient implementation of an increasing number of breeding programs, a wide range of strawberry varieties is now available. Given this broad offering, fruit productivity and quality are key parameters for producers and technicians when selecting varieties to grow, with quality being the main parameter for consumers. This paper presents the organoleptic and postharvest quality results of twelve strawberry varieties grown in different cultivation systems.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/759d0914-a699-4ac7-afe3-e1e0f94bf356</t>
   </si>
   <si>
     <t>Recommendations for Calculating the Application Volume of Phytosanitary Treatments in Greenhouse Tomato Cultivation</t>
   </si>
   <si>
     <t>To adapt the volume of phytosanitary mixture to crop development, a series of tools (tables and graphs) have been developed to estimate it for greenhouse tomatoes, based on easily measurable geometric parameters of the plant mass and the treatment equipment used. This document presents these tools and explains their use. A software application that facilitates the calculation is also available and can be found in the "Training Resources" section of the "Horticulture" sector of this SERVIFAPA portal, called the "GreenRate Application."</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f7444bca-78ca-474f-975f-5671d686034a</t>
   </si>
   <si>
-    <t>Pre-emergence herbicide trial against Centaurea diluta in durum wheat</t>
-[...16 lines deleted...]
-  <si>
     <t>Results of Cotton Variety Trials in Andalusia. 2020/21 Crop Season</t>
   </si>
   <si>
     <t>In order to promote research into cotton cultivation in Andalusia and in response to the cotton sector's desire to advance knowledge of varieties adapted to the majority interest of farmers, the Andalusian Institute for Research and Training in Agriculture, Fisheries, Food and Organic Production (IFAPA), together with the Cotton Farmers' Collective of Southern Andalusia (COALSA SL), Plant Protection and Technology (FITESA) and Semillas del Guadalquivir (GUADALSEM), have joined forces to carry out the experimental development project called "Improving knowledge of the agroclimatic adaptation of cotton varieties in Andalusia".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/62a7f19e-294e-4adf-8334-5d37ebae9cef</t>
   </si>
   <si>
     <t>Evaluation of Blueberry Varieties in Conventional Cultivation</t>
   </si>
   <si>
     <t>In order to understand and compare freely available blueberry varieties, the following line of work, "Prospecting for freely available blueberry varieties. Agronomic assessment under the growing conditions of the province of Huelva," is proposed within the framework of the Sectoral Transfer Project "TRA201600.5: Experimentation and transfer in strawberry and other red fruit cultivation." This work presents the initial data obtained from this new IFAPA research line, which has characterized a total of five varieties selected from those currently freely available on the market.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eefa83a8-4622-408e-b057-4f4b633aee0e</t>
   </si>
   <si>
     <t>Estimation of Biomass and Yield in Herbaceous Crops through Remote Sensing</t>
   </si>
   <si>
     <t>Knowing a crop's biomass and yield is very useful for evaluating different management practices on agricultural plots, such as fertilizer application, irrigation, or pesticide use. It also serves to quantify the impact of global warming on crop development and harvest, or to identify optimal genotypes in crop improvement programs. One method for estimating this biomass is based on plant light use efficiency, which relates dry matter production to incident radiation, and the efficiency of vegetation in using this energy.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50a7bf19-b3bb-4b12-b5c0-1058001bcdb0</t>
   </si>
   <si>
+    <t>Results of Trials on New Durum Wheat Varieties in Andalusia 2019/2020 Campaign</t>
+  </si>
+  <si>
+    <t>Every year new varieties of durum wheat are added to the Register of varieties, either by way of</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ba3c1866-a84c-4f45-ba35-3ccbf3d74213</t>
+  </si>
+  <si>
+    <t>Strawberry Variety Evaluation: Results Obtained in Organic Cultivation. 2017/2018 Campaign</t>
+  </si>
+  <si>
+    <t>Every year, IFAPA, within the Andalusian Agricultural Experimentation Network (RAEA), carries out agronomic and quality characterization of different strawberry varieties in different cultivation systems. This study aims to generate information that can be useful in facilitating varietal selection given the current wide range of available varieties. This paper presents the results obtained during the 2017/2018 campaign, during which twelve varieties were characterized under organic cultivation conditions.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6bc6dd92-e363-4b1c-8497-0ea612f82e05</t>
+  </si>
+  <si>
+    <t>Strawberry Variety Evaluation: Results Obtained in Organic Cultivation. 2018/2019 Crop Season</t>
+  </si>
+  <si>
+    <t>Each year, IFAPA, within the Andalusian Agricultural Experimentation Network (RAEA), carries out agronomic and quality characterization of different strawberry varieties in different cultivation systems. This is intended to generate information that can be useful in facilitating varietal selection given the current wide range of available varieties.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9314bad7-caa7-4d9e-8069-ff458d7c0c55</t>
+  </si>
+  <si>
+    <t>Evaluation of Strawberry Varieties in Organic and Conventional Crops. 2019/2020 Crop Season</t>
+  </si>
+  <si>
+    <t>Every year, the Agricultural Research and Training Institute (Ministry of Agriculture, Livestock, Fisheries and Sustainable Development, Regional Government of Andalusia) carries out, within the Andalusian Agricultural Experimentation Network, an agronomic and quality characterization of different strawberry varieties in different cultivation systems. This work aims to generate information that can be useful to facilitate varietal selection given the current wide range of available varieties. This work presents the results obtained during the 2019/2020 campaign with twelve varieties under off-ground cultivation conditions, both organic and conventional with chemically disinfected soil.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/742cbbec-4298-4195-be0c-e97d3a834ee6</t>
+  </si>
+  <si>
+    <t>Influence of the Cultivation System on Strawberry Varieties. 2021/2022 Crop Season. I. Production Parameters.</t>
+  </si>
+  <si>
+    <t>An increasing number of companies are developing improvement programs to obtain strawberry varieties for production in the province of Huelva and other areas with similar characteristics. As in previous years, this 2021-22 campaign, the Andalusian Institute for Research and Training in Agriculture, Fisheries, and Organic Production (Ifapa) has conducted a trial to evaluate the adaptation of different strawberry varieties to different cultivation systems. Production-related traits of 16 varieties have been evaluated. The objectives of this work are: 1. To compare production-related parameters among the tested varieties. 2. To study the effect of four cultivation systems: conventional cultivation with chemically disinfected soil, soilless cultivation, cultivation without disinfection, and organic cultivation. 3. To generate information aimed at facilitating varietal selection given the current wide range of offerings and the demands of both the national and international markets.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b3a04f44-5b15-42ab-8e45-1eacce6c3924</t>
+  </si>
+  <si>
     <t>Results of 2 Sunflower Trials in Winter Sowing with High Plant Density. 2015 Campaign</t>
   </si>
   <si>
     <t>Preview of the results of two sunflower trials in winter sowing with high plant density on the effectiveness of high-density early sowing using imidazolinone-resistant (IMI) sunflower varieties and varieties with ExpressSun™ technology, which are characterized by their tolerance to the herbicide "tribunuron-methyl."</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0d3524be-e687-47fb-b590-b7d7edf2375b</t>
   </si>
   <si>
     <t>Results of Trials on New Common Wheat Varieties in Andalusia 2019/2020 Campaign</t>
   </si>
   <si>
     <t>Every year new varieties of soft wheat are added to the Register of varieties, either by means of</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cf36485-bcec-48bb-ba53-72f3984e3ae1</t>
   </si>
   <si>
-    <t>Results of Trials on New Durum Wheat Varieties in Andalusia 2019/2020 Campaign</t>
-[...41 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b3a04f44-5b15-42ab-8e45-1eacce6c3924</t>
+    <t>Application of solarization and biofumigation techniques in strawberry crops</t>
+  </si>
+  <si>
+    <t>Given the critical legal situation regarding chemically derived active ingredients primarily used as soil disinfectants for strawberries, it is necessary to continue working on developing physical/biological disinfestation techniques (such as biosolarization/biofumigation) that will provide farmers with potential tools for this aspect of the crop, in the event of a ban or restriction on the use of the currently used options. This is precisely the main objective of this line of work, which places special emphasis on the use of the aforementioned techniques applied directly to the crop ridge.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e2bf89a-d401-41fb-9cf7-a3b36b80f28f</t>
+  </si>
+  <si>
+    <t>Effectiveness of chemical soil disinfestation and biosolarization techniques in controlling strawberry pathogen populations and disease incidence. Influence of treatments on crop yields</t>
+  </si>
+  <si>
+    <t>Given the critical legal situation regarding the active ingredients primarily used as soil disinfectants for strawberry production, it is necessary to evaluate and promote other chemical tools that allow for effective soil disinfestation, or to innovate in the application of some already known ones to increase their effectiveness. The results shown correspond to trials conducted during the 2016/2017 crop year.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8535f915-334e-4ccd-a438-344bc6005641</t>
   </si>
   <si>
     <t>Results of the Rapeseed Trials in Andalusia. 2020-2021 Crop Season</t>
   </si>
   <si>
     <t>Given the need for viable alternatives for the Andalusian countryside, IFAPA continues its network of rapeseed (Brassica napus) variety trials, with the aim of providing farmers with answers on various aspects related to cultivation techniques, the performance of the new Clearfield varieties, the efficacy of new herbicides, disease resistance, and disease control treatments. Results of the trials of nine commercial rapeseed varieties, carried out in the towns of Córdoba and Montemayor (Córdoba) during the 2020-2021 campaign.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bf40c1f8-c578-403b-8ac2-c2b56fef660b</t>
   </si>
   <si>
     <t>Results of the Rapeseed Trials in Andalusia. 2019-2020 Campaign</t>
   </si>
   <si>
     <t>In response to the need for viable alternatives for Andalusian farmers, IFAPA is continuing its network of rapeseed (Brassica napus) trials, aiming to provide farmers with answers on various aspects related to cultivation techniques, the performance of new varieties (Clearfield), the efficacy of new herbicides, disease resistance, and disease control treatments.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e8f90107-c1bf-406d-a139-d6c12120a975</t>
   </si>
   <si>
     <t>Rapeseed Variety Trials in Andalusia. 2021/22 Crop Season</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dfb3f120-3430-4d24-b906-7f5830dbf275</t>
   </si>
   <si>
     <t>General Criteria for Establishing an Avocado Plantation</t>
   </si>
   <si>
     <t>Before establishing an avocado plantation, it is essential to understand its soil and climate requirements and ensure that the plot's characteristics meet these requirements for a profitable crop. The choice of variety(s) to be planted, as well as the plantation design (planting frames, pollinator placement, etc.), are influenced by various criteria that must be taken into account for the successful establishment of the plantation. Likewise, soil preparation prior to planting, the timing of planting, and initial crop management are key aspects described in this document.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c96eb60-dbf8-46a4-b089-02445da7432e</t>
   </si>
   <si>
-    <t>Application of solarization and biofumigation techniques in strawberry crops</t>
-[...14 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8535f915-334e-4ccd-a438-344bc6005641</t>
+    <t>Determining the optimal time for olive harvesting</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5b1d21be-6929-4153-a443-8791ed15e90f</t>
   </si>
   <si>
     <t>Influence of the Agroenvironment on Production-Related Traits in Strawberry Varieties. 2022/2023 Crop Season</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f2aee712-9385-4db5-ac42-c7bcde86e4db</t>
   </si>
   <si>
     <t>Marketing of Citrus Fruits at Source in Andalusia</t>
   </si>
   <si>
     <t>From a survey of 203 citrus growers in Andalusia, the main channels and</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a89442cc-ee1d-4ad3-9217-0157e1d95f65</t>
   </si>
   <si>
     <t>Would irrigators be willing to pay to improve the guarantee of irrigation water supply?</t>
   </si>
   <si>
     <t>Analysis of irrigators' willingness to pay for improved irrigation water supply security. The methodology used is the valuation technique of choice experiments for the case study of the Santaella Irrigation Community (Genil-Cabra). The results show that just over half of the irrigators are willing to pay to improve this guarantee, clearly identifying three classes: those unwilling to pay, those with a low willingness to pay (primarily due to a reduction in variability in the irrigation water supply received), and those with a high willingness to pay (both to reduce variability and to increase the average supply). Furthermore, factors related to farm and farmer characteristics that determine membership in each class are identified. The results obtained are relevant from the perspective of policymakers, enabling them to design efficient instruments in the current context of climate change.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cac43e9d-0276-4da1-9b32-1e1642577300</t>
   </si>
@@ -6716,56 +7019,50 @@
   <si>
     <t>Analysis of the level of knowledge about extra virgin olive oil and its relationship with consumption.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34db5b78-2aed-410a-a27c-4086f00e031a</t>
   </si>
   <si>
     <t>Recommendations for Making Andalusian Goat Cheese</t>
   </si>
   <si>
     <t>Andalusia is the main producer of goat's milk in Spain and one of the highest in the entire Mediterranean basin. The milk comes from native breeds (Payoya, Malaga, Murciano-Granadina, and Florida) closely associated with extensive and semi-extensive farming models. The matured cheese obtained from this milk is a distinctive product, with added value derived from its quality, placing it in the gourmet food segment. This work establishes basic recommendations during the different production stages to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a756a99c-b8a1-4563-b8db-ec932f7f7eaf</t>
   </si>
   <si>
     <t>Advances in the Development of Non-Chemical Alternatives for Soil Disinfestation in Strawberry Cultivation</t>
   </si>
   <si>
     <t>Given the critical legal situation regarding chemically derived active ingredients, primarily used as soil disinfestants in strawberry cultivation, it is necessary to continue researching physical/biological disinfestation alternatives that provide farmers with potential tools for this aspect of the crop, in the event of a ban or restriction on the use of currently used options. The document presents the results of the 2016-2017 campaign from trials conducted at the El Cebollar Farm (Moguer, Huelva).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f42c482-3acb-4e4f-ba31-a30e36dc5613</t>
   </si>
   <si>
-    <t>Determining the optimal time for olive harvesting</t>
-[...4 lines deleted...]
-  <si>
     <t>Almond wood diseases: Botryosphaeria decay</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d329c8b-3161-4640-b8e1-fc60042778bf</t>
   </si>
   <si>
     <t>Sustainable management of wood diseases in almond trees</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ecb04f2d-dc76-405e-b0e2-a87c034078c5</t>
   </si>
   <si>
     <t>Towards sustainable control of almond diseases caused by fungi of the Botryosphaeriaceae family.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f21f6890-576f-4af9-9bee-70a686df9b84</t>
   </si>
   <si>
     <t>Fungal wood diseases, a threat to economically important crops.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/837af9a0-9266-4f73-a770-4e3cf5077570</t>
   </si>
   <si>
     <t>Estimated Varietal Distribution in Strawberry Cultivation in Huelva. 2019/2020 Crop Season</t>
@@ -7343,59 +7640,50 @@
   <si>
     <t>https://plagas.itacyl.es/documents/109511/1322754/LE-E-08_O%C3%8DDIO+EN+LEGUMINOSAS_2021-W.pdf/2f3e259f-4652-cde9-2739-b1b604f25232?t=1637913956976</t>
   </si>
   <si>
     <t>Legume diseases. Fusarium wilt in legumes (Fusarium spp.)</t>
   </si>
   <si>
     <t>CAUSAL AGENT: Caused by the fungi Fusarium solani (neck and root rot) and F. oxysporum (wilt), both with a high number of hosts, including legume crops (peas, chickpeas, lentils, vetch, latiros, lupins, beans, alfalfa, etc.). However, F. oxysporum is structured in special forms that attack a single species or a limited number of them. F. solani is more generalist. They are soil-borne diseases (primary inoculum in the soil or crop residues). However, it can also be transmitted by seed. Development conditions: Temperature 12-35ºC (optimum 20-25ºC) and high humidity. It can manifest at any time, and can progress slowly or very explosively. Early infections may be asymptomatic, but as temperatures rise during flowering, the fungus can grow rapidly, causing significant damage in just a few days. Likewise, water stress or any other factor that weakens the plant can promote the onset of symptoms and damage in previously infected plants. CYCLE, SYMPTOMS, AND DAMAGE: They can remain in the soil for many years. F. oxysporum penetrates intercellularly or through wounds in the root until it reaches the xylem, causing its obstruction. F. solani infects the root or root collar, progressing downward and causing rot. F. oxysporum displays a reddish or brown coloration in the root xylem, and sometimes in the lower part of the stem, visible when cutting vertically or in cross sections. F. solani usually displays reddish or brown spots below the soil surface, which eventually rot. Water and nutrient flow decreases, causing aerial symptoms ranging from yellowing, wilting, defoliation, stunting, premature senescence, and plant death.</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2068720/LE-E-07_FUSARIOSIS+EN+LEGUMINOSAS_2021-W.pdf/1b49f7c9-563f-f571-0e5b-cb56c3b4717a?t=1671607569606</t>
   </si>
   <si>
     <t>Diseases of legumes. Downy mildew on legumes (Peronospora spp.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3581736/LE-E-03+MILDIU+EN+LEGUMINOSAS_2025-W.pdf/1afc629d-1927-55bc-e952-9528d66ab070?t=1744025579505</t>
   </si>
   <si>
     <t>Innovation projects dossier</t>
   </si>
   <si>
     <t>Inventory of innovative projects implemented by supra-regional operational groups of the European Partnership for Innovation for Agricultural Productivity and Sustainability of the National Rural Development Programme (PNDR) 2014-2022, submeasure 16.2.</t>
   </si>
   <si>
-    <t>Plant pest and disease alerts: Presence of Cydalima perspectalis, a defoliating lepidopteran associated with the genus Buxus spp.; boxwood (Buxus sempervirens) specimens in Asturias are affected.</t>
-[...7 lines deleted...]
-  <si>
     <t>Annual Report 2023</t>
   </si>
   <si>
     <t>The Institute of Natural Resources and Agrobiology of Seville (IRNAS) is an experimental research center in the areas of Agricultural Sciences and Natural Resources.</t>
   </si>
   <si>
     <t>https://www.irnas.csic.es/wp-content/uploads/2024/06/MEMORIA_IRNAS_2023.pdf</t>
   </si>
   <si>
     <t>Plowing</t>
   </si>
   <si>
     <t>Agriculture, livestock, and current agri-food program.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-arada_sq_f1308280_1.html</t>
   </si>
   <si>
     <t>EFE-Agro Mundo Rural</t>
   </si>
   <si>
     <t>Audios related to agriculture and livestock.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-mundo-rural_sq_f174949_1.html</t>
@@ -7685,51 +7973,51 @@
   <si>
     <t>Illustrated guide to apple tree diseases, pests, and beneficial fauna</t>
   </si>
   <si>
     <t>The apple is of considerable importance in Asturias, both economically (it is the main agricultural crop) and socioculturally (it constitutes the raw material for an emblematic product in Asturias: cider). Currently, apple orchards occupy an area of 10,324 hectares in Asturias, according to a study presented in 2010 by the Institute of Natural Resources and Territorial Planning (INDUROT) of the University of Oviedo. Traditionally, apple orchards are produced in extensive pastureland plantations with mixed use of grass for livestock and with trees on open rootstock, freely trained against all winds, and with little or no phytosanitary application. Furthermore, since the late 1980s, semi-intensive apple orchards have been planted with selected varieties and with trees arranged in rows and trained in an axis. According to the INDUROT study, these new orchards occupy 839 hectares.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Gu%C3%ADa+ilustrada+de+las+enfermedades%2C+las+plagas+y+la+fauna+beneficiosa+del+cultivo+del+manzano.pdf/154207db-b7da-516e-46ad-b611e2046ca6?t=1729770322619</t>
   </si>
   <si>
     <t>Description of the apple varieties of the PDO Sidra de Asturias</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Descripci%C3%B3n+de+las+variedades+de+manzana+de+la+D.O.P.+Sidra+de+Asturias.pdf/357e4e87-98cf-ba01-120f-b6daf98a5dfe?t=1729770417324</t>
   </si>
   <si>
     <t>Pests and diseases of fruit trees. Bacterial leaf spot in almond and stone fruit trees</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2034461/FR-E-06_MANCHA+BACTERIANA+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2022-W.pdf/3134ed6e-b87e-679b-f009-100f28e6485f?t=1671607990109</t>
   </si>
   <si>
     <t>Asturian hazelnut varieties: a source of antioxidants and healthy fats</t>
   </si>
   <si>
-    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=/art%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
+    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=%2Fart%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
   </si>
   <si>
     <t>Pests and diseases of fruit trees. Pistachio beetle (Labidostomis lusitanica Germ.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3608273/PI-P-01_CLITRA+O+ESCARABAJILLO+DEL+PISTACHO_2025-W.pdf/1dc8e760-5bc8-fa7c-7b29-a425982ea9f1?t=1748856561472</t>
   </si>
   <si>
     <t>Pests and diseases of fruit trees. Ochre spot (Polystigma amygdalinum PF Cannon)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/624006/FR-E-04+MANCRA+OCRE.pdf/80b275e6-5be2-fa01-901b-0efbf47b3078?t=1614596657150</t>
   </si>
   <si>
     <t>Pests and diseases of fruit trees. Fig scale (Ceroplastes rusci L.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/621101/FR-P-05+Cochinilla+de+la+higuera-2020+W.pdf/2ad87640-e656-15cc-a1fd-3e85fb1b4994?t=1595500849687</t>
   </si>
   <si>
     <t>Pests and diseases in fruit trees. Screening or shotgunning in almond and stone fruit trees</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3152470/FR-E-05_CRIBADO+O+PERDIGONADO+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2023-W.pdf/5cdee10b-456c-67fa-d181-45021d3146af?t=1687759957308</t>
   </si>
@@ -8105,95 +8393,95 @@
   <si>
     <t>The Circular Economy seeks to minimize waste in industrial processes by making more efficient use of resources. Unlike models based on extracting, producing, consuming, and disposing, the Circular Economy promotes reuse, recycling, and renewal within a closed production system.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/0/Harina+roxa+de+magaya+como+ingrediente+de+galletas.pdf/fdd53c28-988b-b130-641e-404c4f14d62e?t=1748604980716</t>
   </si>
   <si>
     <t>Cheese Dictionary</t>
   </si>
   <si>
     <t>To talk about cheese is to talk about a food with more than 10,000 years of history, even predating writing, whose origin is a mystery steeped in legend. The first cheeses appeared in the Neolithic period, when humans began shepherding and learned to domesticate animals (the first sheep appeared between 8000 BC and 3000 BC), a time when our ancestors began to prepare this ancient food.</t>
   </si>
   <si>
     <t>https://www.itacyl.es/documents/20143/235841/Diccionario+del+queso_prueba+maquetaci%C3%B3n.pdf/dcda7e14-59b1-fce7-d509-faf109fefdbc?t=1733386537036</t>
   </si>
   <si>
     <t>CONAFE TUTORIALS</t>
   </si>
   <si>
     <t>Specialized video channel on Friesian livestock with tutorials on management, genetics, etc.</t>
   </si>
   <si>
     <t>https://www.youtube.com/playlist?list=PLw3H0LRHH720buTI7Eulqg5PWNqJ2AyOh</t>
   </si>
   <si>
+    <t>Manual of good practices for vine cultivation in the region of Murcia. Socioeconomic and environmental assessment</t>
+  </si>
+  <si>
+    <t>The manual aims to convey, in a direct and simple way, to winegrowers and technicians involved in the regional wine chain, sustainable cultivation guidelines, both for dryland bush-fed vines and for irrigated trellis vines.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/manual-de-buenas-practicas-para-el-cultivo-de-la-vina-en-la-region-de-murcia-evaluacion-socioeconomica-y-ambient-1</t>
+  </si>
+  <si>
+    <t>Cost structure of agricultural production areas in the Region of Murcia: open-air and greenhouse horticulture</t>
+  </si>
+  <si>
+    <t>Publication dedicated to regional horticultural crops, both outdoors and under protected and greenhouse conditions.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-horticultura-al-aire-libre-y-bajo-invernadero</t>
+  </si>
+  <si>
+    <t>Cost structure of the agricultural production guidelines of the Region of Murcia: nuts, pome fruit, vines, and olives</t>
+  </si>
+  <si>
+    <t>Publication dedicated to the most characteristic woody crops of rural Murcia, including nuts, pome fruit, table and wine grapes, and olive trees.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
+  </si>
+  <si>
+    <t>Influence of climate change on plant breeding</t>
+  </si>
+  <si>
+    <t>Work by experts from different fields of plant breeding in which they contribute their experiences, knowledge and opinions on the different aspects that relate plant breeding and the challenge of climate change.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
+  </si>
+  <si>
     <t>Cost structure of agricultural production areas in the Region of Murcia: stone fruit and citrus fruits</t>
   </si>
   <si>
     <t>Publication dedicated to the cultivation of regional citrus and stone fruit trees</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
-    <t>Manual of good practices for vine cultivation in the region of Murcia. Socioeconomic and environmental assessment</t>
-[...34 lines deleted...]
-  <si>
     <t>Sustainable Future</t>
   </si>
   <si>
     <t>BBVA podcast that analyzes the transition and offers recommendations for sustainability</t>
   </si>
   <si>
     <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
   </si>
   <si>
     <t>Digital droplet PCR technology for the detection of Ilyonectria liriodendri in environmental samples of grapevines</t>
   </si>
   <si>
     <t>Article about the accurate, early, and specific detection and quantification of blackleg fungi and the evaluation of droplet digital PCR and real-time PCR techniques.</t>
   </si>
   <si>
     <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
   </si>
   <si>
     <t>Protection of grapevine pruning wounds against Phaeomoniella chlamydospora and Diplodia seriata using commercial biological and chemical methods</t>
   </si>
   <si>
     <t>Article about Botryosphaeria dieback and esca, two of the most damaging grapevine trunk diseases (VTB) affecting vineyards in major grape-producing areas around the world.</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
@@ -8489,59 +8777,50 @@
   <si>
     <t>Member States are primarily responsible for the eradication of ovine and caprine brucellosis. Therefore, the main objective is to declare regions or provinces officially free of brucellosis by Community Decision if they meet the criteria established in Delegated Regulation (EU) 2020/689, consisting of the absence of confirmed cases of B. abortus, B. melitensis, or B. suis in the last three years; maintenance of the officially brucellosis-free status without vaccination in at least 99.8% of establishments comprising at least 99.9% of animals in at least those last three years; and without vaccination in those three years or the entry of animals that had been vaccinated three years prior to its introduction.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/sites/default/files/inline-files/2023/01/Programa%20%20Brucelosis%20Ov_Cap%202023%28F%29.pdf</t>
   </si>
   <si>
     <t>National Program for Surveillance and Control of Ovine and Goat Brucellosis 2023-2030. (Infection with B. abortus, B. melitensis, and B. suis)</t>
   </si>
   <si>
     <t>Member States are primarily responsible for the eradication of ovine and caprine brucellosis. For a zone to be declared officially free from the disease, it must meet the following requirements: no confirmed cases of B. abortus, B. melitensis, or B. suis in the last three years; maintenance of the officially brucellosis-free status without vaccination in at least 99.8% of establishments comprising at least 99.9% of animals for at least the last three years; and no vaccination in those three years or entry of animals that had been vaccinated three years prior to its introduction.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programavigilanciaboc2023-2030_tcm30-639976.pdf</t>
   </si>
   <si>
     <t>National Bovine Tuberculosis Eradication Program (Mycobacterium tuberculosis complex infection)</t>
   </si>
   <si>
     <t>Tuberculosis is an infection by any of the mycobacterial species of the Mycobacterium tuberculosis complex (MTC) present in bovine animals (including all Bos and Bubalus species) and in bison (Bison bison and Bison bonasus), in deer, goats or camelids.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programatb2025_18022025_tcm30-698268.pdf</t>
   </si>
   <si>
-    <t>Meat and meat products: tripe</t>
-[...7 lines deleted...]
-  <si>
     <t>Phytopathological Records</t>
   </si>
   <si>
     <t>To provide information on the biology and control of pests, diseases, weeds, physiopathies, and auxiliaries of interest to plants in Extremadura.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Fichas+Fitopatologicas+Indice+20231003.pdf/511213aa-e15c-4ae1-afcc-449680c0f7b9?t=1696338055227</t>
   </si>
   <si>
     <t>Epidemiological situation of classical swine fever</t>
   </si>
   <si>
     <t>CSF is a highly contagious disease that affects both domestic and wild swine. It is caused by a virus of the Flaviviridae family, genus Pestivirus, and is characterized by hemorrhagic lesions and is typically fatal in its acute forms, affecting animals of all ages. CSF must be ruled out in any case that presents with hemorrhagic symptoms or nervous symptoms. Mortality and morbidity are usually very high, although less virulent strains have also been described that cause chronic or mild infections, with significant neonatal losses and impaired fertility.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/informeppc_2025-03-21_tcm30-550589.pdf</t>
   </si>
   <si>
     <t>German Agrolife</t>
   </si>
   <si>
     <t>Here, we'll explore my evolution as a farmer, discuss everything related to the primary sector, and share tips and tricks to help everyone improve. You'll also have a weekly podcast where we'll talk about agriculture and feature guests who'll tell us their stories. We'll bring in experts and professionals from all sectors.</t>
   </si>
   <si>
     <t>https://www.youtube.com/@GermanAgrolife</t>
@@ -8597,150 +8876,114 @@
   <si>
     <t>Information on the uprooting of olive tree plantations for ornamental purposes in the Autonomous Community of Aragon</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/51703943/Viveristas.++Arranque+olivos.pdf/4debd822-2ffc-1ffc-c4d9-9ca4d571fa3b?t=1593512396571</t>
   </si>
   <si>
     <t>Active ingredients allowed in integrated production for pome fruit trees and restrictions on use</t>
   </si>
   <si>
     <t>Information on active ingredients in integrated production for pome fruit trees and restrictions on use</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240222_frutales-de-pepita-2024</t>
   </si>
   <si>
     <t>Active ingredients allowed in integrated production for stone fruit trees and restrictions on use</t>
   </si>
   <si>
     <t>Information on active ingredients in integrated production for stone fruit trees and restrictions on use</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240223_frutales-de-hueso-2024</t>
   </si>
   <si>
-    <t>Plant pest and disease alerts: detection of Trioza erytreae, the African citrus psyllid, in the central-eastern coastal area of Asturias</t>
-[...25 lines deleted...]
-  <si>
     <t>Golden flavescence of grapevine and its vector Scaphoideus titanus Ball</t>
   </si>
   <si>
     <t>Golden flavescence, in English “flavescence dorée of grapevine”, is a very serious and destructive disease that affects the vine. It is a disease of bacterial origin, being produced by the phytoplasma Candidatus Phytoplasma vitis, which needs to be transmitted by an almost specific vector called the vine cicada (Scaphoideus titanus Ball)</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
-[...8 lines deleted...]
-    <t>https://www.asturias.es/documents/217090/1859119/Ficha-tecnica-2018-29-polilla-patata-tecia-solanivora.pdf/3d376ee2-b0f2-4cbb-dc3e-b6e52db40a78?t=1667824955639</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Guidelines for the biological control of the chestnut wasp</t>
   </si>
   <si>
     <t>Recommendations for the release of Torymus sinensis, a biological control organism for the chestnut wasp</t>
   </si>
   <si>
     <t>https://www.asturias.es/documents/217090/555900/20210506-directrices-control-avispilla-casta%C3%B1o.pdf/ee4f19f3-7690-9ae9-0937-644c55fa67b0?t=1667822066025</t>
   </si>
   <si>
     <t>Fact sheet on Xilella fastidiosa</t>
   </si>
   <si>
     <t>Who is Xilella, the fearsome plant killer?</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Notice of the first outbreak of Tomato Rugose Fruit Virus (ToBRFV) in the Region of Murcia (September 27, 2021)</t>
   </si>
   <si>
     <t>Tomato brown rugose fruit virus (ToBRFV), a member of the tobamovirus family, was first detected in tomato crops in Israel in 2014 and in Europe in Germany in 2018. In 2019, it experienced a significant expansion when it was isolated in Italy, the Netherlands, Greece, and other Member States. It was first detected in Spain in Almería in 2019 and recently in the Region of Murcia in September 2021.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Information note on the control of mealybugs in citrus fruits</t>
   </si>
   <si>
     <t>Recommendations for the control of mealybugs in citrus fruits</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Suspicious symptoms of disease in citrus fruits</t>
   </si>
   <si>
     <t>Appearance of suspicious symptoms in some plantations due to diseases</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Manual for the identification of citrus pests and diseases in the field</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Abridged guide to identifying citrus pests and quarantine diseases</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Technical information on the apple snail pest in rice</t>
   </si>
   <si>
     <t>The Pomacea insularum (apple snail) species is found in Spain. First detected in 2009, it has spread throughout the Ebro Delta. This species is considered one of the 100 most harmful invasive species.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359215/2016-09_Arroz%2C+nota+informativa+caracol+manzana%2C+septiembre+2016.pdf/6fa1e710-5872-4bc2-8867-c24564698fb9</t>
   </si>
   <si>
     <t>Citrus fruits, information note Amitus spiniferus (Brèthes). Biological control Aleurothrixus floccosus Mask</t>
   </si>
   <si>
     <t>Biological control of whiteflies Aleurothrixus floccosus, Dialeurodes citri and Parabemisia myricae (Homoptera: Aleyrodidae) in Valencian citrus fruits by means of Hymenoptera parasites Amitus spiniferus</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Amitus+spiniferus+Caste.pdf/4c479bb3-3f56-852b-231c-c5024c2366e7?t=1706105425267</t>
   </si>
   <si>
     <t>Clementines, treatments exported to the United States</t>
   </si>
   <si>
     <t>United States-Spain collaboration program for the export of clementines to the United States, 2021-2022 campaign</t>
   </si>
@@ -8762,113 +9005,77 @@
   <si>
     <t>Fire blight is a disease caused by the bacterium Erwinia amylovora that affects various species of the Rosaceae family, including pear, apple, quince, Japanese medlar, etc.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359203/Fuego+bacteriano.pdf/3ccc53c4-6b78-4a66-b49c-dec00968d3ed</t>
   </si>
   <si>
     <t>Almond wasp</t>
   </si>
   <si>
     <t>The almond wasp (Eurytoma amigdali E) is a hymenopteran recently discovered in almond orchards in the Valencian Community. The adults are black and emerge in spring from the fruit they parasitized the previous season.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359209/FOLLETO+AVISPILLA+2023.pdf/27784343-f50a-c1ef-d541-79aa9d9c278e?t=1694517361697</t>
   </si>
   <si>
     <t>Information note and management recommendations: thrips damage to citrus, persimmon, and pomegranate.</t>
   </si>
   <si>
     <t>Given the damage caused by thrips observed since May on leaves and fruit in various citrus, persimmon and pomegranate crops and the confirmation of the presence of Scirtothrips aurantii Faure in certain areas, the following recommendations have been considered appropriate:</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/370665641/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/3b641e50-7541-d50f-c831-9d487d3e1706?t=1736254979179</t>
   </si>
   <si>
-    <t>Recommendations for the strategy to control leaf necrosis in persimmons</t>
-[...16 lines deleted...]
-  <si>
     <t>Recommendations against fruit fly (Ceratitis capitata) in citrus fruits.</t>
   </si>
   <si>
     <t>Fruit fly (Ceratitis capitata). Recommendations for farmers to achieve maximum effectiveness in fruit fly treatment.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/C%C3%ADtricos%2C+Aviso+de+tratamiento+ceratitis+capitata+agosto+2024.pdf/8201cc70-3020-484b-f0a0-fc2a9526e43d?t=1724135614766</t>
   </si>
   <si>
     <t>Drosophila suzukii treatment notice for cherry trees</t>
   </si>
   <si>
     <t>In the various areas where Drosophila suzukii is being monitored, populations of this insect are being detected. Remember that attacks tend to be more intense and frequent at the beginning of the harvest, and treatment will be especially necessary in plots that were attacked in previous years and that left cherries unharvested last year (fly damage or cracking, lack of profitability, etc.).</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cerezo+Drosophila+Suzukii+6+de+mayo+2024-v2.pdf/0a8ab9f9-0ce7-24ee-8edb-a4a8eaace001?t=1715003789838</t>
   </si>
   <si>
     <t>Notice of treatment of plum moth (Cydia funebrana) in plum trees</t>
   </si>
   <si>
     <t>The second generation of the plum moth has been seen flying between late May and early June in the Ribera and Val d'Albaida regions, and somewhat later in inland areas. Eggs will hatch this week and next. Treat accordingly.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cydia+04+de+junio+2024.pdf/c34ae3a0-e9cc-6fb8-3c39-62fc4035985c?t=1717504144108</t>
   </si>
   <si>
-    <t>Olive fly (Bactrocera oleae) treatment notice</t>
-[...16 lines deleted...]
-  <si>
     <t>Field manual for the prevention of the bacterial disease known as HLB (Huanglongbing, greening...)</t>
   </si>
   <si>
     <t>Field Manual for the Prevention of HBL (Huanglongbing), a bacterial disease that affects the plant's vascular-phloem system and causes the death of citrus fruits: oranges, mandarins, lemons, grapefruits, limes, and other citrus fruits. Spread by insect vectors: Trioza erytreae and Diaphorina citri. Target organs: leaves, stems, roots, and fruits. Symptoms: leaf and fruit malformations, chlorosis.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/MANUAL+DE+CAMPO+HLB+-+PRE-HLB+v4.pdf/f3f73256-c967-c5ac-fd71-883b9cffe032?t=1718777793039</t>
   </si>
   <si>
     <t>General information poster for the prevention of the bacterial disease known as HLB (Huanglongbing, greening...)</t>
   </si>
   <si>
     <t>Poster with general information for preventing the bacterial disease HBL (Huanglongbing, greening, etc.), which affects the plant's phloem. The causative agent is the bacterium Candidatus Liberibacter spp.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/Poster+v3.pdf/95599e6e-8caa-7dc1-0903-1b2a68b525d7?t=1652075967244</t>
   </si>
   <si>
     <t>Information poster for the prevention of the bacterial disease known as HLB (Huanglongbing, greening...)</t>
   </si>
   <si>
     <t>Information poster with general information on preventing the bacterial disease HBL (Huanglongbing, greening, etc.), which affects the plant's phloem. The causative agent is the bacterium Candidatus Liberibacter spp.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/CARTEL+INFORMATIVO+-+PRE-HLB_v2.pdf/7744b3be-40cd-ce17-811c-94ee069f6203?t=1652075968027</t>
@@ -8876,104 +9083,95 @@
   <si>
     <t>Information note Trioza erytreae (African citrus psyllid)</t>
   </si>
   <si>
     <t>The African psylla (Trioza erytreae) is a sucking insect of the order Hemiptera, belonging to the family Triozidae.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Trioza+erytreae%2C+febrero+2015.pdf/f4eaf160-7ac2-45cd-b82a-63cca43b1a52</t>
   </si>
   <si>
     <t>Technical information on the potato flea beetle (Epitrixs pp.)</t>
   </si>
   <si>
     <t>The potato flea beetle refers to several species of the Epitrix genus, which are primarily considered pests of potato crops, although they can also affect other Solanaceae crops such as peppers, tomatoes, and eggplants.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Nota+informativa+patata+%28Epitrix+spp%29%2C+febrero+2016.pdf/556115f6-db65-4b33-9126-c8656fbb839d</t>
   </si>
   <si>
     <t>Fact sheet on Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis Hood, known as chili thrips, tea yellows, or flower thrips, is a harmful organism classified as a quarantine pest. It is an insect native to southern and eastern Asia and has a wide range of host plants (more than 150 species), including commercial crops such as beans, tomatoes, eggplant, cucumber, onion, and peppers.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Poster of poorly dried citrus fruits</t>
   </si>
   <si>
     <t>Citrus blight, a very serious disease for our lemon trees.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>National contingency plan Plenodomus tracheiphilus [= Phoma tracheiphila] (citrus dieback)</t>
   </si>
   <si>
     <t>This document sets out the measures to be taken against the fungus Plenodomus tracheiphilus (syn. Phoma tracheiphila), an organism regulated in the European Union (EU) by Directive 2000/29/EC, with the aim of preventing its appearance and, if it does appear, acting quickly and effectively, determining its distribution and combating it in order to prevent its spread and eradicate it.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+PLENODOMUS+160523Plan.pdf/595d80a8-d3b4-48d3-aed9-f854ac0463ff</t>
   </si>
   <si>
     <t>National contingency plan Pomacea maculata (= P. insularum) (apple snail)</t>
   </si>
   <si>
     <t>This document sets out the measures to be taken against gastropod mollusc species of the genus Pomacea, a quarantine pest in Europe, with the aim of preventing their appearance and, if they do appear, acting quickly and effectively, determining their distribution and combating them with the aim of eradicating them.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+CARACOL+MANZ+pncpomacea_nov2020_tcm30-136088.pdf/b2b53409-da6b-4afc-9311-36d29daf57f2</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis, biology and symptoms</t>
   </si>
   <si>
     <t>First detection of Scirtothrips dorsalis in the Valencian Community</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359284/Scirtothrips+dorsalis.+Biologia+y+sintomas.pdf/79ed1a4c-11b8-4bed-bae8-acabe3aeaca4</t>
   </si>
   <si>
     <t>Scirtothrips aurantii, information note and management recommendations, damage caused by thrips in citrus, persimmon and pomegranate.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/384481564/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/9a21f50e-e23f-a59c-ecfb-8d7599fc44fb?t=1720426298233</t>
   </si>
   <si>
-    <t>Phytosanitary bulletin of notices and information</t>
-[...7 lines deleted...]
-  <si>
     <t>Plant health, pest sheets: Ripersiella (Rhizoecus) hibisci</t>
   </si>
   <si>
     <t>R. hibisci is a polyphagous mealybug that feeds on the roots of potted plants, reducing the absorption of water and nutrients by the plant and even causing its death.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/833407/fd372ec0-e5f0-0e3b-d51c-b9234e8995a2</t>
   </si>
   <si>
     <t>Plant health, pest reports: Erwinia amylovora (fire blight)</t>
   </si>
   <si>
     <t>Fire blight is a disease caused by the bacterium Erwinia amylovora that affects various species of the Rosaceae family, including pear, apple, quince, and Japanese medlar trees. It was detected in Cantabria in 2011 and is considered an extremely harmful disease.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/308190/412644f2-f16d-71b5-2ddd-e29e8263daaa</t>
   </si>
   <si>
     <t>Plant health, pest sheets: Mhytimna unipuncta</t>
   </si>
   <si>
     <t>Mhytimna unipuncta is a defoliating caterpillar of meadows and corn, which causes damage of varying intensity, although it is increasingly common in Cantabria and in certain areas can cause some alarm among the population.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/932721/d8327406-3b71-d638-59c2-d4c026f49341</t>
@@ -9110,131 +9308,77 @@
   <si>
     <t>Xylella fastidiosa is a bacterium that causes rapid and widespread decline in plants. In the most severe cases, the leaves and branches may dry up and, ultimately, the entire plant may die. In many host species, the presence of the bacteria does not produce any symptoms, making detection extremely difficult. X. fastidiosa is transmitted from one plant to another by the action of an insect vector, so the main route of spread of the disease is the trade of contaminated plant material from areas where the bacteria is present.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Xylella+Fastidiosa+Programa+de+Actuaciones+EXTREMADURA+2024.pdf/e8bcaeec-b395-fd8c-68fd-a927b5a9dd77?t=1715584340575</t>
   </si>
   <si>
     <t>Xylella fastidiosa. Vector population behavior.</t>
   </si>
   <si>
     <t>Xylella fastidiosa is a bacterium that lives in the xylem of plants, preventing the normal flow of water and nutrients. It causes diseases in various economically important crops, depending on the subspecies and genetic group of the bacteria. The most characteristic symptoms are the scorched appearance of leaves and shoots. In Alicante (multiplex subspecies), the affected crop is the almond tree.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368987753/Comportamiento+de+la+poblaci%C3%B3n+de+vectores.pdf/49e8bf84-7fb1-f133-7bb7-8a64aca66722?t=1713971649585</t>
   </si>
   <si>
     <t>Control of Tuta absoluta in tomato</t>
   </si>
   <si>
     <t>Since its detection in mid-2006, it has been the most significant tomato pest due to damage to plants and fruit, difficulty in control, and rapid population growth.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Tomate%2C+control+Tuta%2C+septiembre+2016.pdf/6400490d-890e-40d1-bfe8-97a0403e6f71</t>
   </si>
   <si>
-    <t>Triptych Rhynchophorus ferrugineus (Red palm weevil)</t>
-[...7 lines deleted...]
-  <si>
     <t>Paysandisia archon Triptych, recommendations against the palm borer caterpillar</t>
   </si>
   <si>
     <t>Paysandisia archon, a lepidopteran of the Castniidae family, is native to South America, whose larvae feed on palm trees. The first detection in Europe was in France and Italy in 1998-99. In Spain, it was first detected in Catalonia in May 2002, and in the Valencian Community in June of that same year.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/375721956/Paysandisia+junio+2023_r05.pdf/d6c89b4b-7dd1-9940-45d2-877ade3d6854?t=1699013133037</t>
   </si>
   <si>
     <t>National Contingency Plan for Non-European Tephritids</t>
   </si>
   <si>
     <t>This document outlines the measures to be taken against non-European tephritid species (non-European fruit flies) with the aim of preventing their emergence. Should any of the species mentioned in this National Contingency Plan appear, it is necessary to act quickly and effectively, determine their distribution, and combat them to prevent their spread. The importance of these pests lies in their great capacity to adapt to different environmental conditions, the damage they can cause to a wide range of fruits, resulting in the loss of their commercial value, and the potential losses these pests can cause in export markets.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_tephsinamarillooctubre2020_tcm30-536038.pdf</t>
   </si>
   <si>
     <t>Control of Spodoptera litoralis (black donut) in leafy vegetables.</t>
   </si>
   <si>
     <t>It is a highly polyphagous and migratory pest, with significant population fluctuations. It has three generations per year, reaching its peak population in September-October.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359218/Nota+informativa+Spodoptera+littoralis%2C+27+octubre+2017.pdf/33fd4763-cdfa-4a6f-81da-43be18c02ea3</t>
   </si>
   <si>
-    <t>Monitoring Scirtothrips aurantii on citrus, pomegranate and persimmon.</t>
-[...43 lines deleted...]
-  <si>
     <t>National Plant Health Plan for Tomatoes</t>
   </si>
   <si>
     <t>The tomato (Solanum lycopersicum) is one of the most consumed vegetables worldwide, both fresh and processed. Many areas of Spain and the rest of the Mediterranean basin enjoy optimal agro-environmental conditions for its cultivation, making Spain one of the main producers of this vegetable within the European Union. Despite the favorable conditions and technological developments in its cultivation, production is often hampered by a wide range of diseases affecting the plant, particularly those caused by viruses.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/240613_pnsv_tomate_tcm30-685723.pdf</t>
   </si>
   <si>
     <t>Recommendations for areas affected by DANA against citrus gummosis (Phytophthora spp.)</t>
   </si>
   <si>
     <t>Citrus gummosis, caused by Phytophthora spp., affects the trunk and main branches of the variety (Figs. 1a and 1b). As its name suggests, it is characterized by the abundant appearance of gum on the affected tissues. If we remove the bark, we can see the internal tissues of the phloem and cambium, which have a very characteristic brown color and watery appearance (Fig. 1b). The lesions develop and increase in size over several crop cycles, completely surrounding the affected branch or trunk, causing general decline and eventually its death. Gummosis lesions on the trunk and branches can take a long time to become visible, which can sometimes confuse us as to when the infections actually occurred.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Recomendaciones++frente+a+la+gomosis+de+los+c%C3%ADtricos+%28Phytophtora+spp.%29+05-11-2024.pdf/61cd1c10-3dd2-5c34-a9b8-15184667fe45?t=1730899554091</t>
   </si>
   <si>
     <t>Citrus fruits, information note Pulvinaria polygonata in the Vega Baja.</t>
   </si>
   <si>
     <t>Pulvinaria polygonata (Cockerell) is a coccid from the Coccidae family that was found in citrus groves in the Vega Baja del Segura region in 2019, marking the first record in Europe. It is present in other regions of the world, such as Australia, the East, and some countries in the eastern Palearctic zone (China, Japan, and Taiwan). It is a polyphagous species, although, so far, it has been found feeding on plants of the Citrus genus in Spain.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/C%C3%ADtricos%2C+nota+informativa+Pulvinaria+polygonata%2C+16+de+septiembre+2022.pdf/667df41a-d3e1-6ade-e9c9-fef2bd1b7723?t=1663676426193</t>
@@ -9461,86 +9605,68 @@
   <si>
     <t>Period from bud break to flowering: The presence of Scirtothrips will be assessed weekly using two main methods: 1. Captures in yellow chromatic traps as an indicator of early presence; these traps require review by specialized technical personnel. 2. Assessment of tender shoots: This will be carried out by tapping shoots (4 shoots per tree and 10 trees per plot/ha), collecting fallen samples against a dark background to facilitate identification of the individuals present.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/20250103+ESTRATEGIA+CONTROL+QUIMICO+Scirtothrips+2025.pdf/a88f3f4c-c8aa-03cc-7fc0-beea338d65c0?t=1738590494468</t>
   </si>
   <si>
     <t>Instructions for the marketing of plants sensitive to Xylella fastidiosa</t>
   </si>
   <si>
     <t>Chapter VII of Regulation (EU) 2020/1201 on measures to prevent the introduction and spread within the Union of Xylella fastidiosa sets out the requirements for the movement within the EU of specified plants and Chapter VIII sets out the requirements for the introduction into the EU of host plants.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/instruccionescomercializacionplantasensiblexylellafastidiosa010920_tcm30-485024.pdf</t>
   </si>
   <si>
     <t>Self-explanatory talk Rhynchophorus ferrugineus (Red Palm Weevil)</t>
   </si>
   <si>
     <t>Information talk on Rhynchophorus ferrugineus. Directorate General of Agrifood Research and Technology</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359287/Charla+Autoexplicativa+Picudo.pdf/e79ddc57-4d16-4a76-8eb9-8c41bd149098</t>
   </si>
   <si>
-    <t>Citrus Whitefly (Dialeurodes citri Ashmead) Treatment Notice</t>
-[...7 lines deleted...]
-  <si>
     <t>Treatment notice for Pulvinaria polygonata in the Vega Baja and Bajo Vinalopó in citrus groves</t>
   </si>
   <si>
     <t>Information note on Pulvinaria polygonata in the Vega Baja and Bajo Vinalopó regions. Since the detection of the coccid Pulvinaria polygonata (Cockerell) in citrus plots in the Vega Baja del Segura region in 2019, observations have been made of the behavior of its populations in the area where it has established itself. This insect produces large quantities of honeydew, which causes several species of saprophytic fungi to proliferate, resulting in a high density of sooty mold on fruits and shoots. It also facilitates the establishment of other pest species that protect themselves in these areas. To detect this pest in the plot, it is important to monitor the treetops where there is a lot of sooty mold.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+Pulvinaria+polygonata%2C+05-06-23.pdf/4762aa54-a510-cf78-9fdf-5f41f763f0e0?t=1725014400858</t>
   </si>
   <si>
     <t>Lemon moth Prays citri (Millière) treatment notice on citrus fruits</t>
   </si>
   <si>
     <t>The lemon moth Prays citri (Millière) is a small lepidopteran that flies at dusk and dawn. Its larvae attack the ovaries of flowers or newly set fruit, causing them to fall and die. The most serious damage is caused to the Verna variety of lemon trees.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+polilla+limonero+%28Prays+citri%29%2C+28.04.23.pdf/5a965d67-d531-8edc-3899-7df04f8139bf?t=1725014503049</t>
   </si>
   <si>
-    <t>Notice of treatment against persimmon leaf necrosis</t>
-[...7 lines deleted...]
-  <si>
     <t>National Contingency Plan for Fusarium oxysporum f. sp. Cubense (EF Sm.) WC Snyder &amp; HN Hansen Tropical Race 4</t>
   </si>
   <si>
     <t>This document sets out the measures to be taken against Fusarium oxysporum f. sp. cubense Tropical Race 4 (Foc RT4), a quarantine pest in the Canary Islands regulated by the Ministerial Order of 12 March 19871 with the aim of preventing its appearance on the islands and, if it does, acting quickly and effectively, determining its distribution and implementing eradication measures. Foc RT4 is a phytopathogenic ascomycete fungus of the Nectriaceae family that causes Fusarium wilt (or Panama disease) of banana trees, the most destructive disease of the crop.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncfoc_mayo_2024_tcm30-690595.pdf</t>
   </si>
   <si>
     <t>Diaphorina Citri Contingency Plan</t>
   </si>
   <si>
     <t>This document sets out the measures to be taken against the Asian citrus psyllid, Diaphorina citri (Order: Hemiptera, Family: Psyllidae). This psyllid is included in the EU quarantine pest list by Regulation 2019/2072 as it acts as a vector of the bacterium that causes Huanglongbing (HLB) or citrus greening. HLB, apart from being an EU quarantine pest, is also listed as a priority pest under Regulation (EU) 2019/1702. This bacterium, regulated by the EU, deteriorates the quality and flavour of the fruit and can kill the affected tree within a few years. It is therefore vitally important to prevent the emergence of the vector insect and, if it does appear, to determine its distribution, act quickly and effectively, and combat it in order to prevent its spread and eradicate it.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_diaphorina-may24_tcm30-684105.pdf</t>
   </si>
   <si>
     <t>Phytosanitary alert and information network, field protocol for crop monitoring: grapevine</t>
   </si>
   <si>
     <t>Field manual for estimating the risk of damage caused by pests and diseases in grape cultivation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturapescaaguaydesarrollorural/raif/wp-content/uploads/2023/07/ProtocolosCampos_Vid.pdf</t>
@@ -10139,65 +10265,59 @@
   <si>
     <t>Presentation of the AgriFoodTech Sector Study. Technologies, products and services for the digital transformation of the Spanish agri-food sector.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/diapositivaswebinar-estudio-5_tcm30-683561.pdf</t>
   </si>
   <si>
     <t>Webinar - AgriFoodTech Sector. Technologies, products and services for the digital transformation of the Spanish agri-food sector</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=HRUQPBC-F7E</t>
   </si>
   <si>
     <t>Analysis of the current state of digitalization of the Spanish agri-food sector</t>
   </si>
   <si>
     <t>Presentation of the Study Analysis of the Current State of Digitalization of the Spanish Agri-Food Sector. At the La Vega Innova digital innovation iHUB of the Ministry of Agriculture, Fisheries and Food (San Fernando de Henares - Madrid).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/presentacionestudio-6_tcm30-685717.pdf</t>
   </si>
   <si>
     <t>High Precision Automated Systems for Pest Monitoring</t>
   </si>
   <si>
-    <t>How does digitalization impact pest and disease control in greenhouse crops?</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/high-tech-patsc-trap-eye-josepedro-sanchez_tcm30-690560.pdf</t>
   </si>
   <si>
     <t>Development of digital tools in agriculture</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/desarrollo-herramientas-digitales-shawn-carlisle_tcm30-690558.pdf</t>
   </si>
   <si>
-    <t>Webinar - How does digitalization impact pest and disease control in greenhouse crops?</t>
-[...1 lines deleted...]
-  <si>
     <t>Webinar - DigiMAPA: The digital tool that connects the agri-food sector with Agrotech companies</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jdXXgHEqdoM</t>
   </si>
   <si>
     <t>Webinar - Application of artificial intelligence in animal health monitoring</t>
   </si>
   <si>
     <t>Application of artificial intelligence in animal health monitoring.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ce7kztbSi9s</t>
   </si>
   <si>
     <t>Webinar - Session I - Robotization in outdoor agriculture</t>
   </si>
   <si>
     <t>Session I: Robotization in outdoor agriculture</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=S-cFcBWs-gY</t>
   </si>
   <si>
     <t>ModernAKIS Strengthening in AKIS Spanish</t>
@@ -10400,59 +10520,50 @@
   <si>
     <t>Summary of the situation of the beef sector with figures up to 2023.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/estadisticas/indicadoresanualesvacunodecarne_datosanuales2023_publicacionjulio2_tcm30-381390.pdf</t>
   </si>
   <si>
     <t>Summary report. Characterization of the beef cattle sector 2023</t>
   </si>
   <si>
     <t>Summary of the characterization of the beef cattle sector.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informecaracterizacionsectorvacunodecarne_datos2023_tcm30-553721.pdf</t>
   </si>
   <si>
     <t>Mediterranean organic production and climate change: Technical report</t>
   </si>
   <si>
     <t>Extract from the study “Mediterranean Organic Production and Climate Change: State of Knowledge” published by Ecovalia and carried out by the Clemente Mata Chair of Organic Production at the University of Córdoba.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/alimentacion/temas/produccion-eco/informetecnicopemcc_tcm30-520459.pdf</t>
   </si>
   <si>
-    <t>Improving the Management of Agricultural Farms</t>
-[...7 lines deleted...]
-  <si>
     <t>Scientific and technical guidelines for the application of the principle of not causing significant damage to the environment: Plant conservation structures, habitat for fauna</t>
   </si>
   <si>
     <t>Technical guidelines for the improvement and sustainability of irrigation for plant and wildlife conservation structures.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directrices3y4_actualizada_oct23_tcm30-673192.pdf</t>
   </si>
   <si>
     <t>Outreach and training programme on good agricultural practices (GAP)</t>
   </si>
   <si>
     <t>Document that brings together good agricultural practices within the framework of the Plan for improving efficiency and sustainability in irrigation.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directriz5_programadedyf_web_tcm30-622983.pdf</t>
   </si>
   <si>
     <t>Juan Felix Beekeeping</t>
   </si>
   <si>
     <t>Collaboration by beekeeper Juan Felix Díaz Quintana on the world of bees, honey and its derivatives.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-apicultura-juan-felix_sq_f1766127_1.html</t>
@@ -11222,59 +11333,50 @@
   <si>
     <t>Sectoral factsheet for the poultry sector.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/14informesectorial_ote_avicultura_tcm30-540411.pdf</t>
   </si>
   <si>
     <t>Characterization of the laying poultry sector in Spain</t>
   </si>
   <si>
     <t>Document that offers a general overview of laying poultry farming in Spain.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/caracterizaciondelsectoravicoladepuesta2019_rev_tcm30-436298.pdf</t>
   </si>
   <si>
     <t>The Common Agricultural Policy 2023-2027 in the sheep and goat sectors</t>
   </si>
   <si>
     <t>Information document that provides a summary of the support received by the sheep and goat sectors through the Common Agricultural Policy (CAP).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/notapac2023-web-ovinocaprinodef_tcm30-58890.pdf</t>
   </si>
   <si>
-    <t>Analysis of the productive structure of the dairy sheep sector in Spain 2017-2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Analysis of the productive structure of the dairy goat sector in Spain 2017-2021</t>
   </si>
   <si>
     <t>The objective of the study is to characterize the productive structure of the dairy goat sector in Spain.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuracaprinodeleche2017-2021_tcm30-544578.pdf</t>
   </si>
   <si>
     <t>Dairy sheep and goat sector sheet</t>
   </si>
   <si>
     <t>Sectoral factsheet for the dairy sheep and goat sector.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/10informesectorial_ote_ovinocaprinoleche_tcm30-540378.pdf</t>
   </si>
   <si>
     <t>Definition and characterization of extensivity in livestock farms in Spain</t>
   </si>
   <si>
     <t>Study that offers a synthetic approach to the situation of extensive livestock farming in Spain, focusing mainly on the sheep and goat sectors, although also addressing some general issues applicable to any type of grass-based livestock farming.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informesobreganaderiaextensivaenespanaoctubre2017nipo_tcm30-428264.pdf</t>
@@ -12110,77 +12212,50 @@
   <si>
     <t>Design of a tool, a web mapping server, for monitoring cereal crops by remote sensing that allows early detection and intervention in production anomalies and optimization of the use of inputs.</t>
   </si>
   <si>
     <t>Digital platform for promotion in local markets and short distribution circuits, producer groups and organizations and interprofessional organizations (AGROCHEF)</t>
   </si>
   <si>
     <t>Technology transfer and digitalisation of direct marketing processes for the sale of food produced by small agricultural and livestock producers in the national hotel and catering sector.</t>
   </si>
   <si>
     <t>Young Farmers in NETWORK: Profitable, Efficient and Diversified (RAICES.INFO)</t>
   </si>
   <si>
     <t>Design and implement a collaborative digital platform that allows the development of a series of activities to support the incorporation of young people into agricultural activity, improve their success rates and their economic, environmental and social sustainability.</t>
   </si>
   <si>
     <t>Genetic improvement in livestock</t>
   </si>
   <si>
     <t>Innovation in genetic improvement ensures a more efficient selection of breeding stock, which contributes, among other things, to maintaining native and endangered breeds and revitalizing traditional and extensive livestock farming. Innovation in genetics - such as the application of genomics, the use of sensors and the development of a germplasm bank - are key tools to increase the productivity and profitability of the Spanish livestock sector.</t>
   </si>
   <si>
     <t>https://www.redruralnacional.es/sites/default/files/documents/dossier_MejoraGeneticaGanaderia_v2.pdf</t>
   </si>
   <si>
-    <t>Genetic improvement in agriculture</t>
-[...25 lines deleted...]
-  <si>
     <t>Young farmers - Interview with Nando Durá</t>
   </si>
   <si>
     <t>Video interview with Nando Durá about young farmers.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=kMMtyQ99DCY</t>
   </si>
   <si>
     <t>Agrarian structures. Sharing experiences in land management</t>
   </si>
   <si>
     <t>Video on agrarian structures and land management experiences.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=WoOAZfhXFoY</t>
   </si>
   <si>
     <t>Young people and the generational change. La Viña Cooperative</t>
   </si>
   <si>
     <t>Video about young people and generational change.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ORmDs9JJH0M</t>
@@ -12188,51 +12263,51 @@
   <si>
     <t>Digital field notebook</t>
   </si>
   <si>
     <t>Video about the digital field notebook.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=CLMKTD45xnw</t>
   </si>
   <si>
     <t>Self-sustaining livestock farm model</t>
   </si>
   <si>
     <t>Video about a self-sustaining livestock farm model.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=7Yn4_GvUvhU&amp;pp=ygUOYWdyb2dhbmFkZXLDrWE%3D</t>
   </si>
   <si>
     <t>Wet straw, the enemy of cattle</t>
   </si>
   <si>
     <t>Video about wet straw and cattle.</t>
   </si>
   <si>
-    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A//www.youtube.com/watch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
+    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A%2F%2Fwww.youtube.com%2Fwatch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
   </si>
   <si>
     <t>Intensive or extensive? What is Bea's livestock farming like?</t>
   </si>
   <si>
     <t>Video about livestock farming.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=_zyV8eUJ8MI&amp;pp=ygUOaGF6aSBnYW5hZGVyaWE%3D</t>
   </si>
   <si>
     <t>Greenhouse agricultural production</t>
   </si>
   <si>
     <t>Video on greenhouse agricultural production.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=IG2C9-RdiB8&amp;list=PL3-eFoZ-Ye-apU7r5uM5s3pkqUHLH93jG&amp;index=18&amp;pp=iAQB</t>
   </si>
   <si>
     <t>Innovative solutions for the food industry</t>
   </si>
   <si>
     <t>Video about innovative solutions for the food industry.</t>
   </si>
@@ -12437,201 +12512,87 @@
   <si>
     <t>Summary table of inert covered practices</t>
   </si>
   <si>
     <t>Synoptic table of inert covered practices.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Cuadro+sin%C3%B3ptico+pr%C3%A1cticas+cubiertas+inertes.pdf/b331c3f2-d543-c89f-aace-2ef21076c5b9?t=1678273117812</t>
   </si>
   <si>
     <t>Direct payments, new features of the CAP 2023-2027</t>
   </si>
   <si>
     <t>Direct payments, new features of the CAP 2023-2027.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Pagos+directos%2C+novedades+en+la+PAC+2023-2027.pdf/ba983466-57f0-ce01-c8ab-ef836dd150cb?t=1676969607457</t>
   </si>
   <si>
     <t>Reinforced conditionality (2)</t>
   </si>
   <si>
     <t>Video on enhanced conditionality.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
-[...35 lines deleted...]
-    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+BAJO+AGUA.pdf/1d6fccea-1cb2-1364-3521-ef0a67531fdc?t=1676969605773</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
   </si>
   <si>
     <t>Eco-regimes in woody crops</t>
   </si>
   <si>
     <t>Ecoregimes in woody crops.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+LE%C3%91OSOS.pdf/2963d839-119a-2e29-ef1e-e9cc020d0e4c?t=1683025096004</t>
   </si>
   <si>
     <t>Eco-regimes</t>
   </si>
   <si>
     <t>Eco-regimes.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2?t=1676969607150</t>
   </si>
   <si>
-    <t>Rotation in croplands except in crops under water</t>
-[...7 lines deleted...]
-  <si>
     <t>Minimum soil cover to avoid bare soils</t>
   </si>
   <si>
     <t>Video on minimum soil cover to avoid bare soil.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
   </si>
   <si>
     <t>Enhanced conditionality (PEPAC 2023-2027)</t>
   </si>
   <si>
     <t>Video on enhanced conditionality (PEPAC 2023-2027).</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
-[...68 lines deleted...]
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/reserva-nacional?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531092&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531092</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
   </si>
   <si>
     <t>Spanish inventory of traditional knowledge related to agricultural biodiversity</t>
   </si>
   <si>
     <t>This book is the second volume of the Spanish Inventory of Traditional Knowledge related to Agricultural Biodiversity (IECTBA), which will be completed in the coming years with two more volumes. The inventory aims to compile all the published information on traditional knowledge associated with both the use and management of cultivated plants in Spain since the beginning of the 20th century, as well as previous historical references. As has been made clear in various international treaties (e.g. FAO, 2009) and in their transposition into Spanish legislation, this work is necessary given the strong erosion that has occurred in the last fifty years in agricultural biodiversity itself, as well as in the knowledge associated with its use and management. Therefore, the main objective of the Inventory is to disseminate and revalue the wealth of all this cultural and material heritage associated with agricultural biodiversity in Spain.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/images/es/tardio_etal2022_iectbavol2_tcm30-640207.pdf</t>
   </si>
   <si>
     <t>Integrated Pest Management (IPM) Guide - legumes</t>
   </si>
   <si>
     <t>The Integrated Pest Management (IPM) guides are intended to serve as a guide for farmers and advisors to achieve the implementation of the principles of integrated pest management in all national agricultural production, one of the requirements for all agricultural holdings that develop their activity in Spain, according to Chapter III of Royal Decree 1311/2012, of September 14, which establishes the framework for action to achieve a sustainable use of phytosanitary products. In the National Action Plan for the Sustainable Use of Phytosanitary Products, approved at the Sectoral Conference on Agriculture and Rural Development in December 2012, specifically in measure 3.1, the preparation of integrated pest management guides was already foreseen, during the period of validity of the Plan.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/leguminosas_web_2_tcm30-559335.pdf</t>
   </si>
   <si>
     <t>Integrated Pest Management (IPM) Guide - Pastures</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pastos_web_metadatos_protegida_tcm30-661346.pdf</t>
   </si>
@@ -13019,978 +12980,978 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1490"/>
+  <dimension ref="A1:D1485"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1490"/>
+      <selection activeCell="A1" sqref="A1:D1485"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="273.648" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2191.751" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1014.467" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>194</v>
@@ -14240,1490 +14201,1490 @@
         <v>246</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B87" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="D87" s="1" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="B88" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="1" t="s">
+      <c r="D88" s="1" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B89" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="1" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="B90" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="1" t="s">
+      <c r="D90" s="1" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B91" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="1" t="s">
+      <c r="D91" s="1" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="B92" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="1" t="s">
+      <c r="D92" s="1" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B93" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="1" t="s">
+      <c r="D93" s="1" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="B94" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="1" t="s">
+      <c r="D94" s="1" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="B95" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="1" t="s">
+      <c r="D95" s="1" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="B96" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="1" t="s">
+      <c r="D96" s="1" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B97" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="1" t="s">
+      <c r="D97" s="1" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="B98" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="1" t="s">
+      <c r="D98" s="1" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="B99" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="1" t="s">
+      <c r="D99" s="1" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="B100" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="1" t="s">
+      <c r="D100" s="1" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C101" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="B101" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="1" t="s">
+      <c r="D101" s="1" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B102" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="1" t="s">
+      <c r="D102" s="1" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B103" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="1" t="s">
+      <c r="D103" s="1" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="1" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>284</v>
+        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>284</v>
+        <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>284</v>
+        <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>28</v>
+        <v>357</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>393</v>
+        <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>393</v>
+        <v>102</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>393</v>
+        <v>5</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>393</v>
+        <v>5</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>393</v>
+        <v>5</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>407</v>
+        <v>389</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>393</v>
+        <v>5</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>410</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>457</v>
+        <v>389</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>460</v>
+        <v>389</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>557</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>559</v>
       </c>
     </row>
@@ -17631,947 +17592,947 @@
         <v>967</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
         <v>968</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>969</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1111</v>
       </c>
-      <c r="B377" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D377" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>5</v>
@@ -20893,1199 +20854,1199 @@
         <v>1662</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1" t="s">
         <v>1663</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B571" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="B572" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="B573" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="B574" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B575" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B576" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B577" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B580" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B581" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="1" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B582" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="1" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="B583" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="B584" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="1" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="B585" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="1" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B586" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="1" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="B587" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="1" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="B588" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="1" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B589" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C595" s="1" t="s">
         <v>1763</v>
       </c>
-      <c r="B595" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D595" s="1" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B598" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="B599" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1770</v>
+        <v>1777</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1737</v>
+        <v>1780</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="B601" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1737</v>
+        <v>1783</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
       <c r="B602" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1737</v>
+        <v>1786</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="B603" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="B604" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="B605" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="B606" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1790</v>
+        <v>1798</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1793</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1" t="s">
-        <v>1794</v>
+        <v>1800</v>
       </c>
       <c r="B607" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1795</v>
+        <v>1801</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1796</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
-        <v>1797</v>
+        <v>1803</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1798</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
-        <v>1799</v>
+        <v>1806</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1800</v>
+        <v>1807</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1801</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1802</v>
+        <v>1809</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1800</v>
+        <v>1810</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1803</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1804</v>
+        <v>1812</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1805</v>
+        <v>1813</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1807</v>
+        <v>1815</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1808</v>
+        <v>1816</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1809</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1810</v>
+        <v>1818</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1812</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
-        <v>1813</v>
+        <v>1820</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1814</v>
+        <v>1821</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1815</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
-        <v>1816</v>
+        <v>1823</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1817</v>
+        <v>1824</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1" t="s">
-        <v>1819</v>
+        <v>1826</v>
       </c>
       <c r="B616" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1820</v>
+        <v>1827</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1821</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1" t="s">
-        <v>1822</v>
+        <v>1829</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1823</v>
+        <v>1830</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1824</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1" t="s">
-        <v>1825</v>
+        <v>1832</v>
       </c>
       <c r="B618" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1826</v>
+        <v>1833</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1827</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1" t="s">
-        <v>1828</v>
+        <v>1835</v>
       </c>
       <c r="B619" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1829</v>
+        <v>1836</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1830</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1" t="s">
-        <v>1831</v>
+        <v>1838</v>
       </c>
       <c r="B620" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1832</v>
+        <v>1839</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1833</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1" t="s">
-        <v>1834</v>
+        <v>1841</v>
       </c>
       <c r="B621" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1835</v>
+        <v>1842</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1836</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1" t="s">
-        <v>1837</v>
+        <v>1844</v>
       </c>
       <c r="B622" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1" t="s">
-        <v>1840</v>
+        <v>1847</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1841</v>
+        <v>1848</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1842</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1" t="s">
-        <v>1843</v>
+        <v>1850</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1844</v>
+        <v>1851</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1845</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1847</v>
+        <v>1854</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1848</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
-        <v>1849</v>
+        <v>1856</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1850</v>
+        <v>1857</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1851</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1853</v>
+        <v>1860</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
-        <v>1855</v>
+        <v>1862</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1858</v>
+        <v>1865</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1859</v>
+        <v>1866</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1860</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1861</v>
+        <v>1868</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1862</v>
+        <v>1869</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1864</v>
+        <v>1871</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1866</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1867</v>
+        <v>1874</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1869</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1870</v>
+        <v>1876</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1871</v>
+        <v>1851</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1874</v>
+        <v>1851</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1877</v>
+        <v>1851</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1878</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
-        <v>1885</v>
+        <v>1888</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1889</v>
+        <v>1892</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1890</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
-        <v>1891</v>
+        <v>1894</v>
       </c>
       <c r="B640" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C640" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1897</v>
       </c>
-      <c r="B642" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D642" s="1" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B643" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="B644" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>1905</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="B645" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1908</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
         <v>1909</v>
       </c>
       <c r="B646" s="1" t="s">
         <v>5</v>
@@ -23441,3538 +23402,3538 @@
         <v>2199</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" s="1" t="s">
         <v>2200</v>
       </c>
       <c r="B743" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C743" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>2202</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" s="1" t="s">
         <v>2203</v>
       </c>
       <c r="B744" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
       <c r="D744" s="1" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" s="1" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="B745" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="D745" s="1" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" s="1" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="B746" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="D746" s="1" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" s="1" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" s="1" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C748" s="1"/>
+      <c r="C748" s="1" t="s">
+        <v>2216</v>
+      </c>
       <c r="D748" s="1" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="1" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" s="1" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" s="1" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="B751" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" s="1" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" s="1" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="D753" s="1" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" s="1" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="D754" s="1" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" s="1" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="B755" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C755" s="1"/>
+      <c r="C755" s="1" t="s">
+        <v>2237</v>
+      </c>
       <c r="D755" s="1" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" s="1" t="s">
-        <v>2236</v>
+        <v>2239</v>
       </c>
       <c r="B756" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C756" s="1"/>
+      <c r="C756" s="1" t="s">
+        <v>2240</v>
+      </c>
       <c r="D756" s="1" t="s">
-        <v>2237</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" s="1" t="s">
-        <v>2238</v>
+        <v>2242</v>
       </c>
       <c r="B757" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C757" s="1"/>
+      <c r="C757" s="1" t="s">
+        <v>2243</v>
+      </c>
       <c r="D757" s="1" t="s">
-        <v>2239</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" s="1" t="s">
-        <v>2240</v>
+        <v>2245</v>
       </c>
       <c r="B758" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C758" s="1"/>
+      <c r="C758" s="1" t="s">
+        <v>2246</v>
+      </c>
       <c r="D758" s="1" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" s="1" t="s">
-        <v>2242</v>
+        <v>2248</v>
       </c>
       <c r="B759" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C759" s="1"/>
+      <c r="C759" s="1" t="s">
+        <v>2249</v>
+      </c>
       <c r="D759" s="1" t="s">
-        <v>2243</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" s="1" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="B760" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C760" s="1"/>
+      <c r="C760" s="1" t="s">
+        <v>2252</v>
+      </c>
       <c r="D760" s="1" t="s">
-        <v>2245</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" s="1" t="s">
-        <v>2246</v>
+        <v>2254</v>
       </c>
       <c r="B761" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C761" s="1"/>
+      <c r="C761" s="1" t="s">
+        <v>2255</v>
+      </c>
       <c r="D761" s="1" t="s">
-        <v>2247</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" s="1" t="s">
-        <v>2248</v>
+        <v>2257</v>
       </c>
       <c r="B762" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C762" s="1"/>
+      <c r="C762" s="1" t="s">
+        <v>2258</v>
+      </c>
       <c r="D762" s="1" t="s">
-        <v>2249</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" s="1" t="s">
-        <v>2250</v>
+        <v>2260</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>2251</v>
+        <v>2261</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>2252</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" s="1" t="s">
-        <v>2253</v>
+        <v>2263</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>2254</v>
+        <v>2264</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>2255</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" s="1" t="s">
-        <v>2256</v>
+        <v>2266</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>2257</v>
+        <v>2267</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>2258</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" s="1" t="s">
-        <v>2259</v>
+        <v>2269</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>2260</v>
+        <v>2270</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>2261</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" s="1" t="s">
-        <v>2262</v>
+        <v>2272</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>2263</v>
+        <v>2273</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>2264</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" s="1" t="s">
-        <v>2265</v>
+        <v>2275</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>2266</v>
+        <v>2276</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>2267</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" s="1" t="s">
-        <v>2268</v>
+        <v>2278</v>
       </c>
       <c r="B769" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>2269</v>
+        <v>2279</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>2270</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" s="1" t="s">
-        <v>2271</v>
+        <v>2281</v>
       </c>
       <c r="B770" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>2272</v>
+        <v>2282</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>2273</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" s="1" t="s">
-        <v>2274</v>
+        <v>2284</v>
       </c>
       <c r="B771" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>2275</v>
+        <v>2285</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>2276</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" s="1" t="s">
-        <v>2277</v>
+        <v>2287</v>
       </c>
       <c r="B772" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>2278</v>
+        <v>2288</v>
       </c>
       <c r="D772" s="1" t="s">
-        <v>2279</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" s="1" t="s">
-        <v>2280</v>
+        <v>2290</v>
       </c>
       <c r="B773" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>2281</v>
+        <v>2291</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>2282</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
-        <v>2283</v>
+        <v>2293</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2284</v>
+        <v>2294</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>2285</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
-        <v>2286</v>
+        <v>2296</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2287</v>
+        <v>2297</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>2288</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2289</v>
+        <v>2299</v>
       </c>
       <c r="B776" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2290</v>
+        <v>2300</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>2291</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2292</v>
+        <v>2302</v>
       </c>
       <c r="B777" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>2293</v>
+        <v>2303</v>
       </c>
       <c r="D777" s="1" t="s">
-        <v>2294</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2295</v>
+        <v>2305</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>2296</v>
+        <v>2306</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>2297</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2298</v>
+        <v>2308</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>2299</v>
+        <v>2306</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2300</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2301</v>
+        <v>2310</v>
       </c>
       <c r="B780" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2302</v>
+        <v>2311</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2303</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2304</v>
+        <v>2313</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C781" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C781" s="1"/>
       <c r="D781" s="1" t="s">
-        <v>2306</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2307</v>
+        <v>2315</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C782" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C782" s="1"/>
       <c r="D782" s="1" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
-        <v>2310</v>
+        <v>2317</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>2311</v>
+        <v>2318</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>2312</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
-        <v>2313</v>
+        <v>2320</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>2314</v>
+        <v>2321</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>2315</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
-        <v>2316</v>
+        <v>2323</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>2317</v>
+        <v>2324</v>
       </c>
       <c r="D785" s="1" t="s">
-        <v>2318</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2319</v>
+        <v>2326</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>2317</v>
+        <v>2327</v>
       </c>
       <c r="D786" s="1" t="s">
-        <v>2320</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2321</v>
+        <v>2329</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>2317</v>
+        <v>2330</v>
       </c>
       <c r="D787" s="1" t="s">
-        <v>2322</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2323</v>
+        <v>2332</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>2324</v>
+        <v>2333</v>
       </c>
       <c r="D788" s="1" t="s">
-        <v>2325</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2326</v>
+        <v>2335</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C789" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2328</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2329</v>
+        <v>2337</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C790" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2331</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2332</v>
+        <v>2339</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C791" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
-        <v>2334</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2335</v>
+        <v>2341</v>
       </c>
       <c r="B792" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C792" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C792" s="1"/>
       <c r="D792" s="1" t="s">
-        <v>2337</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2338</v>
+        <v>2343</v>
       </c>
       <c r="B793" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C793" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C793" s="1"/>
       <c r="D793" s="1" t="s">
-        <v>2340</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2341</v>
+        <v>2345</v>
       </c>
       <c r="B794" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C794" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C794" s="1"/>
       <c r="D794" s="1" t="s">
-        <v>2342</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2343</v>
+        <v>2347</v>
       </c>
       <c r="B795" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C795" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C795" s="1"/>
       <c r="D795" s="1" t="s">
-        <v>2344</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
-        <v>2345</v>
+        <v>2349</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>2317</v>
+        <v>2350</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>2346</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
-        <v>2347</v>
+        <v>2352</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>2348</v>
+        <v>2353</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>2349</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
-        <v>2350</v>
+        <v>2355</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>2351</v>
+        <v>2356</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>2352</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
-        <v>2353</v>
+        <v>2358</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>2351</v>
+        <v>2359</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>2354</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
-        <v>2355</v>
+        <v>2361</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>2356</v>
+        <v>2362</v>
       </c>
       <c r="D800" s="1" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
-        <v>2358</v>
+        <v>2364</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>2359</v>
+        <v>2365</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>2360</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
-        <v>2361</v>
+        <v>2367</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>2351</v>
+        <v>2368</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>2351</v>
+        <v>2371</v>
       </c>
       <c r="D803" s="1" t="s">
-        <v>2364</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
-        <v>2365</v>
+        <v>2373</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>2351</v>
+        <v>2374</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>2366</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
-        <v>2367</v>
+        <v>2376</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>2368</v>
+        <v>2377</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>2369</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
-        <v>2370</v>
+        <v>2379</v>
       </c>
       <c r="B806" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>2371</v>
+        <v>2380</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>2372</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
-        <v>2373</v>
+        <v>2382</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>2374</v>
+        <v>2383</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>2375</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
-        <v>2376</v>
+        <v>2385</v>
       </c>
       <c r="B808" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>2351</v>
+        <v>2386</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>2377</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
-        <v>2378</v>
+        <v>2388</v>
       </c>
       <c r="B809" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>2351</v>
+        <v>2389</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>2379</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
-        <v>2380</v>
+        <v>2391</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>2351</v>
+        <v>2392</v>
       </c>
       <c r="D810" s="1" t="s">
-        <v>2381</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
-        <v>2382</v>
+        <v>2394</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>2383</v>
+        <v>2395</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>2384</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
-        <v>2385</v>
+        <v>2397</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>2351</v>
+        <v>2398</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>2386</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
-        <v>2387</v>
+        <v>2400</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>2351</v>
+        <v>2401</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>2388</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
-        <v>2389</v>
+        <v>2403</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>2390</v>
+        <v>2404</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>2391</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
-        <v>2392</v>
+        <v>2406</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2393</v>
+        <v>2407</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2394</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2395</v>
+        <v>2409</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2396</v>
+        <v>2410</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2397</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2398</v>
+        <v>2412</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2399</v>
+        <v>2413</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2400</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2401</v>
+        <v>2415</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2402</v>
+        <v>2416</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2403</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
-        <v>2404</v>
+        <v>2418</v>
       </c>
       <c r="B819" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>2405</v>
+        <v>2416</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>2406</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2407</v>
+        <v>2420</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>2409</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
-        <v>2410</v>
+        <v>2422</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>2411</v>
+        <v>2423</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>2412</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
-        <v>2413</v>
+        <v>2425</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>2351</v>
+        <v>2426</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>2414</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
-        <v>2415</v>
+        <v>2428</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2416</v>
+        <v>2429</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2417</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2418</v>
+        <v>2431</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2419</v>
+        <v>2432</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2420</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2421</v>
+        <v>2434</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2416</v>
+        <v>2435</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2422</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2423</v>
+        <v>2437</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2416</v>
+        <v>2438</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2424</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2425</v>
+        <v>2440</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2426</v>
+        <v>2416</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2427</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2428</v>
+        <v>2442</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2429</v>
+        <v>2416</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2430</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
-        <v>2431</v>
+        <v>2444</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2429</v>
+        <v>2416</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2432</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2433</v>
+        <v>2446</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2434</v>
+        <v>2447</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>2435</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2436</v>
+        <v>2449</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2437</v>
+        <v>2450</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2438</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
-        <v>2439</v>
+        <v>2452</v>
       </c>
       <c r="B832" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>2416</v>
+        <v>2450</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>2440</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2441</v>
+        <v>2454</v>
       </c>
       <c r="B833" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2442</v>
+        <v>2455</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>284</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2443</v>
+        <v>2457</v>
       </c>
       <c r="B834" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2444</v>
+        <v>2458</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2445</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2446</v>
+        <v>2460</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2448</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2449</v>
+        <v>2462</v>
       </c>
       <c r="B836" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
         <v>2450</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2451</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2452</v>
+        <v>2464</v>
       </c>
       <c r="B837" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2453</v>
+        <v>2450</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2454</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2455</v>
+        <v>2466</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2456</v>
+        <v>2467</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2457</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2458</v>
+        <v>2469</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2459</v>
+        <v>2470</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2460</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2461</v>
+        <v>2472</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2429</v>
+        <v>2473</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2462</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2463</v>
+        <v>2475</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2429</v>
+        <v>2450</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2464</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2465</v>
+        <v>2477</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2429</v>
+        <v>2450</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2466</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2467</v>
+        <v>2479</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2429</v>
+        <v>2450</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2468</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2469</v>
+        <v>2481</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2429</v>
+        <v>2482</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2470</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2471</v>
+        <v>2484</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2459</v>
+        <v>2450</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2472</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2473</v>
+        <v>2486</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2459</v>
+        <v>2450</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>2474</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
-        <v>2475</v>
+        <v>2488</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>2459</v>
+        <v>2489</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>2476</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
-        <v>2477</v>
+        <v>2491</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>2459</v>
+        <v>2492</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>2478</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="1" t="s">
-        <v>2479</v>
+        <v>2494</v>
       </c>
       <c r="B849" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>2459</v>
+        <v>2495</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>2480</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
-        <v>2481</v>
+        <v>2497</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>2459</v>
+        <v>2498</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>2482</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
-        <v>2483</v>
+        <v>2500</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2459</v>
+        <v>2501</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2484</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2485</v>
+        <v>2503</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2459</v>
+        <v>2504</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2486</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2487</v>
+        <v>2506</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2459</v>
+        <v>2507</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2488</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2489</v>
+        <v>2509</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2459</v>
+        <v>2510</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2490</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2491</v>
+        <v>2512</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2459</v>
+        <v>2450</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2492</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2493</v>
+        <v>2514</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2459</v>
+        <v>2515</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2494</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2495</v>
+        <v>2517</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2459</v>
+        <v>2518</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2496</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2497</v>
+        <v>2520</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2459</v>
+        <v>2515</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2498</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2499</v>
+        <v>2522</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2459</v>
+        <v>2515</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2500</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2501</v>
+        <v>2524</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2459</v>
+        <v>2525</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2502</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
-        <v>2503</v>
+        <v>2527</v>
       </c>
       <c r="B861" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2459</v>
+        <v>2528</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2504</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
-        <v>2505</v>
+        <v>2530</v>
       </c>
       <c r="B862" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>2506</v>
+        <v>2528</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>2507</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2508</v>
+        <v>2532</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2506</v>
+        <v>2533</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2509</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2510</v>
+        <v>2535</v>
       </c>
       <c r="B864" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2506</v>
+        <v>2536</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2511</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2512</v>
+        <v>2538</v>
       </c>
       <c r="B865" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2506</v>
+        <v>2515</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2513</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2514</v>
+        <v>2540</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2515</v>
+        <v>2541</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2516</v>
+        <v>389</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
-        <v>2517</v>
+        <v>2542</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>2518</v>
+        <v>2543</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>2519</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
-        <v>2520</v>
+        <v>2545</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2521</v>
+        <v>2546</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2522</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2523</v>
+        <v>2548</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2524</v>
+        <v>2549</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2525</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2526</v>
+        <v>2551</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2506</v>
+        <v>2552</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2527</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2528</v>
+        <v>2554</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2506</v>
+        <v>2555</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2529</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2530</v>
+        <v>2557</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2515</v>
+        <v>2528</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2531</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2532</v>
+        <v>2559</v>
       </c>
       <c r="B873" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2515</v>
+        <v>2528</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2533</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2534</v>
+        <v>2561</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2515</v>
+        <v>2528</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2535</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2536</v>
+        <v>2563</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2515</v>
+        <v>2528</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2537</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2538</v>
+        <v>2565</v>
       </c>
       <c r="B876" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2539</v>
+        <v>2528</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2540</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2541</v>
+        <v>2567</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2515</v>
+        <v>2555</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2542</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2543</v>
+        <v>2569</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>2515</v>
+        <v>2555</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2544</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2545</v>
+        <v>2571</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>2515</v>
+        <v>2555</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>2546</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2547</v>
+        <v>2573</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2515</v>
+        <v>2555</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2548</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2549</v>
+        <v>2575</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>2550</v>
+        <v>2555</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>2551</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2552</v>
+        <v>2577</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C882" s="1"/>
+      <c r="C882" s="1" t="s">
+        <v>2555</v>
+      </c>
       <c r="D882" s="1" t="s">
-        <v>2553</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2554</v>
+        <v>2579</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2515</v>
+        <v>2555</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2555</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2556</v>
+        <v>2581</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C884" s="1"/>
+      <c r="C884" s="1" t="s">
+        <v>2555</v>
+      </c>
       <c r="D884" s="1" t="s">
-        <v>2557</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2558</v>
+        <v>2583</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2515</v>
+        <v>2555</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2559</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2560</v>
+        <v>2585</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2515</v>
+        <v>2555</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2561</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2562</v>
+        <v>2587</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2515</v>
+        <v>2555</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2563</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2564</v>
+        <v>2589</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2515</v>
+        <v>2555</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2565</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2566</v>
+        <v>2591</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2567</v>
+        <v>2555</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2568</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2569</v>
+        <v>2593</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2570</v>
+        <v>2555</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2571</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2572</v>
+        <v>2595</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2567</v>
+        <v>2555</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2573</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2574</v>
+        <v>2597</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2567</v>
+        <v>2555</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2575</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2576</v>
+        <v>2599</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2567</v>
+        <v>2555</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2577</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2578</v>
+        <v>2601</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>2567</v>
+        <v>2602</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>2579</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2580</v>
+        <v>2604</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>2567</v>
+        <v>2602</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2581</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2582</v>
+        <v>2606</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2567</v>
+        <v>2602</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2583</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2584</v>
+        <v>2608</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C897" s="1"/>
+      <c r="C897" s="1" t="s">
+        <v>2602</v>
+      </c>
       <c r="D897" s="1" t="s">
-        <v>2585</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
-        <v>2586</v>
+        <v>2610</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2587</v>
+        <v>2611</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2588</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
-        <v>2589</v>
+        <v>2613</v>
       </c>
       <c r="B899" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>2590</v>
+        <v>2614</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>2591</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2592</v>
+        <v>2616</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2593</v>
+        <v>2617</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2594</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2595</v>
+        <v>2619</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2567</v>
+        <v>2620</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2596</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2597</v>
+        <v>2622</v>
       </c>
       <c r="B902" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2567</v>
+        <v>2602</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2598</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2599</v>
+        <v>2624</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2601</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2602</v>
+        <v>2626</v>
       </c>
       <c r="B904" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2603</v>
+        <v>2611</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2604</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2605</v>
+        <v>2628</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2607</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2608</v>
+        <v>2630</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2610</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B907" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C907" s="1" t="s">
         <v>2611</v>
       </c>
-      <c r="B907" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D907" s="1" t="s">
-        <v>2613</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2614</v>
+        <v>2634</v>
       </c>
       <c r="B908" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>2615</v>
+        <v>2635</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>2616</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2617</v>
+        <v>2637</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2618</v>
+        <v>2611</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2619</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2620</v>
+        <v>2639</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>2621</v>
+        <v>2611</v>
       </c>
       <c r="D910" s="1" t="s">
-        <v>2622</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2623</v>
+        <v>2641</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2317</v>
+        <v>2611</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2624</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2625</v>
+        <v>2643</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>2317</v>
+        <v>2611</v>
       </c>
       <c r="D912" s="1" t="s">
-        <v>2626</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2627</v>
+        <v>2645</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2317</v>
+        <v>2646</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2628</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2629</v>
+        <v>2648</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C914" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C914" s="1"/>
       <c r="D914" s="1" t="s">
-        <v>2631</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2632</v>
+        <v>2650</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2633</v>
+        <v>2611</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2634</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2635</v>
+        <v>2652</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C916" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C916" s="1"/>
       <c r="D916" s="1" t="s">
-        <v>2637</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2638</v>
+        <v>2654</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2639</v>
+        <v>2611</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2640</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2641</v>
+        <v>2656</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2642</v>
+        <v>2611</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2643</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2644</v>
+        <v>2658</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2645</v>
+        <v>2611</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2646</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2647</v>
+        <v>2660</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2645</v>
+        <v>2611</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2648</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2649</v>
+        <v>2662</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2645</v>
+        <v>2663</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2650</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2651</v>
+        <v>2665</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2645</v>
+        <v>2666</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2652</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2653</v>
+        <v>2668</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>2645</v>
+        <v>2663</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>2654</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2655</v>
+        <v>2670</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2645</v>
+        <v>2663</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2656</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2657</v>
+        <v>2672</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>2645</v>
+        <v>2663</v>
       </c>
       <c r="D925" s="1" t="s">
-        <v>2658</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2659</v>
+        <v>2674</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2645</v>
+        <v>2663</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2660</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2661</v>
+        <v>2676</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2645</v>
+        <v>2663</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2662</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B928" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C928" s="1" t="s">
         <v>2663</v>
       </c>
-      <c r="B928" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D928" s="1" t="s">
-        <v>2664</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2665</v>
+        <v>2680</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C929" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C929" s="1"/>
       <c r="D929" s="1" t="s">
-        <v>2666</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>2667</v>
+        <v>2682</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2645</v>
+        <v>2683</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>2668</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2669</v>
+        <v>2685</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2645</v>
+        <v>2686</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2670</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2671</v>
+        <v>2688</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2672</v>
+        <v>2689</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2673</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2674</v>
+        <v>2691</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2675</v>
+        <v>2663</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>235</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2676</v>
+        <v>2693</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2677</v>
+        <v>2663</v>
       </c>
       <c r="D934" s="1" t="s">
-        <v>2678</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
-        <v>2679</v>
+        <v>2695</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>2680</v>
+        <v>2696</v>
       </c>
       <c r="D935" s="1" t="s">
-        <v>2681</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
-        <v>2682</v>
+        <v>2698</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>2683</v>
+        <v>2699</v>
       </c>
       <c r="D936" s="1" t="s">
-        <v>2684</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="1" t="s">
-        <v>2685</v>
+        <v>2701</v>
       </c>
       <c r="B937" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>2686</v>
+        <v>2702</v>
       </c>
       <c r="D937" s="1" t="s">
-        <v>2687</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
-        <v>2688</v>
+        <v>2704</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>2689</v>
+        <v>2705</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>2690</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
-        <v>2691</v>
+        <v>2707</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2692</v>
+        <v>2708</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2693</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2694</v>
+        <v>2710</v>
       </c>
       <c r="B940" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2695</v>
+        <v>2711</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2696</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2697</v>
+        <v>2713</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2698</v>
+        <v>2714</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2699</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2700</v>
+        <v>2716</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2701</v>
+        <v>2717</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2702</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2703</v>
+        <v>2719</v>
       </c>
       <c r="B943" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2704</v>
+        <v>2416</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2705</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2706</v>
+        <v>2721</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2707</v>
+        <v>2416</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2708</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2709</v>
+        <v>2723</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2710</v>
+        <v>2416</v>
       </c>
       <c r="D945" s="1" t="s">
-        <v>2711</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
-        <v>2712</v>
+        <v>2725</v>
       </c>
       <c r="B946" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>2713</v>
+        <v>2726</v>
       </c>
       <c r="D946" s="1" t="s">
-        <v>2714</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
-        <v>2715</v>
+        <v>2728</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>2716</v>
+        <v>2729</v>
       </c>
       <c r="D947" s="1" t="s">
-        <v>2717</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
-        <v>2718</v>
+        <v>2731</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2719</v>
+        <v>2732</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2720</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2721</v>
+        <v>2734</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2722</v>
+        <v>2735</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2723</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2724</v>
+        <v>2737</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2725</v>
+        <v>2738</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2726</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
-        <v>2727</v>
+        <v>2740</v>
       </c>
       <c r="B951" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>2728</v>
+        <v>2741</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>2729</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2730</v>
+        <v>2743</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2731</v>
+        <v>2741</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2732</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
-        <v>2733</v>
+        <v>2745</v>
       </c>
       <c r="B953" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>2734</v>
+        <v>2741</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>2735</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2736</v>
+        <v>2747</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2738</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2739</v>
+        <v>2749</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2741</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2742</v>
+        <v>2751</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2743</v>
+        <v>2741</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2744</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2745</v>
+        <v>2753</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2746</v>
+        <v>2741</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2747</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2748</v>
+        <v>2755</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2749</v>
+        <v>2741</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2750</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2751</v>
+        <v>2757</v>
       </c>
       <c r="B959" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2749</v>
+        <v>2741</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>2752</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
-        <v>2753</v>
+        <v>2759</v>
       </c>
       <c r="B960" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>2754</v>
+        <v>2741</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>2755</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
-        <v>2756</v>
+        <v>2761</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>2757</v>
+        <v>2741</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>2758</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
-        <v>2759</v>
+        <v>2763</v>
       </c>
       <c r="B962" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>2760</v>
+        <v>2741</v>
       </c>
       <c r="D962" s="1" t="s">
-        <v>2761</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
       <c r="B963" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>2763</v>
+        <v>2741</v>
       </c>
       <c r="D963" s="1" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="1" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="B964" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="D964" s="1" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
       <c r="B965" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="D965" s="1" t="s">
-        <v>2770</v>
+        <v>349</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="B966" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C966" s="1" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="D966" s="1" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="B967" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C967" s="1" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="D967" s="1" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="B968" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="D968" s="1" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="B969" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="D969" s="1" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="B970" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C970" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="D970" s="1" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="B971" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C971" s="1" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="D971" s="1" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C972" s="1" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="D972" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="B973" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C973" s="1" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="D973" s="1" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="B974" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C974" s="1" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="D974" s="1" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="B975" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="D975" s="1" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
       <c r="B976" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="D976" s="1" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="B977" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C977" s="1" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="D977" s="1" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="D978" s="1" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="B979" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="D979" s="1" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="D980" s="1" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
       <c r="B981" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C981" s="1" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
       <c r="D981" s="1" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" s="1" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
       <c r="B982" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C982" s="1" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="D982" s="1" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" s="1" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
       <c r="B983" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
       <c r="D983" s="1" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" s="1" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="B984" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C984" s="1" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="D984" s="1" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="1" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="B985" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C985" s="1" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="D985" s="1" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="B986" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C986" s="1" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
       <c r="D986" s="1" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="B987" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
       <c r="D987" s="1" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="B988" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="D988" s="1" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="B989" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
       <c r="D989" s="1" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="B990" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="D990" s="1" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="B991" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>2847</v>
+        <v>2845</v>
       </c>
       <c r="D991" s="1" t="s">
         <v>2848</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
         <v>2849</v>
       </c>
       <c r="B992" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C992" s="1" t="s">
         <v>2850</v>
       </c>
       <c r="D992" s="1" t="s">
         <v>2851</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
         <v>2852</v>
       </c>
       <c r="B993" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C993" s="1" t="s">
         <v>2853</v>
       </c>
       <c r="D993" s="1" t="s">
         <v>2854</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
         <v>2855</v>
       </c>
       <c r="B994" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C994" s="1" t="s">
         <v>2856</v>
       </c>
       <c r="D994" s="1" t="s">
         <v>2857</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
         <v>2858</v>
       </c>
       <c r="B995" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C995" s="1" t="s">
         <v>2859</v>
       </c>
       <c r="D995" s="1" t="s">
         <v>2860</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
         <v>2861</v>
       </c>
       <c r="B996" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C996" s="1" t="s">
         <v>2862</v>
       </c>
       <c r="D996" s="1" t="s">
         <v>2863</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
         <v>2864</v>
@@ -27085,737 +27046,737 @@
         <v>2887</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" s="1" t="s">
         <v>2888</v>
       </c>
       <c r="B1005" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1005" s="1" t="s">
         <v>2889</v>
       </c>
       <c r="D1005" s="1" t="s">
         <v>2890</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006" s="1" t="s">
         <v>2891</v>
       </c>
       <c r="B1006" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1006" s="1" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="D1006" s="1" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007" s="1" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="B1007" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1007" s="1" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
       <c r="D1007" s="1" t="s">
-        <v>2894</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008" s="1" t="s">
-        <v>2895</v>
+        <v>2897</v>
       </c>
       <c r="B1008" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1008" s="1" t="s">
-        <v>2896</v>
+        <v>2898</v>
       </c>
       <c r="D1008" s="1" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009" s="1" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
       <c r="B1009" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1009" s="1" t="s">
-        <v>2899</v>
+        <v>2901</v>
       </c>
       <c r="D1009" s="1" t="s">
-        <v>2900</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010" s="1" t="s">
-        <v>2901</v>
+        <v>2903</v>
       </c>
       <c r="B1010" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1010" s="1" t="s">
-        <v>2902</v>
+        <v>2904</v>
       </c>
       <c r="D1010" s="1" t="s">
-        <v>2903</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" s="1" t="s">
-        <v>2904</v>
+        <v>2906</v>
       </c>
       <c r="B1011" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1011" s="1" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="D1011" s="1" t="s">
-        <v>2906</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" s="1" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
       <c r="B1012" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1012" s="1" t="s">
-        <v>2908</v>
+        <v>2910</v>
       </c>
       <c r="D1012" s="1" t="s">
-        <v>2909</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
-        <v>2910</v>
+        <v>2912</v>
       </c>
       <c r="B1013" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
-        <v>2911</v>
+        <v>2913</v>
       </c>
       <c r="D1013" s="1" t="s">
-        <v>2912</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
-        <v>2913</v>
+        <v>2915</v>
       </c>
       <c r="B1014" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1014" s="1" t="s">
-        <v>2914</v>
+        <v>2916</v>
       </c>
       <c r="D1014" s="1" t="s">
-        <v>2915</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
-        <v>2916</v>
+        <v>2918</v>
       </c>
       <c r="B1015" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1015" s="1" t="s">
-        <v>2917</v>
+        <v>2919</v>
       </c>
       <c r="D1015" s="1" t="s">
-        <v>2918</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
-        <v>2919</v>
+        <v>2921</v>
       </c>
       <c r="B1016" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1016" s="1" t="s">
-        <v>2920</v>
+        <v>2922</v>
       </c>
       <c r="D1016" s="1" t="s">
-        <v>2921</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
-        <v>2922</v>
+        <v>2924</v>
       </c>
       <c r="B1017" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1017" s="1" t="s">
-        <v>2923</v>
+        <v>2925</v>
       </c>
       <c r="D1017" s="1" t="s">
-        <v>2924</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
-        <v>2925</v>
+        <v>2927</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1018" s="1" t="s">
-        <v>2926</v>
+        <v>2928</v>
       </c>
       <c r="D1018" s="1" t="s">
-        <v>2927</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
-        <v>2928</v>
+        <v>2930</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1019" s="1" t="s">
-        <v>2929</v>
+        <v>2931</v>
       </c>
       <c r="D1019" s="1" t="s">
-        <v>2930</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
-        <v>2931</v>
+        <v>2933</v>
       </c>
       <c r="B1020" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1020" s="1" t="s">
-        <v>2932</v>
+        <v>2934</v>
       </c>
       <c r="D1020" s="1" t="s">
-        <v>2933</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
-        <v>2934</v>
+        <v>2936</v>
       </c>
       <c r="B1021" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1021" s="1" t="s">
-        <v>2935</v>
+        <v>2937</v>
       </c>
       <c r="D1021" s="1" t="s">
-        <v>2936</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" s="1" t="s">
-        <v>2937</v>
+        <v>2939</v>
       </c>
       <c r="B1022" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1022" s="1" t="s">
-        <v>2938</v>
+        <v>2940</v>
       </c>
       <c r="D1022" s="1" t="s">
-        <v>2939</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" s="1" t="s">
-        <v>2940</v>
+        <v>2942</v>
       </c>
       <c r="B1023" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1023" s="1" t="s">
-        <v>2941</v>
+        <v>2943</v>
       </c>
       <c r="D1023" s="1" t="s">
-        <v>2942</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" s="1" t="s">
-        <v>2943</v>
+        <v>2945</v>
       </c>
       <c r="B1024" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1024" s="1" t="s">
-        <v>2944</v>
+        <v>2946</v>
       </c>
       <c r="D1024" s="1" t="s">
-        <v>2945</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" s="1" t="s">
-        <v>2946</v>
+        <v>2948</v>
       </c>
       <c r="B1025" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1025" s="1" t="s">
-        <v>2947</v>
+        <v>2949</v>
       </c>
       <c r="D1025" s="1" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" s="1" t="s">
-        <v>2949</v>
+        <v>2951</v>
       </c>
       <c r="B1026" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1026" s="1" t="s">
-        <v>2950</v>
+        <v>2952</v>
       </c>
       <c r="D1026" s="1" t="s">
-        <v>2951</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" s="1" t="s">
-        <v>2952</v>
+        <v>2954</v>
       </c>
       <c r="B1027" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1027" s="1" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="D1027" s="1" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
       <c r="D1028" s="1" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2959</v>
+        <v>2961</v>
       </c>
       <c r="D1029" s="1" t="s">
-        <v>2960</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
       <c r="B1030" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
       <c r="D1030" s="1" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="B1031" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
       <c r="D1031" s="1" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="B1032" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>2914</v>
+        <v>2970</v>
       </c>
       <c r="D1032" s="1" t="s">
-        <v>2968</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
-        <v>2969</v>
+        <v>2972</v>
       </c>
       <c r="B1033" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
       <c r="D1033" s="1" t="s">
-        <v>2971</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
-        <v>2972</v>
+        <v>2974</v>
       </c>
       <c r="B1034" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1034" s="1" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="D1034" s="1" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="B1035" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1035" s="1" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="D1035" s="1" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" s="1" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="B1036" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1036" s="1" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="D1036" s="1" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" s="1" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="B1037" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1037" s="1" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="D1037" s="1" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" s="1" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="B1038" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1038" s="1" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="D1038" s="1" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" s="1" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="B1039" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1039" s="1" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="D1039" s="1" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="1" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="B1040" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1040" s="1" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
       <c r="D1040" s="1" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" s="1" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
       <c r="B1041" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1041" s="1" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="D1041" s="1" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" s="1" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="B1042" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1042" s="1" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
       <c r="D1042" s="1" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" s="1" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="B1043" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1043" s="1" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="D1043" s="1" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" s="1" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="B1044" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1044" s="1" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="D1044" s="1" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="1" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
       <c r="B1045" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1045" s="1" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="D1045" s="1" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" s="1" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="B1046" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1046" s="1" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="D1046" s="1" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" s="1" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="B1047" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1047" s="1" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="D1047" s="1" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" s="1" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="B1048" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1048" s="1" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="D1048" s="1" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="1" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="B1049" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1049" s="1" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="D1049" s="1" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="B1050" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1050" s="1" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
       <c r="D1050" s="1" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
       <c r="B1051" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="D1051" s="1" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="B1052" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="D1052" s="1" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="B1053" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="D1053" s="1" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="1" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="B1054" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="D1054" s="1" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="1" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="B1055" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>3036</v>
+        <v>2995</v>
       </c>
       <c r="D1055" s="1" t="s">
         <v>3037</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="1" t="s">
         <v>3038</v>
       </c>
       <c r="B1056" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1056" s="1" t="s">
         <v>3039</v>
       </c>
       <c r="D1056" s="1" t="s">
         <v>3040</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="1" t="s">
         <v>3041</v>
       </c>
       <c r="B1057" s="1" t="s">
         <v>5</v>
@@ -27950,51 +27911,51 @@
         <v>3069</v>
       </c>
       <c r="D1066" s="1" t="s">
         <v>3070</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
         <v>3071</v>
       </c>
       <c r="B1067" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1067" s="1" t="s">
         <v>3072</v>
       </c>
       <c r="D1067" s="1" t="s">
         <v>3073</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
         <v>3074</v>
       </c>
       <c r="B1068" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1068" s="1" t="s">
         <v>3075</v>
       </c>
       <c r="D1068" s="1" t="s">
         <v>3076</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
         <v>3077</v>
       </c>
       <c r="B1069" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1069" s="1" t="s">
         <v>3078</v>
       </c>
       <c r="D1069" s="1" t="s">
         <v>3079</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
         <v>3080</v>
@@ -28762,65 +28723,65 @@
         <v>3243</v>
       </c>
       <c r="D1124" s="1" t="s">
         <v>3244</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" s="1" t="s">
         <v>3245</v>
       </c>
       <c r="B1125" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1125" s="1" t="s">
         <v>3246</v>
       </c>
       <c r="D1125" s="1" t="s">
         <v>3247</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" s="1" t="s">
         <v>3248</v>
       </c>
       <c r="B1126" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1126" s="1" t="s">
         <v>3249</v>
       </c>
       <c r="D1126" s="1" t="s">
         <v>3250</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" s="1" t="s">
         <v>3251</v>
       </c>
       <c r="B1127" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1127" s="1" t="s">
         <v>3252</v>
       </c>
       <c r="D1127" s="1" t="s">
         <v>3253</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" s="1" t="s">
         <v>3254</v>
       </c>
       <c r="B1128" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1128" s="1" t="s">
         <v>3255</v>
       </c>
       <c r="D1128" s="1" t="s">
         <v>3256</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" s="1" t="s">
         <v>3257</v>
@@ -28958,65 +28919,65 @@
         <v>3285</v>
       </c>
       <c r="D1138" s="1" t="s">
         <v>3286</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
         <v>3287</v>
       </c>
       <c r="B1139" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1139" s="1" t="s">
         <v>3288</v>
       </c>
       <c r="D1139" s="1" t="s">
         <v>3289</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
         <v>3290</v>
       </c>
       <c r="B1140" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1140" s="1" t="s">
         <v>3291</v>
       </c>
       <c r="D1140" s="1" t="s">
         <v>3292</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
         <v>3293</v>
       </c>
       <c r="B1141" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1141" s="1" t="s">
         <v>3294</v>
       </c>
       <c r="D1141" s="1" t="s">
         <v>3295</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
         <v>3296</v>
       </c>
       <c r="B1142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1142" s="1" t="s">
         <v>3297</v>
       </c>
       <c r="D1142" s="1" t="s">
         <v>3298</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
         <v>3299</v>
@@ -29140,135 +29101,135 @@
         <v>3324</v>
       </c>
       <c r="D1151" s="1" t="s">
         <v>3325</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" s="1" t="s">
         <v>3326</v>
       </c>
       <c r="B1152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1152" s="1" t="s">
         <v>3327</v>
       </c>
       <c r="D1152" s="1" t="s">
         <v>3328</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" s="1" t="s">
         <v>3329</v>
       </c>
       <c r="B1153" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1153" s="1" t="s">
         <v>3330</v>
       </c>
       <c r="D1153" s="1" t="s">
         <v>3331</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="1" t="s">
         <v>3332</v>
       </c>
       <c r="B1154" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1154" s="1" t="s">
         <v>3333</v>
       </c>
       <c r="D1154" s="1" t="s">
         <v>3334</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="1" t="s">
         <v>3335</v>
       </c>
       <c r="B1155" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1155" s="1" t="s">
         <v>3336</v>
       </c>
       <c r="D1155" s="1" t="s">
         <v>3337</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" s="1" t="s">
         <v>3338</v>
       </c>
       <c r="B1156" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1156" s="1" t="s">
         <v>3339</v>
       </c>
       <c r="D1156" s="1" t="s">
         <v>3340</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" s="1" t="s">
         <v>3341</v>
       </c>
       <c r="B1157" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1157" s="1" t="s">
         <v>3342</v>
       </c>
       <c r="D1157" s="1" t="s">
         <v>3343</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" s="1" t="s">
         <v>3344</v>
       </c>
       <c r="B1158" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1158" s="1" t="s">
         <v>3345</v>
       </c>
       <c r="D1158" s="1" t="s">
         <v>3346</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" s="1" t="s">
         <v>3347</v>
       </c>
       <c r="B1159" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1159" s="1" t="s">
         <v>3348</v>
       </c>
       <c r="D1159" s="1" t="s">
         <v>3349</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="1" t="s">
         <v>3350</v>
       </c>
       <c r="B1160" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1160" s="1" t="s">
         <v>3351</v>
       </c>
       <c r="D1160" s="1" t="s">
         <v>3352</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="1" t="s">
         <v>3353</v>
@@ -29277,4632 +29238,4562 @@
         <v>5</v>
       </c>
       <c r="C1161" s="1" t="s">
         <v>3354</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3355</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
         <v>3356</v>
       </c>
       <c r="B1162" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1162" s="1" t="s">
         <v>3357</v>
       </c>
       <c r="D1162" s="1" t="s">
         <v>3358</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
-        <v>3356</v>
+        <v>3359</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1163" s="1" t="s">
-        <v>3357</v>
+        <v>3360</v>
       </c>
       <c r="D1163" s="1" t="s">
-        <v>3359</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
-        <v>3360</v>
+        <v>3362</v>
       </c>
       <c r="B1164" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1164" s="1" t="s">
-        <v>3361</v>
+        <v>3363</v>
       </c>
       <c r="D1164" s="1" t="s">
-        <v>3362</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
-        <v>3360</v>
+        <v>3365</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1165" s="1" t="s">
-        <v>3361</v>
+        <v>3366</v>
       </c>
       <c r="D1165" s="1" t="s">
-        <v>3363</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
-        <v>3364</v>
+        <v>3368</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1166" s="1" t="s">
-        <v>3234</v>
+        <v>3369</v>
       </c>
       <c r="D1166" s="1" t="s">
-        <v>3365</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
-        <v>3366</v>
-[...1 lines deleted...]
-      <c r="B1167" s="1"/>
+        <v>3371</v>
+      </c>
+      <c r="B1167" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="C1167" s="1" t="s">
-        <v>3367</v>
+        <v>3372</v>
       </c>
       <c r="D1167" s="1" t="s">
-        <v>3368</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
-        <v>3369</v>
+        <v>3374</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1168" s="1" t="s">
-        <v>3367</v>
+        <v>3375</v>
       </c>
       <c r="D1168" s="1" t="s">
-        <v>3370</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
-        <v>3371</v>
+        <v>3377</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1169" s="1" t="s">
-        <v>3372</v>
+        <v>3378</v>
       </c>
       <c r="D1169" s="1" t="s">
-        <v>3373</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
-        <v>3374</v>
+        <v>3380</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1170" s="1" t="s">
-        <v>3375</v>
+        <v>3381</v>
       </c>
       <c r="D1170" s="1" t="s">
-        <v>3376</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
-        <v>3377</v>
+        <v>3383</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1171" s="1" t="s">
-        <v>3375</v>
+        <v>3384</v>
       </c>
       <c r="D1171" s="1" t="s">
-        <v>3378</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
-        <v>3379</v>
+        <v>3386</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>3375</v>
+        <v>3387</v>
       </c>
       <c r="D1172" s="1" t="s">
-        <v>3378</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3380</v>
+        <v>3389</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>28</v>
+        <v>357</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>280</v>
+        <v>3390</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3381</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3382</v>
+        <v>3392</v>
       </c>
       <c r="B1174" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3383</v>
+        <v>3393</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3384</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3385</v>
+        <v>3395</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1175" s="1" t="s">
-        <v>3386</v>
+        <v>3396</v>
       </c>
       <c r="D1175" s="1" t="s">
-        <v>3387</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3388</v>
+        <v>3398</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3389</v>
+        <v>3399</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3390</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3391</v>
+        <v>3398</v>
       </c>
       <c r="B1177" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1177" s="1" t="s">
-        <v>3392</v>
+        <v>3399</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3393</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3394</v>
+        <v>3402</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1178" s="1"/>
+        <v>5</v>
+      </c>
+      <c r="C1178" s="1" t="s">
+        <v>3403</v>
+      </c>
       <c r="D1178" s="1" t="s">
-        <v>3395</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3396</v>
+        <v>3402</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>3397</v>
+        <v>3403</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3398</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3399</v>
+        <v>3406</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>3400</v>
+        <v>3276</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3401</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3402</v>
-[...3 lines deleted...]
-      </c>
+        <v>3408</v>
+      </c>
+      <c r="B1181" s="1"/>
       <c r="C1181" s="1" t="s">
-        <v>3403</v>
+        <v>3409</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3404</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3405</v>
+        <v>3411</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>3406</v>
+        <v>3409</v>
       </c>
       <c r="D1182" s="1" t="s">
-        <v>3407</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
-        <v>3408</v>
+        <v>3413</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1183" s="1" t="s">
-        <v>3409</v>
+        <v>3414</v>
       </c>
       <c r="D1183" s="1" t="s">
-        <v>3410</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
-        <v>3411</v>
+        <v>3416</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1184" s="1" t="s">
-        <v>3412</v>
+        <v>103</v>
       </c>
       <c r="D1184" s="1" t="s">
-        <v>3413</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
-        <v>3414</v>
+        <v>3418</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1185" s="1" t="s">
-        <v>3415</v>
+        <v>103</v>
       </c>
       <c r="D1185" s="1" t="s">
-        <v>3416</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
-        <v>3417</v>
+        <v>3420</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1186" s="1" t="s">
-        <v>3418</v>
+        <v>385</v>
       </c>
       <c r="D1186" s="1" t="s">
-        <v>3419</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
-        <v>3420</v>
+        <v>3422</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1187" s="1" t="s">
-        <v>3421</v>
+        <v>3423</v>
       </c>
       <c r="D1187" s="1" t="s">
-        <v>3422</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
-        <v>3423</v>
+        <v>3425</v>
       </c>
       <c r="B1188" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1188" s="1" t="s">
-        <v>3424</v>
+        <v>3426</v>
       </c>
       <c r="D1188" s="1" t="s">
-        <v>3425</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
-        <v>3426</v>
+        <v>3428</v>
       </c>
       <c r="B1189" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1189" s="1" t="s">
-        <v>3427</v>
+        <v>3429</v>
       </c>
       <c r="D1189" s="1" t="s">
-        <v>3428</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
-        <v>3429</v>
+        <v>3431</v>
       </c>
       <c r="B1190" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1190" s="1" t="s">
-        <v>3430</v>
+        <v>3432</v>
       </c>
       <c r="D1190" s="1" t="s">
-        <v>3431</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
-        <v>3432</v>
+        <v>3434</v>
       </c>
       <c r="B1191" s="1" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="C1191" s="1"/>
       <c r="D1191" s="1" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="B1192" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1192" s="1" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
       <c r="D1192" s="1" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
       <c r="B1193" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1193" s="1" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="D1193" s="1" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="B1194" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1194" s="1" t="s">
-        <v>3442</v>
+        <v>3443</v>
       </c>
       <c r="D1194" s="1" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
       <c r="B1195" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1195" s="1" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="D1195" s="1" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
       <c r="B1196" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1196" s="1" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="D1196" s="1" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="B1197" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1197" s="1" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="D1197" s="1" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="B1198" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1198" s="1" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
       <c r="D1198" s="1" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
       <c r="B1199" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1199" s="1" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="D1199" s="1" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
       <c r="B1200" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1200" s="1" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
       <c r="D1200" s="1" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" s="1" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
       <c r="B1201" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1201" s="1" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="D1201" s="1" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" s="1" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="B1202" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1202" s="1" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
       <c r="D1202" s="1" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" s="1" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
       <c r="B1203" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1203" s="1" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="D1203" s="1" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" s="1" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="B1204" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1204" s="1" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
       <c r="D1204" s="1" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" s="1" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
       <c r="B1205" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1205" s="1" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="D1205" s="1" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" s="1" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="B1206" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1206" s="1" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
       <c r="D1206" s="1" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" s="1" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
       <c r="B1207" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1207" s="1" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="D1207" s="1" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" s="1" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="B1208" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1208" s="1" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
       <c r="D1208" s="1" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" s="1" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
       <c r="B1209" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1209" s="1" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="D1209" s="1" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" s="1" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="B1210" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1210" s="1" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
       <c r="D1210" s="1" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="B1211" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1211" s="1" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="D1211" s="1" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1212" s="1" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
       <c r="D1212" s="1" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1213" s="1" t="s">
-        <v>2453</v>
+        <v>3500</v>
       </c>
       <c r="D1213" s="1" t="s">
-        <v>3499</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
-        <v>3500</v>
+        <v>3502</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1214" s="1" t="s">
-        <v>3501</v>
+        <v>3503</v>
       </c>
       <c r="D1214" s="1" t="s">
-        <v>3502</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
-        <v>3503</v>
+        <v>3505</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
       <c r="C1215" s="1" t="s">
-        <v>3504</v>
+        <v>3506</v>
       </c>
       <c r="D1215" s="1" t="s">
-        <v>3505</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
-        <v>3506</v>
+        <v>3508</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1216" s="1" t="s">
-        <v>3507</v>
+        <v>3509</v>
       </c>
       <c r="D1216" s="1" t="s">
-        <v>3508</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
-        <v>3509</v>
+        <v>3511</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1217" s="1" t="s">
-        <v>3510</v>
+        <v>3512</v>
       </c>
       <c r="D1217" s="1" t="s">
-        <v>3511</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
-        <v>3512</v>
+        <v>3514</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1218" s="1" t="s">
-        <v>3513</v>
+        <v>3515</v>
       </c>
       <c r="D1218" s="1" t="s">
-        <v>3514</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
-        <v>3515</v>
+        <v>3517</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1219" s="1" t="s">
-        <v>3516</v>
+        <v>3518</v>
       </c>
       <c r="D1219" s="1" t="s">
-        <v>3517</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
-        <v>3518</v>
+        <v>3520</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1220" s="1" t="s">
-        <v>3519</v>
+        <v>3521</v>
       </c>
       <c r="D1220" s="1" t="s">
-        <v>3520</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
-        <v>3521</v>
+        <v>3523</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1221" s="1" t="s">
-        <v>3522</v>
+        <v>3524</v>
       </c>
       <c r="D1221" s="1" t="s">
-        <v>3523</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
-        <v>3524</v>
+        <v>3526</v>
       </c>
       <c r="B1222" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1222" s="1" t="s">
-        <v>3525</v>
+        <v>3527</v>
       </c>
       <c r="D1222" s="1" t="s">
-        <v>3526</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
-        <v>3527</v>
+        <v>3529</v>
       </c>
       <c r="B1223" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1223" s="1" t="s">
-        <v>3528</v>
+        <v>3530</v>
       </c>
       <c r="D1223" s="1" t="s">
-        <v>3529</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
-        <v>3530</v>
+        <v>3532</v>
       </c>
       <c r="B1224" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1224" s="1" t="s">
-        <v>3531</v>
+        <v>3533</v>
       </c>
       <c r="D1224" s="1" t="s">
-        <v>3532</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
-        <v>3533</v>
+        <v>3535</v>
       </c>
       <c r="B1225" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1225" s="1" t="s">
-        <v>3534</v>
+        <v>2549</v>
       </c>
       <c r="D1225" s="1" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
       <c r="B1226" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1226" s="1" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="D1226" s="1" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
       <c r="B1227" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1227" s="1" t="s">
-        <v>3540</v>
+        <v>3541</v>
       </c>
       <c r="D1227" s="1" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
       <c r="B1228" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1228" s="1" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
       <c r="D1228" s="1" t="s">
-        <v>3544</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
       <c r="B1229" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1229" s="1" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
       <c r="D1229" s="1" t="s">
-        <v>3547</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
       <c r="B1230" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1230" s="1" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="D1230" s="1" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
       <c r="B1231" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1231" s="1" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
       <c r="D1231" s="1" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
       <c r="B1232" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1232" s="1" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="D1232" s="1" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="B1233" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1233" s="1" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="D1233" s="1" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
       <c r="B1234" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1234" s="1" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
       <c r="D1234" s="1" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
       <c r="B1235" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1235" s="1" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
       <c r="D1235" s="1" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
       <c r="B1236" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1236" s="1" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="D1236" s="1" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="B1237" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1237" s="1" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
       <c r="D1237" s="1" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
       <c r="B1238" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1238" s="1" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
       <c r="D1238" s="1" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
       <c r="B1239" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1239" s="1" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
       <c r="D1239" s="1" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
       <c r="B1240" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1240" s="1" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="D1240" s="1" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="B1241" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1241" s="1" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
       <c r="D1241" s="1" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
       <c r="B1242" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1242" s="1" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
       <c r="D1242" s="1" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="B1243" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1243" s="1" t="s">
-        <v>3588</v>
+        <v>3589</v>
       </c>
       <c r="D1243" s="1" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
-        <v>3590</v>
+        <v>3591</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1244" s="1" t="s">
-        <v>3591</v>
+        <v>3592</v>
       </c>
       <c r="D1244" s="1" t="s">
-        <v>3592</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
-        <v>3593</v>
+        <v>3594</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1245" s="1" t="s">
-        <v>3594</v>
+        <v>3595</v>
       </c>
       <c r="D1245" s="1" t="s">
-        <v>3595</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1246" s="1" t="s">
-        <v>3582</v>
+        <v>3598</v>
       </c>
       <c r="D1246" s="1" t="s">
-        <v>3597</v>
+        <v>3599</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
-        <v>3598</v>
+        <v>3600</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>252</v>
+        <v>357</v>
       </c>
       <c r="C1247" s="1" t="s">
-        <v>3599</v>
+        <v>3601</v>
       </c>
       <c r="D1247" s="1" t="s">
-        <v>3600</v>
+        <v>3602</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
-        <v>3601</v>
+        <v>3603</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1248" s="1" t="s">
-        <v>3602</v>
+        <v>3604</v>
       </c>
       <c r="D1248" s="1" t="s">
-        <v>3603</v>
+        <v>3605</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
-        <v>3604</v>
+        <v>3606</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1249" s="1" t="s">
-        <v>3605</v>
+        <v>3607</v>
       </c>
       <c r="D1249" s="1" t="s">
-        <v>3606</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
-        <v>3607</v>
+        <v>3609</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1250" s="1" t="s">
-        <v>3608</v>
+        <v>3610</v>
       </c>
       <c r="D1250" s="1" t="s">
-        <v>3609</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
-        <v>3610</v>
+        <v>3612</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1251" s="1" t="s">
-        <v>3611</v>
+        <v>3613</v>
       </c>
       <c r="D1251" s="1" t="s">
-        <v>3612</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
-        <v>3613</v>
+        <v>3615</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1252" s="1" t="s">
-        <v>3614</v>
+        <v>3616</v>
       </c>
       <c r="D1252" s="1" t="s">
-        <v>3615</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
-        <v>3616</v>
+        <v>3618</v>
       </c>
       <c r="B1253" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1253" s="1" t="s">
-        <v>3617</v>
+        <v>3619</v>
       </c>
       <c r="D1253" s="1" t="s">
-        <v>3618</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
-        <v>3619</v>
+        <v>3621</v>
       </c>
       <c r="B1254" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1254" s="1" t="s">
-        <v>3620</v>
+        <v>3622</v>
       </c>
       <c r="D1254" s="1" t="s">
-        <v>3621</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
-        <v>3622</v>
+        <v>3624</v>
       </c>
       <c r="B1255" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1255" s="1" t="s">
-        <v>3623</v>
+        <v>3625</v>
       </c>
       <c r="D1255" s="1" t="s">
-        <v>3624</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
-        <v>3625</v>
+        <v>3627</v>
       </c>
       <c r="B1256" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1256" s="1" t="s">
-        <v>3626</v>
+        <v>3628</v>
       </c>
       <c r="D1256" s="1" t="s">
-        <v>3627</v>
+        <v>3629</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
-        <v>3628</v>
+        <v>3630</v>
       </c>
       <c r="B1257" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1257" s="1" t="s">
-        <v>3629</v>
+        <v>3631</v>
       </c>
       <c r="D1257" s="1" t="s">
-        <v>3630</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
-        <v>3631</v>
+        <v>3633</v>
       </c>
       <c r="B1258" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1258" s="1" t="s">
-        <v>3632</v>
+        <v>3619</v>
       </c>
       <c r="D1258" s="1" t="s">
-        <v>3633</v>
+        <v>3634</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="B1259" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1259" s="1" t="s">
-        <v>3635</v>
+        <v>3636</v>
       </c>
       <c r="D1259" s="1" t="s">
-        <v>3636</v>
+        <v>3637</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
-        <v>3637</v>
+        <v>3638</v>
       </c>
       <c r="B1260" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1260" s="1" t="s">
-        <v>3638</v>
+        <v>3639</v>
       </c>
       <c r="D1260" s="1" t="s">
-        <v>3639</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
-        <v>3640</v>
+        <v>3641</v>
       </c>
       <c r="B1261" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1261" s="1" t="s">
-        <v>3641</v>
+        <v>3642</v>
       </c>
       <c r="D1261" s="1" t="s">
-        <v>3642</v>
+        <v>3643</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" s="1" t="s">
-        <v>3643</v>
+        <v>3644</v>
       </c>
       <c r="B1262" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1262" s="1" t="s">
-        <v>3644</v>
+        <v>3645</v>
       </c>
       <c r="D1262" s="1" t="s">
-        <v>3645</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" s="1" t="s">
-        <v>3646</v>
+        <v>3647</v>
       </c>
       <c r="B1263" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1263" s="1" t="s">
-        <v>3647</v>
+        <v>3648</v>
       </c>
       <c r="D1263" s="1" t="s">
-        <v>3648</v>
+        <v>3649</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" s="1" t="s">
-        <v>3649</v>
+        <v>3650</v>
       </c>
       <c r="B1264" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1264" s="1" t="s">
-        <v>3650</v>
+        <v>3651</v>
       </c>
       <c r="D1264" s="1" t="s">
-        <v>3651</v>
+        <v>3652</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" s="1" t="s">
-        <v>3652</v>
+        <v>3653</v>
       </c>
       <c r="B1265" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1265" s="1" t="s">
-        <v>3653</v>
+        <v>3654</v>
       </c>
       <c r="D1265" s="1" t="s">
-        <v>3654</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" s="1" t="s">
-        <v>3655</v>
+        <v>3656</v>
       </c>
       <c r="B1266" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1266" s="1" t="s">
-        <v>3656</v>
+        <v>3657</v>
       </c>
       <c r="D1266" s="1" t="s">
-        <v>3657</v>
+        <v>3658</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" s="1" t="s">
-        <v>3658</v>
+        <v>3659</v>
       </c>
       <c r="B1267" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1267" s="1" t="s">
-        <v>3659</v>
+        <v>3660</v>
       </c>
       <c r="D1267" s="1" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" s="1" t="s">
-        <v>3661</v>
+        <v>3662</v>
       </c>
       <c r="B1268" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1268" s="1" t="s">
-        <v>3662</v>
+        <v>3663</v>
       </c>
       <c r="D1268" s="1" t="s">
-        <v>3663</v>
+        <v>3664</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" s="1" t="s">
-        <v>3664</v>
+        <v>3665</v>
       </c>
       <c r="B1269" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1269" s="1" t="s">
-        <v>3665</v>
+        <v>3666</v>
       </c>
       <c r="D1269" s="1" t="s">
-        <v>3666</v>
+        <v>3667</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" s="1" t="s">
-        <v>3667</v>
+        <v>3668</v>
       </c>
       <c r="B1270" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1270" s="1" t="s">
-        <v>3668</v>
+        <v>3669</v>
       </c>
       <c r="D1270" s="1" t="s">
-        <v>3669</v>
+        <v>3670</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" s="1" t="s">
-        <v>3670</v>
+        <v>3671</v>
       </c>
       <c r="B1271" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1271" s="1" t="s">
-        <v>3671</v>
+        <v>3672</v>
       </c>
       <c r="D1271" s="1" t="s">
-        <v>3672</v>
+        <v>3673</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" s="1" t="s">
-        <v>3673</v>
+        <v>3674</v>
       </c>
       <c r="B1272" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1272" s="1" t="s">
-        <v>3674</v>
+        <v>3675</v>
       </c>
       <c r="D1272" s="1" t="s">
-        <v>3675</v>
+        <v>3676</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" s="1" t="s">
-        <v>3676</v>
+        <v>3677</v>
       </c>
       <c r="B1273" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1273" s="1" t="s">
-        <v>3677</v>
+        <v>3678</v>
       </c>
       <c r="D1273" s="1" t="s">
-        <v>3678</v>
+        <v>3679</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" s="1" t="s">
-        <v>3679</v>
+        <v>3680</v>
       </c>
       <c r="B1274" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1274" s="1" t="s">
-        <v>3680</v>
+        <v>3681</v>
       </c>
       <c r="D1274" s="1" t="s">
-        <v>3681</v>
+        <v>3682</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="1" t="s">
-        <v>3682</v>
+        <v>3683</v>
       </c>
       <c r="B1275" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1275" s="1" t="s">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="D1275" s="1" t="s">
-        <v>3684</v>
+        <v>3685</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" s="1" t="s">
-        <v>3685</v>
+        <v>3686</v>
       </c>
       <c r="B1276" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1276" s="1" t="s">
-        <v>3686</v>
+        <v>3687</v>
       </c>
       <c r="D1276" s="1" t="s">
-        <v>3687</v>
+        <v>3688</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" s="1" t="s">
-        <v>3688</v>
+        <v>3689</v>
       </c>
       <c r="B1277" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1277" s="1" t="s">
-        <v>3689</v>
+        <v>3690</v>
       </c>
       <c r="D1277" s="1" t="s">
-        <v>3690</v>
+        <v>3691</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" s="1" t="s">
-        <v>3691</v>
+        <v>3692</v>
       </c>
       <c r="B1278" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1278" s="1" t="s">
-        <v>3692</v>
+        <v>3693</v>
       </c>
       <c r="D1278" s="1" t="s">
-        <v>3693</v>
+        <v>3694</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" s="1" t="s">
-        <v>3694</v>
+        <v>3695</v>
       </c>
       <c r="B1279" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1279" s="1" t="s">
-        <v>3695</v>
+        <v>3696</v>
       </c>
       <c r="D1279" s="1" t="s">
-        <v>3696</v>
+        <v>3697</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" s="1" t="s">
-        <v>3697</v>
+        <v>3698</v>
       </c>
       <c r="B1280" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1280" s="1" t="s">
-        <v>3698</v>
+        <v>3699</v>
       </c>
       <c r="D1280" s="1" t="s">
-        <v>3699</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" s="1" t="s">
-        <v>3700</v>
+        <v>3701</v>
       </c>
       <c r="B1281" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1281" s="1" t="s">
-        <v>3701</v>
+        <v>3702</v>
       </c>
       <c r="D1281" s="1" t="s">
-        <v>3702</v>
+        <v>3703</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" s="1" t="s">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="B1282" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1282" s="1" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="D1282" s="1" t="s">
-        <v>3705</v>
+        <v>3706</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" s="1" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="B1283" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1283" s="1" t="s">
-        <v>3704</v>
+        <v>3708</v>
       </c>
       <c r="D1283" s="1" t="s">
-        <v>3707</v>
+        <v>3709</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" s="1" t="s">
-        <v>3708</v>
+        <v>3710</v>
       </c>
       <c r="B1284" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1284" s="1" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
       <c r="D1284" s="1" t="s">
-        <v>3710</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" s="1" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
       <c r="B1285" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1285" s="1" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
       <c r="D1285" s="1" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" s="1" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
       <c r="B1286" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1286" s="1"/>
+      <c r="C1286" s="1" t="s">
+        <v>3717</v>
+      </c>
       <c r="D1286" s="1" t="s">
-        <v>3715</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" s="1" t="s">
-        <v>3716</v>
+        <v>3719</v>
       </c>
       <c r="B1287" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1287" s="1" t="s">
-        <v>3712</v>
+        <v>3720</v>
       </c>
       <c r="D1287" s="1" t="s">
-        <v>3717</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="1" t="s">
-        <v>3718</v>
+        <v>3722</v>
       </c>
       <c r="B1288" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1288" s="1" t="s">
-        <v>3719</v>
+        <v>3723</v>
       </c>
       <c r="D1288" s="1" t="s">
-        <v>3720</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="1" t="s">
-        <v>3721</v>
+        <v>3725</v>
       </c>
       <c r="B1289" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1289" s="1" t="s">
-        <v>3722</v>
+        <v>3726</v>
       </c>
       <c r="D1289" s="1" t="s">
-        <v>3723</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
-        <v>3724</v>
+        <v>3728</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
-        <v>3725</v>
+        <v>3729</v>
       </c>
       <c r="D1290" s="1" t="s">
-        <v>3726</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
-        <v>3727</v>
+        <v>3731</v>
       </c>
       <c r="B1291" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1291" s="1" t="s">
-        <v>3728</v>
+        <v>3732</v>
       </c>
       <c r="D1291" s="1" t="s">
-        <v>3729</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3730</v>
+        <v>3734</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>3731</v>
+        <v>3735</v>
       </c>
       <c r="D1292" s="1" t="s">
-        <v>3732</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3733</v>
+        <v>3737</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3734</v>
+        <v>3738</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3735</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3736</v>
+        <v>3740</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1294" s="1" t="s">
-        <v>3737</v>
+        <v>3741</v>
       </c>
       <c r="D1294" s="1" t="s">
-        <v>3738</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
-        <v>3739</v>
+        <v>3743</v>
       </c>
       <c r="B1295" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1295" s="1" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="D1295" s="1" t="s">
-        <v>3741</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
-        <v>3742</v>
+        <v>3745</v>
       </c>
       <c r="B1296" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1296" s="1" t="s">
-        <v>3743</v>
+        <v>3746</v>
       </c>
       <c r="D1296" s="1" t="s">
-        <v>3744</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
-        <v>3745</v>
+        <v>3748</v>
       </c>
       <c r="B1297" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1297" s="1" t="s">
-        <v>3746</v>
+        <v>3749</v>
       </c>
       <c r="D1297" s="1" t="s">
-        <v>3747</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
-        <v>3748</v>
+        <v>3751</v>
       </c>
       <c r="B1298" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1298" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1298" s="1"/>
       <c r="D1298" s="1" t="s">
-        <v>3750</v>
+        <v>3752</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
-        <v>3751</v>
+        <v>3753</v>
       </c>
       <c r="B1299" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1299" s="1" t="s">
-        <v>3752</v>
+        <v>3749</v>
       </c>
       <c r="D1299" s="1" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
-        <v>3754</v>
+        <v>3755</v>
       </c>
       <c r="B1300" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1300" s="1" t="s">
-        <v>3755</v>
+        <v>3756</v>
       </c>
       <c r="D1300" s="1" t="s">
-        <v>3756</v>
+        <v>3757</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
-        <v>3757</v>
+        <v>3758</v>
       </c>
       <c r="B1301" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1301" s="1" t="s">
-        <v>3758</v>
+        <v>3759</v>
       </c>
       <c r="D1301" s="1" t="s">
-        <v>3759</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" s="1" t="s">
-        <v>3760</v>
+        <v>3761</v>
       </c>
       <c r="B1302" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1302" s="1" t="s">
-        <v>3761</v>
+        <v>3762</v>
       </c>
       <c r="D1302" s="1" t="s">
-        <v>3762</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" s="1" t="s">
-        <v>3763</v>
+        <v>3764</v>
       </c>
       <c r="B1303" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1303" s="1" t="s">
-        <v>3764</v>
+        <v>3765</v>
       </c>
       <c r="D1303" s="1" t="s">
-        <v>3765</v>
+        <v>3766</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="1" t="s">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="B1304" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1304" s="1" t="s">
-        <v>3767</v>
+        <v>3768</v>
       </c>
       <c r="D1304" s="1" t="s">
-        <v>3768</v>
+        <v>3769</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" s="1" t="s">
-        <v>3769</v>
+        <v>3770</v>
       </c>
       <c r="B1305" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1305" s="1" t="s">
-        <v>3770</v>
+        <v>3771</v>
       </c>
       <c r="D1305" s="1" t="s">
-        <v>3771</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" s="1" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="B1306" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1306" s="1" t="s">
-        <v>3773</v>
+        <v>3774</v>
       </c>
       <c r="D1306" s="1" t="s">
-        <v>3774</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="1" t="s">
-        <v>3775</v>
+        <v>3776</v>
       </c>
       <c r="B1307" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1307" s="1" t="s">
-        <v>3776</v>
+        <v>3777</v>
       </c>
       <c r="D1307" s="1" t="s">
-        <v>3777</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="1" t="s">
-        <v>3778</v>
+        <v>3779</v>
       </c>
       <c r="B1308" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1308" s="1" t="s">
-        <v>3779</v>
+        <v>3780</v>
       </c>
       <c r="D1308" s="1" t="s">
-        <v>3780</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" s="1" t="s">
-        <v>3781</v>
+        <v>3782</v>
       </c>
       <c r="B1309" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1309" s="1" t="s">
-        <v>3782</v>
+        <v>3783</v>
       </c>
       <c r="D1309" s="1" t="s">
-        <v>3783</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" s="1" t="s">
-        <v>3784</v>
+        <v>3785</v>
       </c>
       <c r="B1310" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1310" s="1" t="s">
-        <v>3785</v>
+        <v>3786</v>
       </c>
       <c r="D1310" s="1" t="s">
-        <v>3786</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" s="1" t="s">
-        <v>3787</v>
+        <v>3788</v>
       </c>
       <c r="B1311" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1311" s="1" t="s">
-        <v>3788</v>
+        <v>3789</v>
       </c>
       <c r="D1311" s="1" t="s">
-        <v>3789</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" s="1" t="s">
-        <v>3790</v>
+        <v>3791</v>
       </c>
       <c r="B1312" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1312" s="1" t="s">
-        <v>3791</v>
+        <v>3792</v>
       </c>
       <c r="D1312" s="1" t="s">
-        <v>3792</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" s="1" t="s">
-        <v>3793</v>
+        <v>3794</v>
       </c>
       <c r="B1313" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1313" s="1" t="s">
-        <v>3794</v>
+        <v>3795</v>
       </c>
       <c r="D1313" s="1" t="s">
-        <v>3795</v>
+        <v>3796</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" s="1" t="s">
-        <v>3796</v>
+        <v>3797</v>
       </c>
       <c r="B1314" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1314" s="1" t="s">
-        <v>3797</v>
+        <v>3798</v>
       </c>
       <c r="D1314" s="1" t="s">
-        <v>3798</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" s="1" t="s">
-        <v>3799</v>
+        <v>3800</v>
       </c>
       <c r="B1315" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1315" s="1" t="s">
-        <v>3800</v>
+        <v>3801</v>
       </c>
       <c r="D1315" s="1" t="s">
-        <v>3801</v>
+        <v>3802</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" s="1" t="s">
-        <v>3802</v>
+        <v>3803</v>
       </c>
       <c r="B1316" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1316" s="1" t="s">
-        <v>3803</v>
+        <v>3804</v>
       </c>
       <c r="D1316" s="1" t="s">
-        <v>3804</v>
+        <v>3805</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" s="1" t="s">
-        <v>3805</v>
+        <v>3806</v>
       </c>
       <c r="B1317" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1317" s="1" t="s">
-        <v>3806</v>
+        <v>3807</v>
       </c>
       <c r="D1317" s="1" t="s">
-        <v>3807</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" s="1" t="s">
-        <v>3808</v>
+        <v>3809</v>
       </c>
       <c r="B1318" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1318" s="1" t="s">
-        <v>3809</v>
+        <v>3810</v>
       </c>
       <c r="D1318" s="1" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" s="1" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="B1319" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1319" s="1" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="D1319" s="1" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" s="1" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="B1320" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1320" s="1" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="D1320" s="1" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" s="1" t="s">
-        <v>3817</v>
+        <v>3818</v>
       </c>
       <c r="B1321" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1321" s="1" t="s">
-        <v>3818</v>
+        <v>3819</v>
       </c>
       <c r="D1321" s="1" t="s">
-        <v>3819</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="1" t="s">
-        <v>3820</v>
+        <v>3821</v>
       </c>
       <c r="B1322" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1322" s="1" t="s">
-        <v>3821</v>
+        <v>3822</v>
       </c>
       <c r="D1322" s="1" t="s">
-        <v>3822</v>
+        <v>3823</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" s="1" t="s">
-        <v>3823</v>
+        <v>3824</v>
       </c>
       <c r="B1323" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1323" s="1" t="s">
-        <v>3824</v>
+        <v>3825</v>
       </c>
       <c r="D1323" s="1" t="s">
-        <v>3825</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" s="1" t="s">
-        <v>3826</v>
+        <v>3827</v>
       </c>
       <c r="B1324" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1324" s="1" t="s">
-        <v>3827</v>
+        <v>3828</v>
       </c>
       <c r="D1324" s="1" t="s">
-        <v>3828</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" s="1" t="s">
-        <v>3829</v>
+        <v>3830</v>
       </c>
       <c r="B1325" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1325" s="1" t="s">
-        <v>3830</v>
+        <v>3831</v>
       </c>
       <c r="D1325" s="1" t="s">
-        <v>3831</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" s="1" t="s">
-        <v>3832</v>
+        <v>3833</v>
       </c>
       <c r="B1326" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1326" s="1" t="s">
-        <v>3833</v>
+        <v>3834</v>
       </c>
       <c r="D1326" s="1" t="s">
-        <v>3834</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" s="1" t="s">
-        <v>3835</v>
+        <v>3836</v>
       </c>
       <c r="B1327" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1327" s="1" t="s">
-        <v>3836</v>
+        <v>3837</v>
       </c>
       <c r="D1327" s="1" t="s">
-        <v>284</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" s="1" t="s">
-        <v>3837</v>
+        <v>3839</v>
       </c>
       <c r="B1328" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1328" s="1" t="s">
-        <v>3838</v>
+        <v>3840</v>
       </c>
       <c r="D1328" s="1" t="s">
-        <v>284</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" s="1" t="s">
-        <v>3839</v>
+        <v>3842</v>
       </c>
       <c r="B1329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1329" s="1" t="s">
-        <v>3840</v>
+        <v>3843</v>
       </c>
       <c r="D1329" s="1" t="s">
-        <v>284</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" s="1" t="s">
-        <v>3841</v>
+        <v>3845</v>
       </c>
       <c r="B1330" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1330" s="1" t="s">
-        <v>3842</v>
+        <v>3846</v>
       </c>
       <c r="D1330" s="1" t="s">
-        <v>284</v>
+        <v>3847</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" s="1" t="s">
-        <v>3843</v>
+        <v>3848</v>
       </c>
       <c r="B1331" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1331" s="1" t="s">
-        <v>3844</v>
+        <v>3849</v>
       </c>
       <c r="D1331" s="1" t="s">
-        <v>284</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="1" t="s">
-        <v>3845</v>
+        <v>3851</v>
       </c>
       <c r="B1332" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1332" s="1" t="s">
-        <v>3846</v>
+        <v>3852</v>
       </c>
       <c r="D1332" s="1" t="s">
-        <v>284</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
-        <v>3847</v>
+        <v>3854</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
-        <v>3848</v>
+        <v>3855</v>
       </c>
       <c r="D1333" s="1" t="s">
-        <v>284</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
-        <v>3849</v>
+        <v>3857</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
-        <v>3850</v>
+        <v>3858</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>284</v>
+        <v>3859</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3851</v>
+        <v>3860</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3852</v>
+        <v>3861</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>284</v>
+        <v>3862</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3853</v>
+        <v>3863</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3854</v>
+        <v>3864</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>284</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3855</v>
+        <v>3866</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3856</v>
+        <v>3867</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>284</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3857</v>
+        <v>3869</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3858</v>
+        <v>3870</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3859</v>
+        <v>3871</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3860</v>
+        <v>3872</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3861</v>
+        <v>3873</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3862</v>
+        <v>3874</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3863</v>
+        <v>3875</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3864</v>
+        <v>3876</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3865</v>
+        <v>3877</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3866</v>
+        <v>3878</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3867</v>
+        <v>3879</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3868</v>
+        <v>3880</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3869</v>
+        <v>3881</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3870</v>
+        <v>3882</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3871</v>
+        <v>3883</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3872</v>
+        <v>3884</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3873</v>
+        <v>3885</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3874</v>
+        <v>3886</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3875</v>
+        <v>3887</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3876</v>
+        <v>3888</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3877</v>
+        <v>3889</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3878</v>
+        <v>3890</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3879</v>
+        <v>3891</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3880</v>
+        <v>3892</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3881</v>
+        <v>3893</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3882</v>
+        <v>3894</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3883</v>
+        <v>3895</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3884</v>
+        <v>3896</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3885</v>
+        <v>3897</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3886</v>
+        <v>3898</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3887</v>
+        <v>3899</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3888</v>
+        <v>3900</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3889</v>
+        <v>3901</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3890</v>
+        <v>3902</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3891</v>
+        <v>3903</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3892</v>
+        <v>3904</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3893</v>
+        <v>3905</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3894</v>
+        <v>3906</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3895</v>
+        <v>3907</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3896</v>
+        <v>3908</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3897</v>
+        <v>3909</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3898</v>
+        <v>3910</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3899</v>
+        <v>3911</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3900</v>
+        <v>3912</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3901</v>
+        <v>3913</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3902</v>
+        <v>3914</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3903</v>
+        <v>3915</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3904</v>
+        <v>3916</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3905</v>
+        <v>3917</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3906</v>
+        <v>3918</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3907</v>
+        <v>3919</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3908</v>
+        <v>3920</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3909</v>
+        <v>3921</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3910</v>
+        <v>3922</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3911</v>
+        <v>3923</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3912</v>
+        <v>3924</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3913</v>
+        <v>3925</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3914</v>
+        <v>3926</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3915</v>
+        <v>3927</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3916</v>
+        <v>3928</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3917</v>
+        <v>3929</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3918</v>
+        <v>3930</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3919</v>
+        <v>3931</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3920</v>
+        <v>3932</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3921</v>
+        <v>3933</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3922</v>
+        <v>3934</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3923</v>
+        <v>3935</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3924</v>
+        <v>3936</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3925</v>
+        <v>3937</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3926</v>
+        <v>3938</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3927</v>
+        <v>3939</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3928</v>
+        <v>3940</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3929</v>
+        <v>3941</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3930</v>
+        <v>3942</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3931</v>
+        <v>3943</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3932</v>
+        <v>3944</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3933</v>
+        <v>3945</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3934</v>
+        <v>3946</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3935</v>
+        <v>3947</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3936</v>
+        <v>3948</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3937</v>
+        <v>3949</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3938</v>
+        <v>3950</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3939</v>
+        <v>3951</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3940</v>
+        <v>3952</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3941</v>
+        <v>3953</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3942</v>
+        <v>3954</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3943</v>
+        <v>3955</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3944</v>
+        <v>3956</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3945</v>
+        <v>3957</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3946</v>
+        <v>3958</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3947</v>
+        <v>3959</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3948</v>
+        <v>3960</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3949</v>
+        <v>3961</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3950</v>
+        <v>3962</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3951</v>
+        <v>3963</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3952</v>
+        <v>3964</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3953</v>
+        <v>3965</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3954</v>
+        <v>3966</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3955</v>
+        <v>3967</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3956</v>
+        <v>3968</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3957</v>
+        <v>3969</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3958</v>
+        <v>3970</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3959</v>
+        <v>3971</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3960</v>
+        <v>3972</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3961</v>
+        <v>3973</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3962</v>
+        <v>3974</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3963</v>
+        <v>3975</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3964</v>
+        <v>3976</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3965</v>
+        <v>3977</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3966</v>
+        <v>3978</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3967</v>
+        <v>3979</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3968</v>
+        <v>3980</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3969</v>
+        <v>3981</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3970</v>
+        <v>3982</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3971</v>
+        <v>3983</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3972</v>
+        <v>3984</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3973</v>
+        <v>3985</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3974</v>
+        <v>3986</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3975</v>
+        <v>3987</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3976</v>
+        <v>3988</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3977</v>
+        <v>3989</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3978</v>
+        <v>3990</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3979</v>
+        <v>3991</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3980</v>
+        <v>3992</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3981</v>
+        <v>3993</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3982</v>
+        <v>3994</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3983</v>
+        <v>3995</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3984</v>
+        <v>3996</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3985</v>
+        <v>3997</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3986</v>
+        <v>3998</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3987</v>
+        <v>3999</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3988</v>
+        <v>4000</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3989</v>
+        <v>4001</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3990</v>
+        <v>4002</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>3991</v>
+        <v>4003</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>3992</v>
+        <v>4004</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>3993</v>
+        <v>4005</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>3994</v>
+        <v>4006</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>3995</v>
+        <v>4007</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>3996</v>
+        <v>4008</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>3997</v>
+        <v>4009</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>3998</v>
+        <v>4010</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>3999</v>
+        <v>4011</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>4000</v>
+        <v>4012</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>4001</v>
+        <v>4013</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>4002</v>
+        <v>4014</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4003</v>
+        <v>4015</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4004</v>
+        <v>4016</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4005</v>
+        <v>4017</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4006</v>
+        <v>4018</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4007</v>
+        <v>4019</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4008</v>
+        <v>4020</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4009</v>
+        <v>4021</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4010</v>
+        <v>4022</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4011</v>
+        <v>4023</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4012</v>
+        <v>4024</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4013</v>
+        <v>4025</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4014</v>
+        <v>4026</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4015</v>
+        <v>4027</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4016</v>
+        <v>4028</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4017</v>
+        <v>4029</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4018</v>
+        <v>4030</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4019</v>
+        <v>4031</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4020</v>
+        <v>4032</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4021</v>
+        <v>4033</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4022</v>
+        <v>4034</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4023</v>
+        <v>4035</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4024</v>
+        <v>4036</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4025</v>
+        <v>4037</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4026</v>
+        <v>4038</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4027</v>
+        <v>4039</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4028</v>
+        <v>4040</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>284</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4029</v>
+        <v>4041</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4030</v>
+        <v>4042</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>4031</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4032</v>
+        <v>4043</v>
       </c>
       <c r="B1425" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4033</v>
+        <v>4044</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>4034</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4035</v>
+        <v>4045</v>
       </c>
       <c r="B1426" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4036</v>
+        <v>4046</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>4037</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4038</v>
+        <v>4047</v>
       </c>
       <c r="B1427" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4039</v>
+        <v>4048</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>4040</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4041</v>
+        <v>4049</v>
       </c>
       <c r="B1428" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4042</v>
+        <v>4050</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>4043</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4044</v>
+        <v>4051</v>
       </c>
       <c r="B1429" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4045</v>
+        <v>4052</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>4046</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
-        <v>4047</v>
+        <v>4053</v>
       </c>
       <c r="B1430" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
-        <v>4048</v>
+        <v>4054</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>4049</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
-        <v>4050</v>
+        <v>4055</v>
       </c>
       <c r="B1431" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1431" s="1" t="s">
-        <v>4051</v>
+        <v>4056</v>
       </c>
       <c r="D1431" s="1" t="s">
-        <v>4052</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
-        <v>4053</v>
+        <v>4057</v>
       </c>
       <c r="B1432" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1432" s="1" t="s">
-        <v>4054</v>
+        <v>4058</v>
       </c>
       <c r="D1432" s="1" t="s">
-        <v>4055</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
-        <v>4056</v>
+        <v>4059</v>
       </c>
       <c r="B1433" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1433" s="1" t="s">
-        <v>4057</v>
+        <v>4060</v>
       </c>
       <c r="D1433" s="1" t="s">
-        <v>4058</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
-        <v>4059</v>
+        <v>4061</v>
       </c>
       <c r="B1434" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1434" s="1" t="s">
-        <v>4060</v>
+        <v>4062</v>
       </c>
       <c r="D1434" s="1" t="s">
-        <v>4061</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
-        <v>4062</v>
+        <v>4063</v>
       </c>
       <c r="B1435" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1435" s="1" t="s">
-        <v>4063</v>
+        <v>4064</v>
       </c>
       <c r="D1435" s="1" t="s">
-        <v>4064</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
-        <v>4065</v>
+        <v>4066</v>
       </c>
       <c r="B1436" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1436" s="1" t="s">
-        <v>4066</v>
+        <v>4067</v>
       </c>
       <c r="D1436" s="1" t="s">
-        <v>4067</v>
+        <v>4068</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
-        <v>4068</v>
+        <v>4069</v>
       </c>
       <c r="B1437" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1437" s="1" t="s">
-        <v>4069</v>
+        <v>4070</v>
       </c>
       <c r="D1437" s="1" t="s">
-        <v>4070</v>
+        <v>4071</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
-        <v>4071</v>
+        <v>4072</v>
       </c>
       <c r="B1438" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1438" s="1" t="s">
-        <v>4072</v>
+        <v>4073</v>
       </c>
       <c r="D1438" s="1" t="s">
-        <v>4073</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
-        <v>4074</v>
+        <v>4075</v>
       </c>
       <c r="B1439" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1439" s="1" t="s">
-        <v>4075</v>
+        <v>4076</v>
       </c>
       <c r="D1439" s="1" t="s">
-        <v>4076</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
-        <v>4077</v>
+        <v>4078</v>
       </c>
       <c r="B1440" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1440" s="1" t="s">
-        <v>4078</v>
+        <v>4079</v>
       </c>
       <c r="D1440" s="1" t="s">
-        <v>4079</v>
+        <v>4080</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
-        <v>4080</v>
+        <v>4081</v>
       </c>
       <c r="B1441" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1441" s="1" t="s">
-        <v>4081</v>
+        <v>4082</v>
       </c>
       <c r="D1441" s="1" t="s">
-        <v>4082</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
-        <v>4083</v>
+        <v>4084</v>
       </c>
       <c r="B1442" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1442" s="1" t="s">
-        <v>4084</v>
+        <v>4085</v>
       </c>
       <c r="D1442" s="1" t="s">
-        <v>4085</v>
+        <v>4086</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
-        <v>4086</v>
+        <v>4087</v>
       </c>
       <c r="B1443" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1443" s="1" t="s">
-        <v>4087</v>
+        <v>4088</v>
       </c>
       <c r="D1443" s="1" t="s">
-        <v>4088</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
-        <v>4089</v>
+        <v>4090</v>
       </c>
       <c r="B1444" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1444" s="1" t="s">
-        <v>4090</v>
+        <v>4091</v>
       </c>
       <c r="D1444" s="1" t="s">
-        <v>4091</v>
+        <v>4092</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
-        <v>4092</v>
+        <v>4093</v>
       </c>
       <c r="B1445" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1445" s="1" t="s">
-        <v>4093</v>
+        <v>4094</v>
       </c>
       <c r="D1445" s="1" t="s">
-        <v>4094</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
-        <v>4095</v>
+        <v>4096</v>
       </c>
       <c r="B1446" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1446" s="1" t="s">
-        <v>4096</v>
+        <v>4097</v>
       </c>
       <c r="D1446" s="1" t="s">
-        <v>4097</v>
+        <v>4098</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
-        <v>4098</v>
+        <v>4099</v>
       </c>
       <c r="B1447" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1447" s="1" t="s">
-        <v>4099</v>
+        <v>4100</v>
       </c>
       <c r="D1447" s="1" t="s">
-        <v>4100</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
-        <v>4101</v>
+        <v>4102</v>
       </c>
       <c r="B1448" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1448" s="1" t="s">
-        <v>4102</v>
+        <v>4103</v>
       </c>
       <c r="D1448" s="1" t="s">
-        <v>4103</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
-        <v>4104</v>
+        <v>4105</v>
       </c>
       <c r="B1449" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1449" s="1" t="s">
-        <v>4105</v>
+        <v>4106</v>
       </c>
       <c r="D1449" s="1" t="s">
-        <v>4106</v>
+        <v>4107</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
-        <v>4107</v>
+        <v>4108</v>
       </c>
       <c r="B1450" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1450" s="1" t="s">
-        <v>4108</v>
+        <v>4109</v>
       </c>
       <c r="D1450" s="1" t="s">
-        <v>4109</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
-        <v>4110</v>
+        <v>4111</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1451" s="1" t="s">
-        <v>4111</v>
+        <v>4112</v>
       </c>
       <c r="D1451" s="1" t="s">
-        <v>4112</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
-        <v>4113</v>
+        <v>4114</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1452" s="1" t="s">
-        <v>4114</v>
+        <v>4115</v>
       </c>
       <c r="D1452" s="1" t="s">
-        <v>4115</v>
+        <v>4116</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
-        <v>4116</v>
+        <v>4117</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1453" s="1" t="s">
-        <v>4060</v>
+        <v>4118</v>
       </c>
       <c r="D1453" s="1" t="s">
-        <v>4117</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
-        <v>4118</v>
+        <v>4120</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1454" s="1" t="s">
-        <v>4119</v>
+        <v>4121</v>
       </c>
       <c r="D1454" s="1" t="s">
-        <v>4120</v>
+        <v>4122</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
-        <v>4121</v>
+        <v>4123</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1455" s="1" t="s">
-        <v>4122</v>
+        <v>4124</v>
       </c>
       <c r="D1455" s="1" t="s">
-        <v>4123</v>
+        <v>4125</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
-        <v>4124</v>
+        <v>4126</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1456" s="1" t="s">
-        <v>4125</v>
+        <v>4127</v>
       </c>
       <c r="D1456" s="1" t="s">
-        <v>4126</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
-        <v>4127</v>
+        <v>4129</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1457" s="1" t="s">
-        <v>4128</v>
+        <v>4130</v>
       </c>
       <c r="D1457" s="1" t="s">
-        <v>4129</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
-        <v>4130</v>
+        <v>4132</v>
       </c>
       <c r="B1458" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1458" s="1" t="s">
-        <v>4131</v>
+        <v>4133</v>
       </c>
       <c r="D1458" s="1" t="s">
-        <v>4132</v>
+        <v>4134</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
-        <v>4133</v>
+        <v>4135</v>
       </c>
       <c r="B1459" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1459" s="1" t="s">
-        <v>4134</v>
+        <v>4136</v>
       </c>
       <c r="D1459" s="1" t="s">
-        <v>4135</v>
+        <v>4137</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
-        <v>4136</v>
+        <v>4138</v>
       </c>
       <c r="B1460" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1460" s="1" t="s">
-        <v>4137</v>
+        <v>4139</v>
       </c>
       <c r="D1460" s="1" t="s">
-        <v>4138</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
-        <v>4139</v>
+        <v>4141</v>
       </c>
       <c r="B1461" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1461" s="1" t="s">
-        <v>4140</v>
+        <v>4085</v>
       </c>
       <c r="D1461" s="1" t="s">
-        <v>4141</v>
+        <v>4142</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
-        <v>4142</v>
+        <v>4143</v>
       </c>
       <c r="B1462" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1462" s="1" t="s">
-        <v>4143</v>
+        <v>4144</v>
       </c>
       <c r="D1462" s="1" t="s">
-        <v>4144</v>
+        <v>4145</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
-        <v>4145</v>
+        <v>4146</v>
       </c>
       <c r="B1463" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1463" s="1" t="s">
-        <v>4146</v>
+        <v>4147</v>
       </c>
       <c r="D1463" s="1" t="s">
-        <v>4147</v>
+        <v>4148</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
-        <v>4148</v>
+        <v>4149</v>
       </c>
       <c r="B1464" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1464" s="1" t="s">
-        <v>4149</v>
+        <v>4150</v>
       </c>
       <c r="D1464" s="1" t="s">
-        <v>4150</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
-        <v>4151</v>
+        <v>4152</v>
       </c>
       <c r="B1465" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1465" s="1" t="s">
-        <v>4152</v>
+        <v>4153</v>
       </c>
       <c r="D1465" s="1" t="s">
-        <v>4153</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
-        <v>4154</v>
+        <v>4155</v>
       </c>
       <c r="B1466" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1466" s="1" t="s">
-        <v>4155</v>
+        <v>4156</v>
       </c>
       <c r="D1466" s="1" t="s">
-        <v>4156</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
-        <v>4157</v>
+        <v>4158</v>
       </c>
       <c r="B1467" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1467" s="1" t="s">
-        <v>4158</v>
+        <v>4159</v>
       </c>
       <c r="D1467" s="1" t="s">
-        <v>4159</v>
+        <v>4160</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
-        <v>4160</v>
+        <v>4161</v>
       </c>
       <c r="B1468" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1468" s="1" t="s">
-        <v>4161</v>
+        <v>4162</v>
       </c>
       <c r="D1468" s="1" t="s">
-        <v>4162</v>
+        <v>4163</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
-        <v>4163</v>
+        <v>4164</v>
       </c>
       <c r="B1469" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1469" s="1" t="s">
-        <v>4164</v>
+        <v>4165</v>
       </c>
       <c r="D1469" s="1" t="s">
-        <v>4165</v>
+        <v>4166</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
-        <v>4166</v>
+        <v>4167</v>
       </c>
       <c r="B1470" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1470" s="1" t="s">
-        <v>4167</v>
+        <v>4168</v>
       </c>
       <c r="D1470" s="1" t="s">
-        <v>4168</v>
+        <v>4169</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
-        <v>4169</v>
+        <v>4170</v>
       </c>
       <c r="B1471" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
-        <v>4170</v>
+        <v>4171</v>
       </c>
       <c r="D1471" s="1" t="s">
-        <v>4171</v>
+        <v>4172</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
-        <v>4172</v>
+        <v>4173</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1472" s="1" t="s">
-        <v>4173</v>
+        <v>4174</v>
       </c>
       <c r="D1472" s="1" t="s">
-        <v>4174</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
-        <v>4175</v>
+        <v>4176</v>
       </c>
       <c r="B1473" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C1473" s="1" t="s">
-        <v>4137</v>
+        <v>4177</v>
       </c>
       <c r="D1473" s="1" t="s">
-        <v>4176</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4177</v>
+        <v>4179</v>
       </c>
       <c r="B1474" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4178</v>
+        <v>4180</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4179</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4180</v>
+        <v>4182</v>
       </c>
       <c r="B1475" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4181</v>
+        <v>4183</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4182</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
+        <v>4185</v>
+      </c>
+      <c r="B1476" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1476" s="1" t="s">
         <v>4183</v>
       </c>
-      <c r="B1476" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1476" s="1" t="s">
-        <v>4185</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
-        <v>4186</v>
+        <v>4187</v>
       </c>
       <c r="B1477" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1477" s="1" t="s">
-        <v>4187</v>
+        <v>4183</v>
       </c>
       <c r="D1477" s="1" t="s">
         <v>4188</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
         <v>4189</v>
       </c>
       <c r="B1478" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
+        <v>4183</v>
+      </c>
+      <c r="D1478" s="1" t="s">
         <v>4190</v>
-      </c>
-[...1 lines deleted...]
-        <v>4191</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
+        <v>4191</v>
+      </c>
+      <c r="B1479" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1479" s="1" t="s">
+        <v>4183</v>
+      </c>
+      <c r="D1479" s="1" t="s">
         <v>4192</v>
-      </c>
-[...7 lines deleted...]
-        <v>4194</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="1" t="s">
-        <v>4195</v>
+        <v>4193</v>
       </c>
       <c r="B1480" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>4196</v>
+        <v>4183</v>
       </c>
       <c r="D1480" s="1" t="s">
-        <v>4197</v>
+        <v>4194</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="1" t="s">
-        <v>4198</v>
+        <v>4195</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1481" s="1" t="s">
+        <v>4183</v>
+      </c>
+      <c r="D1481" s="1" t="s">
         <v>4196</v>
-      </c>
-[...1 lines deleted...]
-        <v>4199</v>
       </c>
     </row>
     <row r="1482" spans="1:4">
       <c r="A1482" s="1" t="s">
-        <v>4200</v>
+        <v>4197</v>
       </c>
       <c r="B1482" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1482" s="1" t="s">
-        <v>4196</v>
+        <v>4183</v>
       </c>
       <c r="D1482" s="1" t="s">
-        <v>4201</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="1483" spans="1:4">
       <c r="A1483" s="1" t="s">
-        <v>4202</v>
+        <v>4199</v>
       </c>
       <c r="B1483" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1483" s="1" t="s">
-        <v>4196</v>
+        <v>4183</v>
       </c>
       <c r="D1483" s="1" t="s">
-        <v>4203</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="1484" spans="1:4">
       <c r="A1484" s="1" t="s">
-        <v>4204</v>
+        <v>4201</v>
       </c>
       <c r="B1484" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1484" s="1" t="s">
-        <v>4196</v>
+        <v>4183</v>
       </c>
       <c r="D1484" s="1" t="s">
-        <v>4205</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="1485" spans="1:4">
       <c r="A1485" s="1" t="s">
-        <v>4206</v>
+        <v>4203</v>
       </c>
       <c r="B1485" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1485" s="1" t="s">
-        <v>4196</v>
+        <v>4204</v>
       </c>
       <c r="D1485" s="1" t="s">
-        <v>4207</v>
-[...69 lines deleted...]
-        <v>4218</v>
+        <v>4205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>