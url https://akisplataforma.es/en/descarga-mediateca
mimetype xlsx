--- v3 (2026-05-25)
+++ v4 (2026-07-11)
@@ -2954,113 +2954,113 @@
   <si>
     <t>The improvement in knowledge of oat cultivation addressed in this document takes as its starting point the innovations incorporated in commercially available seeds. The results presented here are intended to evaluate the new varieties registered in Spain and Europe in relation to their agronomic, productive, disease resistance, and quality parameters.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f3fffacd-760e-49ef-b0af-8bcba50b9411</t>
   </si>
   <si>
     <t>Results of Trials on New Barley Varieties in Andalusia. 2018/2019 Crop Season</t>
   </si>
   <si>
     <t>The improved knowledge of barley cultivation offered in this document stems from the innovations incorporated in the seeds sold on the market. Information is provided on new varieties registered in Spain and Europe regarding agronomic, production, disease resistance, and quality parameters.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/51a6b7ea-a29f-40d0-8bd2-a4c211c904cf</t>
   </si>
   <si>
     <t>Results of Trials on New Triticale Varieties in Andalusia. 2018/2019 Crop Season</t>
   </si>
   <si>
     <t>The improved knowledge of triticale cultivation offered in this document stems from the innovations incorporated into the seeds currently on the market. Information is provided on new varieties registered in Spain and Europe regarding agronomic, production, disease resistance, and quality parameters.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/84b28e55-89ff-4ece-9b25-7cc53b60a79d</t>
   </si>
   <si>
+    <t>Inorganic Waste Management in Intensive Horticulture</t>
+  </si>
+  <si>
+    <t>Horticulture in southeastern Andalusia covers an area of 31,173 ha (Junta de Andalucía, 2020), which implies a dispersed generation of a large volume of agricultural waste.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d3328bb1-734b-4c84-9183-72016cf2c2e6</t>
+  </si>
+  <si>
+    <t>Results of the Rapeseed Trials in Andalusia. 2016-17 Campaign</t>
+  </si>
+  <si>
+    <t>The importance that rapeseed (Brassica napus) cultivation has taken on in Andalusia, as the cultivated area has grown from just over 1,000 hectares in 2014 to more than 30,000 hectares in 2017, has led IFAPA, being aware of the importance of this crop and that rapeseed can be consolidated as a crop with a future in the alternatives of our region, to decide to start a trial network within the RAEA in order to be able to respond to the farmer in various aspects related to cultivation techniques, behavior of new varieties (Clearfield), treatments and response to new herbicides, resistance to new diseases and treatments to combat them, and a series of other agronomic practices related to this plant.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/745032b7-cfc0-448b-adc9-81a1c15c28ec</t>
+  </si>
+  <si>
+    <t>Non-Chemical Soil Disinfestation Techniques for Strawberry Cultivation</t>
+  </si>
+  <si>
+    <t>Uncertainty surrounding the legal status of the main active ingredients used in soil disinfestation for strawberry cultivation necessitates continued research into physical and biological alternatives that provide farmers with potential work tools in the event of a ban or restriction on the use of currently used options. This study aims to evaluate the agronomic and efficacy of treatments based on low-dose biosolarization with microbiological support and the use of ozone in controlling fungal pathogens and nematodes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/48e31c87-0ae1-4db6-b62a-f3b65baec173</t>
+  </si>
+  <si>
+    <t>Influence of a Passive Heat Accumulator on Microclimate and Bioproductivity in a Greenhouse</t>
+  </si>
+  <si>
+    <t>The use of water-filled plastic sleeves as heat accumulators in the greenhouse is a passive heating system that increases air and plant temperature during the cold season and increases pepper fruit production.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/17c380d9-cd75-4036-a72b-27f59bdea821</t>
+  </si>
+  <si>
     <t>Analytical Determinations in Milk</t>
   </si>
   <si>
     <t>Milk has a varied composition (proteins, fats, carbohydrates, vitamins, and minerals), is highly digestible and usable by the human body, and is highly suitable for the production of other food products. This document constitutes the teaching material for the laboratory practices of Module 1: "Reception and Storage of Milk," corresponding to the "Cheesemaking Specialist" Training Program. It describes the analytical determinations to be performed for milk quality control, which ensure compliance with basic regulations regarding hygiene for foods of animal origin (Regulation 853/2004) and the control requirements that dairy sector operators must comply with (Royal Decree 1728/2007 for cow's milk and Royal Decree 752/2011 for sheep and goat's milk). Other highly useful determinations for technological process control are also included.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4c126b0-f732-480d-930e-2bb9b406f553</t>
   </si>
   <si>
     <t>Recommendations for making butter</t>
   </si>
   <si>
     <t>Artisanal cow, goat, and sheep butter is a high-value product that is increasingly being produced by dairy companies, either using cream from skimmed milk or whey intended for the production of dairy products, or by purchasing cream from third-party companies. This paper establishes a series of basic recommendations for artisanal buttermaking, ensuring a product of high technological and sensorial quality.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7cb5a7bc-f596-49c3-9713-b0ffcb4a2f69</t>
   </si>
   <si>
     <t>The Use of Solarization for Disinfection of Systems Used in Soilless Cultivation</t>
   </si>
   <si>
     <t>Most soil-borne pathogens persist in the growing media used in soilless cultures, requiring disinfection or replacement. Solarization is a disinfection system that involves covering the moist growing media with thin, transparent plastic for 4–8 weeks during periods of highest temperature and solar radiation. The main objective of the study was to evaluate the effectiveness of this technique in eliminating several pathogens from growing media in order to select long-lasting systems suitable for disinfection by solarization. The results obtained indicate its effectiveness in eliminating the three pathogens in the four systems tested.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1b466f94-e2fe-4f4d-93bc-ebc2f0f23690</t>
   </si>
   <si>
-    <t>Inorganic Waste Management in Intensive Horticulture</t>
-[...34 lines deleted...]
-  <si>
     <t>Effects of the application of olive mill effluents on agricultural soils</t>
   </si>
   <si>
     <t>The extraction of olive oil by physical methods produces large quantities of olive and oil washing water. This water is stored in large ponds for evaporation, and is not reused. In this regard, a study was conducted on the agricultural, environmental, and business benefits and limitations of its use as irrigation in olive groves and on calm soil. Specifically, the study consisted of two aspects. First, it consisted of a complete characterization of the composition and variability of the liquids from the washing of olives and oils in olive mills. Second, it aimed to study the effects of irrigation, evaluating its agricultural utility, as well as the potential generation of wastewater on the soil, plants, and the environment in general. Based on the results compiled during the study, a series of conclusions were drawn regarding the benefits that farmers can obtain from irrigating with effluent, in addition to the obvious contribution of moisture during periods of low rainfall. This also allows recommendations to be made on when to irrigate with effluent.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2e8ecd58-de53-45ac-b0a9-066b253d1856</t>
   </si>
   <si>
     <t>Fertilization Adapted to Crop Needs: Nutrient Absorption Curves</t>
   </si>
   <si>
     <t>Fertilization through high-frequency localized irrigation improves the efficiency of plant nutrient use. The advantages of fertigation lie in the ability to apply nutrients directly to the root zone and according to the plant's nutritional demand. This requires understanding nutrient uptake curves over time. Uptake curves reflect the nutritional changes dependent on plant phenology. The objective of this paper is to provide agricultural technicians and producers with updated and summarized information on basic concepts (daily uptake rate, uptake concentration), as well as on determining crop nutrient uptake curves and examples of N, P, and K uptake curves for tomatoes, peppers, cucumbers, and melons grown under greenhouse conditions on the Mediterranean coast of Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9699ca21-f82d-40d8-a483-f9f0890e1eff</t>
   </si>
   <si>
     <t>Integrated Management Guide for Stone Fruit Diseases</t>
   </si>
   <si>
     <t>The purpose of this teaching material, "Diseases of stone fruit trees and their management in integrated production," is to assist and guide farmers and advisors in implementing the principles of integrated disease management following the National Action Plan for the Sustainable Use of Phytosanitary Products, and to complement the integrated pest management guide for stone fruit trees prepared by the Ministry of Agriculture, Fisheries and Environment (MAGRAMA).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c9d036b-dc0e-4988-86a7-3f831c2d5220</t>
@@ -3359,140 +3359,140 @@
   <si>
     <t>Results of trials of new varieties of barley, oats, and tritichlias in Andalusia. 2014/2015 crop year.</t>
   </si>
   <si>
     <t>Updated information on new varieties of barley, oats, and triticale in Andalusia, along with their agronomic and productive performance and quality parameters in the main Andalusian production areas. A quick overview of the document will provide guidance for making timely and appropriate decisions about the variety of barley, oats, or triticale to grow, depending on the type of soil, climate, and farm characteristics.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cb310841-88c9-47e2-aa6e-29a15398f390</t>
   </si>
   <si>
     <t>Results of the Trials of New Common Wheat Varieties in Andalusia. 2015/2016 Crop Season</t>
   </si>
   <si>
     <t>Updated information on new soft wheat varieties in Andalusia, their agronomic and productive performance, and quality parameters in the main Andalusian producing areas. A quick overview of the document will provide guidance for making timely and appropriate decisions about the soft wheat variety to grow, based on the type of soil, climate, and farm characteristics.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b6c4bc7e-44f7-4f64-ba33-62c991ebccc7</t>
   </si>
   <si>
     <t>Results of Trials on New Common Wheat Varieties in Andalusia. 2014/2015 Crop Season.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/406bd0c5-bf48-4361-b82e-9f82843debf3</t>
   </si>
   <si>
+    <t>Results of Trials on New Triticale Varieties in Andalusia. 2019/2020 Crop Season</t>
+  </si>
+  <si>
+    <t>There is a constant need to evaluate and characterize new triticale varieties launched on the market, in order to provide appropriate advice to the production sector, thus influencing its greater professionalization.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e2316820-18b3-4bff-badf-a533a893b83b</t>
+  </si>
+  <si>
+    <t>Olive growers' preferences regarding agro-environmental programs.</t>
+  </si>
+  <si>
+    <t>There is a need for analysis to support decision-making regarding agri-environmental policy. This study analyzes the preferences of Andalusian olive growers regarding this policy, particularly regarding the adoption of ecological focus areas (EFAs) and agri-environmental practices. The results show that these preferences vary depending on the olive grove system. Thus, farmers with dryland olive groves in the countryside prefer not to participate in programs that include vegetation cover for which tillage is not permitted. Those with irrigated countryside are more willing to participate, although they prefer the option requiring a moderate amount of vegetation cover and where compliance with the minimum EFA requirement is not required. Meanwhile, those in the mountains prefer to participate in the most demanding EFA program, probably because they are better able to meet its requirements and because the higher payment is worthwhile.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/477415d5-55e0-4e40-b53f-bb71c48f4db3</t>
+  </si>
+  <si>
+    <t>Irrigation of olive trees with water infested by Verticillium dahliae.</t>
+  </si>
+  <si>
+    <t>Factors such as the type and concentration of inoculum of the defoliating pathotype of Verticillium dahliae in irrigation, root wounding of the olive tree, and the number of irrigation campaigns are considered for their effects on Verticillium wilt in the cultivar 'Picual' and the density of residual inoculum of the fungus in the soil. All of the aforementioned factors influenced disease development to a greater or lesser extent. The combined effects of inoculum concentration and root wounding of the tree were necessary for the development of epidemics in irrigation with infested water.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/97e9d731-a926-4001-94fb-6d02b214390f</t>
+  </si>
+  <si>
+    <t>Study on Different Doses and Planting Dates of Chickpeas in the Córdoba Countryside</t>
+  </si>
+  <si>
+    <t>Sowing date and rate are two parameters to consider for achieving higher crop yields. The objective of this study was to evaluate the adaptation of chickpea lines with resistance to rabies, considering two sowing dates (December and January) and two doses (24 plants/m² and 17 plants/m²). After evaluating the two sowing dates and doses over four agronomic seasons, it was observed that the two sowing dates and doses do not appear to influence seed size. However, sowing date does influence the crop cycle, being longer in December. For yield, the 24 seeds/m² dose was better than the 17 seeds/m² dose on both sowing dates. Regarding sowing dates, no significant differences were observed in the first two seasons. Therefore, it is recommended to use the highest dose, including the January sowing date. This would allow the farmer to perform some additional tasks and thus clear the field of weeds, a problem that affects chickpeas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bc799465-2d98-417d-9d18-fa91b44e7305</t>
+  </si>
+  <si>
+    <t>Drosophila suzukii (Matsumura, 1931) on strawberry: Visual guide to damage</t>
+  </si>
+  <si>
+    <t>Guide with images of the damage caused by D. suzukii on strawberry fruits</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8ef4866c-0523-44b6-8c4f-6fe2933850ae</t>
+  </si>
+  <si>
+    <t>Guide to Planning Fertigation in Tomatoes for Industry</t>
+  </si>
+  <si>
+    <t>Guide for fertigation of tomatoes in industrial crops, taking into account the limitation established in the regulations for integrated tomato production. This guide does not consider the contribution of nutrients from complementary sources, such as soil or irrigation water, so its use must be adapted, reducing these inputs and monitoring the nutritional status of the plants through foliar analysis.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a55ecf23-825e-4a2b-b445-c2352bf18f54</t>
+  </si>
+  <si>
     <t>Effect of irrigation frequency on irrigation efficiency and production of a strawberry crop</t>
   </si>
   <si>
     <t>Until recently, there has been considerable uncertainty about the effect of the duration and number of irrigation pulses on irrigation efficiency and strawberry crop production in the province of Huelva. This document presents the results of a study conducted for this purpose on a commercial farm located in the TM of Almonte, applying irrigation pulses of 5, 10, and 15 minutes. An irrigation schedule based on meteorological data, crop coefficients, and soil moisture monitoring was used.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/55df7aa9-dc4b-4764-a832-fec8c1dc6ca3</t>
   </si>
   <si>
     <t>Foliar Application of Wine By-Product Extracts on Grapes Grown in Warm Climates: Initial Results</t>
   </si>
   <si>
     <t>Today, the demands of the agricultural sector are directed toward the search for non-toxic, natural, and useful active substances for the protection or stimulation of crops grown under unfavorable conditions, such as those found in warm climates. Spain leads the world in terms of cultivated vineyards. The wine-growing waste generated is often discarded, so its reuse to reduce environmental impact would be an added value. The objective of this study is to assess the impact of foliar application of wine by-product extracts on grape cultivation in warm climates, with a view to improving the quality of the grapes and the wines obtained from them. To this end, foliar application of stem, pomace, and lees extracts at veraison was tested between 2020 and 2022, compared to a control without extracts, on Tempranillo and Palomino Fino grapes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/471ef3e7-80d8-4f01-a949-5eaa16621130</t>
   </si>
   <si>
     <t>Recommendations for Making Spreadable Processed Cheese</t>
   </si>
   <si>
     <t>Today, the growing consumer demand for new products is driving research into the dairy sector's development, aiming to increase dairy diversification. In addition to seeking resource optimization, the production of spreadable processed cheese is emerging. This cheese is made by combining different types of cheeses to obtain a final product of guaranteed quality. This paper establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/31c78d9c-d4c9-4689-8a01-38c5bf59b051</t>
   </si>
   <si>
     <t>New Citrus Pests</t>
   </si>
   <si>
     <t>Today, there are still species of arthropods that behave as significant pests for citrus fruits in other regions of the world, yet are not present in our growing area. The possible entry of these organisms into our Autonomous Community constitutes a serious phytosanitary threat to our plantations, not only because of the potential direct damage they cause, but also because they can restrict the marketing of our citrus fruits. Given this situation, it is of great importance to establish a mechanism for the early detection of these harmful exotic organisms. To this end, the General Directorate of Agricultural and Livestock Production (Ministry of Agriculture, Fisheries and Rural Development, Regional Government of Andalusia) has recently developed the "Andalusian Phytosanitary Surveillance Plan for Citrus Fruits." This document briefly presents the most relevant data on the new pests and diseases covered by it.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/68265e68-39f4-47d6-a6c9-4ed356bcf025</t>
   </si>
   <si>
-    <t>Results of Trials on New Triticale Varieties in Andalusia. 2019/2020 Crop Season</t>
-[...52 lines deleted...]
-  <si>
     <t>Effects of Potassium Biofortification on Harvest and Postharvest Yield and Quality of Cherry Tomato Fruits after Cold Storage</t>
   </si>
   <si>
     <t>This study aims to evaluate the effect of a biofortification program with different doses of potassium in the form of KCl on cherry tomato production, fruit quality, ripening speed, and cold storage.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b3e64622-428e-40d2-8707-a90ffe71d094</t>
   </si>
   <si>
     <t>Recommendations for the inspection and maintenance of equipment for applying phytosanitary products to greenhouse vegetables in Almería</t>
   </si>
   <si>
     <t>This study aims to propose recommendations for the proper operation, inspection, and maintenance of pesticide application equipment in the main greenhouse areas of the province of Almería. The results presented here correspond to surveys conducted to determine the condition of application equipment in the Bajo Andarax and Campo de Dalías regions.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c199498c-ae6f-4870-be59-2528fccb1975</t>
   </si>
   <si>
     <t>Increasing biodiversity in dryland herbaceous crops through the implementation of multifunctional margins</t>
   </si>
   <si>
     <t>A study on the impact on biodiversity in four farms in the Seville countryside, where four different types of multifunctional margins have been established on farms with cereal-sunflower-legume rotations in the Lower Guadalquivir valley. Particular attention is paid to soil arthropod fauna and pollinators. Aspects of plant species establishment have also been monitored in relation to sowing rates and their effect on the appearance of unwanted flora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bda26a4c-30b6-4804-9201-12aa51d0c344</t>
@@ -3770,102 +3770,120 @@
   <si>
     <t>This publication describes an approach for estimating crop water requirements by integrating remote sensing information into the guidelines contained in FAO Manual 56. Accurate estimation of crop water consumption, or evapotranspiration (ET), allows irrigation inputs to be adjusted to actual plant needs. This would optimize water use, reducing the environmental impact of irrigation. This document serves as a guide and explains step by step the calculation procedure for applying this approach, from data collection to ET estimation, listing different tools for visualization and processing. Finally, several examples of practical applications in agricultural and natural vegetation areas are presented.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9d8c96ec-5a22-4a55-a4c0-581dada82c13</t>
   </si>
   <si>
     <t>Remote sensing for agriculture</t>
   </si>
   <si>
     <t>This publication provides a series of basic concepts on the use of remote sensing focused on the agricultural sector. The various sections of the document detail the fundamental characteristics and resolution of the data provided by remote sensors, as well as the main satellites currently available for agricultural applications. The document also describes the characteristics of the images, with particular emphasis on information processing prior to their use. Finally, some examples of the use of sensors in the agricultural field are presented, such as in the precise monitoring of crop health, in the estimation of biomass production, and in the monitoring of water stress, among others.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bdac6055-21a9-4dd7-8cba-06a3e9d67873</t>
   </si>
   <si>
     <t>Results of New Oat Varieties Trials in Andalusia 2019/2020 Campaign</t>
   </si>
   <si>
     <t>This publication aims to incorporate an element of interest into farmers' decision-making, since knowledge of variety adaptability and behavior is crucial for knowing what to sow based on the harvest's intended use. The constant need to evaluate and characterize new oat varieties launched on the market is vital for providing proper advice to the production sector, thus influencing its greater professionalization.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c42c4a-83aa-43f1-82a1-13771ee18e14</t>
   </si>
   <si>
+    <t>Adoption and Industrial and Marketing Practices Associated with the ISO 9001 Standard in the Andalusian Olive Oil Industry</t>
+  </si>
+  <si>
+    <t>Spain and Andalusia are the world's leading olive oil exporters, experiencing strong growth in recent years. This has led to an increased demand for internationally recognized quality standards, one of the most important being ISO 9001. The objectives of this study are to define the factors that have influenced the adoption of ISO 9001 in the Andalusian olive oil industry; to examine whether the adoption of ISO 9001 by industries is associated with the use of differentiated industrial and marketing practices; and to generate knowledge for the design of public policies to promote the adoption of the standard in the sector and improve associated industrial and marketing practices.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3466a464-29d1-4f3e-a0e7-23aa5cc53186</t>
+  </si>
+  <si>
+    <t>Bitter Almond Detection by Near Infrared Spectroscopy (NIRS)</t>
+  </si>
+  <si>
+    <t>Near Infrared Spectroscopy (NIRS) is a non-destructive analytical technique that allows the differentiation of bitter almonds, with more than 5 mg/g of amygdalin, from non-bitter almonds.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81594322-fb67-4ad4-9289-e7b022528c73</t>
+  </si>
+  <si>
+    <t>Outdoor Watermelon Growing Guide</t>
+  </si>
+  <si>
+    <t>This growing guide aims to provide information on the outdoor cultivation method for watermelons (Citrullus lanatus). This crop occupies 9% of the world's vegetable crop area. Andalusia is the leading region in both cultivated area and production. This document provides a botanical description of the plant, planting techniques, cultivation requirements and management, pests and diseases, as well as the main varieties and types of watermelons. Finally, production costs are presented, taking into account the irrigation system used.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10fe84b7-8254-463c-9909-40e9b159cc1c</t>
+  </si>
+  <si>
+    <t>Sunflower Growing Guide</t>
+  </si>
+  <si>
+    <t>This cultivation guide aims to provide information on sunflower plant development, current trends in cultivation techniques, different planting methods and seasons, as well as the most common diseases and pests in Andalusia. The document provides information on the results obtained in recent years from trials of varieties resistant to the "F" race of thorns and new herbicide-resistant genetic material. Yields obtained from winter-sown sunflower trials can also be consulted.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
+  </si>
+  <si>
+    <t>Growing Guide for Sweet Vetch</t>
+  </si>
+  <si>
+    <t>This guide contains the information needed to successfully cultivate vetch (Lathyrus sativus) under extensive dryland conditions, using conventional, integrated, or organic production models.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
+  </si>
+  <si>
     <t>Sustainable rainfed herbaceous cropping systems. Operation 10.1.4</t>
   </si>
   <si>
     <t>This "Agro-Environment and Climate" Training Day is part of the actions aimed at ensuring proper compliance with the agro-environmental commitments acquired in some of the operations included in Measure 10 of the Andalusian Rural Development Program (PDRA). The objective sought to achieve with the delivery of these workshops is to improve the capacities of the beneficiaries of the aid and raise awareness among the agricultural population in the use of production systems compatible with environmental conservation, as well as to inform them about the PDRA and the commitments signed. The Andalusian Institute for Research and Training in Agriculture, Fisheries, Food and Organic Production (IFAPA) has among its objectives the design and development of actions aimed at training workers, technicians and professionals in the agricultural, food and fishing sectors. The development of these manuals is part of the activities developed by IFAPA to transfer</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
-    <t>Adoption and Industrial and Marketing Practices Associated with the ISO 9001 Standard in the Andalusian Olive Oil Industry</t>
-[...41 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
+    <t>Citrus Streaking Technique: Fundamentals and Field Practice</t>
+  </si>
+  <si>
+    <t>The purpose of this paper is to present the possibilities that the use of the scratching technique offers for citrus cultivation, in addition to describing the fundamentals and correct method of implementation in the field.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
+  </si>
+  <si>
+    <t>Improving the Setting and Productivity of `Powell Summer Navel` by Scratching and/or Foliar Application of Algal Extracts with Hormonal Activity</t>
+  </si>
+  <si>
+    <t>The purpose of this paper is to present the potential that the use of different techniques and products offers for citrus cultivation. In this vein, and as part of IFAPA's ongoing research, we present the results of an experimental trial evaluating grating and the use of natural plant growth regulators to improve fruit set in Navel Powell.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
     <t>Varietal Distribution in Strawberry Cultivation in Huelva. 2017-2018 Crop Season</t>
   </si>
   <si>
     <t>This document presents the varietal composition, expressed in percentages of plants per variety, for the current 2017/2018 crop season, as well as the participation of each breeding program. This work is based on information provided by breeding companies or licensees of the main strawberry breeding programs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
   </si>
   <si>
     <t>Strawberry Variety Distribution in Huelva. 2018-2019 Crop Season</t>
   </si>
   <si>
     <t>This document presents the varietal composition, expressed in percentages of plants per variety, for the current 2018/2019 crop season, as well as the participation of each breeding program. This work is based primarily on information provided by breeding companies or licensees of the main strawberry breeding programs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
   </si>
   <si>
     <t>Strawberry Varietal Overview in Huelva. 2012-2015 Period</t>
   </si>
   <si>
     <t>This technical report presents the information obtained from the last three growing seasons (2012-2013, 2013-2014 and 2014-2015) regarding the estimated varietal distribution in Huelva, in terms of the percentage of plants in production.</t>
   </si>
@@ -3878,68 +3896,50 @@
   <si>
     <t>This Technical Report presents the varietal composition, expressed in percentages of plants per variety, for the current 2016/2017 crop season, as well as the participation of each breeding program. This work is based on information provided by breeding companies or licensees of the main strawberry breeding programs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
   </si>
   <si>
     <t>Influence of the Cultivation System on Strawberry Varieties. 2021/2022 Crop Season. II Quality</t>
   </si>
   <si>
     <t>Among the traits considered in strawberry breeding programs, in addition to those related to crop productivity, are those that confer organoleptic quality. And among consumers, this quality is undoubtedly the one that receives the most attention. This study presents results regarding the organoleptic and post-harvest quality of sixteen strawberry varieties, tested in three cultivation systems: conventional, soilless, and organic during the 2021-2022 crop year.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
   </si>
   <si>
     <t>Evaluation of the Use of Horticultural Waste Compost in Tomato Cultivation</t>
   </si>
   <si>
     <t>Among the problems generated by the greenhouse production system and which can limit its sustainability, the high annual production of crop residues (1,751,242 t/yr-1) stands out, the accumulation of which constitutes a serious environmental problem.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
   </si>
   <si>
-    <t>Citrus Streaking Technique: Fundamentals and Field Practice</t>
-[...16 lines deleted...]
-  <si>
     <t>Is the Andalusian olive grove profitable? An analysis by production system.</t>
   </si>
   <si>
     <t>Over the last decade, there has been an intense debate about the economic sustainability of Andalusian olive groves, where mountain and traditional systems coexist with intensive ones. This study aims to contribute to increasing knowledge about their profitability. To this end, a multi-stage survey of olive farms was conducted to establish their cost structure. The results show that the unit cost of producing one kilogram of olive oil is significantly higher in mountain and traditional systems than in intensive ones. So much so, that these systems are highly dependent on direct subsidies, which have become established as the instrument that guarantees their economic viability. Olive grove conversion is a feasible option, in certain locations, that can be promoted by the regional administration so that it can be addressed jointly by farmers, incentivizing the creation of farm management units.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>The regeneration of trees in the dehesa</t>
   </si>
   <si>
     <t>Unit 1 describes in detail the role of trees in this system, sets out the process of natural tree regeneration, as well as the factors that promote and hinder it in the dehesa, and characterizes the state of tree regeneration in the dehesa in Andalusia. Unit 2 presents some of the strategies that could be used depending on the initial situation, and the precautions that must be taken to maximize their success. Unit 3 presents some strategies that can improve the conservation of these plant formations in a way that is compatible with other uses of the property. The manual concludes with a practical exercise that seeks to consolidate the main knowledge presented.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Post-emergence herbicide trial against Centaurea diluta in durum wheat</t>
   </si>
   <si>
     <t>Centaurea diluta infestations are becoming increasingly frequent and significant in the Andalusian countryside. This species belongs to the Compositae family and in southern Spain undergoes staggered emergence from the first autumn rains until well into spring, which is why it is found in many alternative crops, practically all of them. It also grows rapidly and surpasses cultivated plants in height, reaching well over 2 m in height under favorable conditions, making it highly competitive. This species is currently clearly expanding. It is quite tolerant to many authorized herbicides. In previous years, two trials with pre-emergence herbicides were conducted, but with little success, as the best products were recently deregistered for Spain (Alcántara et al., 2016 and Saavedra et al., 2017). However, several authorized post-emergence herbicides provide good control of C. diluta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -4175,131 +4175,131 @@
   <si>
     <t>This paper presents the main results obtained from analyzing the incidence and causes of chestnut decline in the Sierra de Aracena and Picos de Aroche mountains. The affected area is described, as well as the symptoms and main diseases present in the area. Finally, a proposal for actions to reduce the incidence and spread of the main pathologies detected is made.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff070672-7214-4f3b-8e19-7f375f44c3fd</t>
   </si>
   <si>
     <t>Preparation of a Garlic Extract Rich in Healthy Compounds</t>
   </si>
   <si>
     <t>This work presents the results of various extraction methods of compounds of nutritional and health interest in two varieties of garlic (white and purple).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e057cb85-3f06-48a9-a6b3-1eaba717951a</t>
   </si>
   <si>
     <t>Oenological Potential of the Doradilla and Vijiriega Grape Varieties Cultivated in Andalusia</t>
   </si>
   <si>
     <t>This work presents the results of winemaking from two minority varieties grown in</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f97be1-e121-4d81-aacf-78b9373caff7</t>
   </si>
   <si>
+    <t>Composting of Plant Remains from Extensive Crops and Fruit Trees in Andalusia</t>
+  </si>
+  <si>
+    <t>This paper presents the initial results of the "CompostAnd" project, which addresses the sustainable management of plant residues from extensive and fruit crops typical of Western Andalusia. It justifies the need for composting as a response to various problems facing the agricultural sector, transforming it into an economic and environmental opportunity. It presents the initial experiences carried out by IFAPA in the composting of plant residues typical of Western Andalusia, such as straw, citrus fruit remains from detritus, and pruning waste. It also details the parameters to be measured and the handling of the compost to ensure its stability and final quality.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45083272-d36a-4111-a0a8-d6b01c9e4bc1</t>
+  </si>
+  <si>
+    <t>Effect of Sun Exposure on Fruit Quality in Different Strawberry Varieties</t>
+  </si>
+  <si>
+    <t>This study aimed to test the effect of light exposure level on strawberry fruit quality and assess whether the differences observed between varieties are due to the architecture or biochemistry of each variety. Four of the most representative varieties were analyzed during the 2015-16 campaign, differentiating between light-exposed and non-light-exposed fruits. The main results showed that light exposure affects fruit quality, both in terms of flavor and antioxidant concentration. Therefore, it is a factor to consider when guiding cultivation, although the magnitude of the effect depends on the variety.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5bd1cb6b-186f-43d3-9b7a-6b32e6cdff3e</t>
+  </si>
+  <si>
+    <t>Effectiveness of Different Chemical Soil Disinfestation Techniques in Strawberry Cultivation. 2017-18 Crop Season</t>
+  </si>
+  <si>
+    <t>This paper presents the results of agronomic evaluation and the effectiveness of important combinations of chemically derived active ingredients and novel application techniques in controlling fungal pathogens and nematodes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d8d6ae2-b68e-474d-85a3-ddf0fb59a967</t>
+  </si>
+  <si>
+    <t>Determination of the Bioavailability of Strawberry Antioxidant Compounds for Use in Breeding Programs</t>
+  </si>
+  <si>
+    <t>This work raises the need to include in strawberry breeding programs not only the quantification of the fruit's antioxidants but also the quantification of the fruit's potentially bioactive antioxidants, that is, those that can exert a beneficial effect on human health. To this end, we present an in vitro method that simulates typical human digestion and can be used as a tool in developing healthy strawberry varieties.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5eaba83-0b97-4c86-933a-a29a50e07c4d</t>
+  </si>
+  <si>
     <t>Organoleptic and Nutraceutical Characterization of Five Strawberry Varieties</t>
   </si>
   <si>
     <t>This paper presents the nutritional, organoleptic and functional characterization of five strawberry varieties during the years 2010 and 2011 in Spain: Fuentepina, Amiga, Camarosa, Candonga and Primoris.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76051c55-042c-4404-8063-263985f38319</t>
   </si>
   <si>
     <t>Raspberry irrigation schedules based on historical weather data</t>
   </si>
   <si>
     <t>This paper presents a trial of different irrigation schedules for raspberry cultivation in the province of Huelva. Treatment T1 applied the irrigation resulting from the ETo calculation under clear-sky conditions. Treatment T2 applied a schedule based on the AEMET weather forecast on a weekly basis. Treatment T3 applied a schedule based on the historical average ETo over the past 20 years. Finally, the control treatment (T4) received the irrigation applied to the rest of the field. Using the irrigation schedule for raspberry cultivation, based on historical series of meteorological data to estimate ETo, allowed for yields similar to those achieved using an irrigation schedule based on the AEMET weather forecast or under clear-sky conditions, with the advantage of having a fixed schedule at the beginning of the season that can be used from one season to the next.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1l9</t>
   </si>
   <si>
     <t>Volatile Characterization of Organic and Conventional Orange Juice (cv. Salustiana)</t>
   </si>
   <si>
     <t>This paper presents a method for analyzing volatiles in oranges using a rapid, clean, and environmentally friendly technique (solid-phase headspace microextraction coupled with gas chromatography-mass spectrometry) to determine the volatiles that contribute to the aroma of oranges. This method is useful not only for characterizing oranges but also for discriminating between organic and conventional cultivation systems using statistical analysis. However, applying this technique to discriminate between orange cultivation systems requires additional studies with more varieties and years of measurement, as well as a deeper understanding of the causes of these differences.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34cff86a-dae1-40b1-a80f-adb18b3b2b69</t>
   </si>
   <si>
     <t>Confirmation of Hybrids in Chickpeas with DNA Testing</t>
   </si>
   <si>
     <t>This paper presents two cases (for Orobanche and Fusarium) that confirm the hybrid nature of F1 plants obtained from directed crosses in the Córdoba chickpea breeding program. The verification was performed using molecular markers selected based on polymorphism between the parents of the cross, an essential requirement for their use. Confirming the hybrid nature of crosses is of utmost importance since verification is performed at the seedling stage, allowing us to discard F1 seeds that do not originate from the desired cross, saving time, space, effort, and therefore money.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f7361391-8b46-4dd3-a0f4-0328ee879add</t>
   </si>
   <si>
     <t>Morphological Variability in Broad Beans and Chickpeas</t>
   </si>
   <si>
     <t>This paper presents the morphological variability of broad beans and chickpeas collected at the IFAPA Legume Germplasm Bank in Córdoba. This variability is being used in Córdoba's breeding programs for both crops to obtain new varieties and to develop molecular markers associated with traits of agronomic interest that aid in more effective and efficient selection of new materials. Both crops are important grain legumes in Andalusia and are characterized by their high protein content and their ability to fix atmospheric N2. Furthermore, they are an important source of macro- and microelements beneficial to health, making them crops of great interest for both human consumption and animal feed.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5588b038-45eb-44e9-803e-0209459c89a8</t>
   </si>
   <si>
-    <t>Composting of Plant Remains from Extensive Crops and Fruit Trees in Andalusia</t>
-[...34 lines deleted...]
-  <si>
     <t>Comprehensive Pest Management of Stone Fruit Trees.</t>
   </si>
   <si>
     <t>This teaching material reviews the main theoretical and practical aspects that may be useful in combating the main pests of stone fruit trees in our region, within the framework of the Integrated Production Program contemplated in the Regulations for Integrated Production of Peach, Plum, and Apricot Trees in Andalusia (BOJA, 2013). This publication aims to provide farmers and sector technicians with a useful and easily accessible tool to facilitate the practice of integrated management of pests that attack our stone fruit trees.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ebd9bd7-a32d-40e6-af2e-de54c93a4576</t>
   </si>
   <si>
     <t>Production of High-Quality Durum Wheat under Irrigated Conditions</t>
   </si>
   <si>
     <t>In this study, using high-quality durum wheat varieties, a study was conducted in two locations: Santaella (Córdoba) and Jerez de la Frontera (Cádiz). Different irrigation strategies were tested, with particular emphasis on the timing of the final irrigation. The application of greater amounts of water and a delay in the date of the final irrigation led to increased yields in all tested varieties without affecting grain quality, with all varieties classified in group 1. In addition, the use of a growth regulator was studied, which will reduce the height of the first internodes of the plants, hindering lodging. It has been shown that the application of a growth regulator does not produce losses in the yield or grain quality of the durum wheat varieties studied; therefore, its use will allow higher irrigation doses to be applied without the risk of increasing plant height and resulting lodging.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/efc09b3f-8826-4c19-be69-127cb53e23e3</t>
   </si>
   <si>
     <t>Instantaneous Protein Analysis in Wheat Grain Using a Portable NIR Instrument</t>
   </si>
   <si>
     <t>In this work, prediction models are developed to use a portable NIRS instrument to determine the protein content of whole wheat grains instantly and in situ. The models obtained have adequate predictive capacity.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c6e66cc-870b-41b3-84ed-01f4916d7ab3</t>
@@ -5066,50 +5066,59 @@
   <si>
     <t>Cottage cheese is a dairy product obtained from the whey obtained during the cheesemaking process. It is made by heating the whey, which causes the whey proteins to precipitate. This paper establishes basic recommendations during the different stages of cheesemaking to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c81531ee-ecf7-4c39-a22a-b77d4416ced7</t>
   </si>
   <si>
     <t>Feasibility of reusing fermentation brines as process and wash waters</t>
   </si>
   <si>
     <t>The table olive sector in Spain has grown in recent years, doubling its production in the last decade, reaching figures exceeding 800,000 tons. Andalusian table olive production is particularly notable, accounting for around 80% of Spanish production, and within this, the province of Seville accounts for 58% of national production. This industrial sector is undergoing a modernization process, dynamic, and prepared to carry out all phases of table olive preparation and processing. The data provided above partially attest to the sector's dynamism, allowing it to more successfully address the challenges it faces, such as environmental improvements in the industry, increasing competition from other producing countries, and the need for continued innovation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bcc42289-1763-40fe-83a7-ebbc5554c9bd</t>
   </si>
   <si>
     <t>Inefficiency due to the edge effect caused by the fragmentation of the Jaén olive grove</t>
   </si>
   <si>
     <t>Farm size, fragmentation, and dispersion affect profitability. Despite this, there are no studies that analyze these variables together; virtually all of them focus on farm size. The optimal proportion of fixed costs for machinery used in farm management can only be achieved when farms reach a certain minimum size. This fact is analyzed through the edge effect.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e5d4750-3daa-4735-8ce4-ef71a3c09c6c</t>
   </si>
   <si>
+    <t>Protected Designation of Origin as a Certified Quality System in the Andalusian Olive Oil Industry: Adoption Factors and Management Practices</t>
+  </si>
+  <si>
+    <t>This paper aims to analyze the factors that have influenced the adoption of the PDO in the olive industry of Andalusia, as well as the influence of this adoption on the industrial and commercial practices implemented within the industry. This is intended to assist in the design of public policies that strengthen the dissemination of the PDO in the sector.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/607e3013-a7a1-4a10-81dc-7a0d746fe198</t>
+  </si>
+  <si>
     <t>Development of Sinapis alba subsp. Mairei and glucosinolate production with different sowing rates and fertilizer types</t>
   </si>
   <si>
     <t>This work evaluates different sowing doses of Sinapis alba and the appropriate fertilization strategies to maximize plant development and glucosinolate content of this species, so that it is effective when used as a plant cover for biofumigation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c3d7e278-d868-409a-9806-16b7001cc936</t>
   </si>
   <si>
     <t>Diversity of the Physical-Chemical Quality of Sweet Cucumber, a New Crop in Spain</t>
   </si>
   <si>
     <t>The main objective of this study was to study the physical and chemical quality of sweet cucumber varieties grown in greenhouses in Almería. This information is intended to provide consumers, farmers, technicians, and agri-food companies with a view to diversifying and boosting consumption and production. A wide range of physical and chemical quality components was found in the six varieties studied.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b48fc5e7-6e3b-4b08-8fd0-14dc0d3cd46a</t>
   </si>
   <si>
     <t>Comparative economic study of olive grove soil management with and without agro-environmental aid</t>
   </si>
   <si>
     <t>The Andalusian Rural Development Program 2014-2020 has included Measure 10 "Agri-Environment and Climate" and a series of submeasures; specifically, Submeasure 10.1. Payments for agri-environment and climate commitments defines operations that seek to maintain environmentally beneficial activities in the face of the risk of abandonment, the introduction of production systems that allow for a more sustainable use of natural resources, and the sustainable development of genetic resources in agriculture. Order No. 102 of May 26, 2015, published in the Official Gazette of the Autonomous Community of Andalusia, approves the regulatory bases for granting subsidies for Measure 10 "Agri-Environment and Climate" in the Autonomous Community of Andalusia. In its Annex I entitled “Eligibility conditions to be met throughout the commitment period and commitments of the different operations of Measure 10: Agro-environment and Climate”, it establishes as a commitment for operations 10.1.4. “Sustainable herbaceous crop systems”</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/db97df28-4975-45ac-a7fa-42652a1d39f6</t>
@@ -5120,59 +5129,50 @@
   <si>
     <t>The Training Program consists of four generic modules, common to all productive areas. The remaining four modules are specific to each productive area and focus on specific technical aspects of agricultural and livestock production. Module 1, Agricultural Business, addresses general aspects related to farm management. These include the economic profitability of investments, business start-up assistance for young farmers entering the sector for the first time, farm modernization assistance, and priority farms.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e09d92b-ffdc-46fb-b42b-84bdae77e3ad</t>
   </si>
   <si>
     <t>Influence of rootstock on the agronomic performance of Clementina de Nules in organic cultivation in Malaga. 2022/2023 season.</t>
   </si>
   <si>
     <t>The TRANSFORMA Cítricos project, through a network of experimental trials in Andalusia, seeks to promote more sustainable and profitable citrus farming, especially in organic production. The IFAPA Center in Malaga contributes by evaluating plant material and innovative cultivation practices. This study focuses on the agronomic performance of the 'Clementina de Nules' mandarin on five organic citrus rootstocks in Malaga during the 2022/2023 campaign, assessing production, ripening, and fruit quality to optimize agronomic management and improve the profitability of organic plantations.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e7348afa-5c56-4668-a96b-ee7918125c0f</t>
   </si>
   <si>
     <t>Recommendations for Making Blue Cheese</t>
   </si>
   <si>
     <t>Blue cheese is a general category of cheeses, made from cow's, goat's, sheep's, or blended milk, characterized by the internal growth of the Penicillium roqueforti mold, which gives it its characteristic blue-green color. Traditionally, these cheeses were matured in caves, where the mold was established, providing ideal conditions for its development. This paper establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bac23b35-3909-4cb0-b9db-40efc053cd6f</t>
   </si>
   <si>
-    <t>Protected Designation of Origin as a Certified Quality System in the Andalusian Olive Oil Industry: Adoption Factors and Management Practices</t>
-[...7 lines deleted...]
-  <si>
     <t>Floral phenology and flower quality in the olive tree</t>
   </si>
   <si>
     <t>This study shows the genetic and environmental variability in olive flowering and flower quality in Andalusia. It also highlights the potential effect of temperature on these crucial parameters for annual production.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e19b443d-088a-4c4f-bf04-850b23a8ec88</t>
   </si>
   <si>
     <t>Trial of selective herbicides in olive groves for a Brachypodium distachyon ground cover</t>
   </si>
   <si>
     <t>This paper presents the results of a field trial in an olive grove in which three herbicide treatments were applied to control weeds in an established Brachypodium distachyon plant cover.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e6331c-28bc-4cb1-97e4-c6ca6d1babf8</t>
   </si>
   <si>
     <t>Correction of iron chlorosis in olive groves using chelates</t>
   </si>
   <si>
     <t>This paper shows the results of a study in which, for 4 years, from 2003 to 2006, the productive response of different types of olive groves to the application of iron chelates or Fe EDDHA was evaluated.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5aa92a17-01b1-4a8a-bf8f-4c577f0ca450</t>
@@ -5315,113 +5315,113 @@
   <si>
     <t>Foliar fertilization in olive groves. Correcting nutritional deficiencies</t>
   </si>
   <si>
     <t>This document compiles updated information to correctly perform foliar fertilization in olive groves.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Sustainable woody cropping systems. Almond cultivation. Operation 10.1.6</t>
   </si>
   <si>
     <t>This document is addressed to those almond farm owners who are beneficiaries of aid under the Agri-Environment and Climate measure, with the aim of informing them of the mandatory requirements to be met, as well as arguing the reasons for this aid and the purpose it seeks to achieve, in order to understand the commitments required. Within the European Community, the general rules for aid for rural development and the participation of that fund, aimed at financing a series of measures, including that of Agri-Environment and Climate, which is the subject of development in this document. They are defined in Regulation (EU) No. 1305/2013 of the European Parliament and of the Council of 17 December 2013 on support for rural development by the European Agricultural Fund for Rural Development (EAFRD). At the national level, the National Rural Development Framework for the period 2014-2020 harmonizes the conditions of application and defines the elements</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Sustainable Woody Crop Systems. Almond Cultivation. 2nd Monitoring Session for Operation 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Characteristics of Sinapis alba subsp. Mairei as plant cover and for biofumigation</t>
+  </si>
+  <si>
+    <t>This document is a summary of all the information currently available on the use of Sinapis alba subsp. mairei as a groundcover: description and characteristics of the species, implementation and management techniques for this type of groundcover, adaptation to the environment, and use in biofumigation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
+  </si>
+  <si>
+    <t>First trials of organic products against weed species in organic olive groves</t>
+  </si>
+  <si>
+    <t>This document presents the results of the first trials using organic products with potential phytotoxic effects to control weed species in organic olive groves. It presents some alternatives that should be studied and evaluated in greater depth with the goal of finding an ecological alternative to weed control in this type of olive grove.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
+  </si>
+  <si>
+    <t>Irrigation responses that influence verticillium wilt in olive trees</t>
+  </si>
+  <si>
+    <t>This document presents the results of a long-term trial in which various morphological and physiological parameters were evaluated to determine the influence of irrigation on the development of Verticillium wilt in olive trees.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
+  </si>
+  <si>
+    <t>Water Stress and Olive Oil Formation</t>
+  </si>
+  <si>
+    <t>This document presents the results of a trial conducted in 2016, which studied the response of olive trees to different degrees of water stress. The influence of stress levels on the formation and final production of oil was verified.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
+  </si>
+  <si>
+    <t>Reproductive Deseasonalization in Beef Sheep. Technical-Economic Indicators. 2014 campaign</t>
+  </si>
+  <si>
+    <t>This document presents the technical and economic data for 2014 for two extensive sheep production systems for meat production. The two reproductive management systems analyzed are the traditional system with three farrowing pens per year and the Star system with five farrowing pens and hormonal treatment.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
+  </si>
+  <si>
     <t>Auxiliary Raw Materials in the Dairy Industry</t>
   </si>
   <si>
     <t>This document constitutes the teaching material that complements the second module (Reception and Storage of Auxiliary Raw Materials) of the "Cheese Specialist" Training Program. In the production of dairy products, the incorporation of auxiliary raw materials in addition to milk is necessary to facilitate the development of the production process. Their addition aims to restore the characteristics of the milk after the previous basic operations, adapt it to the production process, preserve the product, or modify its organoleptic characteristics. In any case, exhaustive quality control is necessary since they directly or indirectly affect the final product.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
   </si>
   <si>
     <t>Obtaining quality compost from plant waste. Experience with the "CompostAnd" project</t>
   </si>
   <si>
     <t>This document describes composting as a sustainable solution for improving soil health and managing agricultural waste. It explains the process, from the proper mixing of materials to compost maturation, highlighting the importance of carbon/nitrogen balance, aeration, and moisture and temperature control. Based on the experience of the CompostAnd project, it offers practical recommendations for farmers to produce quality compost on their farms, promoting sustainability and the circular economy.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
   </si>
   <si>
-    <t>Characteristics of Sinapis alba subsp. Mairei as plant cover and for biofumigation</t>
-[...43 lines deleted...]
-  <si>
     <t>Characterization of Andalusian mountain olive groves for conversion to organic olive growing</t>
   </si>
   <si>
     <t>The Andalusian olive grove is experiencing a serious crisis that threatens the continued existence of the crop, especially in marginal production areas. The abandonment of olive cultivation would cause a multitude of negative effects, not only from an economic perspective, but also from a social, environmental, and cultural perspective. This paper proposes the dissemination of organic farming in Andalusian mountain olive groves, through rural territorial contracts, as a tool to increase farm profitability while being compatible with environmental conservation. To this end, the Andalusian mountain olive grove is characterized from a productive, social, and environmental perspective to determine the areas where the implementation of organic olive groves would bring the greatest benefits to society and where, therefore, subsidies should be prioritized.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
     <t>Soil management techniques in olive groves and their environmental function: expert opinion</t>
   </si>
   <si>
     <t>Olive groves perform an environmental function that can be altered by the cultivation techniques used. Among these, the type of management employed to control weed vegetation can significantly influence the performance of this function and, therefore, the provision of environmental public goods. Using the multicriteria technique of the Analytic Hierarchy Process (AHP), a group of experts ranked the most common soil management techniques currently in use, with the aim of assessing which one best provides these public goods. The results obtained demonstrate the positive effects on the environment of maintaining canopy cover in general, and controlling it through clearing in particular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
     <t>Comparison of Three Nitrogen Fertilization Strategies in Cotton Cultivation</t>
   </si>
   <si>
     <t>The nitrogen fertilization restriction scheme for eligibility for agri-environment support for cotton crops proposes a maximum nitrogen dose. This document evaluates the results of a pilot study on nitrogen fertilization in cotton crops with the following objectives: - To compare conventional fertilization strategies with new slow-release fertilizer technologies and to adapt management to avoid nitrogen losses through leaching. - To adapt application timing to improve nitrogen utilization by cotton crops. The results demonstrate the efficiency of slow-release nitrogen fertilizer technologies under the different circumstances tested.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
@@ -5519,131 +5519,131 @@
   <si>
     <t>The main objective of this study was to calculate and evaluate the environmental impact of a passive heating system in a greenhouse representative of the production area of Andalusia. To do so, we compared the environmental impacts of a pepper crop grown in a greenhouse equipped with such a heating system using simple heat accumulators (water hoses) and in an unheated greenhouse.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d1fcc8c1-fe0c-42dc-9853-18aed4af58a0</t>
   </si>
   <si>
     <t>Sensory evaluation of natural goat yogurt made with three commercial starter cultures of S. Thermophilus and L. Bulgaricus</t>
   </si>
   <si>
     <t>The main objective of this work is to explore the diversification options in the production of dairy products, such as yogurt, by comparing different commercial ferments (YO-MIX 496 LYO 100 DCU and YO-MIX 885 LYO 50 DCU) to the one commonly used (YO-MIX 300 LYO 50 DCU, Danisco), and their subsequent sensory evaluation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/83923c00-8401-4ef8-86bf-3ee70d3066ab</t>
   </si>
   <si>
     <t>Mango Powdery Mildew</t>
   </si>
   <si>
     <t>Powdery mildew, along with bacterial necrosis and flower malformation, is one of the most damaging and common diseases found in Andalusian mango plantations. The symptoms are obvious and easily recognized, but if not properly controlled, they can lead to yield losses and, in some cases, affect crop quality. Furthermore, once it occurs once, it is very likely to recur annually, or even within a single year, if conditions are favorable for its development. This document aims to provide the necessary guidelines for recognizing the disease, as well as a series of recommendations for its control.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ac7ac967-ab95-4e40-8210-3cf107c01e15</t>
   </si>
   <si>
+    <t>Results of Trials on Jopo-Resistant Sunflower Varieties (Orobanche Cumana) in Andalusia. 2021 Crop Season</t>
+  </si>
+  <si>
+    <t>The objective of this publication is to provide annual information on the vegetative characteristics, seed production, and oil content of new sunflower varieties resistant to broomrape in different environments, as well as their resistance to certain diseases widespread in Andalusia. A quick overview of the document will guide farmers when making decisions about which variety to grow, based on the agroclimatic conditions of their farm.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e3df436b-e40a-4614-a144-700fbacfa2b5</t>
+  </si>
+  <si>
+    <t>Application of Ultrasound in Red Winemaking</t>
+  </si>
+  <si>
+    <t>The objective of this document is to provide the industry with an overview of the various ultrasound tests performed at the Rancho de la Merced Center and their application in oenology. The document aims to provide information on their application to improve red winemaking using red varieties with color instability in warm climates, such as Tempranillo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab35ab93-9b83-474f-8eb1-3896e1315f31</t>
+  </si>
+  <si>
+    <t>Carbon Footprint in Cherry Tomatoes</t>
+  </si>
+  <si>
+    <t>The objective of this study was to determine the carbon footprint of different cherry tomato cultivation systems in the Mediterranean region throughout their life cycle. The plastic greenhouse system had the highest carbon footprint. The high impact was primarily due to the use of perlite as a substrate, the high amount of plastic materials, and the electricity consumption of the irrigation system. Reducing the impact of auxiliary equipment should be considered a priority in cherry tomato production systems in the Mediterranean region, using recycled materials with a longer lifespan.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e54d531-60b8-4b84-ae4f-ade2275e80a9</t>
+  </si>
+  <si>
+    <t>Analysis of the key factors of digital transformation in the Andalusian olive sector</t>
+  </si>
+  <si>
+    <t>The objective of this study is to determine the factors conditioning the digital transformation process of the Andalusian olive sector in the short and medium term. These factors can be classified as strengths, weaknesses, opportunities, and threats (SWOT) and political, economic, social, technological, legal, and environmental (PESTLE). Based on the most important factors, several public policy strategies are defined to enhance this digital transformation process.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/613c19f6-403e-45fd-8229-e12be659e3aa</t>
+  </si>
+  <si>
     <t>Protected Organic Cultivation of 12 Traditional Tomato Cultivars</t>
   </si>
   <si>
     <t>The objective of this study is to evaluate the greenhouse performance of 12 traditional medium-to-large tomato cultivars under organic production standards. Secondary objectives include a study of yield, soil chemical parameters before and after cultivation, and pH adjustment during fertigation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/31cbefd4-be88-4a26-a6d5-13fba0f5db7d</t>
   </si>
   <si>
     <t>Biostimulants in Corn</t>
   </si>
   <si>
     <t>The objective of this study is to evaluate the effect of a biostimulant product, Green Factor®, on grain yield in corn crops. The document presents the results of a trial conducted during the 2016-17 crop season. This product is marketed as a substitute for organic nitrogen in crops. Specifically, the product's response as a substitute for top dressing in corn, following conventional cultivation techniques, is evaluated.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6742f57e-b96a-4b1f-ae9c-e75098e41770</t>
   </si>
   <si>
     <t>How to do Integrated Lettuce Production outdoors</t>
   </si>
   <si>
     <t>The objective of this document is to outline the mandatory and prohibited requirements for Integrated Production of lettuce, thus facilitating the work of technicians and farmers who wish to comply with this standard. It also outlines the commitments to Integrated Production and the benefits it provides.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d0b333d5-439f-4293-bf2e-7b24e4247bc8</t>
   </si>
   <si>
     <t>Natural methods of sexual stimulation in sheep, as an alternative to the use of hormones</t>
   </si>
   <si>
     <t>The objective of this study was to evaluate the effects of exposure to artificial long days at an early age, or rearing in the presence of sexually activated adult rams, on sexual activity, testicular development, and testosterone concentrations in spring in autumn-born Merino sheep. Forty September-born lambs were assigned at 6 months of age to one of four groups: DL (n = 10), exposed to 2 months of long days (16 h light/day; 1 February–31 March); MAA (n = 10), housed from 1 April with two adult rams, sexually activated by artificial photoperiod; MAC (n = 10), with two non-activated adult rams; and A (n = 10), isolated from adult rams throughout the experiment. In conclusion, Merino sheep born in autumn, raised from weaning in isolation from other males, show more evident signs of sexual activity in spring than lambs raised in the presence of adult males, whether sexually active or not in spring.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/47f60896-c4f3-4a34-b4b3-1f78f0277a13</t>
   </si>
   <si>
     <t>Tolerance of olive mosses to herbicides</t>
   </si>
   <si>
     <t>The objective of this work has been to know the effect of 19</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e74728d2-2d60-4918-af1f-7de3a4ed2cfd</t>
   </si>
   <si>
-    <t>Results of Trials on Jopo-Resistant Sunflower Varieties (Orobanche Cumana) in Andalusia. 2021 Crop Season</t>
-[...34 lines deleted...]
-  <si>
     <t>Results of Broad Bean Variety Trials in Andalusia. 2015/2016 Crop Season</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with updated information on broad bean plant material tested in western Andalusia, its agronomic and productive performance, as well as its quality parameters.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8e98eefe-86e6-4b49-b8e5-bbf136756810</t>
   </si>
   <si>
     <t>RAEA Result broad beans 2014-2015</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with up-to-date information on broad bean plant material tested in western Andalusia, its agronomic and productive performance, and its quality parameters.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/37d4d136-e654-4e4c-a587-dea7ad944cba</t>
   </si>
   <si>
     <t>Results of Sunflower Trials in Andalusia - 2018 Campaign</t>
   </si>
   <si>
     <t>The objective of this publication is to provide the agricultural sector with annual information on the vegetative characteristics, seed production, and oil content of new sunflower varieties in different environments, as well as their resistance to certain diseases widespread in Andalusia. A quick overview of the document will guide farmers when making decisions about which variety to grow, based on the agroclimatic conditions of their farm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7d0fe268-f882-4740-9ac0-3545d3f0caaf</t>
@@ -6389,50 +6389,68 @@
   <si>
     <t>During the 2020/2021 campaign, a group of 14 varieties selected from those currently available on the market were characterized. The parameters evaluated and presented in this work are related to the production and quality of the different varieties. The information generated is offered as a tool for farmers, technicians, and exporters to facilitate varietal selection given the current wide range of available varieties. This activity is part of Objective 2 "Characterize blueberry varieties grown in different agro-environments" of the Sectoral Transfer Project TRA2019.004: "Sustainable production in the cultivation of strawberries and other berries." To achieve this objective, two trials were conducted: the first in soil-free cultivation in Moguer, and the second in organic cultivation in Almonte, both locations in the province of Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/91f47311-fc8b-4ff0-a41a-397a6542aad5</t>
   </si>
   <si>
     <t>Effect of Variety and Cultivation System on Yield-Related Traits in Strawberries. 2023/2024 Crop Season</t>
   </si>
   <si>
     <t>During the 2023/2024 crop year, yield-related traits were analyzed in 16 strawberry varieties from different breeding programs grown in four cultivation systems in the Huelva growing region: conventional cultivation, cultivation without soil disinfection, soilless cultivation, and organic cultivation. The results obtained are presented in this paper.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a4d0ec4f-b650-4f31-8971-f21312a6fcf4</t>
   </si>
   <si>
     <t>Watermelon Rootstocks Against the New Sieve Virus (MNSV-W-SP)</t>
   </si>
   <si>
     <t>During the spring of 2014, watermelon plants in a greenhouse located in the province of Almería exhibited symptoms similar to those induced by Melon necrotic spot virus (MNSV), such as necrosis of fruit, leaves, and stems. Mechanical inoculation of symptomatic watermelon plants in the laboratory onto melon, cucumber, wine squash, zucchini, pumpkin, and watermelon produced symptoms similar to those observed in the field only in the case of watermelon, while the rest of the inoculated cucurbits remained asymptomatic. Using molecular techniques such as high-throughput sequencing, it was determined that the watermelon symptoms were attributed to a new, previously undescribed strain of MNSV, called MNSV-W-SP. We have confirmed that the main commercially available rootstocks for watermelon cultivation are resistant to the virus.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a52f9cb-ec34-4d2a-9bd6-ef9ac78b4462</t>
   </si>
   <si>
+    <t>Partial Dealcoholization of White Wines by Reverse Osmosis</t>
+  </si>
+  <si>
+    <t>Document showing the analytical and sensory results of the partial dealcoholization of young Palomino Fino white wines. The wines were produced and subsequently dealcoholized at the Rancho de la Merced experimental winery. The grapes used came from three coastal towns in the province of Cádiz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/990955ef-05c8-4e05-b325-ece16f4aa7f0</t>
+  </si>
+  <si>
+    <t>Agronomic and Oenological Behavior of Vitis vinifera Under Moderate Irrigation</t>
+  </si>
+  <si>
+    <t>Document showing the results of trials conducted between 2011 and 2013 on the agronomic, physiological, and qualitative effects of moderate irrigation on Vitis vinifera cv. Syrah and cv. Cabernet Sauvignon, grown in a Mediterranean climate.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/086a630b-fe6a-417a-a8e2-4cf8bc38625e</t>
+  </si>
+  <si>
     <t>Study of the intrinsic attributes of 11 varieties of traditional organic tomatoes</t>
   </si>
   <si>
     <t>Document showing the results of consumer opinions on the acceptance and preferences for the most representative intrinsic attributes of the traditional tomato varieties tested, assessing their taste quality. During the tasting sessions, respondents evaluated the following intrinsic attributes: firmness, juiciness, sweetness, acidity, and persistence.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b6bd11d-3095-470d-94f3-3f44c413a1d4</t>
   </si>
   <si>
     <t>Effect of mechanized pruning on the agronomic and oenological behavior of red wine varieties grown in warm climates</t>
   </si>
   <si>
     <t>Document showing the results of a three-year trial comparing the effects of manual pruning and mechanical pruning of two red grape varieties grown in the Montilla mountain range on their agronomic performance and oenological potential.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1296fb92-a4b8-4a2e-a3c1-198d8a97d560</t>
   </si>
   <si>
     <t>Potential of the Melon Variety for the Production of Rosé Wines</t>
   </si>
   <si>
     <t>Document showing the results of a study aimed at optimizing maceration time to obtain a rosé wine from the Melonera variety. It details the production of rosé wines and the results obtained with this variety in four consecutive campaigns (2011-2014).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bd19952-5136-4d2d-9d8d-188409d917fa</t>
@@ -6443,68 +6461,50 @@
   <si>
     <t>Document showing the results of the calculation of the cultivation coefficient (Kc) for almond trees in Western Andalusia, recommending the irrigation water dosage in three areas of Córdoba and Seville.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e83b4a6b-775d-4a4a-adf7-6803c19285ae</t>
   </si>
   <si>
     <t>Vineyard Mechanization: A New, More Profitable Model of Viticulture</t>
   </si>
   <si>
     <t>Document showing the results of the study carried out over four consecutive seasons in a vineyard located in the IFAPA Rancho de la Merced center. The main objectives were to improve crop profitability by applying new mechanized cultivation practices and techniques, and to study the impact of new viticulture models on plant physiology and the quality of the grapes and wine.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/13cad6fa-b2b9-4989-98f4-a30f6ec392be</t>
   </si>
   <si>
     <t>Perception of the Olive and Olive Oil Sector on Rural Development Groups</t>
   </si>
   <si>
     <t>This document presents the olive and olive oil sector's perception of the work carried out by the Rural Development Groups in the provinces of Jaén, Córdoba, and Granada. The work was carried out as part of the Transforma Olive and Olive Oil Project. It analyzes whether the olive and olive oil sector is satisfied with the Rural Development Groups' work in managing innovative olive-related projects for the endogenous development of agricultural regions.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dabc61b-1fe2-43f1-aa86-f893b71a814f</t>
   </si>
   <si>
-    <t>Partial Dealcoholization of White Wines by Reverse Osmosis</t>
-[...16 lines deleted...]
-  <si>
     <t>Accelerated Aging of Pedro Ximénez Wine Vinegars</t>
   </si>
   <si>
     <t>Document describing an accelerated aging experience with Pedro Ximénez wine vinegar using micro-oxygenation and oak chips.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43ab9d37-d254-4f43-8250-3c1fa1346f8e</t>
   </si>
   <si>
     <t>Sulfur in Winemaking. Alternatives</t>
   </si>
   <si>
     <t>This document presents the current status of the use of sulfur dioxide preservatives in the wine industry. It describes how this preservative works, its properties, and its effects on wine quality and consumer health. It summarizes the analytical methodologies for its determination, current international regulations on its use, and the alternatives proposed by the international scientific community for its replacement. Finally, it presents the main conclusions derived from the project carried out at IFAPA in the search for alternatives to sulfur dioxide, and outlines the future of sulfur dioxide and its alternatives in wineries and research.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fbb0bb4-261a-4c19-97d4-6e8ba8dafeb4</t>
   </si>
   <si>
     <t>Introduction to Organic Viticulture in Andalusia</t>
   </si>
   <si>
     <t>This document presents the current status of organic viticulture at the national level and in the autonomous community of Andalusia. It also covers regulations on organic farming, with particular emphasis on the conversion process and the importance of certification. Finally, it includes an analysis of the various applicable aid and subsidies.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eafed293-d927-49f5-a55d-991483765307</t>
@@ -6623,131 +6623,131 @@
   <si>
     <t>Document proposing a model for evaluating localized irrigation systems for sloping plots in commercial strawberry cultivation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Effect of slope on irrigation quality and yield of a raspberry crop</t>
   </si>
   <si>
     <t>Document offering the results of a 2017 trial aimed at understanding the effect of land slope on irrigation uniformity and yield in a raspberry crop on a commercial farm in the province of Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>Olive Grove Irrigation in a Year with a Dry Winter. 2015 Campaign</t>
   </si>
   <si>
     <t>This document provides general guidelines for scheduling olive grove irrigation in various rainfall scenarios during the 2015 irrigation season. Rainfall in Andalusian olive groves during the current agricultural year, up to March 2015, has generally been below the annual average. In some cases, precipitation has been comparable to a normal year or even higher, although there are many other situations in which this dry winter has resulted in low levels of soil water storage.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Strawberry Variety Evaluation: Results Obtained in Conventional Cultivation with Chemically Disinfected Soil. 2017/2018 Crop Season</t>
+  </si>
+  <si>
+    <t>Within the Andalusian Agricultural Experimentation Network (RAEA), during the 2017/2018 campaign, IFAPA characterized, both at the agronomic and quality levels, a group of 12 varieties selected from those currently available on the market from different improvement programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
+  </si>
+  <si>
+    <t>Evaluation of Strawberry Varieties in Conventional Cultivation with Chemically Disinfected Soil. 2018/2019 Crop Season</t>
+  </si>
+  <si>
+    <t>Within the Andalusian Agricultural Experimentation Network (RAEA), during the 2018/2019 campaign, IFAPA characterized, both at the agronomic and quality levels, a group of 12 varieties selected from those currently available on the market from different improvement programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
+  </si>
+  <si>
+    <t>Associationism and Marketing. Module VI.</t>
+  </si>
+  <si>
+    <t>As part of the Program for the Incorporation of Young People into Agricultural Businesses, this teaching manual, corresponding to "Module VI: Associations and Marketing," addresses aspects related to associative forms in the agricultural sector, such as cooperative societies, agricultural transformation societies, and other types of companies. It focuses specifically on cooperatives, given their significant importance in Andalusia. It also introduces students to the marketing and sales processes for products in the food chain, with the aim of promoting professionalization and ensuring the food safety demands of today's society.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
+  </si>
+  <si>
+    <t>Implementation and management of a slow-growing groundcover by strip planting: Brachypodium distachyon</t>
+  </si>
+  <si>
+    <t>Description of the technique for implementing a slow-growing groundcover in an olive grove. Slow-growing annual species used as multi-year groundcover can be more easily planted by sowing them in narrow strips, protected on both sides by strips of faster-growing species, thus achieving better soil protection and less erosion during the first few months. The strip sowing technique is simple, very economical for the farmer, and considerably reduces the risk of losing the slow-growing species in the event of torrential rains that could cause erosion and uprooting of the plants.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c4a3e4c5-56a9-4675-9859-5ae0a1445b57</t>
+  </si>
+  <si>
+    <t>Rosellinia necatrix Infection Process in Avocado</t>
+  </si>
+  <si>
+    <t>Description of the infection process and control measures for Rosellinia necatrix, the causative agent of white root rot in avocado crops.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
+  </si>
+  <si>
+    <t>Quality in Chickpeas</t>
+  </si>
+  <si>
+    <t>Different types and qualities of chickpea (Cicer arietinum L.) have been cultivated since ancient times in the Mediterranean Basin for use as a dried legume for human consumption. The term "quality" is subjective and depends on various parameters. This document provides an approximation of quality based on the operator or stakeholder interested in the seed. The ultimate objective is to identify the most important traits that broadly define quality, establishing them as pre-breeding criteria.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
+  </si>
+  <si>
+    <t>Potential of the Garnacha Variety for the Production of Rosé Wines</t>
+  </si>
+  <si>
+    <t>Document detailing the production of rosé wines from the Garnacha variety. It shows the results obtained with this variety in four consecutive campaigns (2011-2014).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
+  </si>
+  <si>
     <t>Genotypic and Health Characterization of Minority Grape Varieties Prospected in Andalusia</t>
   </si>
   <si>
     <t>Due to its diversity and territorial extension, Andalusia is home to numerous minority varieties, offering local viticulture the opportunity to diversify its wine production. Between 2020 and 2022, molecular identification was carried out on 66 specimens from five traditional winemaking areas. Thirteen microsatellite markers were used, including the nine recommended by the OIV. Thirty-one distinct genotypes were obtained, 19 corresponding to profiles of previously described varieties and the other 12 not previously identified. The profiles were integrated into the database of the "Rancho de la Merced" grapevine germplasm bank. Through genetic diversity analysis, the eco-geographical groups of the newly identified genotypes were determined. The presence of viruses was analyzed using ELISA testing to obtain certifiable clones in case these varieties were authorized for cultivation in the future.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
   </si>
   <si>
     <t>Winter Sunflower Sowing: Increasing Profitability and Adapting to Climate Change</t>
   </si>
   <si>
     <t>Due to climate change, significant warming is expected in Southern Europe, with significant increases in average summer temperatures (up by 6°C compared to temperatures at the end of the century) and substantial decreases in spring and summer rainfall. Heat waves, periods of drought, torrential rains, and thunderstorms (extreme events) will occur more frequently (IPCC 2014). For this reason, farmers are increasingly tending to advance sowing by about 45 days (in January instead of March) to increase yields and profitability.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
   </si>
   <si>
-    <t>Strawberry Variety Evaluation: Results Obtained in Conventional Cultivation with Chemically Disinfected Soil. 2017/2018 Crop Season</t>
-[...61 lines deleted...]
-  <si>
     <t>Foliar Analysis for Nutritional Diagnosis of Avocado Plantations. Sampling</t>
   </si>
   <si>
     <t>Understanding the importance and rationale of foliar analysis is useful for implementing an appropriate fertilization program. The timing and characteristics of the sample taken are essential for a correct diagnosis, as plant nutritional variation will depend on the species, as well as the age and position of the leaf.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>Foliar Analysis for Nutritional Diagnosis of Mango Plantations. Sampling</t>
   </si>
   <si>
     <t>Understanding the importance and rationale of foliar analysis is useful for implementing an appropriate fertilization program. The timing and characteristics of the sample taken are essential for a correct diagnosis, as the plant's nutritional variation depends on the species, as well as the age and position of the leaf. Thus, this document establishes the methodology to follow when taking foliar samples for nutritional diagnosis of avocado plantations.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Start of an accelerated genetic improvement system for wheat</t>
   </si>
   <si>
     <t>Achieving multiple plant generations per year is one of the methods implemented to accelerate breeding programs and shorten the time to obtain new varieties adapted to changing growing conditions. The project "Genetic Improvement and Sustainable Management of Extensive Herbaceous Crops in a Climate Change Scenario" (AVA23.INV2023.003) proposes, among other things, the incorporation of yellow rust resistance genes into bread wheat varieties and the development of an accelerated breeding strategy using forced cultivation in a climate chamber. This work has evaluated the possibility of developing an accelerated wheat breeding system using the infrastructure already available at the IFAPA (Institute of Agricultural and Agricultural Research) in Córdoba, with the goal of obtaining at least three generations per year, which would allow for more rapid progress in the breeding program.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
@@ -6839,113 +6839,113 @@
   <si>
     <t>In order to promote research into cotton cultivation in Andalusia and in response to the cotton sector's desire to advance knowledge of varieties adapted to the majority interest of farmers, the Andalusian Institute for Research and Training in Agriculture, Fisheries, Food and Organic Production (IFAPA), together with the Cotton Farmers' Collective of Southern Andalusia (COALSA SL), Plant Protection and Technology (FITESA) and Semillas del Guadalquivir (GUADALSEM), have joined forces to carry out the experimental development project called "Improving knowledge of the agroclimatic adaptation of cotton varieties in Andalusia".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/62a7f19e-294e-4adf-8334-5d37ebae9cef</t>
   </si>
   <si>
     <t>Evaluation of Blueberry Varieties in Conventional Cultivation</t>
   </si>
   <si>
     <t>In order to understand and compare freely available blueberry varieties, the following line of work, "Prospecting for freely available blueberry varieties. Agronomic assessment under the growing conditions of the province of Huelva," is proposed within the framework of the Sectoral Transfer Project "TRA201600.5: Experimentation and transfer in strawberry and other red fruit cultivation." This work presents the initial data obtained from this new IFAPA research line, which has characterized a total of five varieties selected from those currently freely available on the market.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eefa83a8-4622-408e-b057-4f4b633aee0e</t>
   </si>
   <si>
     <t>Estimation of Biomass and Yield in Herbaceous Crops through Remote Sensing</t>
   </si>
   <si>
     <t>Knowing a crop's biomass and yield is very useful for evaluating different management practices on agricultural plots, such as fertilizer application, irrigation, or pesticide use. It also serves to quantify the impact of global warming on crop development and harvest, or to identify optimal genotypes in crop improvement programs. One method for estimating this biomass is based on plant light use efficiency, which relates dry matter production to incident radiation, and the efficiency of vegetation in using this energy.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50a7bf19-b3bb-4b12-b5c0-1058001bcdb0</t>
   </si>
   <si>
+    <t>Results of 2 Sunflower Trials in Winter Sowing with High Plant Density. 2015 Campaign</t>
+  </si>
+  <si>
+    <t>Preview of the results of two sunflower trials in winter sowing with high plant density on the effectiveness of high-density early sowing using imidazolinone-resistant (IMI) sunflower varieties and varieties with ExpressSun™ technology, which are characterized by their tolerance to the herbicide "tribunuron-methyl."</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0d3524be-e687-47fb-b590-b7d7edf2375b</t>
+  </si>
+  <si>
+    <t>Results of Trials on New Common Wheat Varieties in Andalusia 2019/2020 Campaign</t>
+  </si>
+  <si>
+    <t>Every year new varieties of soft wheat are added to the Register of varieties, either by means of</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cf36485-bcec-48bb-ba53-72f3984e3ae1</t>
+  </si>
+  <si>
     <t>Results of Trials on New Durum Wheat Varieties in Andalusia 2019/2020 Campaign</t>
   </si>
   <si>
     <t>Every year new varieties of durum wheat are added to the Register of varieties, either by way of</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ba3c1866-a84c-4f45-ba35-3ccbf3d74213</t>
   </si>
   <si>
     <t>Strawberry Variety Evaluation: Results Obtained in Organic Cultivation. 2017/2018 Campaign</t>
   </si>
   <si>
     <t>Every year, IFAPA, within the Andalusian Agricultural Experimentation Network (RAEA), carries out agronomic and quality characterization of different strawberry varieties in different cultivation systems. This study aims to generate information that can be useful in facilitating varietal selection given the current wide range of available varieties. This paper presents the results obtained during the 2017/2018 campaign, during which twelve varieties were characterized under organic cultivation conditions.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6bc6dd92-e363-4b1c-8497-0ea612f82e05</t>
   </si>
   <si>
     <t>Strawberry Variety Evaluation: Results Obtained in Organic Cultivation. 2018/2019 Crop Season</t>
   </si>
   <si>
     <t>Each year, IFAPA, within the Andalusian Agricultural Experimentation Network (RAEA), carries out agronomic and quality characterization of different strawberry varieties in different cultivation systems. This is intended to generate information that can be useful in facilitating varietal selection given the current wide range of available varieties.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9314bad7-caa7-4d9e-8069-ff458d7c0c55</t>
   </si>
   <si>
     <t>Evaluation of Strawberry Varieties in Organic and Conventional Crops. 2019/2020 Crop Season</t>
   </si>
   <si>
     <t>Every year, the Agricultural Research and Training Institute (Ministry of Agriculture, Livestock, Fisheries and Sustainable Development, Regional Government of Andalusia) carries out, within the Andalusian Agricultural Experimentation Network, an agronomic and quality characterization of different strawberry varieties in different cultivation systems. This work aims to generate information that can be useful to facilitate varietal selection given the current wide range of available varieties. This work presents the results obtained during the 2019/2020 campaign with twelve varieties under off-ground cultivation conditions, both organic and conventional with chemically disinfected soil.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/742cbbec-4298-4195-be0c-e97d3a834ee6</t>
   </si>
   <si>
     <t>Influence of the Cultivation System on Strawberry Varieties. 2021/2022 Crop Season. I. Production Parameters.</t>
   </si>
   <si>
     <t>An increasing number of companies are developing improvement programs to obtain strawberry varieties for production in the province of Huelva and other areas with similar characteristics. As in previous years, this 2021-22 campaign, the Andalusian Institute for Research and Training in Agriculture, Fisheries, and Organic Production (Ifapa) has conducted a trial to evaluate the adaptation of different strawberry varieties to different cultivation systems. Production-related traits of 16 varieties have been evaluated. The objectives of this work are: 1. To compare production-related parameters among the tested varieties. 2. To study the effect of four cultivation systems: conventional cultivation with chemically disinfected soil, soilless cultivation, cultivation without disinfection, and organic cultivation. 3. To generate information aimed at facilitating varietal selection given the current wide range of offerings and the demands of both the national and international markets.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b3a04f44-5b15-42ab-8e45-1eacce6c3924</t>
   </si>
   <si>
-    <t>Results of 2 Sunflower Trials in Winter Sowing with High Plant Density. 2015 Campaign</t>
-[...16 lines deleted...]
-  <si>
     <t>Application of solarization and biofumigation techniques in strawberry crops</t>
   </si>
   <si>
     <t>Given the critical legal situation regarding chemically derived active ingredients primarily used as soil disinfectants for strawberries, it is necessary to continue working on developing physical/biological disinfestation techniques (such as biosolarization/biofumigation) that will provide farmers with potential tools for this aspect of the crop, in the event of a ban or restriction on the use of the currently used options. This is precisely the main objective of this line of work, which places special emphasis on the use of the aforementioned techniques applied directly to the crop ridge.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e2bf89a-d401-41fb-9cf7-a3b36b80f28f</t>
   </si>
   <si>
     <t>Effectiveness of chemical soil disinfestation and biosolarization techniques in controlling strawberry pathogen populations and disease incidence. Influence of treatments on crop yields</t>
   </si>
   <si>
     <t>Given the critical legal situation regarding the active ingredients primarily used as soil disinfectants for strawberry production, it is necessary to evaluate and promote other chemical tools that allow for effective soil disinfestation, or to innovate in the application of some already known ones to increase their effectiveness. The results shown correspond to trials conducted during the 2016/2017 crop year.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8535f915-334e-4ccd-a438-344bc6005641</t>
   </si>
   <si>
     <t>Results of the Rapeseed Trials in Andalusia. 2020-2021 Crop Season</t>
   </si>
   <si>
     <t>Given the need for viable alternatives for the Andalusian countryside, IFAPA continues its network of rapeseed (Brassica napus) variety trials, with the aim of providing farmers with answers on various aspects related to cultivation techniques, the performance of the new Clearfield varieties, the efficacy of new herbicides, disease resistance, and disease control treatments. Results of the trials of nine commercial rapeseed varieties, carried out in the towns of Córdoba and Montemayor (Córdoba) during the 2020-2021 campaign.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bf40c1f8-c578-403b-8ac2-c2b56fef660b</t>
@@ -8438,50 +8438,59 @@
   <si>
     <t>Publication dedicated to the most characteristic woody crops of rural Murcia, including nuts, pome fruit, table and wine grapes, and olive trees.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Influence of climate change on plant breeding</t>
   </si>
   <si>
     <t>Work by experts from different fields of plant breeding in which they contribute their experiences, knowledge and opinions on the different aspects that relate plant breeding and the challenge of climate change.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Cost structure of agricultural production areas in the Region of Murcia: stone fruit and citrus fruits</t>
   </si>
   <si>
     <t>Publication dedicated to the cultivation of regional citrus and stone fruit trees</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Cost structure of the main crops in organic farming in the Region of Murcia</t>
+  </si>
+  <si>
+    <t>Document describing the main guidelines for regional organic farming in Murcia</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
+  </si>
+  <si>
     <t>Sustainable Future</t>
   </si>
   <si>
     <t>BBVA podcast that analyzes the transition and offers recommendations for sustainability</t>
   </si>
   <si>
     <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
   </si>
   <si>
     <t>Digital droplet PCR technology for the detection of Ilyonectria liriodendri in environmental samples of grapevines</t>
   </si>
   <si>
     <t>Article about the accurate, early, and specific detection and quantification of blackleg fungi and the evaluation of droplet digital PCR and real-time PCR techniques.</t>
   </si>
   <si>
     <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
   </si>
   <si>
     <t>Protection of grapevine pruning wounds against Phaeomoniella chlamydospora and Diplodia seriata using commercial biological and chemical methods</t>
   </si>
   <si>
     <t>Article about Botryosphaeria dieback and esca, two of the most damaging grapevine trunk diseases (VTB) affecting vineyards in major grape-producing areas around the world.</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
@@ -8517,59 +8526,50 @@
     <t>Climate change and innovation in cereal cultivation: perceptions from the sector</t>
   </si>
   <si>
     <t>Research on the sector's perception of innovation in cereal cultivation due to climate change</t>
   </si>
   <si>
     <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
   </si>
   <si>
     <t>Pyricularia oryzae control strategies in the Calasparra rice plantation. Results obtained from the GO ArrozINNOVA project.</t>
   </si>
   <si>
     <t>Results obtained in the GO ArrozINNOVA Project</t>
   </si>
   <si>
     <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
   </si>
   <si>
     <t>Tomato rugose virus: bases for an integrated management strategy</t>
   </si>
   <si>
     <t>Document with information on epidemiological aspects—such as plant infection, virus spread, alternative hosts, virus persistence in the environment, etc.—that are essential for understanding and framing.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
   </si>
   <si>
     <t>Report A3: Map of stakeholders for climate change adaptation in the vineyard and wine sector</t>
   </si>
   <si>
     <t>The overall objective of the VIN &amp; ADAPT II project was to promote knowledge transfer and mobilize all stakeholders to drive adaptation to the challenges posed by climate change in the wine sector.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Climate change adaptation strategies for extensive livestock farming in Spain: a social perspective</t>
   </si>
   <si>
     <t>Extensive livestock farming is a centuries-old activity throughout the Iberian Peninsula. Beyond being an economic sector within the agricultural sector, this activity provides society as a whole with key ecosystem services, including food provision, ecosystem regulation, the provision of cultural goods, the shaping of rural and mountainous landscapes, and fire prevention in forested areas. However, extensive livestock farming is highly vulnerable to climate change. This vulnerability is determined by the exposure of extensive livestock farming to a series of climatic, biophysical, social, political, institutional, economic, and cultural changes and transformations, which reduce the sector's capacity to adapt to climate change. Preliminary studies have outlined possible adaptation strategies for the sector, but have not analyzed these strategies from a social perspective or within the conceptual framework of vulnerability.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>Report A1 on climate change impacts and adaptation in target regions</t>
   </si>
   <si>
     <t>The overall objective of the VIN &amp; ADAPT II project was to promote knowledge transfer and mobilize all stakeholders to drive adaptation to the challenges posed by climate change in the wine sector.  </t>
   </si>
@@ -21848,79 +21848,79 @@
         <v>1873</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1851</v>
+        <v>1836</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1851</v>
+        <v>1836</v>
       </c>
       <c r="D634" s="1" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1851</v>
+        <v>1836</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
@@ -26651,65 +26651,65 @@
         <v>2803</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>2804</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
         <v>2805</v>
       </c>
       <c r="B977" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C977" s="1" t="s">
         <v>2806</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2807</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>357</v>
+        <v>5</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2810</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2816</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2817</v>