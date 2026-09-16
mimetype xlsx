--- v4 (2026-07-11)
+++ v5 (2026-09-16)
@@ -1874,113 +1874,113 @@
   <si>
     <t>Sustainable Agroindustrial Crop Systems is included in Submeasure 10.1. Payments for Agricultural and Environmental Commitments. This means that the beneficiary of this aid will receive financial compensation for carrying out a series of agricultural practices that are beneficial not only to the environment but also to the crops themselves. Furthermore, it is necessary not only to value and seek the profitability of these crops, but also to ensure that these are obtained through environmentally friendly agricultural practices, in addition to efficient natural resource management.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd76489-e670-4d3a-aee4-3d28620fcb88</t>
   </si>
   <si>
     <t>Basic Manual of Oenological Laboratory</t>
   </si>
   <si>
     <t>Both large wineries and cooperatives have highly qualified personnel dedicated to the chemical oenological control of grapes, must, and wine. However, in small, family-run wineries and presses, this specialization is not as common. This manual can serve as support and reference for all of them, even those less familiar with chemistry, by providing them with basic working methods that allow them to adequately control their production processes, from the selection of the harvest date to the bottling process, including the fermentation process.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9ea0a90e-f147-4020-bcd5-d34fcf787547</t>
   </si>
   <si>
     <t>Evaluation of the effect of commercial foliar fertilizers on the control of leaf spot in organic olive groves of the Picual variety</t>
   </si>
   <si>
     <t>Traditionally, control of olive leaf spot, one of the most serious diseases of olive groves caused by the fungus Fusicladium oleagineum, has relied on the inefficient use of foliar fungicides, especially copper compounds. The environmental damage caused by these practices has led governments to restrict their use. In organic farming, where copper-based products are the most widely used option, current limitations make it necessary to seek alternative products that reduce copper input. This paper presents, for the Picual variety, the results of trials conducted to control olive leaf spot using foliar applications of commercial fertilizers that are thought to reduce disease incidence. The results demonstrate significant differences between treatment with oxychloride and foliar fertilizers, with the latter having a higher incidence of the disease.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0638d87-e773-4604-9e0f-888479354b98</t>
   </si>
   <si>
+    <t>Thermography for the Diagnosis of Mastitis in Dairy Goats</t>
+  </si>
+  <si>
+    <t>The results of an experimental trial within the scope of the Transforma Project PR.TRA23.TRA2023.002 (SOSDEGAN) Innovations for the Sustainable Management of Pasture and Livestock Resources in Dehesas and Semi-Extensive Systems in Andalusia, in the livestock module, are presented. The objective was to test the potential use of thermography in the early diagnosis of mastitis in goats, taking advantage of its use as a non-invasive and rapid-result technique. However, sufficiently precise results have not been obtained to extend its use.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99c72850-a05e-4159-9c3c-601c85ea1061</t>
+  </si>
+  <si>
+    <t>Citrus Irrigation App Installation and User Guide</t>
+  </si>
+  <si>
+    <t>This digital tool is designed to schedule and optimize irrigation for citrus crops using soil water balance, considering meteorological, soil, and plantation data. The app, available for Android, iOS, and web versions, allows technicians and farmers to configure plots with precise information to receive personalized irrigation recommendations (optimal, controlled deficit, or survival), as well as access reports, notifications, and historical irrigation analyses. This guide details the installation, configuration, and use of the app, promoting efficient water management in the context of climate change.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Berry Irrigation. A tool for scheduling berry irrigation. User's guide.</t>
   </si>
   <si>
     <t>Riego Berry is a mobile application from IFAPA (the Regional Government of Andalusia's Agricultural Development Agency) that allows for quick and intuitive irrigation recommendations for strawberry, raspberry, and blueberry crops in the province of Huelva. It is based on the results of 10 years of research and experimentation on commercial farms and the IFAPA, which supports its application on a commercial scale. The application allows irrigation recommendations for berry crops to be customized for each plot. Irrigation rates are targeted at achieving maximum production while optimizing water consumption to the maximum extent possible, ensuring that the crop never suffers from water stress. The application of this irrigation scheduling methodology on commercial farms has led to water savings of up to 40%.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6203f89e-0ac8-4d9d-8ee8-0d0b930893af</t>
   </si>
   <si>
     <t>Analysis of the production costs of small traditional no-till olive farms</t>
   </si>
   <si>
     <t>The production costs of small olive farms are analyzed to demonstrate the importance of family labor in their profitability and to highlight the importance of CAP subsidies. In addition, innovative production strategies are proposed that would reduce production costs and thus increase profitability.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a66f3449-5911-4a0e-a71b-d5546a47797f</t>
   </si>
   <si>
     <t>Opportunities for Legumes under the New CAP (2014-2020)</t>
   </si>
   <si>
     <t>The importance of legumes in agriculture and the role these crops play in light of the new reform of the Common Agricultural Policy are described. The document focuses on the difficulties of weed control in legumes and the most relevant aspects of cultivating broad beans and chickpeas, the main legumes grown in Andalusia. The main limitations of these crops are highlighted, such as the lack of approved herbicides for weed control, pests and diseases, drought, and low yields, among others. Several strategies are proposed to increase the cultivation of legumes in Spanish agriculture.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e2756f07-f178-49ea-937b-d1e047c9c021</t>
   </si>
   <si>
     <t>Green roof installation methods: fundamentals, applications, and management</t>
   </si>
   <si>
     <t>The fundamentals of competition and interference between plant species are described. The first few weeks are crucial. Strategies for planting cover crops, planting timing, seed conditioning, and management have been outlined. The system must be carefully selected to ensure successful implementation of cover crops and avoid wasting money, either by planting species with little or no chance of survival or because management is difficult.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/172d955f-170a-4e1b-8347-c71e9c6401f9</t>
   </si>
   <si>
     <t>Oenological Potential of the Native Andalusian Varieties Beba and Mantúo de Pilas</t>
   </si>
   <si>
     <t>The winemaking potential of two native Andalusian grape varieties, Beba and Mantúo de Pilas, is being evaluated. The study was conducted in Jerez de la Frontera over four consecutive seasons. Palomino Fino was also included as a reference variety, as it is the most widely cultivated variety in Jerez (95%).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d82ab46c-0b6e-4cd4-9cbc-8e8fe8c92f5f</t>
   </si>
   <si>
-    <t>Thermography for the Diagnosis of Mastitis in Dairy Goats</t>
-[...16 lines deleted...]
-  <si>
     <t>Agronomic Performance of Clementina de Nules on Different Citrus Rootstocks in Málaga. 2013/14 and 2014/15 Crop Seasons.</t>
   </si>
   <si>
     <t>Results of a study evaluating the agronomic performance of conventional and new hybrid (semi-dwarf) rootstocks, carried out during the 2013/14 and 2014/15 campaigns under the agroclimatic conditions of the coastal area of the province of Malaga, with the aim of obtaining consistent information to optimize the agronomic management of plantations and thus their profitability.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/56235250-bea1-4fed-a377-bbdfdb6317bc</t>
   </si>
   <si>
     <t>Effectiveness of Solarization and Biosolarization in Sand-Borne Crops Against Soil-Based Fungal Pathogens</t>
   </si>
   <si>
     <t>Results of a study conducted to test the effectiveness of soil solarization and biosolarization in controlling pathogens. The pathogens studied were: Fusarium oxysporum f. sp. melonis, Fusarium oxysporum f. sp. lycopersici, Pythium aphanidermatum, Pythium solare, Phytophthora capsici, and Phytophthora nicotianae var. parasitica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/37699b0f-ddc9-4dcf-b5b1-863d3623fe6b</t>
   </si>
   <si>
     <t>Evaluation of local broad bean varieties. 2019/2020 campaign.</t>
   </si>
   <si>
     <t>Results of the agronomic behavior and response to the parasitic plant Orobanche crenata of a total of thirteen Andalusian local varieties of broad beans.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
@@ -2585,113 +2585,113 @@
   <si>
     <t>Mini vegetables, also known as "snacks," began to be cultivated in Spain as a diversification alternative and a value chain development strategy for the horticultural sector. Although they still occupy a small market share, these vegetables could generate potential market niches to obtain greater added value and make their cultivation more profitable. This paper analyzes the market possibilities of these new snack varietals of well-known species such as cucumber, pepper, and tomato, seeking to adapt the offering not only to conventional and common channels of large-scale vegetable distribution and points of sale, but also to address other innovative marketing and distribution channels, as well as new formats, ranges, and product packaging. In this sense, with the aim of searching for potential market niches and further socializing the consumption of these types of raw vegetables, this study analyzes the attitudes and opinions of young consumers toward the consumption of snack vegetables and their willingness to purchase them through "healthy vending" machines.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e09fef96-39d2-49b2-ab5b-17f3e096416e</t>
   </si>
   <si>
     <t>Controls Guide, Sustainable Olive Systems.</t>
   </si>
   <si>
     <t>The Agro-Environment and Climate Training Days are part of the actions aimed at ensuring correct compliance with the agro-environmental commitments acquired in some of the operations included in Measure 10 "Agro-Environment and</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81b3ec0d-602a-4b3a-94df-c2006234d29d</t>
   </si>
   <si>
     <t>Sustainable agroindustrial cropping system. Operation 10.1.5 - Update 2022-</t>
   </si>
   <si>
     <t>The Agro-Environment and Climate Training Workshops are part of the initiatives aimed at ensuring proper compliance with the agro-environmental commitments acquired in some of the operations included in Measure 10 "Agro-Environment and Climate" of the Andalusian Rural Development Program 2014-2022. The objective of these workshops is to improve the skills of the beneficiaries of these grants, as well as to raise awareness among the agricultural population about the use of production systems compatible with environmental conservation and animal welfare and hygiene.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4244cde5-c6fc-4ac7-9edc-d92375fb8714</t>
   </si>
   <si>
+    <t>Use of TIF Plastics in Soil Disinfestation with 1,3 Dichloropropene + Chloropicrin in Strawberry Cultivation. 2020/2021 Campaign</t>
+  </si>
+  <si>
+    <t>Diseases caused by soil-borne pathogens are a limiting factor for strawberry crop productivity. They are currently controlled mainly through chemical control strategies with fumigants subject to exceptional use authorizations. Reducing the use of these agrochemical fumigants and implementing more sustainable alternatives are priority objectives in European and national agricultural policies. This study evaluates the pathogen control efficacy of low doses of these fumigants using completely gas-impermeable plastic (TIF) sealing and their impact on productivity during the 2020-2021 crop year.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9a25188-5698-4823-b705-fad3427e87a6</t>
+  </si>
+  <si>
+    <t>Use of TIF Plastics in Soil Disinfestation with 1,3 Dichloropropene + Chloropicrin in Strawberry Cultivation. 2019/2020 Campaign</t>
+  </si>
+  <si>
+    <t>Diseases caused by soil-borne pathogens are a limiting factor for strawberry crop productivity. They are currently controlled mainly through chemical control strategies with fumigants subject to exceptional use authorizations. Reducing the use of these agrochemical fumigants and implementing more sustainable alternatives are priority objectives in European and national agricultural policies. This study evaluates the pathogen control efficacy of low doses of these fumigants using completely gas-impermeable plastic (TIF) sealing and their impact on productivity during the 2019-2020 crop year.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b33ae86-99e9-477c-92ff-a9738372c170</t>
+  </si>
+  <si>
     <t>Effects of mechanical harvesting on the quality of Syrah red grapes and wine</t>
   </si>
   <si>
     <t>Mechanical harvesting has become increasingly prevalent in recent decades in most Andalusian vineyards adapted to this type of machinery. However, this technique has always raised concerns about the final quality of the products obtained and even the profitability of the operation due to the potential losses that can occur.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eb964975-575f-44dd-8385-7ac5cf1f4d99</t>
   </si>
   <si>
     <t>Results of Post-Emergence Herbicide Trials on Broad Beans</t>
   </si>
   <si>
     <t>The lack of approved pre- and post-emergence herbicides, especially against dicotyledons, is one of the main obstacles to planting broad beans in Andalusian drylands, due to the great diversity and abundance of weeds, including highly competitive large species. Therefore, given the growing interest in legumes, a series of trials have been proposed to evaluate different pre- and post-emergence herbicides against dicotyledons. Following the publication of pre-emergence results in 2015, this publication presents the post-emergence results of seven herbicides.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c366a3d6-34fc-4383-b3bd-eafaa58f5a89</t>
   </si>
   <si>
     <t>Optimization of Soil Solarization in Sand-Based Crops</t>
   </si>
   <si>
     <t>Solarization is a soil disinfection system that involves mulching moist soil with thin, transparent plastic for 4–6 weeks during periods of peak temperature and solar radiation. This study examines potential influencing factors, such as the type of plastic used, the most appropriate solarization period, and irrigation management, with the goal of achieving the highest possible temperature to eliminate soil pathogens.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/53159818-2774-4108-8a92-f18457f26788</t>
   </si>
   <si>
     <t>Protected Horticulture Diversity Study: Lacewings (Biodiversity III)</t>
   </si>
   <si>
     <t>Lacewings are insects that are part of the complex of beneficial arthropods that prey on crop pests. Diversity has been shown to be a fundamental tool for maintaining this beneficial arthropod fauna and protecting crops from pest attacks. This work is part of a larger study whose main objective is to document the biodiversity of useful arthropods in protected horticulture in Almería. Furthermore, each document offers a quick and easy way to identify the studied species. In this case, the different species of lacewings found in protected horticultural crops were studied, with a final section that facilitates the identification of the most abundant lacewings.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ee743e98-d6e4-4fac-8684-ca1eeafc2561</t>
   </si>
   <si>
     <t>Evaluation of substrates derived from natural black peat for commercial use</t>
   </si>
   <si>
     <t>The qualities of black peat are not optimal for use as a substrate alone. We sought to improve its low pH and tendency to compact, determining the optimal mixtures for use in nurseries with vegetable seedlings.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45353856-1d5e-4da3-ae52-43378e69a047</t>
   </si>
   <si>
-    <t>Use of TIF Plastics in Soil Disinfestation with 1,3 Dichloropropene + Chloropicrin in Strawberry Cultivation. 2020/2021 Campaign</t>
-[...16 lines deleted...]
-  <si>
     <t>Results of trials of new barley varieties in Andalusia 2016/2017 campaign</t>
   </si>
   <si>
     <t>The cultivated area in Andalusia has undergone considerable change in recent years as a result of the decoupling of subsidies from the Common Agricultural Policy. With the entry into force of the new CAP, the sustainability of farms is clearly enhanced, favoring crop rotation, with special mention of legumes. Thus, Andalusian drylands will alternate between winter cereals, sunflowers, and legumes. The improved knowledge of the crop addressed in this publication, barley, is based on the innovations incorporated in the seeds sold on the market. Generating information on new varieties registered in Spain or Europe in relation to the following aspects: agronomy, production, disease resistance, as well as their quality parameters, are of vital importance to farmers. This publication aims to incorporate an element of interest into farmers' decision-making, since knowledge of the adaptability and behavior of varieties is decisive in knowing what to sow depending on the harvest's intended use.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e3cc49ee-3fa5-4d12-92b6-92838400ca3c</t>
   </si>
   <si>
     <t>Results of Trials on New Barley Varieties in Andalusia 2017/2018 Campaign</t>
   </si>
   <si>
     <t>The cultivated area in Andalusia has undergone considerable change in recent years as a result of the decoupling of subsidies from the Common Agricultural Policy. With the entry into force of the new CAP, the sustainability of farms is clearly enhanced, favoring crop rotation, with special mention of legumes. Thus, Andalusian drylands will alternate between winter cereals, sunflowers, and legumes. The improved knowledge of the crop addressed in this publication, barley, is based on the innovations incorporated in the seeds sold on the market. Generating information on new varieties registered in Spain or Europe in relation to the following aspects: agronomy, production, disease resistance, as well as their quality parameters, is of vital importance to farmers. This publication aims to incorporate an element of interest into farmers' decision-making, since knowledge of the adaptability and behavior of varieties is decisive in knowing what to sow depending on the harvest's intended use.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c2fdb782-fa6f-4aeb-a151-402aa8057e69</t>
   </si>
   <si>
     <t>Results of Trials on New Triticale Varieties in Andalusia, 2016/2017 Campaign</t>
   </si>
   <si>
     <t>The cultivated area in Andalusia has undergone considerable change in recent years as a result of the decoupling of subsidies from the Common Agricultural Policy. With the entry into force of the new CAP, farm sustainability is clearly enhanced, favoring crop rotation, with particular attention to legumes. Thus, Andalusian drylands will alternate between winter cereals, sunflowers, and legumes. The improved knowledge of the crop addressed in this publication, triticale, stems from the innovations incorporated in the seeds sold on the market. Generating information on new varieties registered in Spain or Europe in relation to agronomic, productive, disease resistance, and quality parameters is of vital importance to farmers. This publication aims to incorporate an element of interest into farmers' decision-making, since knowledge of the adaptability and behavior of varieties is decisive in knowing what to sow depending on the harvest's intended use.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8cacd07e-b204-4925-a079-08d27f46e1ab</t>
@@ -3143,122 +3143,122 @@
   <si>
     <t>Living vegetation cover is considered the most appropriate soil management system, except in cases where adequate control is not possible. Compared to other soil management systems, living vegetation cover has the following advantages, among others: it achieves a better soil structure and a higher organic matter content; it improves the infiltration rate of water into the soil and reduces water loss through evaporation; it facilitates the transit of machinery; and it is the system that most reduces erosion damage. If chemical control is not implemented, it is a system with no risk of environmental damage and the one that contributes most to the conservation of biodiversity and the improvement of the agroecosystem.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
     <t>Vicia faba Nuclear Collection: Characterization and Preliminary Evaluation</t>
   </si>
   <si>
     <t>Current biological diversity is the basis for future agricultural and food sustainability, with plant genetic resources being its fundamental component. Their conservation is critical for present and future use, either directly through the use of conserved accessions or through the incorporation of the specific genes they contain into plant breeding programs. To be able to use this material, it is necessary to understand it, and this leads us to characterize and evaluate it through the study of descriptors. This document offers the possibility of consulting and searching for useful traits from the accessions of the Vicia faba Core Collection conserved in the IFAPA Germplasm Bank.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/924447fb-a4ce-4aa6-ac2e-b7c4f83788e9</t>
   </si>
   <si>
     <t>Use of meteorological and remote sensing data to estimate ET0 in Andalusia</t>
   </si>
   <si>
     <t>Evaluating reference evapotranspiration (ETo) at the plot, irrigation area, watershed, and regional levels is a challenge for agricultural and hydrological research; this requires the characterization of large areas in addition to obtaining precise meteorological variables. To address this, a new methodology was developed, combining solar radiation data from the Meteosat (MSG) satellite via the LSA SAF platform with 2-meter average air temperature data from the ECMWF platform.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8de69ea1-693a-4715-a83b-f3b091ecf841</t>
   </si>
   <si>
+    <t>Effect of Variety and Cultivation System on Quality Traits in Strawberries. 2023/2024 Crop Season.</t>
+  </si>
+  <si>
+    <t>The quality of freshly picked and post-harvest strawberries is a highly relevant factor for their commercial success. Therefore, in this work, we aimed to evaluate the organoleptic, functional, and post-harvest quality of a selection of 16 strawberry varieties from 11 different breeding programs in three cultivation systems. This study aims to generate objective information on the performance of each variety in each cultivation system.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/298cb4ca-2eff-4dcd-bf23-503289e512bb</t>
+  </si>
+  <si>
+    <t>Determination of the Quality of Citrus Fruits in the Laboratory</t>
+  </si>
+  <si>
+    <t>Product quality and consumer satisfaction are priority elements for citrus growers. Therefore, this paper presents the parameters that define the morphological and organoleptic quality of citrus fruits. It also briefly describes the procedures for determining these quality parameters, which ensure compliance with regulations.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5938a086-c82e-465a-94f9-2729428527b4</t>
+  </si>
+  <si>
+    <t>DNA tests for predicting strawberry fruit color</t>
+  </si>
+  <si>
+    <t>The characteristic color of ripe strawberries is due to the accumulation of anthocyanins. These pigments, in addition to increasing the attractiveness of the fruit, have numerous health benefits due to their antioxidant properties. Different strawberry varieties and species exhibit striking variability in fruit color, making this an important trait for breeders. At the IFAPA center in Malaga, in collaboration with other research groups, we have developed two DNA tests to predict the presence/absence and distribution of these pigments in the fruit, avoiding the need to grow the plant to observe the phenotype. The markers used detect different alleles of the FaMYB10 gene, which is responsible for the qualitative variation in these traits. This document presents the details of both tests, which can be used on a large scale, economically and easily, in breeding programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
+  </si>
+  <si>
+    <t>Integrated Management of Mango White Scale</t>
+  </si>
+  <si>
+    <t>The white mealybug (Aulacaspis tubercularis) is the most important pest of mangoes in southern Spain and one of the most damaging worldwide. The basis for its integrated management is proposed here. A description of the pest is provided, along with data on its biology, symptoms, and damage. The use of paraffin oils for its control is also suggested, as they have proven effective in field trials. Biological control, using a predator (Cybocephalus nipponicus) and a parasitoid (Encarsia citrina), is a future option, although its implementation with plant cover that serves as refuge and alternative food for the pests will need to be studied.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
+    <t>Sustainable chemical control of the mango white scale (Aulacaspis tubercularis)</t>
+  </si>
+  <si>
+    <t>The white mealybug is a key pest in mango crops in Andalusia as it produces significant</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Chestnut wasp (Dryocosmus kuriphlilus) in Andalusia</t>
   </si>
   <si>
     <t>The chestnut wasp (Dryocosmus kuriphilus) is a major pest of chestnut crops, seriously compromising their profitability. This document provides information on its distribution, biology, damage it causes, and existing control measures.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Native Parasitoids of the Chestnut Wasp in Andalusia</t>
   </si>
   <si>
     <t>The chestnut gall wasp (Dryocosmus kuriphilus) is a major pest of chestnut crops, seriously compromising their profitability. This document, in addition to describing the main characteristics of these gall wasps, provides information on the control of the chestnut gall wasp pest by native parasitoids.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
     <t>Sustainable Systems in Olive Groves. Operation 10.1.7</t>
   </si>
   <si>
     <t>The agri-environmental aid linked to olive groves is known as Operation 10.1.7. Sustainable Olive Systems. This support measure for this sector is part of the 2014-2020 Community Strategic Framework (CSF) of the Andalusian Rural Development Programme (RDPA), specifically Measure 10: Agri-Environment and Climate. Among the objectives it aims to fulfill, the one affecting olive groves and for which this specific operation for this crop has been developed is "Prevention of soil erosion and improvement of soil management." Likewise, if we look at Figure 1, Operation 10.1.7. Sustainable Olive Systems is included within Submeasure 10.1. Payments for Agricultural and Environmental Commitments, that is, the beneficiary of this aid will receive financial compensation for carrying out a series of agricultural practices that are beneficial not only for the environment but also for the crop itself, because we must not forget that we have to see and manage the olive grove as an agroecosystem, being this</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78a0d01f-c174-49d3-b916-0f8987dd90d3</t>
   </si>
   <si>
-    <t>Effect of Variety and Cultivation System on Quality Traits in Strawberries. 2023/2024 Crop Season.</t>
-[...43 lines deleted...]
-  <si>
     <t>Results of Trials on New Durum Wheat Varieties in Andalusia. 2016/2017 Crop Season</t>
   </si>
   <si>
     <t>Updated information on new durum wheat varieties in Andalusia, their agronomic and productive performance, and quality parameters in the main Andalusian producing areas. A quick overview of the document will provide guidance for making timely and appropriate decisions about the durum wheat variety to grow, based on the type of soil, climate, and farm characteristics.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Results of Trials on New Durum Wheat Varieties in Andalusia. 2015/2016 Crop Season</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
   </si>
   <si>
     <t>Results of Trials on New Durum Wheat Varieties in Andalusia. 2014/2015 Campaign</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
   </si>
   <si>
     <t>Results of Trials of New Triticale Varieties in Andalusia. 2015/2016 Campaign</t>
   </si>
   <si>
     <t>Up-to-date information on new triticale varieties in Andalusia, their agronomic and productive performance, and quality parameters in the main Andalusian growing areas. A quick overview of the document will provide guidance for making timely and appropriate decisions about the triticale variety to grow, based on the type of soil, climate, and farm characteristics.</t>
@@ -3599,122 +3599,122 @@
   <si>
     <t>This study analyzes the knowledge transfer network for the digital transformation of the Andalusian olive sector, using the Social Network Analysis (SNA) methodology. This allows us to determine the importance and position of the agents involved, the meaning and intensity of the relationships between them, as well as describe the structure of the network they comprise, in order to understand its current situation and functioning and propose strategic lines that favor its more efficient operation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5e31a6c-6310-4331-a770-91f8f29988d4</t>
   </si>
   <si>
     <t>Training Manual: Olive Pruning</t>
   </si>
   <si>
     <t>This manual, dedicated to olive pruning, addresses aspects related to this olive cultivation technique with the aim of training olive growers in the decision-making necessary to achieve optimal management of this practice. Table of Contents: Unit 1: General Aspects of Olive Pruning; Unit 2: Olive Grove Bush Pruning; Unit 3: Olive Grove Hedge Pruning. We hope this manual will be a useful tool for course students, facilitating their learning process. It is the result of the work of a team of people who have poured their extensive experience into this work and who will be greatly rewarded if it contributes to improving training in the sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5778c9f-41bd-4ec1-a1c7-2331a3215933</t>
   </si>
   <si>
     <t>Mediterranean plants whose consumption can cause reproductive problems in small ruminants</t>
   </si>
   <si>
     <t>This material consists of a summary of the most common Mediterranean plants in Andalusia that can affect reproduction in small ruminants. To facilitate their identification, livestock management measures are proposed for prevention.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/85716fe9-b69a-4694-b609-5a6ed293ce5d</t>
   </si>
   <si>
+    <t>Use of Growth-Promoting Bacteria as a Replacement for the Use of Synthetic Products in Strawberry Cultivation</t>
+  </si>
+  <si>
+    <t>This document presents a study of the effects of applying PGP bacteria to strawberry plants, with a dual purpose: first, to increase root development and therefore plant growth through the use of auxin-producing bacteria, and second, to combat the pathogenic fungus M. phaseolina, using bacteria as biocontrol. The studies were carried out on the Candonga and Camarosa varieties at the IFAPA Las Torres y Tomejil Center in Alcalá del Río (Seville). The results demonstrate the efficacy of these treatments and open the possibility of their use as a substitute for synthetic products in a sustainable agriculture context.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/301846d1-fae6-4637-8e60-5a5371c3d081</t>
+  </si>
+  <si>
+    <t>Estimation of varietal distribution in strawberry cultivation in Huelva - 2020/2021 campaign</t>
+  </si>
+  <si>
+    <t>This document presents an estimate of the varietal composition of strawberry crops in the province of Huelva during the current 2020-2021 crop year, expressed as a percentage of plants per variety in production. It also shows the participation of the main breeding programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/70822b55-2cac-41d5-ba25-95aede7852bd</t>
+  </si>
+  <si>
+    <t>Estimation of varietal distribution in strawberry cultivation in Huelva - 2021-2022 campaign</t>
+  </si>
+  <si>
+    <t>This document presents an estimate of the varietal composition of strawberry crops in the province of Huelva during the current 2021-2022 season, expressed as percentages of plants per variety put into production. It also shows the participation of the main breeding programs. This work, carried out by the IFAPA Strawberry Group, is based primarily on information provided by breeding companies or companies licensed under the various programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f4f44f-f701-44f6-b1a4-2e4c229eb8cd</t>
+  </si>
+  <si>
+    <t>Genetic Improvement Activities for the Payoya Breed. 2014 Campaign.</t>
+  </si>
+  <si>
+    <t>This document presents a report on the activities carried out by the IFAPA Hinojosa del Duque sperm collection center during 2014, through a research contract with the Payoya Goat Breeders Association (ACAPA).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/44ab38bc-3759-42d0-a93d-4ec57798ea58</t>
+  </si>
+  <si>
+    <t>Process for Obtaining Initial Strawberry Mother Plants</t>
+  </si>
+  <si>
+    <t>This document describes the process by which initial strawberry mother plants are obtained, from which, and according to the process described in the Technical Regulation for the Control and Certification of Fruit Nursery Plants (Royal Decree 929/95 of June 9, 1995), certified strawberry plants are obtained for fruit production in our country.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5b17c75a-5046-4d5e-b6c3-612a1ef6e266</t>
+  </si>
+  <si>
+    <t>Greenhouse cultivation of three varieties of blackberry (Rubus fruticosus)</t>
+  </si>
+  <si>
+    <t>This document presents the results of an experimental trial in greenhouse cultivation of three varieties of blackberry (Rubus fruticosus) as an alternative to conventional horticultural crops.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/018f1ec0-a3d6-499a-8e89-2e7a366cd3eb</t>
+  </si>
+  <si>
+    <t>Ultrasound in Reproductive Management on Small Ruminant Farms</t>
+  </si>
+  <si>
+    <t>This document aims to analyze the advantages and disadvantages of using ultrasound in the reproductive management of small ruminant farms, based on the experience of IFAPA through the RAEA of Sheep.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d7b6c0f8-232e-4264-8136-b8644fd1d4eb</t>
+  </si>
+  <si>
     <t>Legume Plant Genetic Resources Vicia faba Nuclear Collection: Passport Data</t>
   </si>
   <si>
     <t>This document presents the passport data for the various entries in the Vicia faba Core Collection of the IFAPA Legume Germplasm Bank. The objective is to provide information to public and private breeding teams for this germplasm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4dc9cf4-b88c-42f7-b0a2-4b81212ad647</t>
   </si>
   <si>
-    <t>Use of Growth-Promoting Bacteria as a Replacement for the Use of Synthetic Products in Strawberry Cultivation</t>
-[...61 lines deleted...]
-  <si>
     <t>Application of Phytosanitary Products. Fumigator Level. 2020 Edition</t>
   </si>
   <si>
     <t>This second edition of the Manual for the Application of Phytosanitary Products at the Fumigator Level includes some modifications to the content and wording compared to the one published in 2017, with the aim of updating and improving the quality of the training provided by both accredited entities and IFAPA. Unit 1: Phytosanitary Problems; Unit 2: Properties, Modes, and Spectrum of Action of Fumigants; Unit 3: Application of Fumigants: Planning and Aspects to Consider; Unit 4: Fumigation Techniques and Equipment; Unit 5: Maintenance, Regulation, Calibration, Review, and Inspection of Application Equipment; Unit 6: Fumigation Practice. Case Study Exercises; Unit 7: Non-Chemical Alternatives for Disinfecting Agricultural Soils; Unit 8: Fumigant Products. Labels and Safety Data Sheets; Unit 9: Gas Detectors, Masks, Filters, and Other Safety Elements. Maintenance of Safety Elements and Equipment; Unit 10: Specific health hazards and risks....</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/322d5de5-c1b3-48ba-817d-c4c9355cf16f</t>
   </si>
   <si>
     <t>Recommendations for Making Pressed Sheep Cheese</t>
   </si>
   <si>
     <t>This type of cheese originates from the Castilian region of La Mancha, the main destination for transhumant sheep herds. This area is used for grazing in winter and spring, when milking seasons are most common, with the highest milk production and, therefore, the most common cheesemaking season. The predominant native sheep breed is the Manchega, which is characterized by its extreme hardiness and is able to withstand the region's extreme temperatures. This work establishes basic recommendations during the different stages of production to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/605c5341-361a-4813-a190-55b78f08841c</t>
   </si>
   <si>
     <t>Potential crops to diversify agricultural production in Andalusia</t>
   </si>
   <si>
     <t>This document includes several crops with development potential in Andalusia due to their adaptability to certain regions based on their soil and climate requirements and the market opportunities they represent. It includes industrial crops with international demand, crops for fresh or processed human consumption from other regions or countries that are being introduced into our daily diet, and crops that have fallen into disuse or are underutilized and that offer high nutritional value for human consumption. The current situation of each crop is presented, along with the potential opportunities they may offer, their soil and climate requirements, their botanical description, and the common cultivation techniques that must be adapted to the new growing conditions.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/18b6465a-d369-424f-adc1-7f35934ae624</t>
@@ -3743,77 +3743,77 @@
   <si>
     <t>This document includes general aspects of both secondary and newly emerging species, providing information on their biology, the crops most affected by each species, as well as the damage they cause and the chemical and biological control measures currently available. It also includes photographic material that allows easy identification of the different species, as well as their different stages and the damage they cause to crops.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b2fe5dd-428c-4887-be0a-a488e503a216</t>
   </si>
   <si>
     <t>Biological Control Strategy Using Amblyseius swriskii in Cucumber Crops</t>
   </si>
   <si>
     <t>This document presents the results of a series of trials aimed at developing a new strategy for introducing the predatory mite Amblyseius swirskii into cucumber crops. The strategic lines defining the trials are: reducing the release rate of the predator, installing beneficial organisms from the start of the crop, and using Typha latiifolia pollen as a supplementary food for the temporary maintenance of mite populations. Two trials were conducted: one in the laboratory and the other divided into two phases: semi-field and field. The first aimed to determine an optimal release rate for the predator; the second sought to evaluate the application of this rate under semi-field and field conditions, as well as to assess the effectiveness of providing Typha latiifolia pollen in maintaining mite populations under conditions of prey scarcity and low temperatures.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff3010dc-cf57-4046-957f-b60f86d23a60</t>
   </si>
   <si>
     <t>Guide to the Super-Intensive Citrus Farming System</t>
   </si>
   <si>
     <t>This document presents a new model of citrus cultivation system called Superintensive, i.e., high-density plantations with trees of reduced vigor with approximately 2,200 plants/hectare, narrower planting frames and hedge formation through the use of mechanized pruning, aimed at mechanized harvesting with riding equipment that shakes foliage, like a grape harvester.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c7891d0-ab2b-4bff-ab77-aaa9b29c78a4</t>
   </si>
   <si>
+    <t>Remote sensing for agriculture</t>
+  </si>
+  <si>
+    <t>This publication provides a series of basic concepts on the use of remote sensing focused on the agricultural sector. The various sections of the document detail the fundamental characteristics and resolution of the data provided by remote sensors, as well as the main satellites currently available for agricultural applications. The document also describes the characteristics of the images, with particular emphasis on information processing prior to their use. Finally, some examples of the use of sensors in the agricultural field are presented, such as in the precise monitoring of crop health, in the estimation of biomass production, and in the monitoring of water stress, among others.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bdac6055-21a9-4dd7-8cba-06a3e9d67873</t>
+  </si>
+  <si>
+    <t>Results of New Oat Varieties Trials in Andalusia 2019/2020 Campaign</t>
+  </si>
+  <si>
+    <t>This publication aims to incorporate an element of interest into farmers' decision-making, since knowledge of variety adaptability and behavior is crucial for knowing what to sow based on the harvest's intended use. The constant need to evaluate and characterize new oat varieties launched on the market is vital for providing proper advice to the production sector, thus influencing its greater professionalization.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c42c4a-83aa-43f1-82a1-13771ee18e14</t>
+  </si>
+  <si>
     <t>Estimating crop water requirements using remote sensing</t>
   </si>
   <si>
     <t>This publication describes an approach for estimating crop water requirements by integrating remote sensing information into the guidelines contained in FAO Manual 56. Accurate estimation of crop water consumption, or evapotranspiration (ET), allows irrigation inputs to be adjusted to actual plant needs. This would optimize water use, reducing the environmental impact of irrigation. This document serves as a guide and explains step by step the calculation procedure for applying this approach, from data collection to ET estimation, listing different tools for visualization and processing. Finally, several examples of practical applications in agricultural and natural vegetation areas are presented.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9d8c96ec-5a22-4a55-a4c0-581dada82c13</t>
   </si>
   <si>
-    <t>Remote sensing for agriculture</t>
-[...16 lines deleted...]
-  <si>
     <t>Adoption and Industrial and Marketing Practices Associated with the ISO 9001 Standard in the Andalusian Olive Oil Industry</t>
   </si>
   <si>
     <t>Spain and Andalusia are the world's leading olive oil exporters, experiencing strong growth in recent years. This has led to an increased demand for internationally recognized quality standards, one of the most important being ISO 9001. The objectives of this study are to define the factors that have influenced the adoption of ISO 9001 in the Andalusian olive oil industry; to examine whether the adoption of ISO 9001 by industries is associated with the use of differentiated industrial and marketing practices; and to generate knowledge for the design of public policies to promote the adoption of the standard in the sector and improve associated industrial and marketing practices.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3466a464-29d1-4f3e-a0e7-23aa5cc53186</t>
   </si>
   <si>
     <t>Bitter Almond Detection by Near Infrared Spectroscopy (NIRS)</t>
   </si>
   <si>
     <t>Near Infrared Spectroscopy (NIRS) is a non-destructive analytical technique that allows the differentiation of bitter almonds, with more than 5 mg/g of amygdalin, from non-bitter almonds.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81594322-fb67-4ad4-9289-e7b022528c73</t>
   </si>
   <si>
     <t>Outdoor Watermelon Growing Guide</t>
   </si>
   <si>
     <t>This growing guide aims to provide information on the outdoor cultivation method for watermelons (Citrullus lanatus). This crop occupies 9% of the world's vegetable crop area. Andalusia is the leading region in both cultivated area and production. This document provides a botanical description of the plant, planting techniques, cultivation requirements and management, pests and diseases, as well as the main varieties and types of watermelons. Finally, production costs are presented, taking into account the irrigation system used.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10fe84b7-8254-463c-9909-40e9b159cc1c</t>
@@ -3824,122 +3824,122 @@
   <si>
     <t>This cultivation guide aims to provide information on sunflower plant development, current trends in cultivation techniques, different planting methods and seasons, as well as the most common diseases and pests in Andalusia. The document provides information on the results obtained in recent years from trials of varieties resistant to the "F" race of thorns and new herbicide-resistant genetic material. Yields obtained from winter-sown sunflower trials can also be consulted.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Growing Guide for Sweet Vetch</t>
   </si>
   <si>
     <t>This guide contains the information needed to successfully cultivate vetch (Lathyrus sativus) under extensive dryland conditions, using conventional, integrated, or organic production models.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Sustainable rainfed herbaceous cropping systems. Operation 10.1.4</t>
   </si>
   <si>
     <t>This "Agro-Environment and Climate" Training Day is part of the actions aimed at ensuring proper compliance with the agro-environmental commitments acquired in some of the operations included in Measure 10 of the Andalusian Rural Development Program (PDRA). The objective sought to achieve with the delivery of these workshops is to improve the capacities of the beneficiaries of the aid and raise awareness among the agricultural population in the use of production systems compatible with environmental conservation, as well as to inform them about the PDRA and the commitments signed. The Andalusian Institute for Research and Training in Agriculture, Fisheries, Food and Organic Production (IFAPA) has among its objectives the design and development of actions aimed at training workers, technicians and professionals in the agricultural, food and fishing sectors. The development of these manuals is part of the activities developed by IFAPA to transfer</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Varietal Distribution in Strawberry Cultivation in Huelva. 2017-2018 Crop Season</t>
+  </si>
+  <si>
+    <t>This document presents the varietal composition, expressed in percentages of plants per variety, for the current 2017/2018 crop season, as well as the participation of each breeding program. This work is based on information provided by breeding companies or licensees of the main strawberry breeding programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
+  </si>
+  <si>
+    <t>Strawberry Variety Distribution in Huelva. 2018-2019 Crop Season</t>
+  </si>
+  <si>
+    <t>This document presents the varietal composition, expressed in percentages of plants per variety, for the current 2018/2019 crop season, as well as the participation of each breeding program. This work is based primarily on information provided by breeding companies or licensees of the main strawberry breeding programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
+  </si>
+  <si>
+    <t>Strawberry Varietal Overview in Huelva. 2012-2015 Period</t>
+  </si>
+  <si>
+    <t>This technical report presents the information obtained from the last three growing seasons (2012-2013, 2013-2014 and 2014-2015) regarding the estimated varietal distribution in Huelva, in terms of the percentage of plants in production.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
+  </si>
+  <si>
+    <t>Varietal Distribution in Strawberry Cultivation in Huelva. 2016-2017 Campaign</t>
+  </si>
+  <si>
+    <t>This Technical Report presents the varietal composition, expressed in percentages of plants per variety, for the current 2016/2017 crop season, as well as the participation of each breeding program. This work is based on information provided by breeding companies or licensees of the main strawberry breeding programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
+  </si>
+  <si>
+    <t>Influence of the Cultivation System on Strawberry Varieties. 2021/2022 Crop Season. II Quality</t>
+  </si>
+  <si>
+    <t>Among the traits considered in strawberry breeding programs, in addition to those related to crop productivity, are those that confer organoleptic quality. And among consumers, this quality is undoubtedly the one that receives the most attention. This study presents results regarding the organoleptic and post-harvest quality of sixteen strawberry varieties, tested in three cultivation systems: conventional, soilless, and organic during the 2021-2022 crop year.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
+  </si>
+  <si>
+    <t>Evaluation of the Use of Horticultural Waste Compost in Tomato Cultivation</t>
+  </si>
+  <si>
+    <t>Among the problems generated by the greenhouse production system and which can limit its sustainability, the high annual production of crop residues (1,751,242 t/yr-1) stands out, the accumulation of which constitutes a serious environmental problem.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
+  </si>
+  <si>
     <t>Citrus Streaking Technique: Fundamentals and Field Practice</t>
   </si>
   <si>
     <t>The purpose of this paper is to present the possibilities that the use of the scratching technique offers for citrus cultivation, in addition to describing the fundamentals and correct method of implementation in the field.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
   </si>
   <si>
     <t>Improving the Setting and Productivity of `Powell Summer Navel` by Scratching and/or Foliar Application of Algal Extracts with Hormonal Activity</t>
   </si>
   <si>
     <t>The purpose of this paper is to present the potential that the use of different techniques and products offers for citrus cultivation. In this vein, and as part of IFAPA's ongoing research, we present the results of an experimental trial evaluating grating and the use of natural plant growth regulators to improve fruit set in Navel Powell.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
-    <t>Varietal Distribution in Strawberry Cultivation in Huelva. 2017-2018 Crop Season</t>
-[...52 lines deleted...]
-  <si>
     <t>Is the Andalusian olive grove profitable? An analysis by production system.</t>
   </si>
   <si>
     <t>Over the last decade, there has been an intense debate about the economic sustainability of Andalusian olive groves, where mountain and traditional systems coexist with intensive ones. This study aims to contribute to increasing knowledge about their profitability. To this end, a multi-stage survey of olive farms was conducted to establish their cost structure. The results show that the unit cost of producing one kilogram of olive oil is significantly higher in mountain and traditional systems than in intensive ones. So much so, that these systems are highly dependent on direct subsidies, which have become established as the instrument that guarantees their economic viability. Olive grove conversion is a feasible option, in certain locations, that can be promoted by the regional administration so that it can be addressed jointly by farmers, incentivizing the creation of farm management units.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>The regeneration of trees in the dehesa</t>
   </si>
   <si>
     <t>Unit 1 describes in detail the role of trees in this system, sets out the process of natural tree regeneration, as well as the factors that promote and hinder it in the dehesa, and characterizes the state of tree regeneration in the dehesa in Andalusia. Unit 2 presents some of the strategies that could be used depending on the initial situation, and the precautions that must be taken to maximize their success. Unit 3 presents some strategies that can improve the conservation of these plant formations in a way that is compatible with other uses of the property. The manual concludes with a practical exercise that seeks to consolidate the main knowledge presented.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Post-emergence herbicide trial against Centaurea diluta in durum wheat</t>
   </si>
   <si>
     <t>Centaurea diluta infestations are becoming increasingly frequent and significant in the Andalusian countryside. This species belongs to the Compositae family and in southern Spain undergoes staggered emergence from the first autumn rains until well into spring, which is why it is found in many alternative crops, practically all of them. It also grows rapidly and surpasses cultivated plants in height, reaching well over 2 m in height under favorable conditions, making it highly competitive. This species is currently clearly expanding. It is quite tolerant to many authorized herbicides. In previous years, two trials with pre-emergence herbicides were conducted, but with little success, as the best products were recently deregistered for Spain (Alcántara et al., 2016 and Saavedra et al., 2017). However, several authorized post-emergence herbicides provide good control of C. diluta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -3968,113 +3968,113 @@
   <si>
     <t>In recent years, almond cultivation has gone from being relegated to unproductive, dryland areas to becoming a clear alternative to other traditional crops in highly fertile agricultural areas, making intensive use of irrigation.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1ln</t>
   </si>
   <si>
     <t>Results of Clearfield and Sulfo Sunflower Variety Trials in Andalusia. 2019 Crop Season.</t>
   </si>
   <si>
     <t>In recent years, new sunflower varieties have appeared on the market. These varieties are characterized by their genetic resistance to certain herbicide treatments, providing acceptable control of broad- and narrow-leaved weeds, as well as the common bean (Orobanche cumana). These varieties, many of which have high oleic (HO) characteristics, are occupying more and more planted areas each year. These varieties can be planted earlier since dicot control can be achieved with herbicide treatments, allowing the crop to better take advantage of winter and spring rains.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d73d15a6-2498-42e6-80c7-adcaf70c8516</t>
   </si>
   <si>
     <t>Effect of irrigation pulse duration on iceberg lettuce production and quality</t>
   </si>
   <si>
     <t>In high-frequency localized irrigation, the factor that most influences irrigation distribution within a plot is the duration of the irrigation pulse. This study evaluates the effect of irrigation pulse duration on the production and quality of an Iceberg lettuce crop grown on a sloping plot. The trial was conducted during a short summer cycle in Huéneja (Granada). Plot area was shown to be a determining factor in both the yield obtained and the percentage of top-quality lettuce.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04408a5e-908b-4bc4-8db1-708e052dcdd4</t>
   </si>
   <si>
+    <t>Results of the Rapeseed Trials in Andalusia. 2018-19 Campaign</t>
+  </si>
+  <si>
+    <t>In the 2018-19 campaign, two trials of RAEA rapeseed varieties were carried out, located on the Dos Hermanas farm (Montemayor) and the Villaverde Alta farm (Córdoba).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/71dcf051-4392-41e3-83a6-9cee65c7e26a</t>
+  </si>
+  <si>
+    <t>Tests of products formulated with glyphosate</t>
+  </si>
+  <si>
+    <t>During the 2014-2015 crop season, severe phytotoxicity damage was observed in the early stages of sunflowers planted in late winter or early spring. The effects were severe in some farms, resulting in almost the entire crop being lost, while in others, the damage was milder, and the crop managed to reach maturity. The damage occurred in Andalusia and other regions such as Castilla-La Mancha and Castilla-León. Some farmers reported that these same symptoms had already been seen in previous seasons, three to four years earlier. This damage, observed by farmers and technicians based on the signs seen in the field and the symptoms on the plants, was suspected to be due to residues of sulfonylurea-based herbicides, which had been applied 12 to 14 months earlier to the cereal crop. The study presented in this document evaluates the susceptibility of 21 sunflower varieties to Metsulfuron-methyl, one of the most widely used herbicides in cereals and the one most suspected of being involved in the damage observed in sunflowers in the wheat-sunflower rotation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/17437e19-90e7-4418-ab0e-fedb3ba18605</t>
+  </si>
+  <si>
+    <t>Characterization of the Biohealthy Compounds of the Purple Carrot</t>
+  </si>
+  <si>
+    <t>In the town of Cuevas Bajas (Málaga), a native variety of purple carrot known as "Zanahoria Morá" is grown. This variety is characterized by its intense purple exterior, an orange middle layer, and a distinctive purple core. The purple interior color appears to be influenced by the growing area, as it has been observed that this variety grown elsewhere does not develop this color. In this study, the functional compounds of this carrot are characterized during the harvesting stage, depending on the harvest period, the size of the carrot, and the color of its core.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1f27cf1f-5d21-4473-bfd4-444015092c7d</t>
+  </si>
+  <si>
     <t>Soil Diseases of Pepper Crops Covered with Plastic in Southeast Andalusia</t>
   </si>
   <si>
     <t>This paper describes the soil-borne diseases detected in pepper crops grown under plastic in southeastern Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/451f75a4-007c-4365-b68a-8b0d1fc87063</t>
   </si>
   <si>
     <t>Diseases Caused by Soil-Borne Fungi in Eggplant Crops Covered with Plastic in Southeast Andalusia</t>
   </si>
   <si>
     <t>This paper describes the diseases caused by soil-borne fungi detected in eggplant crops grown under plastic in southeastern Andalusia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b5d2e52-f13c-4061-9bcc-4b6cf7e9fa3f</t>
   </si>
   <si>
     <t>Effect of Black Mesh Mulching on Clementina de Nules Under Salinity Conditions. Almería, 2015-2016 Crop Season</t>
   </si>
   <si>
     <t>This study aims to study the effect of mesh mulching under these growing conditions. The objective of this study is to evaluate the effect of black mesh mulching and two water regimes (100% ETc and 66.6% ETc) on the Clementina de Nules variety under saline irrigation water (low-quality, high-conductivity water) and plot soil conditions in the province of Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4dc7b098-73ef-440b-a5fb-f8c345b2c2ec</t>
   </si>
   <si>
     <t>Protected Cultivation of Six Varieties of Sweet Cucumber (Solanum muricatum)</t>
   </si>
   <si>
     <t>In the search for alternative crops to conventional greenhouse-grown vegetables, this study evaluated the greenhouse production of six cultivars of sweet cucumber (Solanum muricatum). The trials were conducted in 2015. All cultivars developed successfully, achieving high yields, with the Valencia cultivar standing out as the most productive and earliest. Growing sweet cucumber can be an interesting alternative to conventional vegetable crops in greenhouses in Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/24272c37-5b6d-48e1-8e45-3ff66e2a54f2</t>
   </si>
   <si>
-    <t>Results of the Rapeseed Trials in Andalusia. 2018-19 Campaign</t>
-[...25 lines deleted...]
-  <si>
     <t>Influence of the use of plant covers on the agronomic performance of an organically grown vineyard</t>
   </si>
   <si>
     <t>This paper presents the results obtained between 2013 and 2018 in a Pedro Ximénez vineyard grown organically in southern Córdoba. Three soil management treatments were evaluated: traditional tillage (TTT), spontaneous vegetation cover (SVC), and seeded vegetation cover (SVC). The effects of the different treatments on parameters related to grape physiology, yield, and quality were compared.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b12aafc-11fc-437b-92e0-46abbf20ff09</t>
   </si>
   <si>
     <t>Evaluation of Strawberry Varieties in Conventional Cultivation with Biosolarized Soil. 2018/2019 Crop Season</t>
   </si>
   <si>
     <t>This paper presents the results obtained during the 2018-2019 crop year with twelve varieties under conventional cultivation conditions but with biosolarized soil. This technique combines two elements: the incorporation of biofumigant organic matter (biofumigation) and simultaneous soil solarization. Although this soil disinfestation technique is infrequent, IFAPA believes it is an alternative worth considering given the ongoing restrictions on the use of active ingredients.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d58c4bd3-d307-46d4-b383-3595f174fe14</t>
   </si>
   <si>
     <t>Ability of Two Probiotic Bacteria to Metabolize Orange Antioxidants</t>
   </si>
   <si>
     <t>This work presents the results of an in vitro study on the ability of two probiotic bacteria (Bifodobacteria longum and Lactobacillus rhamnosus), bacteria commonly present in the intestinal tract and which are also used as food supplements, to transform or metabolize the majority phenolic compounds in oranges into other compounds which are responsible for the beneficial effects attributed to the consumption of this fruit or its juices.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f263d5bd-982c-4400-b4ac-fb50c1f3f1df</t>
@@ -4175,131 +4175,131 @@
   <si>
     <t>This paper presents the main results obtained from analyzing the incidence and causes of chestnut decline in the Sierra de Aracena and Picos de Aroche mountains. The affected area is described, as well as the symptoms and main diseases present in the area. Finally, a proposal for actions to reduce the incidence and spread of the main pathologies detected is made.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff070672-7214-4f3b-8e19-7f375f44c3fd</t>
   </si>
   <si>
     <t>Preparation of a Garlic Extract Rich in Healthy Compounds</t>
   </si>
   <si>
     <t>This work presents the results of various extraction methods of compounds of nutritional and health interest in two varieties of garlic (white and purple).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e057cb85-3f06-48a9-a6b3-1eaba717951a</t>
   </si>
   <si>
     <t>Oenological Potential of the Doradilla and Vijiriega Grape Varieties Cultivated in Andalusia</t>
   </si>
   <si>
     <t>This work presents the results of winemaking from two minority varieties grown in</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f97be1-e121-4d81-aacf-78b9373caff7</t>
   </si>
   <si>
+    <t>Organoleptic and Nutraceutical Characterization of Five Strawberry Varieties</t>
+  </si>
+  <si>
+    <t>This paper presents the nutritional, organoleptic and functional characterization of five strawberry varieties during the years 2010 and 2011 in Spain: Fuentepina, Amiga, Camarosa, Candonga and Primoris.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76051c55-042c-4404-8063-263985f38319</t>
+  </si>
+  <si>
+    <t>Raspberry irrigation schedules based on historical weather data</t>
+  </si>
+  <si>
+    <t>This paper presents a trial of different irrigation schedules for raspberry cultivation in the province of Huelva. Treatment T1 applied the irrigation resulting from the ETo calculation under clear-sky conditions. Treatment T2 applied a schedule based on the AEMET weather forecast on a weekly basis. Treatment T3 applied a schedule based on the historical average ETo over the past 20 years. Finally, the control treatment (T4) received the irrigation applied to the rest of the field. Using the irrigation schedule for raspberry cultivation, based on historical series of meteorological data to estimate ETo, allowed for yields similar to those achieved using an irrigation schedule based on the AEMET weather forecast or under clear-sky conditions, with the advantage of having a fixed schedule at the beginning of the season that can be used from one season to the next.</t>
+  </si>
+  <si>
+    <t>https://lajunta.es/5u1l9</t>
+  </si>
+  <si>
+    <t>Volatile Characterization of Organic and Conventional Orange Juice (cv. Salustiana)</t>
+  </si>
+  <si>
+    <t>This paper presents a method for analyzing volatiles in oranges using a rapid, clean, and environmentally friendly technique (solid-phase headspace microextraction coupled with gas chromatography-mass spectrometry) to determine the volatiles that contribute to the aroma of oranges. This method is useful not only for characterizing oranges but also for discriminating between organic and conventional cultivation systems using statistical analysis. However, applying this technique to discriminate between orange cultivation systems requires additional studies with more varieties and years of measurement, as well as a deeper understanding of the causes of these differences.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34cff86a-dae1-40b1-a80f-adb18b3b2b69</t>
+  </si>
+  <si>
+    <t>Confirmation of Hybrids in Chickpeas with DNA Testing</t>
+  </si>
+  <si>
+    <t>This paper presents two cases (for Orobanche and Fusarium) that confirm the hybrid nature of F1 plants obtained from directed crosses in the Córdoba chickpea breeding program. The verification was performed using molecular markers selected based on polymorphism between the parents of the cross, an essential requirement for their use. Confirming the hybrid nature of crosses is of utmost importance since verification is performed at the seedling stage, allowing us to discard F1 seeds that do not originate from the desired cross, saving time, space, effort, and therefore money.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f7361391-8b46-4dd3-a0f4-0328ee879add</t>
+  </si>
+  <si>
+    <t>Morphological Variability in Broad Beans and Chickpeas</t>
+  </si>
+  <si>
+    <t>This paper presents the morphological variability of broad beans and chickpeas collected at the IFAPA Legume Germplasm Bank in Córdoba. This variability is being used in Córdoba's breeding programs for both crops to obtain new varieties and to develop molecular markers associated with traits of agronomic interest that aid in more effective and efficient selection of new materials. Both crops are important grain legumes in Andalusia and are characterized by their high protein content and their ability to fix atmospheric N2. Furthermore, they are an important source of macro- and microelements beneficial to health, making them crops of great interest for both human consumption and animal feed.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5588b038-45eb-44e9-803e-0209459c89a8</t>
+  </si>
+  <si>
     <t>Composting of Plant Remains from Extensive Crops and Fruit Trees in Andalusia</t>
   </si>
   <si>
     <t>This paper presents the initial results of the "CompostAnd" project, which addresses the sustainable management of plant residues from extensive and fruit crops typical of Western Andalusia. It justifies the need for composting as a response to various problems facing the agricultural sector, transforming it into an economic and environmental opportunity. It presents the initial experiences carried out by IFAPA in the composting of plant residues typical of Western Andalusia, such as straw, citrus fruit remains from detritus, and pruning waste. It also details the parameters to be measured and the handling of the compost to ensure its stability and final quality.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45083272-d36a-4111-a0a8-d6b01c9e4bc1</t>
   </si>
   <si>
     <t>Effect of Sun Exposure on Fruit Quality in Different Strawberry Varieties</t>
   </si>
   <si>
     <t>This study aimed to test the effect of light exposure level on strawberry fruit quality and assess whether the differences observed between varieties are due to the architecture or biochemistry of each variety. Four of the most representative varieties were analyzed during the 2015-16 campaign, differentiating between light-exposed and non-light-exposed fruits. The main results showed that light exposure affects fruit quality, both in terms of flavor and antioxidant concentration. Therefore, it is a factor to consider when guiding cultivation, although the magnitude of the effect depends on the variety.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5bd1cb6b-186f-43d3-9b7a-6b32e6cdff3e</t>
   </si>
   <si>
     <t>Effectiveness of Different Chemical Soil Disinfestation Techniques in Strawberry Cultivation. 2017-18 Crop Season</t>
   </si>
   <si>
     <t>This paper presents the results of agronomic evaluation and the effectiveness of important combinations of chemically derived active ingredients and novel application techniques in controlling fungal pathogens and nematodes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d8d6ae2-b68e-474d-85a3-ddf0fb59a967</t>
   </si>
   <si>
     <t>Determination of the Bioavailability of Strawberry Antioxidant Compounds for Use in Breeding Programs</t>
   </si>
   <si>
     <t>This work raises the need to include in strawberry breeding programs not only the quantification of the fruit's antioxidants but also the quantification of the fruit's potentially bioactive antioxidants, that is, those that can exert a beneficial effect on human health. To this end, we present an in vitro method that simulates typical human digestion and can be used as a tool in developing healthy strawberry varieties.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5eaba83-0b97-4c86-933a-a29a50e07c4d</t>
   </si>
   <si>
-    <t>Organoleptic and Nutraceutical Characterization of Five Strawberry Varieties</t>
-[...43 lines deleted...]
-  <si>
     <t>Comprehensive Pest Management of Stone Fruit Trees.</t>
   </si>
   <si>
     <t>This teaching material reviews the main theoretical and practical aspects that may be useful in combating the main pests of stone fruit trees in our region, within the framework of the Integrated Production Program contemplated in the Regulations for Integrated Production of Peach, Plum, and Apricot Trees in Andalusia (BOJA, 2013). This publication aims to provide farmers and sector technicians with a useful and easily accessible tool to facilitate the practice of integrated management of pests that attack our stone fruit trees.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ebd9bd7-a32d-40e6-af2e-de54c93a4576</t>
   </si>
   <si>
     <t>Production of High-Quality Durum Wheat under Irrigated Conditions</t>
   </si>
   <si>
     <t>In this study, using high-quality durum wheat varieties, a study was conducted in two locations: Santaella (Córdoba) and Jerez de la Frontera (Cádiz). Different irrigation strategies were tested, with particular emphasis on the timing of the final irrigation. The application of greater amounts of water and a delay in the date of the final irrigation led to increased yields in all tested varieties without affecting grain quality, with all varieties classified in group 1. In addition, the use of a growth regulator was studied, which will reduce the height of the first internodes of the plants, hindering lodging. It has been shown that the application of a growth regulator does not produce losses in the yield or grain quality of the durum wheat varieties studied; therefore, its use will allow higher irrigation doses to be applied without the risk of increasing plant height and resulting lodging.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/efc09b3f-8826-4c19-be69-127cb53e23e3</t>
   </si>
   <si>
     <t>Instantaneous Protein Analysis in Wheat Grain Using a Portable NIR Instrument</t>
   </si>
   <si>
     <t>In this work, prediction models are developed to use a portable NIRS instrument to determine the protein content of whole wheat grains instantly and in situ. The models obtained have adequate predictive capacity.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c6e66cc-870b-41b3-84ed-01f4916d7ab3</t>
@@ -4859,122 +4859,122 @@
   <si>
     <t>This document briefly describes the characteristics of the four most important pest species of avocado crops in our area (two tetranychid mites and two mealybugs) and their main natural enemies (predatory mites, neuropterans, and coccinellids). Photographs accompany the description for quick identification.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f9fd31f8-132d-4192-a14b-8b8fe518aef5</t>
   </si>
   <si>
     <t>Meloidogyne in Zucchini: Characterization of the Disease</t>
   </si>
   <si>
     <t>The document evaluates the factors that influence the development of the disease and the impact on the production of two species of nematodes, Meloidogyne incognita and Meloidogyne javanica, affecting zucchini crops.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7bba48f4-e430-49d4-b576-3c358070a452</t>
   </si>
   <si>
     <t>Characteristics of Citrus Farms in Andalusia</t>
   </si>
   <si>
     <t>This document analyzes the main characteristics of citrus farms in Andalusia, including aspects such as farm area, main crops, and their average yields and most commonly used planting patterns. The data used in the study come from a survey of 203 citrus producers in the main growing areas of Andalusia. The most notable results are presented for the most representative crops (oranges, mandarins, and lemons), grouped by province.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/83c8c49f-c8bd-41c2-a222-4dea15ed3d5e</t>
   </si>
   <si>
+    <t>Biological pest control in winter cucumber crops: Amblyseius swirskii Athias-Henriot versus Transeius montdorensis (Schicha).</t>
+  </si>
+  <si>
+    <t>In cucumber crops, biological control is primarily based on releases of the predatory mite Amblyseius swirskii to control whiteflies and flower thrips. However, its use may be limited during the late fall-winter cycles for various reasons. Another predatory mite, Transeius montdorensis, is currently commercially available and can also feed on these pests. The objective of this study was to conduct a comparative trial between both predator species to evaluate their behavior under low temperature conditions and their effectiveness in pest control in an fall-winter cucumber crop. The results show very similar behavior both in the development of predatory mite populations and in the control they exert on whiteflies and thrips. However, T. montdorensis showed a higher reproductive rate at specific times.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39e30fe6-8209-4758-b00e-1e530d585839</t>
+  </si>
+  <si>
+    <t>Protected Horticulture Diversity Study: Dragonflies (I)</t>
+  </si>
+  <si>
+    <t>In December 2015, a network of hedges with native shrub plants was established around several greenhouses at the IFAPA La Mojonera Center (Almería). These plantings constitute measures to improve biodiversity in the intensive horticulture landscape. One of the insect groups that can benefit from these interventions are dragonflies, which appear spontaneously on these plants and are predatory. This document includes the methodology used for observing odonates found in the various hedges installed, as well as an inventory of the identified species.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
+    <t>Susceptibility Tests of Two Sunflower Varieties to Three Sulfonylurea Herbicides</t>
+  </si>
+  <si>
+    <t>In 2015, severe phytotoxicity damage to sunflowers was observed in Andalusia and Castile during late winter and spring. This publication presents the results of susceptibility trials conducted to address concerns regarding the phytotoxicity of herbicides applied to sunflowers during the previous crop.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
+  </si>
+  <si>
     <t>Lettuce Chlorosis Virus in Bean Crops</t>
   </si>
   <si>
     <t>Lettuce chlorosis virus-Sp (LCV-SP) is a new strain of LCV that affects green beans (Phaseolus vulgaris L.) and causes symptoms such as interveinal mottling and yellowing of mid- and lower-grown leaves, which also causes them to become more brittle. It was first described in commercial greenhouses in the provinces of Granada and Almería, and affected plants were observed in greenhouses with Bemisia tabaci. LCV was previously described in California (USA) affecting lettuce plants; however, the Spanish strain (LCV-SP) can only affect plants belonging to the legume family.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/315b8ba5-4495-4deb-857e-9819a3e362ba</t>
   </si>
   <si>
     <t>Early detection of CGMMV using ImmunoStrip®</t>
   </si>
   <si>
     <t>Cucumber green mottle mosaic virus (CGMMV) is a member of the Tobamovirus genus, easily transmitted by contact and infecting many cucurbit species, including cucumber. Its presence in southeastern Andalusia has increased in the last five years, partly due to the presence of a new strain of the virus of Asian origin in areas where it had not been previously described. Early diagnosis is therefore vitally important for implementing a proper control strategy. In this document, we will evaluate the sensitivity of early detection of each of the CGMMV races using the immunostrip technique.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9fdd2bc7-a957-4055-817f-0a86923e08b0</t>
   </si>
   <si>
     <t>Recommendations for Making Yogurt</t>
   </si>
   <si>
     <t>Artisan goat, sheep, and cow yogurt is a dairy product produced daily by more and more small and medium-sized dairy companies in Andalusia. Its production typically incorporates natural, local products. This report establishes basic recommendations during the different production stages to obtain an optimal product from a technological, nutritional, and sensorial perspective.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c86a44c4-8f15-4d11-874e-6587f9dba2c4</t>
   </si>
   <si>
     <t>Effect of Pasteurization on the Aloreña Olive</t>
   </si>
   <si>
     <t>In 2009, the regulations for the Protected Designation of Origin (PDO) Aloreña de Málaga Olive were approved, the first to achieve this distinction in Spain. Its production is located in the southeast of the province of Málaga. The Aloreña table olive is a brine-cured olive that may be fully or partially fermented and preserved with salt, organic acids, and spices. The production process does not involve the use of heat on the final product, so there is little information on the effect of pasteurization temperatures on the physical and chemical properties of these olives.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5a04191e-2f1a-4913-b795-51272caff323</t>
   </si>
   <si>
     <t>Effects of the management system in sloping olive groves on butterfly diversity</t>
   </si>
   <si>
     <t>In Andalusia, olive groves with slopes greater than 20 represent 26.8 of the total olive grove area, including areas with limited land use due to a combination of factors such as altitude and slope, and which are unprofitable, leading to a high risk of abandonment for this crop in Andalusia. In this sense, the viability of this olive grove would necessarily involve the enhancement and valorisation of the ecosystem services generated by these agroecosystems, one of which is those derived from promoting biodiversity, a service that can be affected by the type of agronomic management carried out in these olive groves. An indicator used to assess biodiversity is the estimation of the populations of diurnal butterflies called "rhaloceran lepidopterans"rhalocerans", which are very sensitive to ecosystem modifications. Organic and abandoned olive groves are those with the greatest diversity of butterflies.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/174d1ee7-591f-4ef3-80b1-6205f1d0fcb9</t>
   </si>
   <si>
-    <t>Biological pest control in winter cucumber crops: Amblyseius swirskii Athias-Henriot versus Transeius montdorensis (Schicha).</t>
-[...25 lines deleted...]
-  <si>
     <t>Effect of different irrigation allocations on production and quality of four strawberry varieties in Huelva: 2016/17 campaign</t>
   </si>
   <si>
     <t>The study compared the production and quality of different strawberry varieties subjected to four established irrigation treatments using the crop coefficients for the 'Sabrina' variety (ETc Sab) as a reference during the 2016-2017 season. The varieties studied were 'Sabrina', 'Fortuna', 'Splendor', and 'Primoris'. The results showed that the varieties differ in their water requirements and are therefore not equally affected by water reduction. According to these results, the use of one variety or another can represent a water saving of around 25%.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b834061-75d7-441b-8bd5-eb4f4abd0519</t>
   </si>
   <si>
     <t>Evaluation of local chickpea varieties. 2019/2020 campaign.</t>
   </si>
   <si>
     <t>The objective of this work is to understand the potential of different local varieties or ecotypes of chickpeas of Andalusian origin. The lines have been characterized and evaluated in different potential growing environments. The document presents the results of the characterization, as well as the average yield values of each ecotype for the environments where they were evaluated, compared to a conventional control variety. The overall conclusion is to highlight the great potential of the chickpea ecotypes studied, both as gene donor parents for plant breeding programs and for direct use as conservation varieties.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b6f099b1-9153-4fc7-a9a1-f6bc1ad67c60</t>
   </si>
   <si>
     <t>Potential of Local Varieties for the Improvement of Durum Wheat</t>
   </si>
   <si>
     <t>Durum wheat in Andalusia is primarily grown in a Mediterranean environment characterized by seasonal rainfall, a high probability of drought at the end of the cycle, and dry conditions during grain development. These conditions pose a significant risk, as both drought and heat can produce significant yield reductions. Climate change prediction models suggest an increase in the frequency of high temperatures during flowering in Europe, which could lead to a decrease in ear fertility and accelerated leaf senescence, with a consequent impact on yield. In this context, local varieties can play an important role, as they have been selected under local conditions for generations and may exhibit characteristics that adapt to these environments.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8adb8c66-bb41-479b-8e17-c969b134d18e</t>
@@ -5315,176 +5315,176 @@
   <si>
     <t>Foliar fertilization in olive groves. Correcting nutritional deficiencies</t>
   </si>
   <si>
     <t>This document compiles updated information to correctly perform foliar fertilization in olive groves.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Sustainable woody cropping systems. Almond cultivation. Operation 10.1.6</t>
   </si>
   <si>
     <t>This document is addressed to those almond farm owners who are beneficiaries of aid under the Agri-Environment and Climate measure, with the aim of informing them of the mandatory requirements to be met, as well as arguing the reasons for this aid and the purpose it seeks to achieve, in order to understand the commitments required. Within the European Community, the general rules for aid for rural development and the participation of that fund, aimed at financing a series of measures, including that of Agri-Environment and Climate, which is the subject of development in this document. They are defined in Regulation (EU) No. 1305/2013 of the European Parliament and of the Council of 17 December 2013 on support for rural development by the European Agricultural Fund for Rural Development (EAFRD). At the national level, the National Rural Development Framework for the period 2014-2020 harmonizes the conditions of application and defines the elements</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Sustainable Woody Crop Systems. Almond Cultivation. 2nd Monitoring Session for Operation 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Auxiliary Raw Materials in the Dairy Industry</t>
+  </si>
+  <si>
+    <t>This document constitutes the teaching material that complements the second module (Reception and Storage of Auxiliary Raw Materials) of the "Cheese Specialist" Training Program. In the production of dairy products, the incorporation of auxiliary raw materials in addition to milk is necessary to facilitate the development of the production process. Their addition aims to restore the characteristics of the milk after the previous basic operations, adapt it to the production process, preserve the product, or modify its organoleptic characteristics. In any case, exhaustive quality control is necessary since they directly or indirectly affect the final product.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
+  </si>
+  <si>
+    <t>Obtaining quality compost from plant waste. Experience with the "CompostAnd" project</t>
+  </si>
+  <si>
+    <t>This document describes composting as a sustainable solution for improving soil health and managing agricultural waste. It explains the process, from the proper mixing of materials to compost maturation, highlighting the importance of carbon/nitrogen balance, aeration, and moisture and temperature control. Based on the experience of the CompostAnd project, it offers practical recommendations for farmers to produce quality compost on their farms, promoting sustainability and the circular economy.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+  </si>
+  <si>
     <t>Characteristics of Sinapis alba subsp. Mairei as plant cover and for biofumigation</t>
   </si>
   <si>
     <t>This document is a summary of all the information currently available on the use of Sinapis alba subsp. mairei as a groundcover: description and characteristics of the species, implementation and management techniques for this type of groundcover, adaptation to the environment, and use in biofumigation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
   </si>
   <si>
     <t>First trials of organic products against weed species in organic olive groves</t>
   </si>
   <si>
     <t>This document presents the results of the first trials using organic products with potential phytotoxic effects to control weed species in organic olive groves. It presents some alternatives that should be studied and evaluated in greater depth with the goal of finding an ecological alternative to weed control in this type of olive grove.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
   </si>
   <si>
     <t>Irrigation responses that influence verticillium wilt in olive trees</t>
   </si>
   <si>
     <t>This document presents the results of a long-term trial in which various morphological and physiological parameters were evaluated to determine the influence of irrigation on the development of Verticillium wilt in olive trees.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
   </si>
   <si>
     <t>Water Stress and Olive Oil Formation</t>
   </si>
   <si>
     <t>This document presents the results of a trial conducted in 2016, which studied the response of olive trees to different degrees of water stress. The influence of stress levels on the formation and final production of oil was verified.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
   </si>
   <si>
     <t>Reproductive Deseasonalization in Beef Sheep. Technical-Economic Indicators. 2014 campaign</t>
   </si>
   <si>
     <t>This document presents the technical and economic data for 2014 for two extensive sheep production systems for meat production. The two reproductive management systems analyzed are the traditional system with three farrowing pens per year and the Star system with five farrowing pens and hormonal treatment.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
   </si>
   <si>
-    <t>Auxiliary Raw Materials in the Dairy Industry</t>
-[...14 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+    <t>Comparison of Three Nitrogen Fertilization Strategies in Cotton Cultivation</t>
+  </si>
+  <si>
+    <t>The nitrogen fertilization restriction scheme for eligibility for agri-environment support for cotton crops proposes a maximum nitrogen dose. This document evaluates the results of a pilot study on nitrogen fertilization in cotton crops with the following objectives: - To compare conventional fertilization strategies with new slow-release fertilizer technologies and to adapt management to avoid nitrogen losses through leaching. - To adapt application timing to improve nitrogen utilization by cotton crops. The results demonstrate the efficiency of slow-release nitrogen fertilizer technologies under the different circumstances tested.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
+  </si>
+  <si>
+    <t>Integrated Production of Oilseeds and Grain Legumes</t>
+  </si>
+  <si>
+    <t>This document, catalogued as teaching material, is the reference manual to be used in the Integrated Production of Oilseeds and Grain Legumes courses. This document, structured into five teaching units, addresses the minimum knowledge required to obtain the qualification as an Integrated Production Technician for Oilseeds and Grain Legumes. Unit 1: Integrated Production. Concept, origin, nature, regulatory development and current situation; Unit 2: Specific regulations for Integrated Production of Oilseeds and Grain Legumes; Unit 3: Specific aspects of the crops; Unit 4: Oilseeds. Generalities and species covered by the Regulation; Unit 5: Grain Legumes. Generalities and species covered by the Regulation</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bf41e68-6680-4d31-8d4a-ca369f840790</t>
+  </si>
+  <si>
+    <t>Facilities and Machinery in the Dairy Industry</t>
+  </si>
+  <si>
+    <t>This document constitutes the teaching material for the module "Facilities and Machinery in the Dairy Industry" of the "Cheese Specialist" Training Project. The different sections aim to explain the various concepts related to the design of the dairy industry, as well as the equipment and facilities that constitute cheesemaking technology in each of the stages leading to the production of cheese, a traditional gastronomic product. The design and implementation of a dairy industry requires taking into account certain factors that will determine its future development. Before making any investment, it is necessary to understand the regulatory framework, which establishes a series of requirements that will affect the construction and layout of the plant, in order to avoid delays in the start-up of the activity and economic losses. Furthermore, the plant design must be optimized for the functionality of the food industry.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bb5b94e6-fdd1-4c06-8585-1ca55e4117d5</t>
+  </si>
+  <si>
+    <t>Occupational Risk Prevention and Environmental Impact in the Dairy Industry</t>
+  </si>
+  <si>
+    <t>This document constitutes the teaching material for the third module, "Occupational Risk Prevention and Environmental Impact in the Dairy Industry," of the "Cheese Specialist" Training Project. The management of a dairy processing company, even a small one, has evolved considerably in recent years, becoming a complex activity requiring knowledge of many disciplines, including Occupational Risk Prevention and Environmental Management. The various sections aim, on the one hand, to identify the most common risk factors and situations in the dairy industry and their consequences, as well as to understand the general standards for risk prevention and occupational health. Furthermore, the impact factors and environmental effects of waste on the environment resulting from the industrial activities carried out must also be analyzed.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e999b004-caef-4ffb-a921-5842172e88cd</t>
+  </si>
+  <si>
+    <t>Milk. Composition and Characteristics</t>
+  </si>
+  <si>
+    <t>This document constitutes the teaching material that complements the first module (Receiving and Storing Milk) of the "Cheesemaking Specialist" Training Program. The various sections aim to identify and recognize the main constituents of milk, its physical and chemical characteristics, the qualitative and quantitative influence of the different components on the production process and on the quality of various dairy products, and the main alterations suffered by milk prior to processing.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/436502c6-f47c-42ab-a053-f3ab26dee712</t>
   </si>
   <si>
     <t>Characterization of Andalusian mountain olive groves for conversion to organic olive growing</t>
   </si>
   <si>
     <t>The Andalusian olive grove is experiencing a serious crisis that threatens the continued existence of the crop, especially in marginal production areas. The abandonment of olive cultivation would cause a multitude of negative effects, not only from an economic perspective, but also from a social, environmental, and cultural perspective. This paper proposes the dissemination of organic farming in Andalusian mountain olive groves, through rural territorial contracts, as a tool to increase farm profitability while being compatible with environmental conservation. To this end, the Andalusian mountain olive grove is characterized from a productive, social, and environmental perspective to determine the areas where the implementation of organic olive groves would bring the greatest benefits to society and where, therefore, subsidies should be prioritized.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
     <t>Soil management techniques in olive groves and their environmental function: expert opinion</t>
   </si>
   <si>
     <t>Olive groves perform an environmental function that can be altered by the cultivation techniques used. Among these, the type of management employed to control weed vegetation can significantly influence the performance of this function and, therefore, the provision of environmental public goods. Using the multicriteria technique of the Analytic Hierarchy Process (AHP), a group of experts ranked the most common soil management techniques currently in use, with the aim of assessing which one best provides these public goods. The results obtained demonstrate the positive effects on the environment of maintaining canopy cover in general, and controlling it through clearing in particular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
-    <t>Comparison of Three Nitrogen Fertilization Strategies in Cotton Cultivation</t>
-[...43 lines deleted...]
-  <si>
     <t>Agricultural systems of special interest for steppe bird populations and birds of Andalusian rice fields.</t>
   </si>
   <si>
     <t>The objective of Operation 10.1.8 is to provide financial support to those areas of environmental interest, Agricultural Holdings included in the ZEPA (Natura 2000 Network), are on the list of wetlands of the RAMSAR Convention or in the Doñana Biosphere Reserve, hosting a large number of bird species.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73f9c87d-9053-4a23-9fcc-70c8b3ba5322</t>
   </si>
   <si>
     <t>Pollination service associated with different irrigation channeling systems</t>
   </si>
   <si>
     <t>The objective was to evaluate the effect of irrigation canal systems on pollinator abundance. Insect abundance and pollination were highest in traditional irrigation ditches, but progressively decreased in intermediate and piped irrigation ditches.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f6c20f9-8530-4879-af54-38d5541f4ba9</t>
   </si>
   <si>
     <t>Maintenance of Traditional Extensive Livestock Farming Systems in Andalusia with Ruminants. Operation 10.1.13</t>
   </si>
   <si>
     <t>The overall objective of this operation is to maintain the extensive livestock farming model, promote sustainable livestock management and the environmental benefits derived from this agricultural activity, and encourage a greater degree of extensification of ruminant farms. The following are encouraged: ? Stubble and natural pastures. ? Reduced grazing pressure. ? The use of natural resources. ? Biodiversity, by facilitating the dissemination of seeds throughout the territory. ? A greater degree of self-sufficiency in animal feed.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/456c92fc-bf96-4a97-989a-d03c4790e710</t>
@@ -6029,122 +6029,122 @@
   <si>
     <t>The key factor for greenhouse-protected horticultural cultivation is the climate under the cover, which favors crop development and precocity, but also promotes the development of pests and diseases, including plant-parasitic nematodes. The intensity of crop cultivation and the short fallow periods between successive crops largely prevent the natural mortality of nematode populations due to the absence of a host plant. Therefore, the integrated management of nematode diseases should be targeted at the entire agricultural season, rather than at a single crop, since the measure(s) applied to one crop will likely affect the next crop in the rotation. The biological and epidemiological factors influencing nematode-induced vegetable diseases are presented, and management strategies for these diseases are recommended, based on scientific knowledge of the nematode in horticultural crops protected under plastic along the coast of Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/35aedf68-eded-4881-9409-374485980f3e</t>
   </si>
   <si>
     <t>Land consolidation: determining the ideal areas for olive cultivation in Jaén</t>
   </si>
   <si>
     <t>Property division is the result of the application of an inheritance system that encourages the division of assets among heirs and the failure of measures intended to halt this process. It hinders efficient land management, leading to economic, social, and environmental inefficiencies. This paper delimits the olive-growing areas in the province of Jaén that are potentially optimal for land consolidation, minimizing the financial compensation transactions for the different qualities of the land contributed, in order to streamline and expedite the administrative process.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f117c147-f78f-4e66-9c18-a2e0d2c15ca4</t>
   </si>
   <si>
     <t>Growing Guides. Legume Series: Chickpeas</t>
   </si>
   <si>
     <t>Chickpeas have been a traditional crop throughout the Mediterranean Basin, becoming part of dryland agricultural alternatives alongside cereals. Their hardiness, the improving effect they have on the soil, and the human use of their grain for food have been the main reasons for this.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f1ea0de-ebcf-404a-aa1c-6fd94f1b91d0</t>
   </si>
   <si>
+    <t>Estimated Varietal Distribution in Strawberry Cultivation in Huelva. 2022-2023 Crop Season</t>
+  </si>
+  <si>
+    <t>The document presents an estimate of the varietal composition of strawberry crops in the province of Huelva in the current 2022-2023 season, expressed as a percentage of plants per variety put into production. It also shows the participation of the main genetic improvement programs. This work, carried out by the IFAPA Strawberry Group, is based primarily on information provided by breeding companies or by companies licensed under the various programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c28b057d-828c-4bc9-b3c7-b17154a3b020</t>
+  </si>
+  <si>
+    <t>Estimated Varietal Distribution in Strawberry Cultivation in Huelva. 2023/2024 Crop Season</t>
+  </si>
+  <si>
+    <t>The document presents an estimate of the varietal composition of strawberry crops in the province of Huelva in the current 2023-2024 season, expressed as a percentage of plants per variety put into production. It also shows the participation of the main genetic improvement programs. This work, carried out by the IFAPA Strawberry Group, is based primarily on information provided by breeding companies or companies licensed by the various programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5379322-e391-485c-90fc-2aa970e23082</t>
+  </si>
+  <si>
+    <t>Estimation of Varietal Distribution in Strawberry Cultivation in Huelva. 2024-2025 Crop Season.</t>
+  </si>
+  <si>
+    <t>The document presents an estimate of the varietal composition of strawberry crops in the province of Huelva in the current 2024-2025 campaign, expressed as a percentage of plants per variety put into production. It also shows the participation of the main genetic improvement programs. This work, carried out by the IFAPA Strawberry Group, is based primarily on information provided by breeding companies or by companies licensed by the different programs.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7f47f4b7-9cf3-4539-8fa1-c0cd4ecfa36a</t>
+  </si>
+  <si>
+    <t>Use of electromagnetic induction sensors in agriculture</t>
+  </si>
+  <si>
+    <t>The document provides an introduction to the technique of electromagnetic induction for measuring the apparent electrical conductivity of soil at different spatial scales and demonstrates its usefulness for various practical applications in agriculture.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
+  </si>
+  <si>
     <t>The IFAPA Legume Germplasm Bank</t>
   </si>
   <si>
     <t>This document presents the IFAPA Legume Germplasm Bank, its objectives, functions, nature, and procedures for requesting information and germplasm.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/01e2d493-8f74-4269-8709-0addd9d39274</t>
   </si>
   <si>
     <t>Registration and Production of Traditional Varieties</t>
   </si>
   <si>
     <t>The document presents the concept of conservation varieties as a tool for addressing the registration of traditional varieties and ecotypes, thereby contributing to the diversity of agrosystems under production models that are more environmentally friendly and socially responsible.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0788677-ff18-46c5-9431-f88676ee9f82</t>
   </si>
   <si>
     <t>Andalusian Chickpea Ecotypes Showcases. 2021-2022 Campaign.</t>
   </si>
   <si>
     <t>The document presents the results of a demonstration trial in which different Andalusian chickpea ecotypes selected for their adaptation and yield were grown in the town of El Carpio (Córdoba). These plots were the subject of the Technical Visit held on May 20, during which farmers and technicians were able to learn about the characteristics of these materials firsthand.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/746bafbf-627b-45df-a1ef-923ec6360d08</t>
   </si>
   <si>
     <t>Reproductive Deseasonalization in Beef Sheep. Technical-Economic Indicators. 2012 campaign</t>
   </si>
   <si>
     <t>The document presents the results obtained in 2012 on three extensive meat sheep farms, including reproductive data using different management systems and the corresponding economic data.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b040bfa-2a58-4e93-98e3-49a7a1c5eecb</t>
   </si>
   <si>
-    <t>Estimated Varietal Distribution in Strawberry Cultivation in Huelva. 2022-2023 Crop Season</t>
-[...34 lines deleted...]
-  <si>
     <t>Grafting Pruning of Citrus Trees</t>
   </si>
   <si>
     <t>The development of new cultivation techniques, or the renewal of existing knowledge, are key and strategic elements in the development of Andalusian and Spanish citrus growing. Thus, knowledge of pruning and grafting techniques in citrus cultivation is of utmost importance in promoting the competitiveness of citrus growing, ensuring citrus growers have balanced plantations with uniform trees and early, optimal, and regular yields. With the aim of optimizing the implementation of these techniques, this document has been prepared as a reference and support tool for students of citrus training courses offered by IFAPA, specifically the "Citrus Pruning" and "Citrus Grafting" courses.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0dd49f47-1402-4dc0-8c43-a4c449469df9</t>
   </si>
   <si>
     <t>Agroeconomic Study on Corn Cultivation</t>
   </si>
   <si>
     <t>The development of a sustainable system for corn cultivation requires, in addition to agronomic research, studies, currently scarce, on the economic viability of the crop. The objective of this document is to provide detailed financial information (crop costs and income) based on the 2018 campaign, specifically:• Describe the cultivation tasks and operations (implements used, type and quantity of agrochemicals applied, labor employed, etc.). • Estimate the cultivation costs corresponding to these tasks and operations.• Predict the different profitability scenarios based on the different horizons of corn market prices.• Estimate the economies external to the sector using the results of the financial study.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/332be124-8bf0-4803-88c9-8433efdc0eeb</t>
   </si>
   <si>
     <t>Characterization of spatial fragmentation and dispersion in olive groves in the province of Jaén</t>
   </si>
   <si>
     <t>The document characterizes the productive structure of the olive sector in the province of Jaén using Geographic Information Systems (GIS), including the size, fragmentation, and dispersion of agricultural plots. It then proposes efficiency measures for agricultural management based on shared and assisted cropping systems.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fb0117f-8b24-4928-8fbc-dddb6871395b</t>
@@ -6623,50 +6623,68 @@
   <si>
     <t>Document proposing a model for evaluating localized irrigation systems for sloping plots in commercial strawberry cultivation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Effect of slope on irrigation quality and yield of a raspberry crop</t>
   </si>
   <si>
     <t>Document offering the results of a 2017 trial aimed at understanding the effect of land slope on irrigation uniformity and yield in a raspberry crop on a commercial farm in the province of Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>Olive Grove Irrigation in a Year with a Dry Winter. 2015 Campaign</t>
   </si>
   <si>
     <t>This document provides general guidelines for scheduling olive grove irrigation in various rainfall scenarios during the 2015 irrigation season. Rainfall in Andalusian olive groves during the current agricultural year, up to March 2015, has generally been below the annual average. In some cases, precipitation has been comparable to a normal year or even higher, although there are many other situations in which this dry winter has resulted in low levels of soil water storage.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Genotypic and Health Characterization of Minority Grape Varieties Prospected in Andalusia</t>
+  </si>
+  <si>
+    <t>Due to its diversity and territorial extension, Andalusia is home to numerous minority varieties, offering local viticulture the opportunity to diversify its wine production. Between 2020 and 2022, molecular identification was carried out on 66 specimens from five traditional winemaking areas. Thirteen microsatellite markers were used, including the nine recommended by the OIV. Thirty-one distinct genotypes were obtained, 19 corresponding to profiles of previously described varieties and the other 12 not previously identified. The profiles were integrated into the database of the "Rancho de la Merced" grapevine germplasm bank. Through genetic diversity analysis, the eco-geographical groups of the newly identified genotypes were determined. The presence of viruses was analyzed using ELISA testing to obtain certifiable clones in case these varieties were authorized for cultivation in the future.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
+  </si>
+  <si>
+    <t>Winter Sunflower Sowing: Increasing Profitability and Adapting to Climate Change</t>
+  </si>
+  <si>
+    <t>Due to climate change, significant warming is expected in Southern Europe, with significant increases in average summer temperatures (up by 6°C compared to temperatures at the end of the century) and substantial decreases in spring and summer rainfall. Heat waves, periods of drought, torrential rains, and thunderstorms (extreme events) will occur more frequently (IPCC 2014). For this reason, farmers are increasingly tending to advance sowing by about 45 days (in January instead of March) to increase yields and profitability.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
+  </si>
+  <si>
     <t>Strawberry Variety Evaluation: Results Obtained in Conventional Cultivation with Chemically Disinfected Soil. 2017/2018 Crop Season</t>
   </si>
   <si>
     <t>Within the Andalusian Agricultural Experimentation Network (RAEA), during the 2017/2018 campaign, IFAPA characterized, both at the agronomic and quality levels, a group of 12 varieties selected from those currently available on the market from different improvement programs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
   </si>
   <si>
     <t>Evaluation of Strawberry Varieties in Conventional Cultivation with Chemically Disinfected Soil. 2018/2019 Crop Season</t>
   </si>
   <si>
     <t>Within the Andalusian Agricultural Experimentation Network (RAEA), during the 2018/2019 campaign, IFAPA characterized, both at the agronomic and quality levels, a group of 12 varieties selected from those currently available on the market from different improvement programs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
   </si>
   <si>
     <t>Associationism and Marketing. Module VI.</t>
   </si>
   <si>
     <t>As part of the Program for the Incorporation of Young People into Agricultural Businesses, this teaching manual, corresponding to "Module VI: Associations and Marketing," addresses aspects related to associative forms in the agricultural sector, such as cooperative societies, agricultural transformation societies, and other types of companies. It focuses specifically on cooperatives, given their significant importance in Andalusia. It also introduces students to the marketing and sales processes for products in the food chain, with the aim of promoting professionalization and ensuring the food safety demands of today's society.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
@@ -6686,68 +6704,50 @@
   <si>
     <t>Description of the infection process and control measures for Rosellinia necatrix, the causative agent of white root rot in avocado crops.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
   </si>
   <si>
     <t>Quality in Chickpeas</t>
   </si>
   <si>
     <t>Different types and qualities of chickpea (Cicer arietinum L.) have been cultivated since ancient times in the Mediterranean Basin for use as a dried legume for human consumption. The term "quality" is subjective and depends on various parameters. This document provides an approximation of quality based on the operator or stakeholder interested in the seed. The ultimate objective is to identify the most important traits that broadly define quality, establishing them as pre-breeding criteria.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
   </si>
   <si>
     <t>Potential of the Garnacha Variety for the Production of Rosé Wines</t>
   </si>
   <si>
     <t>Document detailing the production of rosé wines from the Garnacha variety. It shows the results obtained with this variety in four consecutive campaigns (2011-2014).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
   </si>
   <si>
-    <t>Genotypic and Health Characterization of Minority Grape Varieties Prospected in Andalusia</t>
-[...16 lines deleted...]
-  <si>
     <t>Foliar Analysis for Nutritional Diagnosis of Avocado Plantations. Sampling</t>
   </si>
   <si>
     <t>Understanding the importance and rationale of foliar analysis is useful for implementing an appropriate fertilization program. The timing and characteristics of the sample taken are essential for a correct diagnosis, as plant nutritional variation will depend on the species, as well as the age and position of the leaf.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>Foliar Analysis for Nutritional Diagnosis of Mango Plantations. Sampling</t>
   </si>
   <si>
     <t>Understanding the importance and rationale of foliar analysis is useful for implementing an appropriate fertilization program. The timing and characteristics of the sample taken are essential for a correct diagnosis, as the plant's nutritional variation depends on the species, as well as the age and position of the leaf. Thus, this document establishes the methodology to follow when taking foliar samples for nutritional diagnosis of avocado plantations.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Start of an accelerated genetic improvement system for wheat</t>
   </si>
   <si>
     <t>Achieving multiple plant generations per year is one of the methods implemented to accelerate breeding programs and shorten the time to obtain new varieties adapted to changing growing conditions. The project "Genetic Improvement and Sustainable Management of Extensive Herbaceous Crops in a Climate Change Scenario" (AVA23.INV2023.003) proposes, among other things, the incorporation of yellow rust resistance genes into bread wheat varieties and the development of an accelerated breeding strategy using forced cultivation in a climate chamber. This work has evaluated the possibility of developing an accelerated wheat breeding system using the infrastructure already available at the IFAPA (Institute of Agricultural and Agricultural Research) in Córdoba, with the goal of obtaining at least three generations per year, which would allow for more rapid progress in the breeding program.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
@@ -8438,138 +8438,138 @@
   <si>
     <t>Publication dedicated to the most characteristic woody crops of rural Murcia, including nuts, pome fruit, table and wine grapes, and olive trees.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Influence of climate change on plant breeding</t>
   </si>
   <si>
     <t>Work by experts from different fields of plant breeding in which they contribute their experiences, knowledge and opinions on the different aspects that relate plant breeding and the challenge of climate change.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Cost structure of agricultural production areas in the Region of Murcia: stone fruit and citrus fruits</t>
   </si>
   <si>
     <t>Publication dedicated to the cultivation of regional citrus and stone fruit trees</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Sustainable Future</t>
+  </si>
+  <si>
+    <t>BBVA podcast that analyzes the transition and offers recommendations for sustainability</t>
+  </si>
+  <si>
+    <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
+  </si>
+  <si>
+    <t>Digital droplet PCR technology for the detection of Ilyonectria liriodendri in environmental samples of grapevines</t>
+  </si>
+  <si>
+    <t>Article about the accurate, early, and specific detection and quantification of blackleg fungi and the evaluation of droplet digital PCR and real-time PCR techniques.</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
+  </si>
+  <si>
+    <t>Protection of grapevine pruning wounds against Phaeomoniella chlamydospora and Diplodia seriata using commercial biological and chemical methods</t>
+  </si>
+  <si>
+    <t>Article about Botryosphaeria dieback and esca, two of the most damaging grapevine trunk diseases (VTB) affecting vineyards in major grape-producing areas around the world.</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
+  </si>
+  <si>
+    <t>Meetings of the Working Group on Experimentation in Viticulture and Oenology</t>
+  </si>
+  <si>
+    <t>Compilation of research on Viticulture and Oenology from the Working Group</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/alimentacion/publicaciones/gteve_2018_tcm30-552828.pdf</t>
+  </si>
+  <si>
+    <t>How to assess the quality of your soil. Visual soil assessment in olive groves</t>
+  </si>
+  <si>
+    <t>Guide that guides allows to estimate the visual evaluation of the soil (EVS) through a quick and simple method to estimate the condition of the soil, the suitability, quality and limitations that a soil presents for the olive grove</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/guia_como_evaluar_la_calidad_de_tu_suelo.pdf</t>
+  </si>
+  <si>
+    <t>Field notebook for the recognition of possible ozone symptoms in sustainable crops</t>
+  </si>
+  <si>
+    <t>Field notebook for the recognition of ozone symptoms in crops</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cuaderno_de_campo_pdr18-ozocam.pdf</t>
+  </si>
+  <si>
+    <t>Climate change and innovation in cereal cultivation: perceptions from the sector</t>
+  </si>
+  <si>
+    <t>Research on the sector's perception of innovation in cereal cultivation due to climate change</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
+  </si>
+  <si>
+    <t>Pyricularia oryzae control strategies in the Calasparra rice plantation. Results obtained from the GO ArrozINNOVA project.</t>
+  </si>
+  <si>
+    <t>Results obtained in the GO ArrozINNOVA Project</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
+  </si>
+  <si>
+    <t>Tomato rugose virus: bases for an integrated management strategy</t>
+  </si>
+  <si>
+    <t>Document with information on epidemiological aspects—such as plant infection, virus spread, alternative hosts, virus persistence in the environment, etc.—that are essential for understanding and framing.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
+  </si>
+  <si>
     <t>Cost structure of the main crops in organic farming in the Region of Murcia</t>
   </si>
   <si>
     <t>Document describing the main guidelines for regional organic farming in Murcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
   </si>
   <si>
     <t>Report A3: Map of stakeholders for climate change adaptation in the vineyard and wine sector</t>
   </si>
   <si>
     <t>The overall objective of the VIN &amp; ADAPT II project was to promote knowledge transfer and mobilize all stakeholders to drive adaptation to the challenges posed by climate change in the wine sector.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Climate change adaptation strategies for extensive livestock farming in Spain: a social perspective</t>
   </si>
   <si>
     <t>Extensive livestock farming is a centuries-old activity throughout the Iberian Peninsula. Beyond being an economic sector within the agricultural sector, this activity provides society as a whole with key ecosystem services, including food provision, ecosystem regulation, the provision of cultural goods, the shaping of rural and mountainous landscapes, and fire prevention in forested areas. However, extensive livestock farming is highly vulnerable to climate change. This vulnerability is determined by the exposure of extensive livestock farming to a series of climatic, biophysical, social, political, institutional, economic, and cultural changes and transformations, which reduce the sector's capacity to adapt to climate change. Preliminary studies have outlined possible adaptation strategies for the sector, but have not analyzed these strategies from a social perspective or within the conceptual framework of vulnerability.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>Report A1 on climate change impacts and adaptation in target regions</t>
   </si>
   <si>
     <t>The overall objective of the VIN &amp; ADAPT II project was to promote knowledge transfer and mobilize all stakeholders to drive adaptation to the challenges posed by climate change in the wine sector.  </t>
   </si>
@@ -26651,65 +26651,65 @@
         <v>2803</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>2804</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
         <v>2805</v>
       </c>
       <c r="B977" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C977" s="1" t="s">
         <v>2806</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2807</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2810</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>357</v>
+        <v>5</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2816</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2817</v>