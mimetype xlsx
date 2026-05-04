--- v2 (2026-03-18)
+++ v3 (2026-05-04)
@@ -278,185 +278,185 @@
   <si>
     <t>Novel-T</t>
   </si>
   <si>
     <t>We believe in the power of innovation and the contribution it makes to a better, more sustainable society. We provide our support independently and non-profitably, based on the contributions of our founders.</t>
   </si>
   <si>
     <t>Ontzi BASQUE FOOD PACKAGING Innovation Hub</t>
   </si>
   <si>
     <t>The Hub's mission is to promote R&amp;D&amp;I to design safe, sustainable and competitive food packaging that benefits companies in the Basque food chain and, of course, the environment.</t>
   </si>
   <si>
     <t>AgrobankHub</t>
   </si>
   <si>
     <t>A virtual ecosystem for sharing knowledge and providing new tools to agricultural professionals.</t>
   </si>
   <si>
     <t>Madrid Food Innovation Hub</t>
   </si>
   <si>
     <t>MADRID FOOD INNOVATION HUB is Madrid's first food entrepreneurship center. A pioneering initiative focused on fostering innovation and entrepreneurship throughout the entire agri-food value chain.</t>
   </si>
   <si>
+    <t>eAtex. Food Innovation Hub by CNTA</t>
+  </si>
+  <si>
+    <t>Collaborative innovation hub for the transfer and implementation of technology in the agri-food industry</t>
+  </si>
+  <si>
+    <t>AIR4S. Artificial Intelligence &amp; Robotics for Sustainable Development Goals</t>
+  </si>
+  <si>
+    <t>Hub to boost the development and growth of industry in the Community of Madrid through the use and implementation of technologies based on artificial intelligence and robotics</t>
+  </si>
+  <si>
+    <t>Digital Cluster Association of Catalonia</t>
+  </si>
+  <si>
+    <t>Workspace for companies, organizations, and research groups in the information and communications technology (ICT) sector.</t>
+  </si>
+  <si>
+    <t>Barrax - Rural Innovation Hub</t>
+  </si>
+  <si>
+    <t>A hub promoting research workshops, business meetings, professional networking, European fundraising, information, and experimentation.</t>
+  </si>
+  <si>
+    <t>UPC Innovation and Technology Center (CIT UPC)</t>
+  </si>
+  <si>
+    <t>Center for Research, Training and Knowledge Transfer</t>
+  </si>
+  <si>
     <t>iHub La Vega Innova</t>
   </si>
   <si>
     <t>A complete ecosystem for startups in the AgriFoodTech sector and a showcase of technologies that accelerates the digital transformation of the agrifood sector, its SMEs, and self-employed workers.</t>
   </si>
   <si>
-    <t>eAtex. Food Innovation Hub by CNTA</t>
-[...26 lines deleted...]
-    <t>Center for Research, Training and Knowledge Transfer</t>
+    <t>Poznan Science and Technology Park of Adam Mickiewicz University Foundation</t>
+  </si>
+  <si>
+    <t>Poznan Science and Technology Park (PSTP) is the first technology park in Poland (1995). It is operated (as the key department) by the Adam Mickiewicz University Foundation, a non-profit organization with the mission of stimulating collaboration between science and industry to promote regional development through innovation, technology transfer, and international cooperation.</t>
+  </si>
+  <si>
+    <t>RISE ICT Research Institute of Sweden ICT</t>
+  </si>
+  <si>
+    <t>Rise Research Institutes of Sweden is Sweden's research institute and innovation partner. Through international collaboration with industry, academia, and the public sector, we ensure business competitiveness and contribute to a sustainable society.</t>
+  </si>
+  <si>
+    <t>SmartAgri</t>
+  </si>
+  <si>
+    <t>Smartagri is a joint effort by Agroväst, the Research Institutes of Sweden (Rise), and Science Park Skövde, aiming to accelerate the digitalization of the agricultural sector in western Sweden.</t>
+  </si>
+  <si>
+    <t>Space53</t>
+  </si>
+  <si>
+    <t>Space53 brings together governments, knowledge institutions, humanitarian workers, and businesses in a Drone Innovation Cluster and strengthens the ecosystem by creating the preconditions for the successful development and application of unmanned systems.</t>
   </si>
   <si>
     <t>Cluster of Sustainable Building of Andalusia</t>
   </si>
   <si>
     <t>An associative and sector-reconstructing project that allows for the ongoing identification and implementation of new opportunities and the hosting of sustainable businesses.</t>
   </si>
   <si>
-    <t>Poznan Science and Technology Park of Adam Mickiewicz University Foundation</t>
-[...20 lines deleted...]
-    <t>Space53 brings together governments, knowledge institutions, humanitarian workers, and businesses in a Drone Innovation Cluster and strengthens the ecosystem by creating the preconditions for the successful development and application of unmanned systems.</t>
+    <t>AgriFood Croatia</t>
+  </si>
+  <si>
+    <t>Agrifood Croatia is an innovation hub that brings together research, business, and public stakeholders in Croatia to jointly pursue digital transformations in the aquaculture, agriculture, and food sectors.</t>
+  </si>
+  <si>
+    <t>VP Delta</t>
+  </si>
+  <si>
+    <t>Agrohub.bg is a European digital innovation hub for the South Central Region, approved under the Digital Europe Programme with the Agrodigirise Project. The project began on November 1, 2022, and is scheduled to last three years. It is implemented by a consortium with diverse profiles and expertise: branch organizations, scientific and research units, training institutions, technology companies, agricultural machinery importers, etc., in partnership with the Municipality of Plovdiv.</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs is an innovative air mobility research center located in Finland. We are at the forefront of gathering and leveraging expertise, cutting-edge tools, and groundbreaking innovations to drive the growth of the unmanned aerial systems (UAS) industry. Our mission encompasses fostering business development, advancing research initiatives, and empowering education in this transformative field.</t>
+  </si>
+  <si>
+    <t>ART-ER-DIH</t>
+  </si>
+  <si>
+    <t>Art-Er (formerly Aster) operates as a digital innovation hub in the Emilia-Romagna region, and its value proposition is the connection of stakeholders and the integration of initiatives, services, and opportunities to leverage the infrastructure, knowledge, and experience of both companies and suppliers (of facilities, services, training, etc.).</t>
+  </si>
+  <si>
+    <t>Cybersecurity Innovation Hub</t>
   </si>
   <si>
     <t>ahedd - Attica Hub for the Economy of Data and Devices</t>
   </si>
   <si>
     <t>The National Center for Scientific Research (NCSR) Demokritos is Greece's largest multidisciplinary research center, with approximately 1,000 employees and over 50 years of groundbreaking scientific achievements and contributions to the Greek economy and society. It has been a key partner in several national technological initiatives, such as the acquisition and operation of high-performance computing facilities and the establishment of high-speed computing networks in the country, and is currently a leader or member of multiple national and European infrastructure projects.</t>
   </si>
   <si>
-    <t>Cybersecurity Innovation Hub</t>
-[...25 lines deleted...]
-  <si>
     <t>Wageningen Research</t>
   </si>
   <si>
     <t>The strength of Wageningen University &amp; Research lies in its ability to combine the strengths of specialized research institutes and the university. It also lies in the combined efforts of diverse fields of natural and social sciences.</t>
   </si>
   <si>
+    <t>Digital Farming Hub</t>
+  </si>
+  <si>
+    <t>Support service hub that helps agricultural businesses become more competitive by improving their business/production processes, as well as their products and services through digital technology.</t>
+  </si>
+  <si>
+    <t>Danish Technological Institute, Robot Technology</t>
+  </si>
+  <si>
+    <t>Danish Technological Institute is a leading research and technology company. They help their clients translate the latest knowledge and technology into value. We are experts in production, materials, environmental technology, business, energy, agrotechnology, meat research, and more.</t>
+  </si>
+  <si>
+    <t>DIH PANNONIA</t>
+  </si>
+  <si>
+    <t>The Vukovar-Srijem County Development Agency prepares the Vukovar-Srijem County Development Plan and other strategic and development documents. It provides expert assistance in the preparation and implementation of programs and development projects for public law bodies and public institutions in the county area that are relevant to the development of the county, as well as joint projects relevant to the development of several counties.</t>
+  </si>
+  <si>
     <t>Digital Impulse Hub</t>
   </si>
   <si>
     <t>Hub that provides consulting, ecosystem and networking, training and financing</t>
   </si>
   <si>
     <t>Digital Innovation Hub Andalusia Agrotech</t>
   </si>
   <si>
     <t>Hub for the dissemination of technology and innovation, consulting services, applied R&amp;D, technology, training, acceleration and entrepreneurship. Objective:</t>
   </si>
   <si>
-    <t>Digital Farming Hub</t>
-[...16 lines deleted...]
-  <si>
     <t>Embedded System Design &amp; Application Laboratory DIH (ESDALAB DIH)</t>
   </si>
   <si>
     <t>Esdalab DIH coordinates an extensive network of DIHS across Southern and Eastern Europe, offering funding opportunities and supporting multi-stakeholder cooperation between organizations with complementary expertise. It also offers innovative services to businesses, especially SMEs (including startups) and slightly larger enterprises, to support their digital transformation.</t>
   </si>
   <si>
     <t>Farmers Parliament Latvia Digital Innovation Hub - ZSA DIH</t>
   </si>
   <si>
     <t>Smartagro is an agricultural innovation and technology website. Smartagro's main objective is to inform and encourage farmers and other stakeholders to use new technologies, services, products, and systems for a sustainable future in rural areas. By focusing on regional clusters, digital innovation hubs, living labs, and technology solutions within the EU Horizon 2020 Research and Innovation Programme projects, the website will provide cutting-edge ideas and solutions to facilitate innovations in rural areas. Smartagro is maintained by the Farmers' Parliament (FP), a non-governmental organization.</t>
   </si>
   <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub è un'associazione no profit volta un promuovere l'elnovazione tecnologica en Italia, Atrtaverso La Formazione, La Consulenza e il. La Nostra Associazione has the Sfida di contributes a facilitare l'Epowerment of tecnologie all'avantgarde, impertitoriali strategy of this, new models of companies and the sviluppo sostenibile of solutions and infrastructure in rural areas after conforming it in "smartsi solutions and infrastructure in aree and rurali after conforming it in" smartsi solutions and infrastructure in rural areas to achieve better quality of life</t>
   </si>
   <si>
     <t>Flanders' FOOD, FF</t>
   </si>
   <si>
     <t>The food of Flanders is Sinds by Oprichting Hét Innovatieplatform Voor by Vlaamse Voedingsindustrie. The food of Flanders Werd in 2005 Opgericht Door Fevia Vlaanderen (Federatie Van de Voedingsindustrie) in Een 20-Tal Stichtende Leden. Het Uitgangspunt? Door Samenwerking, met Elkaar at Onderzoekspartner, Meer Slagkracht Bekomen. Een Visie Waar We Nog Steeds en Geloven. De Klassieke "Waardeketen" Van Boer Tot Klant, Met Een Centrale Rol Voor de Voedingsfabriek, Bleek Meer en Meer Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Om de competitiviteit en het agrovoedingssysteem te versterken es het noodzakelijk om te inverseren en onderzoek en innovatie en tussen zowel (voedings) bedrijven als social profit organizations. Dit on the Van de Grenzen sector in the Heen of Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen. Iedereen die Een Meerwaarde Ziet en Een Samenwerking Met Het Ecosysteem Rond de Vlaamse Voedingsindustrie es van Harte Welkom.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
@@ -617,92 +617,92 @@
   <si>
     <t>i4CAM HUB (Innovation for competitiveness and advanced manufacturing)</t>
   </si>
   <si>
     <t>A hub focused on disseminating cutting-edge knowledge, experience, and the latest technologies to test and experiment with digital innovations relevant to your products, processes, and business models.</t>
   </si>
   <si>
     <t>iAsturias 4.0</t>
   </si>
   <si>
     <t>Dissemination of cutting-edge knowledge, experience, and the latest technologies to test and experiment with digital innovations relevant to Asturian products, processes, and business models.</t>
   </si>
   <si>
     <t>Innovation for Manufacturing in the South (I4MSOUTH)</t>
   </si>
   <si>
     <t>Space dedicated to the promotion, development, and implementation of digital innovations in the manufacturing industries of the Region of Murcia</t>
   </si>
   <si>
     <t>Innsomnia Digital Innovation Hub</t>
   </si>
   <si>
     <t>Innovation hub that solves the technological challenges of corporations in various verticals such as AgroTech, FinTech, SmartPorts, and ArtTech, among others.</t>
   </si>
   <si>
+    <t>ITI Data Hub (The Data Cycle Hub)</t>
+  </si>
+  <si>
+    <t>Hub that fosters innovation based on data, artificial intelligence, and cybersecurity</t>
+  </si>
+  <si>
+    <t>RIOHUB</t>
+  </si>
+  <si>
+    <t>Hub for startups, SMEs, and emerging companies working in the technology field</t>
+  </si>
+  <si>
+    <t>RoboCity2030</t>
+  </si>
+  <si>
+    <t>An initiative by the Community of Madrid that seeks to make Madrid a leading city in robotics and automation.</t>
+  </si>
+  <si>
+    <t>Robotics Digital Innovation Hub</t>
+  </si>
+  <si>
+    <t>Digital innovation hub offering advisory, training, and financing services for robotics companies</t>
+  </si>
+  <si>
+    <t>Science and Technology Park Of Almeria, PITA SA</t>
+  </si>
+  <si>
+    <t>Provides infrastructure and support services to technological and innovative companies</t>
+  </si>
+  <si>
     <t>IoT Catalan Alliance</t>
   </si>
   <si>
     <t>Initiative to join forces and define strategies to promote the Internet of Things in Catalonia</t>
   </si>
   <si>
     <t>IoT DIH</t>
   </si>
   <si>
     <t>Dedicated environment for promoting services, success stories, events they hold, and resources that SMEs can access.</t>
   </si>
   <si>
-    <t>ITI Data Hub (The Data Cycle Hub)</t>
-[...28 lines deleted...]
-  <si>
     <t>University of Valencia Science Park DIH</t>
   </si>
   <si>
     <t>Digital Innovation Hub in Valencia Objective: To promote collaboration between universities and technology companies to foster innovation and development</t>
   </si>
   <si>
     <t>Digital Innovation Hub of Catalonia</t>
   </si>
   <si>
     <t>Hub made up of the main agents supporting the digitalization of Catalonia</t>
   </si>
   <si>
     <t>DIHGIGAL. Digital Innovation Hub of Galician Industry</t>
   </si>
   <si>
     <t>Hub that promotes the development of R&amp;D&amp;I projects aligned with the needs and challenges facing the industrial sector</t>
   </si>
   <si>
     <t>4PDIH - Public Private People Partnership Digital Innovation Hub</t>
   </si>
   <si>
     <t>We offer opportunities to participate in European projects, where you can co-create digitalization policies, learn about best practice examples, and participate in competitions and tenders to fund various digitalization processes and areas.</t>
   </si>
   <si>
     <t>5G Fieldlab 5Groningen</t>
@@ -785,66 +785,66 @@
   <si>
     <t>Digital Water Innovation Hub (Digital Water)</t>
   </si>
   <si>
     <t>Hub for the dissemination of technology and innovation, consulting services, applied R&amp;D, technology, training Objective: To provide industrial technology to Catalonia, consulting, training, development of innovative products and services and promotion and dissemination of technological innovation</t>
   </si>
   <si>
     <t>Innoskart Digital Innovation Hub</t>
   </si>
   <si>
     <t>The Group has transcended its original boundaries both geographically and in terms of its scope of activities. Today, Innoskart has become a national group of IT service providers (hardware and software), as well as members of the food manufacturing and research sector, but has achieved outstanding achievements in many other fields (vehicle trading, pharmaceuticals, machinery and trade, metallurgy, painting, consulting, etc.). Innoskart organizations range from sole proprietorships to large corporations with a wide range of capabilities. In addition to corporations, research centers, universities, and municipalities are also members of the Cluster.</t>
   </si>
   <si>
     <t>NTUA Digital Innovation Center (DIH-NTUA)</t>
   </si>
   <si>
     <t>In Greece, one regional and 13 national research and innovation strategies for smart specialization were implemented. The national strategy promotes eight sectors in which research and innovation could contribute to developing a significant competitive advantage, taking into account the critical mass and excellence of the respective research potential.</t>
   </si>
   <si>
     <t>Regional Platform Industry 4.0 of Tuscany Region (Tuscan Platform Industry 4.0)</t>
   </si>
   <si>
     <t>The operational tool of the Regional Enterprise 4.0 Platform: an easy access point for companies wishing to innovate and remain competitive in the markets. The platform is a new ecosystem created to promote and foster the digitalization processes of the commercial system and is part of the network of digital innovation hubs accredited by the European Commission. Its task is to support companies, particularly SMEs, in the European digitalization process and to establish contacts with the various actors in the digital innovation ecosystem present in the region.</t>
   </si>
   <si>
+    <t>Algarve Smart Destination, Digital Innovation Hub</t>
+  </si>
+  <si>
+    <t>Digital Innovation Hub (DIH) is an informal network of private and public institutions focused on the digitalization of the economy in the territory, mainly in the tourism sector, led by the Algarve System and Technology Partnership Association (Algarve STP), a non-profit association that incorporates the University of Algarve, the National Association of Young Entrepreneurs (ANJE) and three municipalities in the Algarve region, namely Loulé, Faro, Olhão and a private association of IT companies, Algarve Evolution.</t>
+  </si>
+  <si>
+    <t>PIAP HUB</t>
+  </si>
+  <si>
+    <t>Valor Network, led by PIAP in strategic cooperation with national and regional governments, sectoral organizations, and leading technology providers dedicated to implementing automation and robotics in technological processes for national smart specialization. It facilitates the early adoption of technological advances by high-growth industries, including agile manufacturing, infrastructure inspection and maintenance, as well as agri-food and healthcare.</t>
+  </si>
+  <si>
     <t>Digital Innovation Hub for the Galician Agrifood Sector (Part of the Bioeconomy Hub)</t>
   </si>
   <si>
     <t>Hub that puts the latest digital and creative technologies at the disposal of the local government, training, internationalization, commerce, services, and industrial sectors. Objective:</t>
-  </si>
-[...10 lines deleted...]
-    <t>Valor Network, led by PIAP in strategic cooperation with national and regional governments, sectoral organizations, and leading technology providers dedicated to implementing automation and robotics in technological processes for national smart specialization. It facilitates the early adoption of technological advances by high-growth industries, including agile manufacturing, infrastructure inspection and maintenance, as well as agri-food and healthcare.</t>
   </si>
   <si>
     <t>Data Science and Artificial Intelligence (DASAI)</t>
   </si>
   <si>
     <t>A space dedicated to research, project development, training, dissemination, and knowledge transfer related to Artificial Intelligence.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>The overall ambition is to design, develop, and introduce a platform that connects people with information. First, by integrating social networking principles such as a blog, forum, and design science store, enabling users to connect with developers and researchers. Second, by integrating different types of demo applications, where developers and researchers will have the opportunity to collaborate, test different APIs for new solutions, and also conduct joint experiments.</t>
   </si>
   <si>
     <t>Digital District of the Valencian Community</t>
   </si>
   <si>
     <t>An environment to host technology companies and talent for the technological transformation and digital economy in the Mediterranean, highlighting three verticals: climate change, health, and tourism.</t>
   </si>
   <si>
     <t>BEIA DIH</t>
   </si>
   <si>
     <t>Beia Grid Institute is an innovative NGO that actively participates in multidisciplinary research projects at national and international levels.</t>
   </si>
@@ -1822,84 +1822,84 @@
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:3">
@@ -2735,51 +2735,51 @@
         <v>4</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>