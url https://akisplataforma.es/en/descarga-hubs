--- v3 (2026-05-04)
+++ v4 (2026-06-20)
@@ -314,161 +314,161 @@
   <si>
     <t>Digital Cluster Association of Catalonia</t>
   </si>
   <si>
     <t>Workspace for companies, organizations, and research groups in the information and communications technology (ICT) sector.</t>
   </si>
   <si>
     <t>Barrax - Rural Innovation Hub</t>
   </si>
   <si>
     <t>A hub promoting research workshops, business meetings, professional networking, European fundraising, information, and experimentation.</t>
   </si>
   <si>
     <t>UPC Innovation and Technology Center (CIT UPC)</t>
   </si>
   <si>
     <t>Center for Research, Training and Knowledge Transfer</t>
   </si>
   <si>
     <t>iHub La Vega Innova</t>
   </si>
   <si>
     <t>A complete ecosystem for startups in the AgriFoodTech sector and a showcase of technologies that accelerates the digital transformation of the agrifood sector, its SMEs, and self-employed workers.</t>
   </si>
   <si>
+    <t>Cluster of Sustainable Building of Andalusia</t>
+  </si>
+  <si>
+    <t>An associative and sector-reconstructing project that allows for the ongoing identification and implementation of new opportunities and the hosting of sustainable businesses.</t>
+  </si>
+  <si>
     <t>Poznan Science and Technology Park of Adam Mickiewicz University Foundation</t>
   </si>
   <si>
     <t>Poznan Science and Technology Park (PSTP) is the first technology park in Poland (1995). It is operated (as the key department) by the Adam Mickiewicz University Foundation, a non-profit organization with the mission of stimulating collaboration between science and industry to promote regional development through innovation, technology transfer, and international cooperation.</t>
   </si>
   <si>
     <t>RISE ICT Research Institute of Sweden ICT</t>
   </si>
   <si>
     <t>Rise Research Institutes of Sweden is Sweden's research institute and innovation partner. Through international collaboration with industry, academia, and the public sector, we ensure business competitiveness and contribute to a sustainable society.</t>
   </si>
   <si>
     <t>SmartAgri</t>
   </si>
   <si>
     <t>Smartagri is a joint effort by Agroväst, the Research Institutes of Sweden (Rise), and Science Park Skövde, aiming to accelerate the digitalization of the agricultural sector in western Sweden.</t>
   </si>
   <si>
     <t>Space53</t>
   </si>
   <si>
     <t>Space53 brings together governments, knowledge institutions, humanitarian workers, and businesses in a Drone Innovation Cluster and strengthens the ecosystem by creating the preconditions for the successful development and application of unmanned systems.</t>
   </si>
   <si>
-    <t>Cluster of Sustainable Building of Andalusia</t>
-[...2 lines deleted...]
-    <t>An associative and sector-reconstructing project that allows for the ongoing identification and implementation of new opportunities and the hosting of sustainable businesses.</t>
+    <t>Cybersecurity Innovation Hub</t>
+  </si>
+  <si>
+    <t>Wageningen Research</t>
+  </si>
+  <si>
+    <t>The strength of Wageningen University &amp; Research lies in its ability to combine the strengths of specialized research institutes and the university. It also lies in the combined efforts of diverse fields of natural and social sciences.</t>
+  </si>
+  <si>
+    <t>ahedd - Attica Hub for the Economy of Data and Devices</t>
+  </si>
+  <si>
+    <t>The National Center for Scientific Research (NCSR) Demokritos is Greece's largest multidisciplinary research center, with approximately 1,000 employees and over 50 years of groundbreaking scientific achievements and contributions to the Greek economy and society. It has been a key partner in several national technological initiatives, such as the acquisition and operation of high-performance computing facilities and the establishment of high-speed computing networks in the country, and is currently a leader or member of multiple national and European infrastructure projects.</t>
   </si>
   <si>
     <t>AgriFood Croatia</t>
   </si>
   <si>
     <t>Agrifood Croatia is an innovation hub that brings together research, business, and public stakeholders in Croatia to jointly pursue digital transformations in the aquaculture, agriculture, and food sectors.</t>
   </si>
   <si>
     <t>VP Delta</t>
   </si>
   <si>
     <t>Agrohub.bg is a European digital innovation hub for the South Central Region, approved under the Digital Europe Programme with the Agrodigirise Project. The project began on November 1, 2022, and is scheduled to last three years. It is implemented by a consortium with diverse profiles and expertise: branch organizations, scientific and research units, training institutions, technology companies, agricultural machinery importers, etc., in partnership with the Municipality of Plovdiv.</t>
   </si>
   <si>
     <t>Arctic Drone Labs</t>
   </si>
   <si>
     <t>Arctic Drone Labs is an innovative air mobility research center located in Finland. We are at the forefront of gathering and leveraging expertise, cutting-edge tools, and groundbreaking innovations to drive the growth of the unmanned aerial systems (UAS) industry. Our mission encompasses fostering business development, advancing research initiatives, and empowering education in this transformative field.</t>
   </si>
   <si>
     <t>ART-ER-DIH</t>
   </si>
   <si>
     <t>Art-Er (formerly Aster) operates as a digital innovation hub in the Emilia-Romagna region, and its value proposition is the connection of stakeholders and the integration of initiatives, services, and opportunities to leverage the infrastructure, knowledge, and experience of both companies and suppliers (of facilities, services, training, etc.).</t>
   </si>
   <si>
-    <t>Cybersecurity Innovation Hub</t>
-[...11 lines deleted...]
-    <t>The strength of Wageningen University &amp; Research lies in its ability to combine the strengths of specialized research institutes and the university. It also lies in the combined efforts of diverse fields of natural and social sciences.</t>
+    <t>Digital Impulse Hub</t>
+  </si>
+  <si>
+    <t>Hub that provides consulting, ecosystem and networking, training and financing</t>
+  </si>
+  <si>
+    <t>Digital Innovation Hub Andalusia Agrotech</t>
+  </si>
+  <si>
+    <t>Hub for the dissemination of technology and innovation, consulting services, applied R&amp;D, technology, training, acceleration and entrepreneurship. Objective:</t>
+  </si>
+  <si>
+    <t>Embedded System Design &amp; Application Laboratory DIH (ESDALAB DIH)</t>
+  </si>
+  <si>
+    <t>Esdalab DIH coordinates an extensive network of DIHS across Southern and Eastern Europe, offering funding opportunities and supporting multi-stakeholder cooperation between organizations with complementary expertise. It also offers innovative services to businesses, especially SMEs (including startups) and slightly larger enterprises, to support their digital transformation.</t>
+  </si>
+  <si>
+    <t>Farmers Parliament Latvia Digital Innovation Hub - ZSA DIH</t>
+  </si>
+  <si>
+    <t>Smartagro is an agricultural innovation and technology website. Smartagro's main objective is to inform and encourage farmers and other stakeholders to use new technologies, services, products, and systems for a sustainable future in rural areas. By focusing on regional clusters, digital innovation hubs, living labs, and technology solutions within the EU Horizon 2020 Research and Innovation Programme projects, the website will provide cutting-edge ideas and solutions to facilitate innovations in rural areas. Smartagro is maintained by the Farmers' Parliament (FP), a non-governmental organization.</t>
   </si>
   <si>
     <t>Digital Farming Hub</t>
   </si>
   <si>
     <t>Support service hub that helps agricultural businesses become more competitive by improving their business/production processes, as well as their products and services through digital technology.</t>
   </si>
   <si>
     <t>Danish Technological Institute, Robot Technology</t>
   </si>
   <si>
     <t>Danish Technological Institute is a leading research and technology company. They help their clients translate the latest knowledge and technology into value. We are experts in production, materials, environmental technology, business, energy, agrotechnology, meat research, and more.</t>
   </si>
   <si>
     <t>DIH PANNONIA</t>
   </si>
   <si>
     <t>The Vukovar-Srijem County Development Agency prepares the Vukovar-Srijem County Development Plan and other strategic and development documents. It provides expert assistance in the preparation and implementation of programs and development projects for public law bodies and public institutions in the county area that are relevant to the development of the county, as well as joint projects relevant to the development of several counties.</t>
   </si>
   <si>
-    <t>Digital Impulse Hub</t>
-[...22 lines deleted...]
-  <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub è un'associazione no profit volta un promuovere l'elnovazione tecnologica en Italia, Atrtaverso La Formazione, La Consulenza e il. La Nostra Associazione has the Sfida di contributes a facilitare l'Epowerment of tecnologie all'avantgarde, impertitoriali strategy of this, new models of companies and the sviluppo sostenibile of solutions and infrastructure in rural areas after conforming it in "smartsi solutions and infrastructure in aree and rurali after conforming it in" smartsi solutions and infrastructure in rural areas to achieve better quality of life</t>
   </si>
   <si>
     <t>Flanders' FOOD, FF</t>
   </si>
   <si>
     <t>The food of Flanders is Sinds by Oprichting Hét Innovatieplatform Voor by Vlaamse Voedingsindustrie. The food of Flanders Werd in 2005 Opgericht Door Fevia Vlaanderen (Federatie Van de Voedingsindustrie) in Een 20-Tal Stichtende Leden. Het Uitgangspunt? Door Samenwerking, met Elkaar at Onderzoekspartner, Meer Slagkracht Bekomen. Een Visie Waar We Nog Steeds en Geloven. De Klassieke "Waardeketen" Van Boer Tot Klant, Met Een Centrale Rol Voor de Voedingsfabriek, Bleek Meer en Meer Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Om de competitiviteit en het agrovoedingssysteem te versterken es het noodzakelijk om te inverseren en onderzoek en innovatie en tussen zowel (voedings) bedrijven als social profit organizations. Dit on the Van de Grenzen sector in the Heen of Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen. Iedereen die Een Meerwaarde Ziet en Een Samenwerking Met Het Ecosysteem Rond de Vlaamse Voedingsindustrie es van Harte Welkom.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
   </si>
   <si>
     <t>The Farm to Fork strategy is at the heart of the European Green Deal, which aims to make food systems fair, healthy, and environmentally friendly. We need to redesign our food systems to make them more sustainable and increase their resilience. New technologies and scientific discoveries, combined with increased public awareness and demand for sustainable food, will benefit all stakeholders. The digital revolution offers opportunities, but many companies still struggle to know which technologies to invest in and how to secure financing. More than 90% of SMEs are lagging behind in digital innovation and need support for their digital transformation.</t>
   </si>
   <si>
     <t>innovation experience HUB (InnexHUB)</t>
   </si>
   <si>
     <t>Indexhub is a non-profit association with the aim of: a. Strengthening the level of knowledge and awareness of companies regarding the opportunities offered by digital transformation, also in the context of the National Enterprise 4.0 Plan, the European strategy for the digitalization of industry ("Digitizing European Industry - DEI") and the TICHE Innovation Programme for Small and Medium-Sized Manufacturing Enterprises ("ICT Innovation for Manufacturing SMEs - I4MS" programme); b. Being the gateway to the innovation ecosystem to support the digital transformation of the production system; c. Stimulating companies' demand for innovation; d. Creating a bridge between business and the world of research.</t>
   </si>
   <si>
     <t>Institute of Elevation - Idele</t>
@@ -491,86 +491,86 @@
   <si>
     <t>Nanotechnology Lab LTFN (Lab for Thin Films - Nanobiomaterials - Nanosystems - Nanometrology)</t>
   </si>
   <si>
     <t>The Nanotechnology Lab LTFN, established in 1991, is located at the Department of Physics, Aristotle University of Thessaloniki (AUTH) and at the Cope-H facility near Thermi and Thessaloniki Airport. It has over 25 years of experience in thin film technology, advanced nanomaterials and nanoparticle manufacturing, developing/implementing in situ and real-time optical metrology techniques, computational modeling, and nanometrology tools. LTFN's mission is to promote world-class research and best practices in nanotechnology, organic electronics, nanomedicine, and nanometrology to address global challenges in manufacturing, energy, lighting, electronics, photonics, IoT, transportation, healthcare, and quality of life, agriculture, etc.</t>
   </si>
   <si>
     <t>Photonics Bretagne</t>
   </si>
   <si>
     <t>Photonics Bretagne's technology platform has extensive expertise in biophotonics.</t>
   </si>
   <si>
     <t>ROBOCOAST</t>
   </si>
   <si>
     <t>Robocoast's mission is to support digital transformation with key skills in cybersecurity, robotics, energy technology, artificial intelligence, data analytics, 5G, and the Internet of Things. We provide services to the export industry and other industries, as well as startups and high-tech companies. The products and services developed by members focus on the export industry and its subcontracting chains, advanced manufacturing, information and communications technology, and the energy sector. We also offer multidisciplinary cooperation in areas such as agriculture and healthcare technology.</t>
   </si>
   <si>
     <t>Rural Industry DIH</t>
   </si>
   <si>
     <t>Digital Innovation Hub is officially translated into Finnish as Digital Innovation Hub. It is a tool developed and coordinated by the European Commission to accelerate digital solutions for European businesses. DIH is primarily regionally oriented, with a primary focus on SMEs.</t>
   </si>
   <si>
+    <t>SMILE-DIH (Smart Manufacturing Innovation for Lean Excellence center - Digital Innovation Hub)</t>
+  </si>
+  <si>
+    <t>Smile-DIH (Smart Manufacturing Innovation for Lean Excellence Center) is a European-accredited and operational Digital Innovation Hub (DIH) founded in Parma in 2018, as a legally recognized non-profit partnership, by the Unione Parmense Degli Industriali and the Università di Parma. Smile-DIH is part of I4MS (European DiH Network) and the Italian confindustria DIH network and is able to support technology transfer between research centers (universities, centers of competence, institutes and private bodies) and manufacturing industries (in particular SMEs and Mid-Caps), as well as public administrations, in order to transform their business models through: the digitalization of operational processes to make them more efficient and functional; The implementation of innovative and Lean methodologies, supported by smart technologies such as cyber-physical systems (CPS), the Internet of Things (IoT and IIoT), artificial intelligence (AI), robotics (autonomous and collaborative), cybersecurity, and high-performance computing (HPC).</t>
+  </si>
+  <si>
+    <t>SynHERA</t>
+  </si>
+  <si>
+    <t>Promote applied research, direct research that responds to a need.</t>
+  </si>
+  <si>
+    <t>Tyndall National Institute, Tyndall</t>
+  </si>
+  <si>
+    <t>Tyndall National Institute is a leading European deep technology research center for embedded ICT (information and communications technology) hardware and systems. Specializing in both electronics and photonics (materials, devices, circuits, and systems), we are leading the world in our core research areas of: Semiconductor wafer fabrication; Quantum materials, devices, and engineering platforms; Microelectronic and photonic integration and packaging; Integrated energy systems and climate mitigation; Biophotonics, bioelectronics, biomedical devices and systems; Smart sensors and systems; Human-centric systems for work and life; Optical communication systems; Wireless communication systems; Mixed-signal and analog circuit design.</t>
+  </si>
+  <si>
+    <t>VITAGORA</t>
+  </si>
+  <si>
+    <t>Digital Innovation Hubs (DIHS) are "one-stop shops," approved by the European Commission, that help companies become more competitive with respect to their commercial/production processes, products, or services using digital technologies. As the first regional point of contact and gateway into a multi-stakeholder innovation ecosystem, they provide SMEs and other companies with: Access to the latest knowledge, expertise, and technology to support their clients with pilots, tests, and experiments with digital innovations; and Commercial and financial support to implement these innovations.</t>
+  </si>
+  <si>
+    <t>CP Lab Newcastle</t>
+  </si>
+  <si>
+    <t>The quality of urban life in the future will increasingly depend on the complex relationship between computing systems, engineering, physics, and human behavior. This relationship between people and the technology we use will increasingly affect every aspect of our daily lives, from how we power our homes and businesses to how we produce our food. Business, government, and industry will rely on integrated technology that could offer vast improvements to our lives, but which is also vulnerable to cyberattack and software failure. The need to understand and bring these different elements together to work efficiently will be critically important for society to thrive. Newcastle University's Cyber Physical Lab is part of the Digital Innovation Hub (DIH) at the state-of-the-art Newcastle Helix site, implementing the regional vision for a thriving digital economy in Northeast England. In addition to Newcastle University, DIH offers services through the National Innovation Centre for Data (NICD), delivering practical data skills to organizations. The Coding Institute, Bridging the Digital Skills Gap, and the Arrow Program, aligning the needs of regional SMEs with the University of Newcastle.</t>
+  </si>
+  <si>
     <t>BioSense Institute - Institute for research and development of information technology in biosystems</t>
   </si>
   <si>
     <t>Antares strives to drive research excellence at the Biosense Institute, to deliver disruptive digital solutions to the European agricultural sector, stimulate regional entrepreneurship and employment, and ensure sufficient, safe food for the world's growing population.</t>
   </si>
   <si>
-    <t>SMILE-DIH (Smart Manufacturing Innovation for Lean Excellence center - Digital Innovation Hub)</t>
-[...28 lines deleted...]
-  <si>
     <t>FIWARE Space</t>
   </si>
   <si>
     <t>It focuses its activity on training, networking, dissemination of events, advances and projects carried out for the technological development of Badajoz</t>
   </si>
   <si>
     <t>Food +i cluster</t>
   </si>
   <si>
     <t>Project to disseminate activities, projects, networks, value propositions and innovation carried out by the food+i cluster.</t>
   </si>
   <si>
     <t>Galician Factory of Future HUB</t>
   </si>
   <si>
     <t>An environment for promoting high-impact cooperative projects to improve the competitiveness of companies in the Galician automotive and mobility industry.</t>
   </si>
   <si>
     <t>CPI</t>
   </si>
   <si>
     <t>The IPC acts as a catalyst, bringing together academia, business, government, and investors to translate brilliant ideas and research into the marketplace. We do this by providing our clients with access to the right experts, equipment, networks, funding, and more, connecting the dots for effective innovation. We are a leading independent technology innovation hub and a founding member of the UK government's High Value Manufacturing Catapult. Established in 2004, our teams tirelessly apply their many years of experience to ensure every great invention has the best chance of becoming a successfully commercialized product or process. We work with our partners in diverse markets in the UK and around the world, driving their innovations forward and helping them reduce the risk and cost associated with product development.</t>
   </si>
   <si>
     <t>MicroHub.Swiss - The Swiss Microtechnology &amp; Micromanufacturing DIH</t>
@@ -617,92 +617,92 @@
   <si>
     <t>i4CAM HUB (Innovation for competitiveness and advanced manufacturing)</t>
   </si>
   <si>
     <t>A hub focused on disseminating cutting-edge knowledge, experience, and the latest technologies to test and experiment with digital innovations relevant to your products, processes, and business models.</t>
   </si>
   <si>
     <t>iAsturias 4.0</t>
   </si>
   <si>
     <t>Dissemination of cutting-edge knowledge, experience, and the latest technologies to test and experiment with digital innovations relevant to Asturian products, processes, and business models.</t>
   </si>
   <si>
     <t>Innovation for Manufacturing in the South (I4MSOUTH)</t>
   </si>
   <si>
     <t>Space dedicated to the promotion, development, and implementation of digital innovations in the manufacturing industries of the Region of Murcia</t>
   </si>
   <si>
     <t>Innsomnia Digital Innovation Hub</t>
   </si>
   <si>
     <t>Innovation hub that solves the technological challenges of corporations in various verticals such as AgroTech, FinTech, SmartPorts, and ArtTech, among others.</t>
   </si>
   <si>
+    <t>IoT Catalan Alliance</t>
+  </si>
+  <si>
+    <t>Initiative to join forces and define strategies to promote the Internet of Things in Catalonia</t>
+  </si>
+  <si>
+    <t>IoT DIH</t>
+  </si>
+  <si>
+    <t>Dedicated environment for promoting services, success stories, events they hold, and resources that SMEs can access.</t>
+  </si>
+  <si>
     <t>ITI Data Hub (The Data Cycle Hub)</t>
   </si>
   <si>
     <t>Hub that fosters innovation based on data, artificial intelligence, and cybersecurity</t>
   </si>
   <si>
     <t>RIOHUB</t>
   </si>
   <si>
     <t>Hub for startups, SMEs, and emerging companies working in the technology field</t>
   </si>
   <si>
     <t>RoboCity2030</t>
   </si>
   <si>
     <t>An initiative by the Community of Madrid that seeks to make Madrid a leading city in robotics and automation.</t>
   </si>
   <si>
     <t>Robotics Digital Innovation Hub</t>
   </si>
   <si>
     <t>Digital innovation hub offering advisory, training, and financing services for robotics companies</t>
   </si>
   <si>
     <t>Science and Technology Park Of Almeria, PITA SA</t>
   </si>
   <si>
     <t>Provides infrastructure and support services to technological and innovative companies</t>
   </si>
   <si>
-    <t>IoT Catalan Alliance</t>
-[...10 lines deleted...]
-  <si>
     <t>University of Valencia Science Park DIH</t>
   </si>
   <si>
     <t>Digital Innovation Hub in Valencia Objective: To promote collaboration between universities and technology companies to foster innovation and development</t>
   </si>
   <si>
     <t>Digital Innovation Hub of Catalonia</t>
   </si>
   <si>
     <t>Hub made up of the main agents supporting the digitalization of Catalonia</t>
   </si>
   <si>
     <t>DIHGIGAL. Digital Innovation Hub of Galician Industry</t>
   </si>
   <si>
     <t>Hub that promotes the development of R&amp;D&amp;I projects aligned with the needs and challenges facing the industrial sector</t>
   </si>
   <si>
     <t>4PDIH - Public Private People Partnership Digital Innovation Hub</t>
   </si>
   <si>
     <t>We offer opportunities to participate in European projects, where you can co-create digitalization policies, learn about best practice examples, and participate in competitions and tenders to fund various digitalization processes and areas.</t>
   </si>
   <si>
     <t>5G Fieldlab 5Groningen</t>
@@ -785,66 +785,66 @@
   <si>
     <t>Digital Water Innovation Hub (Digital Water)</t>
   </si>
   <si>
     <t>Hub for the dissemination of technology and innovation, consulting services, applied R&amp;D, technology, training Objective: To provide industrial technology to Catalonia, consulting, training, development of innovative products and services and promotion and dissemination of technological innovation</t>
   </si>
   <si>
     <t>Innoskart Digital Innovation Hub</t>
   </si>
   <si>
     <t>The Group has transcended its original boundaries both geographically and in terms of its scope of activities. Today, Innoskart has become a national group of IT service providers (hardware and software), as well as members of the food manufacturing and research sector, but has achieved outstanding achievements in many other fields (vehicle trading, pharmaceuticals, machinery and trade, metallurgy, painting, consulting, etc.). Innoskart organizations range from sole proprietorships to large corporations with a wide range of capabilities. In addition to corporations, research centers, universities, and municipalities are also members of the Cluster.</t>
   </si>
   <si>
     <t>NTUA Digital Innovation Center (DIH-NTUA)</t>
   </si>
   <si>
     <t>In Greece, one regional and 13 national research and innovation strategies for smart specialization were implemented. The national strategy promotes eight sectors in which research and innovation could contribute to developing a significant competitive advantage, taking into account the critical mass and excellence of the respective research potential.</t>
   </si>
   <si>
     <t>Regional Platform Industry 4.0 of Tuscany Region (Tuscan Platform Industry 4.0)</t>
   </si>
   <si>
     <t>The operational tool of the Regional Enterprise 4.0 Platform: an easy access point for companies wishing to innovate and remain competitive in the markets. The platform is a new ecosystem created to promote and foster the digitalization processes of the commercial system and is part of the network of digital innovation hubs accredited by the European Commission. Its task is to support companies, particularly SMEs, in the European digitalization process and to establish contacts with the various actors in the digital innovation ecosystem present in the region.</t>
   </si>
   <si>
+    <t>Digital Innovation Hub for the Galician Agrifood Sector (Part of the Bioeconomy Hub)</t>
+  </si>
+  <si>
+    <t>Hub that puts the latest digital and creative technologies at the disposal of the local government, training, internationalization, commerce, services, and industrial sectors. Objective:</t>
+  </si>
+  <si>
     <t>Algarve Smart Destination, Digital Innovation Hub</t>
   </si>
   <si>
     <t>Digital Innovation Hub (DIH) is an informal network of private and public institutions focused on the digitalization of the economy in the territory, mainly in the tourism sector, led by the Algarve System and Technology Partnership Association (Algarve STP), a non-profit association that incorporates the University of Algarve, the National Association of Young Entrepreneurs (ANJE) and three municipalities in the Algarve region, namely Loulé, Faro, Olhão and a private association of IT companies, Algarve Evolution.</t>
   </si>
   <si>
     <t>PIAP HUB</t>
   </si>
   <si>
     <t>Valor Network, led by PIAP in strategic cooperation with national and regional governments, sectoral organizations, and leading technology providers dedicated to implementing automation and robotics in technological processes for national smart specialization. It facilitates the early adoption of technological advances by high-growth industries, including agile manufacturing, infrastructure inspection and maintenance, as well as agri-food and healthcare.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Hub that puts the latest digital and creative technologies at the disposal of the local government, training, internationalization, commerce, services, and industrial sectors. Objective:</t>
   </si>
   <si>
     <t>Data Science and Artificial Intelligence (DASAI)</t>
   </si>
   <si>
     <t>A space dedicated to research, project development, training, dissemination, and knowledge transfer related to Artificial Intelligence.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>The overall ambition is to design, develop, and introduce a platform that connects people with information. First, by integrating social networking principles such as a blog, forum, and design science store, enabling users to connect with developers and researchers. Second, by integrating different types of demo applications, where developers and researchers will have the opportunity to collaborate, test different APIs for new solutions, and also conduct joint experiments.</t>
   </si>
   <si>
     <t>Digital District of the Valencian Community</t>
   </si>
   <si>
     <t>An environment to host technology companies and talent for the technological transformation and digital economy in the Mediterranean, highlighting three verticals: climate change, health, and tourism.</t>
   </si>
   <si>
     <t>BEIA DIH</t>
   </si>
   <si>
     <t>Beia Grid Institute is an innovative NGO that actively participates in multidisciplinary research projects at national and international levels.</t>
   </si>
@@ -1811,95 +1811,95 @@
         <v>4</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:3">
@@ -2735,51 +2735,51 @@
         <v>4</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>