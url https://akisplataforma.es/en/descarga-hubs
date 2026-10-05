--- v4 (2026-06-20)
+++ v5 (2026-10-05)
@@ -347,128 +347,128 @@
   <si>
     <t>Poznan Science and Technology Park (PSTP) is the first technology park in Poland (1995). It is operated (as the key department) by the Adam Mickiewicz University Foundation, a non-profit organization with the mission of stimulating collaboration between science and industry to promote regional development through innovation, technology transfer, and international cooperation.</t>
   </si>
   <si>
     <t>RISE ICT Research Institute of Sweden ICT</t>
   </si>
   <si>
     <t>Rise Research Institutes of Sweden is Sweden's research institute and innovation partner. Through international collaboration with industry, academia, and the public sector, we ensure business competitiveness and contribute to a sustainable society.</t>
   </si>
   <si>
     <t>SmartAgri</t>
   </si>
   <si>
     <t>Smartagri is a joint effort by Agroväst, the Research Institutes of Sweden (Rise), and Science Park Skövde, aiming to accelerate the digitalization of the agricultural sector in western Sweden.</t>
   </si>
   <si>
     <t>Space53</t>
   </si>
   <si>
     <t>Space53 brings together governments, knowledge institutions, humanitarian workers, and businesses in a Drone Innovation Cluster and strengthens the ecosystem by creating the preconditions for the successful development and application of unmanned systems.</t>
   </si>
   <si>
     <t>Cybersecurity Innovation Hub</t>
   </si>
   <si>
+    <t>AgriFood Croatia</t>
+  </si>
+  <si>
+    <t>Agrifood Croatia is an innovation hub that brings together research, business, and public stakeholders in Croatia to jointly pursue digital transformations in the aquaculture, agriculture, and food sectors.</t>
+  </si>
+  <si>
+    <t>VP Delta</t>
+  </si>
+  <si>
+    <t>Agrohub.bg is a European digital innovation hub for the South Central Region, approved under the Digital Europe Programme with the Agrodigirise Project. The project began on November 1, 2022, and is scheduled to last three years. It is implemented by a consortium with diverse profiles and expertise: branch organizations, scientific and research units, training institutions, technology companies, agricultural machinery importers, etc., in partnership with the Municipality of Plovdiv.</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs is an innovative air mobility research center located in Finland. We are at the forefront of gathering and leveraging expertise, cutting-edge tools, and groundbreaking innovations to drive the growth of the unmanned aerial systems (UAS) industry. Our mission encompasses fostering business development, advancing research initiatives, and empowering education in this transformative field.</t>
+  </si>
+  <si>
+    <t>ART-ER-DIH</t>
+  </si>
+  <si>
+    <t>Art-Er (formerly Aster) operates as a digital innovation hub in the Emilia-Romagna region, and its value proposition is the connection of stakeholders and the integration of initiatives, services, and opportunities to leverage the infrastructure, knowledge, and experience of both companies and suppliers (of facilities, services, training, etc.).</t>
+  </si>
+  <si>
+    <t>ahedd - Attica Hub for the Economy of Data and Devices</t>
+  </si>
+  <si>
+    <t>The National Center for Scientific Research (NCSR) Demokritos is Greece's largest multidisciplinary research center, with approximately 1,000 employees and over 50 years of groundbreaking scientific achievements and contributions to the Greek economy and society. It has been a key partner in several national technological initiatives, such as the acquisition and operation of high-performance computing facilities and the establishment of high-speed computing networks in the country, and is currently a leader or member of multiple national and European infrastructure projects.</t>
+  </si>
+  <si>
     <t>Wageningen Research</t>
   </si>
   <si>
     <t>The strength of Wageningen University &amp; Research lies in its ability to combine the strengths of specialized research institutes and the university. It also lies in the combined efforts of diverse fields of natural and social sciences.</t>
   </si>
   <si>
-    <t>ahedd - Attica Hub for the Economy of Data and Devices</t>
-[...28 lines deleted...]
-  <si>
     <t>Digital Impulse Hub</t>
   </si>
   <si>
     <t>Hub that provides consulting, ecosystem and networking, training and financing</t>
   </si>
   <si>
     <t>Digital Innovation Hub Andalusia Agrotech</t>
   </si>
   <si>
     <t>Hub for the dissemination of technology and innovation, consulting services, applied R&amp;D, technology, training, acceleration and entrepreneurship. Objective:</t>
   </si>
   <si>
+    <t>Digital Farming Hub</t>
+  </si>
+  <si>
+    <t>Support service hub that helps agricultural businesses become more competitive by improving their business/production processes, as well as their products and services through digital technology.</t>
+  </si>
+  <si>
+    <t>Danish Technological Institute, Robot Technology</t>
+  </si>
+  <si>
+    <t>Danish Technological Institute is a leading research and technology company. They help their clients translate the latest knowledge and technology into value. We are experts in production, materials, environmental technology, business, energy, agrotechnology, meat research, and more.</t>
+  </si>
+  <si>
+    <t>DIH PANNONIA</t>
+  </si>
+  <si>
+    <t>The Vukovar-Srijem County Development Agency prepares the Vukovar-Srijem County Development Plan and other strategic and development documents. It provides expert assistance in the preparation and implementation of programs and development projects for public law bodies and public institutions in the county area that are relevant to the development of the county, as well as joint projects relevant to the development of several counties.</t>
+  </si>
+  <si>
     <t>Embedded System Design &amp; Application Laboratory DIH (ESDALAB DIH)</t>
   </si>
   <si>
     <t>Esdalab DIH coordinates an extensive network of DIHS across Southern and Eastern Europe, offering funding opportunities and supporting multi-stakeholder cooperation between organizations with complementary expertise. It also offers innovative services to businesses, especially SMEs (including startups) and slightly larger enterprises, to support their digital transformation.</t>
   </si>
   <si>
     <t>Farmers Parliament Latvia Digital Innovation Hub - ZSA DIH</t>
   </si>
   <si>
     <t>Smartagro is an agricultural innovation and technology website. Smartagro's main objective is to inform and encourage farmers and other stakeholders to use new technologies, services, products, and systems for a sustainable future in rural areas. By focusing on regional clusters, digital innovation hubs, living labs, and technology solutions within the EU Horizon 2020 Research and Innovation Programme projects, the website will provide cutting-edge ideas and solutions to facilitate innovations in rural areas. Smartagro is maintained by the Farmers' Parliament (FP), a non-governmental organization.</t>
   </si>
   <si>
-    <t>Digital Farming Hub</t>
-[...16 lines deleted...]
-  <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub è un'associazione no profit volta un promuovere l'elnovazione tecnologica en Italia, Atrtaverso La Formazione, La Consulenza e il. La Nostra Associazione has the Sfida di contributes a facilitare l'Epowerment of tecnologie all'avantgarde, impertitoriali strategy of this, new models of companies and the sviluppo sostenibile of solutions and infrastructure in rural areas after conforming it in "smartsi solutions and infrastructure in aree and rurali after conforming it in" smartsi solutions and infrastructure in rural areas to achieve better quality of life</t>
   </si>
   <si>
     <t>Flanders' FOOD, FF</t>
   </si>
   <si>
     <t>The food of Flanders is Sinds by Oprichting Hét Innovatieplatform Voor by Vlaamse Voedingsindustrie. The food of Flanders Werd in 2005 Opgericht Door Fevia Vlaanderen (Federatie Van de Voedingsindustrie) in Een 20-Tal Stichtende Leden. Het Uitgangspunt? Door Samenwerking, met Elkaar at Onderzoekspartner, Meer Slagkracht Bekomen. Een Visie Waar We Nog Steeds en Geloven. De Klassieke "Waardeketen" Van Boer Tot Klant, Met Een Centrale Rol Voor de Voedingsfabriek, Bleek Meer en Meer Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Om de competitiviteit en het agrovoedingssysteem te versterken es het noodzakelijk om te inverseren en onderzoek en innovatie en tussen zowel (voedings) bedrijven als social profit organizations. Dit on the Van de Grenzen sector in the Heen of Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen. Iedereen die Een Meerwaarde Ziet en Een Samenwerking Met Het Ecosysteem Rond de Vlaamse Voedingsindustrie es van Harte Welkom.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
   </si>
   <si>
     <t>The Farm to Fork strategy is at the heart of the European Green Deal, which aims to make food systems fair, healthy, and environmentally friendly. We need to redesign our food systems to make them more sustainable and increase their resilience. New technologies and scientific discoveries, combined with increased public awareness and demand for sustainable food, will benefit all stakeholders. The digital revolution offers opportunities, but many companies still struggle to know which technologies to invest in and how to secure financing. More than 90% of SMEs are lagging behind in digital innovation and need support for their digital transformation.</t>
   </si>
   <si>
     <t>innovation experience HUB (InnexHUB)</t>
   </si>
   <si>
     <t>Indexhub is a non-profit association with the aim of: a. Strengthening the level of knowledge and awareness of companies regarding the opportunities offered by digital transformation, also in the context of the National Enterprise 4.0 Plan, the European strategy for the digitalization of industry ("Digitizing European Industry - DEI") and the TICHE Innovation Programme for Small and Medium-Sized Manufacturing Enterprises ("ICT Innovation for Manufacturing SMEs - I4MS" programme); b. Being the gateway to the innovation ecosystem to support the digital transformation of the production system; c. Stimulating companies' demand for innovation; d. Creating a bridge between business and the world of research.</t>
   </si>
   <si>
     <t>Institute of Elevation - Idele</t>
@@ -527,86 +527,86 @@
   <si>
     <t>Tyndall National Institute, Tyndall</t>
   </si>
   <si>
     <t>Tyndall National Institute is a leading European deep technology research center for embedded ICT (information and communications technology) hardware and systems. Specializing in both electronics and photonics (materials, devices, circuits, and systems), we are leading the world in our core research areas of: Semiconductor wafer fabrication; Quantum materials, devices, and engineering platforms; Microelectronic and photonic integration and packaging; Integrated energy systems and climate mitigation; Biophotonics, bioelectronics, biomedical devices and systems; Smart sensors and systems; Human-centric systems for work and life; Optical communication systems; Wireless communication systems; Mixed-signal and analog circuit design.</t>
   </si>
   <si>
     <t>VITAGORA</t>
   </si>
   <si>
     <t>Digital Innovation Hubs (DIHS) are "one-stop shops," approved by the European Commission, that help companies become more competitive with respect to their commercial/production processes, products, or services using digital technologies. As the first regional point of contact and gateway into a multi-stakeholder innovation ecosystem, they provide SMEs and other companies with: Access to the latest knowledge, expertise, and technology to support their clients with pilots, tests, and experiments with digital innovations; and Commercial and financial support to implement these innovations.</t>
   </si>
   <si>
     <t>CP Lab Newcastle</t>
   </si>
   <si>
     <t>The quality of urban life in the future will increasingly depend on the complex relationship between computing systems, engineering, physics, and human behavior. This relationship between people and the technology we use will increasingly affect every aspect of our daily lives, from how we power our homes and businesses to how we produce our food. Business, government, and industry will rely on integrated technology that could offer vast improvements to our lives, but which is also vulnerable to cyberattack and software failure. The need to understand and bring these different elements together to work efficiently will be critically important for society to thrive. Newcastle University's Cyber Physical Lab is part of the Digital Innovation Hub (DIH) at the state-of-the-art Newcastle Helix site, implementing the regional vision for a thriving digital economy in Northeast England. In addition to Newcastle University, DIH offers services through the National Innovation Centre for Data (NICD), delivering practical data skills to organizations. The Coding Institute, Bridging the Digital Skills Gap, and the Arrow Program, aligning the needs of regional SMEs with the University of Newcastle.</t>
   </si>
   <si>
     <t>BioSense Institute - Institute for research and development of information technology in biosystems</t>
   </si>
   <si>
     <t>Antares strives to drive research excellence at the Biosense Institute, to deliver disruptive digital solutions to the European agricultural sector, stimulate regional entrepreneurship and employment, and ensure sufficient, safe food for the world's growing population.</t>
   </si>
   <si>
+    <t>CPI</t>
+  </si>
+  <si>
+    <t>The IPC acts as a catalyst, bringing together academia, business, government, and investors to translate brilliant ideas and research into the marketplace. We do this by providing our clients with access to the right experts, equipment, networks, funding, and more, connecting the dots for effective innovation. We are a leading independent technology innovation hub and a founding member of the UK government's High Value Manufacturing Catapult. Established in 2004, our teams tirelessly apply their many years of experience to ensure every great invention has the best chance of becoming a successfully commercialized product or process. We work with our partners in diverse markets in the UK and around the world, driving their innovations forward and helping them reduce the risk and cost associated with product development.</t>
+  </si>
+  <si>
+    <t>MicroHub.Swiss - The Swiss Microtechnology &amp; Micromanufacturing DIH</t>
+  </si>
+  <si>
+    <t>Microhub.Swiss is a digital innovation hub (DIH) focused on microtechnology and micromanufacturing. As a non-profit organization, our mission is to be an orchestrator and accelerator of Swiss digital innovation. We aim to support startups, small businesses (SMEs), and the public sector focused on the digitalization of microtechnologies and precision manufacturing. We aim to assist these organizations on their digital transformation journey, thanks to our well-developed portfolio of digital technologies, established industrialization ecosystems, and innovation management expertise. We aim to assist Swiss and European companies with their innovation roadmap—acting as a regional one-stop shop for digital innovation management: R&amp;D and innovation management, training, testing, prototyping, access to funding, first-series production, and connecting the ecosystem.</t>
+  </si>
+  <si>
+    <t>Raisehub.swiss- The Swiss Robotics &amp; AI DIH</t>
+  </si>
+  <si>
+    <t>Raishub. The main drivers are real-time monitoring, online quality control, predictive maintenance, and traceability down to individual parts. Our goals are to support startups and SMEs in addressing the IIoT challenge based on technology platforms and the ecosystem essential for industrialization and innovation management.</t>
+  </si>
+  <si>
     <t>FIWARE Space</t>
   </si>
   <si>
     <t>It focuses its activity on training, networking, dissemination of events, advances and projects carried out for the technological development of Badajoz</t>
   </si>
   <si>
     <t>Food +i cluster</t>
   </si>
   <si>
     <t>Project to disseminate activities, projects, networks, value propositions and innovation carried out by the food+i cluster.</t>
   </si>
   <si>
     <t>Galician Factory of Future HUB</t>
   </si>
   <si>
     <t>An environment for promoting high-impact cooperative projects to improve the competitiveness of companies in the Galician automotive and mobility industry.</t>
   </si>
   <si>
-    <t>CPI</t>
-[...16 lines deleted...]
-  <si>
     <t>SINTEF</t>
   </si>
   <si>
     <t>SINTEF is one of the largest independent research organizations in Europe. Each year, we carry out several thousand projects for clients large and small.</t>
   </si>
   <si>
     <t>Granada Technology and Biotechnology Plaza</t>
   </si>
   <si>
     <t>Hub where activities, projects, networks, regulations, and value and innovation proposals in the technology and biotechnology sector are developed.</t>
   </si>
   <si>
     <t>HPC-Cloud and Cognitive Systems for Smart Manufacturing processes, Robotics and Logistics</t>
   </si>
   <si>
     <t>A hub that develops outreach activities, projects, networks, and value propositions and innovation in the Aragonese technology sector.</t>
   </si>
   <si>
     <t>Hub 4.0 of Manufacturing Sectors in Valencian Region</t>
   </si>
   <si>
     <t>Advancing the digital transformation of production processes: simulation/HPC, additive manufacturing, IoT, robotics</t>
   </si>
   <si>
     <t>HubIberiaAgrotech</t>
@@ -659,86 +659,86 @@
   <si>
     <t>RIOHUB</t>
   </si>
   <si>
     <t>Hub for startups, SMEs, and emerging companies working in the technology field</t>
   </si>
   <si>
     <t>RoboCity2030</t>
   </si>
   <si>
     <t>An initiative by the Community of Madrid that seeks to make Madrid a leading city in robotics and automation.</t>
   </si>
   <si>
     <t>Robotics Digital Innovation Hub</t>
   </si>
   <si>
     <t>Digital innovation hub offering advisory, training, and financing services for robotics companies</t>
   </si>
   <si>
     <t>Science and Technology Park Of Almeria, PITA SA</t>
   </si>
   <si>
     <t>Provides infrastructure and support services to technological and innovative companies</t>
   </si>
   <si>
+    <t>4PDIH - Public Private People Partnership Digital Innovation Hub</t>
+  </si>
+  <si>
+    <t>We offer opportunities to participate in European projects, where you can co-create digitalization policies, learn about best practice examples, and participate in competitions and tenders to fund various digitalization processes and areas.</t>
+  </si>
+  <si>
+    <t>5G Fieldlab 5Groningen</t>
+  </si>
+  <si>
+    <t>5Groningen is HET Programma Voor 5G-Internet. Ondernemers in non-profiosatizations Werken Samen met the experts om toepassingen van 5g te testen. Denk daarbij aan zelfrijdende data bussen real-time data terwijl er een drone sobre de akkers vliegt. Ook maakt 5g het bijvoorbeeld mogelijk om op afstand een diagnose te stellen, doordat de arts en het ziekenhuis met een snelle verbinding mee kan kijken en la ambulance. 5Groningen Test Toepassingen met 5g. Dus Niet de Techniek, Maar Wat Je Ermee Kunt.</t>
+  </si>
+  <si>
+    <t>AgriFood Lithuania DIH</t>
+  </si>
+  <si>
+    <t>AgriFood Lithuania is a digital innovation center and cluster that brings together leading research, business, and public stakeholders in Lithuania for the common pursuit of digital transformations in the agricultural, food, and related sectors.</t>
+  </si>
+  <si>
     <t>University of Valencia Science Park DIH</t>
   </si>
   <si>
     <t>Digital Innovation Hub in Valencia Objective: To promote collaboration between universities and technology companies to foster innovation and development</t>
   </si>
   <si>
     <t>Digital Innovation Hub of Catalonia</t>
   </si>
   <si>
     <t>Hub made up of the main agents supporting the digitalization of Catalonia</t>
   </si>
   <si>
     <t>DIHGIGAL. Digital Innovation Hub of Galician Industry</t>
   </si>
   <si>
     <t>Hub that promotes the development of R&amp;D&amp;I projects aligned with the needs and challenges facing the industrial sector</t>
   </si>
   <si>
-    <t>4PDIH - Public Private People Partnership Digital Innovation Hub</t>
-[...16 lines deleted...]
-  <si>
     <t>Agro Space DIH</t>
   </si>
   <si>
     <t>Lithuania Agro Space Digital Innovation Hub is a non-profit, regionally focused network bringing together Lithuanian research, education, business, and government institutions to foster cross-sector digital technology innovation. AGRO Space DIH Vision will become the "go-to" solutions provider for development, digital technology transfer, and innovation diffusion in key sectors: agriculture, space, manufacturing (Industry 4.0), and service innovation. The priority is to advance the partnership capabilities of ag and space technology companies by amplifying the network platform within Lithuania and internationally.</t>
   </si>
   <si>
     <t>Azores Digital Innovation Hub</t>
   </si>
   <si>
     <t>The Nonagon Science and Technology Park promotes the digital transformation and digitization of the Azorean economy through the coordination of the Azores Digital Innovation Hub.</t>
   </si>
   <si>
     <t>Cluj IT Cluster</t>
   </si>
   <si>
     <t>CLUJ IT is a cluster-based organization comprised of organizations active in the field of information technology: software service and solution providers, universities and research institutes, public agencies, and other catalyst organizations.</t>
   </si>
   <si>
     <t>Digital Innovation Hub Slovenia</t>
   </si>
   <si>
     <t>DIH Slovenia enables digital transformation based on a one-stop shop, both in Slovenia and beyond. It raises awareness and provides services for developing digital skills, sharing digital experiences, and examples of good practices at the local, regional, and international levels; and provides government support and access to data to promote entrepreneurship.</t>
   </si>
   <si>
     <t>DIH AGRIFOOD - Digital Innovation Hub for Agriculture and Food production</t>
@@ -815,60 +815,60 @@
   <si>
     <t>Algarve Smart Destination, Digital Innovation Hub</t>
   </si>
   <si>
     <t>Digital Innovation Hub (DIH) is an informal network of private and public institutions focused on the digitalization of the economy in the territory, mainly in the tourism sector, led by the Algarve System and Technology Partnership Association (Algarve STP), a non-profit association that incorporates the University of Algarve, the National Association of Young Entrepreneurs (ANJE) and three municipalities in the Algarve region, namely Loulé, Faro, Olhão and a private association of IT companies, Algarve Evolution.</t>
   </si>
   <si>
     <t>PIAP HUB</t>
   </si>
   <si>
     <t>Valor Network, led by PIAP in strategic cooperation with national and regional governments, sectoral organizations, and leading technology providers dedicated to implementing automation and robotics in technological processes for national smart specialization. It facilitates the early adoption of technological advances by high-growth industries, including agile manufacturing, infrastructure inspection and maintenance, as well as agri-food and healthcare.</t>
   </si>
   <si>
     <t>Data Science and Artificial Intelligence (DASAI)</t>
   </si>
   <si>
     <t>A space dedicated to research, project development, training, dissemination, and knowledge transfer related to Artificial Intelligence.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>The overall ambition is to design, develop, and introduce a platform that connects people with information. First, by integrating social networking principles such as a blog, forum, and design science store, enabling users to connect with developers and researchers. Second, by integrating different types of demo applications, where developers and researchers will have the opportunity to collaborate, test different APIs for new solutions, and also conduct joint experiments.</t>
   </si>
   <si>
+    <t>BEIA DIH</t>
+  </si>
+  <si>
+    <t>Beia Grid Institute is an innovative NGO that actively participates in multidisciplinary research projects at national and international levels.</t>
+  </si>
+  <si>
     <t>Digital District of the Valencian Community</t>
   </si>
   <si>
     <t>An environment to host technology companies and talent for the technological transformation and digital economy in the Mediterranean, highlighting three verticals: climate change, health, and tourism.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Beia Grid Institute is an innovative NGO that actively participates in multidisciplinary research projects at national and international levels.</t>
   </si>
   <si>
     <t>Converge Open Innovation Hub</t>
   </si>
   <si>
     <t>Converge is a tool to facilitate the effective transfer of knowledge to society by building trust between the CSIC and stakeholders in the innovation ecosystem. Converge 's objective is to make the CSIC a leading authority in scientific, technological, and social innovation and contribute to strengthening Spain's innovation ecosystem . Converge 's mission is articulated through four programs: CSIC Open Lab; CSIC Emprende; CSIC Living Lab; and CSIC Business Chairs. VIDEO</t>
   </si>
   <si>
     <t>INNOVASTURIAS</t>
   </si>
   <si>
     <t>INNOVASTURIAS is an association of Asturian companies and institutions that seek to improve their competitiveness and the quality of their services by promoting an innovative culture and collaborating and seeking synergies in the international sphere of the agri-food and environmental sectors , trade and hospitality, administration, industry, energy and research, and education, culture and health.</t>
   </si>
   <si>
     <t>BioSense Institute</t>
   </si>
   <si>
     <t>BioSense Digital Innovation Hub (DIH) is pioneering digital transformation for sustainable agriculture by introducing digital innovations by linking research, entrepreneurship, science and market-ready solutions.</t>
   </si>
   <si>
     <t>AHEDD- Attica Hub for the Economy of Data and Devices</t>
   </si>
 </sst>
 </file>
 
@@ -2735,51 +2735,51 @@
         <v>4</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>