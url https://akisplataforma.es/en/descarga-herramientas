--- v1 (2026-03-29)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Herramientas" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1138">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Página web</t>
   </si>
   <si>
     <t>Agrobase</t>
   </si>
   <si>
     <t>Knowing how to correctly identify weeds, diseases, or plant pests is the first step toward effective control. This app includes an agronomic knowledge database with pests and a disease catalog, as well as all registered pesticides, insecticides, and herbicides in the country of your choice. It also includes descriptions of crop protection products with links, so you can always choose the right solution to a problem. It also provides information on product registration and expiration dates, and most importantly, their effectiveness in various situations.</t>
   </si>
   <si>
     <t>Mobile application</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=lt.farmis.apps.farmiscatalog&amp;hl=e…</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
   <si>
     <t>AgriApp is a comprehensive Android-based agriculture application</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.criyagen&amp;pcampaignid=web_share</t>
   </si>
   <si>
     <t>AgriBus Navegador agrícola GPS</t>
   </si>
   <si>
     <t>GPS/GNSS navigation app for tractors</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agri_info_design.AgriBusNavi</t>
   </si>
   <si>
     <t>AGRICOLUM</t>
   </si>
   <si>
     <t>An application designed by farmers, for farmers, advisors, or cooperatives that helps manage farms and improve agriculture (Digital Farm Notebook)</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum</t>
   </si>
   <si>
-    <t>Agrio - agricultura precisa</t>
-[...7 lines deleted...]
-  <si>
     <t>Agrizy: Smart agri-processing</t>
   </si>
   <si>
     <t>Mobile application that makes selling agricultural products simple and profitable for farmers, FPOs, and agro-processing industries.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=in.agrizy.app&amp;pcampaignid=web_sha…</t>
   </si>
   <si>
     <t>AGRODATO</t>
   </si>
   <si>
     <t>Precise diagnosis of the crop status and continuous monitoring</t>
   </si>
   <si>
     <t>Web application</t>
   </si>
   <si>
     <t>https://www.agrodato.com/</t>
   </si>
   <si>
     <t>AGROGESTOR</t>
   </si>
   <si>
     <t>Utilities to support collective crop management and the provision of advisory services at the plot and farm level</t>
@@ -509,59 +500,50 @@
   <si>
     <t>RASVE APP</t>
   </si>
   <si>
     <t>Mobile application that aims to become a useful tool for both regional and central Official Veterinary Services to report in real time events related to the management of animal diseases and their management.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tragsa.RasveMovilApp&amp;hl=es</t>
   </si>
   <si>
     <t>QGIS</t>
   </si>
   <si>
     <t>https://www.qgis.org/es/site/</t>
   </si>
   <si>
     <t>RedFara Info</t>
   </si>
   <si>
     <t>Mobile app from the Aragon government for ATRIA technicians and for managing pest control in the field. Available on the Apple Store and Google Play. App services : Alerts: Users receive notifications about incidence levels for crops and areas of interest. Pest monitoring: Using simple graphs, you can see the evolution of the main pests over the last two campaigns. Access to Plant Health and Certification Service alert bulletins: The app provides access to alert bulletins, information, and phytosanitary notices generated by the Plant Health and Certification Center. Weather data query: Data from more than 60 connected weather stations can be consulted. Phytosanitary Surveillance Network Resources: access to weekly crop monitoring reports generated by the RedFAra, as well as information on trials conducted by the RedFAra.</t>
   </si>
   <si>
     <t>https://web.redfara.es/?page_id=10418</t>
   </si>
   <si>
-    <t>RIEGO ALMENDRO</t>
-[...7 lines deleted...]
-  <si>
     <t>RIEGO BERRY</t>
   </si>
   <si>
     <t>Mobile application to check irrigation recommendations for strawberry, raspberry, and blueberry crops in the provinces of Cádiz, Huelva, and Seville</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.riegoberry.app</t>
   </si>
   <si>
     <t>SATIVUM</t>
   </si>
   <si>
     <t>Access and manage information on agricultural plots (Digital Farm Log)</t>
   </si>
   <si>
     <t>https://www.sativum.es/mirand/public/index.html#/</t>
   </si>
   <si>
     <t>SIAR APP</t>
   </si>
   <si>
     <t>Mobile application for managing an irrigation program by calculating the water requirements and irrigation doses of 104 crops.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tragsatec.mobile.siar&amp;hl=es</t>
@@ -785,266 +767,176 @@
   <si>
     <t>Farm management app to optimize the productivity and sustainability of a farm.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.wisecrop.wiseapp&amp;hl=es</t>
   </si>
   <si>
     <t>AGRIVI</t>
   </si>
   <si>
     <t>Agrivi is an agricultural management program that allows you to control every aspect of your crops: sowing and harvesting periods, harvesting, fertilization, irrigation, spraying, and more. It is compatible with all types of crops: vegetables, fruits, grains, irrigated and dry land, and more. It also offers advanced features such as analysis, pest control, seasonal planning, and more.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agrivi.agrivi&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
     <t>Hectre</t>
   </si>
   <si>
     <t>Farm management software and vision technology to assess color and size grades in the field or warehouse.</t>
   </si>
   <si>
     <t>https://hectre.com/es/</t>
   </si>
   <si>
-    <t>YieldComputer</t>
-[...7 lines deleted...]
-  <si>
     <t>XFARM</t>
   </si>
   <si>
     <t>Farm management, as it can connect with satellites, agricultural machinery, and sensors to provide a single location for monitoring and optimizing a farm.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=ag.xfarm.xfarm</t>
   </si>
   <si>
-    <t>AGROISLAS</t>
-[...7 lines deleted...]
-  <si>
     <t>CLAAS Connect</t>
   </si>
   <si>
     <t>Mobile access to the CLAAS connect digital platform, which simplifies farm and fleet management, optimizes processes, and connects with your CLAAS service partner.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.claas.store.connect&amp;hl=es</t>
   </si>
   <si>
     <t>John Deere Operations Center Mobile</t>
   </si>
   <si>
     <t>The app connects to the John Deere Operations Center, allowing for an assessment of expected versus actual performance in work execution and machine utilization.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.deere.myoperations&amp;hl=es</t>
   </si>
   <si>
     <t>New Holland FieldOps</t>
   </si>
   <si>
     <t>New Holland FieldOps brings together real-time monitoring, remote viewing, and an intuitive user interface in one place, allowing you to manage fleets with a single app.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.cnh.newholland.fieldops&amp;hl=es</t>
   </si>
   <si>
     <t>Massey Ferguson Connect</t>
   </si>
   <si>
     <t>Official Massey Ferguson Connect telemetry system app to connect to your tractor and receive fuel consumption, driving data, GSP location, service codes, and much more.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=eu.versine.masseyferguson_app&amp;hl=…</t>
   </si>
   <si>
-    <t>Cereal Agua</t>
-[...7 lines deleted...]
-  <si>
     <t>MENUdaTIERRA</t>
   </si>
   <si>
     <t>An app for following a healthy diet using traditional recipes, seasonal menus, videos, and a locator so you can find all the ingredients.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=org.vidasana.menudatierra&amp;pcampai…</t>
   </si>
   <si>
     <t>Gest-Cubierta</t>
   </si>
   <si>
     <t>With this app, the farmer or technician will be able to view the status of their plantation cover in terms of coverage level and vegetative state, with a soil water content calculation module.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.ifapa.cubierta.gest.app&amp;pcamp…</t>
   </si>
   <si>
     <t>Abastores-Tu lonja on line</t>
   </si>
   <si>
     <t>Mobile app for an online agricultural commodity exchange based on daily transactions between farmers and grain operators and factories. It also features a system for generating buying and selling interest based on published market prices.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.abastores.app&amp;pcampaignid=web…</t>
   </si>
   <si>
     <t>Maquinaria agrícola</t>
   </si>
   <si>
     <t>This page contains the database of all agricultural tractors and protective structures authorized for registration in the Official Registers of Agricultural Machinery.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/medios-de-produccion/maquinaria-ag…</t>
   </si>
   <si>
-    <t>IKOStech</t>
-[...7 lines deleted...]
-  <si>
     <t>Kubota</t>
   </si>
   <si>
     <t>Application to assist farmers and agricultural professionals in various aspects of farm management and machinery to improve agricultural practices: weather forecasts, area measurements.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=net.mindzone.ovskubota&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Case IH</t>
-[...7 lines deleted...]
-  <si>
     <t>Deutz-Fahr</t>
   </si>
   <si>
     <t>Tool that allows you to monitor your tractors and harvesters, and a remote telediagnostic system for monitoring machinery</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.sdf.myDEUTZFAHRapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>Fendt Variotronic</t>
   </si>
   <si>
     <t>Application that allows you to connect to your tractor and receive fuel consumption, driving data, SGP location, service codes, among other services.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=eu.versine.fendt_app&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Merlo</t>
-[...7 lines deleted...]
-  <si>
     <t>FertiliCalc</t>
   </si>
   <si>
     <t>'FertiliCalc' allows you to choose from a variety of crops, select a fertilizer combination to apply, and calculate fertilizer rates, along with additional information useful for fertilizer management. Its results are also adapted to your location and soil properties.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.fertilicalc</t>
   </si>
   <si>
     <t>rFrio</t>
   </si>
   <si>
     <t>rFrio provides information on cold storage units in Andalusia, the Valencian Community, Extremadura, and the Region of Murcia for fruit and vineyard farmers.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.rfrio&amp;pcampaignid=web_share</t>
   </si>
   <si>
-    <t>Manitou</t>
-[...34 lines deleted...]
-  <si>
     <t>McCormick</t>
   </si>
   <si>
     <t>This application offers an interface for managing work teams in the field easily, allowing monitoring of machine performance in real time, optimizing the use of resources and improving efficiency.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/my-mccormick/id6443561270</t>
   </si>
   <si>
     <t>FieldBee</t>
   </si>
   <si>
     <t>FieldBee GPS Tractor Navigation App: Professional app for parallel tractor guidance, record keeping, mapping, and automatic tractor steering with high accuracy</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.kmware.efarmer&amp;hl=es_419</t>
   </si>
   <si>
     <t>CropX - Farm Management</t>
   </si>
   <si>
     <t>Connect farm data, real-time conditions, and agronomic recommendations, all while keeping farm data in one place for easy tracking and sharing.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.cropx.adaptive&amp;hl=es_419</t>
@@ -1226,59 +1118,50 @@
   <si>
     <t>CITRUS IRRIGATION is a free public app developed by the Andalusian Institute for Agricultural, Fisheries, Food and Organic Production Research and Training (IFAPA) that provides an interface with irrigation recommendations for citrus crops adapted to water availability and any situation of restriction in its supply.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.ifapa.riego.citrus.app&amp;pli=1</t>
   </si>
   <si>
     <t>Sensacultivo</t>
   </si>
   <si>
     <t>Mobile app that allows for the optimization of water and fertilizer consumption and increases competitiveness and sustainability</t>
   </si>
   <si>
     <t>https://sensacultivo.es/</t>
   </si>
   <si>
     <t>Sensoterra</t>
   </si>
   <si>
     <t>Mobile application to monitor soil moisture in real time by probe and location that will send suggested actions to increase crop productivity and reduce irrigation costs.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=nl.peercode.sensoterranew&amp;hl=es_4…</t>
   </si>
   <si>
-    <t>Memorándum SIEX</t>
-[...7 lines deleted...]
-  <si>
     <t>RiegoApp</t>
   </si>
   <si>
     <t>Irrigation scheduling platform for mobile devices</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.iriego.riegoapp</t>
   </si>
   <si>
     <t>Mide Mapas Pro</t>
   </si>
   <si>
     <t>An app that lets you quickly and easily draw polygons and measure distances, perimeters, and areas in Maps with razor-sharp precision. It even takes into account the curvature of the Earth's surface. Use it for small or large areas, then share your findings through any sharing app on your device.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.globaldpi.measuremaplite&amp;hl=e…</t>
   </si>
   <si>
     <t>Riego</t>
   </si>
   <si>
     <t>Manages irrigation equipment</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.vrriegorn</t>
@@ -1358,140 +1241,104 @@
   <si>
     <t>AGROasesor integrates the management of plot operations with crop advice, using decision-making support tools.</t>
   </si>
   <si>
     <t>https://www.agrogestor.es/plataformas/plataforma-agroasesor/</t>
   </si>
   <si>
     <t>ROPO</t>
   </si>
   <si>
     <t>Official Registry of Producers and Operators of Plant Protection Products (ROPO)</t>
   </si>
   <si>
     <t>https://servicio.mapa.gob.es/ropowebwai/default.aspx</t>
   </si>
   <si>
     <t>DIGIMAPA</t>
   </si>
   <si>
     <t>The application contains categorized information on more than 660 companies specializing in offering ICT, automation, and robotics products and services to the agri-food value chain.</t>
   </si>
   <si>
     <t>https://digimapa.akisplataforma.es/</t>
   </si>
   <si>
-    <t>Asesores Aragón</t>
-[...7 lines deleted...]
-  <si>
     <t>SGA@PP</t>
   </si>
   <si>
     <t>Mobile application for consulting information on files and applications within the framework of Single Applications</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgaapp</t>
   </si>
   <si>
     <t>RETO</t>
   </si>
   <si>
     <t>Electronic Registry of Transactions and Operations with Phytosanitary Products (RETO)</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosani…</t>
   </si>
   <si>
     <t>Agreena Carbon</t>
   </si>
   <si>
     <t>Carbon calculator that estimates potential gains from transitioning to regenerative agriculture</t>
   </si>
   <si>
     <t>https://app.agreena.com/signup/farm</t>
   </si>
   <si>
     <t>SERVIFAPA</t>
   </si>
   <si>
     <t>Platform that provides the possibility of making technical inquiries related to agricultural and fishing activities</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/asesoramiento…</t>
   </si>
   <si>
     <t>DEMETRIA Agritech</t>
   </si>
   <si>
     <t>Technological solution to address the needs of the agricultural sector, helping to simplify and optimize farm management, regulatory compliance, and farmers' access to European aid.</t>
   </si>
   <si>
     <t>https://demetriaagritech.com/</t>
   </si>
   <si>
-    <t>AgroCuaderno Cuaderno de campo</t>
-[...7 lines deleted...]
-  <si>
     <t>Cuaderno de campo agrícola</t>
   </si>
   <si>
     <t>Agricolum is an application designed by farmers, for farmers, advisors, and cooperatives. We are a team of farmers, agricultural engineers, and computer scientists who aim to help the agricultural sector manage farms and improve agriculture.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
-    <t>oliCloud</t>
-[...16 lines deleted...]
-  <si>
     <t>REDAFEX</t>
   </si>
   <si>
     <t>Free software platform for agricultural soil fertilization advice for farmers in Extremadura.</t>
   </si>
   <si>
     <t>https://www.redafex.es/</t>
   </si>
   <si>
     <t>Sencrop</t>
   </si>
   <si>
     <t>Risk management and crop interventions through weather measurements and forecasts specific to your area</t>
   </si>
   <si>
     <t>https://play.google.com/store/search?q=sencrop&amp;c=apps&amp;hl=es</t>
   </si>
   <si>
     <t>Registros Autonómicos de Explotación Agrícola (REA) y Cuaderno Digital de Explotación Agrícola (CUE)</t>
   </si>
   <si>
     <t>Page with access to the Autonomous Agricultural Exploitation Registry Services (REA) and the Digital Agricultural Exploitation Notebook (CUE) of the Autonomous Communities</t>
   </si>
   <si>
     <t>https://www.fega.gob.es/es/siex/acceso-a-a-rea-y-cue</t>
@@ -1583,59 +1430,50 @@
   <si>
     <t>Manage your farm efficiently through the APP and your computer's web account (Digital Farm Management Notebook).</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agroptima.agroptima</t>
   </si>
   <si>
     <t>ISAGRI PORC MOBILE</t>
   </si>
   <si>
     <t>A mobile application for pig farmers to record real-time farm events and easily access essential herd data. Users can record reproductive events (inseminations, matings, ultrasounds, farrowings, weanings), view sow records, and monitor waiting periods before culling. Additionally, it's possible to record sow body condition (backfat) at different stages. You will be able to create your post-weaning and fattening batches by entering animal movements and health interventions.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.isagri.gestionporcine</t>
   </si>
   <si>
     <t>ISAGRI GEOFOLIA</t>
   </si>
   <si>
     <t>This application allows you to record and review reports submitted from your plots using a 100% touchscreen and intuitive interface. Controls regarding plant protection products (prohibited mixtures, dosages, etc.) have been integrated to provide immediate alerts if authorized uses are not followed.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=fr.icone.geofolia</t>
   </si>
   <si>
-    <t>Vacapop</t>
-[...7 lines deleted...]
-  <si>
     <t>VACAPP</t>
   </si>
   <si>
     <t>Application to manage your cows, bulls and herds that allows you to have exhaustive control of calves, weaning, sanitation, diseases and various events that can happen to a herd.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.mateuyabar.vacapp</t>
   </si>
   <si>
     <t>Agrónic App 2.0</t>
   </si>
   <si>
     <t>Agrónic APP 2.0 is the next generation of the Agrónic APP. A completely redesigned application, more visual, more intuitive, and ready for constant evolution. It is designed to meet the real needs of today's farmers, offering a more complete, professional, and user-friendly remote control environment. This new version will not only gradually replace the previous app but will also mark a turning point in the management of Agrónic programmers.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.progres.agronicapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>Vegga</t>
   </si>
   <si>
     <t>It helps you with comprehensive management and decision-making. You'll manage and optimize your farm's performance thanks to the indicators generated by the platform, using the latest digital technologies and expert advice.</t>
   </si>
   <si>
     <t>https://veggadigital.com/soluciones/</t>
@@ -1664,865 +1502,1975 @@
   <si>
     <t>Agrosales is a digital platform for the analysis of commercial, agronomic and technical data to improve the strategic management of the business of producers and distributors of agricultural inputs.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/en/productos/agrosales/?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Margaret</t>
   </si>
   <si>
     <t>AI for agriculture; We have designed the first agri-food artificial intelligence platform capable of managing different future scenarios, describing how they will impact your corporate strategy and showing you the best decision for each business objective. Margaret has a processing engine that analyzes authentic agri-food Big Data using AI algorithms and models to develop applications tailored to the needs of each producer, aggregator, or complementary industry.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/en/productos/margaret/</t>
   </si>
   <si>
     <t>Agri Calc (android)</t>
   </si>
   <si>
     <t>A simple tool for agricultural calculations. Currently, it can calculate plant population, calibrate a basic boom sprayer, calculate crop yields, calculate NPK fertilizers, and much more is coming soon. You can save your calculations for future reference and group them accordingly. It supports both metric and imperial units.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=co.za.tcei.agricalc&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Agri Calc (IOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Mi Granja</t>
   </si>
   <si>
     <t>Application for managing sheep, goat, and cattle farms. Using an electronic animal identification reader (bolus, electronic ear tag, microchip), it allows the generation of a database and control system for the farm, enabling the monitoring of different stages and situations that the animals go through, such as: Identification, Census, Ultrasounds, Lambing, Losses, Blood sampling, Milk recording...</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tecon.roiplascrotales</t>
   </si>
   <si>
     <t>Reutivar</t>
   </si>
   <si>
     <t>This application allows for optimal fertigation scheduling for olive groves irrigated with reclaimed water. Version 1.0.Beta of REUTIVAR-App, developed by the University of Córdoba, is a free, open-source beta application.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.rafacode.reutivarapp&amp;hl=es</t>
   </si>
   <si>
+    <t>Fitocampo</t>
+  </si>
+  <si>
+    <t>Fitocampo APP is designed for companies in the plant protection, agriculture, and plant protection sectors to complete their field logbook from a mobile device. Fitocampo APP is a mobile application designed so that any company in the plant protection, agriculture, and plant protection sectors can complete their field logbook from a mobile device, facilitating the work for different professional profiles.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.sdi.fitocampo&amp;hl=es</t>
+  </si>
+  <si>
     <t>Cuaderno de Campo UAGN (android)</t>
   </si>
   <si>
     <t>An essential tool for UAGN farmers and ranchers, integrated with the Farm Management Notebook, the aGROSlab GIP Advisor app, and the platform for the plant protection product distribution channel. UAGN Field Notebook is the app that allows you to generate your field treatments, even in offline environments/without data coverage. It gives you all the information you need for your work and lets you receive prescriptions from the advisor on your mobile phone or tablet.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.geoslab.agroslabagricultor.ua…</t>
   </si>
   <si>
     <t>FitoFarma</t>
   </si>
   <si>
     <t>FitoFarma is your essential tool for managing the use of plant protection products in agriculture. Designed for farmers, agronomists, and gardening enthusiasts.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/fitosanitarios-agronomia-mapa/id6451338616</t>
   </si>
   <si>
     <t>Agrobio Efectos Secundarios</t>
   </si>
   <si>
     <t>Manual of side effects for the integrated use in horticulture of plant protection products and biological control organisms or pollinators.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agrobio.efectos</t>
   </si>
   <si>
     <t>Hesperides</t>
   </si>
   <si>
     <t>This application is designed for technical advisors and technical directors who use Hesperides. Its main features include: identification and geolocation of plots and producers; easy access to plot history; and management of trap information.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.efoodprint.hesperides</t>
   </si>
   <si>
+    <t>Xarvio Field Manager</t>
+  </si>
+  <si>
+    <t>The leading digital platform for crop optimization and prescriptions. Based on 25 years of experience, this application features crop optimization models. The application's key components help you make real-time management decisions with accurate information for each of your fields, facilitating the optimization of time and resource use.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bayer.cs.xarviofieldmanager&amp;h…</t>
+  </si>
+  <si>
+    <t>Prismab</t>
+  </si>
+  <si>
+    <t>We created the PRISMAB Link to connect your sensor data to the internet with legendary ease. Simply connect a sensor to one of its three ports, and the Link unit will begin transmitting data every hour. It's that simple. Keep your installation out of the hands of third parties and maintain complete control of your sensor network whenever you need it. Install, replace sensors, move transmitters, or uninstall equipment as often as necessary, completely independently and effortlessly.</t>
+  </si>
+  <si>
+    <t>https://prismab.com/</t>
+  </si>
+  <si>
     <t>PhytechPlant</t>
   </si>
   <si>
     <t>Plant application for optimized irrigation</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.phytechplant</t>
   </si>
   <si>
-    <t>Fitocampo</t>
-[...31 lines deleted...]
-  <si>
     <t>Plantae</t>
   </si>
   <si>
     <t>With Plantae®, access your field data anytime. Check soil moisture, conductivity, and temperature to provide your plants with exactly what they need. Real-time data collection. Graphs of moisture, conductivity, and temperature. Flow rate readings without having to go to the field.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.plantaeapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>agrocontrol</t>
   </si>
   <si>
     <t>Generate your Field Logbook in one click and record mandatory employee clock-ins. Assign tasks, manage your finances, comply with regulations, and avoid penalties without paperwork.</t>
   </si>
   <si>
     <t>https://www.agrocontrol.app/</t>
   </si>
   <si>
     <t>Control Agropecuaria</t>
   </si>
   <si>
     <t>Our platform solves one of the key problems for managers and technicians in agricultural businesses: data recording, monitoring, analysis, and reporting. If they have been recording information on paper or in spreadsheets until now, they risk using an outdated approach to data collection.</t>
   </si>
   <si>
+    <t>FarmQA</t>
+  </si>
+  <si>
+    <t>FarmQA is your digital agronomy assistant for crop monitoring, treatment recommendations, image analysis, and field analysis. Tip: FarmQA Advice streamlines the work of agronomists, enabling fast, digital treatment recommendations for your farmers. Customize recommendations and track details.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.farmqa.scouting&amp;hl=es</t>
+  </si>
+  <si>
     <t>FitoAid</t>
   </si>
   <si>
     <t>Locate any plant protection product. Quickly find any plant protection product registered with the Spanish Ministry of Agriculture, Fisheries, Food and Environment (MAPAMA) using the search engine or by filtering by its characteristics, with direct access to the original official Ministry registration sheet.</t>
   </si>
   <si>
     <t>https://www.adama.com/spain/es/fitoaid</t>
   </si>
   <si>
     <t>Climate Field view</t>
   </si>
   <si>
     <t>Climate FieldView is an integrated digital tool for agriculture that offers farmers a comprehensive and connected suite of digital tools, giving them deeper knowledge of their fields so they can make more informed operational decisions that allow them to optimize yield, maximize efficiency, and reduce risk.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?hl=en&amp;id=com.climate.growers.android…</t>
   </si>
   <si>
-    <t>FarmQA</t>
-[...7 lines deleted...]
-  <si>
     <t>PickApp</t>
   </si>
   <si>
     <t>Report all farm activities and link each action to a specific location, time, and farm worker. PickApp automatically uploads and analyzes scanned data in real time. This zero-error process replaces inaccurate manual reports and helps farm owners implement a stable and structured workflow based on impeccable data integrity.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.pointer.farmwork</t>
   </si>
   <si>
     <t>Agro</t>
   </si>
   <si>
     <t>Build your network and expand your business opportunities with professionals in the primary sector in Spain and Portugal.</t>
   </si>
   <si>
     <t>https://appagro.es/</t>
   </si>
   <si>
     <t>Sanzar</t>
   </si>
   <si>
     <t>Web/mobile platform for intelligent irrigation recommendations that allows for reduced water usage through soil sensing and other parameters</t>
   </si>
   <si>
     <t>https://ai-land-software.sanzar-group.com/</t>
   </si>
   <si>
     <t>Agroseguro Clientes</t>
   </si>
   <si>
     <t>Application whose purpose is to register claims for damages and notices of withdrawal in livestock</t>
   </si>
   <si>
     <t>https://agroseguro.es/clientes/aplicaciones/</t>
   </si>
   <si>
     <t>AgriSat</t>
   </si>
   <si>
     <t>It enables simple and intuitive crop monitoring throughout their growth cycle for improved agronomic management. Crop status, photosynthetic activity, and variability within the plot are visualized. This is achieved using dense time series of images from major Earth observation satellites of NASA and the European Space Agency, in many cases approaching a frequency of one image per week. The application displays the latest available image by default and facilitates chronological navigation through the image sequence.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
   </si>
   <si>
-    <t>Herdly (IOS)</t>
+    <t>Peso Animal - Cerdos y ganado</t>
+  </si>
+  <si>
+    <t>This calculator has been developed to facilitate the calculation of the weight of live or slaughtered animals without the use of scales. -Swine -Cattle -Buffalo -Horses -Sheep and Goats</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos</t>
+  </si>
+  <si>
+    <t>Porcicultor: Your Best Ally for Managing Pig Farms. Discover Porcicultor, the 100% free pig manager that will help you control the expenses and profits of your fattening pig farms efficiently and without complications.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.porcicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero</t>
+  </si>
+  <si>
+    <t>Ganadero, the optimal tool for managing the care of beef and dairy cattle. Free and with an internal database, it allows for effective control without an internet connection, ideal for field use. Record and monitor expenses for feed, electricity, equipment, and more, offering a complete solution for efficient and hassle-free livestock management.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.ganadero&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas</t>
+  </si>
+  <si>
+    <t>Avicultor stands out as the best free tool for comprehensive poultry management, allowing you to effectively monitor the income and expenses associated with your broiler chicken farms. Furthermore, this application facilitates detailed tracking of your laying hens, efficiently controlling egg production and sales. A key feature of Avicultor is its incubation control function, which allows you to manage the egg incubation process precisely and systematically. With an internal database that operates offline, Avicultor becomes the ideal choice for use in</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.avicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganges. Gestión ganadera</t>
+  </si>
+  <si>
+    <t>Ganges - Livestock Management's philosophy is to offer a simple and comprehensive application for livestock farmers at a low price. Therefore, when studying the best way to offer the application to farmers affordably, we opted to offer the application free of charge, and only charge for data storage.</t>
+  </si>
+  <si>
+    <t>https://gestionganadera.es/</t>
+  </si>
+  <si>
+    <t>Herdly (android)</t>
   </si>
   <si>
     <t>Herdly is a livestock management app that lets you record livestock conditions with your voice, powered by smart AI reports, and the convenience of listening to reports anytime.</t>
   </si>
   <si>
-    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+    <t>https://play.google.com/store/apps/details?id=com.herdly.farmer</t>
+  </si>
+  <si>
+    <t>ForestMap</t>
+  </si>
+  <si>
+    <t>Forestmaps is a web service that allows for the automatic and near-instantaneous calculation of forest inventories. It uses LiDAR data from the National Aerial Orthophotography Plan (PNOA) and internal and external parcel databases (from the National Forest Inventory). This data is processed by proprietary models and calculation systems to continuously generate forest inventory information. The application allows users to select a specific area or parcel for the forest inventory. Next, the user must indicate the tree species and product. The client will receive the analysis results via a PDF document sent to their email address, containing a summary of the parcel's inventory and a shapefile vector layer with all the results at a 25-meter resolution. Currently, it includes information for the provinces of Álava, Asturias, Burgos, Gipuzkoa, La Rioja, Madrid, Murcia, Navarra, Palencia, Soria, and Vizcaya, although the intention is to continuously expand its coverage.</t>
+  </si>
+  <si>
+    <t>https://datos.gob.es/es/aplicaciones/forestmap</t>
+  </si>
+  <si>
+    <t>albaibs</t>
+  </si>
+  <si>
+    <t>ERP software for food manufacturers and distributors</t>
+  </si>
+  <si>
+    <t>https://www.albaibs.es/erp-alimentacion/</t>
+  </si>
+  <si>
+    <t>grupozas</t>
+  </si>
+  <si>
+    <t>Management program for the food industry, specialized ERP for food companies with HACCP and traceability. Management software for the food industry with HACCP control, batch traceability, expiration date management, allergen control and regulatory compliance.</t>
+  </si>
+  <si>
+    <t>https://grupozas.com/erp-industria-alimentaria/</t>
   </si>
   <si>
     <t>Lims.science</t>
   </si>
   <si>
     <t>Laboratory Management System for Food and Beverages: Efficiently manage food and beverage analysis with a LIMS designed for laboratories certified according to ISO 17025. Control product quality, traceability, and batch testing from a single system.</t>
   </si>
   <si>
     <t>https://lims.science/es/lims-alimentos/</t>
-  </si>
-[...76 lines deleted...]
-    <t>https://grupozas.com/erp-industria-alimentaria/</t>
   </si>
   <si>
     <t>Visor de buenas prácticas RedPac</t>
   </si>
   <si>
     <t>Good practices viewer</t>
   </si>
   <si>
     <t>https://redpac.es/visores_redpac/bbpp</t>
   </si>
   <si>
     <t>Sistema Europeo de Información sobre Incendios Forestales
 EFFIS</t>
   </si>
   <si>
     <t>Current Situation Viewer 2.0 The new version of the Current Situation Viewer, faster and optimized for mobile devices, offers greater efficiency and accessibility, with optimized performance and a fully responsive design for reliable use on desktop and mobile platforms. It displays the most up-to-date information on the fire season in Europe and the Mediterranean. This includes fire danger weather maps for today and forecasts up to 6 days ahead, as well as daily updated maps of fire hotspots and perimeters.</t>
   </si>
   <si>
-    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88%2C5783…</t>
+    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
   </si>
   <si>
     <t>Instituto Geográfico Nacional</t>
   </si>
   <si>
     <t>Territory observation, cartography and geographical data</t>
   </si>
   <si>
     <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
   </si>
   <si>
+    <t>ArcGIS Survey123</t>
+  </si>
+  <si>
+    <t>Transform everyday workflows with smart forms. Design smart forms and surveys with ArcGIS Survey123, a dynamic form builder. Accelerate data collection and improve the quality of results. Visualize and analyze information through a geographic lens to better understand where and why things happen. Share data via web maps, apps, and dashboards to inform decision-making and improve business processes.</t>
+  </si>
+  <si>
+    <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps is Esri's premier mapping application for mobile devices. Use Field Maps to explore maps you've created in ArcGIS, collect and update your authoritative data, and record where you've been—all from a single location-based application.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
+  </si>
+  <si>
+    <t>Kobotoolbox</t>
+  </si>
+  <si>
+    <t>Intuitive and adaptable data tools to maximize your impact. A data collection, management, and visualization platform used globally to accelerate positive social change.</t>
+  </si>
+  <si>
+    <t>https://www.kobotoolbox.org/</t>
+  </si>
+  <si>
+    <t>Windy</t>
+  </si>
+  <si>
+    <t>Tool with interface or resources available in Spanish, geared towards meteorology, planning, risk</t>
+  </si>
+  <si>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
+  </si>
+  <si>
+    <t>meteoblue</t>
+  </si>
+  <si>
+    <t>Tool with interface or resources available in Spanish oriented to meteorology, historical data, planning.</t>
+  </si>
+  <si>
+    <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
+  </si>
+  <si>
+    <t>Globalforestwatch</t>
+  </si>
+  <si>
+    <t>A tool with a Spanish-language interface and resources designed for monitoring, deforestation, and remote sensing. It is used in professional settings to improve the work of foresters and advisors through consistent record-keeping, task automation, data analysis, and decision support.</t>
+  </si>
+  <si>
+    <t>https://www.globalforestwatch.org/map/</t>
+  </si>
+  <si>
+    <t>OpenForis</t>
+  </si>
+  <si>
+    <t>Open Foris is an initiative that offers free and open-source solutions for monitoring forests and land. Developed with the conviction that innovative, accurate, and transparent forest monitoring can unlock the potential of forests for climate action and other benefits, it is a transformative accelerator working toward the digital public goods offered by the Food and Agriculture Organization of the United Nations (FAO), making cutting-edge forest monitoring capabilities widely accessible.</t>
+  </si>
+  <si>
+    <t>https://www.openforis.org/</t>
+  </si>
+  <si>
+    <t>CropWat</t>
+  </si>
+  <si>
+    <t>CROPWAT 8.0 for Windows is a computer program that calculates the water and irrigation needs of crops based on soil, climate and crop data.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
+  </si>
+  <si>
+    <t>BRCGS</t>
+  </si>
+  <si>
+    <t>Tools to help you achieve certification and continuously improve. Brand owners are prioritizing product integrity more than ever. The transparency enabled by technology is transforming how trust is earned and lost, while supply chains are becoming longer and more complex, further increasing risks. To meet higher customer assurance requirements and comply with growing regulatory demands, BRCGS has developed a suite of digital tools to help sites maintain compliance, mitigate risk, and continuously improve.</t>
+  </si>
+  <si>
+    <t>https://www.brcgs.com/digital-solutions/overview/</t>
+  </si>
+  <si>
+    <t>IFS</t>
+  </si>
+  <si>
+    <t>The IFS Food Standard reviews products and production processes to assess a food producer's ability to produce safe, authentic, and quality products, in accordance with legal requirements and customer specifications.</t>
+  </si>
+  <si>
+    <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
+  </si>
+  <si>
+    <t>Rainforest Alliance</t>
+  </si>
+  <si>
+    <t>Our green frog, the symbol of Rainforest Alliance Sustainable Agriculture Certification, is known worldwide for its commitment to improving farmers' livelihoods, human rights, environmentally sound practices, and climate resilience. Millions of farms and businesses work with us to drive long-term impact across the supply chain. You can too! Partner with us now. Get started</t>
+  </si>
+  <si>
+    <t>https://www.rainforest-alliance.org/es/para-negocios/</t>
+  </si>
+  <si>
+    <t>Technosylva</t>
+  </si>
+  <si>
+    <t>Wildfires worsen due to a lack of decision-making. It is crucial to make sound decisions to protect people and the environment from wildfires and adverse weather conditions, regardless of the risk level or geographic location. Act faster with Technosylva's cutting-edge technology.</t>
+  </si>
+  <si>
+    <t>https://technosylva.com/es/</t>
+  </si>
+  <si>
+    <t>Hispatec Conecta (android)</t>
+  </si>
+  <si>
+    <t>Mobile application developed by Hispatec for the management of relationships, from an agronomic, economic, social and media point of view, that the standardized company has with its associated farmers</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.appsocios&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Agro Tareo Beta</t>
+  </si>
+  <si>
+    <t>It allows control of employee entries and exits in the field through methods such as facial verification, QR codes, NFC, or the selection of employees from a list.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.agrotareobeta&amp;hl=es_4…</t>
+  </si>
+  <si>
+    <t>ERPagro</t>
+  </si>
+  <si>
+    <t>Comprehensive control of post-harvest operations with ERPagro. From harvest to market. ERPagro is the tool that monitors, manages, and optimizes all processes in the agri-food industry. A single modular system that facilitates decision-making based on a comprehensive, real-time analysis of business activities: from supplier relations to order fulfillment. Real-time control and visibility of all business processes.</t>
+  </si>
+  <si>
+    <t>https://www.hispatec.com/productos/erpagro-software-agricultura/</t>
+  </si>
+  <si>
+    <t>maptiler</t>
+  </si>
+  <si>
+    <t>Add weather visualizations to your maps with animated forecast layers</t>
+  </si>
+  <si>
+    <t>https://www.maptiler.com/weather/</t>
+  </si>
+  <si>
+    <t>Farm to table</t>
+  </si>
+  <si>
+    <t>Farm to Table connects local farmers directly with consumers, bringing you fresh, healthy, and locally sourced products straight from the farm to your door. No middlemen. No compromises.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.zahedhasan.farmtotable&amp;hl=es</t>
+  </si>
+  <si>
+    <t>eAgronom</t>
+  </si>
+  <si>
+    <t>Smart sustainability for a stronger and more resilient food industry. We enable companies to achieve their sustainability goals while helping farmers generate additional income, improve soil quality and access better financing.</t>
+  </si>
+  <si>
+    <t>https://www.eagronom.com/es</t>
+  </si>
+  <si>
+    <t>Spherag (android)</t>
+  </si>
+  <si>
+    <t>SPHERAG is an innovative combination of hardware and software where an autonomous and bidirectional management platform, equipped with intelligence and recommendation algorithms, communicates remotely in real time with devices deployed in agricultural facilities, allowing monitoring and operation on the farm.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=spherag.spherag&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Spherag (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=Spherag</t>
+  </si>
+  <si>
+    <t>Uniforme (android)</t>
+  </si>
+  <si>
+    <t>Monitor your KPIs on the dashboard. Log events and have all the essential information about your cows at your fingertips. The UNIFORM App is the mobile application for the UNIFORM-Agri 5.0 herd management software. This easy-to-use app features an intuitive interface and large buttons for simple operation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORM&amp;hl=en&amp;gl=…</t>
+  </si>
+  <si>
+    <t>Uniforme (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/nl/app/uniform/id906369824</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (android)</t>
+  </si>
+  <si>
+    <t>Manage your goat farm with the super-fast UNIFORM Goat-App! Monitor your KPIs on the dashboard. Log events and have all the essential goat information at your fingertips. UNIFORM Goat-App is the mobile application for the UNIFORM-Goat 5.0 herd management software. This user-friendly app features a Farmer's Finger Interface with large, easy-to-use buttons.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORMGOAT&amp;hl=en…</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/uniform-goat/id1572660747</t>
+  </si>
+  <si>
+    <t>Mi manada</t>
+  </si>
+  <si>
+    <t>Manage your dairy farm with MYHERD! Monitor your KPIs on the dashboard. Record events and have all the essential cow information at your fingertips. MYHERD is the mobile app for our herd management software. This easy-to-use app features an intuitive interface and large buttons for simple operation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.myherd&amp;hl=en&amp;gl=US</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (android)</t>
+  </si>
+  <si>
+    <t>Manage your dairy farm with the lightning-fast FarmTell Milk app! Monitor your KPIs on the dashboard. Log events and have all your essential cow information at your fingertips. The Smartmilk app is the mobile app for FarmTell Milk herd management software. This user-friendly app features an intuitive interface and large buttons for easy operation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.FARMTELLMILK&amp;hl=e…</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmtell-milk/id6468885082</t>
+  </si>
+  <si>
+    <t>afimilk</t>
+  </si>
+  <si>
+    <t>Automation of dairy farms</t>
+  </si>
+  <si>
+    <t>https://www.afimilk.com/</t>
+  </si>
+  <si>
+    <t>Ideagen Sage Food</t>
+  </si>
+  <si>
+    <t>An integrated software solution designed for your food safety and supplier quality management needs</t>
+  </si>
+  <si>
+    <t>https://safefood360.com/</t>
+  </si>
+  <si>
+    <t>Traceone</t>
+  </si>
+  <si>
+    <t>PLM software and compliance solutions for food and beverage, cosmetics, and chemical brands. Innovate faster, deliver high-quality products, and ensure compliance while driving sustainable progress.</t>
+  </si>
+  <si>
+    <t>https://www.traceone.com/</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti</t>
+  </si>
+  <si>
+    <t>Ag Leader technology offers the highest quality precision farming tools year-round, gathering valuable information from the field and connecting the entire operation across operators, machines, and devices. By having access to the right information at the right time, operators and machines can work better together, more productively, and bring clarity and confidence to the hundreds of decisions made every day. It changes the way you farm.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agleader.agfinitiview&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trestima (android)</t>
+  </si>
+  <si>
+    <t>With the TRESTIMA app, you can easily measure the quantity and value of your trees by taking photos of your forest. You receive the measurement results in cubic meters and euros. The measurement results are stored on the TRESTIMA web service for later review.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.trestima.androidapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Trestima (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/trestima/id1106886045</t>
+  </si>
+  <si>
+    <t>FSC Search (android)</t>
+  </si>
+  <si>
+    <t>The application will help you find all the information related to a specific certificate: FM and CoC, Project Certificate, Promotional License and FM Assessment just to get the FSC label or enter the license code.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.fsc.search&amp;hl=es</t>
+  </si>
+  <si>
+    <t>FSC Search (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fsc-search/id1673508721</t>
+  </si>
+  <si>
+    <t>osapiens EUDR</t>
+  </si>
+  <si>
+    <t>The EUDR app by osapiens allows farmers to register and manage plots of land from which they obtain their raw materials (soybeans, palm oil, timber, coffee, cocoa, livestock and rubber) in the osapiens HUB so that EUDR supports compliance with the EU Deforestation Regulation.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.osapiens.operations.eudr&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trucker</t>
+  </si>
+  <si>
+    <t>Nemus® Trucker® is a mobile application integrated with Nemus® that provides complete traceability of the operation, georeferencing timber harvesting and weighing points with images to ensure EUDR compliance. It also establishes the first industry standard for a digital transport guide.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cesefor.nemus_trucker&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trazamad</t>
+  </si>
+  <si>
+    <t>TRAZAMAD is presented as the integrated platform for the transport and traceability of timber, ensuring compliance with EUDR regulations and adding value to the entire forestry-industry chain. With a clear focus on sustainability and operational efficiency, the application aims to become a benchmark in the sector, expanding its presence both nationally and internationally.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bahiasoftware.trazamad&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Visor de Andalucía</t>
+  </si>
+  <si>
+    <t>Interoperable geographic information viewer. Allows viewing and overlaying maps and orthophotos from various sources.</t>
+  </si>
+  <si>
+    <t>https://www.ideandalucia.es/visor/</t>
+  </si>
+  <si>
+    <t>SIOSE</t>
+  </si>
+  <si>
+    <t>The SIOSE (Spanish Land Use Information System) is an essential component of the National Land Use Observation Plan (PNOT). Its main objective is to generate a harmonized and detailed database on land use throughout Spain.</t>
+  </si>
+  <si>
+    <t>https://www.siose.es/</t>
+  </si>
+  <si>
+    <t>BS Agro</t>
+  </si>
+  <si>
+    <t>The new BS Agro app is free and will provide access to valuable content and tools to support the growth of agricultural operations.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bs-agro/id1465712568</t>
+  </si>
+  <si>
+    <t>Ganadero APP</t>
+  </si>
+  <si>
+    <t>It handles information on population, reproduction, feeding, genetics, etc., of cattle.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-app/id1253203051</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (android)</t>
+  </si>
+  <si>
+    <t>FLIGHT APP Download the DroneDeploy app to upgrade your drone with autonomous and free flight capabilities for automated capture with just a few taps. Your drone will fly itself! Anyone can fly with DroneDeploy.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.dronedeploy.beta&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dronedeploy/id971358101</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (android)</t>
+  </si>
+  <si>
+    <t>FarmKeep is the only app you need to easily manage all your animals, breeding, production, finances, and more. Whether you're a backyard chicken enthusiast, a farmer, a hobbyist, or a small or medium-sized business, FarmKeep meets your needs and grows with you. Our features and services include:</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.farmkeep.farmkeep&amp;pcampaignid…</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/farmkeep/id6449797965</t>
+  </si>
+  <si>
+    <t>Farmbrite</t>
+  </si>
+  <si>
+    <t>Farmbrite is a comprehensive farm and livestock management software that gives you everything you need to run a more efficient and productive farm. Farmbrite provides all the planning, management, tracking, sales, and reporting tools you need to run a thriving farm or livestock business. Create crop plans, track and manage livestock, monitor inputs and yields, keep detailed records, manage work orders, generate comprehensive reports, track finances, monitor inventory, market and sell online, and much more—all from a secure and easy-to-use platform, available on any device, from anywhere.</t>
+  </si>
+  <si>
+    <t>https://www.softwarereviews.com/products/farmbrite?c_id=386</t>
+  </si>
+  <si>
+    <t>agroex</t>
+  </si>
+  <si>
+    <t>Whether you run a farm, a winery, or an agricultural consultancy, Agroex is here to boost your success. Discover how we can adapt to your specific needs and transform your farm management. Connect with us for a personalized demonstration and take the step towards efficient and profitable farm management with Agroex. Welcome to the future of agriculture!</t>
+  </si>
+  <si>
+    <t>https://agroex.es/</t>
+  </si>
+  <si>
+    <t>agrovir</t>
+  </si>
+  <si>
+    <t>AgroVIR helps you plan, act, evaluate, and continuously improve your performance. You can have all your farm data and maps in one place and enjoy our data interfaces with leading brands.</t>
+  </si>
+  <si>
+    <t>https://www.agrovir.com/AR/index.html</t>
+  </si>
+  <si>
+    <t>AgroExact</t>
+  </si>
+  <si>
+    <t>Local measurement: With a subscription, AgroExact will provide you with a free, advanced rain gauge at your chosen location. And it's hassle-free: maintenance is included in the annual fee. Within the same app, you'll find easy-to-use irrigation tips, developed in collaboration with farmers. These are based on the SoilExact and CropExact soil moisture sensors, available separately. This allows you to see precisely how many millimeters of water your crop needs at any given time.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroexact.app.twa</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos</t>
+  </si>
+  <si>
+    <t>Mobile application to consult irrigation recommendations for almond crops in Andalusia</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.riego.almendro.ifapa.app</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas</t>
+  </si>
+  <si>
+    <t>AI-powered precision agriculture solution that helps you remotely monitor, identify, and treat plant diseases and pests in your field, farm, and garden.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrio</t>
+  </si>
+  <si>
+    <t>YieldComputer</t>
+  </si>
+  <si>
+    <t>Data-driven software creates real-time transparency, reducing errors and miscommunications throughout the forecasting chain.</t>
+  </si>
+  <si>
+    <t>https://www.yieldcomputer.com/es/how-it-works</t>
+  </si>
+  <si>
+    <t>Valtra Connect</t>
+  </si>
+  <si>
+    <t>Application that allows you to track machine data remotely: fuel consumption, driving data, SGP location, service codes, etc.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=eu.versine.valtra_app&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>My Landini</t>
+  </si>
+  <si>
+    <t>Application for managing Landini tractors</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.argotractors.mylandini&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>Case IH FieldOps</t>
+  </si>
+  <si>
+    <t>Tool that allows you to manage and view a fleet of multi-brand machinery at any time and from any location, and make decisions in real time.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cnh.caseih.fieldops&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>myMANITOU</t>
+  </si>
+  <si>
+    <t>Machinery application designed to lift, move and place materials on difficult terrain according to models that vary in load capacity and reach height.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=manitou.mymanitou&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>MyMerlo</t>
+  </si>
+  <si>
+    <t>Tool for managing equipment and machinery: geolocation, alarms, expiration calendar, etc.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.merlo.mymerlo&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Same</t>
+  </si>
+  <si>
+    <t>Application designed to optimize the performance of machinery in the field, ensuring durability and comfort for the operator</t>
+  </si>
+  <si>
+    <t>https://www.same-tractors.com/es-es/my-same-app</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola</t>
+  </si>
+  <si>
+    <t>This application allows you to obtain field data records, such as weed, pest and disease monitoring, application orders, sowing and harvesting controls and progress, plant stand controls, among other functionalities.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.voy.sima&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Aegro Campo</t>
+  </si>
+  <si>
+    <t>Rural management application that assertively cross-references agricultural and financial data, helping you make more profitable decisions.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.aegro.aegroapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Agrosoft</t>
+  </si>
+  <si>
+    <t>A tool that helps you make quick and effective decisions. The entire process, from planting to harvest, is simplified, with access to real-time information from any device. Security, accessibility, and personalized support, all in one place.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrosoft.agrosoft&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador</t>
+  </si>
+  <si>
+    <t>ColDonAgro is the most powerful GPS/GNSS navigation app for tractors. From AB Lines to Section Control, Performance Monitoring, and Autopilot.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.coldon.agro&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Vacapop</t>
+  </si>
+  <si>
+    <t>App to search, buy and sell livestock directly between ranchers throughout Spain, providing you with a specialized site where you can publish your offers of livestock for sale, as well as find a large supply of livestock for sale (cows, bulls, horses, mares, goats and sheep), and where you can carry out buying and selling transactions immediately and securely.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ruralpop-vende-y-compra/id6759678666</t>
+  </si>
+  <si>
+    <t>Ikos Advanced</t>
+  </si>
+  <si>
+    <t>A tool for sustainable precision agriculture created for agricultural professionals that allows them to consult the data generated by IKOS CONTROLLER and view historical graphs of their crops.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.ikostech.app</t>
+  </si>
+  <si>
+    <t>ECOGAN</t>
+  </si>
+  <si>
+    <t>System of the Ministry of Agriculture, Fisheries and Food that allows the registration of the Best Available Techniques (BATs) applied on the farm, as well as estimating the polluting and greenhouse gas emissions and resource consumption of a specific farm throughout the production process.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/ganaderia-y-medio-ambiente/calculo-e…</t>
+  </si>
+  <si>
+    <t>ODK</t>
+  </si>
+  <si>
+    <t>ODK lets you create powerful forms to collect the data you need wherever it is.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.odk.collect.android&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>AquaCrop</t>
+  </si>
+  <si>
+    <t>AquaCrop is a crop growth model developed by the FAO's Land, Soil and Water Division to address food security and assess the impact of the environment and management on agricultural production. AquaCrop simulates the yield response of herbaceous crops to water and is particularly well-suited for conditions where water is a key limiting factor in agricultural production. AquaCrop combines accuracy, simplicity, and robustness. To ensure its broad applicability, it uses only a small number of explicit parameters and mostly intuitive input variables that users can determine through simple calculations.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/aquacrop</t>
+  </si>
+  <si>
+    <t>Hispatec Conecta (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=hispatec%20conecta</t>
+  </si>
+  <si>
+    <t>DeLaval</t>
+  </si>
+  <si>
+    <t>Everything for your dairy cattle farm</t>
+  </si>
+  <si>
+    <t>https://www.delaval.com/es/</t>
+  </si>
+  <si>
+    <t>Agri Calc (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricalc/id6753979056</t>
+  </si>
+  <si>
+    <t>Cuaderno de Campo UAGN (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cuaderno-de-campo-uagn/id1495651696</t>
+  </si>
+  <si>
+    <t>Herdly (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+  </si>
+  <si>
+    <t>Registro General de Operadores Ecológicos (REGOE)</t>
+  </si>
+  <si>
+    <t>A consultation tool with information provided by the Competent Authorities of the Autonomous Communities to identify organic operators according to their activity, location and production</t>
+  </si>
+  <si>
+    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+  </si>
+  <si>
+    <t>AGROXCONTROL</t>
+  </si>
+  <si>
+    <t>Digital solutions that facilitate the daily work of farmers and ranchers, optimizing their time and resources</t>
+  </si>
+  <si>
+    <t>https://www.agroxcontrol.com/productos/</t>
+  </si>
+  <si>
+    <t>PRESVET</t>
+  </si>
+  <si>
+    <t>Control of Veterinary Prescriptions for Antibiotics</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.tragsa.PresvetMovilApp&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>AGROISLAS</t>
+  </si>
+  <si>
+    <t>Application to help you manage your crops more efficiently, optimize resources, and increase productivity at every stage of the process.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroislas.app&amp;hl=en_US&amp;gl=es</t>
+  </si>
+  <si>
+    <t>Cereal Agua</t>
+  </si>
+  <si>
+    <t>Viewer for more profitable, efficient, sustainable, adapted and socially inclusive cereal cultivation</t>
+  </si>
+  <si>
+    <t>https://ctaex.com/transferencia-tecnologica/GOS-cereal-agua/visor-web</t>
+  </si>
+  <si>
+    <t>AgroCuaderno Cuaderno de campo</t>
+  </si>
+  <si>
+    <t>Tool that allows you to manage your Cooperative/Oil Mill data</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=io.prosur.agrocuaderno</t>
+  </si>
+  <si>
+    <t>Asesores Aragón</t>
+  </si>
+  <si>
+    <t>Knowledge management tool to facilitate the dissemination of information and documentation to various advisory groups, the exchange of members, and the coordination of all types of activities. App of the Agri-Food Alliance of Aragon for the management and transfer of knowledge among Aragonese scientists, technicians, and farmers</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=me.chil.socialknowledge.aprogip</t>
+  </si>
+  <si>
+    <t>INTIA SA</t>
+  </si>
+  <si>
+    <t>It allows the reception of notifications of pest warnings published by INTIA SA and to have good prevention on crops.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.intia.appnotificacionespush</t>
+  </si>
+  <si>
+    <t>SgaCex- Cuaderno de Explotación</t>
+  </si>
+  <si>
+    <t>Public farm management logbook provided by the Ministry of Agriculture, Fisheries and Food (MAPA) to farmers for managing their farms. OBJECTIVES: - To promote the digitalization of the sector and foster economic and environmental sustainability, as well as administrative simplification, in order to comply with the objectives of the PEPAC (European Plan for the Common Agricultural Policy) and the European Green Deal - To detail farm management</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgacex.android&amp;hl=es_4…</t>
+  </si>
+  <si>
+    <t>oliCloud</t>
+  </si>
+  <si>
+    <t>An app developed specifically for the management of olive groves and nut farms allows you to monitor the profitability of each farm, the phytosanitary products used, and automatically generate your farm logbook.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.app.inforcloudsca.olicloudapp…</t>
+  </si>
+  <si>
     <t>Catastro app</t>
   </si>
   <si>
     <t>Catastro_app is a mobile application that gathers and personalizes on your mobile phone, just for your personal use, the information of all your properties since you can add your own photos, sketches or notes.</t>
   </si>
   <si>
-    <t>https://www.catastro.hacienda.gob.es/ayuda/appmovil/catastroapp.html</t>
-[...485 lines deleted...]
-    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+    <t>https://play.google.com/store/apps/details?id=es.gob.catastro</t>
+  </si>
+  <si>
+    <t>Agrobase (IOS)</t>
+  </si>
+  <si>
+    <t>Knowing how to correctly identify weeds, diseases, or plant pests is the first step to effective control. This app includes an agronomic knowledge database with pests and a catalog of diseases, as well as all registered pesticides, insecticides, and herbicides in your chosen country. It also includes descriptions of crop protection products with links, so you can always choose the right solution for any problem. Furthermore, it provides information on product registration and expiration dates, and most importantly, their effectiveness in various situations.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrobase/id1314976795</t>
+  </si>
+  <si>
+    <t>Agrovortic (IOS)</t>
+  </si>
+  <si>
+    <t>Agrovortic is a digital field notebook for any type of crop, compliant with MAPA (SIEX) regulations, Global GAP, organic farming and integrated production, allowing management and control of farm incidents: monitoring of infections, assistant for phytosanitary treatments (current products, authorized uses, doses, solution...), application of fertilizers, monitoring of phenological stages, recording of tasks, irrigation and production of your crops, as well as recording of livestock grazing.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrovortic/id6451448563</t>
+  </si>
+  <si>
+    <t>Smattcom (IOS)</t>
+  </si>
+  <si>
+    <t>With the Smattcom app, you can sell agri-food products directly to over 100 producers, buyers, and wholesalers in Mexico and other countries. Find the buyer or seller you need, send your business proposal, close the deal directly, and use the Secure Transaction service to guarantee payment and successful delivery of your product.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/smattcom/id1275834490?l=en-GB</t>
+  </si>
+  <si>
+    <t>VACAPP (IOS)</t>
+  </si>
+  <si>
+    <t>Application to manage your cows, bulls and herds that allows exhaustive control of calves, weanings, health checks, diseases and various events that can happen to a herd</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/vacapp-livestock-management/id6746496380</t>
+  </si>
+  <si>
+    <t>AGRIVI (IOS)</t>
+  </si>
+  <si>
+    <t>Agrivi is an agricultural management program that allows you to control every aspect of your crops: planting and harvesting periods, harvests, fertilization, irrigation, spraying, etc. It is compatible with all types of crops: vegetables, fruits, grains, irrigated, dryland, etc. It also includes advanced features such as analysis, pest control, seasonal planning, and more.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrivi/id882695732?l=en-GB</t>
+  </si>
+  <si>
+    <t>Riego (IOS)</t>
+  </si>
+  <si>
+    <t>Manage irrigation equipment</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego/id6448273516?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL APP (IOS)</t>
+  </si>
+  <si>
+    <t>VISUAL APP allows for efficient and cost-effective planning of field activities such as planting, harvesting, irrigation, quality control, fertilization, monitoring of phenological stages, pest control treatments, among others.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-v6/id6446358533?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL SENSOR (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-sensor/id1567881739?l=en-GB</t>
+  </si>
+  <si>
+    <t>XFARM (IOS)</t>
+  </si>
+  <si>
+    <t>Farm management, as it can connect with satellites, agricultural machinery, and sensors to provide a single location to monitor and optimize a farm.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xfarm-farm-management-app/id1468992158?l=en-GB</t>
+  </si>
+  <si>
+    <t>VisorSIGPAC - Libreta de campo (IOS)</t>
+  </si>
+  <si>
+    <t>SIGPAC Viewer is a fully native mobile application developed for Android to explore and visualize information on agricultural parcels in the SIGPAC system, including a pack of useful PREMIUM tools for managing agricultural holdings, allowing you to carry a small field notebook on your mobile phone to record the work carried out.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visor-sigpac/id1207548434?l=en-GB</t>
+  </si>
+  <si>
+    <t>Qfield para QGIS (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/qfield-for-qgis/id1531726814?l=en-GB</t>
+  </si>
+  <si>
+    <t>UTM Geo Map (IOS)</t>
+  </si>
+  <si>
+    <t>Geographic Information System that allows the capture of geographic points or the drawing of polygons</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/utm-geo-map/id6754522296?l=en-GB</t>
+  </si>
+  <si>
+    <t>PROVACUNo (IOS)</t>
+  </si>
+  <si>
+    <t>App of the Spanish Beef Interprofessional Organization.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/provacuno-dss-manure/id6749436988</t>
+  </si>
+  <si>
+    <t>RedFara info (Red Fitosanitaria de Aragón) (IOS)</t>
+  </si>
+  <si>
+    <t>The Aragon Plant Health Network (RedFAra) is the new mobile application from the Department of Rural Development and Sustainability of the Government of Aragon for smartphones and tablets, made available to ATRIA technicians for managing pest control in the field. Services: Alerts: Users receive notifications about pest levels for crops and areas of interest. Pest monitoring: Simple graphs show the evolution of the main pests over the last two seasons. Access to bulletins from the Plant Health and Certification Service: The app provides access to bulletins, information, and plant health alerts generated by the Plant Health and Certification Center. Access to meteorological data: Users can consult data from more than 60 connected weather stations. Resources of the Plant Health Surveillance Network: access to weekly crop monitoring reports generated by the RedFAra, as well as information on trials carried out by the RedFAra</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/redfara-info/id6473279604?l=en-GB</t>
+  </si>
+  <si>
+    <t>Asesores Aragón (IOS)</t>
+  </si>
+  <si>
+    <t>The Aragonese Agri-food Alliance app provides support and assistance to the community of Aragonese scientists, technicians, and farmers as a knowledge management tool that facilitates the sharing of information and documentation in different advisory groups, meetings between members, and the coordination of all types of activities.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/asesores-arag%C3%B3n/id1158666029?l=en-GB</t>
+  </si>
+  <si>
+    <t>OdinS Monitor (IOS)</t>
+  </si>
+  <si>
+    <t>Application for monitoring measuring devices: temperature, humidity, solar radiation,..., display of graphs of the measuring devices, receipt of PUSH notifications of alerts for out-of-range values, display of alert history per device, actuation and programming of valves.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/odins-monitor/id1446636664</t>
+  </si>
+  <si>
+    <t>AGROISLAS (IOS)</t>
+  </si>
+  <si>
+    <t>An application to help you manage your crops more efficiently, optimize resources, and increase productivity at every stage of the process</t>
+  </si>
+  <si>
+    <t>https://agroislas.com/app/</t>
+  </si>
+  <si>
+    <t>CLAAS Connect (IOS)</t>
+  </si>
+  <si>
+    <t>Mobile access to the CLAAS connect digital platform that simplifies farm and fleet management, optimizes processes, and allows you to connect with your CLAAS service partner.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/claas-connect/id1486067534</t>
+  </si>
+  <si>
+    <t>ISAGRI AGROPTIMA (IOS)</t>
+  </si>
+  <si>
+    <t>Manage your farm efficiently through the APP and your computer's web account (Digital Farm Management Notebook)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroptima-software-agr%C3%ADcola/id929585869</t>
+  </si>
+  <si>
+    <t>John Deere Operations Center Mobile (IOS)</t>
+  </si>
+  <si>
+    <t>The app connects to the John Deere Operations Center, allowing you to evaluate the expected versus the actual performance of the work being done and the machine being used.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/operations-center-mobile/id1104383066</t>
+  </si>
+  <si>
+    <t>New Holland FieldOps (IOS)</t>
+  </si>
+  <si>
+    <t>New Holland FieldOps brings together real-time monitoring, remote viewing, and an intuitive user interface in one place, allowing you to manage fleets with a single application.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/new-holland-fieldops/id6503120987</t>
+  </si>
+  <si>
+    <t>Massey Ferguson Connect (IOS)</t>
+  </si>
+  <si>
+    <t>Official Massey Ferguson Connect telemetry system app to connect to your tractor and receive fuel consumption, driving data, GPS location, service codes and much more.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=MASSEY%20FERGUSON</t>
+  </si>
+  <si>
+    <t>FRAC Mode of Action (IOS)</t>
+  </si>
+  <si>
+    <t>It displays a periodically revised list of the classification of fungicides and bactericides according to their mode of action, including only the groups and active ingredients currently or in the future for use in Spain.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/frac-moa/id1225391696</t>
+  </si>
+  <si>
+    <t>IFAPA Producción Integrada (IOS)</t>
+  </si>
+  <si>
+    <t>An app for consulting information contained in the Integrated Production Regulations that can be consulted in the field and quickly and easily find mandatory, prohibited and recommended agricultural practices, as well as obtain summarized answers on any aspect of the regulation</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-producci%C3%B3n-integrada/id6448350695</t>
+  </si>
+  <si>
+    <t>Abastores-Tu lonja on line (IOS)</t>
+  </si>
+  <si>
+    <t>An online commodity exchange for agricultural raw materials based on daily transactions between farmers, grain traders, and factories. It also features a system for generating buy and sell interest rates based on published market prices.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/abastores/id1666544074</t>
+  </si>
+  <si>
+    <t>Gest-Cubierta (IOS)</t>
+  </si>
+  <si>
+    <t>With this app, the farmer or technician will be able to visualize the state of their plantation's cover in terms of coverage level and vegetative state, including a module for calculating soil water content.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gest-cubierta/id6474183616</t>
+  </si>
+  <si>
+    <t>IRAC España (IOS)</t>
+  </si>
+  <si>
+    <t>It provides farmers, producers, technicians, and crop protection professionals in general with a guide for selecting insecticides and/or acaricides to use in an effective and sustainable Insecticide/Acaricide Resistance Management (IRM) strategy</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/irac/id1491753377</t>
+  </si>
+  <si>
+    <t>AGROSLAB (IOS)</t>
+  </si>
+  <si>
+    <t>Tool for the farmer integrated with the Farm Management Notebook, with the aGROSlab GIP Advisor app and with the platform for the distribution channel of plant protection products</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroslab-agricultor/id1476059183</t>
+  </si>
+  <si>
+    <t>Kubota (IOS)</t>
+  </si>
+  <si>
+    <t>Application to help farmers and agricultural professionals in various aspects of farm management and machinery to improve farming practices: weather forecasts, area measurements.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/skl-mobile/id1520362399</t>
+  </si>
+  <si>
+    <t>Deutz-Fahr (IOS)</t>
+  </si>
+  <si>
+    <t>A tool that allows you to monitor your tractors and harvesters, and a remote diagnostic system for monitoring machinery.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mydeutz-fahr/id1468470744</t>
+  </si>
+  <si>
+    <t>Fendt Variotronic (IOS)</t>
+  </si>
+  <si>
+    <t>An application that allows you to connect to your tractor and receive fuel consumption, driving data, SGP location, service codes, and other services.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fendt-connect/id1444937781</t>
+  </si>
+  <si>
+    <t>MyMerlo (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymerlo/id6473777320</t>
+  </si>
+  <si>
+    <t>myMANITOU (IOS)</t>
+  </si>
+  <si>
+    <t>Application of machinery designed to lift, move and place materials on difficult terrain according to models that vary in load capacity and reach height</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymanitou/id1450638942</t>
+  </si>
+  <si>
+    <t>My Landini (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-landini/id6443558858</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>This application allows you to obtain field data records, such as monitoring of weeds, pests and diseases, application orders, controls and progress of planting and harvesting, plant stand controls among other functionalities.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sima-monitoreo-de-cultivos/id6448897648</t>
+  </si>
+  <si>
+    <t>Herdwatch: Manejo de ganado (IOS)</t>
+  </si>
+  <si>
+    <t>Application with multiple easy-to-use solutions for cattle, dairy, sheep, and pasture and field management</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/herdwatch-livestock-management/id1487855852</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador (IOS)</t>
+  </si>
+  <si>
+    <t>Powerful GPS/GNSS navigation application for agricultural machinery, measures the size of plots, fields or pastures, creating a database with your requirements.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/coldonagro/id6474488416</t>
+  </si>
+  <si>
+    <t>Aegro Campo (IOS)</t>
+  </si>
+  <si>
+    <t>Rural management application that cross-references agricultural and financial data in an assertive manner, helping you make more profitable decisions.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/aegro-campo/id1105392365</t>
+  </si>
+  <si>
+    <t>Ikos Advanced (IOS)</t>
+  </si>
+  <si>
+    <t>A tool for sustainable precision agriculture created for agricultural professionals that allows them to consult the data generated by the IKOS CONTROLLER and view historical graphs of their crop.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ikos-advanced/id1547875545</t>
+  </si>
+  <si>
+    <t>rFrio (IOS)</t>
+  </si>
+  <si>
+    <t>rFrio provides information on cold storage facilities in Andalusia, Valencian Community, Extremadura, and the Region of Murcia for farmers dedicated to fruit or vineyards</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rfrio/id1665904406</t>
+  </si>
+  <si>
+    <t>Atfarm (IOS)</t>
+  </si>
+  <si>
+    <t>Digital farming solution that provides precise and efficient nitrogen and crop nutrition management</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/atfarm/id1450266720</t>
+  </si>
+  <si>
+    <t>Gerente de Ganadería (IOS)</t>
+  </si>
+  <si>
+    <t>A tool that helps track the location of your animals, their growth, health, and productivity.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/livestock-manager-farm-tracker/id6479564251</t>
+  </si>
+  <si>
+    <t>Gestión explotaciones agrarias (IOS)</t>
+  </si>
+  <si>
+    <t>Application designed to facilitate the creation and monitoring of actions on a farm (XEAGA)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/xesti%C3%B3n-explotaci%C3%B3ns-agrarias/id6695739…</t>
+  </si>
+  <si>
+    <t>AgroCuaderNo CuaderNo de campo (IOS)</t>
+  </si>
+  <si>
+    <t>Tool that allows you to manage your Cooperative / Olive Mill data</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrocuaderno-cuaderno-de-campo/id1342648389</t>
+  </si>
+  <si>
+    <t>BASF Agro (IOS)</t>
+  </si>
+  <si>
+    <t>At BASF Agro you will find complete information on the application for each crop, consult the available products and where to buy, information on seed treatment, and the control of diseases, weeds and pests.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/basf-agro-adviser/id1316177410</t>
+  </si>
+  <si>
+    <t>Agroseguro clientes (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroseguro-clientes/id1668989373</t>
+  </si>
+  <si>
+    <t>Farmable: App Gestión Agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Agricultural management platform that allows you to easily record everything you need for spraying, fertilization and harvesting in the SIEX Digital Field Notebook</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmable-app-gesti%C3%B3n-agr%C3%ADcola/id1456760…</t>
+  </si>
+  <si>
+    <t>Bovidata (IOS)</t>
+  </si>
+  <si>
+    <t>A tool for keeping a detailed record of each animal (age, weight, breed, and any vaccinations or treatments received) and making informed decisions about their care and management. It allows you to generate real-time graphs and statistics to easily track livestock progress in terms of weight, growth, and health.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bovidata/id6446290317</t>
+  </si>
+  <si>
+    <t>My MASCHIO GASPARDO (IOS)</t>
+  </si>
+  <si>
+    <t>My MASCHIO GASPARDO provides useful information and a wealth of content about MASCHIO GASPARDO's range of agricultural equipment. The app allows you to view product highlights, videos, and images, and download brochures.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-maschio-gaspardo/id808700645</t>
+  </si>
+  <si>
+    <t>Riego Citrus (IOS)</t>
+  </si>
+  <si>
+    <t>RIEGO CITRUS is a free public app developed by the Andalusian Institute of Agricultural, Fisheries, Food and Organic Production Research and Training (IFAPA) that provides an interface with irrigation recommendations for citrus crops adapted to water availability and any situation of restriction in the supply of water.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-citrus/id6739278947</t>
+  </si>
+  <si>
+    <t>Sensoterra (IOS)</t>
+  </si>
+  <si>
+    <t>Mobile application to monitor soil moisture in real time by probe and location that will send suggested actions to increase crop productivity and reduce irrigation costs</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sensoterra/id1077801373</t>
+  </si>
+  <si>
+    <t>Memorándum SIEX</t>
+  </si>
+  <si>
+    <t>Mobile application for the agricultural sector that automatically creates the digital field notebook and livestock farm book.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/memorandum-siex/id6450362288</t>
+  </si>
+  <si>
+    <t>Porcicola Control (IOS)</t>
+  </si>
+  <si>
+    <t>Welcome to Porcícola Control, the comprehensive solution for managing pig farms, designed specifically for you, the professional pig farmer. Our application provides you with the tools you need to optimize your farm management, improve the health of your pigs, and increase productivity.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicola-control/id6523417688</t>
+  </si>
+  <si>
+    <t>BOOSTERAGRO (IOS)</t>
+  </si>
+  <si>
+    <t>A tool that integrates climate, agronomic, and production information from your field</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/boosteragro/id1268230658</t>
+  </si>
+  <si>
+    <t>SENCROP (IOS)</t>
+  </si>
+  <si>
+    <t>Risk management and interventions for crops through measurements and weather forecasts specific to your area</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sencrop-local-weather-app/id1447941336</t>
+  </si>
+  <si>
+    <t>365Crop (IOS)</t>
+  </si>
+  <si>
+    <t>The 365Crop app lets you document crop production measurements, from tillage to harvest, as they happen. Even offline, you can record and view your crop production measurements, field maps, and various analyses on the go with great clarity. You can network with as many employees or family members as you like, create plans for each one, and monitor all the data at any time. This way, for example, individual reporting obligations for cross-compliance requirements can be met simply and reliably.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/365crop/id934480657</t>
+  </si>
+  <si>
+    <t>IG4 Agricultura Razonada (IOS)</t>
+  </si>
+  <si>
+    <t>Application for monitoring the fundamental parameters of a crop to optimize Quality, Productivity and Sustainability</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ig4-agricultura-razonada/id1354890391</t>
+  </si>
+  <si>
+    <t>Kaampo técnico (IOS)</t>
+  </si>
+  <si>
+    <t>A quick and easy tool to streamline the work of those responsible for advising and/or auditing compliance with different national and international certifications.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kaampo-tecnico/id6446362801</t>
+  </si>
+  <si>
+    <t>DOSAVIÑA (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dosavi%C3%B1a/id1413664423</t>
+  </si>
+  <si>
+    <t>ISAGRI PORC MOBILE (IOS)</t>
+  </si>
+  <si>
+    <t>A mobile application for pig farmers to record real-time farm events and easily access essential herd data. You can enter reproductive events (inseminations, matings, ultrasounds, farrowings, weanings), view sow records, and monitor waiting periods before culling. Additionally, you can record sow body condition (backfat) at different stages. You can create post-weaning and fattening batches by recording animal movements and health interventions.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porc-mobile/id1073637825</t>
+  </si>
+  <si>
+    <t>Agrónic App 2.0 (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agr%C3%B3nic-app-2-0/id6476872881</t>
+  </si>
+  <si>
+    <t>Cropwise Protector (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cropwise-protector/id1509531036</t>
+  </si>
+  <si>
+    <t>CAMPOGEST (IOS)</t>
+  </si>
+  <si>
+    <t>Management and recording of daily tasks on a farm</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/campogest-plus/id1480668569</t>
+  </si>
+  <si>
+    <t>Mi Granja (IOS)</t>
+  </si>
+  <si>
+    <t>Application for managing sheep, goat, and cattle farms. Using an electronic animal identification reader (bolus, electronic ear tag, microchip), it allows the generation of a database and control system for the farm, enabling the monitoring of different stages and situations that the animals go through, such as: Identification, Census, Ultrasound, Lambing, Losses, Blood Sampling, Milk Recording, etc.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/ph/app/mi-granja-app/id6692621958</t>
+  </si>
+  <si>
+    <t>Fitocampo (IOS)</t>
+  </si>
+  <si>
+    <t>Fitocampo APP is designed to allow companies in the plant protection, agriculture, and plant safety sectors to complete their field logs from a mobile device. Fitocampo APP is a mobile application designed so that any company in the plant protection, agriculture, and plant safety sectors can complete their field logs from a mobile device, simplifying the work for different professional profiles.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fitocampo/id1621032835</t>
+  </si>
+  <si>
+    <t>Xarvio Field Manager (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xarvio-field-manager/id1344893065</t>
+  </si>
+  <si>
+    <t>PhytechPlant (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/phytechplant/id1446740783</t>
+  </si>
+  <si>
+    <t>Plantae (IOS)</t>
+  </si>
+  <si>
+    <t>With Plantae, access your field data anytime. Check soil moisture, conductivity, and temperature levels to provide your plants with exactly what they need at any given time. - Real-time data collection. - Graphs of moisture, conductivity, and temperature. - Flow rate readings without having to go to the field.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantae/id1388302296</t>
+  </si>
+  <si>
+    <t>Agrizy: Smart agri-processing (IOS)</t>
+  </si>
+  <si>
+    <t>A mobile application that facilitates the sale of agricultural products and is very simple and profitable for farmers, agricultural production organizations, and agricultural processing industries.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrizy/id6447946426</t>
+  </si>
+  <si>
+    <t>FarmQA (IOS)</t>
+  </si>
+  <si>
+    <t>FarmQA is your digital agronomy assistant for crop monitoring, treatment recommendations, image analysis, and field analysis. Tip: FarmQA Advice streamlines agronomists' work by providing fast, digital treatment recommendations for your farmers. Customize recommendations and track details.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmqa/id1232043703</t>
+  </si>
+  <si>
+    <t>Climate Field view (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/climate-fieldview/id797902820</t>
+  </si>
+  <si>
+    <t>Agro (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/agro-la-red-agroalimentaria/id1586783518</t>
+  </si>
+  <si>
+    <t>AgriSat (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrisat/id1126338658</t>
+  </si>
+  <si>
+    <t>Peso Animal - Cerdos y ganado (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/peso-animal-cerdos-y-ganado/id6742767132</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicultor-gestor-de-cerdos/id6743422380</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-control-de-ganado/id6744004302</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/avicultor-control-de-aves/id6752305510</t>
+  </si>
+  <si>
+    <t>Catastro app (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/catastro-app/id6451143194</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/arcgis-field-maps/id1515671684</t>
+  </si>
+  <si>
+    <t>Rawdata (IOS)</t>
+  </si>
+  <si>
+    <t>Solution designed for agricultural companies, cooperatives, consultants and distributors</t>
+  </si>
+  <si>
+    <t>Web application, Mobile application</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rawdata-software-agr%C3%ADcola/id1555034213</t>
+  </si>
+  <si>
+    <t>meteoblue (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/meteoblue-weather-maps/id994459137</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Agricolum is an application designed by farmers, for farmers, consultants, and cooperatives. We are a team of farmers, agricultural engineers, and computer engineers who want to help the agricultural sector manage farms and improve farming practices.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703</t>
+  </si>
+  <si>
+    <t>SgaCex- Cuaderno de Explotación (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgacex/id6475663383</t>
+  </si>
+  <si>
+    <t>Farm to table (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farm-to-table-bd/id6742797397</t>
+  </si>
+  <si>
+    <t>Mi manada IONS</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/myherd/id1635517308</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ag-leader-agfiniti/id1458022253</t>
+  </si>
+  <si>
+    <t>Ganadero APP (IOS)</t>
+  </si>
+  <si>
+    <t>AEMET (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/el-tiempo-de-aemet/id784646178</t>
+  </si>
+  <si>
+    <t>AgroExact (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroexact/id1556242604</t>
+  </si>
+  <si>
+    <t>ISAGRI GEOFOLIA (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/geofolia/id756903921</t>
+  </si>
+  <si>
+    <t>Auravant (IOS)</t>
+  </si>
+  <si>
+    <t>App with functionalities for each stage of the crop production cycle, allowing the user to have layers of information and knowledge at the field level, in a quick way.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/auravant/id1437579869</t>
+  </si>
+  <si>
+    <t>GESTION RIEGO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gesti%C3%B3n-riego/id1253440243</t>
+  </si>
+  <si>
+    <t>MagicScout (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/magicscout/id1551769259?l=en-GB</t>
+  </si>
+  <si>
+    <t>IFAPA GUÍA PLAGAS (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-gu%C3%ADa/id1436813101</t>
+  </si>
+  <si>
+    <t>RiegoApp (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riegoapp/id971716684?l=en-GB</t>
+  </si>
+  <si>
+    <t>KALI-TOOLBOX (IOS)</t>
+  </si>
+  <si>
+    <t>You can identify deficiency symptoms in your crops at any time and find useful information about plant nutrients, K+S Minerals and Agriculture GmbH products, and their optimal use.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kali-toolbox/id868678366?l=en-GB</t>
+  </si>
+  <si>
+    <t>Mide Mapas Pro (IOS)</t>
+  </si>
+  <si>
+    <t>This app lets you quickly and easily draw polygons and measure distances, perimeters, and areas on Maps with crystal-clear accuracy. It even takes into account the curvature of the Earth's surface. Use it for small or large areas, then share your findings through any sharing app on your device.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/measure-map-pro/id443823801?l=en-GB</t>
+  </si>
+  <si>
+    <t>MONET VITICULTURAL (IOS)</t>
+  </si>
+  <si>
+    <t>Vineyard condition monitoring</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/monet-viticultura/id1493409082?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRICOLUM (IOS)</t>
+  </si>
+  <si>
+    <t>An application designed by farmers, for farmers, advisors or cooperatives that helps manage farms and improve agriculture (Digital Farm Management Notebook)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703?l=en-GB</t>
+  </si>
+  <si>
+    <t>OneSoil Scouting: Farming Tool (IOS)</t>
+  </si>
+  <si>
+    <t>Precision agriculture application that allows you to remotely monitor your crops, check weather conditions, NDVI (or “green index”), and add notes.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/onesoil-scouting-farming-tool/id1458134040?l=en-GB</t>
+  </si>
+  <si>
+    <t>OSIGRIS (IOS)</t>
+  </si>
+  <si>
+    <t>Digital field notebook for any type of crop, compliant with MAPA (SIEX) regulations, Global GAP, organic farming and integrated production</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/osigris-cuaderno-de-campo/id1586104532?l=en-GB</t>
+  </si>
+  <si>
+    <t>oliCloud (IOS)</t>
+  </si>
+  <si>
+    <t>APP developed specifically for the management of your olive grove and nut farms that allows control of the profitability of each farm, the phytosanitary products with which your farm has been treated and automatically generate your agricultural operation notebook.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/olicloud/id1299443123</t>
+  </si>
+  <si>
+    <t>PLANTCARE (IOS)</t>
+  </si>
+  <si>
+    <t>With this application you can find the product, dosage and application needed to treat a crop for a specific pest or disease</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantcare-pro/id576750037?l=en-GB</t>
+  </si>
+  <si>
+    <t>PLANTNET (IOS)</t>
+  </si>
+  <si>
+    <t>Collection, annotation, and retrieval of images to aid in the identification of wild plants</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantnet/id600547573?l=en-GB</t>
+  </si>
+  <si>
+    <t>PlantSnap (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantsnap-plant-identifier/id1451054346?l=en-GB</t>
+  </si>
+  <si>
+    <t>PRESVET (IOS)</t>
+  </si>
+  <si>
+    <t>Control of Veterinary Antibiotic Prescriptions</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/presvet/id1587886098?l=en-GB</t>
+  </si>
+  <si>
+    <t>RASVE APP (IOS)</t>
+  </si>
+  <si>
+    <t>Mobile application that aims to become a useful tool for Official Veterinary Services, both regional and central, to report in real time events related to the management of animal diseases and their administration</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rasve/id1556836078?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-frutosecos/id1605106792?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO BERRY (IOS)</t>
+  </si>
+  <si>
+    <t>Mobile application to consult irrigation recommendations for strawberry, raspberry and blueberry crops in the provinces of Cádiz, Huelva and Seville</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-berry/id1537564663?l=en-GB</t>
+  </si>
+  <si>
+    <t>SGA@PP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgaapp/id1605835326?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas (IOS)</t>
+  </si>
+  <si>
+    <t>An AI-powered precision agriculture solution that helps you remotely monitor, identify, and treat plant diseases and pests in your field, farm, and garden</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrio-plant-diagnosis-app/id1239193220?l=en-GB</t>
+  </si>
+  <si>
+    <t>SIAR APP (IOS)</t>
+  </si>
+  <si>
+    <t>Mobile application for managing an irrigation program by calculating the water needs and irrigation doses of 104 crops</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/siar/id1129186499?l=en-GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2829,54 +3777,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D279"/>
+  <dimension ref="A1:D396"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D279"/>
+      <selection activeCell="A1" sqref="A1:D396"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1154.861" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -2963,275 +3911,275 @@
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>82</v>
@@ -3243,65 +4191,65 @@
         <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>97</v>
@@ -3310,124 +4258,124 @@
         <v>6</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>122</v>
@@ -3436,96 +4384,96 @@
         <v>6</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>143</v>
@@ -3576,530 +4524,530 @@
         <v>6</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="C63" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>137</v>
+        <v>28</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>264</v>
@@ -4139,65 +5087,65 @@
         <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>285</v>
@@ -4209,51 +5157,51 @@
         <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
         <v>293</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>297</v>
@@ -4265,51 +5213,51 @@
         <v>298</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>309</v>
@@ -4377,121 +5325,121 @@
         <v>322</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>348</v>
@@ -4517,93 +5465,93 @@
         <v>352</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>353</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
         <v>359</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>365</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>372</v>
@@ -4612,460 +5560,460 @@
         <v>6</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B128" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="C128" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B129" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="C129" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="C130" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B132" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="C132" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B133" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B133" s="1" t="s">
+      <c r="C133" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B134" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B134" s="1" t="s">
+      <c r="C134" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B135" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B135" s="1" t="s">
+      <c r="C135" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B136" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="C136" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B137" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="C137" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B138" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="C138" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>470</v>
@@ -5091,121 +6039,121 @@
         <v>474</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>481</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>487</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
         <v>493</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>500</v>
@@ -5217,51 +6165,51 @@
         <v>501</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
         <v>511</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>512</v>
@@ -5287,191 +6235,191 @@
         <v>516</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
         <v>523</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>526</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>532</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>534</v>
+        <v>355</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B180" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B180" s="1" t="s">
+      <c r="C180" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="1" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B181" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B181" s="1" t="s">
+      <c r="C181" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="1" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B182" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="C182" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="1" t="s">
         <v>542</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B183" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="C183" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="1" t="s">
         <v>545</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B184" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="C184" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="1" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B185" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="B185" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C185" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>556</v>
@@ -5525,1272 +6473,2910 @@
         <v>566</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>567</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>559</v>
+        <v>577</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>391</v>
+        <v>593</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>617</v>
+        <v>640</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B222" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="B222" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C222" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
         <v>666</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
         <v>669</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B227" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>673</v>
-      </c>
-[...4 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B228" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B228" s="1" t="s">
+      <c r="C228" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>676</v>
-      </c>
-[...4 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B229" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="B229" s="1" t="s">
+      <c r="C229" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>679</v>
-      </c>
-[...4 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B230" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="B230" s="1" t="s">
+      <c r="C230" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>682</v>
-      </c>
-[...4 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B231" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="C231" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>685</v>
-      </c>
-[...4 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="B232" s="1" t="s">
+      <c r="C232" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>688</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>690</v>
-      </c>
-[...7 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>693</v>
-      </c>
-[...7 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>707</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>710</v>
-      </c>
-[...7 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>713</v>
-      </c>
-[...7 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>716</v>
-      </c>
-[...7 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>719</v>
-      </c>
-[...7 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B246" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>726</v>
-      </c>
-[...4 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>735</v>
-      </c>
-[...7 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>738</v>
-      </c>
-[...7 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B251" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="B251" s="1" t="s">
+      <c r="C251" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>741</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B252" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="B252" s="1" t="s">
+      <c r="C252" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B253" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="B253" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C253" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
         <v>748</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
         <v>751</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
         <v>754</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
         <v>757</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
         <v>760</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
         <v>763</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
         <v>766</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>792</v>
+        <v>634</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>795</v>
+        <v>494</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>800</v>
+        <v>506</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
         <v>802</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>800</v>
+        <v>574</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
         <v>804</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
         <v>807</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
         <v>810</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
         <v>813</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
         <v>816</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>821</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>