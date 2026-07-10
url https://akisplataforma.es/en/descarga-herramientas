--- v2 (2026-05-24)
+++ v3 (2026-07-10)
@@ -1679,50 +1679,113 @@
   <si>
     <t>Build your network and expand your business opportunities with professionals in the primary sector in Spain and Portugal.</t>
   </si>
   <si>
     <t>https://appagro.es/</t>
   </si>
   <si>
     <t>Sanzar</t>
   </si>
   <si>
     <t>Web/mobile platform for intelligent irrigation recommendations that allows for reduced water usage through soil sensing and other parameters</t>
   </si>
   <si>
     <t>https://ai-land-software.sanzar-group.com/</t>
   </si>
   <si>
     <t>Agroseguro Clientes</t>
   </si>
   <si>
     <t>Application whose purpose is to register claims for damages and notices of withdrawal in livestock</t>
   </si>
   <si>
     <t>https://agroseguro.es/clientes/aplicaciones/</t>
   </si>
   <si>
+    <t>ArcGIS Field Maps</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps is Esri's premier mapping application for mobile devices. Use Field Maps to explore maps you've created in ArcGIS, collect and update your authoritative data, and record where you've been—all from a single location-based application.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
+  </si>
+  <si>
+    <t>Kobotoolbox</t>
+  </si>
+  <si>
+    <t>Intuitive and adaptable data tools to maximize your impact. A data collection, management, and visualization platform used globally to accelerate positive social change.</t>
+  </si>
+  <si>
+    <t>https://www.kobotoolbox.org/</t>
+  </si>
+  <si>
+    <t>Windy</t>
+  </si>
+  <si>
+    <t>Tool with interface or resources available in Spanish, geared towards meteorology, planning, risk</t>
+  </si>
+  <si>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
+  </si>
+  <si>
+    <t>meteoblue</t>
+  </si>
+  <si>
+    <t>Tool with interface or resources available in Spanish oriented to meteorology, historical data, planning.</t>
+  </si>
+  <si>
+    <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
+  </si>
+  <si>
+    <t>Globalforestwatch</t>
+  </si>
+  <si>
+    <t>A tool with a Spanish-language interface and resources designed for monitoring, deforestation, and remote sensing. It is used in professional settings to improve the work of foresters and advisors through consistent record-keeping, task automation, data analysis, and decision support.</t>
+  </si>
+  <si>
+    <t>https://www.globalforestwatch.org/map/</t>
+  </si>
+  <si>
+    <t>OpenForis</t>
+  </si>
+  <si>
+    <t>Open Foris is an initiative that offers free and open-source solutions for monitoring forests and land. Developed with the conviction that innovative, accurate, and transparent forest monitoring can unlock the potential of forests for climate action and other benefits, it is a transformative accelerator working toward the digital public goods offered by the Food and Agriculture Organization of the United Nations (FAO), making cutting-edge forest monitoring capabilities widely accessible.</t>
+  </si>
+  <si>
+    <t>https://www.openforis.org/</t>
+  </si>
+  <si>
+    <t>CropWat</t>
+  </si>
+  <si>
+    <t>CROPWAT 8.0 for Windows is a computer program that calculates the water and irrigation needs of crops based on soil, climate and crop data.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
+  </si>
+  <si>
     <t>AgriSat</t>
   </si>
   <si>
     <t>It enables simple and intuitive crop monitoring throughout their growth cycle for improved agronomic management. Crop status, photosynthetic activity, and variability within the plot are visualized. This is achieved using dense time series of images from major Earth observation satellites of NASA and the European Space Agency, in many cases approaching a frequency of one image per week. The application displays the latest available image by default and facilitates chronological navigation through the image sequence.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
   </si>
   <si>
     <t>Peso Animal - Cerdos y ganado</t>
   </si>
   <si>
     <t>This calculator has been developed to facilitate the calculation of the weight of live or slaughtered animals without the use of scales. -Swine -Cattle -Buffalo -Horses -Sheep and Goats</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
   </si>
   <si>
     <t>Porcicultor: Gestor de cerdos</t>
   </si>
   <si>
     <t>Porcicultor: Your Best Ally for Managing Pig Farms. Discover Porcicultor, the 100% free pig manager that will help you control the expenses and profits of your fattening pig farms efficiently and without complications.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.hordev.porcicultor&amp;hl=es_419</t>
@@ -1815,113 +1878,50 @@
   <si>
     <t>Current Situation Viewer 2.0 The new version of the Current Situation Viewer, faster and optimized for mobile devices, offers greater efficiency and accessibility, with optimized performance and a fully responsive design for reliable use on desktop and mobile platforms. It displays the most up-to-date information on the fire season in Europe and the Mediterranean. This includes fire danger weather maps for today and forecasts up to 6 days ahead, as well as daily updated maps of fire hotspots and perimeters.</t>
   </si>
   <si>
     <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
   </si>
   <si>
     <t>Instituto Geográfico Nacional</t>
   </si>
   <si>
     <t>Territory observation, cartography and geographical data</t>
   </si>
   <si>
     <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
   </si>
   <si>
     <t>ArcGIS Survey123</t>
   </si>
   <si>
     <t>Transform everyday workflows with smart forms. Design smart forms and surveys with ArcGIS Survey123, a dynamic form builder. Accelerate data collection and improve the quality of results. Visualize and analyze information through a geographic lens to better understand where and why things happen. Share data via web maps, apps, and dashboards to inform decision-making and improve business processes.</t>
   </si>
   <si>
     <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
   </si>
   <si>
-    <t>ArcGIS Field Maps</t>
-[...61 lines deleted...]
-  <si>
     <t>BRCGS</t>
   </si>
   <si>
     <t>Tools to help you achieve certification and continuously improve. Brand owners are prioritizing product integrity more than ever. The transparency enabled by technology is transforming how trust is earned and lost, while supply chains are becoming longer and more complex, further increasing risks. To meet higher customer assurance requirements and comply with growing regulatory demands, BRCGS has developed a suite of digital tools to help sites maintain compliance, mitigate risk, and continuously improve.</t>
   </si>
   <si>
     <t>https://www.brcgs.com/digital-solutions/overview/</t>
   </si>
   <si>
     <t>IFS</t>
   </si>
   <si>
     <t>The IFS Food Standard reviews products and production processes to assess a food producer's ability to produce safe, authentic, and quality products, in accordance with legal requirements and customer specifications.</t>
   </si>
   <si>
     <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
   </si>
   <si>
     <t>Rainforest Alliance</t>
   </si>
   <si>
     <t>Our green frog, the symbol of Rainforest Alliance Sustainable Agriculture Certification, is known worldwide for its commitment to improving farmers' livelihoods, human rights, environmentally sound practices, and climate resilience. Millions of farms and businesses work with us to drive long-term impact across the supply chain. You can too! Partner with us now. Get started</t>
   </si>
   <si>
     <t>https://www.rainforest-alliance.org/es/para-negocios/</t>
@@ -2970,77 +2970,77 @@
   <si>
     <t>My MASCHIO GASPARDO provides useful information and a wealth of content about MASCHIO GASPARDO's range of agricultural equipment. The app allows you to view product highlights, videos, and images, and download brochures.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/my-maschio-gaspardo/id808700645</t>
   </si>
   <si>
     <t>Riego Citrus (IOS)</t>
   </si>
   <si>
     <t>RIEGO CITRUS is a free public app developed by the Andalusian Institute of Agricultural, Fisheries, Food and Organic Production Research and Training (IFAPA) that provides an interface with irrigation recommendations for citrus crops adapted to water availability and any situation of restriction in the supply of water.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/riego-citrus/id6739278947</t>
   </si>
   <si>
     <t>Sensoterra (IOS)</t>
   </si>
   <si>
     <t>Mobile application to monitor soil moisture in real time by probe and location that will send suggested actions to increase crop productivity and reduce irrigation costs</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/sensoterra/id1077801373</t>
   </si>
   <si>
+    <t>Porcicola Control (IOS)</t>
+  </si>
+  <si>
+    <t>Welcome to Porcícola Control, the comprehensive solution for managing pig farms, designed specifically for you, the professional pig farmer. Our application provides you with the tools you need to optimize your farm management, improve the health of your pigs, and increase productivity.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicola-control/id6523417688</t>
+  </si>
+  <si>
+    <t>BOOSTERAGRO (IOS)</t>
+  </si>
+  <si>
+    <t>A tool that integrates climate, agronomic, and production information from your field</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/boosteragro/id1268230658</t>
+  </si>
+  <si>
     <t>Memorándum SIEX</t>
   </si>
   <si>
     <t>Mobile application for the agricultural sector that automatically creates the digital field notebook and livestock farm book.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/memorandum-siex/id6450362288</t>
   </si>
   <si>
-    <t>Porcicola Control (IOS)</t>
-[...16 lines deleted...]
-  <si>
     <t>SENCROP (IOS)</t>
   </si>
   <si>
     <t>Risk management and interventions for crops through measurements and weather forecasts specific to your area</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/sencrop-local-weather-app/id1447941336</t>
   </si>
   <si>
     <t>365Crop (IOS)</t>
   </si>
   <si>
     <t>The 365Crop app lets you document crop production measurements, from tillage to harvest, as they happen. Even offline, you can record and view your crop production measurements, field maps, and various analyses on the go with great clarity. You can network with as many employees or family members as you like, create plans for each one, and monitor all the data at any time. This way, for example, individual reporting obligations for cross-compliance requirements can be met simply and reliably.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/365crop/id934480657</t>
   </si>
   <si>
     <t>IG4 Agricultura Razonada (IOS)</t>
   </si>
   <si>
     <t>Application for monitoring the fundamental parameters of a crop to optimize Quality, Productivity and Sustainability</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/ig4-agricultura-razonada/id1354890391</t>
@@ -3267,75 +3267,75 @@
   <si>
     <t>https://apps.apple.com/es/app/agroexact/id1556242604</t>
   </si>
   <si>
     <t>ISAGRI GEOFOLIA (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/geofolia/id756903921</t>
   </si>
   <si>
     <t>Auravant (IOS)</t>
   </si>
   <si>
     <t>App with functionalities for each stage of the crop production cycle, allowing the user to have layers of information and knowledge at the field level, in a quick way.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/auravant/id1437579869</t>
   </si>
   <si>
     <t>GESTION RIEGO (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/gesti%C3%B3n-riego/id1253440243</t>
   </si>
   <si>
+    <t>IFAPA GUÍA PLAGAS (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-gu%C3%ADa/id1436813101</t>
+  </si>
+  <si>
+    <t>RiegoApp (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riegoapp/id971716684?l=en-GB</t>
+  </si>
+  <si>
+    <t>KALI-TOOLBOX (IOS)</t>
+  </si>
+  <si>
+    <t>You can identify deficiency symptoms in your crops at any time and find useful information about plant nutrients, K+S Minerals and Agriculture GmbH products, and their optimal use.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kali-toolbox/id868678366?l=en-GB</t>
+  </si>
+  <si>
     <t>MagicScout (IOS)</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/magicscout/id1551769259?l=en-GB</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://apps.apple.com/es/app/kali-toolbox/id868678366?l=en-GB</t>
   </si>
   <si>
     <t>Mide Mapas Pro (IOS)</t>
   </si>
   <si>
     <t>This app lets you quickly and easily draw polygons and measure distances, perimeters, and areas on Maps with crystal-clear accuracy. It even takes into account the curvature of the Earth's surface. Use it for small or large areas, then share your findings through any sharing app on your device.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/measure-map-pro/id443823801?l=en-GB</t>
   </si>
   <si>
     <t>MONET VITICULTURAL (IOS)</t>
   </si>
   <si>
     <t>Vineyard condition monitoring</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/monet-viticultura/id1493409082?l=en-GB</t>
   </si>
   <si>
     <t>AGRICOLUM (IOS)</t>
   </si>
   <si>
     <t>An application designed by farmers, for farmers, advisors or cooperatives that helps manage farms and improve agriculture (Digital Farm Management Notebook)</t>
   </si>
@@ -6417,289 +6417,289 @@
         <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>559</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
         <v>564</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>567</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
         <v>582</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
         <v>585</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
         <v>588</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
         <v>591</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
         <v>594</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
         <v>597</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
         <v>600</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
         <v>603</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
         <v>606</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
         <v>612</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
         <v>615</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>616</v>
@@ -7604,51 +7604,51 @@
         <v>6</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
         <v>802</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>574</v>
+        <v>595</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
         <v>804</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
         <v>807</v>
@@ -8780,163 +8780,163 @@
         <v>6</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>556</v>
+        <v>577</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>559</v>
+        <v>580</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>562</v>
+        <v>583</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>565</v>
+        <v>586</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>568</v>
+        <v>589</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>601</v>
+        <v>556</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>610</v>
+        <v>565</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
         <v>1064</v>
@@ -9060,93 +9060,93 @@
         <v>6</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>111</v>
+        <v>306</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>306</v>
+        <v>369</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>369</v>
+        <v>1089</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1091</v>
+        <v>111</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
         <v>1096</v>