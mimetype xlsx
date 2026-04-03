--- v1 (2026-02-17)
+++ v2 (2026-04-03)
@@ -12,1262 +12,1037 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="329">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>GO-LINOMAR is organizing a workshop at CEBAS-CSIC in conjunction with the European project Salty Symphonies.</t>
+    <t>A3 PI.C1 Course. Digitization of meteorological data and pest detection</t>
+  </si>
+  <si>
+    <t>Technical days</t>
+  </si>
+  <si>
+    <t>Mon, 04/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 04/08/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>Objective : To understand the use of meteorological data in irrigation and agricultural management. To learn how to digitize and analyze this data to improve decision-making. To learn pest prediction…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/a3-pic1-course-digitization-meteorological-data-and-pest-detection</t>
+  </si>
+  <si>
+    <t>COAG is organizing a conference in Sahagún on the CAP 2026, environmental and social sustainability and other public policies.</t>
+  </si>
+  <si>
+    <t>Tue, 04/07/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>In person</t>
+  </si>
+  <si>
+    <t>On April 7, 2026 , COAG will hold the conference “CAP. Environmental and social sustainability objectives. Other public policies” in Sahagún (León) , a meeting aimed at professionals in the…</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>Rural Development, Training, and Employment Centre. C. Pedro Ponce de León, 11. 24320. Sahagún (León)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/coag-organizing-conference-sahagun-cap-2026-environmental-and-social-sustainability-and</t>
+  </si>
+  <si>
+    <t>Info Day Seville "Aid for Knowledge Exchange and Training and Information Activities"</t>
+  </si>
+  <si>
+    <t>Calls for applications information</t>
+  </si>
+  <si>
+    <t>Tue, 04/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Save the date! On April 7th , the "Info day Sevilla Aid Exchange of knowledge and training and information activities" event will take place at the EOI (School of Industrial Organization)…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>School of Industrial Organization in Seville</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/info-day-seville-aid-knowledge-exchange-and-training-and-information-activities</t>
+  </si>
+  <si>
+    <t>Exchange of experiences between Operational Groups and Innovative Projects: WINE SECTOR</t>
+  </si>
+  <si>
+    <t>Wed, 04/08/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 04/09/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>The CAP Network has designed a series of exchanges between members of the AEI-Agri's Local Organisations of Producers (GOOO), stakeholders involved in innovative projects, and other agents related to…</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona, Tarragona</t>
+  </si>
+  <si>
+    <t>Catalonia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/exchange-experiences-between-operational-groups-and-innovative-projects-wine-sector</t>
+  </si>
+  <si>
+    <t>Efficiency in pig production: the basis of profitability and competitiveness</t>
+  </si>
+  <si>
+    <t>Wed, 04/08/2026 - 09:45</t>
+  </si>
+  <si>
+    <t>Wed, 04/08/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>The white-coated pig sector in Spain is one of the most dynamic and competitive in Europe, with the Ebro Valley as a leading region in terms of population and innovation. Despite its remarkable…</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>María de Luna, 7, 50018 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/efficiency-pig-production-basis-profitability-and-competitiveness</t>
+  </si>
+  <si>
+    <t>International meeting on extensive livestock farming, grazing and transhumance.</t>
+  </si>
+  <si>
+    <t>Fairs</t>
+  </si>
+  <si>
+    <t>Thu, 04/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sat, 04/11/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Online, In person, Blended learning</t>
+  </si>
+  <si>
+    <t>The Celebration of the International Year of Grasslands and Shepherds - International Meeting in Madrid, will be a benchmark forum where researchers, livestock farmers, shepherds, technicians,…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>INSTITUTE OF ENGINEERING OF SPAIN Calle del General Arrando, 38, 28010 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/international-meeting-extensive-livestock-farming-grazing-and-transhumance</t>
+  </si>
+  <si>
+    <t>Habits, motivations and perceptions in the consumption of artisanal cheese</t>
+  </si>
+  <si>
+    <t>Dissemination of results, Workshops</t>
+  </si>
+  <si>
+    <t>Mon, 04/13/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mon, 04/13/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Why do people choose artisanal cheese? What role do flavor, price, and sustainability play? How much is known about local production? This webinar will present the main findings of a study conducted…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/habits-motivations-and-perceptions-consumption-artisanal-cheese</t>
+  </si>
+  <si>
+    <t>1st International Congress on Biodiversity and Agriculture (IBC)</t>
+  </si>
+  <si>
+    <t>Congresses</t>
+  </si>
+  <si>
+    <t>Tue, 04/14/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 04/17/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>The First International Congress on Biodiversity and Agriculture (ICBA) will take place in Spain between April 14 and 17, 2026. European agriculture is at a turning point. The loss of biodiversity,…</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/1st-international-congress-biodiversity-and-agriculture-ibc</t>
+  </si>
+  <si>
+    <t>COAG is organizing a conference in Sahagún on the CAP 2026, environmental and social sustainability and other public policies. - Cloned</t>
+  </si>
+  <si>
+    <t>Tue, 04/14/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 04/14/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111486</t>
+  </si>
+  <si>
+    <t>GOFAR TOUR 2026. Day trip in Spain</t>
+  </si>
+  <si>
+    <t>Wed, 04/15/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 04/15/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>A full day of robot demonstrations, direct feedback from Spanish farmers, and insights from distributors. Held at the John Deere Innovation Center, this event offers a unique opportunity to present…</t>
+  </si>
+  <si>
+    <t>Blvd. John Deere, 2, 28984 Parla, Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/gofar-tour-2026-day-trip-spain</t>
+  </si>
+  <si>
+    <t>Workshop on the digital field notebook in agriculture - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Thu, 04/16/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 04/16/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>The Union of Small Farmers and Livestock Breeders of Seville ( UPA Sevilla ) will hold an informative day on the digital field notebook on February 19, 2026 , aimed at farmers and professionals in…</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Business Initiatives Centre of Cañada Rosal (Seville)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111565</t>
+  </si>
+  <si>
+    <t>New irrigation and fertilization technologies to move towards more sustainable agriculture</t>
+  </si>
+  <si>
+    <t>Thu, 04/16/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 04/16/2026 - 15:55</t>
+  </si>
+  <si>
+    <t>On April 16, 2026, the face-to-face conference “New irrigation and fertilization technologies, evolution towards a more sustainable agriculture” will be held in Orihuela , a training event aimed at…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>Auditorium, Higher Polytechnic School, Miguel Hernández University of Orihuela (Alicante)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/new-irrigation-and-fertilization-technologies-move-towards-more-sustainable-agriculture</t>
+  </si>
+  <si>
+    <t>XVII Walnut Technical Conference 2026</t>
+  </si>
+  <si>
+    <t>Thu, 04/16/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 04/16/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Tentative date of the day. We will publish more information about the event soon. If you want to receive more information, click on the "I'm interested" button on the following webpage .</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Constantine</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xvii-walnut-technical-conference-2026</t>
+  </si>
+  <si>
+    <t>Workshop on the digital field notebook in agriculture - Cloned</t>
+  </si>
+  <si>
+    <t>Thu, 04/16/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 04/16/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111495</t>
+  </si>
+  <si>
+    <t>Úbeda hosts the VI National Congress of Masters and Operators of Olive Mills 2026</t>
+  </si>
+  <si>
+    <t>Sat, 04/18/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sat, 04/18/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Next Saturday, April 18, 2026 , the city of Úbeda , a World Heritage Site and undisputed leader in the olive oil sector, will once again become the essential meeting point for olive oil professionals…</t>
+  </si>
+  <si>
+    <t>Ubeda. Jaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/ubeda-hosts-vi-national-congress-masters-and-operators-olive-mills-2026</t>
+  </si>
+  <si>
+    <t>XVI SEAE Congress</t>
+  </si>
+  <si>
+    <t>Wed, 04/22/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Sat, 04/25/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The Spanish Society of Organic Agriculture and Agroecology (SEAE) will hold its XVI SEAE Congress from April 22nd to 25th, 2026, in Pamplona-Iruña. The Congress is being broadcast live from SEAE's…</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Pamplona. (Navarra).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xvi-seae-congress</t>
+  </si>
+  <si>
+    <t>XVII Expolevante-Níjar</t>
+  </si>
+  <si>
+    <t>Wed, 04/22/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 04/24/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>The Expolevante-Níjar agricultural fair will celebrate its seventeenth edition from April 22nd to 24th at the Campohermoso Exhibition and Congress Center , solidifying its position as one of the…</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Campohermoso Exhibition and Congress Centre 04100 Níjar Almería Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xvii-expolevante-nijar</t>
+  </si>
+  <si>
+    <t>New AG - International Agricultural Conference and Exhibition</t>
+  </si>
+  <si>
+    <t>Congresses, Dissemination of results, Technical days, Networking, Workshops</t>
+  </si>
+  <si>
+    <t>Mon, 04/27/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>Wed, 04/29/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Latest advances in specialty fertilizers, BioAg technologies and sustainable agriculture that will shape the future of crop production. The latest advances in specialty fertilizers, BioAg…</t>
+  </si>
+  <si>
+    <t>Hotel Riu Plaza España, Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/new-ag-international-agricultural-conference-and-exhibition</t>
+  </si>
+  <si>
+    <t>Demonstration workshop: "Predicting vineyard water needs for sustainable use of irrigation water"</t>
   </si>
   <si>
     <t>Workshops</t>
   </si>
   <si>
-    <t>Tue, 02/17/2026 - 11:11</t>
-[...176 lines deleted...]
-    <t>41st Fruit Growing Conference 2026</t>
+    <t>Tue, 04/28/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 04/28/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>The PRERIVID Supra-autonomous Operational Group On Tuesday, April 28, from 10:00 a.m. to 1:30 p.m. , a face-to-face demonstration workshop will be held to present the latest developments in the…</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/demonstration-workshop-predicting-vineyard-water-needs-sustainable-use-irrigation-water</t>
+  </si>
+  <si>
+    <t>Phytoma organizes the meeting "Present and Future of Phytosanitary Measures in Pistachio and Almond"</t>
+  </si>
+  <si>
+    <t>Tue, 04/28/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Wed, 04/29/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The meeting will be held on April 28 and 29 at the IRIAF in Tomelloso (Ciudad Real) The town of Tomelloso, in Ciudad Real, will become the world epicenter of nut research from April 28th to 29th .…</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>IRIAF of Tomelloso (Ciudad Real)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/phytoma-organizes-meeting-present-and-future-phytosanitary-measures-pistachio-and-almond</t>
+  </si>
+  <si>
+    <t>40 years of Spain in the EU: understanding the CAP to understand Europe</t>
+  </si>
+  <si>
+    <t>Seminars</t>
+  </si>
+  <si>
+    <t>Thu, 05/07/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/07/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>To mark the 40th anniversary of Spain's accession to the then European Economic Community , this meeting is conceived as a space for strategic reflection on the evolution and role of the Common…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/40-years-spain-eu-understanding-cap-understand-europe</t>
+  </si>
+  <si>
+    <t>FUTUROLIVA</t>
+  </si>
+  <si>
+    <t>Thu, 05/07/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 05/09/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>The new edition of FUTUROLIVA 2026 will open its doors from May 7th to 9th, this being the Fourteenth Edition of the Olive Fair, a very important event for the province of Jaén and which has grown in…</t>
+  </si>
+  <si>
+    <t>Av. Alcalde Eusebio Ortega Molina CP 23440 BAEZA (Jaén)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/futuroliva</t>
+  </si>
+  <si>
+    <t>IV International Congress on Animal Health and Welfare</t>
+  </si>
+  <si>
+    <t>Thu, 05/07/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Sat, 05/09/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The General Council of Colleges of the Veterinary Profession of Spain will hold the IV International Congress on Animal Health and Welfare on May 7, 8 and 9, 2026 at the Ateneo Mercantil in Valencia…</t>
+  </si>
+  <si>
+    <t>Mercantile Athenaeum of Valencia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/iv-international-congress-animal-health-and-welfare</t>
+  </si>
+  <si>
+    <t>XXIV Post-Harvest Technical Conference 2026</t>
+  </si>
+  <si>
+    <t>Thu, 05/07/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxiv-post-harvest-technical-conference-2026</t>
+  </si>
+  <si>
+    <t>EXPOVICAMAN FAIR</t>
+  </si>
+  <si>
+    <t>Thu, 05/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Sun, 05/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Agricultural and Livestock Fair of Castilla La-Mancha EXPOVICAMAN , the Castilla-La Mancha Agricultural and Livestock Fair, celebrates its 42nd edition in 2026. It is undoubtedly the most important…</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>IFAB Avda. Gregorio Arcos 19 02006 Albacete Albacete Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/expovicaman-fair</t>
+  </si>
+  <si>
+    <t>CULTIVA 2026 returns to irrigated land in the province of Huesca</t>
+  </si>
+  <si>
+    <t>Field demonstrations, Fairs</t>
+  </si>
+  <si>
+    <t>Wed, 05/13/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 05/14/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Connecting Innovation, Technology and Agriculture The CULTIVA 2026 Conference will be held on May 13th and 14th in Grañén-Albero Bajo , Huesca, on an irrigated farm . This event is the annual meeting…</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>Grañén-Albero Bajo, Huesca.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/cultiva-2026-returns-irrigated-land-province-huesca</t>
+  </si>
+  <si>
+    <t>Water resilience in agriculture: innovation in practice, by EU CAP Network</t>
+  </si>
+  <si>
+    <t>Tue, 05/19/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The conference “Water resilience in agriculture: innovation in practice” , a European meeting focused on innovation, knowledge exchange and the EIP-AGRI approach, will take place between May 19 and…</t>
+  </si>
+  <si>
+    <t>Hamburg (Germany)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/water-resilience-agriculture-innovation-practice-eu-cap-network</t>
+  </si>
+  <si>
+    <t>ENOFORUM FAIR</t>
+  </si>
+  <si>
+    <t>Wed, 05/20/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Enoforum is a technical-scientific congress and a fair dedicated to wineries and wine companies. Objective: to bring together supplier companies, researchers, winemakers and winery and vineyard…</t>
+  </si>
+  <si>
+    <t>Zaragoza Fair, A-2 Highway, km 311, 50012 Zaragoza, Zaragoza, Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/enoforum-fair</t>
+  </si>
+  <si>
+    <t>XXII Inter-regional Field Day on Winter Herbaceous Crops 2026</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxii-inter-regional-field-day-winter-herbaceous-crops-2026</t>
+  </si>
+  <si>
+    <t>Cadiz will host the XX SEFIN Congress and III BeMiPlant from May 26 to 28, 2026</t>
+  </si>
+  <si>
+    <t>Tue, 05/26/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 05/28/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cádiz will be the meeting point for the scientific community dedicated to nitrogen fixation and, increasingly, to a broader field of research: beneficial interactions between plants and…</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>Cadiz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/cadiz-will-host-xx-sefin-congress-and-iii-bemiplant-may-26-28-2026</t>
+  </si>
+  <si>
+    <t>EXPO FOODTECH</t>
+  </si>
+  <si>
+    <t>Wed, 05/27/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/28/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>Food technology for the food industry At Expo FoodTech, we don't just observe the future, we create it. This year's event is more than just an exhibition; it's a transformative journey to redefine…</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Bilbao- BEC</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/expo-foodtech</t>
+  </si>
+  <si>
+    <t>1st National Forum on Live Animal Transport</t>
+  </si>
+  <si>
+    <t>Congresses, Technical days</t>
+  </si>
+  <si>
+    <t>Fri, 05/29/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 05/29/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>On May 29, 2026, you have a date with the live animal transport sector. The event, organized by ANTA (National Association of Live Animal Transport) and 333 Corporate , will bring together…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/1st-national-forum-live-animal-transport</t>
+  </si>
+  <si>
+    <t>XVIII Almond Tree Day 2026</t>
+  </si>
+  <si>
+    <t>Wed, 06/03/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Wed, 06/03/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Les Borges Blanques</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xviii-almond-tree-day-2026</t>
+  </si>
+  <si>
+    <t>ABANCA INTERNATIONAL FAIR - GALICIA GREEN WEEK</t>
+  </si>
+  <si>
+    <t>Thu, 06/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Sun, 06/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The Abanca International Green Week of Galicia Fair reaches its 47th edition, firmly established as the largest multi-sector trade fair and leisure event in the northwest of the Iberian Peninsula .…</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>Silleda (Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/abanca-international-fair-galicia-green-week</t>
+  </si>
+  <si>
+    <t>NATIONAL AGRICULTURAL FAIR</t>
+  </si>
+  <si>
+    <t>Wed, 06/24/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Sun, 06/28/2026 - 23:30</t>
+  </si>
+  <si>
+    <t>It is a national, multi-sectoral fair held annually since 1960, perfectly consolidated, in which several productive sectors of our society coexist in harmony, where the most solid and which is a…</t>
+  </si>
+  <si>
+    <t>Manzanares</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/national-agricultural-fair</t>
+  </si>
+  <si>
+    <t>GALIFOREST</t>
+  </si>
+  <si>
+    <t>Thu, 07/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 07/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>The Galiforest Abanca forestry monograph will celebrate its eighth edition from July 2 to 4, 2026 on the mountain of the Sergude Agroforestry Training and Experimentation Center, located in the town…</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Boqueixón (A Coruña)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/galiforest</t>
+  </si>
+  <si>
+    <t>XXIX Rice Field Day 2026</t>
   </si>
   <si>
     <t>Dissemination of results, Technical days</t>
   </si>
   <si>
-    <t>Tue, 02/24/2026 - 14:00</t>
-[...56 lines deleted...]
-    <t>aviFORUM and incubaFORUM have established themselves as essential technical events for the professional poultry industry in Spain, Latin America, and Brazil. Each year, they bring together leading…</t>
+    <t>Thu, 08/27/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 08/27/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxix-rice-field-day-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Results of trials and innovations in extensive winter crops 2026</t>
+  </si>
+  <si>
+    <t>Fri, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 09/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/recomex-results-trials-and-innovations-extensive-winter-crops-2026</t>
+  </si>
+  <si>
+    <t>IX Conference of the Spanish Composting Network</t>
+  </si>
+  <si>
+    <t>Tue, 09/29/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Announcement of the dates and venue of the 9th Spanish Composting Network Conference. September 29 and 30, and October 1, 2026 . Granada , in the Great Hall of the Higher Technical School of…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Grenade</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/ix-conference-spanish-composting-network</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech will bring together agri-food innovation at the Innovarena exhibition space.</t>
+  </si>
+  <si>
+    <t>Tue, 10/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>The Alimentaria FoodTech trade fair will hold a new edition from October 6 to 8, 2026, at Fira de Barcelona's Gran Via venue. The innovation, technology, and ingredients fair for the agri-food…</t>
+  </si>
+  <si>
+    <t>Gran Via venue of Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/alimentaria-foodtech-will-bring-together-agri-food-innovation-innovarena-exhibition-space</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, from October 6 to 8, at IFEMA</t>
+  </si>
+  <si>
+    <t>Congresses, Fairs, Exchange of experiences, Networking, Seminars, Workshops</t>
+  </si>
+  <si>
+    <t>Tue, 10/06/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>From October 6 to 8, Fruit Attraction will once again transform Madrid into the world's leading meeting point for the fruit and vegetable sector. Organized by IFEMA MADRID and FEPEX , the trade fair…</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/fruit-attraction-october-6-8-ifema</t>
+  </si>
+  <si>
+    <t>XXII Congress of the Spanish Society of Phytopathology</t>
+  </si>
+  <si>
+    <t>Congresses, Dissemination of results, Technical days, Seminars, Workshops</t>
+  </si>
+  <si>
+    <t>Mon, 10/19/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/22/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>We are pleased to announce the XXII Congress of the Spanish Society of Phytopathology , which will take place in Palma de Mallorca from October 19 to 22, 2026 . As always, this meeting will be a…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxii-congress-spanish-society-phytopathology</t>
+  </si>
+  <si>
+    <t>XXXI IRTA Fruit Growing Conference 2026</t>
+  </si>
+  <si>
+    <t>Wed, 10/21/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tentative date of the day. More information about the event will be published soon. If you want to receive more information, click on the "I'm interested" button on the following webpage .</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxxi-irta-fruit-growing-conference-2026</t>
+  </si>
+  <si>
+    <t>SEPOR Fair, in Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Mon, 10/26/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/29/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) will once again become the main meeting point for the primary sector with the celebration of a new edition of SEPOR – Livestock, Industrial and Agri-food Fair , which will take place…</t>
+  </si>
+  <si>
+    <t>Lorca Fairgrounds Plaza de Santa Quiteria, s/n 30800 Lorca Murcia Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/sepor-fair-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: the new major event for the food industry arrives at IFEMA MADRID in February 2027</t>
+  </si>
+  <si>
+    <t>Tue, 02/16/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 02/18/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>The food and beverage industry in the Iberian Peninsula has reached a new milestone with the arrival of Anuga Select Ibérica , the major professional event to be held from February 16 to 18, 2027 at…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/anuga-select-iberica-new-major-event-food-industry-arrives-ifema-madrid-february-2027</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>Tue, 02/16/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 02/18/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28th International Water, Irrigation and Environment Exhibition SMAGUA's prestige, having become one of Europe's most important trade shows, attracts professionals from around the world who find a…</t>
+  </si>
+  <si>
+    <t>Zaragoza Fair A-2 Highway, km 311 50012 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, the major international event for the forestry sector in real working conditions</t>
+  </si>
+  <si>
+    <t>Thu, 05/27/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>Sat, 05/29/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>With 13 editions held since its first call in 1997 , Asturforesta has established itself as one of the main meeting points for professionals in the forestry sector, wood and its associated industry…</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>International Forestry Fair of Asturias, Tineo Town Hall, Town Hall Square, s/n, 33870 Tineo, Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/asturforesta-major-international-event-forestry-sector-real-working-conditions</t>
+  </si>
+  <si>
+    <t>EXPOBIOMASS FAIR</t>
+  </si>
+  <si>
+    <t>Tue, 09/28/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 09/30/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>AVEBIOM, Spanish Association for the Energy Valorization of Biomass AVEBIOM, the organizer of EXPOBIOMASA, is an association of the main players in the bioenergy sector, covering the entire biomass…</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
-    <t>Valladolid Fair</t>
-[...766 lines deleted...]
-  <si>
     <t>Valladolid Fair, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/events/expobiomass-fair</t>
-  </si>
-[...154 lines deleted...]
-    <t>https://akisplataforma.es/en/events/asturforesta-major-international-event-forestry-sector-real-working-conditions</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1574,68 +1349,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J64"/>
+  <dimension ref="A1:J49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J64"/>
+      <selection activeCell="A1" sqref="A1:J49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="181.527" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="160.389" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="121.399" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1645,2003 +1420,1533 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="E4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="I5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      <c r="I7" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>57</v>
+      </c>
       <c r="J7" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
       <c r="J8" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H10" s="1" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>108</v>
+        <v>88</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="G17" s="1"/>
+        <v>120</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B18" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="C18" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>32</v>
+        <v>128</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I20" s="1"/>
       <c r="J20" s="1" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I22" s="1"/>
       <c r="J22" s="1" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="G23" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="H23" s="1" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>157</v>
+        <v>67</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="G25" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="H25" s="1" t="s">
-        <v>47</v>
+        <v>173</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>169</v>
+        <v>50</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>76</v>
+        <v>149</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>85</v>
+        <v>179</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>150</v>
+        <v>183</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="G27" s="1"/>
+        <v>186</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="H27" s="1" t="s">
-        <v>32</v>
+        <v>187</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>154</v>
+        <v>188</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B28" s="1"/>
+        <v>190</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="C28" s="1" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>194</v>
+        <v>101</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1"/>
       <c r="J30" s="1" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>150</v>
+        <v>67</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>100</v>
+        <v>209</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>101</v>
+        <v>210</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>40</v>
+        <v>216</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>189</v>
+        <v>217</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>21</v>
+        <v>220</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>40</v>
+        <v>173</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>214</v>
+        <v>101</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>215</v>
+        <v>173</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>157</v>
+        <v>50</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>212</v>
+        <v>231</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="G35" s="1"/>
+        <v>233</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>234</v>
+      </c>
       <c r="H35" s="1" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="I35" s="1"/>
+        <v>235</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>236</v>
+      </c>
       <c r="J35" s="1" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>222</v>
+        <v>50</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>61</v>
+        <v>149</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>226</v>
+        <v>150</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>23</v>
+        <v>234</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>157</v>
+        <v>252</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H38" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="I38" s="1" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>21</v>
+        <v>252</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>157</v>
+        <v>50</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>232</v>
+        <v>260</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H42" s="1"/>
+        <v>55</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="I42" s="1" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>21</v>
+        <v>284</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>21</v>
+        <v>252</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>75</v>
+        <v>293</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>85</v>
+        <v>294</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>157</v>
+        <v>50</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>282</v>
+        <v>299</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>271</v>
+        <v>108</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>283</v>
+        <v>109</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>287</v>
+        <v>50</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>21</v>
+        <v>220</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-      <c r="H47" s="1"/>
+        <v>311</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="I47" s="1" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>157</v>
+        <v>50</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>291</v>
+        <v>318</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...15 lines deleted...]
-      <c r="I49" s="1"/>
+      <c r="H49" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>327</v>
+      </c>
       <c r="J49" s="1" t="s">
-        <v>310</v>
-[...88 lines deleted...]
-      <c r="H52" s="1" t="s">
         <v>328</v>
-      </c>
-[...386 lines deleted...]
-        <v>403</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>