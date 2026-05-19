--- v2 (2026-04-03)
+++ v3 (2026-05-19)
@@ -12,1034 +12,1040 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>A3 PI.C1 Course. Digitization of meteorological data and pest detection</t>
+    <t>Water resilience in agriculture: innovation in practice, by EU CAP Network</t>
   </si>
   <si>
     <t>Technical days</t>
   </si>
   <si>
-    <t>Mon, 04/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/08/2026 - 14:30</t>
+    <t>Tue, 05/19/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>In person</t>
+  </si>
+  <si>
+    <t>The conference “Water resilience in agriculture: innovation in practice” , a European meeting focused on innovation, knowledge exchange and the EIP-AGRI approach, will take place between May 19 and…</t>
+  </si>
+  <si>
+    <t>Hamburg (Germany)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/water-resilience-agriculture-innovation-practice-eu-cap-network</t>
+  </si>
+  <si>
+    <t>GO OLIVITECH is organizing a demonstration workshop on aerobiological monitoring and prediction of olive diseases</t>
+  </si>
+  <si>
+    <t>Field demonstrations, Dissemination of results, Technical days</t>
+  </si>
+  <si>
+    <t>Tue, 05/19/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>On May 19, 2026 , the municipality of La Puebla de Cazalla (Seville) will host the demonstration workshop of the OLIVITECH Operational Group, a day focused on the application of advanced…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>La Puebla de Cazalla (Seville)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/go-olivitech-organizing-demonstration-workshop-aerobiological-monitoring-and-prediction</t>
+  </si>
+  <si>
+    <t>ENOFORUM FAIR</t>
+  </si>
+  <si>
+    <t>Fairs</t>
+  </si>
+  <si>
+    <t>Wed, 05/20/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Enoforum is a technical-scientific congress and a fair dedicated to wineries and wine companies. Objective: to bring together supplier companies, researchers, winemakers and winery and vineyard…</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Zaragoza Fair, A-2 Highway, km 311, 50012 Zaragoza, Zaragoza, Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/enoforum-fair</t>
+  </si>
+  <si>
+    <t>CITOLIVA Toledo Seminar: "Sensory Analysis and Differentiation of Oils"</t>
+  </si>
+  <si>
+    <t>Seminars</t>
+  </si>
+  <si>
+    <t>Wed, 05/20/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>These training sessions aim to transfer high-value technical knowledge, bring innovation closer to the territory and provide professionals in the olive oil sector with practical tools to improve the…</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>Hualdo Houses. Camino de la Barca, s/n, 45533, El Carpio de Tajo (Toledo)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/citoliva-toledo-seminar-sensory-analysis-and-differentiation-oils</t>
+  </si>
+  <si>
+    <t>PRESENTATION OF NEW VARIETIES RESISTANT TO VERTICILLOSIS IN OLIVE TREES</t>
+  </si>
+  <si>
+    <t>Technical days, Workshops</t>
+  </si>
+  <si>
+    <t>Wed, 05/20/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Wed, 05/20/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Contents Presentation of three new olive varieties: 'Castula', 'Urgavona', and 'Iliturgitana', resistant to Verticillium wilt. The development of these varieties is a milestone for olive growing in…</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Mengíbar, Jaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/presentation-new-varieties-resistant-verticillosis-olive-trees</t>
+  </si>
+  <si>
+    <t>Encouraging generational change and incorporating young people and women into agricultural activity - Cloned</t>
+  </si>
+  <si>
+    <t>Wed, 05/20/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 05/20/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>COAG will hold the event “Stimulating generational change. Incorporation of young people and women into agricultural activity” on May 14, 2026 at the House of Culture in Arahal (Seville). This event…</t>
+  </si>
+  <si>
+    <t>House of Culture. Sevilla Room. c/ Doña Luisa, 1. 41600 Arahal (Seville)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111924</t>
+  </si>
+  <si>
+    <t>XXII Inter-regional Field Day on Winter Herbaceous Crops 2026</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tentative date of the day. We will publish more information about the event soon. If you want to receive more information, click on the "I'm interested" button on the following webpage .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxii-inter-regional-field-day-winter-herbaceous-crops-2026</t>
+  </si>
+  <si>
+    <t>UPA CLM organizes an information day about the Digital Field Notebook in Tarazona de la Mancha</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 14:44</t>
+  </si>
+  <si>
+    <t>The agricultural organization UPA Castilla-La Mancha will hold an informative day on May 21, 2026, focused on the use of the Digital Field Notebook in agriculture, a key tool for the management of…</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>Tarazona de la Mancha Town Hall (Albacete)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/upa-clm-organizes-information-day-about-digital-field-notebook-tarazona-la-mancha</t>
+  </si>
+  <si>
+    <t>Field demonstration day on fertilizers (Novelda de Guadiana)</t>
+  </si>
+  <si>
+    <t>Field demonstrations, Technical days</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>On May 21st , in the municipality of Novelda de Guadiana (Badajoz) will host a field demonstration day on fertilizers , aimed at farmers and professionals in the agricultural sector interested in…</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>Polygon 681, Plot 46 of the Municipality of Novelda del Guadiana (Badajoz).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/field-demonstration-day-fertilizers-novelda-guadiana</t>
+  </si>
+  <si>
+    <t>Sustainable use of agro-industrial waste through insect farming</t>
+  </si>
+  <si>
+    <t>Workshops</t>
+  </si>
+  <si>
+    <t>Fri, 05/22/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 05/22/2026 - 14:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>Objective : To understand the use of meteorological data in irrigation and agricultural management. To learn how to digitize and analyze this data to improve decision-making. To learn pest prediction…</t>
-[...14 lines deleted...]
-    <t>On April 7, 2026 , COAG will hold the conference “CAP. Environmental and social sustainability objectives. Other public policies” in Sahagún (León) , a meeting aimed at professionals in the…</t>
+    <t>This training course aims to promote the efficient and sustainable use of waste generated by the agribusiness sector by transforming it into valuable resources through insect breeding and management…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>C/ Pintor Lorenzo Casanova, 62- 2º 03003</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/sustainable-use-agro-industrial-waste-through-insect-farming-0</t>
+  </si>
+  <si>
+    <t>Frog and insect farming: nature as a model of sustainability</t>
+  </si>
+  <si>
+    <t>This training course aims to address the breeding of frogs and insects as highly efficient, low-environmental-impact protein sources. Production techniques, sustainable management practices, and…</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>León</t>
-[...95 lines deleted...]
-    <t>The Celebration of the International Year of Grasslands and Shepherds - International Meeting in Madrid, will be a benchmark forum where researchers, livestock farmers, shepherds, technicians,…</t>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Calle Huertas, 12, 49211 Carbellino, Zamora</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/frog-and-insect-farming-nature-model-sustainability</t>
+  </si>
+  <si>
+    <t>CITOLIVA Toledo Seminar: "From conventional management to integrated and organic production in olive groves"</t>
+  </si>
+  <si>
+    <t>Mon, 05/25/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Tue, 05/26/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/citoliva-toledo-seminar-conventional-management-integrated-and-organic-production-olive</t>
+  </si>
+  <si>
+    <t>GO LINOMAR: WEBINAR presenting the results</t>
+  </si>
+  <si>
+    <t>Dissemination of results</t>
+  </si>
+  <si>
+    <t>Mon, 05/25/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Mon, 05/25/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>The LINOMAR Operational Group is holding a webinar to disseminate the results of this innovation and research initiative promoted by the Federation of Agricultural Cooperatives of Murcia (Fecoam),…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>CEBAS-CSIC Auditorium / Espinardo University Campus / Building 3A - Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/go-linomar-webinar-presenting-results</t>
+  </si>
+  <si>
+    <t>GO UBAVIDA holds a demonstration workshop on low-alcohol and dealcoholized wines in Pontevedra</t>
+  </si>
+  <si>
+    <t>Tue, 05/26/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 05/26/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>On May 26 , 2026, GO UBAVIDA will host a demonstration workshop focused on sustainable strategies applied to vineyards and wineries for obtaining grapes with low sugar content and dealcoholized wines…</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>Paco &amp; Lola Winery (Valdamor, 18, Xil. 36968 Meaño – Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/go-ubavida-holds-demonstration-workshop-low-alcohol-and-dealcoholized-wines-pontevedra</t>
+  </si>
+  <si>
+    <t>Cadiz will host the XX SEFIN Congress and III BeMiPlant from May 26 to 28, 2026</t>
+  </si>
+  <si>
+    <t>Congresses</t>
+  </si>
+  <si>
+    <t>Tue, 05/26/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 05/28/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cádiz will be the meeting point for the scientific community dedicated to nitrogen fixation and, increasingly, to a broader field of research: beneficial interactions between plants and…</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>Cadiz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/cadiz-will-host-xx-sefin-congress-and-iii-bemiplant-may-26-28-2026</t>
+  </si>
+  <si>
+    <t>Sustainable use of agro-industrial waste through insect farming - Cloned</t>
+  </si>
+  <si>
+    <t>Tue, 05/26/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 05/26/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111937</t>
+  </si>
+  <si>
+    <t>CITOLIVA Toledo Seminar: "Natural allies for the phytosanitary management of olive groves"</t>
+  </si>
+  <si>
+    <t>Wed, 05/27/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/28/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/citoliva-toledo-seminar-natural-allies-phytosanitary-management-olive-groves</t>
+  </si>
+  <si>
+    <t>EXPO FOODTECH</t>
+  </si>
+  <si>
+    <t>Wed, 05/27/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/28/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>Food technology for the food industry At Expo FoodTech, we don't just observe the future, we create it. This year's event is more than just an exhibition; it's a transformative journey to redefine…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Bilbao- BEC</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/expo-foodtech</t>
+  </si>
+  <si>
+    <t>Informative workshop on the digital field notebook in Jaén  - Cloned</t>
+  </si>
+  <si>
+    <t>Wed, 05/27/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 05/27/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>UPA will hold an informative day on April 28, 2026, focused on the use of the digital field notebook in agriculture , a key tool in the digitization process of the agricultural sector and in the…</t>
+  </si>
+  <si>
+    <t>Avda. de Andalucía, nº 165, local number 4, La Puerta de Segura (Jaén).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111898</t>
+  </si>
+  <si>
+    <t>Demonstration day on the use of virtual fencing collars optimized for farm management</t>
+  </si>
+  <si>
+    <t>Thu, 05/28/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/28/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Demonstration day organized by the UPM in which the use of new technologies for the management of livestock farms will be addressed. PROGRAM 10:00 - 10:30. Reception of attendees. Opening of the day…</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
-    <t>INSTITUTE OF ENGINEERING OF SPAIN Calle del General Arrando, 38, 28010 Madrid, Spain</t>
-[...131 lines deleted...]
-    <t>Tentative date of the day. We will publish more information about the event soon. If you want to receive more information, click on the "I'm interested" button on the following webpage .</t>
+    <t>"Baldan Martinez" cattle ranch (La Constancia Equestrian Center - Belvis del Jarama, Madrid)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/demonstration-day-use-virtual-fencing-collars-optimized-farm-management</t>
+  </si>
+  <si>
+    <t>Innovation and Integrated Management in Avocado Production - Cloned</t>
+  </si>
+  <si>
+    <t>Thu, 05/28/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/28/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Avocado production has become a strategic crop in various regions of Spain, driven by domestic demand and export opportunities. This training activity offers an up-to-date and comprehensive overview…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/node/111689</t>
+  </si>
+  <si>
+    <t>First National Forum on the Transport of Live Animals</t>
+  </si>
+  <si>
+    <t>Congresses, Fairs</t>
+  </si>
+  <si>
+    <t>Fri, 05/29/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 05/29/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>The city of Lleida will host the 1st National Forum on the Transport of Live Animals with a program focused on the major challenges of transporting live animals. PROGRAM 4:00 PM to 4:10 PM…</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Llotja de Lleida (Auditorium 2 – Leandre Cristòfol)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/first-national-forum-transport-live-animals</t>
+  </si>
+  <si>
+    <t>XVIII Almond Tree Day 2026</t>
+  </si>
+  <si>
+    <t>Wed, 06/03/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Wed, 06/03/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Les Borges Blanques</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xviii-almond-tree-day-2026</t>
+  </si>
+  <si>
+    <t>State seminar on cooperation and exchange in short marketing channels</t>
+  </si>
+  <si>
+    <t>Technical days, Seminars</t>
+  </si>
+  <si>
+    <t>Thu, 06/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 06/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>On June 4th, the RIA-CCC network will hold its National Seminar in Madrid, a day aimed at advisors, producers, researchers, technicians from public entities, and other key stakeholders in the agri-…</t>
+  </si>
+  <si>
+    <t>General Directorate of Rural Development, Innovation and Agri-food Training, C/ Gran Vía de San Francisco, 4 and 6, 7th floor, 28005 Madrid · Room 7C</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/state-seminar-cooperation-and-exchange-short-marketing-channels</t>
+  </si>
+  <si>
+    <t>ABANCA INTERNATIONAL FAIR - GALICIA GREEN WEEK</t>
+  </si>
+  <si>
+    <t>Thu, 06/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Sun, 06/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The Abanca International Green Week of Galicia Fair reaches its 47th edition, firmly established as the largest multi-sector trade fair and leisure event in the northwest of the Iberian Peninsula .…</t>
+  </si>
+  <si>
+    <t>Silleda (Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/abanca-international-fair-galicia-green-week</t>
+  </si>
+  <si>
+    <t>Online workshop on developing fertilization plans for citrus fruits with a practical demonstration of a digital assistant</t>
+  </si>
+  <si>
+    <t>Fri, 06/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 06/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The entry into force, on September 1st, of the requirement to develop Fertilization Plans for most farms is driving the need for tools and procedures that facilitate compliance for advisors and…</t>
+  </si>
+  <si>
+    <t>On-line</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/online-workshop-developing-fertilization-plans-citrus-fruits-practical-demonstration-digital</t>
+  </si>
+  <si>
+    <t>National Infoday: Circular Bio-based Europe (CBE JU) - 2026 Call</t>
+  </si>
+  <si>
+    <t>Calls for applications information, Technical days</t>
+  </si>
+  <si>
+    <t>Tue, 06/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 06/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>The CDTI is organizing the national Infoday of the Circular Bio-based Europe (CBE JU) initiative, which will be an information session presenting the program, its rules of participation and the…</t>
+  </si>
+  <si>
+    <t>CDTI Multipurpose Room. Calle Cid 4, Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/national-infoday-circular-bio-based-europe-cbe-ju-2026-call</t>
+  </si>
+  <si>
+    <t>GO PRERIVID demonstration workshop: "Irrigation and plant cover in the Duero Valley"</t>
+  </si>
+  <si>
+    <t>Thu, 06/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 06/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>The PRERIVID Supra-autonomous Operational Group On Thursday, June 11, from 10:00 a.m. to 2:00 p.m. , a face-to-face demonstration workshop will be held to present the latest developments of the…</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Casas s/n Granja Sardón, Diseminados 54 Sardón de Duero - 47340, VALLADOLID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/go-prerivid-demonstration-workshop-irrigation-and-plant-cover-duero-valley</t>
+  </si>
+  <si>
+    <t>LESS FOOTPRINT, MORE FUTURE: practical sustainability for the dairy sector</t>
+  </si>
+  <si>
+    <t>Exchange of experiences, Technical days</t>
+  </si>
+  <si>
+    <t>Tue, 06/16/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Tue, 06/16/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>Online, In person</t>
+  </si>
+  <si>
+    <t>This conference aims to address the challenges associated with the dairy sector's transition from a practical perspective: how to better measure the carbon footprint, what solutions can truly help…</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>CFEA Pedro Murias, Lugar A Granxa, 1, CP 27797, Ribadeo, Lugo</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/less-footprint-more-future-practical-sustainability-dairy-sector</t>
+  </si>
+  <si>
+    <t>NATIONAL AGRICULTURAL FAIR</t>
+  </si>
+  <si>
+    <t>Wed, 06/24/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Sun, 06/28/2026 - 23:30</t>
+  </si>
+  <si>
+    <t>It is a national, multi-sectoral fair held annually since 1960, perfectly consolidated, in which several productive sectors of our society coexist in harmony, where the most solid and which is a…</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>Manzanares</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/national-agricultural-fair</t>
+  </si>
+  <si>
+    <t>GALIFOREST</t>
+  </si>
+  <si>
+    <t>Thu, 07/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 07/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>The Galiforest Abanca forestry monograph will celebrate its eighth edition from July 2 to 4, 2026 on the mountain of the Sergude Agroforestry Training and Experimentation Center, located in the town…</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Boqueixón (A Coruña)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/galiforest</t>
+  </si>
+  <si>
+    <t>The University of Salamanca hosts the II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+  </si>
+  <si>
+    <t>Thu, 07/23/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 07/24/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The University of Salamanca will organize the II International AGRIENVIRONMENT Symposium (IAS 2026) on July 23 and 24, 2026 , an international scientific meeting that will bring together experts,…</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/university-salamanca-hosts-ii-international-agrienvironment-symposium-ias-2026</t>
+  </si>
+  <si>
+    <t>XXIX Rice Field Day 2026</t>
+  </si>
+  <si>
+    <t>Dissemination of results, Technical days</t>
+  </si>
+  <si>
+    <t>Thu, 08/27/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 08/27/2026 - 23:00</t>
   </si>
   <si>
     <t>Tarragona</t>
   </si>
   <si>
-    <t>Constantine</t>
-[...116 lines deleted...]
-    <t>The PRERIVID Supra-autonomous Operational Group On Tuesday, April 28, from 10:00 a.m. to 1:30 p.m. , a face-to-face demonstration workshop will be held to present the latest developments in the…</t>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxix-rice-field-day-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Results of trials and innovations in extensive winter crops 2026</t>
+  </si>
+  <si>
+    <t>Fri, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 09/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/recomex-results-trials-and-innovations-extensive-winter-crops-2026</t>
+  </si>
+  <si>
+    <t>IX Conference of the Spanish Composting Network</t>
+  </si>
+  <si>
+    <t>Tue, 09/29/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Announcement of the dates and venue of the 9th Spanish Composting Network Conference. September 29 and 30, and October 1, 2026 . Granada , in the Great Hall of the Higher Technical School of…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Grenade</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/ix-conference-spanish-composting-network</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech will bring together agri-food innovation at the Innovarena exhibition space.</t>
+  </si>
+  <si>
+    <t>Tue, 10/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>The Alimentaria FoodTech trade fair will hold a new edition from October 6 to 8, 2026, at Fira de Barcelona's Gran Via venue. The innovation, technology, and ingredients fair for the agri-food…</t>
+  </si>
+  <si>
+    <t>Gran Via venue of Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/alimentaria-foodtech-will-bring-together-agri-food-innovation-innovarena-exhibition-space</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, from October 6 to 8, at IFEMA</t>
+  </si>
+  <si>
+    <t>Congresses, Fairs, Exchange of experiences, Networking, Seminars, Workshops</t>
+  </si>
+  <si>
+    <t>Tue, 10/06/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>From October 6 to 8, Fruit Attraction will once again transform Madrid into the world's leading meeting point for the fruit and vegetable sector. Organized by IFEMA MADRID and FEPEX , the trade fair…</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/fruit-attraction-october-6-8-ifema</t>
+  </si>
+  <si>
+    <t>European Meeting of Artisan Cheeses and Dairy Products 2026</t>
+  </si>
+  <si>
+    <t>Mon, 10/19/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Wed, 10/21/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>From October 19 to 21, cheese and dairy lovers from all over Europe will meet in the Basque Country to participate in the FACEnetwork Congress (Farmhouse and Artisan Cheese &amp; Dairy Producers…</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/european-meeting-artisan-cheeses-and-dairy-products-2026</t>
+  </si>
+  <si>
+    <t>XXII Congress of the Spanish Society of Phytopathology</t>
+  </si>
+  <si>
+    <t>Congresses, Dissemination of results, Technical days, Seminars, Workshops</t>
+  </si>
+  <si>
+    <t>Mon, 10/19/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/22/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>We are pleased to announce the XXII Congress of the Spanish Society of Phytopathology , which will take place in Palma de Mallorca from October 19 to 22, 2026 . As always, this meeting will be a…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxii-congress-spanish-society-phytopathology</t>
+  </si>
+  <si>
+    <t>XXXI IRTA Fruit Growing Conference 2026</t>
+  </si>
+  <si>
+    <t>Wed, 10/21/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tentative date of the day. More information about the event will be published soon. If you want to receive more information, click on the "I'm interested" button on the following webpage .</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxxi-irta-fruit-growing-conference-2026</t>
+  </si>
+  <si>
+    <t>SEPOR Fair, in Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Mon, 10/26/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/29/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) will once again become the main meeting point for the primary sector with the celebration of a new edition of SEPOR – Livestock, Industrial and Agri-food Fair , which will take place…</t>
+  </si>
+  <si>
+    <t>Lorca Fairgrounds Plaza de Santa Quiteria, s/n 30800 Lorca Murcia Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/sepor-fair-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia will host the 6th National Congress of Agricultural Engineers in October</t>
+  </si>
+  <si>
+    <t>Tue, 10/27/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 10/30/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The event, which will be held from October 27 to 30, 2026 at the City of Arts and Sciences, will bring together professionals and experts to analyze the major changes that are redefining agricultural…</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
-    <t>https://akisplataforma.es/en/events/demonstration-workshop-predicting-vineyard-water-needs-sustainable-use-irrigation-water</t>
-[...224 lines deleted...]
-    <t>1st National Forum on Live Animal Transport</t>
+    <t>City of Arts. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/valencia-will-host-6th-national-congress-agricultural-engineers-october</t>
+  </si>
+  <si>
+    <t>9th edition of the Agricultural Machinery Fair</t>
+  </si>
+  <si>
+    <t>Tue, 01/26/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 01/29/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria , the biennial agricultural machinery trade fair organized by Feria de Valladolid, will hold its next edition in January 2027, specifically from January 26 to 29. During those four days,…</t>
+  </si>
+  <si>
+    <t>Valladolid Fair, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/9th-edition-agricultural-machinery-fair</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: the new major event for the food industry arrives at IFEMA MADRID in February 2027</t>
+  </si>
+  <si>
+    <t>Tue, 02/16/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 02/18/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>The food and beverage industry in the Iberian Peninsula has reached a new milestone with the arrival of Anuga Select Ibérica , the major professional event to be held from February 16 to 18, 2027 at…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/anuga-select-iberica-new-major-event-food-industry-arrives-ifema-madrid-february-2027</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
   </si>
   <si>
     <t>Congresses, Technical days</t>
   </si>
   <si>
-    <t>Fri, 05/29/2026 - 11:11</t>
-[...262 lines deleted...]
-  <si>
     <t>Tue, 02/16/2027 - 14:00</t>
   </si>
   <si>
     <t>Thu, 02/18/2027 - 23:00</t>
   </si>
   <si>
     <t>28th International Water, Irrigation and Environment Exhibition SMAGUA's prestige, having become one of Europe's most important trade shows, attracts professionals from around the world who find a…</t>
   </si>
   <si>
     <t>Zaragoza Fair A-2 Highway, km 311 50012 Zaragoza</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/events/smagua</t>
   </si>
   <si>
     <t>Asturforesta, the major international event for the forestry sector in real working conditions</t>
   </si>
   <si>
     <t>Thu, 05/27/2027 - 18:00</t>
   </si>
   <si>
     <t>Sat, 05/29/2027 - 23:00</t>
   </si>
   <si>
     <t>With 13 editions held since its first call in 1997 , Asturforesta has established itself as one of the main meeting points for professionals in the forestry sector, wood and its associated industry…</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>International Forestry Fair of Asturias, Tineo Town Hall, Town Hall Square, s/n, 33870 Tineo, Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/events/asturforesta-major-international-event-forestry-sector-real-working-conditions</t>
   </si>
   <si>
     <t>EXPOBIOMASS FAIR</t>
   </si>
   <si>
     <t>Tue, 09/28/2027 - 09:00</t>
   </si>
   <si>
     <t>Thu, 09/30/2027 - 23:00</t>
   </si>
   <si>
     <t>AVEBIOM, Spanish Association for the Energy Valorization of Biomass AVEBIOM, the organizer of EXPOBIOMASA, is an association of the main players in the bioenergy sector, covering the entire biomass…</t>
-  </si>
-[...4 lines deleted...]
-    <t>Valladolid Fair, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/events/expobiomass-fair</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1349,68 +1355,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J49"/>
+  <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J49"/>
+      <selection activeCell="A1" sqref="A1:J48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="160.389" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="176.814" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1422,1531 +1428,1507 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
-      <c r="I2" s="1"/>
+      <c r="I2" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="J2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B5" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="C5" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B6" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="C6" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="I7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="G9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="I9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" s="1" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>128</v>
+        <v>41</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>129</v>
+        <v>42</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>135</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H19" s="1"/>
+        <v>136</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>137</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>139</v>
+        <v>45</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="I20" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>144</v>
+      </c>
       <c r="J20" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>154</v>
+        <v>45</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>50</v>
+        <v>160</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>71</v>
+        <v>164</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>168</v>
+        <v>60</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>149</v>
+        <v>112</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>179</v>
+        <v>113</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>183</v>
+        <v>45</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>186</v>
-[...6 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
       <c r="I27" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="H28" s="1"/>
+        <v>195</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>151</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>46</v>
+        <v>202</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>11</v>
+        <v>206</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>101</v>
+        <v>210</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="I30" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>212</v>
+      </c>
       <c r="J30" s="1" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>64</v>
+        <v>112</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>220</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>173</v>
+        <v>238</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>50</v>
+        <v>235</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>233</v>
+        <v>60</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>234</v>
+        <v>61</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>150</v>
+        <v>251</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H37" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B37" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I37" s="1" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>101</v>
+        <v>264</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>252</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>101</v>
+        <v>270</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>37</v>
+        <v>136</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>29</v>
+        <v>278</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>50</v>
+        <v>235</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>260</v>
+        <v>164</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>277</v>
+        <v>27</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>284</v>
+        <v>117</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>288</v>
+        <v>85</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>252</v>
+        <v>27</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>286</v>
+        <v>301</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>173</v>
+        <v>202</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="1" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>50</v>
+        <v>312</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H46" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="I46" s="1" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>220</v>
+        <v>27</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>45</v>
+        <v>322</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>46</v>
+        <v>323</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>318</v>
+        <v>91</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>319</v>
+        <v>202</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>321</v>
-[...31 lines deleted...]
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>