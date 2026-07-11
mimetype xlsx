--- v3 (2026-05-19)
+++ v4 (2026-07-11)
@@ -12,1040 +12,404 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Water resilience in agriculture: innovation in practice, by EU CAP Network</t>
+    <t>The University of Salamanca hosts the II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+  </si>
+  <si>
+    <t>Congresses</t>
+  </si>
+  <si>
+    <t>Thu, 07/23/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 07/24/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>In person</t>
+  </si>
+  <si>
+    <t>The University of Salamanca will organize the II International AGRIENVIRONMENT Symposium (IAS 2026) on July 23 and 24, 2026 , an international scientific meeting that will bring together experts,…</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/university-salamanca-hosts-ii-international-agrienvironment-symposium-ias-2026</t>
+  </si>
+  <si>
+    <t>XXIX Rice Field Day 2026</t>
+  </si>
+  <si>
+    <t>Dissemination of results, Technical days</t>
+  </si>
+  <si>
+    <t>Thu, 08/27/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 08/27/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Tentative date of the day. We will publish more information about the event soon. If you want to receive more information, click on the "I'm interested" button on the following webpage .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxix-rice-field-day-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Results of trials and innovations in extensive winter crops 2026</t>
+  </si>
+  <si>
+    <t>Fri, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 09/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/recomex-results-trials-and-innovations-extensive-winter-crops-2026</t>
+  </si>
+  <si>
+    <t>IX Conference of the Spanish Composting Network</t>
   </si>
   <si>
     <t>Technical days</t>
   </si>
   <si>
-    <t>Tue, 05/19/2026 - 11:11</t>
-[...26 lines deleted...]
-    <t>On May 19, 2026 , the municipality of La Puebla de Cazalla (Seville) will host the demonstration workshop of the OLIVITECH Operational Group, a day focused on the application of advanced…</t>
+    <t>Tue, 09/29/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Announcement of the dates and venue of the 9th Spanish Composting Network Conference. September 29 and 30, and October 1, 2026 . Granada , in the Great Hall of the Higher Technical School of…</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...8 lines deleted...]
-    <t>ENOFORUM FAIR</t>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Grenade</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/ix-conference-spanish-composting-network</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech will bring together agri-food innovation at the Innovarena exhibition space.</t>
   </si>
   <si>
     <t>Fairs</t>
   </si>
   <si>
-    <t>Wed, 05/20/2026 - 00:00</t>
-[...5 lines deleted...]
-    <t>Enoforum is a technical-scientific congress and a fair dedicated to wineries and wine companies. Objective: to bring together supplier companies, researchers, winemakers and winery and vineyard…</t>
+    <t>Tue, 10/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>The Alimentaria FoodTech trade fair will hold a new edition from October 6 to 8, 2026, at Fira de Barcelona's Gran Via venue. The innovation, technology, and ingredients fair for the agri-food…</t>
+  </si>
+  <si>
+    <t>Gran Via venue of Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/alimentaria-foodtech-will-bring-together-agri-food-innovation-innovarena-exhibition-space</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, from October 6 to 8, at IFEMA</t>
+  </si>
+  <si>
+    <t>Congresses, Fairs, Exchange of experiences, Networking, Seminars, Workshops</t>
+  </si>
+  <si>
+    <t>Tue, 10/06/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>From October 6 to 8, Fruit Attraction will once again transform Madrid into the world's leading meeting point for the fruit and vegetable sector. Organized by IFEMA MADRID and FEPEX , the trade fair…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/fruit-attraction-october-6-8-ifema</t>
+  </si>
+  <si>
+    <t>XXII Congress of the Spanish Society of Phytopathology</t>
+  </si>
+  <si>
+    <t>Congresses, Dissemination of results, Technical days, Seminars, Workshops</t>
+  </si>
+  <si>
+    <t>Mon, 10/19/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/22/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>We are pleased to announce the XXII Congress of the Spanish Society of Phytopathology , which will take place in Palma de Mallorca from October 19 to 22, 2026 . As always, this meeting will be a…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxii-congress-spanish-society-phytopathology</t>
+  </si>
+  <si>
+    <t>XXXI IRTA Fruit Growing Conference 2026</t>
+  </si>
+  <si>
+    <t>Wed, 10/21/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tentative date of the day. More information about the event will be published soon. If you want to receive more information, click on the "I'm interested" button on the following webpage .</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxxi-irta-fruit-growing-conference-2026</t>
+  </si>
+  <si>
+    <t>SEPOR Fair, in Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Mon, 10/26/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/29/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) will once again become the main meeting point for the primary sector with the celebration of a new edition of SEPOR – Livestock, Industrial and Agri-food Fair , which will take place…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Lorca Fairgrounds Plaza de Santa Quiteria, s/n 30800 Lorca Murcia Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/sepor-fair-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia will host the 6th National Congress of Agricultural Engineers in October</t>
+  </si>
+  <si>
+    <t>Tue, 10/27/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 10/30/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The event, which will be held from October 27 to 30, 2026 at the City of Arts and Sciences, will bring together professionals and experts to analyze the major changes that are redefining agricultural…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>City of Arts. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/valencia-will-host-6th-national-congress-agricultural-engineers-october</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: the new major event for the food industry arrives at IFEMA MADRID in February 2027</t>
+  </si>
+  <si>
+    <t>Tue, 02/16/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 02/18/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>The food and beverage industry in the Iberian Peninsula has reached a new milestone with the arrival of Anuga Select Ibérica , the major professional event to be held from February 16 to 18, 2027 at…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/anuga-select-iberica-new-major-event-food-industry-arrives-ifema-madrid-february-2027</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>Congresses, Technical days</t>
+  </si>
+  <si>
+    <t>Tue, 02/16/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 02/18/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28th International Water, Irrigation and Environment Exhibition SMAGUA's prestige, having become one of Europe's most important trade shows, attracts professionals from around the world who find a…</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
-    <t>Zaragoza Fair, A-2 Highway, km 311, 50012 Zaragoza, Zaragoza, Spain</t>
-[...503 lines deleted...]
-    <t>The PRERIVID Supra-autonomous Operational Group On Thursday, June 11, from 10:00 a.m. to 2:00 p.m. , a face-to-face demonstration workshop will be held to present the latest developments of the…</t>
+    <t>Zaragoza Fair A-2 Highway, km 311 50012 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, the major international event for the forestry sector in real working conditions</t>
+  </si>
+  <si>
+    <t>Thu, 05/27/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>Sat, 05/29/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>With 13 editions held since its first call in 1997 , Asturforesta has established itself as one of the main meeting points for professionals in the forestry sector, wood and its associated industry…</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>International Forestry Fair of Asturias, Tineo Town Hall, Town Hall Square, s/n, 33870 Tineo, Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/asturforesta-major-international-event-forestry-sector-real-working-conditions</t>
+  </si>
+  <si>
+    <t>EXPOBIOMASS FAIR</t>
+  </si>
+  <si>
+    <t>Tue, 09/28/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 09/30/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>AVEBIOM, Spanish Association for the Energy Valorization of Biomass AVEBIOM, the organizer of EXPOBIOMASA, is an association of the main players in the bioenergy sector, covering the entire biomass…</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
-    <t>Casas s/n Granja Sardón, Diseminados 54 Sardón de Duero - 47340, VALLADOLID</t>
-[...298 lines deleted...]
-  <si>
     <t>Valladolid Fair, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
-  </si>
-[...76 lines deleted...]
-    <t>AVEBIOM, Spanish Association for the Energy Valorization of Biomass AVEBIOM, the organizer of EXPOBIOMASA, is an association of the main players in the bioenergy sector, covering the entire biomass…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/events/expobiomass-fair</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1355,68 +719,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J48"/>
+      <selection activeCell="A1" sqref="A1:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="176.814" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="121.399" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1426,1509 +790,475 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1"/>
-      <c r="H2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="I2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="I5" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="1" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="I8" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="J8" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>87</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>36</v>
+        <v>96</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>115</v>
-[...9 lines deleted...]
-      <c r="C16" s="1" t="s">
         <v>118</v>
-      </c>
-[...1027 lines deleted...]
-        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>