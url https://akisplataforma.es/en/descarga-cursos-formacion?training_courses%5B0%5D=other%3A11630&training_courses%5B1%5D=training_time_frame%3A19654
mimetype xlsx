--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -47,156 +47,156 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Grafting and pruning in vineyards</t>
   </si>
   <si>
-    <t>Mon, 11/03/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/07/2025 - 19:00</t>
+    <t>Mon, 3 Nov 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Nov 2025 - 19:00</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Finca El Socorro, Ctra. Chinchón - Belmonte de Tajo, 28380 , Madrid  28380 Colmenar de Oreja</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>In-person course, 20 hours long. From Monday, November 3 to Friday, November 7, 2025, at Finca El Socorro, Colmenar de Oreja. From 3:00 PM to 7:00 PM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/grafting-and-pruning-vineyards</t>
   </si>
   <si>
     <t>Intensive pig farming</t>
   </si>
   <si>
-    <t>Mon, 09/01/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/04/2025 - 21:00</t>
+    <t>Mon, 1 Sep 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 4 Sep 2025 - 21:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Pedrera, Centro IFAPA las Torres</t>
   </si>
   <si>
     <t>CHARACTERISTICS OF PIG PRODUCTION ANIMAL HEALTH, HYGIENE AND BIOSECURITY MANAGEMENT ENVIRONMENTAL AND CLIMATE CHANGE MANAGEMENT OF FARMS INFORMATION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/intensive-pig-farming-0</t>
   </si>
   <si>
     <t>Seeds, biodiversity and climate change: Strategies for resilience and sustainability</t>
   </si>
   <si>
-    <t>Tue, 07/15/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/15/2025 - 18:00</t>
+    <t>Tue, 15 Jul 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 15 Jul 2025 - 18:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>Amorebieta (Vizcaya)</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>On July 15th, the training session "Seeds, Biodiversity, and Climate Change: Strategies for Resilience and Sustainability" (2nd Edition) will take…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/seeds-biodiversity-and-climate-change-strategies-resilience-and-sustainability</t>
   </si>
   <si>
     <t>Low-Emission Livestock Farming: From Agricultural Measurement to Genetic Progress</t>
   </si>
   <si>
-    <t>Mon, 02/24/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/28/2025 - 00:00</t>
+    <t>Mon, 24 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Feb 2025 - 00:00</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>Key reasons to attend this course Know the advantages and disadvantages of different methane measurement devices on the farm. Understand how to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/low-emission-livestock-farming-agricultural-measurement-genetic-progress</t>
   </si>
   <si>
     <t>Animal welfare in pigs</t>
   </si>
   <si>
-    <t>Fri, 11/29/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/31/2025 - 00:00</t>
+    <t>Fri, 29 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 31 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>With this course you will learn the regulations regarding pig welfare and their handling and breeding conditions, as well as the cleaning and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-pigs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -521,52 +521,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="147.393" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>