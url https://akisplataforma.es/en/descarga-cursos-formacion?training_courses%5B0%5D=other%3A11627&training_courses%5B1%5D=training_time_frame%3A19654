--- v0 (2026-08-08)
+++ v1 (2026-10-29)
@@ -12,1457 +12,1478 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Basic Course: "Digital and Sustainable Transformation in Agricultural Management"</t>
+  </si>
+  <si>
+    <t>Wed, 20 May 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 21 May 2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>C. Enamorats, 62-64 baixos 08013 Barcelona</t>
+  </si>
+  <si>
+    <t>Online, In person</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>A 7-hour blended learning course that includes an ONLINE session on digital platforms and their relationship with administration, and another session…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/basic-course-digital-and-sustainable-transformation-agricultural-management-0</t>
+  </si>
+  <si>
     <t>SUSTAINABLE MANAGEMENT OF IRRIGATION AND FERTIGATION IN MANGO</t>
   </si>
   <si>
-    <t>Wed, 05/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/08/2026 - 14:00</t>
+    <t>Wed, 6 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 8 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Centro Ifapa de Málaga</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Contents Water in the soil and in the plant. 3 Water quality and salinity problems. Irrigation techniques and optimization. Agronomic and Hydraulic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-management-irrigation-and-fertigation-mango</t>
   </si>
   <si>
     <t>Free online seminar “SIEX, REA and CUE: keys to registration as an authorized entity”</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 04/10/2026 - 22:22</t>
+    <t>Fri, 10 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 10 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>Sí</t>
-[...1 lines deleted...]
-  <si>
     <t>On April 10, 2026 , aGROSlab is organizing the online seminar “SIEX, REA and CUE: Keys to Registration as an Authorized Entity” , a free and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-siex-rea-and-cue-keys-registration-authorized-entity</t>
   </si>
   <si>
     <t>Advanced tools for irrigation and nutrition</t>
   </si>
   <si>
-    <t>Thu, 04/09/2026 - 00:00</t>
+    <t>Thu, 9 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Agri-food cooperatives offer farmers an online course on advanced irrigation and nutrition tools.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-tools-irrigation-and-nutrition</t>
   </si>
   <si>
     <t>Registration is now open for the free online course "Digitization of meteorological data and pest detection"</t>
   </si>
   <si>
-    <t>Mon, 04/06/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Wed, 04/08/2026 - 22:22</t>
+    <t>Mon, 6 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Wed, 8 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>iRiego has opened registration for the free online course “Digitization of Meteorological Data and Pest Detection” , which will be held from April 6…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/registration-now-open-free-online-course-digitization-meteorological-data-and-pest</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Natural allies for the phytosanitary management of olive groves”</t>
   </si>
   <si>
-    <t>Mon, 03/23/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 11:11</t>
+    <t>Mon, 23 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Campus Universitario de Rabanales. Córdoba</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>CITOLIVA is organizing the seminar “Natural allies for the phytosanitary management of the olive grove” in Cordoba (March 23 and 24), focusing on the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-natural-allies-phytosanitary-management-olive-groves</t>
   </si>
   <si>
     <t>Free online seminar “Fertilization plans in extensive crops”</t>
   </si>
   <si>
-    <t>Fri, 03/20/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 03/20/2026 - 22:22</t>
+    <t>Fri, 20 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 20 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>The correct development of a fertilization plan is increasingly crucial for optimizing costs, improving nutrient use efficiency, and complying with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-fertilization-plans-extensive-crops</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Sensory Analysis and Differentiation of Oils”</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 03/19/2026 - 11:11</t>
+    <t>Wed, 18 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 19 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>On March 18 and 19 , the seminar “Sensory Analysis and Differentiation of Oils” will take place in Córdoba, a theoretical-practical training focused…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-sensory-analysis-and-differentiation-oils</t>
   </si>
   <si>
     <t>Greenhouse Horticultural Production Course</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 00:00</t>
+    <t>Wed, 18 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria</t>
   </si>
   <si>
     <t>Become an expert in horticultural production CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouse-horticultural-production-course-0</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Physico-chemical composition of olive oils”</t>
   </si>
   <si>
-    <t>Mon, 03/16/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/17/2026 - 11:11</t>
+    <t>Mon, 16 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 17 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>CITOLIVA is holding the seminar “Physico-chemical composition of olive oils” in Cordoba on March 16 and 17 , a proposal to delve deeper into the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-physico-chemical-composition-olive-oils</t>
   </si>
   <si>
     <t>Fertilization and manure in organic farming</t>
   </si>
   <si>
-    <t>Sun, 03/15/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/25/2026 - 00:00</t>
+    <t>Sun, 15 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 25 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Goals Acquire the fundamentals of fertilization and the different composting techniques, as well as their main applications in organic agriculture,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fertilization-and-manure-organic-farming</t>
   </si>
   <si>
     <t>Free online seminar “Digitizing agricultural advice”</t>
   </si>
   <si>
-    <t>Fri, 03/13/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 03/13/2026 - 22:22</t>
+    <t>Fri, 13 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 13 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>On March 13, 2026 , from 09:00 to 10:15 h, aGROSlab will hold the online seminar “Digitizing agricultural advice” , a practical session aimed at…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-digitizing-agricultural-advice</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Olive oil quality in a changing climate context”</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 03/12/2026 - 11:11</t>
+    <t>Wed, 11 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 12 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>On March 11 and 12, CITOLIVA is organizing the seminar "Olive oil quality in a changing climate context" in Córdoba, focusing on how climate and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-olive-oil-quality-changing-climate-context</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Intelligent Irrigation and Nutrition”</t>
   </si>
   <si>
-    <t>Mon, 03/09/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/10/2026 - 11:11</t>
+    <t>Mon, 9 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 10 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>CITOLIVA is holding the "Intelligent Irrigation and Nutrition" seminar in Córdoba, a technical training aimed at improving the efficient management…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-intelligent-irrigation-and-nutrition</t>
   </si>
   <si>
     <t>aGROSlab offers a free online seminar on how to develop subscription plans that comply with regulations</t>
   </si>
   <si>
-    <t>Fri, 02/27/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/27/2026 - 19:00</t>
+    <t>Fri, 27 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Feb 2026 - 19:00</t>
   </si>
   <si>
     <t>Developing clear, justifiable, and operational fertilization plans has become a key element in meeting increasingly stringent regulatory requirements…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agroslab-offers-free-online-seminar-how-develop-subscription-plans-comply</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: FRUIT GROWING</t>
   </si>
   <si>
-    <t>Mon, 02/23/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/09/2026 - 00:00</t>
+    <t>Mon, 23 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 9 Jun 2026 - 00:00</t>
   </si>
   <si>
     <t>Palma del Río</t>
   </si>
   <si>
     <t>This course has at least one face-to-face module. This course includes at least one online module. Courses offered on the IFAPA e-learning platform…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-fruit-growing-0</t>
   </si>
   <si>
     <t>Sustainable resource management in microalgae production</t>
   </si>
   <si>
-    <t>Mon, 02/16/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Mon, 02/16/2026 - 14:44</t>
+    <t>Mon, 16 Feb 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Mon, 16 Feb 2026 - 14:44</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>AINIA. Parque Tecnológico de Valencia Av. Benjamín Franklin, 5-11. 46980 Paterna, Valencia</t>
   </si>
   <si>
     <t>Next Friday , February 16th, from 09:00 to 14:00 at AINIAL, a free demonstration workshop entitled “Sustainable resource management in microalgae…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-resource-management-microalgae-production</t>
   </si>
   <si>
     <t>Efficient Composting: Keys to Valorizing Waste from the Agro-industrial Sector</t>
   </si>
   <si>
-    <t>Thu, 02/12/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Thu, 02/12/2026 - 14:44</t>
+    <t>Thu, 12 Feb 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Thu, 12 Feb 2026 - 14:44</t>
   </si>
   <si>
     <t>Melilla</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Centro Sociocultural Roque Baños. Calle del Médico D. Juan Martínez, 30520 Jumilla, Murcia</t>
   </si>
   <si>
     <t>Next Friday , February 12, from 09:00 to 14:00 in Jumilla (Murcia) , a free training day entitled “Efficient Composting: Keys to Valorizing Waste…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-composting-keys-valorizing-waste-agro-industrial-sector</t>
   </si>
   <si>
     <t>Professional expert program in biostimulants and biocontrol</t>
   </si>
   <si>
-    <t>Tue, 01/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/05/2027 - 23:59</t>
+    <t>Tue, 13 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Mar 2027 - 23:59</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Levante (COIAL), with the support of the Spanish Association of Agronutrient Manufacturers (AEFA),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-expert-program-biostimulants-and-biocontrol</t>
   </si>
   <si>
     <t>Efficient avocado production: practices to improve yield and quality</t>
   </si>
   <si>
-    <t>Thu, 11/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/27/2025 - 14:00</t>
+    <t>Thu, 27 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Nov 2025 - 14:00</t>
   </si>
   <si>
     <t>Cádiz</t>
   </si>
   <si>
     <t>Edificio Maestro Quico C. Vega Maldonado, 18, 11370 Los Barrios, Cádiz</t>
   </si>
   <si>
     <t>ASETAGA is organizing a training workshop on "Efficient Avocado Production: Practices to Improve Yield and Quality" with the participation of a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-avocado-production-practices-improve-yield-and-quality</t>
   </si>
   <si>
     <t>Seminar: Development of an irrigation and fertilization plan</t>
   </si>
   <si>
-    <t>Mon, 11/24/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Mon, 11/24/2025 - 18:00</t>
+    <t>Mon, 24 Nov 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Mon, 24 Nov 2025 - 18:00</t>
   </si>
   <si>
     <t>The digitalization of the agri-food sector is progressing rapidly, driven by regulations increasingly focused on achieving more efficient,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/seminar-development-irrigation-and-fertilization-plan</t>
   </si>
   <si>
     <t>Demonstration session on artificial intelligence, geomatics, and drones applied to extensive and tree crops</t>
   </si>
   <si>
-    <t>Fri, 11/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/07/2025 - 20:00</t>
+    <t>Fri, 7 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>Finca Experimental de Rabanales (Universidad de Córdoba). Córdoba.</t>
   </si>
   <si>
-    <t>On November 7, 2025 , the University of Seville will hold an in-person demonstration event entitled "Field Practice Based on Artificial Intelligence…</t>
+    <t>On November 7, 2025 , the University of Seville will hold an in-person demonstration event entitled "Field Practice Based on Artificial Intelligence,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-session-artificial-intelligence-geomatics-and-drones-applied</t>
   </si>
   <si>
     <t>Creating Fertilizer Plans with aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 10/31/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/31/2025 - 10:00</t>
+    <t>Fri, 31 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 31 Oct 2025 - 10:00</t>
   </si>
   <si>
     <t>After analyzing the basic regulatory framework for sustainable soil nutrition in Spain and laying the groundwork for developing fertilizer plans,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/creating-fertilizer-plans-agroslab</t>
   </si>
   <si>
     <t>Specialized training for agri-food advisors on advances in plant fertilization</t>
   </si>
   <si>
-    <t>Wed, 10/29/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/03/2025 - 00:00</t>
+    <t>Wed, 29 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 3 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
     <t>30-hour online course with application deadline until 10/14/2025 Observations Criteria for evaluating applications at: https://lajunta.es/5chea…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-agri-food-advisors-advances-plant-fertilization</t>
   </si>
   <si>
     <t>Demonstration day on equipment for measuring field variability and variable input distribution</t>
   </si>
   <si>
-    <t>Tue, 10/28/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/28/2025 - 20:00</t>
+    <t>Tue, 28 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 28 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>On October 28, 2025 , the University of Córdoba (UCO) will hold a face-to-face demonstration event entitled "Equipment for measuring field…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-day-equipment-measuring-field-variability-and-variable-input</t>
   </si>
   <si>
     <t>Update on the valorization of agricultural waste and composting methods</t>
   </si>
   <si>
-    <t>Mon, 10/06/2025 - 09:15</t>
-[...2 lines deleted...]
-    <t>Fri, 10/10/2025 - 13:15</t>
+    <t>Mon, 6 Oct 2025 - 09:15</t>
+  </si>
+  <si>
+    <t>Fri, 10 Oct 2025 - 13:15</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Nalda. La Rioja.</t>
   </si>
   <si>
     <t>As part of the El Colletero 2025 training program, the course "Updating the Recovery of Agricultural Waste and Composting Methods" will be held in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/update-valorization-agricultural-waste-and-composting-methods</t>
   </si>
   <si>
     <t>Arbusculovesicular mycorrhiza update</t>
   </si>
   <si>
-    <t>Mon, 09/29/2025 - 09:15</t>
-[...2 lines deleted...]
-    <t>Mon, 09/29/2025 - 13:15</t>
+    <t>Mon, 29 Sep 2025 - 09:15</t>
+  </si>
+  <si>
+    <t>Mon, 29 Sep 2025 - 13:15</t>
   </si>
   <si>
     <t>As part of the El Colletero 2025 training program, the "Arbusculovesicular Mycorrhiza Update" course will be held in the Riojan town of Nalda from…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/arbusculovesicular-mycorrhiza-update</t>
   </si>
   <si>
     <t>Hydroponic cultivation course</t>
   </si>
   <si>
-    <t>Mon, 09/22/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 09/30/2025 - 20:00</t>
+    <t>Mon, 22 Sep 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Sep 2025 - 20:00</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Finca La Isla, Ctra. N-III, Km 22.  28500 Arganda del Rey</t>
   </si>
   <si>
     <t>In-person course, 20 hours long. September 22, 23, 24, 29, and 30, 2025, from 4:00 p.m. to 8:00 p.m., at Finca La Isla, Arganda del Rey. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/hydroponic-cultivation-course</t>
   </si>
   <si>
     <t>Using native microbiology for sustainable production with plant extracts. Learn how to prepare microbial inoculants.</t>
   </si>
   <si>
-    <t>Fri, 09/12/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/12/2025 - 14:00</t>
+    <t>Fri, 12 Sep 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>CIFEA (Torre Pacheco); Av. D. Gerardo Molina, 20, 30700 Torre-Pacheco, Murcia</t>
   </si>
   <si>
     <t>The workshop provides farmers with information that will enable them to become completely independent of commercial products, empowering them to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/using-native-microbiology-sustainable-production-plant-extracts-learn-how-prepare</t>
   </si>
   <si>
     <t>Professional Certificate in Auxiliary Activities in Agriculture</t>
   </si>
   <si>
-    <t>Sun, 09/07/2025 - 00:00</t>
+    <t>Sun, 7 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Perform auxiliary operations on agricultural crops following instructions from superiors or a work plan, and complying with occupational risk…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-certificate-auxiliary-activities-agriculture-0</t>
   </si>
   <si>
     <t>Fertilization advisory technician</t>
   </si>
   <si>
-    <t>Mon, 07/14/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Workers in the agricultural and agri-food sectors and those interested in joining these sectors. CONTENTS: Soil as a receptor of nutrients and water…</t>
+    <t>Mon, 14 Jul 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 17 Jul 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Workers in the agricultural and agri-food sectors and those interested in joining these sectors. CONTENTS: Soil as a receptor of nutrients and water.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fertilization-advisory-technician</t>
   </si>
   <si>
     <t>Agricultural pesticides - basic level</t>
   </si>
   <si>
-    <t>Wed, 07/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/16/2025 - 00:00</t>
+    <t>Wed, 9 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 16 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>Torremejía (Badajoz)</t>
   </si>
   <si>
     <t>Number of Hours : 25 Recipients: Aimed at auxiliary personnel involved in ground and air treatments, including non-agricultural personnel, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-0</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 07/14/2025 - 00:00</t>
+    <t>Mon, 7 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 14 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Valdecasa de Tajo (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-1</t>
   </si>
   <si>
     <t>Seminar on the Sustainable Use of Plant Protection and Fertilizer Application Equipment. Foundations for Proper Regulation and Technological Innovation</t>
   </si>
   <si>
-    <t>Tue, 07/01/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/02/2025 - 15:00</t>
+    <t>Tue, 1 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 2 Jul 2025 - 15:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Contents Previous concepts and regulations Description and operation of application equipment Advantages and disadvantages of different equipment…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/seminar-sustainable-use-plant-protection-and-fertilizer-application-equipment</t>
   </si>
   <si>
     <t>Fertility management and improvement of living soil in organic production</t>
   </si>
   <si>
-    <t>Tue, 07/01/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>Fri, 08/15/2025 - 23:59</t>
+    <t>Tue, 1 Jul 2025 - 08:00</t>
+  </si>
+  <si>
+    <t>Fri, 15 Aug 2025 - 23:59</t>
   </si>
   <si>
     <t>Andalucía, Castilla - La Mancha, Extremadura</t>
   </si>
   <si>
     <t>Ceuta, Melilla</t>
   </si>
   <si>
     <t>The free 60-hour online course is aimed at working people in Andalusia, Castilla-La Mancha, Ceuta, Extremadura, and Melilla. The seven course topics…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fertility-management-and-improvement-living-soil-organic-production</t>
   </si>
   <si>
     <t>IRRIGATION AND FERTIGATION IN THE OLIVE GROVE</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/03/2025 - 14:00</t>
+    <t>Mon, 30 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 3 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Illora</t>
   </si>
   <si>
     <t>Contents GENERAL CONCEPTS OF OLIVE GROVE IRRIGATION LOCALIZED IRRIGATION FERTIGATION IN THE OLIVE GROVE IRRIGATION PROGRAMMING IN THE OLIVE GROVE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/irrigation-and-fertigation-olive-grove</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 00:00</t>
+    <t>Mon, 30 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Plasencia (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-2</t>
   </si>
   <si>
-    <t>Wed, 06/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/19/2025 - 00:00</t>
+    <t>Wed, 11 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Navalmoral de la Mata (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-3</t>
   </si>
   <si>
     <t>Efficient irrigation management</t>
   </si>
   <si>
-    <t>Thu, 06/05/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 06/05/2025 - 18:30</t>
+    <t>Thu, 5 Jun 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 5 Jun 2025 - 18:30</t>
   </si>
   <si>
     <t>As part of the practical course on “Efficient Irrigation Management,” the Cajamar Foundation , in collaboration with Carrefour , will hold the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-irrigation-management</t>
   </si>
   <si>
     <t>Professional User of Phytosanitary Products Course. Basic Level</t>
   </si>
   <si>
-    <t>Tue, 06/03/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/26/2025 - 20:00</t>
+    <t>Tue, 3 Jun 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Jun 2025 - 20:00</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>La Caseta, Centro Rural de Candelaria</t>
   </si>
   <si>
     <t>Preferably aimed at women. For courses with pre-registration, proof of questionnaire responses may be required. Hours: Tuesdays and Thursdays of each…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-phytosanitary-products-course-basic-level</t>
   </si>
   <si>
     <t>All the ways to register a phytosanitary treatment in aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 05/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/09/2025 - 10:00</t>
+    <t>Fri, 9 May 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 9 May 2025 - 10:00</t>
   </si>
   <si>
     <t>In accordance with the provisions of Royal Decree 34/2025, of January 21 , in its first article, which modifies Royal Decree 1311/2012 , as of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/all-ways-register-phytosanitary-treatment-agroslab</t>
   </si>
   <si>
     <t>Workshop on the Management of Transportation and Application of Manure and Slurry as Fertilizers</t>
   </si>
   <si>
-    <t>Fri, 03/21/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/21/2025 - 10:00</t>
+    <t>Fri, 21 Mar 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 21 Mar 2025 - 10:00</t>
   </si>
   <si>
     <t>This workshop is aimed at manure management centers, transporters, and livestock farmers who directly manage their manure or slurry. The aGROSlab…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-management-transportation-and-application-manure-and-slurry-fertilizers</t>
   </si>
   <si>
     <t>Strategies for improving nitrogen use efficiency in outdoor horticultural crops</t>
   </si>
   <si>
-    <t>Thu, 02/27/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 02/27/2025 - 18:00</t>
+    <t>Thu, 27 Feb 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 27 Feb 2025 - 18:00</t>
   </si>
   <si>
     <t>This WEBINAR will present the results of experiences with Fertinagro Biotech nitrogen fertilizers based on the biostimulation of soil microbiota in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/strategies-improving-nitrogen-use-efficiency-outdoor-horticultural-crops</t>
   </si>
   <si>
     <t>Course for professional vegetable operators</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/20/2025 - 00:00</t>
+    <t>Mon, 17 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Feb 2025 - 00:00</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV (3ª planta). La Grajera (Logroño)</t>
   </si>
   <si>
-    <t>The Department of Agriculture, Livestock, Rural World and Environment is organizing the third edition of the Course for professional plant operators…</t>
+    <t>The Department of Agriculture, Livestock, Rural World and Environment is organizing the third edition of the Course for professional plant operators,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-professional-vegetable-operators</t>
   </si>
   <si>
     <t>Course: CAP: Management of aid and phytosanitary products-24</t>
   </si>
   <si>
-    <t>Thu, 12/12/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/12/2024 - 14:00</t>
+    <t>Thu, 12 Dec 2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Thu, 12 Dec 2024 - 14:00</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>VILLAVA/ATARRABIA</t>
   </si>
   <si>
     <t>AIM Train attendees to use the sga@pp application for CAP Aid Management; and inform them of their obligations under the CAP regarding the use of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-cap-management-aid-and-phytosanitary-products-24</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Las Mesas (CU)</t>
   </si>
   <si>
-    <t>Tue, 12/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/10/2024 - 22:00</t>
+    <t>Tue, 10 Dec 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Dec 2024 - 22:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>C/ Escuelas, 1 - Las Mesas (Cuenca)</t>
   </si>
   <si>
     <t>GENERAL OBJECTIVES: Improve the qualifications of professionals in the agri-food sector and rural areas. Promote the sustainable use of plant…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-las-mesas-cu</t>
   </si>
   <si>
     <t>General training for professional users of phytosanitary products (Basic level)</t>
   </si>
   <si>
-    <t>Mon, 12/09/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Mon, 12/16/2024 - 15:30</t>
+    <t>Mon, 9 Dec 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Mon, 16 Dec 2024 - 15:30</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Gipuzkoa</t>
   </si>
   <si>
     <t>HAZI DONOSTIA.PARQUE MIRAMÓN.Mikeletegi pasealekua 69</t>
   </si>
   <si>
     <t>Theoretical-practical course, in which basic knowledge about phytosanitary products will be imparted and the risks that their incorrect application…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/general-training-professional-users-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Handler of phytosanitary products - Basic level</t>
   </si>
   <si>
-    <t>Thu, 12/05/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/19/2024 - 00:00</t>
+    <t>Thu, 5 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Auxiliary personnel in land and air treatments, including non-agricultural ones, and farmers who carry out these treatments on their own farms…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-phytosanitary-products-basic-level-0</t>
   </si>
   <si>
     <t>Seminar "Sustainable use of equipment for the application of phytosanitary products and fertilizers. Basis for correct regulation and technological innovations.</t>
   </si>
   <si>
-    <t>Wed, 12/04/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/05/2024 - 23:00</t>
+    <t>Wed, 4 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Dec 2024 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Las Torres. Alcalá del Río. Sevilla.</t>
   </si>
   <si>
     <t>12-hour course in which the following contents will be covered: Preliminary concepts and regulations Description and operation of application…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/seminar-sustainable-use-equipment-application-phytosanitary-products-and</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary product applicator card. Qualified level.</t>
   </si>
   <si>
-    <t>Tue, 12/03/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/04/2024 - 15:00</t>
+    <t>Tue, 3 Dec 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Wed, 4 Dec 2024 - 15:00</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Edif Cuadrilla Rioja Alavesa - LAGUARDIA - ARABA</t>
   </si>
   <si>
     <t>Updating basic knowledge on phytosanitary products and the risks that their incorrect application entails for the health of the applicator, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-product-applicator-card-qualified-level</t>
   </si>
   <si>
     <t>Agricultural pesticides, qualified level</t>
   </si>
   <si>
-    <t>Tue, 12/03/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/09/2025 - 00:00</t>
+    <t>Tue, 3 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 9 Jan 2025 - 00:00</t>
   </si>
   <si>
     <t>Mérida (Badajoz)</t>
   </si>
   <si>
     <t>Aimed at professional users responsible for land treatments, including non-agricultural ones, and for farmers who carry out treatments using…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-qualified-level</t>
   </si>
   <si>
     <t>Sustainable use of biostimulants to increase production</t>
   </si>
   <si>
-    <t>Thu, 10/03/2024 - 11:45</t>
-[...2 lines deleted...]
-    <t>Thu, 10/03/2024 - 14:00</t>
+    <t>Thu, 3 Oct 2024 - 11:45</t>
+  </si>
+  <si>
+    <t>Thu, 3 Oct 2024 - 14:00</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar | Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>Biostimulants play an increasingly important role in today's agriculture. At this in-person conference, the results obtained from the application of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-use-biostimulants-increase-production</t>
   </si>
   <si>
     <t>Irrigation and fertigation systems</t>
   </si>
   <si>
-    <t>Mon, 09/23/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 08/27/2024 - 00:00</t>
+    <t>Mon, 23 Sep 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 27 Aug 2024 - 00:00</t>
   </si>
   <si>
     <t>ECA de Tacoronte. Ctra. de Guayonje, 68, 38358 Tacoronte, Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>25-hour face-to-face course to acquire knowledge and handle the different elements that make up an irrigation installation. Learn about the different…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/irrigation-and-fertigation-systems</t>
   </si>
   <si>
     <t>Qualified level course for handler and applicator of phytosanitary products</t>
   </si>
   <si>
-    <t>Tue, 09/10/2024 - 09:00</t>
-[...5 lines deleted...]
-    <t>Cataluña</t>
+    <t>Tue, 10 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 Nov 2024 - 20:00</t>
   </si>
   <si>
     <t>60-hour course that offers general and specific training on the use and handling of phytosanitary products, which in turn allows you to obtain the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/qualified-level-course-handler-and-applicator-phytosanitary-products</t>
   </si>
   <si>
     <t>Sustainable nitrogen management in agriculture and livestock farming</t>
   </si>
   <si>
-    <t>Wed, 07/24/2024 - 00:00</t>
+    <t>Wed, 24 Jul 2024 - 00:00</t>
   </si>
   <si>
     <t>Guijo de Granadilla (Cáceres)</t>
   </si>
   <si>
     <t>4-hour workshop for farmers and ranchers, the purpose of which is: Raise awareness among students about the responsible use of nitrates. Provide the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-nitrogen-management-agriculture-and-livestock-farming</t>
   </si>
   <si>
     <t>Introduction to organic farming</t>
   </si>
   <si>
-    <t>Mon, 05/20/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/30/2024 - 20:00</t>
+    <t>Mon, 20 May 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>OCA VILLENA Poetisa Elena Montiel, s/n 03400 VILLENA (ALICANTE)</t>
   </si>
   <si>
     <t>Theoretical-practical course in which the principles, practices and various aspects related to organic farming are learned: regulations,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming-0</t>
   </si>
   <si>
     <t>Biofertility and soil recovery</t>
   </si>
   <si>
-    <t>Fri, 05/17/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Fri, 05/24/2024 - 20:30</t>
+    <t>Fri, 17 May 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Fri, 24 May 2024 - 20:30</t>
   </si>
   <si>
     <t>Albarb</t>
   </si>
   <si>
     <t>Biofertility and soil recovery. Principles of ecological and regenerative agriculture. PROGRAM | REGISTRATION and INFORMATION at esexag_elx@gva.es |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/biofertility-and-soil-recovery</t>
   </si>
   <si>
     <t>Basic organic horticulture</t>
   </si>
   <si>
-    <t>Tue, 05/14/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 06/25/2024 - 19:30</t>
+    <t>Tue, 14 May 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 25 Jun 2024 - 19:30</t>
   </si>
   <si>
     <t>Xemein hiribidea, 12 - MARKINA-XEMEIN - BIZKAIA</t>
   </si>
   <si>
     <t>Theoretical-practical course with general training on the basic concepts necessary to start a horticultural company: plot preparation for planting,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-organic-horticulture</t>
   </si>
   <si>
     <t>Specialized training in advances in plant fertilization</t>
   </si>
   <si>
-    <t>Thu, 05/09/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/13/2024 - 15:00</t>
+    <t>Thu, 9 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>30-hour course that addresses the regulations governing fertilizers, biostimulants, microorganisms, slow-release fertilization and new approaches to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-advances-plant-fertilization</t>
   </si>
   <si>
     <t>Basic fertilizer applicator course</t>
   </si>
   <si>
-    <t>Tue, 05/07/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/07/2024 - 20:00</t>
+    <t>Tue, 7 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Jun 2024 - 20:00</t>
   </si>
   <si>
     <t>20-hour course in which participants will learn the basics of crop fertilization, storage, transportation and sampling of livestock manure,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-fertilizer-applicator-course</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/16/2024 - 13:30</t>
+    <t>Mon, 6 May 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 May 2024 - 13:30</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>MANCOMUNIDAD ESPADÁN-MIJARES, AV. DE CASTELLÓN, Nº 6, 12221 TALES (CASTELLON)</t>
   </si>
   <si>
     <t>Theoretical-practical course in which the principles, practices and various aspects related to organic farming are learned. PROGRAM | REGISTRATION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming-1</t>
   </si>
   <si>
     <t>Organic production for technical consultants and auditors</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 11:30</t>
+    <t>Mon, 6 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 11:30</t>
   </si>
   <si>
     <t>Sala de seminarios del edificio administrativo de La Grajera</t>
   </si>
   <si>
     <t>This 10-hour face-to-face course aims to deepen knowledge about the regulations applicable to organic production, as well as its control and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-technical-consultants-and-auditors</t>
   </si>
   <si>
     <t>Specialized training in organic farming</t>
   </si>
   <si>
-    <t>Tue, 04/30/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/25/2024 - 14:00</t>
+    <t>Tue, 30 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 25 Jun 2024 - 14:00</t>
   </si>
   <si>
     <t>Contents Background and previous concepts Legislation: Regulations and aid Control and certification in production Fertilization Biodiversity Seeds…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-organic-farming</t>
   </si>
   <si>
     <t>Fertilization and correction of agricultural soils</t>
   </si>
   <si>
-    <t>Mon, 04/22/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/25/2024 - 20:00</t>
+    <t>Mon, 22 Apr 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Avda. del Vino 10. Valdepeñas (Ciudad Real)</t>
   </si>
   <si>
     <t>Course/Workshop intended for people who carry out their activities or provide their services in the agricultural, food and forestry sectors, land…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fertilization-and-correction-agricultural-soils</t>
   </si>
   <si>
     <t>Organic fruit growing</t>
   </si>
   <si>
-    <t>Tue, 04/16/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 13:15</t>
+    <t>Tue, 16 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 13:15</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Sartaguda, Navarra</t>
   </si>
   <si>
     <t>In-person course in which fruit tree varieties, plant covers, soil management and crop health are studied. The course is aimed at people who grow…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-fruit-growing</t>
   </si>
   <si>
     <t>Ecological agriculture</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/24/2024 - 20:00</t>
+    <t>Mon, 15 Apr 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Wed, 24 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Calle Concejo de Colunga 2, Piso BJ, 33204, Gijón</t>
   </si>
   <si>
     <t>The objective of the 40-hour in-person course is to acquire the fundamentals related to the basic techniques for managing agricultural operations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecological-agriculture-0</t>
   </si>
   <si>
     <t>New obligations in fertilization</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/18/2024 - 13:00</t>
+    <t>Wed, 10 Apr 2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>The implications that the new legislation has for the fertilization of crop fields will be discussed: Royal Decree 1051/2022, of December 27, which…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-obligations-fertilization</t>
   </si>
   <si>
     <t>Pesticides for agricultural use, qualified level</t>
   </si>
   <si>
-    <t>Tue, 04/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/02/2024 - 20:00</t>
+    <t>Tue, 2 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 2 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Aimed at professional users responsible for terrestrial treatments, including non-agricultural ones, and for farmers carrying out treatments using…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticides-agricultural-use-qualified-level</t>
   </si>
   <si>
     <t>Advice on organic farming</t>
   </si>
   <si>
-    <t>Fri, 03/22/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 09:00</t>
+    <t>Fri, 22 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 09:00</t>
   </si>
   <si>
     <t>Free course that offers an overview of the regulation of organic agricultural production, and the basic foundations of this type of production. The…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-organic-farming</t>
   </si>
   <si>
     <t>How to optimize irrigation and fertilization of tomato crops in a greenhouse</t>
   </si>
   <si>
-    <t>Tue, 03/12/2024 - 11:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/12/2024 - 13:30</t>
+    <t>Tue, 12 Mar 2024 - 11:30</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 13:30</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido - Almería</t>
   </si>
   <si>
-    <t>Online, In person</t>
-[...1 lines deleted...]
-  <si>
     <t>Webinar of the tools and results of the iGUESS-MED project of the PRIMA program financed by the EU for the sustainable management of irrigation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-optimize-irrigation-and-fertilization-tomato-crops-greenhouse</t>
   </si>
   <si>
-    <t>Tue, 03/12/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/14/2024 - 14:00</t>
+    <t>Tue, 12 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 May 2024 - 14:00</t>
   </si>
   <si>
     <t>Alcalá del Río</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-organic-farming-0</t>
   </si>
   <si>
     <t>Drone handling course "FADEMUR Vuela" (Extremadura, Castilla-La Mancha, La Rioja)</t>
   </si>
   <si>
-    <t>Tue, 03/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/08/2024 - 20:00</t>
+    <t>Tue, 5 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 8 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>In person, Blended learning</t>
   </si>
   <si>
     <t>To promote rural women drone pilots, 3 piloting and specialization courses in precision agriculture or audiovisual purposes are being developed.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-handling-course-fademur-vuela-extremadura-castilla-la-mancha-la-rioja</t>
   </si>
   <si>
     <t>Soil management and fertilization in mango and avocado cultivation</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Fri, 02/23/2024 - 20:30</t>
+    <t>Mon, 19 Feb 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Fri, 23 Feb 2024 - 20:30</t>
   </si>
   <si>
     <t>Contents Edaphoclimatic requirements of avocado and mango Biodiversity in subtropical farms Soil improvement and preparation Fertilization in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-management-and-fertilization-mango-and-avocado-cultivation</t>
   </si>
   <si>
     <t>Pruning and fertigation of the almond tree</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/22/2024 - 19:00</t>
+    <t>Mon, 19 Feb 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Don Benito, Badajoz</t>
   </si>
   <si>
     <t>Theoretical-practical course on pruning and fertigation of almond trees in Don Benito. PROGRAM | Contact: 924021420</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-and-fertigation-almond-tree</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Sun, 03/17/2024 - 20:00</t>
+    <t>Mon, 19 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Sun, 17 Mar 2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticides-agricultural-use-qualified-level-0</t>
   </si>
   <si>
     <t>Good hygiene practices in primary agricultural production</t>
   </si>
   <si>
-    <t>Sun, 02/18/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/20/2024 - 14:00</t>
+    <t>Sun, 18 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>Menorca (Centre de capacitación "SA GRANJA")</t>
   </si>
   <si>
     <t>The course allows   know the obligations of producers derived from hygiene in primary agricultural production. CONTENTS (10 h) 1. General…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/good-hygiene-practices-primary-agricultural-production</t>
   </si>
   <si>
     <t>Course on pesticides for agricultural use, basic level</t>
   </si>
   <si>
-    <t>Fri, 02/16/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/23/2024 - 19:00</t>
+    <t>Fri, 16 Feb 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 23 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Llerena, Badajoz</t>
   </si>
   <si>
     <t>Aimed at auxiliary personnel for terrestrial and aerial treatments, including non-agricultural ones, and farmers who carry out it on the farm itself…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-pesticides-agricultural-use-basic-level</t>
   </si>
   <si>
     <t>Soil fertility management</t>
   </si>
   <si>
-    <t>Mon, 01/08/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/29/2024 - 00:00</t>
+    <t>Mon, 8 Jan 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 Feb 2024 - 00:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Montañana (Zaragoza)</t>
   </si>
   <si>
     <t>Soil characteristics at all levels, physical, chemical and biological, options available to improve soil fertility in the long term to obtain…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-fertility-management</t>
   </si>
   <si>
     <t>Crop diversification technical day</t>
   </si>
   <si>
-    <t>Mon, 12/18/2023 - 08:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/18/2023 - 20:00</t>
+    <t>Mon, 18 Dec 2023 - 08:00</t>
+  </si>
+  <si>
+    <t>Mon, 18 Dec 2023 - 20:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera (Almería)</t>
   </si>
   <si>
     <t>Contents (8 hours): Cultural techniques Pests, diseases and physiopathies Commercialization</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/crop-diversification-technical-day</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1778,61 +1799,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J79"/>
+  <dimension ref="A1:J80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J79"/>
+      <selection activeCell="A1" sqref="A1:J80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="189.811" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -1872,2336 +1893,2368 @@
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="1"/>
-      <c r="E3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="F3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
       <c r="F4" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H5" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>40</v>
-[...9 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="E7" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="F7" s="1" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
       <c r="F8" s="1" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="C9" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="D9" s="1" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      <c r="F11" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="G11" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>80</v>
-[...9 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      <c r="F15" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="G15" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>95</v>
-[...9 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>103</v>
+        <v>50</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      <c r="F19" s="1"/>
+        <v>118</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="G19" s="1" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>122</v>
-[...9 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="E21" s="1"/>
+        <v>131</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>132</v>
+      </c>
       <c r="F21" s="1" t="s">
-        <v>23</v>
+        <v>133</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
       <c r="F22" s="1" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      <c r="F23" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>144</v>
+      </c>
       <c r="G23" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>145</v>
-[...9 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>157</v>
+        <v>23</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>157</v>
+        <v>50</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="E28" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G28" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-      <c r="E29" s="1"/>
+        <v>177</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>179</v>
+      </c>
       <c r="F29" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="C30" s="1"/>
+        <v>184</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>185</v>
+      </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
-      <c r="F30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>186</v>
+      </c>
       <c r="G30" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>191</v>
-[...9 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I34" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J34" s="1" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>211</v>
+        <v>23</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="F35" s="1"/>
+        <v>214</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>214</v>
+      </c>
       <c r="G35" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="F36" s="1"/>
       <c r="G36" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>189</v>
+        <v>224</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>195</v>
+        <v>228</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>228</v>
+        <v>198</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      <c r="F39" s="1"/>
+        <v>234</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>235</v>
+      </c>
       <c r="G39" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>235</v>
-[...9 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
       <c r="G40" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      <c r="F41" s="1"/>
+        <v>244</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>246</v>
+      </c>
       <c r="G41" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
-      <c r="F43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>257</v>
-[...6 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
       <c r="F44" s="1" t="s">
-        <v>258</v>
+        <v>33</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>266</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>166</v>
+      </c>
       <c r="E45" s="1" t="s">
-        <v>264</v>
+        <v>166</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="D46" s="1"/>
       <c r="E46" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>287</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>288</v>
+      </c>
       <c r="E48" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="D49" s="1"/>
       <c r="E49" s="1" t="s">
-        <v>29</v>
+        <v>296</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>279</v>
+        <v>23</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>299</v>
+        <v>38</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>307</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>288</v>
+      </c>
       <c r="E51" s="1" t="s">
-        <v>193</v>
+        <v>308</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="D52" s="1"/>
       <c r="E52" s="1" t="s">
-        <v>312</v>
+        <v>202</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>236</v>
+        <v>321</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-      <c r="F54" s="1"/>
+        <v>67</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>328</v>
+      </c>
       <c r="G54" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>192</v>
-[...6 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>102</v>
+        <v>201</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>336</v>
+        <v>208</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E57" s="1"/>
+        <v>111</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>344</v>
+      </c>
       <c r="F57" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>279</v>
+        <v>111</v>
       </c>
       <c r="E58" s="1"/>
       <c r="F58" s="1" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>13</v>
+        <v>288</v>
       </c>
       <c r="E59" s="1"/>
       <c r="F59" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>325</v>
+        <v>23</v>
       </c>
       <c r="E60" s="1"/>
-      <c r="F60" s="1"/>
+      <c r="F60" s="1" t="s">
+        <v>363</v>
+      </c>
       <c r="G60" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>333</v>
+        <v>366</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>369</v>
+        <v>341</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>157</v>
+        <v>111</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>157</v>
+        <v>373</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E63" s="1"/>
+        <v>166</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>166</v>
+      </c>
       <c r="F63" s="1" t="s">
-        <v>41</v>
+        <v>380</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H63" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>271</v>
+        <v>23</v>
       </c>
       <c r="E64" s="1"/>
       <c r="F64" s="1" t="s">
-        <v>383</v>
+        <v>50</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>389</v>
+        <v>280</v>
       </c>
       <c r="E65" s="1"/>
       <c r="F65" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E66" s="1"/>
       <c r="F66" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>279</v>
+        <v>404</v>
       </c>
       <c r="E67" s="1"/>
-      <c r="F67" s="1"/>
+      <c r="F67" s="1" t="s">
+        <v>405</v>
+      </c>
       <c r="G67" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>192</v>
+        <v>288</v>
       </c>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="D69" s="1"/>
+        <v>415</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>201</v>
+      </c>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>417</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="D70" s="1"/>
       <c r="E70" s="1"/>
-      <c r="F70" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F70" s="1"/>
       <c r="G70" s="1" t="s">
-        <v>419</v>
+        <v>33</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>375</v>
+        <v>423</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E71" s="1"/>
       <c r="F71" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>378</v>
+        <v>427</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>426</v>
+        <v>383</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="D72" s="1"/>
+        <v>430</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="E72" s="1"/>
-      <c r="F72" s="1"/>
+      <c r="F72" s="1" t="s">
+        <v>431</v>
+      </c>
       <c r="G72" s="1" t="s">
-        <v>429</v>
+        <v>33</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>430</v>
+        <v>386</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>434</v>
-[...3 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="D73" s="1"/>
       <c r="E73" s="1"/>
-      <c r="F73" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="1"/>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1" t="s">
+        <v>436</v>
+      </c>
       <c r="H73" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="E74" s="1"/>
       <c r="F74" s="1" t="s">
-        <v>440</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>405</v>
+        <v>444</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="E75" s="1"/>
-      <c r="F75" s="1"/>
+      <c r="F75" s="1" t="s">
+        <v>447</v>
+      </c>
       <c r="G75" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>408</v>
+        <v>448</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
-        <v>446</v>
+        <v>413</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>449</v>
+        <v>201</v>
       </c>
       <c r="E76" s="1"/>
-      <c r="F76" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="1"/>
+      <c r="F76" s="1"/>
+      <c r="G76" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="H76" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>451</v>
+        <v>416</v>
       </c>
       <c r="J76" s="1" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>192</v>
+        <v>456</v>
       </c>
       <c r="E77" s="1"/>
       <c r="F77" s="1" t="s">
-        <v>456</v>
-[...3 lines deleted...]
-      </c>
+        <v>457</v>
+      </c>
+      <c r="G77" s="1"/>
       <c r="H77" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>462</v>
+        <v>201</v>
       </c>
       <c r="E78" s="1"/>
       <c r="F78" s="1" t="s">
         <v>463</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>464</v>
       </c>
       <c r="J78" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>13</v>
+        <v>469</v>
       </c>
       <c r="E79" s="1"/>
       <c r="F79" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E80" s="1"/>
+      <c r="F80" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>