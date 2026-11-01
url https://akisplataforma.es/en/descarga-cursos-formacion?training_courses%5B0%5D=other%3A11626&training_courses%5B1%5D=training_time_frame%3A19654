--- v0 (2026-08-08)
+++ v1 (2026-11-01)
@@ -12,3665 +12,3698 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1219">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Specialized training in the sanitary control of olive groves</t>
   </si>
   <si>
-    <t>Wed, 06/10/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/10/2026 - 14:00</t>
+    <t>Wed, 10 Jun 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 10 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano, Jaén</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>This 5-hour course has at least one face-to-face module that addresses aspects related to the sanitary control of olive groves. CONTENTS Regulations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-sanitary-control-olive-groves</t>
   </si>
   <si>
+    <t>Application and handling of plant protection products, blended learning, qualified level (3 days in person)</t>
+  </si>
+  <si>
+    <t>Mon, 1 Jun 2026 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 3 Jun 2026 - 21:30</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>El Escorial, Madrid.</t>
+  </si>
+  <si>
+    <t>Blended learning</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Qualified Level, Blended Learning. 60 hours in total The in-person component consists only of the 3 days of practical training and the exam. In…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/application-and-handling-plant-protection-products-blended-learning-qualified</t>
+  </si>
+  <si>
     <t>Online course: Advanced management of organic greenhouses: agroecological management of pests and diseases</t>
   </si>
   <si>
-    <t>Sun, 05/31/2026 - 00:00</t>
+    <t>Sun, 31 May 2026 - 00:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>The course is divided into 7 modules and is planned to last 45 hours, but you can finish it whenever you want. Upon completion, you will receive a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-advanced-management-organic-greenhouses-agroecological-management-0</t>
   </si>
   <si>
     <t>Free pesticide handler renewal course</t>
   </si>
   <si>
-    <t>Sat, 05/30/2026 - 08:00</t>
-[...2 lines deleted...]
-    <t>Sat, 05/30/2026 - 14:00</t>
+    <t>Sat, 30 May 2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Sat, 30 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
   </si>
   <si>
     <t>Important information: - Renewal can only be done during the 12 months prior to the expiry date of the license. For example: if your license expires…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-pesticide-handler-renewal-course</t>
   </si>
   <si>
+    <t>WORKSHOP ON "INTEGRATED PEST AND DISEASE MANAGEMENT IN CITRUS"</t>
+  </si>
+  <si>
+    <t>Wed, 20 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 May 2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Alcalá del Río, Sevilla.</t>
+  </si>
+  <si>
+    <t>Contents 1. INTRODUCTION - Importance of integrated pest and disease management in citrus farming. - Basic concepts. - Main pests and diseases that…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/workshop-integrated-pest-and-disease-management-citrus</t>
+  </si>
+  <si>
     <t>Specialized training in advances in plant health</t>
   </si>
   <si>
-    <t>Tue, 05/12/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/24/2026 - 14:00</t>
+    <t>Tue, 12 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 24 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
     <t>This 40-hour course includes at least one online module and is delivered through the IFAPA e-learning platform. It combines distance learning,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-advances-plant-health-1</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>Mon, 05/11/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 05/11/2026 - 14:00</t>
+    <t>Mon, 11 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 11 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Centro Cívico La Matraquilla, 18600, Motril</t>
   </si>
   <si>
     <t>ASETAGA has opened registration for the free training course “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111636</t>
   </si>
   <si>
     <t>Avocado pruning workshop</t>
   </si>
   <si>
-    <t>Tue, 05/05/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/05/2026 - 19:00</t>
+    <t>Tue, 5 May 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 5 May 2026 - 19:00</t>
   </si>
   <si>
     <t>Vila-real CV-20 Km 3 (Carretera vila-real Onda) Castellón/Castelló</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/avocado-pruning-workshop</t>
   </si>
   <si>
     <t>INTEGRATED PEST MANAGEMENT WORKSHOP - IPM WORKSHOP FOR WINTER CEREALS</t>
   </si>
   <si>
-    <t>Tue, 05/05/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/07/2026 - 00:00</t>
+    <t>Tue, 5 May 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 May 2026 - 00:00</t>
   </si>
   <si>
     <t>Cádiz</t>
   </si>
   <si>
     <t>Contents Integrated Pest Management and Plant Health: Justification, importance, and legal regulations. Principles for the application of Integrated…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integrated-pest-management-workshop-ipm-workshop-winter-cereals</t>
   </si>
   <si>
     <t>Pumpkin fly control</t>
   </si>
   <si>
-    <t>Tue, 04/28/2026 - 18:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/28/2026 - 21:00</t>
+    <t>Tue, 28 Apr 2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Tue, 28 Apr 2026 - 21:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>C/ Sor Soledad Cobián, 20 La Orotava</t>
   </si>
   <si>
     <t>Location: C/ Sor Soledad Cobián, 20 La Orotava Delivery period: 28-04-2026 / 28-04-2026 Teaching time: At 6:00 PM Places available: 16 Price: Free…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pumpkin-fly-control</t>
   </si>
   <si>
     <t>Pruning and grafting citrus trees</t>
   </si>
   <si>
-    <t>Mon, 04/27/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/07/2026 - 21:00</t>
+    <t>Mon, 27 Apr 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 May 2026 - 21:00</t>
   </si>
   <si>
     <t>Palma del Río</t>
   </si>
   <si>
     <t>Contents Presentation and delivery of documentation. Morphology and physiology of the tree. Types of pruning: training, maintenance or fruiting, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-and-grafting-citrus-trees-0</t>
   </si>
   <si>
+    <t>Course: Technical advisor on integrated pest management in the agricultural sector</t>
+  </si>
+  <si>
+    <t>Sat, 25 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Course on how to apply Royal Decree 1311/2012 in the agricultural sector: This course does not accredit you as an advisor; its objective is to teach…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/course-technical-advisor-integrated-pest-management-agricultural-sector</t>
+  </si>
+  <si>
     <t>Organic farming course</t>
   </si>
   <si>
-    <t>Sat, 04/25/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>This course focuses on the principles and techniques of organic farming. You will learn how to manage organic production systems, protect crops, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-8</t>
   </si>
   <si>
-    <t>Course: Technical advisor on integrated pest management in the agricultural sector</t>
-[...13 lines deleted...]
-  <si>
     <t>Integrated pest management in table grapes</t>
   </si>
   <si>
-    <t>Thu, 04/23/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/23/2026 - 19:00</t>
+    <t>Thu, 23 Apr 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 23 Apr 2026 - 19:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Salón de Actos Cooperativa V. Agrícola de Monforte del Cid Camino Azagador, 2 03670 Monforte del Cid (Alicante)</t>
   </si>
   <si>
     <t>PROGRAM</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integrated-pest-management-table-grapes</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned</t>
   </si>
   <si>
-    <t>Wed, 04/22/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/22/2026 - 14:00</t>
+    <t>Wed, 22 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 22 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Casa de la Cultura. Calle Puerta de Granada, 19, 18690 Almuñécar, Granada</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111491</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned</t>
   </si>
   <si>
-    <t>Tue, 04/21/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/21/2026 - 20:00</t>
+    <t>Tue, 21 Apr 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 Apr 2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111482</t>
   </si>
   <si>
     <t>Plant protection product applicator. Basic level</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 18:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/20/2026 - 22:00</t>
+    <t>Mon, 13 Apr 2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Mon, 20 Apr 2026 - 22:00</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Ctra. Iryda, nº 100. cp 04110 Campohermoso – Nijar (Almería)</t>
   </si>
   <si>
     <t>Date of completion: From April 13 to 20, 2026. 📚 Duration: 25 hours. ⏰ Schedule: From 6:00 PM to 10:00 PM. 📍 Venue: Ctra. Iryda, nº 100. cp 04110…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-2</t>
   </si>
   <si>
     <t>Professional User Course for Plant Protection Products. Basic Level</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 04/23/2026 - 19:30</t>
+    <t>Mon, 13 Apr 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 23 Apr 2026 - 19:30</t>
   </si>
   <si>
     <t>Mercadillo del Agricultor de La Matanza de Acentejo</t>
   </si>
   <si>
     <t>In courses with pre-registration, accreditation of the questionnaire answers may be required. Pre-registration until April 8th. PRE-REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-course-plant-protection-products-basic-level</t>
   </si>
   <si>
     <t>Basic course for the training of professional users and sellers of plant protection products</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 21:00</t>
+    <t>Mon, 13 Apr 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 21:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
     <t>Valoria la Buena (Valladolid)</t>
   </si>
   <si>
-    <t>Blended learning</t>
-[...1 lines deleted...]
-  <si>
     <t>Royal Decree 1311/2012 establishes the framework for action to achieve sustainable use of plant protection products by reducing the risks and effects…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-training-professional-users-and-sellers-plant-protection-products</t>
   </si>
   <si>
     <t>Free online seminar “SIEX, REA and CUE: keys to registration as an authorized entity”</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 04/10/2026 - 22:22</t>
+    <t>Fri, 10 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 10 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>On April 10, 2026 , aGROSlab is organizing the online seminar “SIEX, REA and CUE: Keys to Registration as an Authorized Entity” , a free and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-siex-rea-and-cue-keys-registration-authorized-entity</t>
   </si>
   <si>
     <t>Sustainability in agricultural production</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 00:00</t>
+    <t>Fri, 10 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>This online course will address how to produce more food with fewer natural resources while preserving the environment. COURSE OBJECTIVES: Promote…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-agricultural-production-0</t>
   </si>
   <si>
     <t>Registration is now open for the free online course "Digitization of meteorological data and pest detection"</t>
   </si>
   <si>
-    <t>Mon, 04/06/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Wed, 04/08/2026 - 22:22</t>
+    <t>Mon, 6 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Wed, 8 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>iRiego has opened registration for the free online course “Digitization of Meteorological Data and Pest Detection” , which will be held from April 6…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/registration-now-open-free-online-course-digitization-meteorological-data-and-pest</t>
   </si>
   <si>
     <t>Application and handling of plant protection products, qualified level</t>
   </si>
   <si>
-    <t>Mon, 04/06/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/06/2026 - 21:30</t>
+    <t>Mon, 6 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 6 May 2026 - 21:30</t>
   </si>
   <si>
     <t>Online, In person</t>
   </si>
   <si>
-    <t>Qualified Level, Blended Learning. 60 hours in total The in-person component consists only of the 3 days of practical training and the exam. In…</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/en/training-courses/application-and-handling-plant-protection-products-qualified-level</t>
   </si>
   <si>
+    <t>Integrated Production Course</t>
+  </si>
+  <si>
+    <t>Tue, 31 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria</t>
+  </si>
+  <si>
+    <t>Become an expert in integrated production CONTACT</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/integrated-production-course-0</t>
+  </si>
+  <si>
     <t>Specialization in soil interpretation</t>
   </si>
   <si>
-    <t>Tue, 03/31/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>In the pursuit of sustainable agriculture, soil health, fertilization, and environmental impact are all factors to consider, with soil analysis being…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialization-soil-interpretation-0</t>
   </si>
   <si>
-    <t>Integrated Production Course</t>
-[...13 lines deleted...]
-  <si>
     <t>Advanced Course - Biological Pest Control</t>
   </si>
   <si>
-    <t>Mon, 03/30/2026 - 00:00</t>
+    <t>Mon, 30 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Course Objectives The use of beneficial organisms (pollinators, predators and parasitoids) in recent years has proven useful in improving the quality…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-biological-pest-control</t>
   </si>
   <si>
     <t>Auxiliary Activities in Agriculture for the professional certificate AGAX0208</t>
   </si>
   <si>
-    <t>With this online course in Auxiliary Activities in Agriculture, you can accredit your professional skills to obtain your professional certificate: “…</t>
+    <t>With this online course in Auxiliary Activities in Agriculture, you can accredit your professional skills to obtain your professional certificate:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/auxiliary-activities-agriculture-professional-certificate-agax0208</t>
   </si>
   <si>
     <t>Basic Level Phytosanitary Product Handler Course</t>
   </si>
   <si>
-    <t>Wed, 03/25/2026 - 00:00</t>
+    <t>Wed, 25 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria (Centro de formación Agroislas)</t>
   </si>
   <si>
     <t>Get certified as a basic level Pesticide Handler CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-level-phytosanitary-product-handler-course-0</t>
   </si>
   <si>
     <t>Fruit production</t>
   </si>
   <si>
-    <t>Tue, 03/24/2026 - 00:00</t>
+    <t>Tue, 24 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>In this ONLINE course you will learn about tree physiology, strategic plantation design and the application of pruning, irrigation and fertilization…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-production</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Natural allies for the phytosanitary management of olive groves”</t>
   </si>
   <si>
-    <t>Mon, 03/23/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 11:11</t>
+    <t>Mon, 23 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>Campus Universitario de Rabanales. Córdoba</t>
   </si>
   <si>
     <t>CITOLIVA is organizing the seminar “Natural allies for the phytosanitary management of the olive grove” in Cordoba (March 23 and 24), focusing on the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-natural-allies-phytosanitary-management-olive-groves</t>
   </si>
   <si>
     <t>Free online seminar “Fertilization plans in extensive crops”</t>
   </si>
   <si>
-    <t>Fri, 03/20/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 03/20/2026 - 22:22</t>
+    <t>Fri, 20 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 20 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>The correct development of a fertilization plan is increasingly crucial for optimizing costs, improving nutrient use efficiency, and complying with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-fertilization-plans-extensive-crops</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Sensory Analysis and Differentiation of Oils”</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 03/19/2026 - 11:11</t>
+    <t>Wed, 18 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 19 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>On March 18 and 19 , the seminar “Sensory Analysis and Differentiation of Oils” will take place in Córdoba, a theoretical-practical training focused…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-sensory-analysis-and-differentiation-oils</t>
   </si>
   <si>
     <t>Greenhouse Horticultural Production Course</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 00:00</t>
+    <t>Wed, 18 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Become an expert in horticultural production CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouse-horticultural-production-course-0</t>
   </si>
   <si>
     <t>Demonstration Day - Pruning Techniques in Fruit Trees</t>
   </si>
   <si>
-    <t>Tue, 03/17/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/17/2026 - 14:00</t>
+    <t>Tue, 17 Mar 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Mar 2026 - 14:00</t>
   </si>
   <si>
     <t>C/ Aves s/n.  28300 Aranjuez, Finca Sotopareva</t>
   </si>
   <si>
     <t>Program Introduction to pruning fruit trees Tool handling Initial training of fruit trees Maintenance and pruning of established trees Thursday,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-day-pruning-techniques-fruit-trees-0</t>
   </si>
   <si>
     <t>Soilless cultivation</t>
   </si>
   <si>
-    <t>Tue, 03/17/2026 - 00:00</t>
+    <t>Tue, 17 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>ONLINE COURSE to learn about solutions for soilless growing, also covering substrate quality, different soilless growing systems, equipment, and much…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soilless-cultivation</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Physico-chemical composition of olive oils”</t>
   </si>
   <si>
-    <t>Mon, 03/16/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/17/2026 - 11:11</t>
+    <t>Mon, 16 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 17 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>CITOLIVA is holding the seminar “Physico-chemical composition of olive oils” in Cordoba on March 16 and 17 , a proposal to delve deeper into the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-physico-chemical-composition-olive-oils</t>
   </si>
   <si>
     <t>Free online seminar “Digitizing agricultural advice”</t>
   </si>
   <si>
-    <t>Fri, 03/13/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 03/13/2026 - 22:22</t>
+    <t>Fri, 13 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 13 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>On March 13, 2026 , from 09:00 to 10:15 h, aGROSlab will hold the online seminar “Digitizing agricultural advice” , a practical session aimed at…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-digitizing-agricultural-advice</t>
   </si>
   <si>
     <t>Free webinar: CYVCV (yellow vein chlorosis), a new threat to Spanish citrus farming</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>Wed, 03/11/2026 - 22:22</t>
+    <t>Wed, 11 Mar 2026 - 17:07</t>
+  </si>
+  <si>
+    <t>Wed, 11 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>Spanish citrus farming faces a new phytosanitary challenge with the detection of the Citrus Yellow Vein Clearing Virus (CYVCV) , first identified in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-webinar-cyvcv-yellow-vein-chlorosis-new-threat-spanish-citrus-farming</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Olive oil quality in a changing climate context”</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 03/12/2026 - 11:11</t>
+    <t>Wed, 11 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 12 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>On March 11 and 12, CITOLIVA is organizing the seminar "Olive oil quality in a changing climate context" in Córdoba, focusing on how climate and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-olive-oil-quality-changing-climate-context</t>
   </si>
   <si>
     <t>INTERPRETATION OF SOIL ANALYSIS AND GUIDELINES FOR SUSTAINABLE FERTILIZATION</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 00:00</t>
+    <t>Wed, 11 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Importance and objectives of soil analysis, Soil sampling methodology, Soil analysis parameters, Interpretation of results, Guidelines for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/interpretation-soil-analysis-and-guidelines-sustainable-fertilization</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: FRUIT GROWING</t>
   </si>
   <si>
-    <t>Tue, 03/10/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/10/2026 - 00:00</t>
+    <t>Tue, 10 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Nov 2026 - 00:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Centro IFAPA de Málaga</t>
   </si>
   <si>
     <t>Modules AGRICULTURAL COMPANY ASSOCIATIONISM AND MARKETING ACCOUNTING AND INTRODUCTION TO COMPUTERS BUSINESS RELATIONS AND OCCUPATIONAL RISK…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-fruit-growing-1</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Intelligent Irrigation and Nutrition”</t>
   </si>
   <si>
-    <t>Mon, 03/09/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/10/2026 - 11:11</t>
+    <t>Mon, 9 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 10 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>CITOLIVA is holding the "Intelligent Irrigation and Nutrition" seminar in Córdoba, a technical training aimed at improving the efficient management…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-intelligent-irrigation-and-nutrition</t>
   </si>
   <si>
     <t>Course for training professional users and sellers of phytosanitary products: Basic Level. Bridge Level. Qualified Level</t>
   </si>
   <si>
-    <t>Mon, 03/02/2026 - 00:00</t>
+    <t>Mon, 2 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Royal Decree 1311/2012 establishes the framework for action to achieve the sustainable use of plant protection products by reducing the risks and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-training-professional-users-and-sellers-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Agricultural Pesticides Course - Qualified Level</t>
   </si>
   <si>
-    <t>Fri, 03/20/2026 - 00:00</t>
+    <t>Fri, 20 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>Olivenza</t>
   </si>
   <si>
     <t>This certification is aimed at professional users responsible for ground-based treatments, including non-agricultural applications, and at farmers…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-course-qualified-level-3</t>
   </si>
   <si>
     <t>Organic farming. Soil preparation</t>
   </si>
   <si>
-    <t>Sat, 02/28/2026 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 02/28/2026 - 13:30</t>
+    <t>Sat, 28 Feb 2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 28 Feb 2026 - 13:30</t>
   </si>
   <si>
     <t>Camino de la Vega, s/n  28830 San Fernando de Henares</t>
   </si>
   <si>
     <t>We'll take a practical look at the first steps in growing a vegetable garden. In this session, we'll discuss what is meant by "living soil" and how…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-soil-preparation</t>
   </si>
   <si>
     <t>aGROSlab offers a free online seminar on how to develop subscription plans that comply with regulations</t>
   </si>
   <si>
-    <t>Fri, 02/27/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/27/2026 - 19:00</t>
+    <t>Fri, 27 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Feb 2026 - 19:00</t>
   </si>
   <si>
     <t>Developing clear, justifiable, and operational fertilization plans has become a key element in meeting increasingly stringent regulatory requirements…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agroslab-offers-free-online-seminar-how-develop-subscription-plans-comply</t>
   </si>
   <si>
     <t>PLANT PROTECTION PRODUCT HANDLER COURSE. BASIC RENEWAL LEVEL – ONLINE – 260227FBR</t>
   </si>
   <si>
-    <t>Fri, 02/27/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 03/09/2026 - 00:00</t>
+    <t>Fri, 27 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 9 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Professional users whose initial basic plant protection product handler's license has expired after 10 years and need to manage its…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-handler-course-basic-renewal-level-online-260227fbr</t>
   </si>
   <si>
     <t>GENERIC MODULE: QUALIFICATION OF TECHNICIANS IN INTEGRATED PRODUCTION OF AGRICULTURAL AND LIVESTOCK PRODUCTS</t>
   </si>
   <si>
-    <t>Tue, 02/24/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/26/2026 - 14:00</t>
+    <t>Tue, 24 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Mar 2026 - 14:00</t>
   </si>
   <si>
     <t>Contents Basic concepts on Integrated Production: concept and objectives of Integrated Production; problems of conventional plant protection;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-agricultural-and-1</t>
   </si>
   <si>
-    <t>Mon, 02/23/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/09/2026 - 00:00</t>
+    <t>Mon, 23 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 9 Jun 2026 - 00:00</t>
   </si>
   <si>
     <t>This course has at least one face-to-face module. This course includes at least one online module. Courses offered on the IFAPA e-learning platform…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-fruit-growing-0</t>
   </si>
   <si>
     <t>SPRING WEED CONTROL METHODS</t>
   </si>
   <si>
-    <t>Wed, 02/18/2026 - 09:30</t>
-[...2 lines deleted...]
-    <t>Wed, 02/18/2026 - 11:30</t>
+    <t>Wed, 18 Feb 2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Wed, 18 Feb 2026 - 11:30</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Garlan S. Coop. Antigua ctra. Nacional N I, s/n,</t>
   </si>
   <si>
     <t>The Spring Weed Control Methods course aims to provide agricultural professionals with an up-to-date and practical overview of the various strategies…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/spring-weed-control-methods</t>
   </si>
   <si>
     <t>CONFERENCE: IFAPA RESEARCH FOCUSED ON THE SUSTAINABILITY OF SUBTROPICAL CROPS IN ANDALUSIA</t>
   </si>
   <si>
-    <t>Mon, 02/16/2026 - 00:00</t>
+    <t>Mon, 16 Feb 2026 - 00:00</t>
   </si>
   <si>
     <t>Contents Introduction to subtropical crops in Andalusia Recognition of limiting factors in its cultivation in Andalusia Practical exercises:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-ifapa-research-focused-sustainability-subtropical-crops-andalusia</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL ENTERPRISE: INTENSIVE AGRICULTURE</t>
   </si>
   <si>
-    <t>Sat, 02/14/2026 - 00:00</t>
-[...5 lines deleted...]
-    <t>Sevilla</t>
+    <t>Sat, 14 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 24 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca, Sevilla</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-enterprise-intensive-agriculture</t>
   </si>
   <si>
     <t>PLANT PROTECTION PRODUCT APPLICATOR. BASIC LEVEL</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 08:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/10/2026 - 14:30</t>
+    <t>Tue, 10 Feb 2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Tue, 10 Mar 2026 - 14:30</t>
   </si>
   <si>
     <t>Contents Crop pests: classification and description. Plant protection products: classification and description. Importance and content of labels and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-1</t>
   </si>
   <si>
     <t>Pesticide applicator course, qualified level, online format, with in-person practical sessions in Jaén</t>
   </si>
   <si>
-    <t>Wed, 02/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/24/2026 - 21:00</t>
+    <t>Wed, 4 Feb 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 24 Feb 2026 - 21:00</t>
   </si>
   <si>
     <t>ASAJA-Jaén is organizing a new online Pesticide Applicator course, qualified level, with in-person practical sessions in Jaén. The training will last…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticide-applicator-course-qualified-level-online-format-person-practical</t>
   </si>
   <si>
     <t>Professional expert program in biostimulants and biocontrol</t>
   </si>
   <si>
-    <t>Tue, 01/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/05/2027 - 23:59</t>
+    <t>Tue, 13 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Mar 2027 - 23:59</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Levante (COIAL), with the support of the Spanish Association of Agronutrient Manufacturers (AEFA),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-expert-program-biostimulants-and-biocontrol</t>
   </si>
   <si>
     <t>Official Drone Pilot and Phytosanitary Applicator Certificate</t>
   </si>
   <si>
-    <t>Mon, 01/12/2026 - 22:22</t>
+    <t>Mon, 12 Jan 2026 - 22:22</t>
   </si>
   <si>
     <t>Villacarrillo (Jaén)</t>
   </si>
   <si>
     <t>A new specialized training course on the use of drones in agriculture will begin in Villacarrillo on Monday, January 12th , and will run until…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/official-drone-pilot-and-phytosanitary-applicator-certificate</t>
   </si>
   <si>
     <t>Plant Protection Product Applicator. Basic Level.</t>
   </si>
   <si>
-    <t>Thu, 01/08/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/05/2026 - 23:00</t>
+    <t>Thu, 8 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Feb 2026 - 23:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>The objective of this course is to train plant protection treatment assistants, farmers who carry out treatments on their own farms without…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-0</t>
   </si>
   <si>
     <t>OLIVE GROVE DAYS - PRUNING</t>
   </si>
   <si>
-    <t>Tue, 12/16/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/16/2025 - 15:00</t>
+    <t>Tue, 16 Dec 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Dec 2025 - 15:00</t>
   </si>
   <si>
     <t>Almodóvar del Río</t>
   </si>
   <si>
     <t>Contents MANAGEMENT OF COVERED PLANTS BY MECHANICAL MEANS FIELD DEMONSTRATION OF COVER HANDLING REQUEST</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-grove-days-pruning</t>
   </si>
   <si>
     <t>Plant protection product applicator. Basic level.</t>
   </si>
   <si>
-    <t>Mon, 12/15/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/22/2025 - 22:00</t>
+    <t>Mon, 15 Dec 2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Mon, 22 Dec 2025 - 22:00</t>
   </si>
   <si>
     <t>GRUPO ATU. Ctra. Iryda, nº 100. 04110-CAMPOHERMOSO (Almería)</t>
   </si>
   <si>
     <t>The call for applications is now open for the course “Phytosanitary Product Applicator. Basic Level” , essential training for all those who work in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level</t>
   </si>
   <si>
     <t>FREE course on PLANT PROTECTOR'S CARD (basic level) in PEDRO BERNARDO - Ávila</t>
   </si>
   <si>
-    <t>Wed, 12/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/18/2025 - 21:00</t>
+    <t>Wed, 10 Dec 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Dec 2025 - 21:00</t>
   </si>
   <si>
     <t>Ávila</t>
   </si>
   <si>
     <t>Centro cultural Arturo Duperier. Calle Santa Ana, s/n</t>
   </si>
   <si>
     <t>Registration: amfaravila@hotmail.com</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-plant-protectors-card-basic-level-pedro-bernardo-avila</t>
   </si>
   <si>
     <t>Course for the use of plant protection products - basic level</t>
   </si>
   <si>
-    <t>Tue, 12/09/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/16/2025 - 20:00</t>
+    <t>Tue, 9 Dec 2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Dec 2025 - 20:00</t>
   </si>
   <si>
     <t>Huesca</t>
   </si>
   <si>
     <t>horas teóricas en calle Fernando el Católico, 14, bajos, 22300, Barbastro (Huesca). Las prácticas se celebrarán en Maquinaria Agrícola Marco, carretera nacional 240, kilómetro 163, de la misma localidad</t>
   </si>
   <si>
-    <t>Organized by: ASAJA Huesca Number of attendees: 40 Dates: December 9, 10, 11, 12, 15 and 16, 2025. Opening hours: every day from 6:00 pm to 10:00 pm…</t>
+    <t>Organized by: ASAJA Huesca Number of attendees: 40 Dates: December 9, 10, 11, 12, 15 and 16, 2025. Opening hours: every day from 6:00 pm to 10:00 pm,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-use-plant-protection-products-basic-level</t>
   </si>
   <si>
-    <t>Sat, 12/06/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 12/06/2025 - 17:30</t>
+    <t>Sat, 6 Dec 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 6 Dec 2025 - 17:30</t>
   </si>
   <si>
     <t>Pl. del Marqués de Lozoya, nº10, 28742 Lozoya, Madrid</t>
   </si>
   <si>
     <t>Through our organic farming course in Lozoya (Madrid), you'll learn the key tasks of an organically grown garden in a practical way: seedbeds, raised…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-2</t>
   </si>
   <si>
     <t>INTEGRATED PEST AND DISEASE MANAGEMENT IN MANGO</t>
   </si>
   <si>
-    <t>Thu, 12/04/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/05/2025 - 14:00</t>
+    <t>Thu, 4 Dec 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Dec 2025 - 14:00</t>
   </si>
   <si>
     <t>Contents Pests and diseases that affect mango cultivation. Pest and disease control strategies. Recognition of natural enemies of mango pests.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integrated-pest-and-disease-management-mango</t>
   </si>
   <si>
     <t>VARIOUS CROPS LEARNING WORKSHOP - LEARNING WORKSHOP: AGRI-FOOD INDUSTRY I</t>
   </si>
   <si>
-    <t>Tue, 12/02/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/02/2025 - 21:00</t>
+    <t>Tue, 2 Dec 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 2 Dec 2025 - 21:00</t>
   </si>
   <si>
     <t>Almocita</t>
   </si>
   <si>
     <t>Contents Plant material and cultural practices in crops Crop phytopathology</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/various-crops-learning-workshop-learning-workshop-agri-food-industry-i</t>
   </si>
   <si>
     <t>Pest and disease control in organic farming</t>
   </si>
   <si>
-    <t>Mon, 12/01/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/03/2025 - 21:00</t>
+    <t>Mon, 1 Dec 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 3 Dec 2025 - 21:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Defense against pests and diseases in organic agriculture MODE: virtual classroom (live online*). DATES: December 1, 2 and 3,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pest-and-disease-control-organic-farming</t>
   </si>
   <si>
     <t>Starting a business in agriculture</t>
   </si>
   <si>
-    <t>Thu, 11/27/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/27/2025 - 21:00</t>
+    <t>Thu, 27 Nov 2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Nov 2025 - 21:00</t>
   </si>
   <si>
     <t>Casa de la Cultura de Güímar, Plaza del Ayuntamiento de Güímar</t>
   </si>
   <si>
     <t>Primary sector workshop: Starting a business in agriculture (NITO Fruits and Vegetables) REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/starting-business-agriculture</t>
   </si>
   <si>
     <t>Efficient avocado production: practices to improve yield and quality</t>
   </si>
   <si>
-    <t>Thu, 11/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/27/2025 - 14:00</t>
+    <t>Thu, 27 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Nov 2025 - 14:00</t>
   </si>
   <si>
     <t>Edificio Maestro Quico C. Vega Maldonado, 18, 11370 Los Barrios, Cádiz</t>
   </si>
   <si>
     <t>ASETAGA is organizing a training workshop on "Efficient Avocado Production: Practices to Improve Yield and Quality" with the participation of a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-avocado-production-practices-improve-yield-and-quality</t>
   </si>
   <si>
     <t>Vineyard pruning course</t>
   </si>
   <si>
-    <t>Mon, 11/24/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/26/2025 - 18:30</t>
+    <t>Mon, 24 Nov 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Nov 2025 - 18:30</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Sede Mancomunidad de Interior Tierra del Vino C/ Adarve, 5, 46300 Utiel</t>
   </si>
   <si>
     <t>PROGRAM Plantation design. Cultural practices. Types of pruning. Mª Angeles Novella Herrero. Technician at the Requena Oenological Station. Vine…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/vineyard-pruning-course</t>
   </si>
   <si>
     <t>Pests and diseases in citrus fruits, loquats and avocados</t>
   </si>
   <si>
-    <t>Wed, 11/19/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/20/2025 - 20:00</t>
+    <t>Wed, 19 Nov 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>OCA DE CALLOSA D’EN SARRIÀ Carrer del Fondo, 3 03510 Callosa d’en Sarrià (Alicante)</t>
   </si>
   <si>
     <t>Program Wednesday, November 19, 2025 17:00 to 18:30 Incidence of whitefly in citrus. FRANCISCO CUENCA MONTAGUD. Carcaixent EEA technician. Ministry…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pests-and-diseases-citrus-fruits-loquats-and-avocados</t>
   </si>
   <si>
     <t>Digitization of meteorological data and pest detection</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/19/2025 - 20:00</t>
+    <t>Mon, 17 Nov 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>iRiego is organizing the course “Digitization of meteorological data and pest detection” , a training focused on the role of climatic and digital…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitization-meteorological-data-and-pest-detection</t>
   </si>
   <si>
     <t>Pioneering course for drone pesticide applicator pilots</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Sun, 11/30/2025 - 14:00</t>
+    <t>Mon, 17 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Sun, 30 Nov 2025 - 14:00</t>
   </si>
   <si>
     <t>An accredited training course to equip professionals in the aerial use of plant protection products in accordance with Royal Decree 1311/2012 Agrodex…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pioneering-course-drone-pesticide-applicator-pilots</t>
   </si>
   <si>
     <t>Identification and control of vineyard pests</t>
   </si>
   <si>
-    <t>Tue, 11/11/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 11/13/2025 - 20:30</t>
+    <t>Tue, 11 Nov 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 13 Nov 2025 - 20:30</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Identification and control of pests in vineyards MODE: virtual classroom. START DATE: November 11, 2025 END DATE: November 13,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/identification-and-control-vineyard-pests</t>
   </si>
   <si>
     <t>Pruning fruit trees</t>
   </si>
   <si>
-    <t>Tue, 11/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/13/2025 - 20:00</t>
+    <t>Tue, 11 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Pruning of fruit trees MODE: virtual classroom (live online*). DATES: November 11, 12 and 13, 2025 SCHEDULE: 4:00 PM to 8:00 PM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-fruit-trees</t>
   </si>
   <si>
     <t>Demonstration session on artificial intelligence, geomatics, and drones applied to extensive and tree crops</t>
   </si>
   <si>
-    <t>Fri, 11/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/07/2025 - 20:00</t>
+    <t>Fri, 7 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>Finca Experimental de Rabanales (Universidad de Córdoba). Córdoba.</t>
   </si>
   <si>
-    <t>On November 7, 2025 , the University of Seville will hold an in-person demonstration event entitled "Field Practice Based on Artificial Intelligence…</t>
+    <t>On November 7, 2025 , the University of Seville will hold an in-person demonstration event entitled "Field Practice Based on Artificial Intelligence,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-session-artificial-intelligence-geomatics-and-drones-applied</t>
   </si>
   <si>
     <t>PLANT PROTECTION PRODUCT HANDLER COURSE. QUALIFIED RENEWAL LEVEL. NAVARRA – 251107FCR</t>
   </si>
   <si>
-    <t>Fri, 11/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/21/2025 - 00:00</t>
+    <t>Fri, 7 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 21 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Mode: ONLINE TRAINING Schedule: Online training Location: Online training Number of hours: 7 Places available: 7 Addressed to: Residents in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-handler-course-qualified-renewal-level-navarra-251107fcr</t>
   </si>
   <si>
     <t>Plant Protection Product Handler. Basic Level. Online – Zaragoza – 251106FB</t>
   </si>
   <si>
-    <t>Thu, 11/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/27/2025 - 00:00</t>
+    <t>Thu, 6 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Buñuel, Zaragoza</t>
   </si>
   <si>
     <t>Modality: MIXED Schedule: Morning and afternoon Location: JORN. IN-PERSON BUÑUEL Number of hours: 25 Places available: 15 Price: €145.00 Addressed to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-handler-basic-level-online-zaragoza-251106fb</t>
   </si>
   <si>
     <t>Obtaining and multiplying seeds for organic horticulture</t>
   </si>
   <si>
-    <t>Tue, 11/04/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/06/2025 - 20:00</t>
+    <t>Tue, 4 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 6 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>GOALS Seeds are an essential part of all agriculture, but particularly for organic production, where producers are heavily involved in obtaining…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/obtaining-and-multiplying-seeds-organic-horticulture</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors, Edition 18</t>
   </si>
   <si>
-    <t>Mon, 11/03/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 13:00</t>
+    <t>Mon, 3 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 13:00</t>
   </si>
   <si>
     <t>Agri-food cooperatives and their technicians face a new and decisive challenge in the digitalization of the sector. The implementation of the digital…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-18</t>
   </si>
   <si>
-    <t>Sun, 11/02/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sun, 11/02/2025 - 17:30</t>
+    <t>Sun, 2 Nov 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sun, 2 Nov 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-3</t>
   </si>
   <si>
     <t>Soil as the core of agricultural sustainability</t>
   </si>
   <si>
-    <t>Wed, 10/29/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/18/2025 - 00:00</t>
+    <t>Wed, 29 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 18 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Increase technical knowledge of soil resources and relate it to sustainable agriculture. REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-core-agricultural-sustainability-1</t>
   </si>
   <si>
     <t>Demonstration day on equipment for measuring field variability and variable input distribution</t>
   </si>
   <si>
-    <t>Tue, 10/28/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/28/2025 - 20:00</t>
+    <t>Tue, 28 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 28 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>On October 28, 2025 , the University of Córdoba (UCO) will hold a face-to-face demonstration event entitled "Equipment for measuring field…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-day-equipment-measuring-field-variability-and-variable-input</t>
   </si>
   <si>
     <t>Pruning techniques</t>
   </si>
   <si>
-    <t>Tue, 10/28/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/17/2025 - 00:00</t>
+    <t>Tue, 28 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Acquire the basic foundations of pruning techniques, depending on the type of plant to be pruned and the type of soil, taking into account…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-techniques-0</t>
   </si>
   <si>
     <t>Basic training course for professional users and sellers of phytosanitary products.</t>
   </si>
   <si>
-    <t>Mon, 10/27/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/31/2025 - 21:00</t>
+    <t>Mon, 27 Oct 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 31 Oct 2025 - 21:00</t>
   </si>
   <si>
     <t>Burgos</t>
   </si>
   <si>
     <t>Melgar de Fernamental, Burgos, Castilla y León</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-training-course-professional-users-and-sellers-phytosanitary-products-0</t>
   </si>
   <si>
     <t>Technologies in berry production</t>
   </si>
   <si>
-    <t>Mon, 10/27/2025 - 00:00</t>
+    <t>Mon, 27 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>To master, at an expert level, the use of technologies necessary for berry cultivation, through knowledge of available technological solutions,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technologies-berry-production</t>
   </si>
   <si>
     <t>Agriculture Course WITHOUT Pesticide Residues</t>
   </si>
   <si>
-    <t>Mon, 10/20/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/05/2025 - 00:00</t>
+    <t>Mon, 20 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
     <t>Course 2025: Production Systems Without Pesticide Residues This course is for you if you're looking to specialize in zero-waste production. The 17th…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agriculture-course-without-pesticide-residues</t>
   </si>
   <si>
-    <t>Sat, 10/18/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 10/18/2025 - 17:30</t>
+    <t>Sat, 18 Oct 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 18 Oct 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-4</t>
   </si>
   <si>
     <t>ADVANCED ONLINE COURSE - DESIGN, MANAGEMENT AND MAINTENANCE OF GREEN AREAS</t>
   </si>
   <si>
-    <t>Mon, 10/13/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 09/07/2026 - 00:00</t>
+    <t>Mon, 13 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 7 Sep 2026 - 00:00</t>
   </si>
   <si>
     <t>Online learning. Through our Virtual Campus, in a convenient and flexible environment. Students set their own pace of development, without having to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-online-course-design-management-and-maintenance-green-areas</t>
   </si>
   <si>
     <t>Olive growing in the Community of Madrid</t>
   </si>
   <si>
-    <t>Thu, 10/09/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Fri, 10/17/2025 - 19:30</t>
+    <t>Thu, 9 Oct 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Fri, 17 Oct 2025 - 19:30</t>
   </si>
   <si>
     <t>Finca El Encín - Alcalá de Henares, Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>In-person course, 26 hours long. Thursday, October 9th and Friday, October 10th, and Monday, October 13th to Friday, October 17th, 2025. El Encín…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-growing-community-madrid</t>
   </si>
   <si>
     <t>Update on the valorization of agricultural waste and composting methods</t>
   </si>
   <si>
-    <t>Mon, 10/06/2025 - 09:15</t>
-[...2 lines deleted...]
-    <t>Fri, 10/10/2025 - 13:15</t>
+    <t>Mon, 6 Oct 2025 - 09:15</t>
+  </si>
+  <si>
+    <t>Fri, 10 Oct 2025 - 13:15</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Nalda. La Rioja.</t>
   </si>
   <si>
     <t>As part of the El Colletero 2025 training program, the course "Updating the Recovery of Agricultural Waste and Composting Methods" will be held in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/update-valorization-agricultural-waste-and-composting-methods</t>
   </si>
   <si>
     <t>Basic level phytosanitary product handler course</t>
   </si>
   <si>
-    <t>Mon, 09/29/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/03/2025 - 20:00</t>
+    <t>Mon, 29 Sep 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 3 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Parque Agroalimentaria de LÁlcudia, C/ Bastida de les Alcusses 7</t>
   </si>
   <si>
     <t>UNIÓ offers a basic level in-person pesticide handler course Membership price: free</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-level-phytosanitary-product-handler-course-1</t>
   </si>
   <si>
     <t>Arbusculovesicular mycorrhiza update</t>
   </si>
   <si>
-    <t>Mon, 09/29/2025 - 09:15</t>
-[...2 lines deleted...]
-    <t>Mon, 09/29/2025 - 13:15</t>
+    <t>Mon, 29 Sep 2025 - 09:15</t>
+  </si>
+  <si>
+    <t>Mon, 29 Sep 2025 - 13:15</t>
   </si>
   <si>
     <t>As part of the El Colletero 2025 training program, the "Arbusculovesicular Mycorrhiza Update" course will be held in the Riojan town of Nalda from…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/arbusculovesicular-mycorrhiza-update</t>
   </si>
   <si>
-    <t>Sun, 09/28/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sun, 09/28/2025 - 17:30</t>
+    <t>Sun, 28 Sep 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sun, 28 Sep 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-5</t>
   </si>
   <si>
     <t>Pests and diseases in horticulture, control and monitoring applications</t>
   </si>
   <si>
-    <t>Thu, 09/18/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/18/2025 - 14:00</t>
+    <t>Thu, 18 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>Finca La Isla, Ctra. N-III, Km 22.  28500 Arganda del Rey</t>
   </si>
   <si>
     <t>In-person workshop, 5 hours long. Thursday, September 18th, from 9:00 a.m. to 2:00 p.m. at Finca La Isla, Arganda del Rey. PROGRAM Introduction to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pests-and-diseases-horticulture-control-and-monitoring-applications</t>
   </si>
   <si>
     <t>PHYTOSANITARY APPLICATION AND MANAGEMENT COURSES 2025 SEMI-PRESENTIAL QUALIFIED LEVEL</t>
   </si>
   <si>
-    <t>Mon, 09/15/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/15/2025 - 00:00</t>
+    <t>Mon, 15 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Online, Blended learning</t>
   </si>
   <si>
     <t>Qualified Level, Blended Learning. 60 hours total. The in-person portion consists only of the three days of practice and exam. You must also log in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/phytosanitary-application-and-management-courses-2025-semi-presential-qualified</t>
   </si>
   <si>
     <t>Organic horticulture</t>
   </si>
   <si>
     <t>ONLINE COURSE that provides diagnostic tools for improving fruit quality in organic production. Course objectives: Highlight the importance of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture-0</t>
   </si>
   <si>
     <t>Using native microbiology for sustainable production with plant extracts. Learn how to prepare microbial inoculants.</t>
   </si>
   <si>
-    <t>Fri, 09/12/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/12/2025 - 14:00</t>
+    <t>Fri, 12 Sep 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>CIFEA (Torre Pacheco); Av. D. Gerardo Molina, 20, 30700 Torre-Pacheco, Murcia</t>
   </si>
   <si>
     <t>The workshop provides farmers with information that will enable them to become completely independent of commercial products, empowering them to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/using-native-microbiology-sustainable-production-plant-extracts-learn-how-prepare</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary product handler's card, Ledaña (CU)</t>
   </si>
   <si>
-    <t>Thu, 09/11/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/11/2025 - 14:00</t>
+    <t>Thu, 11 Sep 2025 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Centro Socio-Cultural, c/ Princesa, 1 – Ledaña (CUE)</t>
   </si>
   <si>
     <t>Renew the training of individuals who hold phytosanitary product handler licenses based on the level they require, updating their knowledge in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-product-handlers-card-ledana-cu</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/15/2025 - 12:00</t>
+    <t>Wed, 10 Sep 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>Contents Basic concepts of Integrated Production: concept and objectives of Integrated Production; problems with conventional plant protection;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-agricultural-and-0</t>
   </si>
   <si>
     <t>Pilot course for phytosanitary applicators</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/14/2025 - 00:00</t>
+    <t>Wed, 10 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Travesía Eras 10 Villaviciosa de Odón, 27670 Madrid, España.</t>
   </si>
   <si>
     <t>The pesticide pilot applicator course is an official training program regulated by the Ministry of Agriculture, designed to train professionals in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pilot-course-phytosanitary-applicators</t>
   </si>
   <si>
     <t>Qualified course on phytosanitary products</t>
   </si>
   <si>
-    <t>Thu, 08/28/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/12/2025 - 00:00</t>
+    <t>Thu, 28 Aug 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Tr.ª Eras, 10, 28670 Villaviciosa de Odón, Madrid</t>
   </si>
   <si>
     <t>Online course + 2 in-person sessions. This online qualified phytosanitary product course is aimed at professional workers who, by simply attending…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/qualified-course-phytosanitary-products</t>
   </si>
   <si>
     <t>Agricultural Pesticides Course - Basic Level</t>
   </si>
   <si>
-    <t>Mon, 08/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 08/12/2025 - 00:00</t>
+    <t>Mon, 4 Aug 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 12 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>C/ Gómez Becerra, 4, 4ºA, Cáceres (Cáceres)</t>
   </si>
   <si>
     <t>The Rural Environment Training Program of the Regional Government of Extremadura offers a 25-hour basic agricultural pesticide course.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-course-basic-level-4</t>
   </si>
   <si>
     <t>Online course on Digitizing meteorological data and detecting pests</t>
   </si>
   <si>
-    <t>Wed, 07/16/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/18/2025 - 15:00</t>
+    <t>Wed, 16 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 18 Jul 2025 - 15:00</t>
   </si>
   <si>
     <t>The first edition of the online course "Digitizing Meteorological Data and Pest Detection" will be held on July 16, 17, and 18, 2025, from 9:00 a.m.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-digitizing-meteorological-data-and-detecting-pests</t>
   </si>
   <si>
     <t>Fertilization advisory technician</t>
   </si>
   <si>
-    <t>Mon, 07/14/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Workers in the agricultural and agri-food sectors and those interested in joining these sectors. CONTENTS: Soil as a receptor of nutrients and water…</t>
+    <t>Mon, 14 Jul 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 17 Jul 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Workers in the agricultural and agri-food sectors and those interested in joining these sectors. CONTENTS: Soil as a receptor of nutrients and water.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fertilization-advisory-technician</t>
   </si>
   <si>
-    <t>Mon, 07/14/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 08/01/2025 - 00:00</t>
+    <t>Mon, 14 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 1 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>Distance learning (online via a training platform, which is available 24 hours a day, 365 days a year).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-techniques</t>
   </si>
   <si>
     <t>Agricultural pesticides - basic level</t>
   </si>
   <si>
-    <t>Wed, 07/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/16/2025 - 00:00</t>
+    <t>Wed, 9 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 16 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Torremejía (Badajoz)</t>
   </si>
   <si>
     <t>Number of Hours : 25 Recipients: Aimed at auxiliary personnel involved in ground and air treatments, including non-agricultural personnel, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-0</t>
   </si>
   <si>
     <t>TRAINING OF PROFESSIONAL OPERATORS AUTHORIZED TO ISSUE PHYTOSANITARY PASSPORTS</t>
   </si>
   <si>
-    <t>Wed, 07/23/2025 - 00:00</t>
+    <t>Wed, 23 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Mengibar</t>
   </si>
   <si>
-    <t>Contents Plant health legislation. Background and regulatory developments. Professional operators and registration (ROPVEG). Classification of pests…</t>
+    <t>Contents Plant health legislation. Background and regulatory developments. Professional operators and registration (ROPVEG). Classification of pests.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-professional-operators-authorized-issue-phytosanitary-passports</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 00:00</t>
+    <t>Mon, 7 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Valdecasa de Tajo (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-1</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary product handler card</t>
   </si>
   <si>
-    <t>Sat, 07/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Sat, 07/05/2025 - 22:00</t>
+    <t>Sat, 5 Jul 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Sat, 5 Jul 2025 - 22:00</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>Teatro Cervantes - Talayuelas (Cuenca)</t>
   </si>
   <si>
     <t>A 6-hour in-person course for renewing the pesticide handler's license to improve the qualifications of professionals in the agri-food and rural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-product-handler-card</t>
   </si>
   <si>
     <t>PITAYA CULTIVATION WORKSHOP</t>
   </si>
   <si>
-    <t>Thu, 07/03/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/04/2025 - 14:00</t>
+    <t>Thu, 3 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 4 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Campanillas</t>
   </si>
   <si>
     <t>Contents Introduction to pitaya cultivation Importance of pitaya cultivation in the southern peninsula Pitaya cultivation techniques Pitaya…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pitaya-cultivation-workshop</t>
   </si>
   <si>
     <t>Seminar on the Sustainable Use of Plant Protection and Fertilizer Application Equipment. Foundations for Proper Regulation and Technological Innovation</t>
   </si>
   <si>
-    <t>Tue, 07/01/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/02/2025 - 15:00</t>
+    <t>Tue, 1 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 2 Jul 2025 - 15:00</t>
   </si>
   <si>
     <t>Contents Previous concepts and regulations Description and operation of application equipment Advantages and disadvantages of different equipment…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/seminar-sustainable-use-plant-protection-and-fertilizer-application-equipment</t>
   </si>
   <si>
     <t>Free course: New products in biological pest control</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/30/2025 - 14:00</t>
+    <t>Mon, 30 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 30 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Centro de formación La Encomienda Ayto. Abanilla C/ La Encomienda s/n · Abanilla</t>
   </si>
   <si>
     <t>New products in biological pest control</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-new-products-biological-pest-control</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 00:00</t>
+    <t>Mon, 30 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Plasencia (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-2</t>
   </si>
   <si>
-    <t>Wed, 06/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/19/2025 - 00:00</t>
+    <t>Wed, 11 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Navalmoral de la Mata (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-3</t>
   </si>
   <si>
     <t>Fruit fly: field identification and control</t>
   </si>
   <si>
-    <t>Fri, 06/06/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/06/2025 - 00:00</t>
+    <t>Fri, 6 Jun 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 6 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Antiguo Cine de Arico (Tenerife)</t>
   </si>
   <si>
     <t>Course on fruit flies: field identification and control. Aimed at farmers who wish to receive training in aspects related to plant health and pest…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-fly-field-identification-and-control</t>
   </si>
   <si>
     <t>BASIC PHYTOSANITARY PRODUCT HANDLER RENOVATION COURSE. NAVARRE</t>
   </si>
   <si>
-    <t>Wed, 06/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/18/2025 - 00:00</t>
+    <t>Wed, 4 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 18 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Residents of the Autonomous Community of Navarre whose initial basic pesticide handler license has been valid for 10 years and need to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-phytosanitary-product-handler-renovation-course-navarre</t>
   </si>
   <si>
     <t>Training Advisors: Biostimulants in Agronomy Course</t>
   </si>
   <si>
-    <t>Mon, 06/02/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/03/2025 - 18:30</t>
+    <t>Mon, 2 Jun 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Tue, 3 Jun 2025 - 18:30</t>
   </si>
   <si>
     <t>A 6-hour online course is aimed at agricultural engineers, master's degrees in agricultural engineering, technical agricultural engineers, bachelor's…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-advisors-biostimulants-agronomy-course</t>
   </si>
   <si>
     <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza</t>
   </si>
   <si>
-    <t>Thu, 05/15/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza – 250515CMR Start: 15-…</t>
+    <t>Thu, 15 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza – 250515CMR Start: 15…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/special-level-course-treatment-highly-toxic-t-and-carcinogens-mutagens-and-0</t>
   </si>
   <si>
     <t>Green pruning of the vineyard</t>
   </si>
   <si>
-    <t>Wed, 05/14/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/14/2025 - 00:00</t>
+    <t>Wed, 14 May 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Wed, 14 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Estadio municipal de fútbol de La Florida (Tenerife)</t>
   </si>
   <si>
     <t>Course on green pruning of vineyards. Aimed at farmers who wish to receive training in aspects related to vineyard management and pruning. The course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/green-pruning-vineyard</t>
   </si>
   <si>
     <t>Plant Protection Product Handler. Qualified Level. In-Person Training – Zaragoza</t>
   </si>
   <si>
-    <t>Thu, 06/12/2025 - 00:00</t>
+    <t>Thu, 12 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: ONLINE COURSE WITH 2 IN-PERSON SESSIONS IN ZARAGOZA ON MAY 27 AND JUNE 12, 2025. Professional users responsible for land-based…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-handler-qualified-level-person-training-zaragoza</t>
   </si>
   <si>
     <t>PHYTOSANITARY PRODUCT HANDLER. QUALIFIED LEVEL. ONLINE – ZARAGOZA</t>
   </si>
   <si>
     <t>PHYTOSANITARY PRODUCT HANDLER. QUALIFIED LEVEL. ONLINE – ZARAGOZA – 250514FC Start: 05-14-2025 Final: 12-06-2025 Modality: MIXED Schedule: Morning…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/phytosanitary-product-handler-qualified-level-online-zaragoza</t>
   </si>
   <si>
     <t>All the ways to register a phytosanitary treatment in aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 05/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/09/2025 - 10:00</t>
+    <t>Fri, 9 May 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 9 May 2025 - 10:00</t>
   </si>
   <si>
     <t>In accordance with the provisions of Royal Decree 34/2025, of January 21 , in its first article, which modifies Royal Decree 1311/2012 , as of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/all-ways-register-phytosanitary-treatment-agroslab</t>
   </si>
   <si>
     <t>Precision Agriculture and 3D Crops: Application of Phytosanitary Products</t>
   </si>
   <si>
-    <t>Thu, 04/24/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/08/2025 - 20:00</t>
+    <t>Thu, 24 Apr 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 8 May 2025 - 20:00</t>
   </si>
   <si>
     <t>Throughout the course, participants will learn about the most advanced technologies for precise 3D crop dosing based on maps and sensors, adapted to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-and-3d-crops-application-phytosanitary-products</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN TRANSPORT. ONLINE</t>
   </si>
   <si>
-    <t>Wed, 04/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/06/2025 - 00:00</t>
+    <t>Wed, 9 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 6 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Drivers and those responsible for the transport of live animals. Goals: Obtaining the Official Certificate of Competence for the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-transport-online</t>
   </si>
   <si>
     <t>HANDLER OF BIOCIDAL PRODUCTS FOR USE BY NON-SPECIALIZED PROFESSIONAL PERSONNEL.</t>
   </si>
   <si>
-    <t>Tue, 03/25/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>Addressed to: All those people who use biocides classified as for professional use in their work environment. Royal Decree 830/2010, in Article 2.f…</t>
+    <t>Tue, 25 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 10 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Addressed to: All those people who use biocides classified as for professional use in their work environment. Royal Decree 830/2010, in Article 2.f.,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-biocidal-products-use-non-specialized-professional-personnel</t>
   </si>
   <si>
     <t>Professional user of phytosanitary products - Qualified level</t>
   </si>
   <si>
-    <t>Mon, 03/17/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/01/2025 - 14:00</t>
+    <t>Mon, 17 Mar 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 1 Apr 2025 - 14:00</t>
   </si>
   <si>
     <t>Aledo</t>
   </si>
   <si>
     <t>Description This course is aimed at all those who wish to acquire the basic skills, which are necessary and mandatory, to handle and apply pesticides…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-phytosanitary-products-qualified-level</t>
   </si>
   <si>
     <t>Professional user of phytosanitary products - Basic level</t>
   </si>
   <si>
-    <t>Mon, 03/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/14/2025 - 14:00</t>
+    <t>Mon, 10 Mar 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 14 Mar 2025 - 14:00</t>
   </si>
   <si>
     <t>Lorca</t>
   </si>
   <si>
     <t>This course is aimed at all those who wish to acquire the basic skills, which are necessary and mandatory, to handle and apply pesticides for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-phytosanitary-products-basic-level-0</t>
   </si>
   <si>
     <t>Professional User of Phytosanitary Products. Basic Level</t>
   </si>
   <si>
-    <t>Mon, 03/03/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Wed, 03/12/2025 - 10:30</t>
+    <t>Mon, 3 Mar 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 12 Mar 2025 - 10:30</t>
   </si>
   <si>
     <t>Torre Pacheco</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-phytosanitary-products-basic-level-1</t>
   </si>
   <si>
     <t>Incidence and biological control of Thrips parvispinus and red spider. 2024/25 campaign</t>
   </si>
   <si>
-    <t>Wed, 02/26/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 02/26/2025 - 13:50</t>
+    <t>Wed, 26 Feb 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Feb 2025 - 13:50</t>
   </si>
   <si>
     <t>Edificio Cajamar. Avda. de la Innovación, 1 Edificio Cajamar. Autovía del Mediterráneo (A-7). Salida 460 Parque Científico -Tecnológico de Almería (PITA)</t>
   </si>
   <si>
     <t>Specialized face-to-face training that will address the incidence and biological control of Thrips parvispinus and red spider in the 2024/25 campaign…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incidence-and-biological-control-thrips-parvispinus-and-red-spider-202425-campaign</t>
   </si>
   <si>
     <t>Course on agricultural pesticides - Basic level</t>
   </si>
   <si>
-    <t>Thu, 02/20/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/27/2025 - 00:00</t>
+    <t>Thu, 20 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Feb 2025 - 00:00</t>
   </si>
   <si>
     <t>Moraleja (Cáceres)</t>
   </si>
   <si>
     <t>Agricultural Pesticides Course - Basic Level, 25 hours in the afternoon. Observations: Courses co-financed by FEADER (85%), Ministry of Agriculture,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-agricultural-pesticides-basic-level</t>
   </si>
   <si>
     <t>Applicator of phytosanitary products. Qualified level</t>
   </si>
   <si>
-    <t>Tue, 02/18/2025 - 14:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/15/2025 - 16:00</t>
+    <t>Tue, 18 Feb 2025 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 15 May 2025 - 16:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
     <t>Contents Crop pests: classification, description and damage they cause. Pest control methods. Importance of non-chemical methods. Means of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/applicator-phytosanitary-products-qualified-level</t>
   </si>
   <si>
     <t>Professional user of phytosanitary products. Basic level</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 02/24/2025 - 19:30</t>
+    <t>Mon, 17 Feb 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 24 Feb 2025 - 19:30</t>
   </si>
   <si>
     <t>Cartagena</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-phytosanitary-products-basic-level-2</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 08:30</t>
-[...2 lines deleted...]
-    <t>Tue, 04/29/2025 - 14:30</t>
+    <t>Mon, 17 Feb 2025 - 08:30</t>
+  </si>
+  <si>
+    <t>Tue, 29 Apr 2025 - 14:30</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa. Hinojosa del Duque. Córdoba.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/applicator-phytosanitary-products-qualified-level-0</t>
   </si>
   <si>
     <t>Course for professional vegetable operators</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 00:00</t>
+    <t>Mon, 17 Feb 2025 - 00:00</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV (3ª planta). La Grajera (Logroño)</t>
   </si>
   <si>
-    <t>The Department of Agriculture, Livestock, Rural World and Environment is organizing the third edition of the Course for professional plant operators…</t>
+    <t>The Department of Agriculture, Livestock, Rural World and Environment is organizing the third edition of the Course for professional plant operators,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-professional-vegetable-operators</t>
   </si>
   <si>
     <t>Professional user of phytosanitary products - Basic level (Practices and evaluation)</t>
   </si>
   <si>
-    <t>Fri, 02/14/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Fri, 02/14/2025 - 17:00</t>
+    <t>Fri, 14 Feb 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Fri, 14 Feb 2025 - 17:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-phytosanitary-products-basic-level-practices-and-evaluation</t>
   </si>
   <si>
     <t>Bioproduct development: from idea to market</t>
   </si>
   <si>
-    <t>Tue, 02/11/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/11/2025 - 14:00</t>
+    <t>Tue, 11 Feb 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Tue, 11 Feb 2025 - 14:00</t>
   </si>
   <si>
     <t>This webinar will explore the process of developing , evaluating and registering agricultural products . It will feature the participation of leaders…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/bioproduct-development-idea-market</t>
   </si>
   <si>
-    <t>Tue, 02/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Agricultural Pesticides Course - Basic Level, 25 hours long, in the afternoon. Town: Navalmoral de la Mata (Cáceres) Start Date: 02/11/2025 End Date…</t>
+    <t>Tue, 11 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Agricultural Pesticides Course - Basic Level, 25 hours long, in the afternoon. Town: Navalmoral de la Mata (Cáceres) Start Date: 02/11/2025 End Date:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-agricultural-pesticides-basic-level-0</t>
   </si>
   <si>
-    <t>Mon, 02/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/18/2025 - 00:00</t>
+    <t>Mon, 10 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 18 Feb 2025 - 00:00</t>
   </si>
   <si>
     <t>Puebla de Alcocer (Badajoz)</t>
   </si>
   <si>
     <t>Agricultural Pesticides Course - Basic Level, 25 hours long, in the afternoon. Observations: Courses co-financed by FEADER (85%), Ministry of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-agricultural-pesticides-basic-level-1</t>
   </si>
   <si>
-    <t>Mon, 03/03/2025 - 00:00</t>
+    <t>Mon, 3 Mar 2025 - 00:00</t>
   </si>
   <si>
     <t>Cáceres (Cáceres)</t>
   </si>
   <si>
     <t>Agricultural Pesticides Course - Qualified Level, 60 hours long, in the afternoon.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-course-qualified-level</t>
   </si>
   <si>
     <t>SUPPORT Webinar: Crop Protection Legislation</t>
   </si>
   <si>
-    <t>Fri, 02/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/07/2025 - 12:15</t>
+    <t>Fri, 7 Feb 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Feb 2025 - 12:15</t>
   </si>
   <si>
     <t>The European SUPPORT project, focused on Helping farmers meet the crop protection reduction targets of the Farm to Fork strategy through the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/support-webinar-crop-protection-legislation</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Villaverde and Pasconsol (CU)</t>
   </si>
   <si>
-    <t>Thu, 02/06/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Thu, 02/06/2025 - 21:30</t>
+    <t>Thu, 6 Feb 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Thu, 6 Feb 2025 - 21:30</t>
   </si>
   <si>
     <t>Salón del Ayuntamiento, Villaverde y Pasaconsol (CU) c/ Moral, s/n – Villaverde y Pasaconsol (Cuenca).</t>
   </si>
   <si>
     <t>Details Validated by the Department of Agriculture according to the Order of 20/11/2013, which regulates the issuance of phytosanitary product…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-villaverde-and-pasconsol-cu</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Campillo de Altobuey (CU)</t>
   </si>
   <si>
-    <t>Tue, 02/04/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 02/04/2025 - 21:30</t>
+    <t>Tue, 4 Feb 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 4 Feb 2025 - 21:30</t>
   </si>
   <si>
     <t>Casa de la Cultura – Campillo de Altobuey (Cuenca). c/ Pedrizas, s/n – Campillo de Altobuey (Cuenca)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-campillo-altobuey-cu</t>
   </si>
   <si>
     <t>Training day on disease and pest management in almond cultivation</t>
   </si>
   <si>
-    <t>Tue, 02/04/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/04/2025 - 11:30</t>
+    <t>Tue, 4 Feb 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 4 Feb 2025 - 11:30</t>
   </si>
   <si>
     <t>Alcalá del Río. Sevilla.</t>
   </si>
   <si>
     <t>2-hour training session dedicated to the management of diseases and pests in almond cultivation, with the following contents: Almond wood diseases:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-day-disease-and-pest-management-almond-cultivation</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Quintanar del Rey (CU)</t>
   </si>
   <si>
-    <t>Fri, 01/31/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 01/31/2025 - 22:00</t>
+    <t>Fri, 31 Jan 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 31 Jan 2025 - 22:00</t>
   </si>
   <si>
     <t>Auditorio de la Escuela de Música, Quintanar del Rey (CU) C/ Monteagudo, 23 - Quintanar del Rey (Cuenca)</t>
   </si>
   <si>
     <t>Course aimed at renewing the training of people who are in possession of phytosanitary product handler cards according to the level they require,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-quintanar-del-rey-cu</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Ledaña (CU)</t>
   </si>
   <si>
-    <t>Thu, 01/30/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Thu, 01/30/2025 - 21:30</t>
+    <t>Thu, 30 Jan 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Thu, 30 Jan 2025 - 21:30</t>
   </si>
   <si>
     <t>Ledaña. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-ledana-cu</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Aliaguilla (CU)</t>
   </si>
   <si>
-    <t>Tue, 01/28/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 01/28/2025 - 21:30</t>
+    <t>Tue, 28 Jan 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 28 Jan 2025 - 21:30</t>
   </si>
   <si>
     <t>Salón de la Cooperativa “La Aliaguillera”, Aliaguilla (CU) C/ Domingo Ruiz Vicente 5 – Aliaguilla. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-aliaguilla-cu</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Ontur (AB)</t>
   </si>
   <si>
-    <t>Tue, 01/21/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 01/21/2025 - 21:30</t>
+    <t>Tue, 21 Jan 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 21 Jan 2025 - 21:30</t>
   </si>
   <si>
     <t>Salón Coop. Ontalba, Ontur (Albacete) Camino de Hellín, s/n - Ontur (Albacete).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-ontur-ab</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, in Argamasilla de Alba</t>
   </si>
   <si>
-    <t>Mon, 01/20/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 01/20/2025 - 22:00</t>
+    <t>Mon, 20 Jan 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 20 Jan 2025 - 22:00</t>
   </si>
   <si>
     <t>Ciudad Real</t>
   </si>
   <si>
     <t>Salón Coop. Ntra. Sra. de Peñarroya. Argamasilla de Alba Ctra. Villarta de San Juan s/n, Argamasilla de Alba (Ciudad Real).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-argamasilla-alba</t>
   </si>
   <si>
     <t>Qualified level plant protection product handler course</t>
   </si>
   <si>
-    <t>Tue, 01/14/2025 - 00:00</t>
+    <t>Tue, 14 Jan 2025 - 00:00</t>
   </si>
   <si>
     <t>Get certified as a qualified level handler of plant protection products Who is the course for? This course is for anyone interested in acquiring…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/qualified-level-plant-protection-product-handler-course</t>
   </si>
   <si>
     <t>Professional User of Phytosanitary Products. Level: Pilot applicator</t>
   </si>
   <si>
-    <t>Mon, 01/13/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/21/2025 - 20:00</t>
+    <t>Mon, 13 Jan 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Fri, 21 Feb 2025 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-phytosanitary-products-level-pilot-applicator</t>
   </si>
   <si>
     <t>Semi-presential course for applicators of phytosanitary products - basic level</t>
   </si>
   <si>
-    <t>Wed, 01/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 02/03/2025 - 00:00</t>
+    <t>Wed, 8 Jan 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 3 Feb 2025 - 00:00</t>
   </si>
   <si>
     <t>Centro Río Gállego. Camino Torre los Ajos, 29. Montañana. Zaragoza.</t>
   </si>
   <si>
     <t>The objective of this course is to train auxiliary personnel in phytosanitary treatments, farmers who carry out treatments on their own farms without…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/semi-presential-course-applicators-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Workshop on Satellite Remote Sensing in Agriculture: NDVI and NDMI Indices</t>
   </si>
   <si>
-    <t>Fri, 12/13/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/13/2024 - 14:00</t>
+    <t>Fri, 13 Dec 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 13 Dec 2024 - 14:00</t>
   </si>
   <si>
     <t>In this workshop on Satellite Remote Sensing in Agriculture we present the new module of our aGROSlab Digital Agricultural Ecosystem platform. The…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-satellite-remote-sensing-agriculture-ndvi-and-ndmi-indices</t>
   </si>
   <si>
     <t>Course for the training of professional users and sellers of phytosanitary products. Basic</t>
   </si>
   <si>
-    <t>Tue, 12/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/16/2024 - 21:00</t>
+    <t>Tue, 10 Dec 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 16 Dec 2024 - 21:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Calzada de los Molinos (Palencia)</t>
   </si>
   <si>
     <t>strategies and techniques for integrated pest management. Integrated production and organic production. Symptoms of poisoning and recommendations for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-training-professional-users-and-sellers-phytosanitary-products-basic</t>
   </si>
   <si>
     <t>Handler of phytosanitary products - Basic level</t>
   </si>
   <si>
-    <t>Thu, 12/05/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/19/2024 - 00:00</t>
+    <t>Thu, 5 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Auxiliary personnel in land and air treatments, including non-agricultural ones, and farmers who carry out these treatments on their own farms…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-phytosanitary-products-basic-level-0</t>
   </si>
   <si>
     <t>Seminar "Sustainable use of equipment for the application of phytosanitary products and fertilizers. Basis for correct regulation and technological innovations.</t>
   </si>
   <si>
-    <t>Wed, 12/04/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/05/2024 - 23:00</t>
+    <t>Wed, 4 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Dec 2024 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Las Torres. Alcalá del Río. Sevilla.</t>
   </si>
   <si>
     <t>12-hour course in which the following contents will be covered: Preliminary concepts and regulations Description and operation of application…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/seminar-sustainable-use-equipment-application-phytosanitary-products-and</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary product applicator card. Qualified level.</t>
   </si>
   <si>
-    <t>Tue, 12/03/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/04/2024 - 15:00</t>
+    <t>Tue, 3 Dec 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Wed, 4 Dec 2024 - 15:00</t>
   </si>
   <si>
     <t>Edif Cuadrilla Rioja Alavesa - LAGUARDIA - ARABA</t>
   </si>
   <si>
     <t>Updating basic knowledge on phytosanitary products and the risks that their incorrect application entails for the health of the applicator, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-product-applicator-card-qualified-level</t>
   </si>
   <si>
     <t>Handler of phytosanitary products. Basic level. Buñuel.</t>
   </si>
   <si>
-    <t>Tue, 12/03/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/18/2024 - 00:00</t>
+    <t>Tue, 3 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 18 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Buñuel</t>
   </si>
   <si>
     <t>Addressed to: FACE-TO-FACE SESSION AND EXAM ON DECEMBER 18 IN ZARAGOZA Auxiliary personnel for land and air treatments, including non-agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-phytosanitary-products-basic-level-bunuel</t>
   </si>
   <si>
     <t>Technical conference "Agriculture and pesticides: responsible use and regulatory standards"</t>
   </si>
   <si>
-    <t>Thu, 11/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/21/2024 - 14:00</t>
+    <t>Thu, 21 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 Nov 2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Cabra. Córdoba.</t>
   </si>
   <si>
     <t>5-hour technical session in which the following contents will be addressed: Agricultural importance and phytosanitary problems Chemical pesticides,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-conference-agriculture-and-pesticides-responsible-use-and-regulatory</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, La Solana (CR)</t>
   </si>
   <si>
-    <t>Tue, 10/29/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/29/2024 - 22:00</t>
+    <t>Tue, 29 Oct 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 29 Oct 2024 - 22:00</t>
   </si>
   <si>
     <t>Centro Cultural Don Diego. La Solana. Ciudad Real.</t>
   </si>
   <si>
     <t>The aim of this course is to improve the qualifications of professionals in the agri-food sector and in rural areas, promoting the sustainable use of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-la-solana-cr-0</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Mota del Cuervo</t>
   </si>
   <si>
-    <t>Thu, 10/24/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/24/2024 - 22:00</t>
+    <t>Thu, 24 Oct 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 24 Oct 2024 - 22:00</t>
   </si>
   <si>
     <t>Coop. “Ntra. Sra. De Manjavacas”. Mota del Cuervo. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-mota-del-cuervo</t>
   </si>
   <si>
     <t>Handler of phytosanitary products (basic)</t>
   </si>
   <si>
-    <t>Mon, 10/21/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/25/2024 - 00:00</t>
+    <t>Mon, 21 Oct 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 25 Oct 2024 - 00:00</t>
   </si>
   <si>
     <t>ECA Tacoronte. Ctra. de Guayonje, 68, 38358 Tacoronte, Santa Cruz de Tenerife.</t>
   </si>
   <si>
     <t>25 -hour course to train all personnel who handle phytosanitary products and who perform their duties within the Autonomous Community of the Canary…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-phytosanitary-products-basic</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Terrinches (Ciudad Real)</t>
   </si>
   <si>
-    <t>Fri, 10/18/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/18/2024 - 22:00</t>
+    <t>Fri, 18 Oct 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 18 Oct 2024 - 22:00</t>
   </si>
   <si>
     <t>Coop. Santo Domingo de Guzmán. Terrinches. Ciudad Real.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-terrinches-ciudad-real</t>
   </si>
   <si>
     <t>Handler of phytosanitary products (basic level)</t>
   </si>
   <si>
-    <t>Mon, 10/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/11/2024 - 00:00</t>
+    <t>Mon, 7 Oct 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 11 Oct 2024 - 00:00</t>
   </si>
   <si>
     <t>ECA Los Llanos. C/ Enrique Mederos Lorenzo, 33, 38768 Barros ( Los ), Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>25-hour course to train all personnel who handle phytosanitary products and who perform their duties within the Autonomous Community of the Canary…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Sustainable use of biostimulants to increase production</t>
   </si>
   <si>
-    <t>Thu, 10/03/2024 - 11:45</t>
-[...2 lines deleted...]
-    <t>Thu, 10/03/2024 - 14:00</t>
+    <t>Thu, 3 Oct 2024 - 11:45</t>
+  </si>
+  <si>
+    <t>Thu, 3 Oct 2024 - 14:00</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar | Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>Biostimulants play an increasingly important role in today's agriculture. At this in-person conference, the results obtained from the application of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-use-biostimulants-increase-production</t>
   </si>
   <si>
     <t>Specialized Training in Protected Organic Horticulture</t>
   </si>
   <si>
-    <t>Wed, 10/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/13/2024 - 15:00</t>
+    <t>Wed, 2 Oct 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 13 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>Specialized 50-hour course in which various aspects of protected ecological horticulture are studied: pest and disease management, fertilization,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-protected-organic-horticulture</t>
   </si>
   <si>
     <t>Conference on advances in health control of olive groves</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/27/2024 - 14:00</t>
+    <t>Fri, 27 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano (Jaén)</t>
   </si>
   <si>
     <t>Technical and practical specialization day on the sustainable use of phytosanitary products, pest and disease control and active substances. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-advances-health-control-olive-groves</t>
   </si>
   <si>
     <t>Cross-training for farm advisory services</t>
   </si>
   <si>
-    <t>Wed, 09/25/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/27/2024 - 15:00</t>
+    <t>Wed, 25 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 27 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>100-hour blended course for Advisors that addresses topics such as integrated pest management, soil characterization, beneficial agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cross-training-farm-advisory-services</t>
   </si>
   <si>
-    <t>Tue, 09/24/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/26/2024 - 15:00</t>
+    <t>Tue, 24 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 26 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cross-training-farm-advisory-services-1</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, San Carlos del Valle (Ciudad Real).</t>
   </si>
   <si>
-    <t>Thu, 08/08/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 08/08/2024 - 22:00</t>
+    <t>Thu, 8 Aug 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 8 Aug 2024 - 22:00</t>
   </si>
   <si>
     <t>Centro de la Juventud, San Carlos del Valle (CR) C/ Ramón y Cajal, 21 - San Carlos del Valle (CR).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-san-carlos-del-valle-ciudad-real</t>
   </si>
   <si>
     <t>Agricultural pesticides - Basic level</t>
   </si>
   <si>
-    <t>Mon, 07/29/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 08/05/2024 - 00:00</t>
+    <t>Mon, 29 Jul 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 5 Aug 2024 - 00:00</t>
   </si>
   <si>
     <t>Talayuela (Cáceres)</t>
   </si>
   <si>
     <t>25 -hour course aimed at auxiliary personnel in land and air treatments, including non-agricultural ones, and farmers who carry out these treatments…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, El Peral (Cuenca).</t>
   </si>
   <si>
-    <t>Tue, 07/23/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/23/2024 - 22:00</t>
+    <t>Tue, 23 Jul 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 23 Jul 2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura - El Peral (Cuenca) Plaza del Caudillo, 1. El Peral (Cuenca).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-el-peral-cuenca</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, La Solana (CR).</t>
   </si>
   <si>
-    <t>Tue, 07/16/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/16/2024 - 22:00</t>
+    <t>Tue, 16 Jul 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Jul 2024 - 22:00</t>
   </si>
   <si>
     <t>Centro Cultural Don Diego Pza. Don Diego, s/n– La Solana (CR).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-la-solana-cr</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Fuenteálamo (Albacete).</t>
   </si>
   <si>
-    <t>Thu, 07/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/04/2024 - 22:00</t>
+    <t>Thu, 4 Jul 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 4 Jul 2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura "Luis Sanchez Tárraga" - Fuenteálamo Avda Doctor Pérez Gil, s/n - Fuenteálamo (Albacete)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-fuentealamo-albacete</t>
   </si>
   <si>
     <t>Technical workshop on pear cultivation</t>
   </si>
   <si>
-    <t>Thu, 07/04/2024 - 05:30</t>
-[...2 lines deleted...]
-    <t>Thu, 07/04/2024 - 17:00</t>
+    <t>Thu, 4 Jul 2024 - 05:30</t>
+  </si>
+  <si>
+    <t>Thu, 4 Jul 2024 - 17:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>Lérida</t>
   </si>
   <si>
     <t>Training activity to share experiences and visit 5 farms in Lleida on the adaptation and behavior of the "Williams" and "Conference" pear varieties…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-workshop-pear-cultivation</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Las Mesas (Cuenca).</t>
   </si>
   <si>
-    <t>Tue, 07/02/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/02/2024 - 22:00</t>
+    <t>Tue, 2 Jul 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 2 Jul 2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura - Las Mesas (CU) C/ Escuelas, 1 - Las Mesas (Cuenca).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-las-mesas-cuenca</t>
   </si>
   <si>
     <t>Handling of phytosanitary products, qualified level. Source Pedro Naharro (Cuenca).</t>
   </si>
   <si>
-    <t>Mon, 07/01/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/12/2024 - 22:00</t>
+    <t>Mon, 1 Jul 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Jul 2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura – Fuente de Pedro Naharro. Cuenca.</t>
   </si>
   <si>
     <t>Course aimed at training professional users responsible for land treatments, including non-agricultural ones, and for farmers who carry out…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handling-phytosanitary-products-qualified-level-source-pedro-naharro-cuenca</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Quintanar del Rey (Cuenca).</t>
   </si>
   <si>
-    <t>Fri, 06/28/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/28/2024 - 22:00</t>
+    <t>Fri, 28 Jun 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Jun 2024 - 22:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-quintanar-del-rey-cuenca</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Puebla del Príncipe (Ciudad Real).</t>
   </si>
   <si>
     <t>Auditorio de Puebla del Príncipe (Ciudad Real) Calle Alejo Polo s/n</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-puebla-del-principe-ciudad-real</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Casasimarro (CU).</t>
   </si>
   <si>
-    <t>Thu, 06/27/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/27/2024 - 22:00</t>
+    <t>Thu, 27 Jun 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Jun 2024 - 22:00</t>
   </si>
   <si>
     <t>Casasimarro. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-casasimarro-cu</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, El Provencio (Cuenca).</t>
   </si>
   <si>
-    <t>Tue, 06/25/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/25/2024 - 22:00</t>
+    <t>Tue, 25 Jun 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 25 Jun 2024 - 22:00</t>
   </si>
   <si>
     <t>Coop. Ntra. Sra. Del Rosario -El Provencio. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-el-provencio-cuenca</t>
   </si>
   <si>
     <t>Las Mesas. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-las-mesas-cuenca-0</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary products handler card, Las Labores (CR)</t>
   </si>
   <si>
-    <t>Fri, 06/21/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/21/2024 - 22:00</t>
+    <t>Fri, 21 Jun 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 21 Jun 2024 - 22:00</t>
   </si>
   <si>
     <t>Las Labores (Ciudad Real)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-products-handler-card-las-labores-cr</t>
   </si>
   <si>
     <t>Theory and practice of biological control in avocado and mango</t>
   </si>
   <si>
-    <t>Wed, 06/19/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/20/2024 - 14:00</t>
+    <t>Wed, 19 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Jun 2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Málaga. Campanillas.</t>
   </si>
   <si>
     <t>10-hour workshop with theory and practice on biological control in Avocado and Mango. Other topics to be covered include: Introduction and importance…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/theory-and-practice-biological-control-avocado-and-mango</t>
   </si>
   <si>
-    <t>Tue, 06/11/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/10/2024 - 15:00</t>
+    <t>Tue, 11 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 10 Jul 2024 - 15:00</t>
   </si>
   <si>
     <t>30-hour course that addresses the current situation of plant protection, advances in pests and diseases, agents causing damage, HLB and Drosophila…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-advances-plant-health</t>
   </si>
   <si>
     <t>Calibration of pesticide application equipment</t>
   </si>
   <si>
-    <t>Wed, 06/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/05/2024 - 14:00</t>
+    <t>Wed, 5 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 5 Jun 2024 - 14:00</t>
   </si>
   <si>
     <t>Finca La Grajera (Logroño)</t>
   </si>
   <si>
     <t>Theoretical-practical course for farmers and technicians to calibrate treatment equipment in a practical way, optimising the use of technology. In…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/calibration-pesticide-application-equipment</t>
   </si>
   <si>
     <t>Introduction to organic farming</t>
   </si>
   <si>
-    <t>Mon, 05/20/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/30/2024 - 20:00</t>
+    <t>Mon, 20 May 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 May 2024 - 20:00</t>
   </si>
   <si>
     <t>OCA VILLENA Poetisa Elena Montiel, s/n 03400 VILLENA (ALICANTE)</t>
   </si>
   <si>
     <t>Theoretical-practical course in which the principles, practices and various aspects related to organic farming are learned: regulations,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming-0</t>
   </si>
   <si>
     <t>Biofertility and soil recovery</t>
   </si>
   <si>
-    <t>Fri, 05/17/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Fri, 05/24/2024 - 20:30</t>
+    <t>Fri, 17 May 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Fri, 24 May 2024 - 20:30</t>
   </si>
   <si>
     <t>Albarb</t>
   </si>
   <si>
     <t>Biofertility and soil recovery. Principles of ecological and regenerative agriculture. PROGRAM | REGISTRATION and INFORMATION at esexag_elx@gva.es |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/biofertility-and-soil-recovery</t>
   </si>
   <si>
     <t>Pest control in organic farming</t>
   </si>
   <si>
-    <t>Thu, 05/16/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/16/2024 - 20:00</t>
+    <t>Thu, 16 May 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 May 2024 - 20:00</t>
   </si>
   <si>
     <t>VIVERO FORESTAL SANTA FAZ CTRA.VALENCIA-ALICANTE,KM. 86,4 03559 SAN JUAN DE ALICANTE (ALICANTE)</t>
   </si>
   <si>
     <t>Technical course on plant health in organic farming and pests of the main crops in the area PROGRAM | REGISTRATION and CONTACT, EEA Elx . tel.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pest-control-organic-farming</t>
   </si>
   <si>
     <t>Basic organic horticulture</t>
   </si>
   <si>
-    <t>Tue, 05/14/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 06/25/2024 - 19:30</t>
+    <t>Tue, 14 May 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 25 Jun 2024 - 19:30</t>
   </si>
   <si>
     <t>Xemein hiribidea, 12 - MARKINA-XEMEIN - BIZKAIA</t>
   </si>
   <si>
     <t>Theoretical-practical course with general training on the basic concepts necessary to start a horticultural company: plot preparation for planting,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-organic-horticulture</t>
   </si>
   <si>
     <t>Specialized training in advances in plant fertilization</t>
   </si>
   <si>
-    <t>Thu, 05/09/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/13/2024 - 15:00</t>
+    <t>Thu, 9 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>30-hour course that addresses the regulations governing fertilizers, biostimulants, microorganisms, slow-release fertilization and new approaches to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-advances-plant-fertilization</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/16/2024 - 13:30</t>
+    <t>Mon, 6 May 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 May 2024 - 13:30</t>
   </si>
   <si>
     <t>MANCOMUNIDAD ESPADÁN-MIJARES, AV. DE CASTELLÓN, Nº 6, 12221 TALES (CASTELLON)</t>
   </si>
   <si>
     <t>Theoretical-practical course in which the principles, practices and various aspects related to organic farming are learned. PROGRAM | REGISTRATION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming-1</t>
   </si>
   <si>
     <t>Organic production for technical consultants and auditors</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 11:30</t>
+    <t>Mon, 6 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 11:30</t>
   </si>
   <si>
     <t>Sala de seminarios del edificio administrativo de La Grajera</t>
   </si>
   <si>
     <t>This 10-hour face-to-face course aims to deepen knowledge about the regulations applicable to organic production, as well as its control and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-technical-consultants-and-auditors</t>
   </si>
   <si>
     <t>Specialized training in organic farming</t>
   </si>
   <si>
-    <t>Tue, 04/30/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/25/2024 - 14:00</t>
+    <t>Tue, 30 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 25 Jun 2024 - 14:00</t>
   </si>
   <si>
     <t>Contents Background and previous concepts Legislation: Regulations and aid Control and certification in production Fertilization Biodiversity Seeds…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-organic-farming</t>
   </si>
   <si>
     <t>Organic fruit growing</t>
   </si>
   <si>
-    <t>Tue, 04/16/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 13:15</t>
+    <t>Tue, 16 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 13:15</t>
   </si>
   <si>
     <t>Sartaguda, Navarra</t>
   </si>
   <si>
     <t>In-person course in which fruit tree varieties, plant covers, soil management and crop health are studied. The course is aimed at people who grow…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-fruit-growing</t>
   </si>
   <si>
     <t>Specialized training in organic olive growing</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/16/2024 - 15:00</t>
+    <t>Wed, 10 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 May 2024 - 15:00</t>
   </si>
   <si>
     <t>40-hour course with content related to organic olive groves, pest and disease management, fertilization, soil management and management techniques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-organic-olive-growing</t>
   </si>
   <si>
     <t>Pesticides for agricultural use, qualified level</t>
   </si>
   <si>
-    <t>Tue, 04/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/02/2024 - 20:00</t>
+    <t>Tue, 2 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 2 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Aimed at professional users responsible for terrestrial treatments, including non-agricultural ones, and for farmers carrying out treatments using…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticides-agricultural-use-qualified-level</t>
   </si>
   <si>
     <t>Advice on organic farming</t>
   </si>
   <si>
-    <t>Fri, 03/22/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 09:00</t>
+    <t>Fri, 22 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 09:00</t>
   </si>
   <si>
     <t>Free course that offers an overview of the regulation of organic agricultural production, and the basic foundations of this type of production. The…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-organic-farming</t>
   </si>
   <si>
     <t>How to optimize irrigation and fertilization of tomato crops in a greenhouse</t>
   </si>
   <si>
-    <t>Tue, 03/12/2024 - 11:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/12/2024 - 13:30</t>
+    <t>Tue, 12 Mar 2024 - 11:30</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 13:30</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido - Almería</t>
   </si>
   <si>
     <t>Webinar of the tools and results of the iGUESS-MED project of the PRIMA program financed by the EU for the sustainable management of irrigation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-optimize-irrigation-and-fertilization-tomato-crops-greenhouse</t>
   </si>
   <si>
     <t>Adaptation of the vineyard to climate change. Work and experimentation in Rioja Alavesa</t>
   </si>
   <si>
-    <t>Tue, 03/12/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/12/2024 - 14:30</t>
+    <t>Tue, 12 Mar 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 14:30</t>
   </si>
   <si>
     <t>Laguardia</t>
   </si>
   <si>
     <t>The recovery of viticultural diversity can be a key element when facing processes of change in our vineyards, such as, for example, in adapting to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/adaptation-vineyard-climate-change-work-and-experimentation-rioja-alavesa</t>
   </si>
   <si>
-    <t>Tue, 03/12/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/14/2024 - 14:00</t>
+    <t>Tue, 12 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 May 2024 - 14:00</t>
   </si>
   <si>
     <t>Alcalá del Río</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-organic-farming-0</t>
   </si>
   <si>
     <t>Drone handling course "FADEMUR Vuela" (Extremadura, Castilla-La Mancha, La Rioja)</t>
   </si>
   <si>
-    <t>Tue, 03/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/08/2024 - 20:00</t>
+    <t>Tue, 5 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 8 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>In person, Blended learning</t>
   </si>
   <si>
     <t>To promote rural women drone pilots, 3 piloting and specialization courses in precision agriculture or audiovisual purposes are being developed.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-handling-course-fademur-vuela-extremadura-castilla-la-mancha-la-rioja</t>
   </si>
   <si>
-    <t>Mon, 03/04/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/14/2024 - 19:00</t>
+    <t>Mon, 4 Mar 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>Castalia</t>
   </si>
   <si>
     <t>Introduction to organic farming. Biodiversity and traditional varieties. PROGRAM | REGISTRATION | INFORMATION at esexag_elx@gva.es | 966907980 |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming</t>
   </si>
   <si>
     <t>Advice Course in Organic Agriculture</t>
   </si>
   <si>
-    <t>Fri, 03/01/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 23:59</t>
+    <t>Fri, 1 Mar 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 23:59</t>
   </si>
   <si>
     <t>The objective of this online course of the Virtual Campus of the Ministry of Agriculture, Fisheries and Food is to offer an overview of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-course-organic-agriculture-0</t>
   </si>
   <si>
     <t>Plant material professionals (ROPVEG)</t>
   </si>
   <si>
-    <t>Tue, 02/20/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/22/2024 - 21:00</t>
+    <t>Tue, 20 Feb 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 Feb 2024 - 21:00</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>Mallorca (Sala de reunions SA GRANJA)</t>
   </si>
   <si>
     <t>The course allows you to learn about the obligations of plant material operators derived from the new European regulations on plant health. CONTENTS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-material-professionals-ropveg</t>
   </si>
   <si>
     <t>Soil management and fertilization in mango and avocado cultivation</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Fri, 02/23/2024 - 20:30</t>
+    <t>Mon, 19 Feb 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Fri, 23 Feb 2024 - 20:30</t>
   </si>
   <si>
     <t>Contents Edaphoclimatic requirements of avocado and mango Biodiversity in subtropical farms Soil improvement and preparation Fertilization in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-management-and-fertilization-mango-and-avocado-cultivation</t>
   </si>
   <si>
     <t>Pruning and fertigation of the almond tree</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/22/2024 - 19:00</t>
+    <t>Mon, 19 Feb 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Don Benito, Badajoz</t>
   </si>
   <si>
     <t>Theoretical-practical course on pruning and fertigation of almond trees in Don Benito. PROGRAM | Contact: 924021420</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-and-fertigation-almond-tree</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Sun, 03/17/2024 - 20:00</t>
+    <t>Mon, 19 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Sun, 17 Mar 2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticides-agricultural-use-qualified-level-0</t>
   </si>
   <si>
     <t>Online Course on "Pesticide Handler Renewal"</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/29/2024 - 00:00</t>
+    <t>Mon, 19 Feb 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 Feb 2024 - 00:00</t>
   </si>
   <si>
     <t>Online Course on "Pesticide Handler Renewal" Valid to renew both the basic and qualified levels Open from February 19 to 29, 2024 Free for members.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-pesticide-handler-renewal</t>
   </si>
   <si>
     <t>Good hygiene practices in primary agricultural production</t>
   </si>
   <si>
-    <t>Sun, 02/18/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/20/2024 - 14:00</t>
+    <t>Sun, 18 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Menorca (Centre de capacitación "SA GRANJA")</t>
   </si>
   <si>
     <t>The course allows   know the obligations of producers derived from hygiene in primary agricultural production. CONTENTS (10 h) 1. General…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/good-hygiene-practices-primary-agricultural-production</t>
   </si>
   <si>
     <t>Course on pesticides for agricultural use, basic level</t>
   </si>
   <si>
-    <t>Fri, 02/16/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/23/2024 - 19:00</t>
+    <t>Fri, 16 Feb 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 23 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Llerena, Badajoz</t>
   </si>
   <si>
     <t>Aimed at auxiliary personnel for terrestrial and aerial treatments, including non-agricultural ones, and farmers who carry out it on the farm itself…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-pesticides-agricultural-use-basic-level</t>
   </si>
   <si>
     <t>In-Person Pesticide Handler Renewal Course in Elche</t>
   </si>
   <si>
-    <t>Sat, 01/27/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>Sat, 01/27/2024 - 14:30</t>
+    <t>Sat, 27 Jan 2024 - 08:30</t>
+  </si>
+  <si>
+    <t>Sat, 27 Jan 2024 - 14:30</t>
   </si>
   <si>
     <t>Parque agroalimentario de l’Alcudia (C/ Bastida de les alcusses 7)</t>
   </si>
   <si>
     <t>In-person Pesticide Handler Renewal Course in Elche (January 27) Agrochemical training classroom Canals Alcudia agri-food park (C/ Bastida de les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/person-pesticide-handler-renewal-course-elche</t>
   </si>
   <si>
     <t>Pesticide Handler Renewal Course in Sueca</t>
   </si>
   <si>
-    <t>Sat, 01/27/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Sat, 01/27/2024 - 14:00</t>
+    <t>Sat, 27 Jan 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Sat, 27 Jan 2024 - 14:00</t>
   </si>
   <si>
     <t>Consell Agrari de Sueca (C/ Cullera, 15)</t>
   </si>
   <si>
     <t>Pesticide Handler Renewal Course in Sueca Sueca Agrarian Council (C/ Cullera, 15) This course is valid to renew both the Basic and Qualified cards.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticide-handler-renewal-course-sueca</t>
   </si>
   <si>
     <t>Pesticide Handler Renewal Course in Valencia</t>
   </si>
   <si>
-    <t>Wed, 01/24/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/25/2024 - 19:00</t>
+    <t>Wed, 24 Jan 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Jan 2024 - 19:00</t>
   </si>
   <si>
     <t>Calle del Mar nº 22 pta 2 de Valencia</t>
   </si>
   <si>
     <t>Pesticide Handler Renewal Course in Valencia Calle del Mar nº 22, 2nd floor of Valencia This is valid to renew both Basic and Qualified. The course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticide-handler-renewal-course-valencia</t>
   </si>
   <si>
-    <t>Mon, 12/18/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/22/2023 - 21:00</t>
+    <t>Mon, 18 Dec 2023 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 Dec 2023 - 21:00</t>
   </si>
   <si>
     <t>Mazarrón, Murcia</t>
   </si>
   <si>
     <t>Content (25 hours): Taught by: Federation of Agrarian Cooperatives of Murcia (FECOAM)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Crop diversification technical day</t>
   </si>
   <si>
-    <t>Mon, 12/18/2023 - 08:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/18/2023 - 20:00</t>
+    <t>Mon, 18 Dec 2023 - 08:00</t>
+  </si>
+  <si>
+    <t>Mon, 18 Dec 2023 - 20:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera (Almería)</t>
   </si>
   <si>
     <t>Contents (8 hours): Cultural techniques Pests, diseases and physiopathies Commercialization</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/crop-diversification-technical-day</t>
   </si>
   <si>
     <t>Phytosanitary applicator</t>
   </si>
   <si>
-    <t>Wed, 12/13/2023 - 15:30</t>
-[...2 lines deleted...]
-    <t>Thu, 12/21/2023 - 18:00</t>
+    <t>Wed, 13 Dec 2023 - 15:30</t>
+  </si>
+  <si>
+    <t>Thu, 21 Dec 2023 - 18:00</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>Calle ANSAR, S/N, 39300 TORRELAVEGA</t>
   </si>
   <si>
     <t>Content: (22 hours) REGISTRATION AND CONTACT : gestion@centrojesusgonzalez.com / Tel. 942 882 737</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/phytosanitary-applicator</t>
   </si>
   <si>
     <t>Requirements for traders and users of phytosanitary products (ROPO, RETO)</t>
   </si>
   <si>
-    <t>Tue, 12/12/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/14/2023 - 16:00</t>
+    <t>Tue, 12 Dec 2023 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Dec 2023 - 16:00</t>
   </si>
   <si>
     <t>Sa Granja. Eusebi Estada, 145 Palma</t>
   </si>
   <si>
     <t>CONTINGUTS (3 p.m.): 1. Mark regulations and application of Royal Decree 1311/2012. 2. Creation and operation of the Official Registry of Producers…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/requirements-traders-and-users-phytosanitary-products-ropo-reto</t>
   </si>
   <si>
     <t>Good practice conferences on agricultural waste management - biodiversity: collection and conservation of seeds for the self-management of hedges.</t>
   </si>
   <si>
-    <t>Tue, 12/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/12/2023 - 13:00</t>
+    <t>Tue, 12 Dec 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 12 Dec 2023 - 13:00</t>
   </si>
   <si>
     <t>Contents (4 hours) : Benefits and self-management of hedges to promote biodiversity. Identification and collection of native seeds.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/good-practice-conferences-agricultural-waste-management-biodiversity-collection</t>
   </si>
   <si>
     <t>Online course: Plant health in organic horticultural crops</t>
   </si>
   <si>
-    <t>Thu, 06/22/2023 - 00:00</t>
-[...5 lines deleted...]
-    <t>REGISTRATION FORM The continuous growth of organic production that is being experienced both nationally and internationally, highlights the not-so-…</t>
+    <t>Thu, 22 Jun 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 8 Aug 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>REGISTRATION FORM The continuous growth of organic production that is being experienced both nationally and internationally, highlights the not-so…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-plant-health-organic-horticultural-crops</t>
   </si>
   <si>
     <t>Course for the use of phytosanitary products - basic level</t>
   </si>
   <si>
-    <t>Mon, 06/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/16/2023 - 14:00</t>
+    <t>Mon, 12 Jun 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 16 Jun 2023 - 14:00</t>
   </si>
   <si>
     <t>Centro de Formación La Alfranca - Fundación Ramón Rey Ardid, Casa 6, calle de la Alfranca, 7, CP 50195 Pastriz (Zaragoza)</t>
   </si>
   <si>
     <t>Registration until June 9, 2023 Organized by: Aratria Asesores, SL. Number of attendees: 20. Dates: June 12, 13, 14, 15 and 16, 2023. Hours: Every…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-use-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Blended course for the use of phytosanitary products - basic level</t>
   </si>
   <si>
-    <t>Fri, 06/09/2023 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 06/27/2023 - 19:30</t>
+    <t>Fri, 9 Jun 2023 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 27 Jun 2023 - 19:30</t>
   </si>
   <si>
     <t>Jorge Guillén, 3, local (50018) Zaragoza.</t>
   </si>
   <si>
-    <t>Registration until June 8, 2023 Organized by: Aratria Asesores, SL. Number of attendees: 20. Start dates: June 9, 2023. End date: June 27, 2023. In-…</t>
+    <t>Registration until June 8, 2023 Organized by: Aratria Asesores, SL. Number of attendees: 20. Start dates: June 9, 2023. End date: June 27, 2023. In…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/blended-course-use-phytosanitary-products-basic-level</t>
   </si>
   <si>
-    <t>Wed, 05/10/2023 - 00:00</t>
+    <t>Wed, 10 May 2023 - 00:00</t>
   </si>
   <si>
     <t>The objective of this course is to offer an overview of the regulation of organic agricultural production, and the basic foundations of this type of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-course-organic-agriculture</t>
   </si>
   <si>
     <t>Blended course for the use of phytosanitary products - qualified level</t>
   </si>
   <si>
-    <t>Tue, 05/09/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 09/10/2023 - 00:00</t>
+    <t>Tue, 9 May 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 10 Sep 2023 - 00:00</t>
   </si>
   <si>
     <t>La Almunia de doña Godina (Zaragoza)</t>
   </si>
   <si>
     <t>Registration until May 8, 2023 Organized by: Center for Technical and Administrative Education, SL. Number of attendees: 25. Start dates: May 9, 2023…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/blended-course-use-phytosanitary-products-qualified-level</t>
   </si>
   <si>
     <t>Course for maintainer of facilities at risk of Legionella</t>
   </si>
   <si>
-    <t>Wed, 11/02/2022 - 16:00</t>
-[...2 lines deleted...]
-    <t>Initial training and renewal Duration and cost: F. Initial: 30 teaching hours. Amount: €440 (rewardable) Renewal: 10 teaching hours. Amount: €220 (…</t>
+    <t>Wed, 2 Nov 2022 - 16:00</t>
+  </si>
+  <si>
+    <t>Initial training and renewal Duration and cost: F. Initial: 30 teaching hours. Amount: €440 (rewardable) Renewal: 10 teaching hours. Amount: €220…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-maintainer-facilities-risk-legionella</t>
   </si>
   <si>
     <t>New course for PROFESSIONAL USER OF PHYTOSANITARY PRODUCTS</t>
   </si>
   <si>
-    <t>Mon, 10/24/2022 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/09/2022 - 21:00</t>
+    <t>Mon, 24 Oct 2022 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 9 Nov 2022 - 21:00</t>
   </si>
   <si>
     <t>Cieza</t>
   </si>
   <si>
     <t>QUALIFIED LEVEL Duration: 60 hours. Completely free, approved by the Ministry of Water, Agriculture, Livestock, Fisheries, Environment and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-course-professional-user-phytosanitary-products</t>
   </si>
   <si>
     <t>Course for the renewal of the phytosanitary professional user card. Vilanova d'Alcolea</t>
   </si>
   <si>
-    <t>Mon, 10/03/2022 - 00:00</t>
+    <t>Mon, 3 Oct 2022 - 00:00</t>
   </si>
   <si>
     <t>Vilanova D’ Alcolea (Castellón)</t>
   </si>
   <si>
     <t>Directed to Employed or self-employed workers in the agri-food sector or who wish to join it. Place and date of celebration Sant Bartomeu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-renewal-phytosanitary-professional-user-card-vilanova-dalcolea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3986,61 +4019,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J224"/>
+  <dimension ref="A1:J226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J224"/>
+      <selection activeCell="A1" sqref="A1:J226"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="208.663" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -4077,6741 +4110,6805 @@
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1"/>
-[...2 lines deleted...]
-      <c r="F3" s="1"/>
+      <c r="C3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
-[...10 lines deleted...]
-      <c r="F4" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="F8" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="G8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="F11" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>81</v>
+      </c>
       <c r="G11" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C12" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>86</v>
+      </c>
       <c r="D12" s="1" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F12" s="1"/>
+        <v>53</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>87</v>
+      </c>
       <c r="G12" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="C13" s="1"/>
       <c r="D13" s="1" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      <c r="F15" s="1"/>
+        <v>99</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="G15" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>104</v>
+        <v>62</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>108</v>
-[...9 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>116</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G18" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="H18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="1" t="s">
+      <c r="J18" s="1" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D19" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>124</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C20" s="1"/>
-[...2 lines deleted...]
-      <c r="F20" s="1"/>
+      <c r="C20" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>131</v>
+      </c>
       <c r="G20" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
-      <c r="F21" s="1"/>
+      <c r="F21" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="G21" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>138</v>
+        <v>32</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="C24" s="1"/>
+        <v>149</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>150</v>
+      </c>
       <c r="D24" s="1" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>118</v>
+        <v>151</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>148</v>
+        <v>28</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C25" s="1"/>
-      <c r="D25" s="1"/>
-[...1 lines deleted...]
-      <c r="F25" s="1"/>
+      <c r="D25" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>156</v>
+      </c>
       <c r="G25" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1"/>
-      <c r="D26" s="1"/>
+      <c r="D26" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C27" s="1"/>
-      <c r="D27" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="C29" s="1"/>
       <c r="D29" s="1" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>37</v>
+        <v>155</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
-      <c r="F30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>183</v>
-[...7 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
       <c r="F32" s="1" t="s">
-        <v>147</v>
+        <v>32</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="F34" s="1"/>
+        <v>155</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>156</v>
+      </c>
       <c r="G34" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>169</v>
+        <v>201</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-      <c r="E36" s="1"/>
+        <v>205</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>116</v>
+      </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      <c r="F37" s="1"/>
+        <v>210</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>181</v>
+      </c>
       <c r="G37" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>213</v>
-[...9 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>224</v>
+        <v>53</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>226</v>
       </c>
       <c r="J40" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="D41" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
       <c r="G41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>231</v>
       </c>
       <c r="J41" s="1" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="C42" s="1"/>
+      <c r="C42" s="1" t="s">
+        <v>235</v>
+      </c>
       <c r="D42" s="1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="F42" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>237</v>
+      </c>
       <c r="G42" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>239</v>
+        <v>13</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>240</v>
+        <v>53</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="C44" s="1" t="s">
         <v>246</v>
       </c>
+      <c r="C44" s="1"/>
       <c r="D44" s="1" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="F44" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="G44" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I44" s="1" t="s">
+      <c r="J44" s="1" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="D45" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="E45" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="D45" s="1"/>
-[...1 lines deleted...]
-      <c r="F45" s="1"/>
+      <c r="F45" s="1" t="s">
+        <v>253</v>
+      </c>
       <c r="G45" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      <c r="F46" s="1"/>
+        <v>258</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>259</v>
+      </c>
       <c r="G46" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>262</v>
-[...9 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>221</v>
+        <v>267</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>266</v>
-[...9 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
       <c r="G48" s="1" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>218</v>
+        <v>13</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>272</v>
+        <v>53</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>273</v>
+        <v>87</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>276</v>
+        <v>233</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>224</v>
+        <v>53</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>224</v>
+        <v>87</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>13</v>
+        <v>230</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>267</v>
+        <v>286</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>283</v>
+        <v>236</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>284</v>
+        <v>236</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>14</v>
+        <v>295</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>118</v>
+        <v>151</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      <c r="F54" s="1"/>
+        <v>299</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>295</v>
+      </c>
       <c r="G54" s="1" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>303</v>
+        <v>14</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="D56" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="E56" s="1" t="s">
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+      <c r="G56" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I56" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="F56" s="1" t="s">
+      <c r="J56" s="1" t="s">
         <v>311</v>
-      </c>
-[...10 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B58" s="1" t="s">
+      <c r="E58" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="F58" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G58" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="J58" s="1" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B59" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="B59" s="1" t="s">
+      <c r="C59" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="D59" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F59" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="D59" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="1" t="s">
+      <c r="G59" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I59" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="F59" s="1" t="s">
+      <c r="J59" s="1" t="s">
         <v>330</v>
-      </c>
-[...10 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="D60" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>334</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>74</v>
+        <v>337</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E61" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="F61" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="D61" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F61" s="1" t="s">
+      <c r="G61" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="G61" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I61" s="1" t="s">
+      <c r="J61" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B62" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="C62" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="D62" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E62" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="D62" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" s="1" t="s">
-        <v>224</v>
+        <v>348</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>350</v>
+        <v>94</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>353</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>354</v>
       </c>
       <c r="J63" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="D64" s="1"/>
-[...1 lines deleted...]
-      <c r="F64" s="1"/>
+      <c r="D64" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>236</v>
+      </c>
       <c r="G64" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>359</v>
       </c>
       <c r="J64" s="1" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
         <v>361</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>364</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>365</v>
       </c>
       <c r="J65" s="1" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
         <v>367</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="D66" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F66" s="1" t="s">
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="G66" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I66" s="1" t="s">
+      <c r="J66" s="1" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B67" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="B67" s="1" t="s">
+      <c r="C67" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="C67" s="1" t="s">
+      <c r="D67" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="D67" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="1" t="s">
+      <c r="G67" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="F67" s="1" t="s">
+      <c r="J67" s="1" t="s">
         <v>377</v>
-      </c>
-[...10 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B68" s="1" t="s">
+      <c r="D68" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F68" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="C68" s="1" t="s">
+      <c r="G68" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I68" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="D68" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F68" s="1" t="s">
+      <c r="J68" s="1" t="s">
         <v>383</v>
-      </c>
-[...10 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="B69" s="1" t="s">
+      <c r="D69" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E69" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="C69" s="1" t="s">
+      <c r="F69" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="D69" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G69" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>389</v>
       </c>
       <c r="J69" s="1" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
         <v>391</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>80</v>
+        <v>394</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
-      <c r="F71" s="1"/>
+      <c r="F71" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="G71" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="F72" s="1"/>
+        <v>404</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="G72" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>408</v>
-[...7 lines deleted...]
-      <c r="F73" s="1" t="s">
         <v>409</v>
       </c>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
       <c r="G73" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>410</v>
       </c>
       <c r="J73" s="1" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="D74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B75" s="1" t="s">
+      <c r="D75" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="G75" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I75" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="D75" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F75" s="1" t="s">
+      <c r="J75" s="1" t="s">
         <v>422</v>
-      </c>
-[...10 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B76" s="1" t="s">
+      <c r="D76" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="C76" s="1" t="s">
+      <c r="E76" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="D76" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E76" s="1"/>
       <c r="F76" s="1"/>
       <c r="G76" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>428</v>
       </c>
       <c r="J76" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="D77" s="1"/>
-[...1 lines deleted...]
-      <c r="F77" s="1"/>
+      <c r="D77" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>433</v>
+      </c>
       <c r="G77" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>74</v>
+        <v>436</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="E78" s="1"/>
+      <c r="F78" s="1"/>
       <c r="G78" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>343</v>
+        <v>439</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>440</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
-        <v>443</v>
+        <v>94</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>409</v>
+        <v>353</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>446</v>
+        <v>354</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>456</v>
+        <v>53</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>457</v>
+        <v>420</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>235</v>
+        <v>457</v>
       </c>
       <c r="J82" s="1" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>413</v>
+        <v>461</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>37</v>
+        <v>467</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>118</v>
+        <v>151</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>467</v>
+        <v>247</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
-        <v>74</v>
+        <v>470</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>470</v>
+        <v>424</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="E85" s="1"/>
+      <c r="F85" s="1"/>
       <c r="G85" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>343</v>
+        <v>472</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>474</v>
-[...3 lines deleted...]
-      <c r="F86" s="1"/>
+        <v>476</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>477</v>
+      </c>
       <c r="G86" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
-        <v>477</v>
+        <v>94</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>480</v>
+        <v>353</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>481</v>
+        <v>354</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
         <v>483</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="D88" s="1" t="s">
+      <c r="D88" s="1"/>
+      <c r="E88" s="1"/>
+      <c r="F88" s="1"/>
+      <c r="G88" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I88" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="E88" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F88" s="1" t="s">
+      <c r="J88" s="1" t="s">
         <v>487</v>
-      </c>
-[...10 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="D89" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F89" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="G89" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I89" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="D89" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F89" s="1" t="s">
+      <c r="J89" s="1" t="s">
         <v>493</v>
-      </c>
-[...10 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="B90" s="1" t="s">
+      <c r="D90" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="E90" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="F90" s="1" t="s">
         <v>498</v>
-      </c>
-[...7 lines deleted...]
-        <v>487</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>499</v>
       </c>
       <c r="J90" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
-        <v>74</v>
+        <v>501</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="D91" s="1"/>
+        <v>503</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="E91" s="1" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>342</v>
+        <v>504</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>343</v>
+        <v>505</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>79</v>
+        <v>497</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>80</v>
+        <v>497</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1" t="s">
-        <v>510</v>
+        <v>94</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>512</v>
-[...3 lines deleted...]
-      </c>
+        <v>513</v>
+      </c>
+      <c r="D93" s="1"/>
       <c r="E93" s="1" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F93" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>353</v>
+      </c>
       <c r="G93" s="1" t="s">
-        <v>513</v>
+        <v>16</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I93" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="J93" s="1" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B94" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="B94" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="1"/>
+      <c r="C94" s="1" t="s">
+        <v>517</v>
+      </c>
       <c r="D94" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="F94" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>518</v>
+      </c>
       <c r="G94" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F95" s="1"/>
       <c r="G95" s="1" t="s">
-        <v>16</v>
+        <v>524</v>
       </c>
       <c r="H95" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>526</v>
-[...3 lines deleted...]
-      </c>
+        <v>522</v>
+      </c>
+      <c r="C96" s="1"/>
       <c r="D96" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F96" s="1"/>
+      <c r="G96" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="E96" s="1" t="s">
+      <c r="J96" s="1" t="s">
         <v>529</v>
-      </c>
-[...13 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1" t="s">
-        <v>260</v>
+        <v>530</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1"/>
+      <c r="F97" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="C97" s="1" t="s">
+      <c r="G97" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="D97" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I97" s="1" t="s">
+      <c r="J97" s="1" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="B98" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="B98" s="1" t="s">
+      <c r="C98" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="C98" s="1" t="s">
+      <c r="D98" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="D98" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="1" t="s">
-        <v>80</v>
+        <v>540</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1" t="s">
-        <v>543</v>
+        <v>272</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="F99" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I99" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="G99" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I99" s="1" t="s">
+      <c r="J99" s="1" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B100" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="B100" s="1" t="s">
+      <c r="C100" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="D100" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F100" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="D100" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="1" t="s">
+      <c r="G100" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I100" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="F100" s="1" t="s">
+      <c r="J100" s="1" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C101" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="B101" s="1" t="s">
+      <c r="D101" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F101" s="1" t="s">
         <v>557</v>
       </c>
-      <c r="C101" s="1" t="s">
+      <c r="G101" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I101" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="D101" s="1"/>
-[...8 lines deleted...]
-      <c r="I101" s="1" t="s">
+      <c r="J101" s="1" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B102" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="B102" s="1" t="s">
+      <c r="C102" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="D102" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E102" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="D102" s="1"/>
-[...1 lines deleted...]
-      <c r="F102" s="1"/>
+      <c r="F102" s="1" t="s">
+        <v>564</v>
+      </c>
       <c r="G102" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1" t="s">
-        <v>448</v>
+        <v>567</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="G103" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>572</v>
-[...9 lines deleted...]
-      </c>
+        <v>574</v>
+      </c>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1"/>
+      <c r="F104" s="1"/>
       <c r="G104" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
-        <v>576</v>
+        <v>459</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>577</v>
-[...7 lines deleted...]
-      <c r="F105" s="1" t="s">
         <v>578</v>
       </c>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1"/>
+      <c r="F105" s="1"/>
       <c r="G105" s="1" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>579</v>
       </c>
       <c r="J105" s="1" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>566</v>
+        <v>583</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>552</v>
+        <v>252</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>528</v>
+        <v>13</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>587</v>
+        <v>14</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="J107" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1" t="s">
-        <v>591</v>
+        <v>581</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C108" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="F108" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="D108" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F108" s="1" t="s">
+      <c r="G108" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="J108" s="1" t="s">
         <v>594</v>
-      </c>
-[...10 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="B109" s="1" t="s">
+      <c r="D109" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E109" s="1" t="s">
         <v>598</v>
       </c>
-      <c r="C109" s="1" t="s">
+      <c r="F109" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="D109" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G109" s="1" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>600</v>
       </c>
       <c r="J109" s="1" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1" t="s">
         <v>602</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D110" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="F110" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="E110" s="1" t="s">
+      <c r="G110" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I110" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="F110" s="1" t="s">
+      <c r="J110" s="1" t="s">
         <v>607</v>
-      </c>
-[...10 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1" t="s">
-        <v>570</v>
+        <v>608</v>
       </c>
       <c r="B111" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" s="1" t="s">
-        <v>239</v>
+        <v>13</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>552</v>
+        <v>60</v>
       </c>
       <c r="F111" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I111" s="1" t="s">
         <v>611</v>
-      </c>
-[...7 lines deleted...]
-        <v>574</v>
       </c>
       <c r="J111" s="1" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1" t="s">
-        <v>570</v>
+        <v>613</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>239</v>
+        <v>616</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>552</v>
+        <v>617</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>574</v>
+        <v>619</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
-        <v>617</v>
+        <v>581</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>619</v>
+        <v>582</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>63</v>
+        <v>251</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>64</v>
+        <v>563</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>621</v>
+        <v>585</v>
       </c>
       <c r="J113" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1" t="s">
-        <v>623</v>
+        <v>581</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="D114" s="1"/>
-[...1 lines deleted...]
-      <c r="F114" s="1"/>
+      <c r="D114" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>626</v>
+      </c>
       <c r="G114" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>626</v>
+        <v>585</v>
       </c>
       <c r="J114" s="1" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
         <v>628</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="D115" s="1"/>
-      <c r="E115" s="1"/>
+      <c r="D115" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>80</v>
+      </c>
       <c r="F115" s="1" t="s">
-        <v>22</v>
+        <v>631</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="J115" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>635</v>
-[...9 lines deleted...]
-      </c>
+        <v>636</v>
+      </c>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1"/>
+      <c r="F116" s="1"/>
       <c r="G116" s="1" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>640</v>
-[...6 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1"/>
       <c r="F117" s="1" t="s">
-        <v>641</v>
+        <v>32</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>642</v>
       </c>
       <c r="J117" s="1" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1" t="s">
         <v>644</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="J118" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>309</v>
+        <v>79</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>310</v>
+        <v>80</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>310</v>
+        <v>652</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="B120" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="B120" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1" t="s">
-        <v>653</v>
-[...3 lines deleted...]
-      <c r="F120" s="1"/>
+        <v>656</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>321</v>
+      </c>
       <c r="G120" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="B121" s="1" t="s">
-[...7 lines deleted...]
-      <c r="F121" s="1"/>
+      <c r="D121" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>321</v>
+      </c>
       <c r="G121" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I121" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="J121" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
-      <c r="G123" s="1"/>
+      <c r="G123" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="H123" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>673</v>
-[...7 lines deleted...]
-      <c r="F124" s="1" t="s">
         <v>674</v>
       </c>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1"/>
+      <c r="F124" s="1"/>
       <c r="G124" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>675</v>
       </c>
       <c r="J124" s="1" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
         <v>677</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="D125" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F125" s="1" t="s">
+      <c r="D125" s="1"/>
+      <c r="E125" s="1"/>
+      <c r="F125" s="1"/>
+      <c r="G125" s="1"/>
+      <c r="H125" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I125" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="G125" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I125" s="1" t="s">
+      <c r="J125" s="1" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="B126" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="B126" s="1" t="s">
+      <c r="C126" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="C126" s="1" t="s">
+      <c r="D126" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="F126" s="1" t="s">
         <v>685</v>
-      </c>
-[...7 lines deleted...]
-        <v>686</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H126" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="1" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="J126" s="1" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
         <v>688</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>689</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>690</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>13</v>
+        <v>616</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>102</v>
+        <v>617</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>691</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>692</v>
       </c>
       <c r="J127" s="1" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1" t="s">
         <v>694</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>695</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>696</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>239</v>
+        <v>616</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>552</v>
+        <v>617</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>697</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="J128" s="1" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="B129" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="C129" s="1" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="H129" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="J129" s="1" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="C130" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="C130" s="1" t="s">
+      <c r="D130" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="F130" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="D130" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F130" s="1" t="s">
+      <c r="G130" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I130" s="1" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>681</v>
       </c>
       <c r="J130" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1" t="s">
-        <v>700</v>
+        <v>711</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>704</v>
+        <v>715</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>695</v>
+        <v>719</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>486</v>
+        <v>616</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>486</v>
+        <v>617</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>718</v>
+        <v>692</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>605</v>
+        <v>13</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>606</v>
+        <v>53</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>680</v>
+        <v>724</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H133" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>681</v>
+        <v>715</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>726</v>
-[...3 lines deleted...]
-      <c r="F134" s="1"/>
+        <v>706</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>728</v>
+      </c>
       <c r="G134" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1" t="s">
-        <v>694</v>
+        <v>731</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>695</v>
+        <v>733</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>239</v>
+        <v>616</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>552</v>
+        <v>617</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>615</v>
+        <v>691</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>730</v>
+        <v>692</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1" t="s">
-        <v>694</v>
+        <v>735</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>733</v>
-[...9 lines deleted...]
-      </c>
+        <v>737</v>
+      </c>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1"/>
+      <c r="F136" s="1"/>
       <c r="G136" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I136" s="1" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1" t="s">
-        <v>237</v>
+        <v>705</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>737</v>
+        <v>706</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>552</v>
+        <v>563</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>738</v>
+        <v>626</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1" t="s">
-        <v>741</v>
+        <v>705</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>743</v>
-[...3 lines deleted...]
-      <c r="F138" s="1"/>
+        <v>744</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>745</v>
+      </c>
       <c r="G138" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1" t="s">
-        <v>746</v>
+        <v>249</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>748</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>528</v>
+        <v>251</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>587</v>
+        <v>563</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>749</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>750</v>
       </c>
       <c r="J139" s="1" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1" t="s">
         <v>752</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>753</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="D140" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F140" s="1" t="s">
+      <c r="D140" s="1"/>
+      <c r="E140" s="1"/>
+      <c r="F140" s="1"/>
+      <c r="G140" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I140" s="1" t="s">
         <v>755</v>
-      </c>
-[...7 lines deleted...]
-        <v>750</v>
       </c>
       <c r="J140" s="1" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1" t="s">
         <v>757</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>759</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>13</v>
+        <v>539</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>283</v>
+        <v>598</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>760</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>761</v>
       </c>
       <c r="J141" s="1" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1" t="s">
         <v>763</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>766</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I142" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="J142" s="1" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="B143" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="B143" s="1" t="s">
+      <c r="C143" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F143" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="D143" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F143" s="1" t="s">
+      <c r="G143" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I143" s="1" t="s">
         <v>772</v>
-      </c>
-[...7 lines deleted...]
-        <v>767</v>
       </c>
       <c r="J143" s="1" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1" t="s">
         <v>774</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>775</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>776</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>777</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>529</v>
+        <v>598</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>787</v>
+        <v>598</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>788</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="J146" s="1" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1" t="s">
         <v>790</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="C147" s="1"/>
+      <c r="C147" s="1" t="s">
+        <v>792</v>
+      </c>
       <c r="D147" s="1" t="s">
-        <v>63</v>
+        <v>539</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>146</v>
+        <v>540</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>147</v>
+        <v>793</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I147" s="1" t="s">
-        <v>792</v>
+        <v>778</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>605</v>
+        <v>539</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="F148" s="1"/>
+        <v>798</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>799</v>
+      </c>
       <c r="G148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>675</v>
+        <v>778</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>799</v>
-[...3 lines deleted...]
-      </c>
+        <v>802</v>
+      </c>
+      <c r="C149" s="1"/>
       <c r="D149" s="1" t="s">
-        <v>309</v>
+        <v>79</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>310</v>
+        <v>155</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>801</v>
+        <v>156</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-      <c r="E150" s="1"/>
+        <v>807</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>617</v>
+      </c>
       <c r="F150" s="1"/>
       <c r="G150" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>807</v>
+        <v>686</v>
       </c>
       <c r="J150" s="1" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1" t="s">
         <v>809</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>810</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>811</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>115</v>
+        <v>320</v>
       </c>
       <c r="E151" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F151" s="1" t="s">
         <v>812</v>
       </c>
-      <c r="F151" s="1" t="s">
+      <c r="G151" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I151" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="G151" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I151" s="1" t="s">
+      <c r="J151" s="1" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="B152" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="B152" s="1" t="s">
+      <c r="C152" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="C152" s="1" t="s">
+      <c r="D152" s="1"/>
+      <c r="E152" s="1"/>
+      <c r="F152" s="1"/>
+      <c r="G152" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I152" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="D152" s="1"/>
-[...12 lines deleted...]
-      <c r="I152" s="1" t="s">
+      <c r="J152" s="1" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="B153" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="B153" s="1" t="s">
+      <c r="C153" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="C153" s="1" t="s">
+      <c r="D153" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E153" s="1" t="s">
         <v>823</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>824</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>825</v>
       </c>
       <c r="J153" s="1" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1" t="s">
         <v>827</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>828</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="D154" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D154" s="1"/>
       <c r="E154" s="1" t="s">
-        <v>272</v>
+        <v>321</v>
       </c>
       <c r="F154" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I154" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="G154" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I154" s="1" t="s">
+      <c r="J154" s="1" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B155" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="B155" s="1" t="s">
+      <c r="C155" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="C155" s="1" t="s">
+      <c r="D155" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F155" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="D155" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F155" s="1" t="s">
+      <c r="G155" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I155" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="G155" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I155" s="1" t="s">
+      <c r="J155" s="1" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B156" s="1" t="s">
         <v>839</v>
       </c>
-      <c r="B156" s="1" t="s">
+      <c r="C156" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="D156" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="F156" s="1" t="s">
         <v>841</v>
-      </c>
-[...7 lines deleted...]
-        <v>842</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H156" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I156" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="J156" s="1" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B157" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="B157" s="1" t="s">
+      <c r="C157" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="C157" s="1" t="s">
+      <c r="D157" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F157" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="D157" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F157" s="1" t="s">
+      <c r="G157" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I157" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="G157" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I157" s="1" t="s">
+      <c r="J157" s="1" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="B158" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="B158" s="1" t="s">
+      <c r="C158" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="C158" s="1" t="s">
+      <c r="D158" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F158" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="D158" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F158" s="1" t="s">
+      <c r="G158" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I158" s="1" t="s">
         <v>854</v>
-      </c>
-[...7 lines deleted...]
-        <v>849</v>
       </c>
       <c r="J158" s="1" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1" t="s">
         <v>856</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>857</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>858</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>63</v>
+        <v>539</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>64</v>
+        <v>798</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>859</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>860</v>
       </c>
       <c r="J159" s="1" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1" t="s">
         <v>862</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>863</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>864</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>787</v>
+        <v>598</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>865</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="J160" s="1" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1" t="s">
         <v>867</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>868</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>869</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>870</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>871</v>
       </c>
       <c r="J161" s="1" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1" t="s">
         <v>873</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>875</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>13</v>
+        <v>539</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>102</v>
+        <v>798</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>876</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I162" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="J162" s="1" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="B163" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="B163" s="1" t="s">
+      <c r="C163" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="C163" s="1" t="s">
+      <c r="D163" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F163" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="D163" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F163" s="1" t="s">
+      <c r="G163" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I163" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="G163" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I163" s="1" t="s">
+      <c r="J163" s="1" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="B164" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="B164" s="1" t="s">
+      <c r="C164" s="1" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E164" s="1"/>
+      <c r="E164" s="1" t="s">
+        <v>116</v>
+      </c>
       <c r="F164" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I164" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="G164" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I164" s="1" t="s">
+      <c r="J164" s="1" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B165" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="B165" s="1" t="s">
+      <c r="C165" s="1" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E165" s="1"/>
       <c r="F165" s="1" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>894</v>
       </c>
       <c r="J165" s="1" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E166" s="1"/>
       <c r="F166" s="1" t="s">
-        <v>882</v>
+        <v>899</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I166" s="1" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="J166" s="1" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E167" s="1"/>
       <c r="F167" s="1" t="s">
-        <v>902</v>
+        <v>893</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I167" s="1" t="s">
-        <v>767</v>
+        <v>905</v>
       </c>
       <c r="J167" s="1" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>906</v>
-[...1 lines deleted...]
-      <c r="D168" s="1"/>
+        <v>908</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E168" s="1"/>
       <c r="F168" s="1" t="s">
-        <v>907</v>
+        <v>893</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="J168" s="1" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1" t="s">
         <v>910</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>912</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>587</v>
+        <v>798</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>913</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="J169" s="1" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="1" t="s">
         <v>915</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="D170" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1"/>
       <c r="F170" s="1" t="s">
         <v>918</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I170" s="1" t="s">
-        <v>767</v>
+        <v>919</v>
       </c>
       <c r="J170" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>529</v>
+        <v>598</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I171" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>928</v>
+        <v>539</v>
       </c>
       <c r="E172" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="F172" s="1" t="s">
         <v>929</v>
       </c>
-      <c r="F172" s="1" t="s">
+      <c r="G172" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I172" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="J172" s="1" t="s">
         <v>930</v>
-      </c>
-[...10 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="C173" s="1" t="s">
         <v>933</v>
       </c>
-      <c r="B173" s="1" t="s">
+      <c r="D173" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="F173" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="C173" s="1" t="s">
+      <c r="G173" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H173" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I173" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="J173" s="1" t="s">
         <v>935</v>
-      </c>
-[...19 lines deleted...]
-        <v>937</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="C174" s="1" t="s">
         <v>938</v>
       </c>
-      <c r="B174" s="1" t="s">
+      <c r="D174" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="C174" s="1" t="s">
+      <c r="E174" s="1" t="s">
         <v>940</v>
-      </c>
-[...4 lines deleted...]
-        <v>587</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>941</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>942</v>
       </c>
       <c r="J174" s="1" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1" t="s">
         <v>944</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>945</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="D175" s="1"/>
-      <c r="E175" s="1"/>
+      <c r="D175" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>598</v>
+      </c>
       <c r="F175" s="1" t="s">
-        <v>766</v>
+        <v>947</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>787</v>
+        <v>598</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>767</v>
+        <v>953</v>
       </c>
       <c r="J176" s="1" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>953</v>
-[...6 lines deleted...]
-      </c>
+        <v>957</v>
+      </c>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1"/>
       <c r="F177" s="1" t="s">
-        <v>954</v>
+        <v>777</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B178" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="B178" s="1" t="s">
+      <c r="C178" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="C178" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>587</v>
+        <v>798</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1" t="s">
-        <v>933</v>
+        <v>962</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>787</v>
+        <v>598</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I180" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B181" s="1" t="s">
         <v>968</v>
       </c>
-      <c r="B181" s="1" t="s">
+      <c r="C181" s="1" t="s">
         <v>969</v>
       </c>
-      <c r="C181" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D181" s="1" t="s">
-        <v>13</v>
+        <v>539</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>224</v>
+        <v>598</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>972</v>
+        <v>778</v>
       </c>
       <c r="J181" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1" t="s">
-        <v>34</v>
+        <v>974</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E182" s="1"/>
+        <v>539</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>798</v>
+      </c>
       <c r="F182" s="1" t="s">
-        <v>882</v>
+        <v>977</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I182" s="1" t="s">
-        <v>976</v>
+        <v>778</v>
       </c>
       <c r="J182" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>486</v>
+        <v>13</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>486</v>
+        <v>236</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H183" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1" t="s">
-        <v>984</v>
+        <v>50</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E184" s="1"/>
       <c r="F184" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H184" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I184" s="1" t="s">
         <v>987</v>
       </c>
-      <c r="G184" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I184" s="1" t="s">
+      <c r="J184" s="1" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B185" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="B185" s="1" t="s">
+      <c r="C185" s="1" t="s">
         <v>991</v>
       </c>
-      <c r="C185" s="1" t="s">
+      <c r="D185" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="F185" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="D185" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F185" s="1" t="s">
+      <c r="G185" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I185" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="G185" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I185" s="1" t="s">
+      <c r="J185" s="1" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="B186" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="B186" s="1" t="s">
+      <c r="C186" s="1" t="s">
         <v>997</v>
       </c>
-      <c r="C186" s="1" t="s">
+      <c r="D186" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F186" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="D186" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F186" s="1" t="s">
+      <c r="G186" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I186" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="G186" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I186" s="1" t="s">
+      <c r="J186" s="1" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B187" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="B187" s="1" t="s">
+      <c r="C187" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="C187" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D187" s="1" t="s">
-        <v>218</v>
+        <v>38</v>
       </c>
       <c r="E187" s="1"/>
       <c r="F187" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I187" s="1" t="s">
         <v>1005</v>
       </c>
-      <c r="G187" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I187" s="1" t="s">
+      <c r="J187" s="1" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B188" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="B188" s="1" t="s">
+      <c r="C188" s="1" t="s">
         <v>1009</v>
       </c>
-      <c r="C188" s="1" t="s">
+      <c r="D188" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F188" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="D188" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G188" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="J188" s="1" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="1" t="s">
-        <v>984</v>
+        <v>1013</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="E189" s="1"/>
       <c r="F189" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I189" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="J189" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>486</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E190" s="1"/>
       <c r="F190" s="1" t="s">
-        <v>1021</v>
+        <v>893</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H190" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="J190" s="1" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="B191" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="B191" s="1" t="s">
+      <c r="C191" s="1" t="s">
         <v>1025</v>
       </c>
-      <c r="C191" s="1" t="s">
+      <c r="D191" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F191" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="D191" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G191" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="J191" s="1" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="E192" s="1"/>
+        <v>497</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>497</v>
+      </c>
       <c r="F192" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="J192" s="1" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E193" s="1"/>
       <c r="F193" s="1" t="s">
-        <v>882</v>
+        <v>53</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="J193" s="1" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>239</v>
+        <v>426</v>
       </c>
       <c r="E194" s="1"/>
-      <c r="F194" s="1"/>
+      <c r="F194" s="1" t="s">
+        <v>1043</v>
+      </c>
       <c r="G194" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I194" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="J194" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>1047</v>
-[...1 lines deleted...]
-      <c r="D195" s="1"/>
+        <v>1048</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E195" s="1"/>
-      <c r="F195" s="1"/>
+      <c r="F195" s="1" t="s">
+        <v>893</v>
+      </c>
       <c r="G195" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H195" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>13</v>
+        <v>251</v>
       </c>
       <c r="E196" s="1"/>
-      <c r="F196" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F196" s="1"/>
       <c r="G196" s="1" t="s">
-        <v>138</v>
+        <v>32</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="J196" s="1" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>1058</v>
       </c>
-      <c r="D197" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D197" s="1"/>
       <c r="E197" s="1"/>
-      <c r="F197" s="1" t="s">
+      <c r="F197" s="1"/>
+      <c r="G197" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I197" s="1" t="s">
         <v>1059</v>
       </c>
-      <c r="G197" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I197" s="1" t="s">
+      <c r="J197" s="1" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1" t="s">
-        <v>1024</v>
+        <v>1061</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E198" s="1"/>
       <c r="F198" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="H198" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>1027</v>
+        <v>1065</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="D199" s="1"/>
+        <v>1069</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>230</v>
+      </c>
       <c r="E199" s="1"/>
-      <c r="F199" s="1"/>
+      <c r="F199" s="1" t="s">
+        <v>1070</v>
+      </c>
       <c r="G199" s="1" t="s">
-        <v>1069</v>
+        <v>16</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1" t="s">
-        <v>984</v>
+        <v>1035</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="E200" s="1"/>
       <c r="F200" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>1075</v>
+        <v>1038</v>
       </c>
       <c r="J200" s="1" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1"/>
       <c r="G201" s="1" t="s">
-        <v>22</v>
+        <v>1080</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1" t="s">
-        <v>1082</v>
+        <v>995</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>1085</v>
+        <v>38</v>
       </c>
       <c r="E202" s="1"/>
       <c r="F202" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I202" s="1" t="s">
         <v>1086</v>
       </c>
-      <c r="G202" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I202" s="1" t="s">
+      <c r="J202" s="1" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B203" s="1" t="s">
         <v>1089</v>
       </c>
-      <c r="B203" s="1" t="s">
+      <c r="C203" s="1" t="s">
         <v>1090</v>
       </c>
-      <c r="C203" s="1" t="s">
+      <c r="D203" s="1"/>
+      <c r="E203" s="1"/>
+      <c r="F203" s="1"/>
+      <c r="G203" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H203" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I203" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="D203" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I203" s="1" t="s">
+      <c r="J203" s="1" t="s">
         <v>1092</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B204" s="1" t="s">
         <v>1094</v>
       </c>
-      <c r="B204" s="1" t="s">
+      <c r="C204" s="1" t="s">
         <v>1095</v>
       </c>
-      <c r="C204" s="1" t="s">
+      <c r="D204" s="1" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="E204" s="1"/>
       <c r="F204" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="J204" s="1" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1" t="s">
-        <v>1040</v>
+        <v>1100</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>239</v>
+        <v>13</v>
       </c>
       <c r="E205" s="1"/>
-      <c r="F205" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F205" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="G205" s="1"/>
       <c r="H205" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I205" s="1" t="s">
-        <v>1043</v>
+        <v>1103</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>29</v>
+        <v>251</v>
       </c>
       <c r="E206" s="1"/>
-      <c r="F206" s="1"/>
+      <c r="F206" s="1" t="s">
+        <v>1108</v>
+      </c>
       <c r="G206" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1" t="s">
-        <v>1108</v>
+        <v>1051</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>1085</v>
+        <v>251</v>
       </c>
       <c r="E207" s="1"/>
-      <c r="F207" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G207" s="1"/>
+      <c r="F207" s="1"/>
+      <c r="G207" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="H207" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>1112</v>
+        <v>1054</v>
       </c>
       <c r="J207" s="1" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>239</v>
+        <v>38</v>
       </c>
       <c r="E208" s="1"/>
-      <c r="F208" s="1" t="s">
+      <c r="F208" s="1"/>
+      <c r="G208" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I208" s="1" t="s">
         <v>1117</v>
       </c>
-      <c r="G208" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I208" s="1" t="s">
+      <c r="J208" s="1" t="s">
         <v>1118</v>
-      </c>
-[...1 lines deleted...]
-        <v>1119</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B209" s="1" t="s">
         <v>1120</v>
       </c>
-      <c r="B209" s="1" t="s">
+      <c r="C209" s="1" t="s">
         <v>1121</v>
       </c>
-      <c r="C209" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D209" s="1" t="s">
-        <v>29</v>
+        <v>1096</v>
       </c>
       <c r="E209" s="1"/>
       <c r="F209" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G209" s="1"/>
+      <c r="H209" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I209" s="1" t="s">
         <v>1123</v>
       </c>
-      <c r="G209" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I209" s="1" t="s">
+      <c r="J209" s="1" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B210" s="1" t="s">
         <v>1126</v>
       </c>
-      <c r="B210" s="1" t="s">
+      <c r="C210" s="1" t="s">
         <v>1127</v>
       </c>
-      <c r="C210" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D210" s="1" t="s">
-        <v>29</v>
+        <v>251</v>
       </c>
       <c r="E210" s="1"/>
       <c r="F210" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H210" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I210" s="1" t="s">
         <v>1129</v>
       </c>
-      <c r="G210" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I210" s="1" t="s">
+      <c r="J210" s="1" t="s">
         <v>1130</v>
-      </c>
-[...1 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B211" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="B211" s="1" t="s">
+      <c r="C211" s="1" t="s">
         <v>1133</v>
       </c>
-      <c r="C211" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D211" s="1" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E211" s="1"/>
       <c r="F211" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H211" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I211" s="1" t="s">
         <v>1135</v>
       </c>
-      <c r="G211" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I211" s="1" t="s">
+      <c r="J211" s="1" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1" t="s">
-        <v>706</v>
+        <v>1137</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>605</v>
+        <v>38</v>
       </c>
       <c r="E212" s="1"/>
       <c r="F212" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="J212" s="1" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E213" s="1"/>
       <c r="F213" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="J213" s="1" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="B214" s="1" t="s">
         <v>1149</v>
       </c>
-      <c r="B214" s="1" t="s">
+      <c r="C214" s="1" t="s">
         <v>1150</v>
       </c>
-      <c r="C214" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214" s="1" t="s">
-        <v>1152</v>
+        <v>616</v>
       </c>
       <c r="E214" s="1"/>
       <c r="F214" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I214" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J214" s="1" t="s">
         <v>1153</v>
-      </c>
-[...10 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C215" s="1" t="s">
         <v>1156</v>
       </c>
-      <c r="B215" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D215" s="1" t="s">
-        <v>928</v>
+        <v>13</v>
       </c>
       <c r="E215" s="1"/>
       <c r="F215" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H215" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I215" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J215" s="1" t="s">
         <v>1159</v>
-      </c>
-[...10 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C216" s="1" t="s">
         <v>1162</v>
       </c>
-      <c r="B216" s="1" t="s">
+      <c r="D216" s="1" t="s">
         <v>1163</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E216" s="1"/>
       <c r="F216" s="1" t="s">
-        <v>1146</v>
+        <v>1164</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="J216" s="1" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>1169</v>
       </c>
-      <c r="D217" s="1"/>
+      <c r="D217" s="1" t="s">
+        <v>939</v>
+      </c>
       <c r="E217" s="1"/>
-      <c r="F217" s="1"/>
+      <c r="F217" s="1" t="s">
+        <v>1170</v>
+      </c>
       <c r="G217" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I217" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="J217" s="1" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>309</v>
+        <v>13</v>
       </c>
       <c r="E218" s="1"/>
       <c r="F218" s="1" t="s">
-        <v>1175</v>
+        <v>1157</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="J218" s="1" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>1180</v>
       </c>
-      <c r="D219" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D219" s="1"/>
       <c r="E219" s="1"/>
-      <c r="F219" s="1" t="s">
+      <c r="F219" s="1"/>
+      <c r="G219" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I219" s="1" t="s">
         <v>1181</v>
       </c>
-      <c r="G219" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I219" s="1" t="s">
+      <c r="J219" s="1" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1" t="s">
-        <v>1077</v>
+        <v>1183</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>1184</v>
       </c>
-      <c r="C220" s="1"/>
-      <c r="D220" s="1"/>
+      <c r="C220" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>320</v>
+      </c>
       <c r="E220" s="1"/>
-      <c r="F220" s="1"/>
+      <c r="F220" s="1" t="s">
+        <v>1186</v>
+      </c>
       <c r="G220" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I220" s="1" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="J220" s="1" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="E221" s="1"/>
       <c r="F221" s="1" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1" t="s">
-        <v>1193</v>
+        <v>1088</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="C222" s="1"/>
-      <c r="D222" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D222" s="1"/>
       <c r="E222" s="1"/>
-      <c r="F222" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G222" s="1"/>
+      <c r="F222" s="1"/>
+      <c r="G222" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="H222" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I222" s="1" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="J222" s="1" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>605</v>
+        <v>320</v>
       </c>
       <c r="E223" s="1"/>
       <c r="F223" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I223" s="1" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="C224" s="1"/>
       <c r="D224" s="1" t="s">
-        <v>29</v>
+        <v>616</v>
       </c>
       <c r="E224" s="1"/>
       <c r="F224" s="1" t="s">
-        <v>1205</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="G224" s="1"/>
       <c r="H224" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="J224" s="1" t="s">
         <v>1207</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="E225" s="1"/>
+      <c r="F225" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I225" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J225" s="1" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C226" s="1"/>
+      <c r="D226" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E226" s="1"/>
+      <c r="F226" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I226" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J226" s="1" t="s">
+        <v>1218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>