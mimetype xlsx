--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -47,492 +47,492 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>European workshop “Train the Trainer” on interactive innovation in the agri-food sector</t>
   </si>
   <si>
-    <t>Mon, 05/18/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Wed, 05/20/2026 - 22:22</t>
+    <t>Mon, 18 May 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Wed, 20 May 2026 - 22:22</t>
   </si>
   <si>
     <t>Pisa (Italia)</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>The European project ATTRACTISS will hold a new edition of its "Train the Trainer" training program from May 18-20, 2026, at the University of Pisa (…</t>
+    <t>The European project ATTRACTISS will hold a new edition of its "Train the Trainer" training program from May 18-20, 2026, at the University of Pisa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/european-workshop-train-trainer-interactive-innovation-agri-food-sector</t>
   </si>
   <si>
     <t>International course on Precision Livestock Farming: from sensors to decision making</t>
   </si>
   <si>
-    <t>Mon, 05/04/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>Fri, 05/08/2026 - 22:22</t>
+    <t>Mon, 4 May 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 8 May 2026 - 22:22</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>CSIC, Madrid.</t>
   </si>
   <si>
-    <t>From May 4 to 8, 2026 , Madrid will host the in-person course “Creating Added Value in Precision Livestock Farming: From Sensors to Decision-Making…</t>
+    <t>From May 4 to 8, 2026 , Madrid will host the in-person course “Creating Added Value in Precision Livestock Farming: From Sensors to Decision-Making,”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/international-course-precision-livestock-farming-sensors-decision-making</t>
   </si>
   <si>
     <t>Organic Production Course on regulations, advice, production and marketing</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 22:22</t>
+    <t>Mon, 13 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>From April 13 to 16, 2026, the Course on Organic Production: Production, regulations, advice and marketing will be held in virtual classroom and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-course-regulations-advice-production-and-marketing</t>
   </si>
   <si>
     <t>Regenerative agriculture and sustainable soil management for greater climate resilience and food security in the Mediterranean</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 23:59</t>
+    <t>Mon, 13 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 23:59</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Av. Montañana 1005, 50059 Zaragoza, España</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>This course is designed for agricultural professionals, researchers, policymakers, and producers. Its objective is to provide advanced knowledge and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/regenerative-agriculture-and-sustainable-soil-management-greater-climate</t>
   </si>
   <si>
     <t>Registration is now open for the free online course "Digitization of meteorological data and pest detection"</t>
   </si>
   <si>
-    <t>Mon, 04/06/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Wed, 04/08/2026 - 22:22</t>
+    <t>Mon, 6 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Wed, 8 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>iRiego has opened registration for the free online course “Digitization of Meteorological Data and Pest Detection” , which will be held from April 6…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/registration-now-open-free-online-course-digitization-meteorological-data-and-pest</t>
   </si>
   <si>
     <t>iRiego is organizing a free online course on the influence of digitalization on society and agriculture.</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 03/20/2026 - 22:22</t>
+    <t>Wed, 18 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 20 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>iRiego will hold the free online course “Influence of Digitalization on Society” from March 18 to 20, 2026 , a training proposal focused on analyzing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iriego-organizing-free-online-course-influence-digitalization-society-and</t>
   </si>
   <si>
     <t>The MAPA promotes the VI International Course on Design, Management and Innovation in Irrigation</t>
   </si>
   <si>
-    <t>Fri, 03/06/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 11/24/2026 - 22:22</t>
+    <t>Fri, 6 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Nov 2026 - 22:22</t>
   </si>
   <si>
     <t>The 2026 Continuing Education Program for Rural Technicians includes the 6th International Course on Irrigation Design, Management, and Innovation ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/mapa-promotes-vi-international-course-design-management-and-innovation-irrigation</t>
   </si>
   <si>
     <t>Free online training on efficient composting to valorize agro-industrial waste</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>Thu, 02/26/2026 - 22:22</t>
+    <t>Thu, 26 Feb 2026 - 17:07</t>
+  </si>
+  <si>
+    <t>Thu, 26 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>Next Thursday, February 26 , from 5:00 p.m. to 8:00 p.m. , ASETAGA will hold the free online training “Efficient Composting: Keys to Valorizing Waste…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-training-efficient-composting-valorize-agro-industrial-waste</t>
   </si>
   <si>
     <t>New course at the Aragon School of Shepherding</t>
   </si>
   <si>
-    <t>Tue, 02/24/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/04/2026 - 22:22</t>
+    <t>Tue, 24 Feb 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 4 Sep 2026 - 22:22</t>
   </si>
   <si>
     <t>Huesca</t>
   </si>
   <si>
     <t>San Juan de Plan. Aragón.</t>
   </si>
   <si>
     <t>Source: RFEAGAS Registration will remain open until Sunday, February 1st, and there are a total of 10 places available. A new course will begin on…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-course-aragon-school-shepherding</t>
   </si>
   <si>
     <t>Rural Reconnected Workshop</t>
   </si>
   <si>
-    <t>Sat, 02/21/2026 - 09:00</t>
+    <t>Sat, 21 Feb 2026 - 09:00</t>
   </si>
   <si>
     <t>The Rural Reconnected Workshop, part of the PRTR and funded by the European Union through the Next Generation EU Funds, promotes the improvement of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/rural-reconnected-workshop</t>
   </si>
   <si>
     <t>Efficient Composting: Keys to Valorizing Waste from the Agro-industrial Sector</t>
   </si>
   <si>
-    <t>Thu, 02/12/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Thu, 02/12/2026 - 14:44</t>
+    <t>Thu, 12 Feb 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Thu, 12 Feb 2026 - 14:44</t>
   </si>
   <si>
     <t>Melilla</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Centro Sociocultural Roque Baños. Calle del Médico D. Juan Martínez, 30520 Jumilla, Murcia</t>
   </si>
   <si>
     <t>Next Friday , February 12, from 09:00 to 14:00 in Jumilla (Murcia) , a free training day entitled “Efficient Composting: Keys to Valorizing Waste…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-composting-keys-valorizing-waste-agro-industrial-sector</t>
   </si>
   <si>
     <t>Course for joining an agricultural business in Aragon</t>
   </si>
   <si>
-    <t>Fri, 12/19/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/10/2026 - 00:00</t>
+    <t>Fri, 19 Dec 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Feb 2026 - 00:00</t>
   </si>
   <si>
     <t>Farmer Course in Aragon for the incorporation of Agricultural Business accredited by the Government of Aragon dated 10/07/2018 and validated by the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-joining-agricultural-business-aragon</t>
   </si>
   <si>
     <t>Influence of digitization on society</t>
   </si>
   <si>
-    <t>Wed, 11/26/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/28/2025 - 20:00</t>
+    <t>Wed, 26 Nov 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>Closing out the month of November, iRiego presents the course “Influence of digitalization on society” , a training proposal that addresses the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/influence-digitization-society</t>
   </si>
   <si>
     <t>Conference on good practices for biodiversity areas applicable to ecoregimes in Andalusia</t>
   </si>
   <si>
-    <t>Wed, 10/29/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/29/2025 - 17:30</t>
+    <t>Wed, 29 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 Oct 2025 - 17:30</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Carmona (Sevilla)</t>
   </si>
   <si>
     <t>The PAC Network , part of the Ministry of Agriculture, Fisheries and Food (MAPA) , is organizing an in-person workshop on best practices for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-good-practices-biodiversity-areas-applicable-ecoregimes-andalusia</t>
   </si>
   <si>
     <t>Energy transition and rural world</t>
   </si>
   <si>
-    <t>Thu, 10/02/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/03/2025 - 20:00</t>
+    <t>Thu, 2 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 3 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Toledo</t>
   </si>
   <si>
     <t>Facultad de Ciencias Jurídicas y Sociales de Toledo. San Pedro Mártir.</t>
   </si>
   <si>
     <t>The University of Castilla-La Mancha (UCLM) is launching a new edition of its summer courses with a key proposal for the future of rural areas: the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/energy-transition-and-rural-world</t>
   </si>
   <si>
     <t>Course: Handling sheepdogs in livestock farming</t>
   </si>
   <si>
-    <t>Sat, 09/20/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/04/2025 - 20:00</t>
+    <t>Sat, 20 Sep 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 4 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)</t>
   </si>
   <si>
     <t>40-hour in-person course. At the Ramírez Bretón Livestock Farm (Cinco Villas, Puentes Viejas). Saturday, September 20: 10:00 AM - 2:00 PM and 4:00 PM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-handling-sheepdogs-livestock-farming</t>
   </si>
   <si>
     <t>“Smart rural” intensive training program</t>
   </si>
   <si>
-    <t>Thu, 11/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/28/2024 - 12:00</t>
+    <t>Thu, 21 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 Nov 2024 - 12:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>The aim of the online intensive training programme is to train agents as key drivers in the strategic and methodological processes for the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-rural-intensive-training-program</t>
   </si>
   <si>
     <t>IoT and cybersecurity in rural environments: trends and good practices</t>
   </si>
   <si>
-    <t>Wed, 07/17/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/19/2024 - 14:00</t>
+    <t>Wed, 17 Jul 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Fri, 19 Jul 2024 - 14:00</t>
   </si>
   <si>
     <t>Ponferrada. Castilla y León.</t>
   </si>
   <si>
     <t>Online, In person</t>
   </si>
   <si>
     <t>The use of technologies such as IoT and artificial intelligence in environments such as agriculture , heritage conservation or the generation of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iot-and-cybersecurity-rural-environments-trends-and-good-practices</t>
   </si>
   <si>
     <t>Drone piloting</t>
   </si>
   <si>
-    <t>Tue, 06/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/30/2024 - 20:00</t>
+    <t>Tue, 4 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Jul 2024 - 20:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Por determinar</t>
   </si>
   <si>
     <t>The 80-hour theoretical-practical course, predominantly online, is part of the "FADEMUR VUELA EN GALICIA" drone piloting training itinerary of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-piloting</t>
   </si>
   <si>
     <t>Improvement and marketing of agri-food and agrotourism</t>
   </si>
   <si>
-    <t>Thu, 04/11/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/11/2024 - 19:00</t>
+    <t>Thu, 11 Apr 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Apr 2024 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Segorbe</t>
   </si>
   <si>
     <t>Improvement and marketing of agri-food and agrotourism. New marketing concepts. PROGRAM | REGISTRATION and INFORMATION at esexag_vilareal@gva.es |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/improvement-and-marketing-agri-food-and-agrotourism</t>
   </si>
   <si>
     <t>Agrotourism and local development</t>
   </si>
   <si>
-    <t>Mon, 03/11/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/14/2024 - 13:00</t>
+    <t>Mon, 11 Mar 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Mar 2024 - 13:00</t>
   </si>
   <si>
     <t>Vall D'Alba</t>
   </si>
   <si>
     <t>Agrotourism and local development. Agrotourism business ideas and models. PROGRAM | REGISTRATION and INFORMATION at esexag_vilareal@gva.es |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agrotourism-and-local-development</t>
   </si>
   <si>
     <t>The innovation systems approach applied to local heritage</t>
   </si>
   <si>
-    <t>Fri, 01/26/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 01/28/2024 - 00:00</t>
+    <t>Fri, 26 Jan 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 28 Jan 2024 - 00:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>General objective Introduce participants to the concepts of innovation and their application to the field of cultural heritage. Additionally, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/innovation-systems-approach-applied-local-heritage</t>
   </si>
   <si>
     <t>Criteria for rehabilitating a home dedicated to rural tourism</t>
   </si>
   <si>
-    <t>Tue, 10/18/2022 - 16:30</t>
-[...2 lines deleted...]
-    <t>Tue, 10/18/2022 - 18:00</t>
+    <t>Tue, 18 Oct 2022 - 16:30</t>
+  </si>
+  <si>
+    <t>Tue, 18 Oct 2022 - 18:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Los Silos</t>
   </si>
   <si>
-    <t>Place of delivery: Former convent of San Sebastián, Los Silos Delivery period: 10-18-2022 / 10-18-2022 Teaching schedule: From 4:30 p.m. to 6:00 p.m…</t>
+    <t>Place of delivery: Former convent of San Sebastián, Los Silos Delivery period: 10-18-2022 / 10-18-2022 Teaching schedule: From 4:30 p.m. to 6:00 p.m.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/criteria-rehabilitating-home-dedicated-rural-tourism</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -851,52 +851,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>