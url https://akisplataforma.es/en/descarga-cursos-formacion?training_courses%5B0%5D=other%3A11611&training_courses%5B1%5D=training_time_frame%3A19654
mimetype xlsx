--- v0 (2026-08-08)
+++ v1 (2026-10-31)
@@ -47,444 +47,444 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Specialization in soil interpretation</t>
   </si>
   <si>
-    <t>Tue, 03/17/2026 - 00:00</t>
+    <t>Tue, 17 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>In this ONLINE COURSE, you'll discover the keys to maintaining soil health with sustainable practices for more efficient agriculture. Course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialization-soil-interpretation</t>
   </si>
   <si>
     <t>New Business Models: Agro-industrial Production of Microalgae</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 17:00</t>
-[...5 lines deleted...]
-    <t>We are pleased to inform you about this free online training session on the topic of “New Business Models: Agro-industrial Production of Microalgae…</t>
+    <t>Tue, 10 Feb 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Feb 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>We are pleased to inform you about this free online training session on the topic of “New Business Models: Agro-industrial Production of Microalgae,”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-business-models-agro-industrial-production-microalgae-1</t>
   </si>
   <si>
     <t>Professional expert program in biostimulants and biocontrol</t>
   </si>
   <si>
-    <t>Tue, 01/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/05/2027 - 23:59</t>
+    <t>Tue, 13 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Mar 2027 - 23:59</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Levante (COIAL), with the support of the Spanish Association of Agronutrient Manufacturers (AEFA),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-expert-program-biostimulants-and-biocontrol</t>
   </si>
   <si>
     <t>Agriculture Course WITHOUT Pesticide Residues</t>
   </si>
   <si>
-    <t>Mon, 10/20/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/05/2025 - 00:00</t>
+    <t>Mon, 20 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
     <t>Course 2025: Production Systems Without Pesticide Residues This course is for you if you're looking to specialize in zero-waste production. The 17th…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agriculture-course-without-pesticide-residues</t>
   </si>
   <si>
     <t>DemoDay StartBEC 2025</t>
   </si>
   <si>
-    <t>Tue, 09/23/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Mon, 09/29/2025 - 14:30</t>
+    <t>Tue, 23 Sep 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Mon, 29 Sep 2025 - 14:30</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>AINIA (PARQUE TECNOLÓGICO DE PATERNA, VALENCIA)</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>StartBEC is the technological support program co-financed by MAPA and AINIA to promote the development of startups in the bioeconomy. Through a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demoday-startbec-2025</t>
   </si>
   <si>
     <t>Technology Valuation and Transfer Course</t>
   </si>
   <si>
-    <t>Tue, 02/18/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/20/2025 - 23:00</t>
+    <t>Tue, 18 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Feb 2025 - 23:00</t>
   </si>
   <si>
     <t>This 6-hour intensive course, divided into two 3-hour sessions to be chosen from the three available dates, combines theory and practice to offer…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technology-valuation-and-transfer-course</t>
   </si>
   <si>
     <t>Bioproduct development: from idea to market</t>
   </si>
   <si>
-    <t>Tue, 02/11/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/11/2025 - 14:00</t>
+    <t>Tue, 11 Feb 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Tue, 11 Feb 2025 - 14:00</t>
   </si>
   <si>
     <t>This webinar will explore the process of developing , evaluating and registering agricultural products . It will feature the participation of leaders…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/bioproduct-development-idea-market</t>
   </si>
   <si>
     <t>IBER: Hydraulic Modelling for Pond Classification</t>
   </si>
   <si>
-    <t>Mon, 02/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 02/17/2025 - 19:00</t>
+    <t>Mon, 3 Feb 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Feb 2025 - 19:00</t>
   </si>
   <si>
     <t>This hydraulic modelling course with IBER is designed to provide the student with the tools and knowledge necessary to carry out simulations of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iber-hydraulic-modelling-pond-classification</t>
   </si>
   <si>
     <t>Introduction to collaborative innovation project management course</t>
   </si>
   <si>
-    <t>Tue, 01/28/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Wed, 01/29/2025 - 14:30</t>
+    <t>Tue, 28 Jan 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Wed, 29 Jan 2025 - 14:30</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV, Finca La Grajera, Logroño.</t>
   </si>
   <si>
     <t>The Department of Agriculture, Livestock, Rural World and Environment of the Government of La Rioja is organizing an introductory course on the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-collaborative-innovation-project-management-course</t>
   </si>
   <si>
     <t>Webinar: EU-FARMBOOK “The place to store your materials with a practical approach”</t>
   </si>
   <si>
-    <t>Thu, 12/12/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/12/2024 - 14:00</t>
+    <t>Thu, 12 Dec 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 12 Dec 2024 - 14:00</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>Webinar organised within the framework of the European project EU-FarmBook , which will be held on December 12. This event is organised by the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/webinar-eu-farmbook-place-store-your-materials-practical-approach</t>
   </si>
   <si>
     <t>Free online course Integrating the circular economy into business management</t>
   </si>
   <si>
-    <t>Sun, 12/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 00:00</t>
+    <t>Sun, 1 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Free online course on integrating the circular economy into business management for workers in the Region of Murcia . This course has a final face-to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-course-integrating-circular-economy-business-management</t>
   </si>
   <si>
     <t>Technical workshop on transfer and testing in reproductive management of ruminant herds</t>
   </si>
   <si>
-    <t>Thu, 11/21/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 11/21/2024 - 13:30</t>
+    <t>Thu, 21 Nov 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 21 Nov 2024 - 13:30</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque. Córdoba.</t>
   </si>
   <si>
     <t>4-hour technical session in which the results obtained in different scientific tests will be presented and developed.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-workshop-transfer-and-testing-reproductive-management-ruminant-herds</t>
   </si>
   <si>
     <t>Regenerated waters. Application in irrigation</t>
   </si>
   <si>
-    <t>Tue, 10/22/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/22/2024 - 18:00</t>
+    <t>Tue, 22 Oct 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 22 Oct 2024 - 18:00</t>
   </si>
   <si>
     <t>Por determinar</t>
   </si>
   <si>
     <t>Course of the continuing training plan for rural technicians of the Ministry of Agriculture, Fisheries and Food (MAPA) MAP TRAINING</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/regenerated-waters-application-irrigation</t>
   </si>
   <si>
     <t>Technical workshop: Mushroom demonstration fields</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/27/2024 - 12:30</t>
+    <t>Fri, 27 Sep 2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Sep 2024 - 12:30</t>
   </si>
   <si>
     <t>Centro Tecnológico de Investigación del Champiñón (CTICH). Carretera Calahorra, km. 4. Autol. La Rioja.</t>
   </si>
   <si>
     <t>On September 27 , from 11:00 to 12:30 , a technical conference will be held at the Mushroom Research Technology Center (CTICH) , located on Carretera…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-workshop-mushroom-demonstration-fields</t>
   </si>
   <si>
     <t>Course on the implementation of the UNE-EN ISO/IEC 17025:2017 standard for the technical competence of testing and calibration laboratories</t>
   </si>
   <si>
-    <t>Tue, 09/17/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/19/2024 - 18:00</t>
+    <t>Tue, 17 Sep 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Sep 2024 - 18:00</t>
   </si>
   <si>
     <t>Sin determinar.</t>
   </si>
   <si>
     <t>In person, Blended learning</t>
   </si>
   <si>
     <t>Course for the implementation of the UNE-EN ISO/IEC 17025:2017 standard for the technical competence of testing and calibration laboratories From…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-implementation-une-isoiec-170252017-standard-technical-competence-testing</t>
   </si>
   <si>
     <t>Sustainability and food systems</t>
   </si>
   <si>
-    <t>Thu, 07/11/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Sat, 07/13/2024 - 13:30</t>
+    <t>Thu, 11 Jul 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Sat, 13 Jul 2024 - 13:30</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>CA UNED  Illes Balears. MENORCA.</t>
   </si>
   <si>
     <t>Online, In person</t>
   </si>
   <si>
     <t>From a multidisciplinary perspective, the relationship between Biosphere Reserves as territories will be discussed, whose objective is to harmonize…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-and-food-systems</t>
   </si>
   <si>
     <t>Dairy Technology</t>
   </si>
   <si>
-    <t>Fri, 04/12/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/21/2024 - 15:00</t>
+    <t>Fri, 12 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 21 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Edificio FEUGA. Rúa Lope Gómez de Marzoa s/n (Campus Vida). 15705. Santiago de Compostela</t>
   </si>
   <si>
     <t>The objective of the 60-hour in-person course is to promote knowledge about the quality of milk, its structure and its composition, fundamental…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/dairy-technology</t>
   </si>
   <si>
     <t>Application of energy efficiency and sustainability methodologies in the use of water for irrigation</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/11/2024 - 20:00</t>
+    <t>Wed, 10 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>In recent years, energy efficiency methodologies, such as photovoltaics and others, have been applied, as well as water use from a sustainable point…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-energy-efficiency-and-sustainability-methodologies-use-water</t>
   </si>
   <si>
     <t>How to optimize irrigation and fertilization of tomato crops in a greenhouse</t>
   </si>
   <si>
-    <t>Tue, 03/12/2024 - 11:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/12/2024 - 13:30</t>
+    <t>Tue, 12 Mar 2024 - 11:30</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 13:30</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido - Almería</t>
   </si>
   <si>
     <t>Webinar of the tools and results of the iGUESS-MED project of the PRIMA program financed by the EU for the sustainable management of irrigation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-optimize-irrigation-and-fertilization-tomato-crops-greenhouse</t>
   </si>
   <si>
     <t>Adaptation of the vineyard to climate change. Work and experimentation in Rioja Alavesa</t>
   </si>
   <si>
-    <t>Tue, 03/12/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/12/2024 - 14:30</t>
+    <t>Tue, 12 Mar 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 14:30</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Laguardia</t>
   </si>
   <si>
     <t>The recovery of viticultural diversity can be a key element when facing processes of change in our vineyards, such as, for example, in adapting to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/adaptation-vineyard-climate-change-work-and-experimentation-rioja-alavesa</t>
   </si>
   <si>
     <t>Saving energy in the agri-food industry through the use of data</t>
   </si>
   <si>
-    <t>Tue, 02/20/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/20/2024 - 12:00</t>
+    <t>Tue, 20 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 Feb 2024 - 12:00</t>
   </si>
   <si>
     <t>During this day, we will have the opportunity to meet a series of key actors and experts to reveal the keys to the energy transition through data.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/saving-energy-agri-food-industry-through-use-data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -806,52 +806,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="165.103" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>