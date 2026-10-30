--- v0 (2026-08-07)
+++ v1 (2026-10-30)
@@ -12,5033 +12,5096 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1663">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1684">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Digital tools that help you manage your farm</t>
+  </si>
+  <si>
+    <t>Sun, 4 Oct 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>This ONLINE COURSE analyzes the royal decrees published in December 2022 that will affect the way farmers and ranchers conduct their agricultural…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/digital-tools-help-you-manage-your-farm-1</t>
+  </si>
+  <si>
     <t>CIHEAM Course: 1st Mediterranean Week of Food Entrepreneurship</t>
   </si>
   <si>
-    <t>Mon, 06/22/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 06/26/2026 - 18:08</t>
+    <t>Mon, 22 Jun 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 26 Jun 2026 - 18:08</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza (Zaragoza)</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>CIHEAM Zaragoza will organize the “First Mediterranean Week of Food Entrepreneurship” from June 22 to 26, 2026 , an advanced face-to-face course that…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ciheam-course-1st-mediterranean-week-food-entrepreneurship</t>
   </si>
   <si>
     <t>First Mediterranean Week of Food Entrepreneurship</t>
   </si>
   <si>
-    <t>Mon, 06/22/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/26/2026 - 17:00</t>
+    <t>Mon, 22 Jun 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 26 Jun 2026 - 17:00</t>
   </si>
   <si>
     <t>Av. Montañana 1005, 50059  Zaragoza España</t>
   </si>
   <si>
     <t>Course Objectives Upon completion of the course, participants will be able to: Scaling and consolidating micro-enterprises and start-ups based on a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/first-mediterranean-week-food-entrepreneurship</t>
   </si>
   <si>
+    <t>Advanced Course: "Data Management and Decision Making in Agriculture: Big Data and Artificial Intelligence"</t>
+  </si>
+  <si>
+    <t>Wed, 3 Jun 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 4 Jun 2026 - 20:30</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>C. Enamorats, 62-64 baixos 08013 Barcelona</t>
+  </si>
+  <si>
+    <t>Online, In person</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>Blended 8-hour course that includes an ONLINE session on data management for strategic decisions and another HYBRID session on resource optimization,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/advanced-course-data-management-and-decision-making-agriculture-big-data-and</t>
+  </si>
+  <si>
     <t>Artificial intelligence (AI) course for food quality managers</t>
   </si>
   <si>
-    <t>Fri, 05/29/2026 - 00:00</t>
-[...5 lines deleted...]
-    <t>Online</t>
+    <t>Fri, 29 May 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 29 Aug 2026 - 23:59</t>
   </si>
   <si>
     <t>Aimed at quality managers in the food sector who want to apply artificial intelligence (AI) in their daily work, the objective of the course is to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/artificial-intelligence-ai-course-food-quality-managers</t>
   </si>
   <si>
+    <t>New edition of the course “Digital and sustainable transformation in agricultural management”</t>
+  </si>
+  <si>
+    <t>Wed, 27 May 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 28 May 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Colegio de Ingenieros Agrícolas de Almería, COITAAL C/ Ribera de las Almadrabillas 5, 04004 Almería</t>
+  </si>
+  <si>
+    <t>The Cajamar Group Foundation will hold a new edition of the course “Digital and Sustainable Transformation in Agricultural Management” on May 27 and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/new-edition-course-digital-and-sustainable-transformation-agricultural-management</t>
+  </si>
+  <si>
     <t>Maximizing Multi-Actor Project Proposal Success in Horizon Europe</t>
   </si>
   <si>
-    <t>Tue, 05/26/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/27/2026 - 17:00</t>
+    <t>Tue, 26 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 27 May 2026 - 17:00</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Spain</t>
   </si>
   <si>
     <t>The PREMIERE project, in collaboration with EU-FarmBook, is launching a training workshop for trainers focused on the Multi -Actor Approach (MAA ), a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/maximizing-multi-actor-project-proposal-success-horizon-europe</t>
   </si>
   <si>
     <t>Advanced course on low-impact aquaculture</t>
   </si>
   <si>
-    <t>Mon, 05/25/2026 - 11:11</t>
-[...5 lines deleted...]
-    <t>Cataluña</t>
+    <t>Mon, 25 May 2026 - 11:11</t>
   </si>
   <si>
     <t>Tarragona</t>
   </si>
   <si>
     <t>IRTA La Ràpita (Tarragona)</t>
   </si>
   <si>
-    <t>Sí</t>
-[...1 lines deleted...]
-  <si>
     <t>The Mediterranean Agronomic Institute of Zaragoza (IAMZ–CIHEAM Zaragoza) will hold the advanced course “Low Impact Aquaculture” from May 25 to 28,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-low-impact-aquaculture</t>
   </si>
   <si>
+    <t>Basic Course: "Digital and Sustainable Transformation in Agricultural Management"</t>
+  </si>
+  <si>
+    <t>Wed, 20 May 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 21 May 2026 - 19:00</t>
+  </si>
+  <si>
+    <t>A 7-hour blended learning course that includes an ONLINE session on digital platforms and their relationship with administration, and another session…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/basic-course-digital-and-sustainable-transformation-agricultural-management-0</t>
+  </si>
+  <si>
     <t>Remote Sensing Course Applied to Consulting. Processing Satellite Images and Extracting Useful Information in Agriculture</t>
   </si>
   <si>
-    <t>Mon, 05/18/2026 - 15:00</t>
-[...2 lines deleted...]
-    <t>Mon, 05/18/2026 - 19:00</t>
+    <t>Mon, 18 May 2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Mon, 18 May 2026 - 19:00</t>
   </si>
   <si>
     <t>Remote sensing has become a key tool for modern agricultural management, enabling the analysis of crop health, optimization of resource use, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/remote-sensing-course-applied-consulting-processing-satellite-images-and</t>
   </si>
   <si>
     <t>European workshop “Train the Trainer” on interactive innovation in the agri-food sector</t>
   </si>
   <si>
-    <t>Mon, 05/18/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Wed, 05/20/2026 - 22:22</t>
+    <t>Mon, 18 May 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Wed, 20 May 2026 - 22:22</t>
   </si>
   <si>
     <t>Pisa (Italia)</t>
   </si>
   <si>
-    <t>The European project ATTRACTISS will hold a new edition of its "Train the Trainer" training program from May 18-20, 2026, at the University of Pisa (…</t>
+    <t>The European project ATTRACTISS will hold a new edition of its "Train the Trainer" training program from May 18-20, 2026, at the University of Pisa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/european-workshop-train-trainer-interactive-innovation-agri-food-sector</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular bioeconomy: transformation, valorization and sustainable management of livestock manure, bioproducts and by-products”</t>
   </si>
   <si>
-    <t>Thu, 05/14/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/14/2026 - 20:00</t>
+    <t>Thu, 14 May 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 May 2026 - 20:00</t>
   </si>
   <si>
     <t>ASETAGA has opened registration for the free training course " Circular Bioeconomy: Transformation, Valorization and Sustainable Management of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-circular-bioeconomy-transformation-valorization-and-1</t>
   </si>
   <si>
     <t>Training webinar "How to turn every bottle into a sales channel"</t>
   </si>
   <si>
-    <t>Wed, 05/13/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/13/2026 - 12:00</t>
+    <t>Wed, 13 May 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 13 May 2026 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar " How to turn each bottle into a sales…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-how-turn-every-bottle-sales-channel</t>
   </si>
   <si>
     <t>Data management and decision-making in agriculture: Big Data and Artificial Intelligence</t>
   </si>
   <si>
-    <t>Tue, 05/12/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>Wed, 05/13/2026 - 20:30</t>
+    <t>Tue, 12 May 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Wed, 13 May 2026 - 20:30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
-    <t>Online, In person</t>
-[...1 lines deleted...]
-  <si>
     <t>This advanced training program is an initiative of the Cajamar Group Foundation and the Official College of Agricultural Technical Engineers of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/data-management-and-decision-making-agriculture-big-data-and-artificial</t>
   </si>
   <si>
     <t>Specialized training in technological solutions for the agricultural sector</t>
   </si>
   <si>
-    <t>Mon, 05/11/2026 - 09:00</t>
-[...5 lines deleted...]
-    <t>Andalucía</t>
+    <t>Mon, 11 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
     <t>This 40-hour course includes at least one online module and is delivered through the IFAPA e-learning platform. It combines distance learning,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-technological-solutions-agricultural-sector-0</t>
   </si>
   <si>
     <t>Digitalization in livestock farming</t>
   </si>
   <si>
-    <t>Thu, 05/14/2026 - 14:00</t>
+    <t>Thu, 14 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Hinojosa del Duque</t>
   </si>
   <si>
     <t>Contents Basic concepts about precision livestock sensors Precision livestock farming in the ruminant sector Precision livestock farming in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitalization-livestock-farming</t>
   </si>
   <si>
     <t>Advanced and Precision Technologies for Crop Protection Course</t>
   </si>
   <si>
-    <t>Fri, 05/08/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/22/2026 - 13:00</t>
+    <t>Fri, 8 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 May 2026 - 13:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>This course aims to provide an up-to-date and practical overview of the most advanced technologies used in the application of plant protection…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-and-precision-technologies-crop-protection-course</t>
   </si>
   <si>
     <t>Practical course on smart irrigation communities</t>
   </si>
   <si>
-    <t>Thu, 05/07/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Sat, 05/09/2026 - 22:22</t>
+    <t>Thu, 7 May 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Sat, 9 May 2026 - 22:22</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Tafalla (Navarra)</t>
   </si>
   <si>
     <t>The digitalization of irrigation continues to solidify its position as a key driver for improving the efficiency, sustainability, and governance of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-course-smart-irrigation-communities</t>
   </si>
   <si>
     <t>Training webinar "Artificial intelligence in action: How Generative AI is transforming the management and competitiveness of wineries" - Cloned</t>
   </si>
   <si>
-    <t>Thu, 05/07/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/07/2026 - 12:00</t>
+    <t>Thu, 7 May 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 May 2026 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) and Orisha Agrifood, through its Digitalization and Wine Hub , are organizing the webinar "Artificial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111600</t>
   </si>
   <si>
     <t>International course on Precision Livestock Farming: from sensors to decision making</t>
   </si>
   <si>
-    <t>Mon, 05/04/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>Fri, 05/08/2026 - 22:22</t>
+    <t>Mon, 4 May 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 8 May 2026 - 22:22</t>
   </si>
   <si>
     <t>CSIC, Madrid.</t>
   </si>
   <si>
-    <t>From May 4 to 8, 2026 , Madrid will host the in-person course “Creating Added Value in Precision Livestock Farming: From Sensors to Decision-Making…</t>
+    <t>From May 4 to 8, 2026 , Madrid will host the in-person course “Creating Added Value in Precision Livestock Farming: From Sensors to Decision-Making,”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/international-course-precision-livestock-farming-sensors-decision-making</t>
   </si>
   <si>
     <t>Creating added value in Precision Livestock Farming: from sensors to decision making</t>
   </si>
   <si>
-    <t>Mon, 05/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/08/2026 - 23:59</t>
+    <t>Mon, 4 May 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 8 May 2026 - 23:59</t>
   </si>
   <si>
     <t>CSIC (MADRID)</t>
   </si>
   <si>
     <t>The application of sensors and data-driven technology in livestock production is commonly known as Precision Livestock Farming (PLF). Despite the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/creating-added-value-precision-livestock-farming-sensors-decision-making</t>
   </si>
   <si>
     <t>UPCT promotes the 2nd University Microcredential in post-harvest technology and minimal fruit and vegetable processing</t>
   </si>
   <si>
-    <t>Fri, 05/01/2026 - 11:11</t>
+    <t>Fri, 1 May 2026 - 11:11</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Cartagena. Murcia.</t>
   </si>
   <si>
     <t>The Polytechnic University of Cartagena (UPCT) will launch on May 1, 2026 the 2nd University Microcredential in Postharvest Technology and Minimal…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/upct-promotes-2nd-university-microcredential-post-harvest-technology-and-minimal</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>Thu, 04/30/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/30/2026 - 20:00</t>
+    <t>Thu, 30 Apr 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Apr 2026 - 20:00</t>
   </si>
   <si>
     <t>ASETAGA has opened registration for the free training course “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111579</t>
   </si>
   <si>
     <t>Python for Artificial Intelligence: From Data to Neural Networks Applied to the Agri-food Sector</t>
   </si>
   <si>
-    <t>Mon, 04/27/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/30/2026 - 14:00</t>
+    <t>Mon, 27 Apr 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>This course aims to provide a foundation for training in advanced digital skills specifically geared towards the agri-food sector, facilitating the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/python-artificial-intelligence-data-neural-networks-applied-agri-food-sector</t>
   </si>
   <si>
     <t>Digital and Sustainable Transformation in Agricultural Management</t>
   </si>
   <si>
-    <t>Wed, 04/22/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 04/23/2026 - 20:30</t>
+    <t>Wed, 22 Apr 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 23 Apr 2026 - 20:30</t>
   </si>
   <si>
     <t>This basic training program is an initiative of the Cajamar Group Foundation and the Official College of Agricultural Technical Engineers of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-and-sustainable-transformation-agricultural-management</t>
   </si>
   <si>
     <t>Technological demonstrations in ruminant production</t>
   </si>
   <si>
-    <t>Tue, 04/21/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/21/2026 - 17:00</t>
+    <t>Tue, 21 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 Apr 2026 - 17:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>Facultad de Veterinaria. Universidad de León. Av Emilio Hurtado, 3, 24007 León</t>
   </si>
   <si>
-    <t>The Cajamar Group Foundation, the University of León, Provacuno, Interovic and the Agrarian Technological Institute of the Junta de Castilla y León (…</t>
+    <t>The Cajamar Group Foundation, the University of León, Provacuno, Interovic and the Agrarian Technological Institute of the Junta de Castilla y León…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technological-demonstrations-ruminant-production</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned</t>
   </si>
   <si>
-    <t>Thu, 04/16/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 19:00</t>
+    <t>Thu, 16 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111485</t>
   </si>
   <si>
     <t>Training webinar "Artificial intelligence in action: How Generative AI is transforming the management and competitiveness of wineries"</t>
   </si>
   <si>
-    <t>Tue, 04/14/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/14/2026 - 10:45</t>
+    <t>Tue, 14 Apr 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Apr 2026 - 10:45</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-artificial-intelligence-action-how-generative-ai-transforming</t>
   </si>
   <si>
     <t>Organic Production Course on regulations, advice, production and marketing</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 22:22</t>
+    <t>Mon, 13 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>From April 13 to 16, 2026, the Course on Organic Production: Production, regulations, advice and marketing will be held in virtual classroom and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-course-regulations-advice-production-and-marketing</t>
   </si>
   <si>
     <t>Free online seminar “SIEX, REA and CUE: keys to registration as an authorized entity”</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 04/10/2026 - 22:22</t>
+    <t>Fri, 10 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 10 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>On April 10, 2026 , aGROSlab is organizing the online seminar “SIEX, REA and CUE: Keys to Registration as an Authorized Entity” , a free and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-siex-rea-and-cue-keys-registration-authorized-entity</t>
   </si>
   <si>
     <t>Calculation of water needs and irrigation scheduling</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 00:00</t>
+    <t>Fri, 10 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>In this ONLINE COURSE, you'll learn the different methodologies for determining a crop's water requirements and the tools for scheduling irrigation.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/calculation-water-needs-and-irrigation-scheduling</t>
   </si>
   <si>
     <t>Training webinar "Digitalization in vineyards and wineries, yes. But... why?"</t>
   </si>
   <si>
-    <t>Thu, 04/09/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/09/2026 - 12:00</t>
+    <t>Thu, 9 Apr 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 9 Apr 2026 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar “Digitalization in vineyards and wineries…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-digitalization-vineyards-and-wineries-yes-why</t>
   </si>
   <si>
     <t>Registration is now open for the free online course "Digitization of meteorological data and pest detection"</t>
   </si>
   <si>
-    <t>Mon, 04/06/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Wed, 04/08/2026 - 22:22</t>
+    <t>Mon, 6 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Wed, 8 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>iRiego has opened registration for the free online course “Digitization of Meteorological Data and Pest Detection” , which will be held from April 6…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/registration-now-open-free-online-course-digitization-meteorological-data-and-pest</t>
   </si>
   <si>
     <t>ONLINE COURSE ON PRECISION AGRICULTURE IN EXTENSIVE IRRIGATED CROPS (RECORDED)</t>
   </si>
   <si>
-    <t>Wed, 04/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>This course addresses the technologies and methodologies used in precision agriculture to optimize the yield and efficiency of irrigated field crops…</t>
+    <t>Wed, 1 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>This course addresses the technologies and methodologies used in precision agriculture to optimize the yield and efficiency of irrigated field crops.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-precision-agriculture-extensive-irrigated-crops-recorded</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products”</t>
   </si>
   <si>
-    <t>Thu, 03/26/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>Thu, 03/26/2026 - 22:22</t>
+    <t>Thu, 26 Mar 2026 - 16:06</t>
+  </si>
+  <si>
+    <t>Thu, 26 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-circular-bioeconomy-transformation-valorization-and-0</t>
   </si>
   <si>
     <t>Fundación Grupo Cajamar promotes an advanced course in Big Data and AI to improve agronomic decision-making</t>
   </si>
   <si>
-    <t>Wed, 03/25/2026 - 16:06</t>
+    <t>Wed, 25 Mar 2026 - 16:06</t>
   </si>
   <si>
     <t>Aula HR Formación, C/ Jesús Esteban 5, Bajo izquierda, Murcia</t>
   </si>
   <si>
     <t>The Cajamar Group Foundation is launching the 2nd edition of the Advanced Course: Data Management and Decision Making in Agriculture: Big Data and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fundacion-grupo-cajamar-promotes-advanced-course-big-data-and-ai-improve-agronomic</t>
   </si>
   <si>
     <t>Greenhouses</t>
   </si>
   <si>
-    <t>Wed, 03/25/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Almería</t>
+    <t>Wed, 25 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>ONLINE COURSE that demonstrates the role of the greenhouse, the different types of greenhouses, equipment, and climate control, among other aspects.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouses</t>
   </si>
   <si>
     <t>Day A1. Innovation and Integrated Management in Avocado Production</t>
   </si>
   <si>
-    <t>Tue, 03/24/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 22:22</t>
+    <t>Tue, 24 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>AGROGAL Cartaya. Polígono Estación n 17, Cartaya 21450; Huelva</t>
   </si>
   <si>
     <t>Avocado production has become a strategic crop in several regions of Spain in recent years, driven by both increased domestic demand and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/day-a1-innovation-and-integrated-management-avocado-production</t>
   </si>
   <si>
+    <t>3rd edition of the course “Digitalization of Precision Agriculture, Agriculture 4.0”</t>
+  </si>
+  <si>
+    <t>Mon, 23 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Villadangos del Páramo (León)</t>
+  </si>
+  <si>
+    <t>The Villadangos Canal Irrigation Community , in Villadangos del Páramo (León) , will host the 3rd edition of the A2 PI.B1 course “Digitalization of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/3rd-edition-course-digitalization-precision-agriculture-agriculture-40</t>
+  </si>
+  <si>
     <t>CITOLIVA Seminar “Natural allies for the phytosanitary management of olive groves”</t>
   </si>
   <si>
-    <t>Mon, 03/23/2026 - 11:11</t>
-[...1 lines deleted...]
-  <si>
     <t>Campus Universitario de Rabanales. Córdoba</t>
   </si>
   <si>
     <t>CITOLIVA is organizing the seminar “Natural allies for the phytosanitary management of the olive grove” in Cordoba (March 23 and 24), focusing on the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-natural-allies-phytosanitary-management-olive-groves</t>
   </si>
   <si>
-    <t>3rd edition of the course “Digitalization of Precision Agriculture, Agriculture 4.0”</t>
-[...10 lines deleted...]
-  <si>
     <t>Drones and precision agriculture</t>
   </si>
   <si>
-    <t>Sun, 03/22/2026 - 00:00</t>
+    <t>Sun, 22 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Drones and Precision Agriculture is a descriptive course that delves into precision agriculture as a technique and concept of Agriculture 4.0. Drones…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drones-and-precision-agriculture</t>
   </si>
   <si>
     <t>Free online seminar “Fertilization plans in extensive crops”</t>
   </si>
   <si>
-    <t>Fri, 03/20/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 03/20/2026 - 22:22</t>
+    <t>Fri, 20 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 20 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>The correct development of a fertilization plan is increasingly crucial for optimizing costs, improving nutrient use efficiency, and complying with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-fertilization-plans-extensive-crops</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Sensory Analysis and Differentiation of Oils”</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 03/19/2026 - 11:11</t>
+    <t>Wed, 18 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 19 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>On March 18 and 19 , the seminar “Sensory Analysis and Differentiation of Oils” will take place in Córdoba, a theoretical-practical training focused…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-sensory-analysis-and-differentiation-oils</t>
   </si>
   <si>
     <t>iRiego is organizing a free online course on the influence of digitalization on society and agriculture.</t>
   </si>
   <si>
     <t>iRiego will hold the free online course “Influence of Digitalization on Society” from March 18 to 20, 2026 , a training proposal focused on analyzing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iriego-organizing-free-online-course-influence-digitalization-society-and</t>
   </si>
   <si>
     <t>Precision Agriculture. Course: Advanced GIS and Drone Management</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 00:00</t>
+    <t>Wed, 18 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>A 60-hour course, four of which will be delivered in the Virtual Classroom with the instructor in real time via Google Meet, will address questions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-course-advanced-gis-and-drone-management</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Physico-chemical composition of olive oils”</t>
   </si>
   <si>
-    <t>Mon, 03/16/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/17/2026 - 11:11</t>
+    <t>Mon, 16 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 17 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>CITOLIVA is holding the seminar “Physico-chemical composition of olive oils” in Cordoba on March 16 and 17 , a proposal to delve deeper into the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-physico-chemical-composition-olive-oils</t>
   </si>
   <si>
     <t>Free online seminar “Digitizing agricultural advice”</t>
   </si>
   <si>
-    <t>Fri, 03/13/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 03/13/2026 - 22:22</t>
+    <t>Fri, 13 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 13 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>On March 13, 2026 , from 09:00 to 10:15 h, aGROSlab will hold the online seminar “Digitizing agricultural advice” , a practical session aimed at…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-digitizing-agricultural-advice</t>
   </si>
   <si>
     <t>Free webinar: CYVCV (yellow vein chlorosis), a new threat to Spanish citrus farming</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>Wed, 03/11/2026 - 22:22</t>
+    <t>Wed, 11 Mar 2026 - 17:07</t>
+  </si>
+  <si>
+    <t>Wed, 11 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>Spanish citrus farming faces a new phytosanitary challenge with the detection of the Citrus Yellow Vein Clearing Virus (CYVCV) , first identified in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-webinar-cyvcv-yellow-vein-chlorosis-new-threat-spanish-citrus-farming</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Olive oil quality in a changing climate context”</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 03/12/2026 - 11:11</t>
+    <t>Wed, 11 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 12 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>On March 11 and 12, CITOLIVA is organizing the seminar "Olive oil quality in a changing climate context" in Córdoba, focusing on how climate and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-olive-oil-quality-changing-climate-context</t>
   </si>
   <si>
     <t>Basic course “Digital and Sustainable Transformation in Agricultural Management”</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Thu, 03/12/2026 - 22:22</t>
+    <t>Wed, 11 Mar 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Thu, 12 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>The Cajamar Group Foundation is organizing the Basic Course: Digital and Sustainable Transformation in Agricultural Management in Murcia, a training…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-digital-and-sustainable-transformation-agricultural-management</t>
   </si>
   <si>
     <t>PRACTICAL WORKSHOP. Leading the way in protecting your business in the new era of AI</t>
   </si>
   <si>
-    <t>Tue, 03/10/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/10/2026 - 12:00</t>
+    <t>Tue, 10 Mar 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Mar 2026 - 12:00</t>
   </si>
   <si>
     <t>Calle Serrano 138</t>
   </si>
   <si>
     <t>PONS IP and Fundación PONS, within the EDIH Madrid Region, invite you to the Practical Workshop 'Leading the projection of the business in the new…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-workshop-leading-way-protecting-your-business-new-era-ai</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Intelligent Irrigation and Nutrition”</t>
   </si>
   <si>
-    <t>Mon, 03/09/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/10/2026 - 11:11</t>
+    <t>Mon, 9 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 10 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>CITOLIVA is holding the "Intelligent Irrigation and Nutrition" seminar in Córdoba, a technical training aimed at improving the efficient management…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-intelligent-irrigation-and-nutrition</t>
   </si>
   <si>
     <t>The MAPA promotes the VI International Course on Design, Management and Innovation in Irrigation</t>
   </si>
   <si>
-    <t>Fri, 03/06/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 11/24/2026 - 22:22</t>
+    <t>Fri, 6 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Nov 2026 - 22:22</t>
   </si>
   <si>
     <t>The 2026 Continuing Education Program for Rural Technicians includes the 6th International Course on Irrigation Design, Management, and Innovation ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/mapa-promotes-vi-international-course-design-management-and-innovation-irrigation</t>
   </si>
   <si>
     <t>Digitization of irrigation plots</t>
   </si>
   <si>
-    <t>Wed, 03/04/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/05/2026 - 20:00</t>
+    <t>Wed, 4 Mar 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Mar 2026 - 20:00</t>
   </si>
   <si>
     <t>sede de la Comunidad de Regantes del Canal Alto de Villadangos, en Villadangos del Páramo, León.</t>
   </si>
   <si>
     <t>iRiego will offer the course “Digitization of irrigation plots” , a practical training aimed at farmers, advisors and technicians interested in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitization-irrigation-plots-0</t>
   </si>
   <si>
     <t>ONLINE COURSE - ARTIFICIAL INTELLIGENCE (AI) APPLIED TO AGRICULTURE</t>
   </si>
   <si>
-    <t>Wed, 03/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 00:00</t>
+    <t>Wed, 4 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Aim In the online course Artificial Intelligence (AI) applied to Agriculture, the student will learn to take full advantage of the current tools that…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-artificial-intelligence-ai-applied-agriculture</t>
   </si>
   <si>
     <t>aGROSlab offers a free online seminar on how to develop subscription plans that comply with regulations</t>
   </si>
   <si>
-    <t>Fri, 02/27/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/27/2026 - 19:00</t>
+    <t>Fri, 27 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Feb 2026 - 19:00</t>
   </si>
   <si>
     <t>Developing clear, justifiable, and operational fertilization plans has become a key element in meeting increasingly stringent regulatory requirements…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agroslab-offers-free-online-seminar-how-develop-subscription-plans-comply</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>Thu, 02/26/2026 - 22:22</t>
+    <t>Thu, 26 Feb 2026 - 16:06</t>
+  </si>
+  <si>
+    <t>Thu, 26 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-circular-bioeconomy-transformation-valorization-and</t>
   </si>
   <si>
     <t>3rd edition of the online course “Digitalization through mobile applications”</t>
   </si>
   <si>
-    <t>Wed, 02/25/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 02/27/2026 - 22:22</t>
+    <t>Wed, 25 Feb 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 27 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>Online síncrona</t>
   </si>
   <si>
     <t>The 3rd edition of the course “Digitalization through mobile applications” , organized by iRiego , will be held online on February 25, 26 and 27,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/3rd-edition-online-course-digitalization-through-mobile-applications</t>
   </si>
   <si>
     <t>ASETAGA training day: “Sustainable Use of Agro-industrial Waste Through Insect Farming”,</t>
   </si>
   <si>
-    <t>Tue, 02/24/2026 - 18:08</t>
-[...2 lines deleted...]
-    <t>Tue, 02/24/2026 - 22:22</t>
+    <t>Tue, 24 Feb 2026 - 18:08</t>
+  </si>
+  <si>
+    <t>Tue, 24 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
-    <t>Registration is now open for the free online course “Sustainable Use of Agro-industrial Waste Through Insect Farming,” which will be held on Tuesday…</t>
+    <t>Registration is now open for the free online course “Sustainable Use of Agro-industrial Waste Through Insect Farming,” which will be held on Tuesday,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-sustainable-use-agro-industrial-waste-through-insect-farming</t>
   </si>
   <si>
     <t>Rural Reconnected Workshop</t>
   </si>
   <si>
-    <t>Sat, 02/21/2026 - 09:00</t>
+    <t>Sat, 21 Feb 2026 - 09:00</t>
   </si>
   <si>
     <t>The Rural Reconnected Workshop, part of the PRTR and funded by the European Union through the Next Generation EU Funds, promotes the improvement of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/rural-reconnected-workshop</t>
   </si>
   <si>
     <t>Free webinar: Agricultural satellite remote sensing within the framework of the Farm Management Booklet</t>
   </si>
   <si>
-    <t>Fri, 02/20/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/20/2026 - 19:00</t>
+    <t>Fri, 20 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 20 Feb 2026 - 19:00</t>
   </si>
   <si>
     <t>The digitalization of the agricultural sector continues to advance towards more precise, efficient, and sustainable management. In this context,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-webinar-agricultural-satellite-remote-sensing-within-framework-farm</t>
   </si>
   <si>
     <t>Face-to-face workshop “Sustainable use of agro-industrial waste through insect farming”, in Albacete</t>
   </si>
   <si>
-    <t>Fri, 02/20/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Fri, 02/20/2026 - 14:44</t>
+    <t>Fri, 20 Feb 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Fri, 20 Feb 2026 - 14:44</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Auditorio del Centro Ágora C. Lepanto, 55, 02003 Albacete</t>
   </si>
   <si>
     <t>Valorizing the waste and byproducts generated by the agribusiness sector presents a key opportunity to promote more efficient, sustainable, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/face-face-workshop-sustainable-use-agro-industrial-waste-through-insect-farming</t>
   </si>
   <si>
     <t>Efficient composting: keys to valorizing waste from the agro-industrial sector</t>
   </si>
   <si>
-    <t>Thu, 02/19/2026 - 19:09</t>
-[...2 lines deleted...]
-    <t>Thu, 02/19/2026 - 22:22</t>
+    <t>Thu, 19 Feb 2026 - 19:09</t>
+  </si>
+  <si>
+    <t>Thu, 19 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>On February 19, 2026 , from 5:00 p.m. to 8:00 p.m. , the training day of “Efficient Composting: Keys to valorizing the waste of the agro-industrial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-composting-keys-valorizing-waste-agro-industrial-sector-0</t>
   </si>
   <si>
     <t>Sustainable resource management in microalgae production</t>
   </si>
   <si>
-    <t>Mon, 02/16/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Mon, 02/16/2026 - 14:44</t>
+    <t>Mon, 16 Feb 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Mon, 16 Feb 2026 - 14:44</t>
   </si>
   <si>
     <t>AINIA. Parque Tecnológico de Valencia Av. Benjamín Franklin, 5-11. 46980 Paterna, Valencia</t>
   </si>
   <si>
     <t>Next Friday , February 16th, from 09:00 to 14:00 at AINIAL, a free demonstration workshop entitled “Sustainable resource management in microalgae…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-resource-management-microalgae-production</t>
   </si>
   <si>
     <t>Efficient Composting: Keys to Valorizing Waste from the Agro-industrial Sector</t>
   </si>
   <si>
-    <t>Thu, 02/12/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Thu, 02/12/2026 - 14:44</t>
+    <t>Thu, 12 Feb 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Thu, 12 Feb 2026 - 14:44</t>
   </si>
   <si>
     <t>Melilla</t>
   </si>
   <si>
     <t>Centro Sociocultural Roque Baños. Calle del Médico D. Juan Martínez, 30520 Jumilla, Murcia</t>
   </si>
   <si>
     <t>Next Friday , February 12, from 09:00 to 14:00 in Jumilla (Murcia) , a free training day entitled “Efficient Composting: Keys to Valorizing Waste…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-composting-keys-valorizing-waste-agro-industrial-sector</t>
   </si>
   <si>
     <t>University Microcredential in Organic Viticulture Open – 2026 Edition</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 22:22</t>
+    <t>Tue, 10 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Sala de Seminarios del Instituto de las Ciencias de la Vid y el Vino (ICVV), La Grajera, Logroño</t>
   </si>
   <si>
     <t>The University of La Rioja organizes the University Microcredential in Organic Viticulture , a specialized training aimed at professionals in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/university-microcredential-organic-viticulture-open-2026-edition</t>
   </si>
   <si>
     <t>Training day "Innovation and integrated management in avocado production, in Oliva (Valencia)</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 17:07</t>
+    <t>Tue, 10 Feb 2026 - 17:07</t>
   </si>
   <si>
     <t>IES Gregori Maians, Carrer de Gabriel Miró, 13, 46780 Oliva (Valencia)</t>
   </si>
   <si>
     <t>Avocado production has become a strategic crop in various regions of Spain in recent years, driven by both growing domestic demand and its marketing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-day-innovation-and-integrated-management-avocado-production-oliva</t>
   </si>
   <si>
     <t>Use of RETOAGUA_CLM for efficient irrigation and fertilization management</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Wed, 02/18/2026 - 12:22</t>
+    <t>Tue, 10 Feb 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Wed, 18 Feb 2026 - 12:22</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Albacete , together with Formación Agrónomos, is organizing the online course “Use of RETOAGUA_CLM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-retoaguaclm-efficient-irrigation-and-fertilization-management</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 23.</t>
   </si>
   <si>
-    <t>Tue, 02/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 02/05/2026 - 13:33</t>
+    <t>Tue, 3 Feb 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 5 Feb 2026 - 13:33</t>
   </si>
   <si>
     <t>Agri-food cooperatives and their technicians face a new and crucial challenge in the digitalization of the sector. The implementation of the digital…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-23</t>
   </si>
   <si>
     <t>SIGCEX advisor training itinerary. Edition 7</t>
   </si>
   <si>
     <t>Agri-food Cooperatives of Spain is leading a digitalization strategy with the aim of facilitating compliance with current regulations and integration…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sigcex-advisor-training-itinerary-edition-7</t>
   </si>
   <si>
     <t>SIGCEX advisor training itinerary. Edition 8</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sigcex-advisor-training-itinerary-edition-8</t>
   </si>
   <si>
     <t>Advanced Artificial Intelligence course for agricultural engineers</t>
   </si>
   <si>
-    <t>Mon, 02/02/2026 - 22:22</t>
+    <t>Mon, 2 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Andalusia , through the Andalusian Foundation of Agricultural Engineers , is organizing an advanced…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-artificial-intelligence-course-agricultural-engineers</t>
   </si>
   <si>
     <t>Webinar on artificial intelligence for professionals</t>
   </si>
   <si>
-    <t>Mon, 02/02/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Mon, 02/02/2026 - 12:22</t>
+    <t>Mon, 2 Feb 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Mon, 2 Feb 2026 - 12:22</t>
   </si>
   <si>
     <t>The Official Association of Agricultural Engineers of Andalusia, through the Andalusian Foundation of Agricultural Engineers, is organizing this…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/webinar-artificial-intelligence-professionals</t>
   </si>
   <si>
     <t>Face-to-face workshop “Efficient composting: keys to valorizing waste from the agro-industrial sector”</t>
   </si>
   <si>
-    <t>Fri, 01/30/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>Fri, 01/30/2026 - 21:00</t>
+    <t>Fri, 30 Jan 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Fri, 30 Jan 2026 - 21:00</t>
   </si>
   <si>
     <t>Next Friday, January 30, 2026 , from 09:00 to 14:00 , the PII.A training day "Efficient Composting: Keys to Valorizing Waste from the Agro-industrial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/face-face-workshop-efficient-composting-keys-valorizing-waste-agro-industrial</t>
   </si>
   <si>
     <t>Practical Introduction to Artificial Intelligence</t>
   </si>
   <si>
-    <t>Thu, 01/29/2026 - 22:22</t>
+    <t>Thu, 29 Jan 2026 - 22:22</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Andalusia , through the Andalusian Foundation of Agricultural Engineers , is launching an…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-introduction-artificial-intelligence</t>
   </si>
   <si>
     <t>Practical training day on the use of the Electronic Operating Logbook (CUE)</t>
   </si>
   <si>
-    <t>Tue, 01/27/2026 - 18:08</t>
-[...2 lines deleted...]
-    <t>Tue, 01/27/2026 - 22:22</t>
+    <t>Tue, 27 Jan 2026 - 18:08</t>
+  </si>
+  <si>
+    <t>Tue, 27 Jan 2026 - 22:22</t>
   </si>
   <si>
     <t>Aula del Centro de Educación para Adultos. Sos del Rey Católico</t>
   </si>
   <si>
-    <t>On January 27, 2026 , the town of Sos del Rey Católico will host the training day “Adapting to the use of the CUE. Basic digital tools for decision-…</t>
+    <t>On January 27, 2026 , the town of Sos del Rey Católico will host the training day “Adapting to the use of the CUE. Basic digital tools for decision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-training-day-use-electronic-operating-logbook-cue</t>
   </si>
   <si>
     <t>Online conference “Efficient composting: keys to valorizing waste from the agro-industrial sector”</t>
   </si>
   <si>
-    <t>Thu, 01/22/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/22/2026 - 21:00</t>
+    <t>Thu, 22 Jan 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 Jan 2026 - 21:00</t>
   </si>
   <si>
     <t>On January 22, 2026, from 5:00 p.m. to 8:00 p.m. , the training day of “Efficient Composting: Keys to valorizing the waste of the agro-industrial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-conference-efficient-composting-keys-valorizing-waste-agro-industrial</t>
   </si>
   <si>
     <t>The UPV and Poscosecha.com launch the VII Postharvest Technology Course for citrus and emerging crops in the Mediterranean</t>
   </si>
   <si>
-    <t>Wed, 01/21/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/06/2026 - 20:00</t>
+    <t>Wed, 21 Jan 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 6 Mar 2026 - 20:00</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>The Polytechnic University of Valencia (UPV), together with the Higher Technical School of Agricultural and Environmental Engineering (ETSIAMN) and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/upv-and-poscosechacom-launch-vii-postharvest-technology-course-citrus-and-emerging</t>
   </si>
   <si>
     <t>Training day "Renewable energy communities for irrigators"</t>
   </si>
   <si>
-    <t>Tue, 01/20/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>Tue, 01/20/2026 - 21:00</t>
+    <t>Tue, 20 Jan 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 Jan 2026 - 21:00</t>
   </si>
   <si>
     <t>Next Tuesday, January 20, 2026 , from 5:00 p.m. to 8:00 p.m. , the training day of the IIA Program “Renewable Energy Communities – Irrigators” will…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-day-renewable-energy-communities-irrigators</t>
   </si>
   <si>
-    <t>Thu, 01/15/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/15/2026 - 21:00</t>
+    <t>Thu, 15 Jan 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 15 Jan 2026 - 21:00</t>
   </si>
   <si>
     <t>Carcaixent. Valencia.</t>
   </si>
   <si>
     <t>On January 15, 2026, from 09:00 to 14:00 , the training day of “Efficient Composting: Keys to valorizing the waste of the agro-industrial sector”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/face-face-workshop-efficient-composting-keys-valorizing-waste-agro-industrial-0</t>
   </si>
   <si>
     <t>Professional expert program in biostimulants and biocontrol</t>
   </si>
   <si>
-    <t>Tue, 01/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/05/2027 - 23:59</t>
+    <t>Tue, 13 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Mar 2027 - 23:59</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Levante (COIAL), with the support of the Spanish Association of Agronutrient Manufacturers (AEFA),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-expert-program-biostimulants-and-biocontrol</t>
   </si>
   <si>
     <t>Official Drone Pilot and Phytosanitary Applicator Certificate</t>
   </si>
   <si>
-    <t>Mon, 01/12/2026 - 22:22</t>
+    <t>Mon, 12 Jan 2026 - 22:22</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Villacarrillo (Jaén)</t>
   </si>
   <si>
     <t>A new specialized training course on the use of drones in agriculture will begin in Villacarrillo on Monday, January 12th , and will run until…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/official-drone-pilot-and-phytosanitary-applicator-certificate</t>
   </si>
   <si>
     <t>Training day: Circular bioeconomy for sustainable and profitable management of livestock manure</t>
   </si>
   <si>
-    <t>Tue, 12/16/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/16/2025 - 20:00</t>
+    <t>Tue, 16 Dec 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Dec 2025 - 20:00</t>
   </si>
   <si>
     <t>The livestock sector is moving towards more sustainable production models, and with this comes a growing need for innovative solutions that transform…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-day-circular-bioeconomy-sustainable-and-profitable-management-livestock</t>
   </si>
   <si>
     <t>Field day on organic livestock farming and forage autonomy</t>
   </si>
   <si>
-    <t>Sat, 12/13/2025 - 18:00</t>
+    <t>Sat, 13 Dec 2025 - 18:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
     <t>The Spanish Society of Organic Agriculture and Agroecology (SEAE) will hold the field day “Organic Livestock. Forage autonomy for efficient…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/field-day-organic-livestock-farming-and-forage-autonomy</t>
   </si>
   <si>
     <t>360º Digital Identity: The Case of Marqués de Cáceres</t>
   </si>
   <si>
-    <t>Thu, 12/11/2025 - 10:00</t>
-[...5 lines deleted...]
-    <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing an inspiring webinar on December 11, 2025 at 10:00 a.…</t>
+    <t>Thu, 11 Dec 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Dec 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing an inspiring webinar on December 11, 2025 at 10:00 a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/360o-digital-identity-case-marques-caceres</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 19 (Extremadura)</t>
   </si>
   <si>
-    <t>Wed, 12/03/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/05/2025 - 13:00</t>
+    <t>Wed, 3 Dec 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Dec 2025 - 13:00</t>
   </si>
   <si>
     <t>On December 3, 4 and 5, from 9:00 a.m. to 1:00 p.m. , a new course of the virtual training itinerary on the use of the Cooperative Field Notebook (C3…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-19-extremadura</t>
   </si>
   <si>
     <t>GLOBALG.AP GRASP Module – Version 2</t>
   </si>
   <si>
-    <t>Mon, 12/01/2025 - 08:30</t>
-[...2 lines deleted...]
-    <t>Mon, 12/01/2025 - 14:30</t>
+    <t>Mon, 1 Dec 2025 - 08:30</t>
+  </si>
+  <si>
+    <t>Mon, 1 Dec 2025 - 14:30</t>
   </si>
   <si>
     <t>CIT COEXPHAL.- AVDA. DE LAS CANTINAS, 2. CP 04746 LA MOJONERA (ALMERÍA)</t>
   </si>
   <si>
     <t>CIT COEXPHAL announces the opening of registration for the course “GRASP Module of GLOBALG.AP – Version 2” , an essential training for professionals…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/globalgap-grasp-module-version-2</t>
   </si>
   <si>
     <t>Influence of digitization on society</t>
   </si>
   <si>
-    <t>Wed, 11/26/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/28/2025 - 20:00</t>
+    <t>Wed, 26 Nov 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>Closing out the month of November, iRiego presents the course “Influence of digitalization on society” , a training proposal that addresses the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/influence-digitization-society</t>
   </si>
   <si>
     <t>AI in the vineyard: anticipates quality, yield, and disease</t>
   </si>
   <si>
-    <t>Tue, 11/25/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/25/2025 - 12:00</t>
+    <t>Tue, 25 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 25 Nov 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar "AI in the vineyard: anticipating quality…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ai-vineyard-anticipates-quality-yield-and-disease</t>
   </si>
   <si>
     <t>Seminar: Development of an irrigation and fertilization plan</t>
   </si>
   <si>
-    <t>Mon, 11/24/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Mon, 11/24/2025 - 18:00</t>
+    <t>Mon, 24 Nov 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Mon, 24 Nov 2025 - 18:00</t>
   </si>
   <si>
     <t>The digitalization of the agri-food sector is progressing rapidly, driven by regulations increasingly focused on achieving more efficient,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/seminar-development-irrigation-and-fertilization-plan</t>
   </si>
   <si>
-    <t>Thu, 11/20/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/21/2025 - 20:00</t>
+    <t>Thu, 20 Nov 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Fri, 21 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>sede de la Comunidad de Regantes del Canal Alto de Villares. Estébanez de la Calzada. León.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitization-irrigation-plots</t>
   </si>
   <si>
     <t>The Risk of Trusting Without Verification: Cybersecurity in the Supply Chain</t>
   </si>
   <si>
-    <t>Wed, 11/19/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/19/2025 - 12:00</t>
+    <t>Wed, 19 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing a webinar on November 19, 2025, at 10:00 a.m. , to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/risk-trusting-without-verification-cybersecurity-supply-chain</t>
   </si>
   <si>
     <t>Digitization of meteorological data and pest detection</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/19/2025 - 20:00</t>
+    <t>Mon, 17 Nov 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>iRiego is organizing the course “Digitization of meteorological data and pest detection” , a training focused on the role of climatic and digital…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitization-meteorological-data-and-pest-detection</t>
   </si>
   <si>
     <t>Seminar: The Digital Farm Logbook: regulations, evolution and role in farm management</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Mon, 11/17/2025 - 18:00</t>
+    <t>Mon, 17 Nov 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Mon, 17 Nov 2025 - 18:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/seminar-digital-farm-logbook-regulations-evolution-and-role-farm-management</t>
   </si>
   <si>
     <t>Pioneering course for drone pesticide applicator pilots</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Sun, 11/30/2025 - 14:00</t>
+    <t>Mon, 17 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Sun, 30 Nov 2025 - 14:00</t>
   </si>
   <si>
     <t>An accredited training course to equip professionals in the aerial use of plant protection products in accordance with Royal Decree 1311/2012 Agrodex…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pioneering-course-drone-pesticide-applicator-pilots</t>
   </si>
   <si>
     <t>Introduction to GIS, QGIS user</t>
   </si>
   <si>
-    <t>Thu, 11/20/2025 - 19:00</t>
+    <t>Thu, 20 Nov 2025 - 19:00</t>
   </si>
   <si>
     <t>ACTION TITLE: Introduction to GIS QGIS user MODE: virtual classroom (live online*). DATES: November 17-20, 2025 SCHEDULE: 4:00 PM to 7:00 PM DURATION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-gis-qgis-user</t>
   </si>
   <si>
     <t>iRiego launches the second edition of the online course on meteorological data digitization and pest detection.</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/19/2025 - 20:00</t>
+    <t>Mon, 17 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 19 Sep 2025 - 20:00</t>
   </si>
   <si>
     <t>The company iRiego New Generation SL is organizing the second edition of the course "Digitization of Meteorological Data and Pest Detection" on…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iriego-launches-second-edition-online-course-meteorological-data-digitization-and</t>
   </si>
   <si>
     <t>From the field to the cloud: using Mergin Maps and GIS in precision agriculture</t>
   </si>
   <si>
-    <t>Fri, 11/14/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/14/2025 - 21:00</t>
+    <t>Fri, 14 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 14 Nov 2025 - 21:00</t>
   </si>
   <si>
     <t>Practical training to apply digital tools in the efficient management of agricultural holdings On November 14, 2025 , from 4:00 PM to 9:00 PM, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/field-cloud-using-mergin-maps-and-gis-precision-agriculture</t>
   </si>
   <si>
     <t>Positioning, advertising, and measurement: the pillars of your winery's digital strategy</t>
   </si>
   <si>
-    <t>Thu, 11/13/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/13/2025 - 12:00</t>
+    <t>Thu, 13 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Nov 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar "Positioning, advertising and measurement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/positioning-advertising-and-measurement-pillars-your-winerys-digital-strategy</t>
   </si>
   <si>
     <t>For consultants: basic online course for future consultants in organic production</t>
   </si>
   <si>
-    <t>Thu, 02/19/2026 - 20:00</t>
+    <t>Thu, 19 Feb 2026 - 20:00</t>
   </si>
   <si>
     <t>The European project OrganicAdviceNetwork is launching a free, 100% online, synchronous course aimed at students, young professionals, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/consultants-basic-online-course-future-consultants-organic-production</t>
   </si>
   <si>
     <t>Digitization through mobile applications</t>
   </si>
   <si>
-    <t>Wed, 11/12/2025 - 20:00</t>
-[...5 lines deleted...]
-    <t>The León-based company iRiego , specializing in intelligent irrigation management and agricultural digitalization, is launching the free course “…</t>
+    <t>Wed, 12 Nov 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Fri, 14 Nov 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>The León-based company iRiego , specializing in intelligent irrigation management and agricultural digitalization, is launching the free course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitization-through-mobile-applications</t>
   </si>
   <si>
     <t>Logistics Technology in Warehouses: Increasing Warehouse Productivity and Improving the Supply Chain</t>
   </si>
   <si>
-    <t>Wed, 11/12/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/12/2025 - 12:00</t>
+    <t>Wed, 12 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 12 Nov 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar Logistics Technology in Wineries:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/logistics-technology-warehouses-increasing-warehouse-productivity-and-improving</t>
   </si>
   <si>
     <t>Online course: Technologies for almond tree monitoring</t>
   </si>
   <si>
-    <t>Tue, 11/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/13/2025 - 20:00</t>
+    <t>Tue, 11 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Technologies for monitoring the almond tree MODE: virtual classroom (live online*). DATES: November 11-13, 2025 SCHEDULE: 4:00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-technologies-almond-tree-monitoring</t>
   </si>
   <si>
     <t>For advisors: 4th edition of the SIGCEX Training Itinerary</t>
   </si>
   <si>
-    <t>Tue, 11/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/13/2025 - 13:00</t>
+    <t>Tue, 11 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Nov 2025 - 13:00</t>
   </si>
   <si>
     <t>Practical training for technicians and advisors in digital management and agricultural sustainability Agri-food Cooperatives of Spain has opened the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advisors-4th-edition-sigcex-training-itinerary</t>
   </si>
   <si>
     <t>Agriculture 4.0 in-person course</t>
   </si>
   <si>
-    <t>Mon, 11/10/2025 - 16:00</t>
+    <t>Mon, 10 Nov 2025 - 16:00</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
     <t>Valoria la Buena (Valladolid)</t>
   </si>
   <si>
     <t>TITLE OF THE STOCK: Agriculture 4.0 MODE: In person in Valoria la Buena (Valladolid). START DATE: November 10, 2025 END DATE: November 14, 2025 HOURS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agriculture-40-person-course</t>
   </si>
   <si>
     <t>VIII International Postharvest Course 2025</t>
   </si>
   <si>
-    <t>Mon, 11/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/14/2025 - 00:00</t>
+    <t>Mon, 10 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 14 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>The eighth edition of the International Postharvest Technology and Management Course will take place the week of November 10-14, 2025 . If you are…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/viii-international-postharvest-course-2025</t>
   </si>
   <si>
     <t>Free course "Smart Farm": Improve agricultural efficiency with IoT and LoRaWAN</t>
   </si>
   <si>
-    <t>Fri, 11/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/21/2025 - 13:30</t>
+    <t>Fri, 7 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 21 Nov 2025 - 13:30</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Coruña, A</t>
   </si>
   <si>
     <t>Rúa Tomiño, nº 22 – Entlo. 15703 Santiago de Compostela A CORUÑA</t>
   </si>
   <si>
     <t>The course "Smart Farm: Productivity and Efficiency in Agriculture and Livestock Farming" kicks off on November 7th. This free training program is…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-smart-farm-improve-agricultural-efficiency-iot-and-lorawan</t>
   </si>
   <si>
     <t>Demonstration session on artificial intelligence, geomatics, and drones applied to extensive and tree crops</t>
   </si>
   <si>
-    <t>Fri, 11/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/07/2025 - 20:00</t>
+    <t>Fri, 7 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Finca Experimental de Rabanales (Universidad de Córdoba). Córdoba.</t>
   </si>
   <si>
-    <t>On November 7, 2025 , the University of Seville will hold an in-person demonstration event entitled "Field Practice Based on Artificial Intelligence…</t>
+    <t>On November 7, 2025 , the University of Seville will hold an in-person demonstration event entitled "Field Practice Based on Artificial Intelligence,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-session-artificial-intelligence-geomatics-and-drones-applied</t>
   </si>
   <si>
     <t>Fundamentals of Drone Imagery for Monitoring and Estimating Herbaceous Crop Yields. Theoretical Conceptualization (Second Edition)</t>
   </si>
   <si>
-    <t>Thu, 11/06/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/06/2025 - 18:00</t>
+    <t>Thu, 6 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 6 Nov 2025 - 18:00</t>
   </si>
   <si>
     <t>Registration is open until October 5th for the online course "Fundamentals of Drone Imagery for Monitoring and Estimating Herbaceous Crop Yields.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fundamentals-drone-imagery-monitoring-and-estimating-herbaceous-crop-yields</t>
   </si>
   <si>
     <t>At AI's command: between efficiency and cyberattack, there's just one click</t>
   </si>
   <si>
-    <t>Wed, 11/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 12:00</t>
+    <t>Wed, 5 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar “ At the command of AI: between…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ais-command-between-efficiency-and-cyberattack-theres-just-one-click</t>
   </si>
   <si>
     <t>Tools4CAP Academy: Data Integration and Use of Digital Tools in CAP Implementation</t>
   </si>
   <si>
-    <t>Wed, 11/05/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 11:30</t>
+    <t>Wed, 5 Nov 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 11:30</t>
   </si>
   <si>
     <t>A new Tools4CAP Academy module dedicated to data integration and the use of digital tools in CAP implementation will be held online on 5 November…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/tools4cap-academy-data-integration-and-use-digital-tools-cap-implementation</t>
   </si>
   <si>
     <t>ONLINE COURSE - QGIS APPLIED TO AGRICULTURE (advanced level)</t>
   </si>
   <si>
-    <t>Wed, 11/05/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/02/2025 - 00:00</t>
+    <t>Wed, 5 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 2 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Through the virtual campus, students access the theoretical content (theory videos) and practical content of the course (video tutorials and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-qgis-applied-agriculture-advanced-level</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors, Edition 18</t>
   </si>
   <si>
-    <t>Mon, 11/03/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 13:00</t>
+    <t>Mon, 3 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 13:00</t>
   </si>
   <si>
     <t>Agri-food cooperatives and their technicians face a new and decisive challenge in the digitalization of the sector. The implementation of the digital…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-18</t>
   </si>
   <si>
     <t>Geographic information systems applied to agricultural management with free software</t>
   </si>
   <si>
-    <t>Fri, 10/31/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/19/2025 - 00:00</t>
+    <t>Fri, 31 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 19 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>To provide the theoretical and practical knowledge necessary for the application of Geographic Information Systems. Upon completion of the course,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/geographic-information-systems-applied-agricultural-management-free-software-1</t>
   </si>
   <si>
     <t>Turning Uncertainty into Opportunity: The Power of Supply Chain Planning</t>
   </si>
   <si>
-    <t>Thu, 10/30/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 12:00</t>
+    <t>Thu, 30 Oct 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing this webinar on October 30, 2025 at 10:00 a.m. to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/turning-uncertainty-opportunity-power-supply-chain-planning</t>
   </si>
   <si>
     <t>Agricultural monitoring using images and drones</t>
   </si>
   <si>
-    <t>Thu, 10/30/2025 - 00:00</t>
+    <t>Thu, 30 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Use images from various sources, both public and from drones, to analyze the agricultural environment and make decisions that improve production and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-monitoring-using-images-and-drones</t>
   </si>
   <si>
     <t>Applications of the Digital Twin and photovoltaic energy in smart irrigation systems</t>
   </si>
   <si>
-    <t>Wed, 10/29/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/29/2025 - 23:00</t>
+    <t>Wed, 29 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 Oct 2025 - 23:00</t>
   </si>
   <si>
     <t>Finca de Rabanales, Universidad de Córdoba (UCO), Andalucía</t>
   </si>
   <si>
     <t>Planned program: Tomorrow's session We invite all interested parties to participate in a theoretical explanatory session on the concept and operation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/applications-digital-twin-and-photovoltaic-energy-smart-irrigation-systems</t>
   </si>
   <si>
     <t>Demonstration day on equipment for measuring field variability and variable input distribution</t>
   </si>
   <si>
-    <t>Tue, 10/28/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/28/2025 - 20:00</t>
+    <t>Tue, 28 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 28 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>On October 28, 2025 , the University of Córdoba (UCO) will hold a face-to-face demonstration event entitled "Equipment for measuring field…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-day-equipment-measuring-field-variability-and-variable-input</t>
   </si>
   <si>
     <t>Crop yield prediction through remote sensing</t>
   </si>
   <si>
-    <t>Tue, 10/28/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/17/2025 - 00:00</t>
+    <t>Tue, 28 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Disseminate remote sensing techniques and processes applied to satellite images in order to implement precision agriculture strategies. Once you have…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/crop-yield-prediction-through-remote-sensing</t>
   </si>
   <si>
     <t>iRiego is organizing the second in-person course on Agriculture 4.0 in Villares de Órbigo (León).</t>
   </si>
   <si>
-    <t>Thu, 10/23/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/24/2025 - 20:00</t>
+    <t>Thu, 23 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 24 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Villares de Órbigo (León)</t>
   </si>
   <si>
     <t>On October 23 and 24, 2025 , iRiego will hold the second edition of the course "Digitalization of Precision Agriculture, Agriculture 4.0" in Villares…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iriego-organizing-second-person-course-agriculture-40-villares-orbigo-leon</t>
   </si>
   <si>
     <t>Digitalization of Precision Agriculture and Agriculture 4.0 in Villalón de Campos</t>
   </si>
   <si>
-    <t>Thu, 10/23/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/24/2025 - 16:00</t>
+    <t>Thu, 23 Oct 2025 - 08:00</t>
+  </si>
+  <si>
+    <t>Fri, 24 Oct 2025 - 16:00</t>
   </si>
   <si>
     <t>Cámara Agraria de Villalón de Campos (C/ Constitución, 25. Bajo). Valladolid.</t>
   </si>
   <si>
     <t>On October 23 and 24, 2025 , the company iRiego New Generation SL organizes the second edition of the course “A2 – Digitalization of Precision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitalization-precision-agriculture-and-agriculture-40-villalon-campos</t>
   </si>
   <si>
     <t>Smart wine tourism: transforming visitors into fans and buyers</t>
   </si>
   <si>
-    <t>Tue, 10/21/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/21/2025 - 13:00</t>
+    <t>Tue, 21 Oct 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 Oct 2025 - 13:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar “ Smart Wine Tourism: Transforming Visits…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-wine-tourism-transforming-visitors-fans-and-buyers</t>
   </si>
   <si>
     <t>For advisors: Agricultural and livestock farms – Production, innovation, advice and marketing –</t>
   </si>
   <si>
-    <t>Tue, 10/21/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 15:00</t>
+    <t>Tue, 21 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 15:00</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food (MAPA) is organizing the online course “Agricultural and livestock farms: Production, innovation,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advisors-agricultural-and-livestock-farms-production-innovation-advice-and</t>
   </si>
   <si>
     <t>BIOPLAT and CIEMAT launch the 3rd edition of the Online Course on Biogas and Biomethane</t>
   </si>
   <si>
-    <t>Mon, 10/20/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/24/2025 - 17:00</t>
+    <t>Mon, 20 Oct 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 24 Oct 2025 - 17:00</t>
   </si>
   <si>
     <t>The Spanish Technology and Innovation Platform 'Biomass for the Bioeconomy' (BIOPLAT) and the Center for Energy, Environmental and Technological…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/bioplat-and-ciemat-launch-3rd-edition-online-course-biogas-and-biomethane</t>
   </si>
   <si>
     <t>Precision Livestock Farming: Strategies and Tools</t>
   </si>
   <si>
-    <t>Wed, 10/15/2025 - 22:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 22:00</t>
+    <t>Wed, 15 Oct 2025 - 22:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 22:00</t>
   </si>
   <si>
     <t>Registration is open for the second edition of the online course "Precision Livestock Farming: Strategies and Tools" organized by the University of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-livestock-farming-strategies-and-tools</t>
   </si>
   <si>
     <t>Beyond the Label: How RFID Technology Transforms Wine</t>
   </si>
   <si>
-    <t>Wed, 10/15/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/15/2025 - 12:00</t>
+    <t>Wed, 15 Oct 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar "Beyond the label: how RFID technology…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beyond-label-how-rfid-technology-transforms-wine</t>
   </si>
   <si>
     <t>Smart Viticulture: Real-Time AI Monitoring</t>
   </si>
   <si>
-    <t>Tue, 10/14/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/14/2025 - 12:00</t>
+    <t>Tue, 14 Oct 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar “Smart Viticulture: Real-Time Monitoring…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-viticulture-real-time-ai-monitoring</t>
   </si>
   <si>
     <t>2nd Edition. COURSE: Technology and digitalization for greenhouse horticultural crop production</t>
   </si>
   <si>
-    <t>Thu, 10/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/04/2025 - 00:00</t>
+    <t>Thu, 9 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 4 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>The CAJAMAR GROUP FOUNDATION promotes the development of technologies capable of addressing the major challenges of sustainable food production. To…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/2nd-edition-course-technology-and-digitalization-greenhouse-horticultural-crop</t>
   </si>
   <si>
     <t>FIWARE Technologies for Data Spaces, In-Depth</t>
   </si>
   <si>
-    <t>Wed, 10/08/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/09/2025 - 18:00</t>
+    <t>Wed, 8 Oct 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 9 Oct 2025 - 18:00</t>
   </si>
   <si>
     <t>Registration for the course that La Vega Innova is organizing on October 8 and 9, 2025, is open until October 3. This is the second part of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fiware-technologies-data-spaces-depth</t>
   </si>
   <si>
     <t>No real visibility in the HORECA channel? Use AI to discover where your wines are, what prices they're selling for, and how they stack up against the competition.</t>
   </si>
   <si>
-    <t>Wed, 10/08/2025 - 12:00</t>
+    <t>Wed, 8 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing a new webinar on October 8, 2025, at 10:00 a.m.,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/no-real-visibility-horeca-channel-use-ai-discover-where-your-wines-are-what-prices</t>
   </si>
   <si>
     <t>Authenticity and traceability: how to protect your wine and brand in international markets</t>
   </si>
   <si>
-    <t>Tue, 10/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/07/2025 - 12:00</t>
+    <t>Tue, 7 Oct 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar "Authenticity and traceability: how to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/authenticity-and-traceability-how-protect-your-wine-and-brand-international</t>
   </si>
   <si>
     <t>Technical innovations in machinery for crop management</t>
   </si>
   <si>
-    <t>Mon, 10/06/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 10/06/2025 - 18:00</t>
+    <t>Mon, 6 Oct 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 6 Oct 2025 - 18:00</t>
   </si>
   <si>
     <t>Registration is open until October 5 for the online course "Technical Innovations in Machinery for Crop Management" from the University of Córdoba,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-innovations-machinery-crop-management-0</t>
   </si>
   <si>
     <t>Drone management applied to precision agriculture</t>
   </si>
   <si>
-    <t>Mon, 10/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/29/2025 - 20:00</t>
+    <t>Mon, 6 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Registration for the online course "Drone Management Applied to Precision Agriculture" is open until October 5, 2025. It will be held from October 6…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-management-applied-precision-agriculture</t>
   </si>
   <si>
     <t>New technologies applied to irrigation management</t>
   </si>
   <si>
-    <t>Thu, 10/16/2025 - 20:00</t>
+    <t>Thu, 16 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>The University of Córdoba is organizing the online course "New Technologies Applied to Irrigation Management" from October 6 to 16, 2025. This course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-technologies-applied-irrigation-management</t>
   </si>
   <si>
     <t>Copernicus Programme: Cloud computing of satellite images for decision-making in agriculture</t>
   </si>
   <si>
     <t>The University of Córdoba is organizing the online course "Copernicus Program: Cloud Computing of Satellite Images for Decision-Making in Agriculture…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/copernicus-programme-cloud-computing-satellite-images-decision-making-agriculture</t>
   </si>
   <si>
     <t>Energy transition and rural world</t>
   </si>
   <si>
-    <t>Thu, 10/02/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/03/2025 - 20:00</t>
+    <t>Thu, 2 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 3 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Toledo</t>
   </si>
   <si>
     <t>Facultad de Ciencias Jurídicas y Sociales de Toledo. San Pedro Mártir.</t>
   </si>
   <si>
     <t>The University of Castilla-La Mancha (UCLM) is launching a new edition of its summer courses with a key proposal for the future of rural areas: the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/energy-transition-and-rural-world</t>
   </si>
   <si>
     <t>Artificial Intelligence (AI) in the agri-food sector</t>
   </si>
   <si>
-    <t>Mon, 09/29/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/03/2025 - 00:00</t>
+    <t>Mon, 29 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 3 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>CIHEAM  Av. Montañana 1005, 50059  Zaragoza</t>
   </si>
   <si>
     <t>At a key moment for the digital transformation of the agri-food system, CIHEAM Zaragoza announces the launch of an advanced training course on…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/artificial-intelligence-ai-agri-food-sector</t>
   </si>
   <si>
     <t>DemoDay StartBEC 2025</t>
   </si>
   <si>
-    <t>Tue, 09/23/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Mon, 09/29/2025 - 14:30</t>
+    <t>Tue, 23 Sep 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Mon, 29 Sep 2025 - 14:30</t>
   </si>
   <si>
     <t>AINIA (PARQUE TECNOLÓGICO DE PATERNA, VALENCIA)</t>
   </si>
   <si>
     <t>StartBEC is the technological support program co-financed by MAPA and AINIA to promote the development of startups in the bioeconomy. Through a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demoday-startbec-2025</t>
   </si>
   <si>
     <t>Digitizing plot and facility data with GIS</t>
   </si>
   <si>
-    <t>Tue, 09/23/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/26/2025 - 15:00</t>
+    <t>Tue, 23 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 26 Sep 2025 - 15:00</t>
   </si>
   <si>
     <t>Comunidad de Regantes del Canal del Páramo. Santa María del Páramo. León.</t>
   </si>
   <si>
     <t>The company iRiego launches the face-to-face course "Digitization of plot and facility data with geographic information systems (GIS)" , which will…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitizing-plot-and-facility-data-gis</t>
   </si>
   <si>
     <t>Course on the design and installation of photovoltaic solar systems applied to agriculture</t>
   </si>
   <si>
-    <t>Mon, 09/22/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/25/2025 - 15:00</t>
+    <t>Mon, 22 Sep 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Sep 2025 - 15:00</t>
   </si>
   <si>
     <t>From September 22 to 25 , La Vega Innova is organizing a specialized course on the design, installation, and maintenance of photovoltaic solar…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-design-and-installation-photovoltaic-solar-systems-applied-agriculture</t>
   </si>
   <si>
     <t>EATEX Webinar: Third-Party Manufacturers Platform, the path to agri-food industrialization</t>
   </si>
   <si>
-    <t>Mon, 09/22/2025 - 13:00</t>
-[...2 lines deleted...]
-    <t>Mon, 09/22/2025 - 14:00</t>
+    <t>Mon, 22 Sep 2025 - 13:00</t>
+  </si>
+  <si>
+    <t>Mon, 22 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>Next Monday, September 22, 2025, at 1:00 p.m. , EATEX Food Innovation Hub is organizing a 40-minute express webinar to present the Third-Party…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/eatex-webinar-third-party-manufacturers-platform-path-agri-food-industrialization</t>
   </si>
   <si>
     <t>Robotics in greenhouses: Advances and challenges</t>
   </si>
   <si>
-    <t>Tue, 09/16/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Tue, 09/16/2025 - 14:00</t>
+    <t>Tue, 16 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
     <t>An in-person event that will showcase the challenges and advances of robotics in greenhouses with presentations of demonstration projects, success…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/robotics-greenhouses-advances-and-challenges</t>
   </si>
   <si>
     <t>Organic horticulture</t>
   </si>
   <si>
-    <t>Mon, 09/15/2025 - 00:00</t>
+    <t>Mon, 15 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>ONLINE COURSE that provides diagnostic tools for improving fruit quality in organic production. Course objectives: Highlight the importance of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture-0</t>
   </si>
   <si>
     <t>Introduction to Data Spaces and Applications in the AgriFoodTech Sector</t>
   </si>
   <si>
-    <t>Thu, 09/11/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/11/2025 - 18:00</t>
+    <t>Thu, 11 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Sep 2025 - 18:00</t>
   </si>
   <si>
     <t>Until September 9, you can register for this online course, which will offer a comprehensive overview of data spaces from the perspective of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-data-spaces-and-applications-agrifoodtech-sector</t>
   </si>
   <si>
     <t>Pilot course for phytosanitary applicators</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/14/2025 - 00:00</t>
+    <t>Wed, 10 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Travesía Eras 10 Villaviciosa de Odón, 27670 Madrid, España.</t>
   </si>
   <si>
     <t>The pesticide pilot applicator course is an official training program regulated by the Ministry of Agriculture, designed to train professionals in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pilot-course-phytosanitary-applicators</t>
   </si>
   <si>
     <t>Official course for pilot applicators of phytosanitary products</t>
   </si>
   <si>
-    <t>Mon, 09/01/2025 - 00:00</t>
+    <t>Mon, 1 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>The main objective of the course is for participants to acquire the theoretical and practical knowledge and skills necessary to obtain the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/official-course-pilot-applicators-phytosanitary-products</t>
   </si>
   <si>
     <t>Real example of a digitalized Irrigation Community</t>
   </si>
   <si>
-    <t>Wed, 08/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 08/29/2025 - 13:30</t>
+    <t>Wed, 27 Aug 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 29 Aug 2025 - 13:30</t>
   </si>
   <si>
     <t>Oficinas de iRiego en Tordesillas (Valladolid). Calle Federico Riera Marsá, 12.</t>
   </si>
   <si>
     <t>Free in-person training course. 1st Edition. August 27, 28, and 29, 2025 Goals: Understand the importance of centralizing digital information for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/real-example-digitalized-irrigation-community</t>
   </si>
   <si>
     <t>Demonstration course on digitalization of irrigation plots</t>
   </si>
   <si>
-    <t>Mon, 08/25/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 08/26/2025 - 20:00</t>
+    <t>Mon, 25 Aug 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 26 Aug 2025 - 20:00</t>
   </si>
   <si>
     <t>Sede de la Comunidad de Regantes del Páramo Medio. Bercianos del Páramo (León)</t>
   </si>
   <si>
     <t>iRiego New Generation SL is organizing a 16-hour in-person course with six modules on the application of new irrigation technologies on August 25 and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-course-digitalization-irrigation-plots</t>
   </si>
   <si>
     <t>Precision Agriculture Digitalization Course, Agriculture 4.0</t>
   </si>
   <si>
-    <t>Wed, 08/13/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 08/14/2025 - 14:00</t>
+    <t>Wed, 13 Aug 2025 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Aug 2025 - 14:00</t>
   </si>
   <si>
     <t>The 16-hour in-person course, Digitalization of Precision Agriculture, Agriculture 4.0, organized by iRiego New Generation SL, will be held on August…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-digitalization-course-agriculture-40</t>
   </si>
   <si>
     <t>Training Course on the influence of digitalization on society</t>
   </si>
   <si>
-    <t>Wed, 08/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 08/08/2025 - 13:30</t>
+    <t>Wed, 6 Aug 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 8 Aug 2025 - 13:30</t>
   </si>
   <si>
     <t>The training course on the influence of digitalization on society, part of the PI.C1 program of the iRiego project, will be held from August 6 to 8,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-influence-digitalization-society</t>
   </si>
   <si>
     <t>Online course on agricultural digitalization using mobile applications</t>
   </si>
   <si>
-    <t>Wed, 07/30/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 08/01/2025 - 23:00</t>
+    <t>Wed, 30 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 1 Aug 2025 - 23:00</t>
   </si>
   <si>
     <t>From July 30 to August 1, 2025 , iRiego will hold the "Digitization through Mobile Applications" training course online. This course aims to train…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-agricultural-digitalization-using-mobile-applications</t>
   </si>
   <si>
     <t>Sustainability and Precision Agriculture, Villanueva de los Infantes (CR)</t>
   </si>
   <si>
-    <t>Thu, 07/24/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 07/24/2025 - 13:30</t>
+    <t>Thu, 24 Jul 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 24 Jul 2025 - 13:30</t>
   </si>
   <si>
     <t>Ciudad Real</t>
   </si>
   <si>
     <t>Coop. Ntra. Sra. de la Antigua y Sto. Tomás, Paseo de las Cooperativas, s/n - Villanueva de los Infantes (CR)</t>
   </si>
   <si>
     <t>SPECIFIC OBJECTIVES How to use sustainable development as a competitive advantage. Learn about the benefits precision agriculture brings us. Reflect…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-and-precision-agriculture-villanueva-los-infantes-cr</t>
   </si>
   <si>
     <t>The Entretantos Foundation is organizing an online technical seminar on European agricultural training programs.</t>
   </si>
   <si>
-    <t>Wed, 07/23/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/23/2025 - 13:00</t>
+    <t>Wed, 23 Jul 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Wed, 23 Jul 2025 - 13:00</t>
   </si>
   <si>
     <t>Next Wednesday, July 23, 2025 , the Entretantos Foundation will hold an online technical seminar for technicians and advisors in the agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/entretantos-foundation-organizing-online-technical-seminar-european-agricultural</t>
   </si>
   <si>
     <t>Advanced digitalization course for agri-food consultants: Big Data and Artificial Intelligence for decision-making</t>
   </si>
   <si>
-    <t>Tue, 07/22/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Wed, 07/23/2025 - 20:30</t>
+    <t>Tue, 22 Jul 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Wed, 23 Jul 2025 - 20:30</t>
   </si>
   <si>
     <t>Colegio Oficial de Ingenieros Agrónomos de Albacete: C/ Rosario, 3, 6º H, 02001 Albacete</t>
   </si>
   <si>
     <t>The Cajamar Group Foundation is organizing the first edition of the advanced course "Data Management and Decision-Making in Agriculture: Big Data and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-digitalization-course-agri-food-consultants-big-data-and-artificial</t>
   </si>
   <si>
     <t>New agricultural technologies. A practical introduction to generative AI in the field.</t>
   </si>
   <si>
-    <t>Thu, 07/17/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 07/17/2025 - 13:30</t>
+    <t>Thu, 17 Jul 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 17 Jul 2025 - 13:30</t>
   </si>
   <si>
     <t>Coop. Cózar de la Sierra, c/ Maestro Lara, 75 – Cózar (CR)</t>
   </si>
   <si>
-    <t>Bringing the basic concepts of generative artificial intelligence closer to agricultural environments without the need for prior technical knowledge…</t>
+    <t>Bringing the basic concepts of generative artificial intelligence closer to agricultural environments without the need for prior technical knowledge.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-agricultural-technologies-practical-introduction-generative-ai-field</t>
   </si>
   <si>
     <t>Online course on Digitizing meteorological data and detecting pests</t>
   </si>
   <si>
-    <t>Wed, 07/16/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/18/2025 - 15:00</t>
+    <t>Wed, 16 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 18 Jul 2025 - 15:00</t>
   </si>
   <si>
     <t>The first edition of the online course "Digitizing Meteorological Data and Pest Detection" will be held on July 16, 17, and 18, 2025, from 9:00 a.m.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-digitizing-meteorological-data-and-detecting-pests</t>
   </si>
   <si>
     <t>More Profitability, Less Waste: The Smart Future of the Meat Industry</t>
   </si>
   <si>
-    <t>Tue, 07/15/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/15/2025 - 16:00</t>
+    <t>Tue, 15 Jul 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Tue, 15 Jul 2025 - 16:00</t>
   </si>
   <si>
     <t>The meat industry operates with tight margins and demanding deadlines. Leading producers are finding new ways to increase profitability thanks to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/more-profitability-less-waste-smart-future-meat-industry</t>
   </si>
   <si>
     <t>Basic course on digital transformation in agricultural management: tools and regulations for advisors</t>
   </si>
   <si>
-    <t>Wed, 07/09/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 07/10/2025 - 20:30</t>
+    <t>Wed, 9 Jul 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 10 Jul 2025 - 20:30</t>
   </si>
   <si>
     <t>Colegio Oficial de Ingenieros Agrónomos de Albacete C/ Rosario, 3, 6º H, 02001 Albacete</t>
   </si>
   <si>
     <t>The Cajamar Group Foundation is launching the first edition of the course "Digital and Sustainable Transformation in Agricultural Management: Tools…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-digital-transformation-agricultural-management-tools-and-regulations</t>
   </si>
   <si>
     <t>Practical workshop on the course on efficient water use in fruit orchards, by Carrefour and Cajamar, in Lleida</t>
   </si>
   <si>
-    <t>Wed, 07/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/09/2025 - 14:00</t>
+    <t>Wed, 9 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 9 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>IRTA. Estació Experimental de Lleida. Finca de Mollerussa Av. Alcalde Rovira Roure, 191, 25198 Lleida</t>
   </si>
   <si>
     <t>On July 9, 2025 , a free in-person workshop focusing on efficient water management in fruit crops will be held in Mollerussa (Lleida). The event is…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-workshop-course-efficient-water-use-fruit-orchards-carrefour-and-cajamar</t>
   </si>
   <si>
     <t>Practical session of the course on efficient water use in greenhouses, by Carrefour and Cajamar, in Almería</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar. Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
     <t>On July 9, 2025 , a free in-person workshop focusing on efficient water management in greenhouse crops will be held in El Ejido, Almería . The event…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-session-course-efficient-water-use-greenhouses-carrefour-and-cajamar</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 12 (Valencian Community)</t>
   </si>
   <si>
-    <t>Tue, 07/08/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/10/2025 - 14:00</t>
+    <t>Tue, 8 Jul 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 10 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>On July 8, 9, and 10, from 10:00 a.m. to 2:00 p.m. , a new virtual training course on the use of the Cooperative Field Notebook (C3) will be held,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-12-valencian-community</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. 13th edition (Catalonia)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-13th-edition-catalonia</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 14 (Castilla-La Mancha)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-14-castilla-la-mancha</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. 15th edition (Murcia, Region of)</t>
   </si>
   <si>
-    <t>Fri, 07/11/2025 - 14:00</t>
+    <t>Fri, 11 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>On July 8, 9, and 11, from 10:00 a.m. to 2:00 p.m. , a new virtual training course on the use of the Cooperative Field Notebook (C3) will be held,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-15th-edition-murcia-region</t>
   </si>
   <si>
     <t>Course: Artificial intelligence applied to improving work productivity</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/23/2025 - 18:00</t>
+    <t>Mon, 7 Jul 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 23 Jul 2025 - 18:00</t>
   </si>
   <si>
     <t>DESCRIPTION: The Foundation for the Promotion of Agricultural Engineering is organizing the course "Artificial Intelligence Applied to Improving…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-artificial-intelligence-applied-improving-work-productivity</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 11 (Asturias, Principality of)</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 10:00</t>
+    <t>Mon, 7 Jul 2025 - 10:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>On July 7, 8, and 9, from 10:00 a.m. to 2:00 p.m. , a new virtual training course on the use of the Cooperative Field Notebook (C3) will be held,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-11-asturias-principality</t>
   </si>
   <si>
     <t>Application of IoT to the agricultural industry using LoRaWAN technology</t>
   </si>
   <si>
-    <t>Fri, 07/04/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Fri, 07/18/2025 - 14:00</t>
+    <t>Fri, 4 Jul 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Fri, 18 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Instalaciones AGACA - Calle de Tomiño, 22. Entlo, 15703 Santiago de Compostela, A Coruña</t>
   </si>
   <si>
     <t>IoT sensors are transforming the way livestock operations are managed and optimized. This training will showcase LoRaWAN technology, which enables…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-iot-agricultural-industry-using-lorawan-technology</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 17 (Andalusia)</t>
   </si>
   <si>
-    <t>Fri, 07/04/2025 - 10:00</t>
+    <t>Fri, 4 Jul 2025 - 10:00</t>
   </si>
   <si>
     <t>On July 4, 7 and 11, from 10:00 to 14:00 , a new course of the virtual training itinerary on the use of the Cooperative Field Notebook (C3) will be…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-17-andalusia</t>
   </si>
   <si>
     <t>New agricultural technologies. The use of drones in agriculture</t>
   </si>
   <si>
-    <t>Fri, 07/04/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Fri, 07/04/2025 - 13:30</t>
+    <t>Fri, 4 Jul 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Fri, 4 Jul 2025 - 13:30</t>
   </si>
   <si>
     <t>Coop. San Dionisio, ctra. de la Higuera, s/n – Fuenteálamo (AB)</t>
   </si>
   <si>
     <t>DOWNLOAD THE FULL PROGRAM DOWNLOAD REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-agricultural-technologies-use-drones-agriculture-0</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 10 (Castilla-La Mancha)</t>
   </si>
   <si>
-    <t>Tue, 07/01/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/03/2025 - 14:00</t>
+    <t>Tue, 1 Jul 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 3 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>On July 1, 2, and 3, from 10:00 a.m. to 2:00 p.m. , a new virtual training course on the use of the Cooperative Field Notebook (C3) will be held,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-10-castilla-la-mancha</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 11 (Andalusia)</t>
   </si>
   <si>
     <t>On July 1, 2 and 3, from 10:00 to 14:00 , a new course of the virtual training itinerary on the use of the Cooperative Field Notebook (C3) will be…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-11-andalusia</t>
   </si>
   <si>
     <t>Digitization of plots and facilities with geographic information systems</t>
   </si>
   <si>
-    <t>Tue, 07/01/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/04/2025 - 15:00</t>
+    <t>Tue, 1 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 4 Jul 2025 - 15:00</t>
   </si>
   <si>
     <t>Comunidad de Regantes del Páramo Medio (Bercianos del Páramo, León).</t>
   </si>
   <si>
     <t>iRiego New Generation is organizing a course entitled "Digitizing Plot and Facility Data with Geographic Information Systems (GIS)," aimed at…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitization-plots-and-facilities-geographic-information-systems</t>
   </si>
   <si>
     <t>SIGCEX. Edition 1 (Andalusia)</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/03/2025 - 16:00</t>
+    <t>Mon, 30 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Thu, 3 Jul 2025 - 16:00</t>
   </si>
   <si>
     <t>An online course that addresses key aspects for compliance with current regulations and the integration of data into public systems such as SIEX ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sigcex-edition-1-andalusia</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 8 (Balearic Islands)</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/02/2025 - 14:00</t>
+    <t>Mon, 30 Jun 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 2 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>On June 30 and July 1 and 2, from 10:00 a.m. to 2:00 p.m. , a new virtual training course on the use of the Cooperative Field Notebook (C3) will be…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-8-balearic-islands</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 9 (Valencian Community)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-9-valencian-community</t>
   </si>
   <si>
     <t>How to load plots into the operating logbook</t>
   </si>
   <si>
-    <t>Fri, 06/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/27/2025 - 10:00</t>
+    <t>Fri, 27 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Jun 2025 - 10:00</t>
   </si>
   <si>
     <t>How to load plots into the operating logbook In this workshop, we'll explain how to load plots into the Farm Logbook without having to type them in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-load-plots-operating-logbook</t>
   </si>
   <si>
     <t>Practical workshop on the course on efficient water use in citrus and persimmon crops by Carrefour and Cajamar</t>
   </si>
   <si>
-    <t>Thu, 06/26/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/26/2025 - 14:00</t>
+    <t>Thu, 26 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Fundación Cajamar Comunidad Valenciana, Camino del Cementerio Nuevo, s/n, 46200 Paiporta, Valencia</t>
   </si>
   <si>
-    <t>On June 26, 2025 , a free in-person workshop focusing on efficient water management in citrus and persimmon crops will be held in Paiporta (Valencia…</t>
+    <t>On June 26, 2025 , a free in-person workshop focusing on efficient water management in citrus and persimmon crops will be held in Paiporta (Valencia)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-workshop-course-efficient-water-use-citrus-and-persimmon-crops-carrefour</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 7 (Galicia)</t>
   </si>
   <si>
-    <t>Wed, 06/25/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/27/2025 - 14:00</t>
+    <t>Wed, 25 Jun 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>On June 25, 26, and 27, from 10:00 a.m. to 2:00 p.m. , a new virtual training course on the use of the Cooperative Field Notebook (C3) will be held,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-7-galicia</t>
   </si>
   <si>
     <t>Free course on digitalization of water consumption and sensors</t>
   </si>
   <si>
-    <t>Wed, 06/25/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/27/2025 - 14:15</t>
+    <t>Wed, 25 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Jun 2025 - 14:15</t>
   </si>
   <si>
     <t>Bercianos del Páramo (León)</t>
   </si>
   <si>
     <t>On June 25, 26, and 27, a face-to-face training event will take place at the headquarters of the Páramo Medio Irrigation Community in Bercianos del…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-digitalization-water-consumption-and-sensors</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 6 (Castilla-La Mancha)</t>
   </si>
   <si>
-    <t>Tue, 06/24/2025 - 10:00</t>
+    <t>Tue, 24 Jun 2025 - 10:00</t>
   </si>
   <si>
     <t>On June 24, 25, and 26, from 10:00 a.m. to 2:00 p.m. , a new virtual training course on the use of the Cooperative Field Notebook (C3) will be held,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-6-castilla-la-mancha</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 5 (Andalusia)</t>
   </si>
   <si>
-    <t>Mon, 06/23/2025 - 10:00</t>
+    <t>Mon, 23 Jun 2025 - 10:00</t>
   </si>
   <si>
     <t>On June 23, 25, and 26, from 10:00 a.m. to 2:00 p.m. , a new virtual training course on the use of the Cooperative Field Notebook (C3) will be held,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-5-andalusia</t>
   </si>
   <si>
     <t>Digital Kit for members of agricultural cooperatives</t>
   </si>
   <si>
-    <t>Fri, 06/20/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/20/2025 - 10:00</t>
+    <t>Fri, 20 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 20 Jun 2025 - 10:00</t>
   </si>
   <si>
     <t>Digital Kit for members of agricultural cooperatives The implementation of the Digital Farm Logbook , in the area of phytosanitary treatments,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-kit-members-agricultural-cooperatives</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 4 (Castilla y León)</t>
   </si>
   <si>
-    <t>Wed, 06/18/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/20/2025 - 14:00</t>
+    <t>Wed, 18 Jun 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 20 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>A new virtual training course on the use of the Cooperative Field Notebook (C3) organized by Cooperativas Agro-alimentarias de España (Agri-Food…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-4-castilla-y-leon</t>
   </si>
   <si>
     <t>Training webinar "From the vineyard to the cloud: how to protect your winery's digitalization"</t>
   </si>
   <si>
-    <t>Tue, 06/17/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/17/2025 - 12:00</t>
+    <t>Tue, 17 Jun 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Jun 2025 - 12:00</t>
   </si>
   <si>
     <t>The FEV (Spanish Wine Federation) and its digitalization working group, the Digitalization and Wine Hub , are organizing a new training webinar…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-vineyard-cloud-how-protect-your-winerys-digitalization</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 3.</t>
   </si>
   <si>
-    <t>Thu, 06/19/2025 - 14:00</t>
+    <t>Thu, 19 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-3</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 2.</t>
   </si>
   <si>
-    <t>Tue, 06/17/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 06/19/2025 - 13:30</t>
+    <t>Tue, 17 Jun 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 19 Jun 2025 - 13:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-2</t>
   </si>
   <si>
     <t>Electronic Cadastre Office: A tool for advice: procedures, cartography, and taxation</t>
   </si>
   <si>
-    <t>Mon, 06/16/2025 - 12:30</t>
-[...2 lines deleted...]
-    <t>Wed, 06/18/2025 - 14:00</t>
+    <t>Mon, 16 Jun 2025 - 12:30</t>
+  </si>
+  <si>
+    <t>Wed, 18 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Advisors must be familiar with and know how to use the Real Estate or Territorial Cadastre platform, as it is the state-owned administrative registry…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/electronic-cadastre-office-tool-advice-procedures-cartography-and-taxation</t>
   </si>
   <si>
     <t>Phytosanitary Prescription for Integrated Pest Management Advisors</t>
   </si>
   <si>
-    <t>Fri, 06/13/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/13/2025 - 10:30</t>
+    <t>Fri, 13 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 13 Jun 2025 - 10:30</t>
   </si>
   <si>
     <t>Phytosanitary Prescription for Integrated Pest Management Advisors The Phytosanitary Prescription is the fundamental tool for the Integrated Pest…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/phytosanitary-prescription-integrated-pest-management-advisors</t>
   </si>
   <si>
     <t>Food Safety Program</t>
   </si>
   <si>
-    <t>Fri, 06/06/2025 - 00:00</t>
+    <t>Fri, 6 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>A course that will quickly cover HACCP requirements, traceability, food labeling, allergen management, and legislative management. Why is this your…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety-program</t>
   </si>
   <si>
     <t>Webinar: "There's no excuse not to take advantage of R&amp;D&amp;I tax deductions"</t>
   </si>
   <si>
-    <t>Thu, 06/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/05/2025 - 11:00</t>
+    <t>Thu, 5 Jun 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Jun 2025 - 11:00</t>
   </si>
   <si>
     <t>With the Corporate Tax campaign just around the corner, PTE Disruptive , in collaboration with INCOTEC , is organizing an informative webinar on June…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/webinar-theres-no-excuse-not-take-advantage-rdi-tax-deductions</t>
   </si>
   <si>
     <t>Course for advisors in the implementation process of the Cooperative Field Notebook (C3)</t>
   </si>
   <si>
-    <t>Tue, 06/03/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 06/05/2025 - 13:30</t>
+    <t>Tue, 3 Jun 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 5 Jun 2025 - 13:30</t>
   </si>
   <si>
     <t>From June 3 to 5, 2025, Agro-Food Cooperatives of Spain is organizing this course for advisors responsible for supporting cooperative technicians…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-advisors-implementation-process-cooperative-field-notebook-c3</t>
   </si>
   <si>
     <t>The training program in agricultural digitalization for cooperative advisors begins.</t>
   </si>
   <si>
-    <t>Tue, 06/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/16/2025 - 00:00</t>
+    <t>Tue, 3 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 16 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>From June 3 to July 16, 2025 , Cooperativas Agro-alimentarias de España is launching a virtual training program on the use of the Cooperative Field…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-program-agricultural-digitalization-cooperative-advisors-begins</t>
   </si>
   <si>
     <t>Agrogeomatics: geotechnologies applied to the agroforestry field</t>
   </si>
   <si>
-    <t>Wed, 05/28/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/10/2025 - 19:00</t>
+    <t>Wed, 28 May 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Jun 2025 - 19:00</t>
   </si>
   <si>
     <t>This course aims to: 1. Provide a solid foundation in Geographic Information Systems (GIS) applied to the agroforestry sector. Provide training in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agrogeomatics-geotechnologies-applied-agroforestry-field</t>
   </si>
   <si>
     <t>Introduction to precision agriculture</t>
   </si>
   <si>
-    <t>Tue, 05/27/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/27/2025 - 20:00</t>
+    <t>Tue, 27 May 2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Tue, 27 May 2025 - 20:00</t>
   </si>
   <si>
     <t>2-hour online course to learn the basic principles and possibilities offered by Precision Agriculture . PROGRAM |  REGISTRATION Application…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-precision-agriculture</t>
   </si>
   <si>
     <t>Digital techniques in organic horticultural production</t>
   </si>
   <si>
     <t>Organized by the Polytechnic University of Madrid , this course focuses on the implementation and adaptation of digital systems to different organic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-techniques-organic-horticultural-production</t>
   </si>
   <si>
     <t>Training course: New technologies in the agricultural sector</t>
   </si>
   <si>
-    <t>Tue, 05/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/28/2025 - 14:00</t>
+    <t>Tue, 27 May 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 28 May 2025 - 14:00</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV. Finca La Grajera. Logroño</t>
   </si>
   <si>
     <t>Course on New Technologies in the Agricultural Sector aimed at providing theoretical and practical training on the advantages of applying these tools…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-new-technologies-agricultural-sector</t>
   </si>
   <si>
     <t>Online Course on Technology 4.0 in Precision Agriculture</t>
   </si>
   <si>
-    <t>Thu, 05/22/2025 - 23:59</t>
-[...2 lines deleted...]
-    <t>Tue, 06/10/2025 - 23:59</t>
+    <t>Thu, 22 May 2025 - 23:59</t>
+  </si>
+  <si>
+    <t>Tue, 10 Jun 2025 - 23:59</t>
   </si>
   <si>
     <t>The objective of the 30-hour online course is to contribute to ensuring the correct use and practical application of 4.0 technologies in precision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-technology-40-precision-agriculture</t>
   </si>
   <si>
     <t>Sensors and AI for the regulation and control of refrigeration systems</t>
   </si>
   <si>
-    <t>Thu, 05/22/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/22/2025 - 19:00</t>
+    <t>Thu, 22 May 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 May 2025 - 19:00</t>
   </si>
   <si>
     <t>The objective of this course is to provide students with the knowledge and action mechanisms based on Artificial Intelligence for the various sensors…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sensors-and-ai-regulation-and-control-refrigeration-systems</t>
   </si>
   <si>
     <t>Farm visualization and management tools: SIGPAC, QGIS, and Qfield</t>
   </si>
   <si>
-    <t>Wed, 05/21/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Wed, 05/21/2025 - 12:30</t>
+    <t>Wed, 21 May 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Wed, 21 May 2025 - 12:30</t>
   </si>
   <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>Calle Atarazana 8A, sala de informática (Consorcio de la UNED en Teruel)</t>
   </si>
   <si>
     <t>In-person course on SIGPAC, QGIS and Qfield tools. Goals: Check and search for crop or pasture plots in SIGPAC. Add your CAP application to Google…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/farm-visualization-and-management-tools-sigpac-qgis-and-qfield</t>
   </si>
   <si>
     <t>Training webinar "Marketing and Communication for Your Winery: Digital Strategies to Attract, Connect, and Build Loyalty"</t>
   </si>
   <si>
-    <t>Wed, 05/21/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/21/2025 - 12:00</t>
+    <t>Wed, 21 May 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 21 May 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-marketing-and-communication-your-winery-digital-strategies</t>
   </si>
   <si>
     <t>Precision Livestock Farming Applications</t>
   </si>
   <si>
-    <t>Tue, 05/20/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/19/2025 - 20:00</t>
+    <t>Tue, 20 May 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Jun 2025 - 20:00</t>
   </si>
   <si>
     <t>Organized by the Polytechnic University of Madrid , this course is part of the Digitalization Strategy for the Agri-Food and Forestry Sector and the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-livestock-farming-applications</t>
   </si>
   <si>
     <t>Training webinar "Electronic Invoicing and the Anti-Fraud Law: Discover the differences, key points, and key developments"</t>
   </si>
   <si>
-    <t>Tue, 05/20/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/20/2025 - 12:00</t>
+    <t>Tue, 20 May 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 May 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-electronic-invoicing-and-anti-fraud-law-discover-differences-key</t>
   </si>
   <si>
     <t>Free Software Geographic Information Systems and Remote Sensing</t>
   </si>
   <si>
-    <t>Mon, 05/19/2025 - 17:00</t>
-[...5 lines deleted...]
-    <t>The objectives of the course include: • Know how to define a GIS project in its compartments (objectives, analysis, storage, products…). • Interpret…</t>
+    <t>Mon, 19 May 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 May 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>The objectives of the course include: • Know how to define a GIS project in its compartments (objectives, analysis, storage, products…). • Interpret,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-software-geographic-information-systems-and-remote-sensing</t>
   </si>
   <si>
     <t>Generation and validation of GML in Cadastre: GIS-CAD integration</t>
   </si>
   <si>
-    <t>Mon, 05/19/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/27/2025 - 00:00</t>
+    <t>Mon, 19 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 27 May 2025 - 00:00</t>
   </si>
   <si>
     <t>The Official College of Agricultural Technical Engineers of Western Andalusia (COITAND), in collaboration with the Pablo de Olavide University, is…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generation-and-validation-gml-cadastre-gis-cad-integration</t>
   </si>
   <si>
     <t>Online course on business licenses for agricultural engineers</t>
   </si>
   <si>
-    <t>Sun, 06/15/2025 - 00:00</t>
+    <t>Sun, 15 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Description  The Official College of Agricultural Engineers of Andalusia, through the Andalusian Foundation of Agricultural Engineers, is launching a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-business-licenses-agricultural-engineers</t>
   </si>
   <si>
     <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza</t>
   </si>
   <si>
-    <t>Thu, 05/15/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza – 250515CMR Start: 15-…</t>
+    <t>Thu, 15 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza – 250515CMR Start: 15…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/special-level-course-treatment-highly-toxic-t-and-carcinogens-mutagens-and-0</t>
   </si>
   <si>
     <t>Digital Notebook: Description and uses of digital tools</t>
   </si>
   <si>
-    <t>Wed, 05/14/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/14/2025 - 19:00</t>
+    <t>Wed, 14 May 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 14 May 2025 - 19:00</t>
   </si>
   <si>
     <t>The course's objectives are: To introduce the Digital Logbook and Spanish regulations . To define the impact on farms and agricultural advisors. To…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-notebook-description-and-uses-digital-tools</t>
   </si>
   <si>
     <t>Digital Innovation for Rural Development: Immersive Technologies and Artificial Intelligence</t>
   </si>
   <si>
-    <t>Tue, 05/13/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Tue, 05/13/2025 - 18:30</t>
+    <t>Tue, 13 May 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Tue, 13 May 2025 - 18:30</t>
   </si>
   <si>
     <t>GOALS: • Understand the basic principles of immersive technologies (VR, AR, MR) and their relevance in rural contexts. • Acquire fundamental…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-innovation-rural-development-immersive-technologies-and-artificial</t>
   </si>
   <si>
     <t>Predictive models for determining crop yield</t>
   </si>
   <si>
-    <t>Tue, 05/13/2025 - 18:00</t>
+    <t>Tue, 13 May 2025 - 18:00</t>
   </si>
   <si>
     <t>On May 13 , the Cajamar Foundation will hold a training webinar focused on the use of mathematical models and artificial intelligence (AI) as key…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/predictive-models-determining-crop-yield</t>
   </si>
   <si>
     <t>Big data and satellite IoT applications in crop monitoring</t>
   </si>
   <si>
-    <t>Mon, 05/12/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/05/2025 - 19:00</t>
+    <t>Mon, 12 May 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Jun 2025 - 19:00</t>
   </si>
   <si>
     <t>The overall objective of this course is to provide participants with theoretical and practical knowledge on the use of Big Data, the Internet of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/big-data-and-satellite-iot-applications-crop-monitoring</t>
   </si>
   <si>
     <t>Online course on growing aromatic plants</t>
   </si>
   <si>
-    <t>Mon, 05/12/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Wed, 05/14/2025 - 18:30</t>
+    <t>Mon, 12 May 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 14 May 2025 - 18:30</t>
   </si>
   <si>
     <t>Description  The Official College of Agricultural Engineers of Aragon, Navarre, and the Basque Country is organizing this online course on May 12, 13…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-growing-aromatic-plants</t>
   </si>
   <si>
     <t>ChatGPT for Engineers and Architects</t>
   </si>
   <si>
-    <t>Mon, 05/12/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 06/22/2025 - 00:00</t>
+    <t>Mon, 12 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 22 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>The Official College of Agricultural Technical Engineers of Western Andalusia (COITAND), in collaboration with RBC Ingenieros, is organizing the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/chatgpt-engineers-and-architects</t>
   </si>
   <si>
     <t>All the ways to register a phytosanitary treatment in aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 05/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/09/2025 - 10:00</t>
+    <t>Fri, 9 May 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 9 May 2025 - 10:00</t>
   </si>
   <si>
     <t>In accordance with the provisions of Royal Decree 34/2025, of January 21 , in its first article, which modifies Royal Decree 1311/2012 , as of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/all-ways-register-phytosanitary-treatment-agroslab</t>
   </si>
   <si>
     <t>Sensors and agronomic management of irrigation in citrus fruits</t>
   </si>
   <si>
-    <t>Thu, 05/08/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/08/2025 - 18:00</t>
+    <t>Thu, 8 May 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 8 May 2025 - 18:00</t>
   </si>
   <si>
     <t>Organized by the Polytechnic University of Valencia. In recent years, water scarcity has become a major problem, especially in arid areas. Rapid…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sensors-and-agronomic-management-irrigation-citrus-fruits</t>
   </si>
   <si>
     <t>Training webinar "Security, Trust, and NIS2: How to Turn Regulations into a Competitive Advantage"</t>
   </si>
   <si>
-    <t>Thu, 05/08/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/08/2025 - 12:00</t>
+    <t>Thu, 8 May 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 8 May 2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-security-trust-and-nis2-how-turn-regulations-competitive</t>
   </si>
   <si>
     <t>Using the online tool "MOPECO Irrigation Scheduling" for woody crops</t>
   </si>
   <si>
-    <t>Tue, 05/06/2025 - 17:00</t>
-[...5 lines deleted...]
-    <t>Organized by the University of Castilla-La Mancha , this course's main objective is to teach technicians and farmers how to use the online tool "…</t>
+    <t>Tue, 6 May 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 6 May 2025 - 19:00</t>
+  </si>
+  <si>
+    <t>Organized by the University of Castilla-La Mancha , this course's main objective is to teach technicians and farmers how to use the online tool…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/using-online-tool-mopeco-irrigation-scheduling-woody-crops</t>
   </si>
   <si>
     <t>Webinar "Predictive Models in Viticulture: AI Applied to Diseases, Production, and Quality"</t>
   </si>
   <si>
-    <t>Tue, 05/06/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/06/2025 - 12:00</t>
+    <t>Tue, 6 May 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 6 May 2025 - 12:00</t>
   </si>
   <si>
     <t>The Spanish Wine Federation ( FEV ) and its digitalization working group, the Digitalization and Wine Hub , are organizing a new training webinar…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/webinar-predictive-models-viticulture-ai-applied-diseases-production-and-quality</t>
   </si>
   <si>
     <t>Training for advisors in the implementation of the Cooperative Field Notebook (C3)</t>
   </si>
   <si>
-    <t>Mon, 04/28/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/30/2025 - 13:00</t>
+    <t>Mon, 28 Apr 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 30 Apr 2025 - 13:00</t>
   </si>
   <si>
     <t>Agro-Food Cooperatives of Spain is leading a digitalization strategy aimed at making it easier for cooperative technicians to comply with current…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-advisors-implementation-cooperative-field-notebook-c3</t>
   </si>
   <si>
     <t>Introduction to Artificial Intelligence for the Food Sector</t>
   </si>
   <si>
-    <t>Fri, 04/25/2025 - 00:00</t>
+    <t>Fri, 25 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>Create specific procedures, extract what you need from a new regulation, or verify your product labels with Artificial Intelligence. Why get started…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-artificial-intelligence-food-sector-0</t>
   </si>
   <si>
     <t>Data collection and integration in the agri-food and aquaculture sectors</t>
   </si>
   <si>
-    <t>Thu, 04/24/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/24/2025 - 12:00</t>
+    <t>Thu, 24 Apr 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 24 Apr 2025 - 12:00</t>
   </si>
   <si>
     <t>The training addresses data capture from different perspectives and its integration with business data, adapting to the specificities of the sectors…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/data-collection-and-integration-agri-food-and-aquaculture-sectors</t>
   </si>
   <si>
     <t>Artificial intelligence (AI) applied to agriculture: keys to understanding its operation and usefulness</t>
   </si>
   <si>
-    <t>Tue, 04/22/2025 - 13:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/22/2025 - 15:00</t>
+    <t>Tue, 22 Apr 2025 - 13:00</t>
+  </si>
+  <si>
+    <t>Tue, 22 Apr 2025 - 15:00</t>
   </si>
   <si>
     <t>Organized by the University of Seville, this two-hour course aims to understand how it works in general and how it can be applied to automate and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/artificial-intelligence-ai-applied-agriculture-keys-understanding-its-operation</t>
   </si>
   <si>
     <t>New technologies in machinery for the production of woody crops</t>
   </si>
   <si>
-    <t>Mon, 04/21/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/29/2025 - 20:00</t>
+    <t>Mon, 21 Apr 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 29 Apr 2025 - 20:00</t>
   </si>
   <si>
     <t>Organized by the University of Córdoba, the course will allow participants to learn about the latest technologies in the control and automation of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-technologies-machinery-production-woody-crops</t>
   </si>
   <si>
     <t>7th edition. QGIS online course applied to Precision Agriculture. Level 1</t>
   </si>
   <si>
-    <t>Tue, 04/01/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/13/2025 - 00:00</t>
+    <t>Tue, 1 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 13 May 2025 - 00:00</t>
   </si>
   <si>
     <t>The course program that we now propose is based on the presentation of a free and open source software known as QGIS. The QGIS program has a series…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/7th-edition-qgis-online-course-applied-precision-agriculture-level-1</t>
   </si>
   <si>
     <t>Free training in digital skills related to Agricultural Engineering</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 00:00</t>
+    <t>Mon, 30 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>With a pre-registration period ending on February 7, the Council of Colleges of Agricultural Technical Engineers has launched a comprehensive…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-training-digital-skills-related-agricultural-engineering</t>
   </si>
   <si>
     <t>Family Farming and the Farming Logbook</t>
   </si>
   <si>
-    <t>Fri, 03/28/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/28/2025 - 10:30</t>
+    <t>Fri, 28 Mar 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Mar 2025 - 10:30</t>
   </si>
   <si>
     <t>aGROSlab was designed and developed to facilitate the work of technicians, both as Integrated Pest Management Advisors and in the preparation of Farm…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/family-farming-and-farming-logbook</t>
   </si>
   <si>
     <t>Spanish AGROTECH Ecosystem. Business Challenges and Opportunities</t>
   </si>
   <si>
-    <t>Tue, 03/25/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/25/2025 - 18:30</t>
+    <t>Tue, 25 Mar 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Tue, 25 Mar 2025 - 18:30</t>
   </si>
   <si>
     <t>This webinar will showcase the information collected in the report "Mapping the Agrotech Ecosystem in Spain, 2024 ," prepared by ICEX-Invest in Spain…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/spanish-agrotech-ecosystem-business-challenges-and-opportunities</t>
   </si>
   <si>
     <t>Workshop on the Management of Transportation and Application of Manure and Slurry as Fertilizers</t>
   </si>
   <si>
-    <t>Fri, 03/21/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/21/2025 - 10:00</t>
+    <t>Fri, 21 Mar 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 21 Mar 2025 - 10:00</t>
   </si>
   <si>
     <t>This workshop is aimed at manure management centers, transporters, and livestock farmers who directly manage their manure or slurry. The aGROSlab…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-management-transportation-and-application-manure-and-slurry-fertilizers</t>
   </si>
   <si>
     <t>Course on Remote Sensing Applied to Counseling</t>
   </si>
   <si>
-    <t>Mon, 03/17/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Mon, 03/17/2025 - 19:00</t>
+    <t>Mon, 17 Mar 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Mar 2025 - 19:00</t>
   </si>
   <si>
     <t>The use of satellite imagery and remote sensing tools is a key strategy for improving crop management and agricultural land analysis. This course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-remote-sensing-applied-counseling</t>
   </si>
   <si>
     <t>Sustainability and Precision Agriculture, Malagón</t>
   </si>
   <si>
-    <t>Tue, 03/11/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/11/2025 - 13:30</t>
+    <t>Tue, 11 Mar 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 11 Mar 2025 - 13:30</t>
   </si>
   <si>
     <t>Centro de formación "Olivia" de Grupo Montes Norte - Malagón Ctra. Toledo N-401 – km.169 – Malagón (CR)</t>
   </si>
   <si>
     <t>Did you know that precision agriculture helps us to be more sustainable? GENERAL OBJECTIVES We live in times where the sustainability of our farms…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-and-precision-agriculture-malagon</t>
   </si>
   <si>
     <t>Cloud computing services in remote sensing</t>
   </si>
   <si>
-    <t>Tue, 03/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/13/2025 - 23:00</t>
+    <t>Tue, 11 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Mar 2025 - 23:00</t>
   </si>
   <si>
     <t>iHub La Vega Innova. San Fernando de Henares (Madrid).</t>
   </si>
   <si>
     <t>The iHub La Vena Innova, in San Fernando de Henares (Madrid), is organizing this free course on cloud computing services in remote sensing. Contents…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cloud-computing-services-remote-sensing</t>
   </si>
   <si>
     <t>Technology Valuation and Transfer Course</t>
   </si>
   <si>
-    <t>Tue, 02/18/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/20/2025 - 23:00</t>
+    <t>Tue, 18 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Feb 2025 - 23:00</t>
   </si>
   <si>
     <t>This 6-hour intensive course, divided into two 3-hour sessions to be chosen from the three available dates, combines theory and practice to offer…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technology-valuation-and-transfer-course</t>
   </si>
   <si>
     <t>Uses of sugarcane in traditional agriculture</t>
   </si>
   <si>
-    <t>Thu, 02/13/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Thu, 03/06/2025 - 20:30</t>
+    <t>Thu, 13 Feb 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Thu, 6 Mar 2025 - 20:30</t>
   </si>
   <si>
     <t>Torre Pacheco</t>
   </si>
   <si>
     <t>Goals: This course aims to recover the traditional uses of sugar cane in traditional agriculture in organic family gardens for self-consumption,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/uses-sugarcane-traditional-agriculture</t>
   </si>
   <si>
     <t>Bioproduct development: from idea to market</t>
   </si>
   <si>
-    <t>Tue, 02/11/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/11/2025 - 14:00</t>
+    <t>Tue, 11 Feb 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Tue, 11 Feb 2025 - 14:00</t>
   </si>
   <si>
     <t>This webinar will explore the process of developing , evaluating and registering agricultural products . It will feature the participation of leaders…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/bioproduct-development-idea-market</t>
   </si>
   <si>
     <t>Course on intelligent machinery and robotics applied to agriculture</t>
   </si>
   <si>
-    <t>Tue, 02/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/13/2025 - 14:00</t>
+    <t>Tue, 11 Feb 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Feb 2025 - 14:00</t>
   </si>
   <si>
     <t>The technological revolution is transforming agriculture through the implementation of intelligent machinery and robotics. It offers a comprehensive…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-intelligent-machinery-and-robotics-applied-agriculture</t>
   </si>
   <si>
     <t>IBER: Hydraulic Modelling for Pond Classification</t>
   </si>
   <si>
-    <t>Mon, 02/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 02/17/2025 - 19:00</t>
+    <t>Mon, 3 Feb 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Feb 2025 - 19:00</t>
   </si>
   <si>
     <t>This hydraulic modelling course with IBER is designed to provide the student with the tools and knowledge necessary to carry out simulations of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iber-hydraulic-modelling-pond-classification</t>
   </si>
   <si>
     <t>Digital Kit Forum for Farmers and Collaborators aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 01/31/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 01/31/2025 - 10:30</t>
+    <t>Fri, 31 Jan 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 31 Jan 2025 - 10:30</t>
   </si>
   <si>
     <t>This "Digital Kit Forum for Farmers and aGROSlab Collaborators" will focus on all issues related to the aGROSlab Digital Kit for Farmers proposal.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-kit-forum-farmers-and-collaborators-agroslab</t>
   </si>
   <si>
+    <t>Introduction to artificial intelligence for the food sector</t>
+  </si>
+  <si>
+    <t>Fri, 31 Jan 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Learn how to apply Artificial Intelligence in your daily life Create specific procedures, extract what you need from a new regulation or verify the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/introduction-artificial-intelligence-food-sector</t>
+  </si>
+  <si>
     <t>Pre-registration for free training in digital skills for agricultural engineers subsidized by RED.ES</t>
   </si>
   <si>
-    <t>Fri, 01/31/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 01/31/2025 - 23:00</t>
+    <t>Fri, 31 Jan 2025 - 23:00</t>
   </si>
   <si>
     <t>During the years 2025 and 2026, FREE TRAINING in digital skills in the field of professional associations will be carried out, coordinated with Unión…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pre-registration-free-training-digital-skills-agricultural-engineers-subsidized</t>
   </si>
   <si>
-    <t>Introduction to artificial intelligence for the food sector</t>
-[...10 lines deleted...]
-  <si>
     <t>Introduction to collaborative innovation project management course</t>
   </si>
   <si>
-    <t>Tue, 01/28/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Wed, 01/29/2025 - 14:30</t>
+    <t>Tue, 28 Jan 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Wed, 29 Jan 2025 - 14:30</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV, Finca La Grajera, Logroño.</t>
   </si>
   <si>
     <t>The Department of Agriculture, Livestock, Rural World and Environment of the Government of La Rioja is organizing an introductory course on the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-collaborative-innovation-project-management-course</t>
   </si>
   <si>
     <t>Course for farmers Farming Notebook aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 01/24/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 01/24/2025 - 09:30</t>
+    <t>Fri, 24 Jan 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 24 Jan 2025 - 09:30</t>
   </si>
   <si>
     <t>In this course for farmers "aGROSlab Farm Notebook" the basic concepts to start working with the tool will be presented, both in the web environment…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-farmers-farming-notebook-agroslab</t>
   </si>
   <si>
     <t>New production and management techniques in pomegranate</t>
   </si>
   <si>
-    <t>Tue, 01/21/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 01/21/2025 - 18:00</t>
+    <t>Tue, 21 Jan 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 Jan 2025 - 18:00</t>
   </si>
   <si>
     <t>Free webinar on new production and management techniques for pomegranates, a fruit tree with great productive potential and adaptability. During this…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-production-and-management-techniques-pomegranate</t>
   </si>
   <si>
     <t>Online seminar for technicians and advisors. aGROSlab Agricultural Exploitation Notebook.</t>
   </si>
   <si>
-    <t>Fri, 01/17/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 01/17/2025 - 10:30</t>
+    <t>Fri, 17 Jan 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Jan 2025 - 10:30</t>
   </si>
   <si>
     <t>Seminar for Technicians and Advisors in Integrated Pest Management in which to learn the main functionalities of the aGROSlab Operating Notebook. For…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-seminar-technicians-and-advisors-agroslab-agricultural-exploitation</t>
   </si>
   <si>
     <t>Global GAP – GRASP and SPRING subsidized course</t>
   </si>
   <si>
-    <t>Thu, 01/16/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 01/16/2025 - 14:30</t>
+    <t>Thu, 16 Jan 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 16 Jan 2025 - 14:30</t>
   </si>
   <si>
     <t>Global GAP – GRASP and SPRING subsidized course Fecoam's Training department is organizing the 'Global GAP- GRASP and SPRING' course through…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/global-gap-grasp-and-spring-subsidized-course</t>
   </si>
   <si>
     <t>Continuing education of trainers in the Cooperative Field Notebook (C3). Edition 3</t>
   </si>
   <si>
-    <t>Tue, 01/14/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/16/2025 - 13:00</t>
+    <t>Tue, 14 Jan 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 Jan 2025 - 13:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
     <t>Aimed at professionals who provide advice in the agri-food sector. On January 14, 15 and 16, from 9:00 a.m. to 1:00 p.m. (4 hours a day), in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/continuing-education-trainers-cooperative-field-notebook-c3-edition-3</t>
   </si>
   <si>
     <t>The CHALLENGE in the Treatment Sector: regulations and tools aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 12/20/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/20/2024 - 10:00</t>
+    <t>Fri, 20 Dec 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 20 Dec 2024 - 10:00</t>
   </si>
   <si>
     <t>The CHALLENGE in the Treatments Sector is regulated by Royal Decree 285/2021 , which has meant a relevant change in the situation of the distribution…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/challenge-treatment-sector-regulations-and-tools-agroslab</t>
   </si>
   <si>
     <t>Use artificial intelligence to generate content for your social networks</t>
   </si>
   <si>
-    <t>Tue, 12/17/2024 - 09:30</t>
+    <t>Tue, 17 Dec 2024 - 09:30</t>
   </si>
   <si>
     <t>WEBINAR</t>
   </si>
   <si>
     <t>Artificial Intelligence (AI) tools can help us both in generating content for networks and in dynamically managing its publication and organization.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-artificial-intelligence-generate-content-your-social-networks</t>
   </si>
   <si>
     <t>Workshop on Satellite Remote Sensing in Agriculture: NDVI and NDMI Indices</t>
   </si>
   <si>
-    <t>Fri, 12/13/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/13/2024 - 14:00</t>
+    <t>Fri, 13 Dec 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 13 Dec 2024 - 14:00</t>
   </si>
   <si>
     <t>In this workshop on Satellite Remote Sensing in Agriculture we present the new module of our aGROSlab Digital Agricultural Ecosystem platform. The…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-satellite-remote-sensing-agriculture-ndvi-and-ndmi-indices</t>
   </si>
   <si>
     <t>Webinar: EU-FARMBOOK “The place to store your materials with a practical approach”</t>
   </si>
   <si>
-    <t>Thu, 12/12/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/12/2024 - 14:00</t>
+    <t>Thu, 12 Dec 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 12 Dec 2024 - 14:00</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>Webinar organised within the framework of the European project EU-FarmBook , which will be held on December 12. This event is organised by the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/webinar-eu-farmbook-place-store-your-materials-practical-approach</t>
   </si>
   <si>
     <t>How to fill out the digital operating notebook</t>
   </si>
   <si>
-    <t>Wed, 12/11/2024 - 10:00</t>
+    <t>Wed, 11 Dec 2024 - 10:00</t>
   </si>
   <si>
     <t>Practical explanation of how to complete the new digital notebook for our agricultural holdings and their integration into the Information System for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-fill-out-digital-operating-notebook-0</t>
   </si>
   <si>
     <t>Beekeeping 4.0 technology applied in the apiary</t>
   </si>
   <si>
-    <t>Mon, 12/02/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/11/2024 - 21:00</t>
+    <t>Mon, 2 Dec 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 11 Dec 2024 - 21:00</t>
   </si>
   <si>
     <t>Valoria La Buena (Valladolid)</t>
   </si>
   <si>
     <t>Incorporating cutting-edge technologies into the beekeeping sector, helping to solve the main problems existing in the sector, such as the mortality…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beekeeping-40-technology-applied-apiary</t>
   </si>
   <si>
     <t>Free online course Integrating the circular economy into business management</t>
   </si>
   <si>
-    <t>Sun, 12/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 00:00</t>
+    <t>Sun, 1 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Free online course on integrating the circular economy into business management for workers in the Region of Murcia . This course has a final face-to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-course-integrating-circular-economy-business-management</t>
   </si>
   <si>
     <t>Demonstration day of machinery, technological innovations and safety</t>
   </si>
   <si>
-    <t>Wed, 11/27/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/27/2024 - 14:00</t>
+    <t>Wed, 27 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 27 Nov 2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Cabra. Córdoba.</t>
   </si>
   <si>
     <t>5-hour demonstration featuring agricultural machinery, technological innovations and safety elements.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-day-machinery-technological-innovations-and-safety</t>
   </si>
   <si>
     <t>Precision agriculture day</t>
   </si>
   <si>
-    <t>Tue, 11/26/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/26/2024 - 14:00</t>
+    <t>Tue, 26 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 26 Nov 2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Las Torres. Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
     <t>5-hour technical session in which the following contents will be addressed: Precision Agriculture concept and aid for the acquisition of equipment…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-day</t>
   </si>
   <si>
-    <t>Mon, 11/25/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/29/2024 - 21:00</t>
+    <t>Mon, 25 Nov 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 29 Nov 2024 - 21:00</t>
   </si>
   <si>
     <t>Husillos (Palencia)</t>
   </si>
   <si>
     <t>There are between 25,000 and 35,000 species of bees on the planet (1,100 in Spain). They are essential for agriculture: more than 75% of food crops…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beekeeping-40-technology-applied-apiary-0</t>
   </si>
   <si>
     <t>“Smart rural” intensive training program</t>
   </si>
   <si>
-    <t>Thu, 11/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/28/2024 - 12:00</t>
+    <t>Thu, 21 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 Nov 2024 - 12:00</t>
   </si>
   <si>
     <t>The aim of the online intensive training programme is to train agents as key drivers in the strategic and methodological processes for the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-rural-intensive-training-program</t>
   </si>
   <si>
     <t>Integration of sensors in the agri-food industry 4.0</t>
   </si>
   <si>
-    <t>Wed, 11/20/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/22/2024 - 14:00</t>
+    <t>Wed, 20 Nov 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 Nov 2024 - 14:00</t>
   </si>
   <si>
     <t>Registration for this course is open until November 4th. Students will have the opportunity to learn both the appropriate operating procedures and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integration-sensors-agri-food-industry-40</t>
   </si>
   <si>
     <t>Application of new technologies for efficient water management in the Galician agricultural sector</t>
   </si>
   <si>
-    <t>Wed, 10/30/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Sun, 11/17/2024 - 19:30</t>
+    <t>Wed, 30 Oct 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Sun, 17 Nov 2024 - 19:30</t>
   </si>
   <si>
     <t>Coruña, A, Lugo</t>
   </si>
   <si>
     <t>Lugo y A Coruña</t>
   </si>
   <si>
     <t>Organized within the framework of the EDIH DATAlife project , this new training aimed at the agri-food sector will combine theoretical sessions ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-new-technologies-efficient-water-management-galician-agricultural</t>
   </si>
   <si>
     <t>Agroecological entrepreneurship and marketing on social networks</t>
   </si>
   <si>
-    <t>Mon, 10/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/07/2024 - 00:00</t>
+    <t>Mon, 7 Oct 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 Nov 2024 - 00:00</t>
   </si>
   <si>
     <t>The Confederation of Federations and Associations of Families and Women in Rural Areas ( AFAMMER ) has organized a 50-hour course whose main…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agroecological-entrepreneurship-and-marketing-social-networks</t>
   </si>
   <si>
     <t>Technology and digitalization for greenhouse horticultural crop production</t>
   </si>
   <si>
-    <t>Thu, 10/03/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/21/2024 - 20:00</t>
+    <t>Thu, 3 Oct 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 Nov 2024 - 20:00</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido – Almería</t>
   </si>
   <si>
     <t>Course in 5 face-to-face sessions to train farmers in the use of different digital tools and new technologies to promote differentiation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technology-and-digitalization-greenhouse-horticultural-crop-production</t>
   </si>
   <si>
-    <t>Thu, 10/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/14/2024 - 15:00</t>
+    <t>Thu, 3 Oct 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>The contents of the 40-hour course are Agricultural Management software, Big Data, Robotics, Marketplaces: e-commerce, Biotechnology and Biological…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-technological-solutions-agricultural-sector</t>
   </si>
   <si>
     <t>Use of digital technology in the agricultural sector (Advanced)</t>
   </si>
   <si>
-    <t>Tue, 10/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/30/2024 - 00:00</t>
+    <t>Tue, 1 Oct 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 30 Oct 2024 - 00:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>30-hour online course to obtain the advanced knowledge necessary to interact more quickly and safely with the administration, as well as to improve…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-digital-technology-agricultural-sector-advanced</t>
   </si>
   <si>
     <t>Defining a Minimum Viable Data Space</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/27/2024 - 14:00</t>
+    <t>Fri, 27 Sep 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Pontevedra</t>
   </si>
   <si>
     <t>GRADIANT. Estrada do Vilar, 56-58, Lavadores, 36214 Vigo, Pontevedra.</t>
   </si>
   <si>
     <t>Cross-curricular face-to-face training taught in English that will address the following aspects with a participatory and practical approach:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/defining-minimum-viable-data-space</t>
   </si>
   <si>
     <t>Cross-training for farm advisory services</t>
   </si>
   <si>
-    <t>Thu, 09/26/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Sat, 09/28/2024 - 15:00</t>
+    <t>Thu, 26 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Sat, 28 Sep 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo</t>
   </si>
   <si>
     <t>100-hour semi-presential course for Advisors that addresses topics such as integrated pest management, soil characterization, beneficial agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cross-training-farm-advisory-services-0</t>
   </si>
   <si>
     <t>New application technologies in irrigation</t>
   </si>
   <si>
-    <t>Mon, 09/23/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/27/2024 - 17:00</t>
+    <t>Mon, 23 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Sep 2024 - 17:00</t>
   </si>
   <si>
     <t>Por determinar</t>
   </si>
   <si>
     <t>Course of the continuing training plan for rural technicians of the Ministry of Agriculture, Fisheries and Food (MAPA) MAP TRAINING</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-application-technologies-irrigation</t>
   </si>
   <si>
     <t>Management and governance of data spaces</t>
   </si>
   <si>
-    <t>Thu, 09/19/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/19/2024 - 14:00</t>
+    <t>Thu, 19 Sep 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Cross- curricular training in which, with a combination of theoretical presentations, practical case studies and interactive discussions, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-and-governance-data-spaces</t>
   </si>
   <si>
     <t>Data collection and integration</t>
   </si>
   <si>
-    <t>Thu, 09/12/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/12/2024 - 14:00</t>
+    <t>Thu, 12 Sep 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 12 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Cross-cutting training, with multiple and practical applications in the agricultural and livestock sector, in which the following topics will be…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/data-collection-and-integration</t>
   </si>
   <si>
     <t>The Autonomous Exploration Register (REA), the Digital Exploitation Notebook (CUA) and the Exploitation Information System (SIEX)</t>
   </si>
   <si>
-    <t>Thu, 09/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/26/2024 - 00:00</t>
+    <t>Thu, 12 Sep 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Sep 2024 - 00:00</t>
   </si>
   <si>
     <t>The objective of this 30-hour online course is to inform those responsible for current and future farms about the new regulations that must be…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/autonomous-exploration-register-rea-digital-exploitation-notebook-cua-and</t>
   </si>
   <si>
     <t>Digitalization of the management of agricultural and livestock farms</t>
   </si>
   <si>
-    <t>Tue, 09/10/2024 - 10:30</t>
-[...2 lines deleted...]
-    <t>Tue, 09/10/2024 - 14:30</t>
+    <t>Tue, 10 Sep 2024 - 10:30</t>
+  </si>
+  <si>
+    <t>Tue, 10 Sep 2024 - 14:30</t>
   </si>
   <si>
     <t>AGACA C/ Tomiño, 22, 15704, Santiago De Compostela (A Coruña)</t>
   </si>
   <si>
     <t>In-person course that will include theoretical sessions that will address the requirements and regulatory changes linked to digital tools in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitalization-management-agricultural-and-livestock-farms</t>
   </si>
   <si>
-    <t>Sat, 08/31/2024 - 00:00</t>
+    <t>Sat, 31 Aug 2024 - 00:00</t>
   </si>
   <si>
     <t>Free 150-hour online course to obtain the necessary knowledge to easily handle the free Qgis tool (which is more compatible than gvsig, has a larger…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/geographic-information-systems-applied-agricultural-management-free-software</t>
   </si>
   <si>
     <t>IoT and cybersecurity in rural environments: trends and good practices</t>
   </si>
   <si>
-    <t>Wed, 07/17/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/19/2024 - 14:00</t>
+    <t>Wed, 17 Jul 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Fri, 19 Jul 2024 - 14:00</t>
   </si>
   <si>
     <t>Ponferrada. Castilla y León.</t>
   </si>
   <si>
     <t>The use of technologies such as IoT and artificial intelligence in environments such as agriculture , heritage conservation or the generation of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iot-and-cybersecurity-rural-environments-trends-and-good-practices</t>
   </si>
   <si>
-    <t>Wed, 07/17/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/17/2024 - 12:00</t>
+    <t>Wed, 17 Jul 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 17 Jul 2024 - 12:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>3-hour practical webinar that explains how to complete the new digital notebook for agricultural holdings and how to integrate it into the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-fill-out-digital-operating-notebook</t>
   </si>
   <si>
     <t>Saving energy in the agri-food industry through the use of data</t>
   </si>
   <si>
-    <t>Fri, 06/28/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/28/2024 - 13:00</t>
+    <t>Fri, 28 Jun 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Jun 2024 - 13:00</t>
   </si>
   <si>
     <t>3-hour webinar aimed at meeting key players and experts to reveal the most important points of the energy transition through data . Data, IoT and AI…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/saving-energy-agri-food-industry-through-use-data-0</t>
   </si>
   <si>
     <t>How to fill out the digital exploitation notebook</t>
   </si>
   <si>
-    <t>Thu, 06/20/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/20/2024 - 12:00</t>
+    <t>Thu, 20 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Jun 2024 - 12:00</t>
   </si>
   <si>
     <t>Practical explanation of how agricultural farms must be integrated into the Information System for Agricultural, Livestock and Agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-fill-out-digital-exploitation-notebook</t>
   </si>
   <si>
     <t>Precision Agriculture</t>
   </si>
   <si>
-    <t>Tue, 06/18/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/20/2024 - 14:00</t>
+    <t>Tue, 18 Jun 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Jun 2024 - 14:00</t>
   </si>
   <si>
     <t>This 21-hour course introduces the use and interpretation of data from sensors on board machinery used in the agricultural sector and its management…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture</t>
   </si>
   <si>
     <t>Technology 4.0 in Agriculture, input reduction and production analysis</t>
   </si>
   <si>
-    <t>Sat, 06/15/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 17:00</t>
+    <t>Sat, 15 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 17:00</t>
   </si>
   <si>
     <t>Huesca</t>
   </si>
   <si>
     <t>Course for technicians , lasting between 10-40 hours . Offered by the Regional Organization of Olive Producers (ORPO Aragón). Framed within the Plan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technology-40-agriculture-input-reduction-and-production-analysis</t>
   </si>
   <si>
     <t>Drone piloting</t>
   </si>
   <si>
-    <t>Tue, 06/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/30/2024 - 20:00</t>
+    <t>Tue, 4 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Jul 2024 - 20:00</t>
   </si>
   <si>
     <t>The 80-hour theoretical-practical course, predominantly online, is part of the "FADEMUR VUELA EN GALICIA" drone piloting training itinerary of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-piloting</t>
   </si>
   <si>
     <t>Development of digital solutions for the livestock sector</t>
   </si>
   <si>
-    <t>Mon, 05/27/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/29/2024 - 14:00</t>
+    <t>Mon, 27 May 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 May 2024 - 14:00</t>
   </si>
   <si>
     <t>In this 21-hour face-to-face course, you will learn the concepts and techniques of precision livestock farming and will critically review the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/development-digital-solutions-livestock-sector</t>
   </si>
   <si>
     <t>How new technologies impact food production</t>
   </si>
   <si>
-    <t>Thu, 05/09/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 05/09/2024 - 13:30</t>
+    <t>Thu, 9 May 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 9 May 2024 - 13:30</t>
   </si>
   <si>
     <t>Av. Primero de Mayo, s/n, 30006 Murcia</t>
   </si>
   <si>
     <t>In-person meeting that explores new technologies in food production, highlighting collaboration between companies and technology centers to promote…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-new-technologies-impact-food-production</t>
   </si>
   <si>
     <t>Use of drones in agriculture</t>
   </si>
   <si>
-    <t>Tue, 05/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/08/2024 - 21:00</t>
+    <t>Tue, 7 May 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 8 May 2024 - 21:00</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>CENTRO DE INVESTIGACIÓN AGROFORESTAL DE ALBALADEJITO. Carretera Toledo-Cuenca Km 174. Cuenca</t>
   </si>
   <si>
     <t>10-hour course in which the use of drones in agriculture will be learned REGISTRATION until May 3 | Contact: iriaf.albaladejito.formacion@jccm.es</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-drones-agriculture</t>
   </si>
   <si>
     <t>Cooperation and support networks for the peasantry</t>
   </si>
   <si>
-    <t>Tue, 05/07/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/07/2024 - 20:00</t>
+    <t>Tue, 7 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Jun 2024 - 20:00</t>
   </si>
   <si>
     <t>20-hour course to promote small producers, agricultural and agri-food projects to group together to make their productive projects viable through…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cooperation-and-support-networks-peasantry</t>
   </si>
   <si>
     <t>New methodologies applied to irrigation: drones and bim *PENDING DATE*</t>
   </si>
   <si>
-    <t>Wed, 05/01/2024 - 09:00</t>
+    <t>Wed, 1 May 2024 - 09:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-methodologies-applied-irrigation-drones-and-bim-pending-date</t>
   </si>
   <si>
     <t>Localized irrigation update sessions</t>
   </si>
   <si>
-    <t>Tue, 04/23/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/25/2024 - 19:00</t>
+    <t>Tue, 23 Apr 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Apr 2024 - 19:00</t>
   </si>
   <si>
     <t>ESTACIÓN EXPERIMENTAL AGRARIA CV-20 Km 3 (Carretera Vila-real-Onda) 12540 VILA-REAL (CASTELLON)</t>
   </si>
   <si>
     <t>Course in which the basic concepts of water dynamics in the soil, the determination of irrigation needs, applied digitalization, water saving…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/localized-irrigation-update-sessions</t>
   </si>
   <si>
     <t>Use of big data, sensors and remote sensing to calculate irrigation doses</t>
   </si>
   <si>
-    <t>Tue, 04/23/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/23/2024 - 20:00</t>
+    <t>Tue, 23 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 23 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-big-data-sensors-and-remote-sensing-calculate-irrigation-doses</t>
   </si>
   <si>
     <t>Improving agri-food marketing</t>
   </si>
   <si>
-    <t>Mon, 04/22/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/24/2024 - 13:00</t>
+    <t>Mon, 22 Apr 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 24 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>Segorbe</t>
   </si>
   <si>
     <t>Improvement of agri-food marketing. New concepts of agri-food marketing. PROGRAM | REGISTRATION and INFORMATION at esexag_vilareal@gva.es | 964336620…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/improving-agri-food-marketing</t>
   </si>
   <si>
     <t>Management and Control of Food Quality</t>
   </si>
   <si>
-    <t>Thu, 04/18/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/20/2024 - 15:00</t>
+    <t>Thu, 18 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Edificio FEUGA. Rúa Lope Gómez de Marzoa s/n (Campus Vida). 15705. Santiago de Compostela</t>
   </si>
   <si>
     <t>This 60-hour in-person course pursues specialization in food safety in order to be able to perform functions of development, implementation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-and-control-food-quality</t>
   </si>
   <si>
     <t>Agri-food digital marketing: internet and social networks</t>
   </si>
   <si>
-    <t>Tue, 04/16/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/18/2024 - 19:00</t>
+    <t>Tue, 16 Apr 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Apr 2024 - 19:00</t>
   </si>
   <si>
     <t>Oropesa</t>
   </si>
   <si>
-    <t>Agri-food digital marketing: internet and social networks. Transform a traditional company PROGRAM | REGISTRATION and INFORMATION at esexag_vilareal@…</t>
+    <t>Agri-food digital marketing: internet and social networks. Transform a traditional company PROGRAM | REGISTRATION and INFORMATION at esexag_vilareal…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agri-food-digital-marketing-internet-and-social-networks</t>
   </si>
   <si>
     <t>Workshop on new agri-food business ideas</t>
   </si>
   <si>
-    <t>Tue, 04/16/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/19/2024 - 13:00</t>
+    <t>Tue, 16 Apr 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 19 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>Atzeneta del Maestrat</t>
   </si>
   <si>
     <t>Workshop on new agri-food business ideas. Theory and practice PROGRAM | REGISTRATION and INFORMATION at esexag_vilareal@gva.es | 964336620 | House of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-new-agri-food-business-ideas</t>
   </si>
   <si>
     <t>How to develop a successful European proposal?</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/23/2024 - 13:30</t>
+    <t>Mon, 15 Apr 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 23 Apr 2024 - 13:30</t>
   </si>
   <si>
     <t>Sala de Juntas de la Escuela Politécnica de Ingeniería de Gijón. Edificio polivalente</t>
   </si>
   <si>
     <t>16-hour theoretical and practical course to learn the keys to submitting a proposal for the Horizon Europe Programme. PROGRAM | REGISTRATION |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-develop-successful-european-proposal</t>
   </si>
   <si>
     <t>Development of New Food Products</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/17/2024 - 15:00</t>
+    <t>Mon, 15 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>The general objective of the 60-hour in-person course is to provide knowledge, skills and tools necessary to understand and apply innovation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/development-new-food-products</t>
   </si>
   <si>
     <t>New obligations in fertilization</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/18/2024 - 13:00</t>
+    <t>Wed, 10 Apr 2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>The implications that the new legislation has for the fertilization of crop fields will be discussed: Royal Decree 1051/2022, of December 27, which…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-obligations-fertilization</t>
   </si>
   <si>
     <t>Application of energy efficiency and sustainability methodologies in the use of water for irrigation</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/11/2024 - 20:00</t>
+    <t>Wed, 10 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>In recent years, energy efficiency methodologies, such as photovoltaics and others, have been applied, as well as water use from a sustainable point…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-energy-efficiency-and-sustainability-methodologies-use-water</t>
   </si>
   <si>
     <t>Sustainability and precision agriculture</t>
   </si>
   <si>
-    <t>Tue, 04/09/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 04/09/2024 - 13:30</t>
+    <t>Tue, 9 Apr 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 9 Apr 2024 - 13:30</t>
   </si>
   <si>
     <t>Coop. Alcamancha - Carrascosa del Campo, Cuenca</t>
   </si>
   <si>
     <t>Course in which the application of technology in agriculture is analyzed to obtain data that allows us to understand the variations of soil and crops…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-and-precision-agriculture</t>
   </si>
   <si>
     <t>Specialized Training in Energy Efficiency</t>
   </si>
   <si>
-    <t>Tue, 04/09/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/21/2024 - 15:00</t>
+    <t>Tue, 9 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 May 2024 - 15:00</t>
   </si>
   <si>
     <t>Specialized 50-hour course that addresses various aspects related to savings and efficiency in the Andalusian agricultural sector: tractor,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-energy-efficiency</t>
   </si>
   <si>
     <t>Ecological production</t>
   </si>
   <si>
-    <t>Wed, 04/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 23:00</t>
+    <t>Wed, 3 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 23:00</t>
   </si>
   <si>
     <t>80-hour online training for professionals who wish to manage a farm in organic production, which aims to offer the necessary knowledge to be able to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecological-production</t>
   </si>
   <si>
     <t>Cross-training for farm advisory services *Various editions*</t>
   </si>
   <si>
-    <t>Tue, 04/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/04/2024 - 15:00</t>
+    <t>Tue, 2 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 4 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Content ( check dates of various editions ) Farm Advisory Service Program, Incorporation of Young People and Conditionality Controls in Agriculture…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cross-training-farm-advisory-services-various-editions</t>
   </si>
   <si>
     <t>Specialization in Business Innovation Management</t>
   </si>
   <si>
     <t>The main objective of the in-person Course is to train innovation managers so that they are capable of carrying out both the strategic approach to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialization-business-innovation-management</t>
   </si>
   <si>
     <t>Future challenges in extensive agriculture from a technical point of view</t>
   </si>
   <si>
-    <t>Thu, 03/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/21/2024 - 14:00</t>
+    <t>Thu, 21 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 Mar 2024 - 14:00</t>
   </si>
   <si>
     <t>Arkaute</t>
   </si>
   <si>
     <t>Climate change: produce more with fewer resources (new varieties, responsible use of resources, digitalization...) Chapel Room. NEIKER . Arkaute Agri…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/future-challenges-extensive-agriculture-technical-point-view</t>
   </si>
   <si>
     <t>Adaptation of the vineyard to climate change. Work and experimentation in Rioja Alavesa</t>
   </si>
   <si>
-    <t>Tue, 03/12/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/12/2024 - 14:30</t>
+    <t>Tue, 12 Mar 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 14:30</t>
   </si>
   <si>
     <t>Laguardia</t>
   </si>
   <si>
     <t>The recovery of viticultural diversity can be a key element when facing processes of change in our vineyards, such as, for example, in adapting to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/adaptation-vineyard-climate-change-work-and-experimentation-rioja-alavesa</t>
   </si>
   <si>
     <t>Traceability in the winery and its relationship with the electronic winery book</t>
   </si>
   <si>
-    <t>Mon, 03/11/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/12/2024 - 20:00</t>
+    <t>Mon, 11 Mar 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 20:00</t>
   </si>
   <si>
     <t>Traceability in the winery: Food safety; Main physical, chemical and microbiological contaminants in the winery; Preparation processes; Work protocol…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/traceability-winery-and-its-relationship-electronic-winery-book</t>
   </si>
   <si>
     <t>Drone handling course "FADEMUR Vuela" (Extremadura, Castilla-La Mancha, La Rioja)</t>
   </si>
   <si>
-    <t>Tue, 03/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/08/2024 - 20:00</t>
+    <t>Tue, 5 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 8 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>In person, Blended learning</t>
   </si>
   <si>
     <t>To promote rural women drone pilots, 3 piloting and specialization courses in precision agriculture or audiovisual purposes are being developed.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-handling-course-fademur-vuela-extremadura-castilla-la-mancha-la-rioja</t>
   </si>
   <si>
     <t>Introduction to organic farming</t>
   </si>
   <si>
-    <t>Mon, 03/04/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/14/2024 - 19:00</t>
+    <t>Mon, 4 Mar 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>Castalia</t>
   </si>
   <si>
     <t>Introduction to organic farming. Biodiversity and traditional varieties. PROGRAM | REGISTRATION | INFORMATION at esexag_elx@gva.es | 966907980 |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming</t>
   </si>
   <si>
-    <t>Mon, 03/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/06/2024 - 19:00</t>
+    <t>Mon, 4 Mar 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 6 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>Villena</t>
   </si>
   <si>
-    <t>Agri-food digital marketing: internet and social networks. Transform a traditional company. PROGRAM | REGISTRATION and INFORMATION at esexag_elx@gva.…</t>
+    <t>Agri-food digital marketing: internet and social networks. Transform a traditional company. PROGRAM | REGISTRATION and INFORMATION at esexag_elx@gva…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agri-food-digital-marketing-internet-and-social-networks-0</t>
   </si>
   <si>
     <t>Advice Course in Organic Agriculture</t>
   </si>
   <si>
-    <t>Fri, 03/01/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 23:59</t>
+    <t>Fri, 1 Mar 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 23:59</t>
   </si>
   <si>
     <t>The objective of this online course of the Virtual Campus of the Ministry of Agriculture, Fisheries and Food is to offer an overview of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-course-organic-agriculture-0</t>
   </si>
   <si>
     <t>Advisory Course for Agricultural and Livestock Operations</t>
   </si>
   <si>
     <t>The objective of this online course of the Virtual Campus of the Ministry of Agriculture, Fisheries and Food is to offer an overview of the operation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advisory-course-agricultural-and-livestock-operations</t>
   </si>
   <si>
     <t>Introduction to Precision Agriculture Technologies</t>
   </si>
   <si>
-    <t>Mon, 02/26/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/29/2024 - 14:00</t>
+    <t>Mon, 26 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Introduction course to precision agriculture technologies. Limited capacity. REGISTRATION at iriaf.albaladejito.formacion@jccm.es and 969177767 |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-precision-agriculture-technologies</t>
   </si>
   <si>
     <t>Precision viticulture</t>
   </si>
   <si>
-    <t>Tue, 02/20/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/20/2024 - 20:00</t>
+    <t>Tue, 20 Feb 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 Feb 2024 - 20:00</t>
   </si>
   <si>
     <t>Fundamentals of Precision Viticulture.; Study of the soil, plant material and irrigation through precision viticulture.; Remote sensing in precision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-viticulture</t>
   </si>
   <si>
-    <t>Tue, 02/20/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/20/2024 - 12:00</t>
+    <t>Tue, 20 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 Feb 2024 - 12:00</t>
   </si>
   <si>
     <t>During this day, we will have the opportunity to meet a series of key actors and experts to reveal the keys to the energy transition through data.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/saving-energy-agri-food-industry-through-use-data</t>
   </si>
   <si>
     <t>Introduction course to geographic information systems</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/23/2024 - 21:00</t>
+    <t>Mon, 19 Feb 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 23 Feb 2024 - 21:00</t>
   </si>
   <si>
     <t>The objective of the course is to collect, analyze and manage layered geographic data. Creation of cartographic maps according to our use needs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-course-geographic-information-systems</t>
   </si>
   <si>
     <t>Marketing of agricultural and food products</t>
   </si>
   <si>
-    <t>Wed, 02/21/2024 - 19:00</t>
+    <t>Wed, 21 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Casas Altas</t>
   </si>
   <si>
     <t>New concepts of agri-food marketing, products and foods PROGRAM | REGISTRATION and INFORMATION at esexag_carcaixent@gva.es | 962469860 | Commonwealth…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/marketing-agricultural-and-food-products</t>
   </si>
   <si>
     <t>Yogurt and fermented milk technology</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>The course covers the knowledge of the physical-chemical and microbiological characteristics of yogurts and fermented milks and analyzes the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/yogurt-and-fermented-milk-technology</t>
   </si>
   <si>
     <t>Approach to detection: counseling support tools</t>
   </si>
   <si>
-    <t>Sun, 02/18/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Sun, 02/18/2024 - 19:00</t>
+    <t>Sun, 18 Feb 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Sun, 18 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Initial and general knowledge about remote sensing with which to have the basic foundations to take advantage of satellite images and know tools to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/approach-detection-counseling-support-tools</t>
   </si>
   <si>
     <t>Agronomic quality of irrigation water</t>
   </si>
   <si>
-    <t>Tue, 12/19/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/22/2023 - 14:00</t>
+    <t>Tue, 19 Dec 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 Dec 2023 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Málaga</t>
   </si>
   <si>
     <t>Contents (20 hours): Taking samples and sending them to the laboratory. Analytical results and interpretation: Indices. Combined standards in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agronomic-quality-irrigation-water</t>
   </si>
   <si>
     <t>ATEX Course in the Agri-Food Industry</t>
   </si>
   <si>
-    <t>Mon, 11/06/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>Sat, 10/14/2023 - 19:00</t>
+    <t>Mon, 6 Nov 2023 - 16:00</t>
+  </si>
+  <si>
+    <t>Sat, 14 Oct 2023 - 19:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION Explosions are a risk in the agri-food industry, although they occur infrequently, when they do occur they have catastrophic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/atex-course-agri-food-industry</t>
   </si>
   <si>
     <t>Integration of the Water-Energy-Food-Ecosystem (WEFE) nexus approach in Mediterranean irrigated agriculture</t>
   </si>
   <si>
-    <t>Mon, 11/06/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/10/2023 - 17:00</t>
+    <t>Mon, 6 Nov 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 10 Nov 2023 - 17:00</t>
   </si>
   <si>
     <t>Key reasons to attend this course Get deep insights into the complex challenges surrounding the WEFE nexus in Mediterranean irrigated agriculture and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integration-water-energy-food-ecosystem-wefe-nexus-approach-mediterranean</t>
   </si>
   <si>
     <t>IV Edition. QGIS Online Course applied to precision agriculture. Level 1.</t>
   </si>
   <si>
-    <t>Mon, 10/16/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/27/2023 - 20:00</t>
+    <t>Mon, 16 Oct 2023 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 27 Nov 2023 - 20:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION The course program that we now propose is based on the presentation of free software known as QGIS. The QGIS program has a series…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iv-edition-qgis-online-course-applied-precision-agriculture-level-1</t>
   </si>
   <si>
     <t>Calculation of water needs and irrigation programming</t>
   </si>
   <si>
-    <t>Sun, 06/04/2023 - 12:00</t>
+    <t>Sun, 4 Jun 2023 - 12:00</t>
   </si>
   <si>
     <t>The global strategy to guarantee the supply of food to the current population inevitably contemplates a parallel increase in agricultural production…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/calculation-water-needs-and-irrigation-programming</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN RUMINANT LIVESTOCK FARMS</t>
   </si>
   <si>
-    <t>Mon, 05/22/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/25/2023 - 00:00</t>
+    <t>Mon, 22 May 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 May 2023 - 00:00</t>
   </si>
   <si>
     <t>Jerez de la Frontera (Cádiz)</t>
   </si>
   <si>
     <t>Code: 2023KBG30901 Edition : 1 Municipality : JEREZ DE LA FRONTERA Province: CADIZ Center: IFAPA Rancho de la Merced Center Start date: 05/22/2023…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-ruminant-livestock-farms</t>
   </si>
   <si>
-    <t>Wed, 05/10/2023 - 00:00</t>
+    <t>Wed, 10 May 2023 - 00:00</t>
   </si>
   <si>
     <t>The objective of this course is to offer an overview of the regulation of organic agricultural production, and the basic foundations of this type of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-course-organic-agriculture</t>
   </si>
   <si>
     <t>Applications of drones in rural areas</t>
   </si>
   <si>
-    <t>Mon, 12/19/2022 - 08:30</t>
-[...2 lines deleted...]
-    <t>Wed, 12/21/2022 - 13:30</t>
+    <t>Mon, 19 Dec 2022 - 08:30</t>
+  </si>
+  <si>
+    <t>Wed, 21 Dec 2022 - 13:30</t>
   </si>
   <si>
     <t>Llombai, Valencia</t>
   </si>
   <si>
     <t>The EFA Valencian Community Federation programs the 16-hour in-person training activity "Applications of drones in rural areas" with the following…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/applications-drones-rural-areas</t>
   </si>
   <si>
     <t>Digital tools applied to agriculture</t>
   </si>
   <si>
-    <t>Wed, 12/14/2022 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/16/2022 - 14:30</t>
+    <t>Wed, 14 Dec 2022 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 16 Dec 2022 - 14:30</t>
   </si>
   <si>
     <t>The EFA Valencian Community Federation programs the 16-hour in-person training activity "Digital tools applied to agriculture" with the following…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-tools-applied-agriculture</t>
   </si>
   <si>
     <t>Strategies to improve crop yields</t>
   </si>
   <si>
-    <t>Wed, 11/16/2022 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/16/2022 - 17:00</t>
+    <t>Wed, 16 Nov 2022 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 16 Nov 2022 - 17:00</t>
   </si>
   <si>
     <t>Webinar. Strategies to improve crop yields Cases will be presented explaining how BeCrop® technology was used to develop effective strategies for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/strategies-improve-crop-yields</t>
   </si>
   <si>
     <t>Organic production of dairy goats</t>
   </si>
   <si>
-    <t>Mon, 10/10/2022 - 00:00</t>
+    <t>Mon, 10 Oct 2022 - 00:00</t>
   </si>
   <si>
     <t>https://www.agroecologia.net/evento/curso-caprino-leche-ev22/?instance_id=436</t>
   </si>
   <si>
     <t>The Spanish Society of Organic Agriculture and Agroecology (SEAE) offers a series of free courses aimed at unemployed people in Extremadura, on…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-dairy-goats</t>
   </si>
   <si>
     <t>Introduction Course to the Digital Field Notebook for Farmers</t>
   </si>
   <si>
-    <t>Fri, 10/07/2022 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/07/2022 - 10:15</t>
+    <t>Fri, 7 Oct 2022 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Oct 2022 - 10:15</t>
   </si>
   <si>
     <t>Agroslab</t>
   </si>
   <si>
-    <t>The entry into force of the CHALLENGE in the Treatment Sector in November of last year has meant a relevant change in the situation of those “…</t>
+    <t>The entry into force of the CHALLENGE in the Treatment Sector in November of last year has meant a relevant change in the situation of those…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-course-digital-field-notebook-farmers</t>
   </si>
   <si>
     <t>New technologies and practices for family farming</t>
   </si>
   <si>
-    <t>Tue, 06/07/2022 - 12:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/30/2022 - 12:00</t>
+    <t>Tue, 7 Jun 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>Fri, 30 Dec 2022 - 12:00</t>
   </si>
   <si>
     <t>The 20-hour self-learning course seeks to promote the innovation ecosystem with respect to the agents involved in family farming and encourage the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-technologies-and-practices-family-farming</t>
   </si>
   <si>
     <t>Use of geographic information in agri-food cooperatives in ArcGis Hub environment</t>
   </si>
   <si>
-    <t>Fri, 05/20/2022 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/01/2023 - 13:30</t>
+    <t>Fri, 20 May 2022 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 1 Jun 2023 - 13:30</t>
   </si>
   <si>
     <t>By virtue of the execution of non-regulated training actions and acquisition of skills in digitalization within the digitalization package promoted…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-geographic-information-agri-food-cooperatives-arcgis-hub-environment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -5351,9308 +5414,9428 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J322"/>
+  <dimension ref="A1:J326"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J322"/>
+      <selection activeCell="A1" sqref="A1:J326"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="219.375" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="1" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="I2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="1"/>
-[...1 lines deleted...]
-      <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="1" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="F6" s="1" t="s">
         <v>43</v>
       </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D7" s="1"/>
-[...1 lines deleted...]
-      <c r="F7" s="1"/>
+      <c r="E7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="G7" s="1" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="E8" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="F8" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      <c r="F9" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>63</v>
+      </c>
       <c r="G9" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="F10" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="G10" s="1" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>74</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="E12" s="1" t="s">
+      <c r="G12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="F12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="1" t="s">
+      <c r="J13" s="1" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>91</v>
-      </c>
-[...19 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="F15" s="1"/>
+      <c r="G15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I15" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="J15" s="1" t="s">
         <v>98</v>
-      </c>
-[...19 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="J16" s="1" t="s">
         <v>105</v>
-      </c>
-[...16 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="J17" s="1" t="s">
         <v>110</v>
-      </c>
-[...22 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="H18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="J18" s="1" t="s">
         <v>117</v>
-      </c>
-[...17 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="E19" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="1" t="s">
+      <c r="F19" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="E19" s="1" t="s">
+      <c r="G19" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I19" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="F19" s="1" t="s">
+      <c r="J19" s="1" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="D21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="G21" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I21" s="1" t="s">
+      <c r="J21" s="1" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>141</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="E23" s="1" t="s">
+      <c r="F23" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="F23" s="1" t="s">
+      <c r="G23" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="G23" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I23" s="1" t="s">
+      <c r="J23" s="1" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="D25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="J25" s="1" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...3 lines deleted...]
-      <c r="E26" s="1"/>
+      <c r="D26" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>96</v>
+      </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I26" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="J26" s="1" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="C27" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D27" s="1"/>
-      <c r="E27" s="1"/>
+      <c r="E27" s="1" t="s">
+        <v>169</v>
+      </c>
       <c r="F27" s="1" t="s">
-        <v>29</v>
+        <v>170</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      <c r="E28" s="1"/>
+        <v>174</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>177</v>
+      </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>178</v>
+        <v>129</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>186</v>
-[...8 lines deleted...]
-      <c r="F31" s="1"/>
+        <v>189</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G31" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>131</v>
+        <v>195</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>191</v>
-[...9 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>199</v>
-[...7 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="C35" s="1"/>
       <c r="D35" s="1" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>204</v>
-[...9 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
       <c r="G36" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="J36" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-      <c r="E37" s="1"/>
+        <v>213</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>146</v>
+      </c>
       <c r="F37" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C38" s="1"/>
-      <c r="D38" s="1"/>
-      <c r="E38" s="1"/>
+      <c r="D38" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-      <c r="E39" s="1"/>
+        <v>226</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>227</v>
+      </c>
       <c r="F39" s="1" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>230</v>
-[...6 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
       <c r="F40" s="1" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="D41" s="1"/>
-[...1 lines deleted...]
-      <c r="F41" s="1"/>
+      <c r="D41" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>237</v>
+      </c>
       <c r="G41" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>242</v>
-[...6 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
       <c r="F43" s="1" t="s">
-        <v>212</v>
+        <v>12</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      <c r="F44" s="1"/>
+        <v>251</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>237</v>
+      </c>
       <c r="G44" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="B45" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>256</v>
-[...12 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>123</v>
+        <v>49</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>195</v>
+        <v>237</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>267</v>
-[...7 lines deleted...]
-      <c r="F48" s="1" t="s">
         <v>268</v>
       </c>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
       <c r="G48" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>269</v>
       </c>
       <c r="J48" s="1" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
         <v>271</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="D49" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>274</v>
       </c>
       <c r="J49" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="D50" s="1"/>
-[...1 lines deleted...]
-      <c r="F50" s="1"/>
+      <c r="D50" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>237</v>
+      </c>
       <c r="G50" s="1" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>279</v>
       </c>
       <c r="J50" s="1" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D51" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="E51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I51" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="G51" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I51" s="1" t="s">
+      <c r="J51" s="1" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="D52" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F52" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="D52" s="1"/>
-[...1 lines deleted...]
-      <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>290</v>
       </c>
       <c r="J52" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="D53" s="1"/>
-[...1 lines deleted...]
-      <c r="F53" s="1"/>
+      <c r="D53" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>237</v>
+      </c>
       <c r="G53" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>295</v>
       </c>
       <c r="J53" s="1" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>189</v>
+        <v>297</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>131</v>
+        <v>300</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-      <c r="E55" s="1"/>
+        <v>304</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>169</v>
+      </c>
       <c r="F55" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D56" s="1"/>
-      <c r="E56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
       <c r="G56" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="C57" s="1"/>
+        <v>314</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>315</v>
+      </c>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>316</v>
+        <v>211</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>319</v>
+        <v>153</v>
       </c>
       <c r="J58" s="1" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
         <v>321</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="E59" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F59" s="1" t="s">
+      <c r="G59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I59" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="G59" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I59" s="1" t="s">
+      <c r="J59" s="1" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B60" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="C60" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="D60" s="1"/>
+      <c r="E60" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="D60" s="1"/>
-[...1 lines deleted...]
-      <c r="F60" s="1"/>
+      <c r="F60" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G60" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>331</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
         <v>333</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I61" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="D61" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F61" s="1" t="s">
+      <c r="J61" s="1" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I62" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="J62" s="1" t="s">
         <v>341</v>
-      </c>
-[...19 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="G63" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I63" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="1" t="s">
+      <c r="J63" s="1" t="s">
         <v>348</v>
-      </c>
-[...16 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I64" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="B64" s="1" t="s">
+      <c r="J64" s="1" t="s">
         <v>353</v>
-      </c>
-[...22 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="G65" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I65" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="C65" s="1" t="s">
+      <c r="J65" s="1" t="s">
         <v>359</v>
-      </c>
-[...17 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="B66" s="1" t="s">
+      <c r="D66" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="C66" s="1" t="s">
+      <c r="E66" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="D66" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G66" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>365</v>
       </c>
       <c r="J66" s="1" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
         <v>367</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="E67" s="1"/>
+        <v>226</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>369</v>
+      </c>
       <c r="F67" s="1" t="s">
-        <v>303</v>
+        <v>370</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>363</v>
+        <v>374</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="E68" s="1"/>
+        <v>368</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>330</v>
+      </c>
       <c r="F68" s="1" t="s">
-        <v>303</v>
+        <v>375</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>79</v>
+        <v>345</v>
       </c>
       <c r="E69" s="1"/>
-      <c r="F69" s="1"/>
+      <c r="F69" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G69" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1" t="s">
-        <v>29</v>
+        <v>324</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="D71" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="E71" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G71" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="D72" s="1"/>
       <c r="E72" s="1"/>
-      <c r="F72" s="1"/>
+      <c r="F72" s="1" t="s">
+        <v>324</v>
+      </c>
       <c r="G72" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D73" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H73" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E73" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I73" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="D74" s="1"/>
+        <v>399</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E74" s="1"/>
-      <c r="F74" s="1"/>
+      <c r="F74" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G74" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>154</v>
+        <v>345</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>155</v>
+        <v>330</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>404</v>
+        <v>346</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>405</v>
       </c>
       <c r="J75" s="1" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
         <v>407</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E76" s="1"/>
+      <c r="F76" s="1"/>
+      <c r="G76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I76" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="D76" s="1"/>
-[...10 lines deleted...]
-      <c r="I76" s="1" t="s">
+      <c r="J76" s="1" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>381</v>
+        <v>411</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>154</v>
+        <v>19</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>155</v>
+        <v>20</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>414</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>415</v>
       </c>
       <c r="J77" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>420</v>
       </c>
       <c r="J78" s="1" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>79</v>
+        <v>176</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>424</v>
+        <v>177</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>425</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>426</v>
       </c>
       <c r="J79" s="1" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
         <v>428</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>431</v>
       </c>
       <c r="J80" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B81" s="1" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D81" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="F81" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="E81" s="1" t="s">
+      <c r="G81" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I81" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="F81" s="1" t="s">
+      <c r="J81" s="1" t="s">
         <v>437</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
       <c r="D82" s="1"/>
       <c r="E82" s="1"/>
-      <c r="F82" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F82" s="1"/>
       <c r="G82" s="1" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E83" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="F83" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="G83" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I83" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="D83" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I83" s="1" t="s">
+      <c r="J83" s="1" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B84" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="B84" s="1" t="s">
+      <c r="C84" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+      <c r="F84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I84" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="D84" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F84" s="1" t="s">
+      <c r="J84" s="1" t="s">
         <v>453</v>
-      </c>
-[...10 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="B85" s="1" t="s">
+      <c r="E85" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="F85" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="D85" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G85" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>459</v>
       </c>
       <c r="J85" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D86" s="1"/>
       <c r="E86" s="1"/>
       <c r="F86" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>464</v>
       </c>
       <c r="J86" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="D87" s="1"/>
+      <c r="D87" s="1" t="s">
+        <v>456</v>
+      </c>
       <c r="E87" s="1"/>
-      <c r="F87" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F87" s="1"/>
       <c r="G87" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>469</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
-        <v>281</v>
+        <v>471</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-      <c r="E88" s="1"/>
+        <v>473</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="F88" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>285</v>
+        <v>475</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="1"/>
       <c r="F89" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="1"/>
       <c r="F90" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="1"/>
       <c r="F91" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>469</v>
+        <v>490</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1" t="s">
-        <v>489</v>
+        <v>302</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>491</v>
-[...6 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1"/>
       <c r="F92" s="1" t="s">
-        <v>72</v>
+        <v>494</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>492</v>
+        <v>306</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="D93" s="1"/>
       <c r="E93" s="1"/>
-      <c r="F93" s="1"/>
+      <c r="F93" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G93" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1"/>
       <c r="F94" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>505</v>
-[...3 lines deleted...]
-      </c>
+        <v>508</v>
+      </c>
+      <c r="D95" s="1"/>
       <c r="E95" s="1"/>
       <c r="F95" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-      <c r="E96" s="1"/>
+        <v>512</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>96</v>
+      </c>
       <c r="F96" s="1" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="1"/>
-      <c r="F97" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F97" s="1"/>
       <c r="G97" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="J97" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="1"/>
       <c r="F98" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>524</v>
-[...1 lines deleted...]
-      <c r="D99" s="1"/>
+        <v>526</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E99" s="1"/>
       <c r="F99" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D100" s="1"/>
       <c r="E100" s="1"/>
-      <c r="F100" s="1"/>
+      <c r="F100" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G100" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D101" s="1"/>
       <c r="E101" s="1"/>
       <c r="F101" s="1" t="s">
-        <v>303</v>
+        <v>12</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>505</v>
-[...6 lines deleted...]
-      </c>
+        <v>540</v>
+      </c>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1"/>
       <c r="F102" s="1" t="s">
-        <v>540</v>
+        <v>12</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>541</v>
       </c>
       <c r="J102" s="1" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1" t="s">
         <v>543</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="D103" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E103" s="1" t="s">
+      <c r="D103" s="1"/>
+      <c r="E103" s="1"/>
+      <c r="F103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I103" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="F103" s="1" t="s">
-[...8 lines deleted...]
-      <c r="I103" s="1" t="s">
+      <c r="J103" s="1" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B104" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="B104" s="1" t="s">
+      <c r="C104" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="1"/>
+      <c r="E104" s="1"/>
+      <c r="F104" s="1"/>
+      <c r="G104" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I104" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="D104" s="1" t="s">
+      <c r="J104" s="1" t="s">
         <v>552</v>
-      </c>
-[...16 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1"/>
+      <c r="F105" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J105" s="1" t="s">
         <v>557</v>
-      </c>
-[...25 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-      <c r="E106" s="1"/>
+        <v>526</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>560</v>
+      </c>
       <c r="F106" s="1" t="s">
-        <v>29</v>
+        <v>561</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I107" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="J107" s="1" t="s">
         <v>569</v>
-      </c>
-[...21 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E108" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="B108" s="1" t="s">
+      <c r="F108" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="G108" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I108" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="D108" s="1"/>
-[...10 lines deleted...]
-      <c r="I108" s="1" t="s">
+      <c r="J108" s="1" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B109" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="B109" s="1" t="s">
+      <c r="C109" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="C109" s="1" t="s">
+      <c r="D109" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E109" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="D109" s="1"/>
-[...1 lines deleted...]
-      <c r="F109" s="1"/>
+      <c r="F109" s="1" t="s">
+        <v>582</v>
+      </c>
       <c r="G109" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D110" s="1"/>
       <c r="E110" s="1"/>
-      <c r="F110" s="1"/>
+      <c r="F110" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G110" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="J110" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>591</v>
-[...3 lines deleted...]
-      </c>
+        <v>592</v>
+      </c>
+      <c r="D111" s="1"/>
       <c r="E111" s="1"/>
-      <c r="F111" s="1"/>
+      <c r="F111" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G111" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="J111" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D112" s="1"/>
       <c r="E112" s="1"/>
       <c r="F112" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="D113" s="1"/>
       <c r="E113" s="1"/>
       <c r="F113" s="1"/>
       <c r="G113" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="J113" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>605</v>
-[...9 lines deleted...]
-      </c>
+        <v>607</v>
+      </c>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1"/>
+      <c r="F114" s="1"/>
       <c r="G114" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="J114" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="E115" s="1"/>
+      <c r="F115" s="1"/>
       <c r="G115" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="J115" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>616</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="D116" s="1"/>
       <c r="E116" s="1"/>
-      <c r="F116" s="1"/>
+      <c r="F116" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G116" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>621</v>
+        <v>602</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="F117" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E117" s="1"/>
+      <c r="F117" s="1"/>
+      <c r="G117" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I117" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="G117" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I117" s="1" t="s">
+      <c r="J117" s="1" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="B118" s="1" t="s">
+      <c r="C118" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F118" s="1" t="s">
         <v>627</v>
       </c>
-      <c r="D118" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F118" s="1" t="s">
+      <c r="G118" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I118" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="G118" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I118" s="1" t="s">
+      <c r="J118" s="1" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B119" s="1" t="s">
         <v>631</v>
       </c>
-      <c r="B119" s="1" t="s">
+      <c r="C119" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="D119" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I119" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="D119" s="1"/>
-[...10 lines deleted...]
-      <c r="I119" s="1" t="s">
+      <c r="J119" s="1" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B120" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="B120" s="1" t="s">
+      <c r="C120" s="1" t="s">
         <v>637</v>
       </c>
-      <c r="C120" s="1" t="s">
+      <c r="D120" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E120" s="1"/>
+      <c r="F120" s="1"/>
+      <c r="G120" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I120" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="D120" s="1"/>
-[...10 lines deleted...]
-      <c r="I120" s="1" t="s">
+      <c r="J120" s="1" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="B121" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="B121" s="1" t="s">
+      <c r="C121" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="C121" s="1" t="s">
+      <c r="D121" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F121" s="1" t="s">
         <v>643</v>
       </c>
-      <c r="D121" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G121" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>644</v>
       </c>
       <c r="J121" s="1" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1" t="s">
         <v>646</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>647</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="D122" s="1"/>
-      <c r="E122" s="1"/>
+      <c r="D122" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>560</v>
+      </c>
       <c r="F122" s="1" t="s">
-        <v>29</v>
+        <v>649</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>663</v>
-[...6 lines deleted...]
-      </c>
+        <v>664</v>
+      </c>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1"/>
       <c r="F125" s="1" t="s">
-        <v>664</v>
+        <v>12</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>665</v>
       </c>
       <c r="J125" s="1" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
         <v>667</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="D126" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1"/>
       <c r="F126" s="1" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>670</v>
       </c>
       <c r="J126" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I127" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="J127" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-      <c r="E129" s="1"/>
+        <v>684</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="F129" s="1" t="s">
-        <v>29</v>
+        <v>685</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-      <c r="E130" s="1"/>
+        <v>690</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>96</v>
+      </c>
       <c r="F130" s="1" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I130" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="J130" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D131" s="1"/>
       <c r="E131" s="1"/>
       <c r="F131" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="D132" s="1"/>
       <c r="E132" s="1"/>
       <c r="F132" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>700</v>
-[...6 lines deleted...]
-      </c>
+        <v>704</v>
+      </c>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1"/>
       <c r="F133" s="1" t="s">
-        <v>702</v>
+        <v>12</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>707</v>
-[...6 lines deleted...]
-      </c>
+        <v>709</v>
+      </c>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1"/>
       <c r="F134" s="1" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="D135" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1"/>
       <c r="F135" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I135" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="G135" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I135" s="1" t="s">
+      <c r="J135" s="1" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1"/>
+      <c r="F136" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I136" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="J136" s="1" t="s">
         <v>718</v>
-      </c>
-[...22 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="F137" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="G137" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I137" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="C137" s="1" t="s">
+      <c r="J137" s="1" t="s">
         <v>725</v>
-      </c>
-[...19 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="D138" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F138" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="C138" s="1" t="s">
+      <c r="G138" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I138" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="D138" s="1"/>
-[...10 lines deleted...]
-      <c r="I138" s="1" t="s">
+      <c r="J138" s="1" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="F139" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="D139" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F139" s="1" t="s">
+      <c r="G139" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I139" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="G139" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I139" s="1" t="s">
+      <c r="J139" s="1" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="B140" s="1" t="s">
+      <c r="C140" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="C140" s="1"/>
       <c r="D140" s="1" t="s">
-        <v>79</v>
+        <v>168</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F140" s="1"/>
+        <v>169</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>741</v>
+      </c>
       <c r="G140" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-      <c r="E141" s="1"/>
+        <v>746</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>96</v>
+      </c>
       <c r="F141" s="1" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>750</v>
-[...6 lines deleted...]
-      </c>
+        <v>751</v>
+      </c>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1"/>
       <c r="F142" s="1" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>752</v>
       </c>
       <c r="J142" s="1" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1" t="s">
         <v>754</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="C143" s="1"/>
-[...2 lines deleted...]
-      <c r="F143" s="1"/>
+      <c r="C143" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>757</v>
+      </c>
       <c r="G143" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>759</v>
-[...3 lines deleted...]
-      </c>
+        <v>761</v>
+      </c>
+      <c r="C144" s="1"/>
       <c r="D144" s="1" t="s">
-        <v>146</v>
+        <v>49</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>539</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="F144" s="1"/>
       <c r="G144" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>762</v>
       </c>
       <c r="J144" s="1" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1" t="s">
         <v>764</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>766</v>
       </c>
-      <c r="D145" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1"/>
       <c r="F145" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I145" s="1" t="s">
         <v>767</v>
       </c>
-      <c r="G145" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I145" s="1" t="s">
+      <c r="J145" s="1" t="s">
         <v>768</v>
-      </c>
-[...1 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="B146" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="B146" s="1" t="s">
+      <c r="C146" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F146" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="D146" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F146" s="1"/>
       <c r="G146" s="1" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>773</v>
       </c>
       <c r="J146" s="1" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1" t="s">
         <v>775</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="C147" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C147" s="1"/>
       <c r="D147" s="1"/>
       <c r="E147" s="1"/>
       <c r="F147" s="1"/>
       <c r="G147" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I147" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="J147" s="1" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B148" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="B148" s="1" t="s">
+      <c r="C148" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="C148" s="1" t="s">
+      <c r="D148" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="F148" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="D148" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G148" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>783</v>
       </c>
       <c r="J148" s="1" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1" t="s">
         <v>785</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>787</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>324</v>
+        <v>168</v>
       </c>
       <c r="E149" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F149" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="F149" s="1" t="s">
+      <c r="G149" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I149" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="G149" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I149" s="1" t="s">
+      <c r="J149" s="1" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B150" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="B150" s="1" t="s">
+      <c r="C150" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="C150" s="1" t="s">
-[...3 lines deleted...]
-      <c r="E150" s="1"/>
+      <c r="D150" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>169</v>
+      </c>
       <c r="F150" s="1"/>
       <c r="G150" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I150" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="J150" s="1" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B151" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="B151" s="1" t="s">
+      <c r="C151" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="C151" s="1" t="s">
+      <c r="D151" s="1"/>
+      <c r="E151" s="1"/>
+      <c r="F151" s="1"/>
+      <c r="G151" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I151" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="D151" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F151" s="1" t="s">
+      <c r="J151" s="1" t="s">
         <v>800</v>
-      </c>
-[...10 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="C152" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="B152" s="1" t="s">
+      <c r="D152" s="1"/>
+      <c r="E152" s="1"/>
+      <c r="F152" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I152" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="C152" s="1" t="s">
+      <c r="J152" s="1" t="s">
         <v>805</v>
-      </c>
-[...19 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E153" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="B153" s="1" t="s">
+      <c r="F153" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="C153" s="1" t="s">
+      <c r="G153" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I153" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="D153" s="1"/>
-[...8 lines deleted...]
-      <c r="I153" s="1" t="s">
+      <c r="J153" s="1" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="B154" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="B154" s="1" t="s">
+      <c r="C154" s="1" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
       <c r="D154" s="1"/>
       <c r="E154" s="1"/>
       <c r="F154" s="1"/>
       <c r="G154" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I154" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="J154" s="1" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="B155" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="B155" s="1" t="s">
+      <c r="C155" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="C155" s="1" t="s">
+      <c r="D155" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="F155" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="D155" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F155" s="1" t="s">
+      <c r="G155" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I155" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="G155" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I155" s="1" t="s">
+      <c r="J155" s="1" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B156" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="B156" s="1" t="s">
+      <c r="C156" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="D156" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="F156" s="1" t="s">
         <v>827</v>
       </c>
-      <c r="D156" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F156" s="1" t="s">
+      <c r="G156" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I156" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="G156" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I156" s="1" t="s">
+      <c r="J156" s="1" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="B157" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="B157" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C157" s="1" t="s">
-        <v>827</v>
-[...7 lines deleted...]
-      <c r="F157" s="1" t="s">
         <v>832</v>
       </c>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1"/>
+      <c r="F157" s="1"/>
       <c r="G157" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>833</v>
       </c>
       <c r="J157" s="1" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1" t="s">
         <v>835</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>836</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>837</v>
       </c>
-      <c r="D158" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D158" s="1"/>
       <c r="E158" s="1"/>
       <c r="F158" s="1"/>
       <c r="G158" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>838</v>
       </c>
       <c r="J158" s="1" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1" t="s">
         <v>840</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="F159" s="1"/>
+        <v>345</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>843</v>
+      </c>
       <c r="G159" s="1" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-      <c r="F160" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>849</v>
+      </c>
       <c r="G160" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="F161" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>853</v>
+      </c>
       <c r="G161" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>850</v>
-[...1 lines deleted...]
-      <c r="D162" s="1"/>
+        <v>858</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>176</v>
+      </c>
       <c r="E162" s="1"/>
       <c r="F162" s="1"/>
       <c r="G162" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>827</v>
+        <v>858</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>855</v>
+        <v>34</v>
       </c>
       <c r="E163" s="1"/>
       <c r="F163" s="1"/>
       <c r="G163" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="J163" s="1" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="B164" s="1" t="s">
+      <c r="D164" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E164" s="1"/>
+      <c r="F164" s="1"/>
+      <c r="G164" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I164" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="C164" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J164" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>845</v>
+        <v>866</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="E165" s="1"/>
       <c r="F165" s="1"/>
       <c r="G165" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I165" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="J165" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>870</v>
-[...7 lines deleted...]
-      <c r="F166" s="1" t="s">
         <v>871</v>
       </c>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1"/>
+      <c r="F166" s="1"/>
       <c r="G166" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>872</v>
       </c>
       <c r="J166" s="1" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1" t="s">
         <v>874</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>875</v>
       </c>
       <c r="C167" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="D167" s="1" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E167" s="1"/>
       <c r="F167" s="1"/>
       <c r="G167" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>877</v>
       </c>
       <c r="J167" s="1" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1" t="s">
         <v>879</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="F168" s="1"/>
+        <v>573</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>882</v>
+      </c>
       <c r="G168" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="J168" s="1" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>884</v>
+        <v>866</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="E169" s="1"/>
+      <c r="F169" s="1"/>
       <c r="G169" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="F170" s="1"/>
+        <v>345</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>892</v>
+      </c>
       <c r="G170" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I170" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="J170" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>896</v>
+        <v>345</v>
       </c>
       <c r="E171" s="1"/>
       <c r="F171" s="1"/>
       <c r="G171" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I171" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>154</v>
+        <v>49</v>
       </c>
       <c r="E172" s="1"/>
       <c r="F172" s="1"/>
       <c r="G172" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>903</v>
-[...3 lines deleted...]
-      <c r="F173" s="1"/>
+        <v>905</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>906</v>
+      </c>
       <c r="G173" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I173" s="1" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>154</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="E174" s="1"/>
+      <c r="F174" s="1"/>
       <c r="G174" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I174" s="1" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="J174" s="1" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>552</v>
+        <v>917</v>
       </c>
       <c r="E175" s="1"/>
       <c r="F175" s="1"/>
       <c r="G175" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="B176" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E176" s="1"/>
+      <c r="F176" s="1"/>
+      <c r="G176" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I176" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="C176" s="1" t="s">
-[...17 lines deleted...]
-      <c r="I176" s="1" t="s">
+      <c r="J176" s="1" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B177" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="B177" s="1" t="s">
+      <c r="C177" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="C177" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D177" s="1"/>
       <c r="E177" s="1"/>
       <c r="F177" s="1"/>
       <c r="G177" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>925</v>
       </c>
       <c r="J177" s="1" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1" t="s">
         <v>927</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>928</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>908</v>
+        <v>929</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="F178" s="1"/>
+        <v>176</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>930</v>
+      </c>
       <c r="G178" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>933</v>
-[...1 lines deleted...]
-      <c r="D179" s="1"/>
+        <v>935</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>573</v>
+      </c>
       <c r="E179" s="1"/>
       <c r="F179" s="1"/>
       <c r="G179" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="F180" s="1"/>
+        <v>168</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>941</v>
+      </c>
       <c r="G180" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I180" s="1" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>943</v>
-[...1 lines deleted...]
-      <c r="D181" s="1"/>
+        <v>929</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>345</v>
+      </c>
       <c r="E181" s="1"/>
       <c r="F181" s="1"/>
       <c r="G181" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>947</v>
-[...1 lines deleted...]
-      <c r="D182" s="1"/>
+        <v>929</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E182" s="1"/>
       <c r="F182" s="1"/>
       <c r="G182" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I182" s="1" t="s">
-        <v>939</v>
+        <v>950</v>
       </c>
       <c r="J182" s="1" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="D183" s="1"/>
       <c r="E183" s="1"/>
       <c r="F183" s="1"/>
       <c r="G183" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>939</v>
+        <v>955</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>955</v>
-[...1 lines deleted...]
-      <c r="D184" s="1"/>
+        <v>959</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>168</v>
+      </c>
       <c r="E184" s="1"/>
       <c r="F184" s="1"/>
       <c r="G184" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I184" s="1" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="J184" s="1" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I185" s="1" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="J185" s="1" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="B186" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="B186" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C186" s="1" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="D186" s="1"/>
       <c r="E186" s="1"/>
       <c r="F186" s="1"/>
       <c r="G186" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H186" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I186" s="1" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="J186" s="1" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="D187" s="1"/>
       <c r="E187" s="1"/>
       <c r="F187" s="1"/>
       <c r="G187" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I187" s="1" t="s">
-        <v>970</v>
+        <v>960</v>
       </c>
       <c r="J187" s="1" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D188" s="1"/>
       <c r="E188" s="1"/>
-      <c r="F188" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F188" s="1"/>
       <c r="G188" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="J188" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="D189" s="1"/>
       <c r="E189" s="1"/>
       <c r="F189" s="1"/>
       <c r="G189" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I189" s="1" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="J189" s="1" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="1" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="D190" s="1"/>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I190" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="J190" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D191" s="1"/>
       <c r="E191" s="1"/>
       <c r="F191" s="1"/>
       <c r="G191" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I191" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="J191" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="D192" s="1"/>
       <c r="E192" s="1"/>
-      <c r="F192" s="1"/>
+      <c r="F192" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G192" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I192" s="1" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="J192" s="1" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>997</v>
-[...9 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1"/>
+      <c r="F193" s="1"/>
       <c r="G193" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I193" s="1" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="J193" s="1" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="D194" s="1"/>
       <c r="E194" s="1"/>
       <c r="F194" s="1"/>
       <c r="G194" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I194" s="1" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="J194" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="D195" s="1"/>
       <c r="E195" s="1"/>
       <c r="F195" s="1"/>
       <c r="G195" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>1013</v>
-[...4 lines deleted...]
-      <c r="E196" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1"/>
+      <c r="F196" s="1"/>
+      <c r="G196" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I196" s="1" t="s">
         <v>1014</v>
       </c>
-      <c r="F196" s="1" t="s">
+      <c r="J196" s="1" t="s">
         <v>1015</v>
-      </c>
-[...10 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C197" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="B197" s="1" t="s">
+      <c r="D197" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="F197" s="1" t="s">
         <v>1019</v>
       </c>
-      <c r="C197" s="1" t="s">
+      <c r="G197" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I197" s="1" t="s">
         <v>1020</v>
-      </c>
-[...10 lines deleted...]
-        <v>944</v>
       </c>
       <c r="J197" s="1" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D198" s="1"/>
       <c r="E198" s="1"/>
       <c r="F198" s="1"/>
       <c r="G198" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="J198" s="1" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="D199" s="1"/>
       <c r="E199" s="1"/>
       <c r="F199" s="1"/>
       <c r="G199" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>944</v>
+        <v>1030</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>1033</v>
-[...3 lines deleted...]
-      <c r="F200" s="1"/>
+        <v>1034</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F200" s="1" t="s">
+        <v>1036</v>
+      </c>
       <c r="G200" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="J200" s="1" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1"/>
       <c r="G201" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1039</v>
+        <v>965</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="D202" s="1"/>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I202" s="1" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="J202" s="1" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>1047</v>
-[...9 lines deleted...]
-      </c>
+        <v>1050</v>
+      </c>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1"/>
+      <c r="F203" s="1"/>
       <c r="G203" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I203" s="1" t="s">
-        <v>1048</v>
+        <v>965</v>
       </c>
       <c r="J203" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="D204" s="1"/>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I204" s="1" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="J204" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="D205" s="1"/>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I205" s="1" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="D206" s="1"/>
       <c r="E206" s="1"/>
       <c r="F206" s="1"/>
       <c r="G206" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1066</v>
-[...4 lines deleted...]
-      <c r="G207" s="1"/>
+        <v>1068</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F207" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>115</v>
+      </c>
       <c r="H207" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D209" s="1"/>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I209" s="1" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="J209" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1"/>
       <c r="G210" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I210" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="J210" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
-      <c r="G211" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G211" s="1"/>
       <c r="H211" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I211" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="J211" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="D212" s="1"/>
       <c r="E212" s="1"/>
       <c r="F212" s="1"/>
       <c r="G212" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I212" s="1" t="s">
-        <v>944</v>
+        <v>1093</v>
       </c>
       <c r="J212" s="1" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="D213" s="1"/>
       <c r="E213" s="1"/>
       <c r="F213" s="1"/>
       <c r="G213" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I213" s="1" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="J213" s="1" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="D214" s="1"/>
       <c r="E214" s="1"/>
-      <c r="F214" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F214" s="1"/>
       <c r="G214" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I214" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="J214" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="D215" s="1"/>
       <c r="E215" s="1"/>
       <c r="F215" s="1"/>
       <c r="G215" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I215" s="1" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="J215" s="1" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="D216" s="1"/>
       <c r="E216" s="1"/>
       <c r="F216" s="1"/>
       <c r="G216" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I216" s="1" t="s">
-        <v>1110</v>
+        <v>965</v>
       </c>
       <c r="J216" s="1" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="D217" s="1"/>
       <c r="E217" s="1"/>
       <c r="F217" s="1"/>
       <c r="G217" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I217" s="1" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="J217" s="1" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="D218" s="1"/>
       <c r="E218" s="1"/>
-      <c r="F218" s="1"/>
+      <c r="F218" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G218" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="D219" s="1"/>
       <c r="E219" s="1"/>
       <c r="F219" s="1"/>
       <c r="G219" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I219" s="1" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="J219" s="1" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D220" s="1"/>
       <c r="E220" s="1"/>
       <c r="F220" s="1"/>
       <c r="G220" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I220" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="J220" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="D221" s="1"/>
       <c r="E221" s="1"/>
       <c r="F221" s="1"/>
       <c r="G221" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="D222" s="1"/>
       <c r="E222" s="1"/>
       <c r="F222" s="1"/>
-      <c r="G222" s="1"/>
+      <c r="G222" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H222" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I222" s="1" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="J222" s="1" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="D223" s="1"/>
       <c r="E223" s="1"/>
       <c r="F223" s="1"/>
       <c r="G223" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I223" s="1" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="D224" s="1"/>
       <c r="E224" s="1"/>
       <c r="F224" s="1"/>
       <c r="G224" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I224" s="1" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="J224" s="1" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D225" s="1"/>
       <c r="E225" s="1"/>
       <c r="F225" s="1"/>
       <c r="G225" s="1" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I225" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="J225" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>1158</v>
-[...7 lines deleted...]
-      <c r="F226" s="1" t="s">
         <v>1159</v>
       </c>
-      <c r="G226" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D226" s="1"/>
+      <c r="E226" s="1"/>
+      <c r="F226" s="1"/>
+      <c r="G226" s="1"/>
       <c r="H226" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="J226" s="1" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>1164</v>
       </c>
-      <c r="D227" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F227" s="1" t="s">
+      <c r="D227" s="1"/>
+      <c r="E227" s="1"/>
+      <c r="F227" s="1"/>
+      <c r="G227" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I227" s="1" t="s">
         <v>1165</v>
       </c>
-      <c r="G227" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I227" s="1" t="s">
+      <c r="J227" s="1" t="s">
         <v>1166</v>
-      </c>
-[...1 lines deleted...]
-        <v>1167</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B228" s="1" t="s">
         <v>1168</v>
       </c>
-      <c r="B228" s="1" t="s">
+      <c r="C228" s="1" t="s">
         <v>1169</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170</v>
       </c>
       <c r="D228" s="1"/>
       <c r="E228" s="1"/>
       <c r="F228" s="1"/>
       <c r="G228" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I228" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J228" s="1" t="s">
         <v>1171</v>
-      </c>
-[...1 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B229" s="1" t="s">
         <v>1173</v>
       </c>
-      <c r="B229" s="1" t="s">
+      <c r="C229" s="1" t="s">
         <v>1174</v>
       </c>
-      <c r="C229" s="1" t="s">
+      <c r="D229" s="1"/>
+      <c r="E229" s="1"/>
+      <c r="F229" s="1"/>
+      <c r="G229" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H229" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I229" s="1" t="s">
         <v>1175</v>
       </c>
-      <c r="D229" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F229" s="1" t="s">
+      <c r="J229" s="1" t="s">
         <v>1176</v>
-      </c>
-[...10 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C230" s="1" t="s">
         <v>1179</v>
       </c>
-      <c r="B230" s="1" t="s">
+      <c r="D230" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="F230" s="1" t="s">
         <v>1180</v>
       </c>
-      <c r="C230" s="1" t="s">
+      <c r="G230" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H230" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I230" s="1" t="s">
         <v>1181</v>
       </c>
-      <c r="D230" s="1"/>
-[...8 lines deleted...]
-      <c r="I230" s="1" t="s">
+      <c r="J230" s="1" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B231" s="1" t="s">
         <v>1184</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="C231" s="1" t="s">
         <v>1185</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="D231" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F231" s="1" t="s">
         <v>1186</v>
       </c>
-      <c r="D231" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G231" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="J231" s="1" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="D232" s="1"/>
       <c r="E232" s="1"/>
       <c r="F232" s="1"/>
       <c r="G232" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H232" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="J232" s="1" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>1196</v>
       </c>
-      <c r="D233" s="1"/>
-[...1 lines deleted...]
-      <c r="F233" s="1"/>
+      <c r="D233" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E233" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>1197</v>
+      </c>
       <c r="G233" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I233" s="1" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="J233" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D234" s="1"/>
       <c r="E234" s="1"/>
       <c r="F234" s="1"/>
       <c r="G234" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I234" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="J234" s="1" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>1205</v>
-[...2 lines deleted...]
-      <c r="E235" s="1"/>
+        <v>1207</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E235" s="1" t="s">
+        <v>96</v>
+      </c>
       <c r="F235" s="1" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I235" s="1" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="J235" s="1" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>1210</v>
-[...3 lines deleted...]
-      </c>
+        <v>1212</v>
+      </c>
+      <c r="D236" s="1"/>
       <c r="E236" s="1"/>
-      <c r="F236" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F236" s="1"/>
       <c r="G236" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I236" s="1" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="J236" s="1" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D237" s="1"/>
       <c r="E237" s="1"/>
-      <c r="F237" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F237" s="1"/>
       <c r="G237" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I237" s="1" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="J237" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D238" s="1"/>
       <c r="E238" s="1"/>
       <c r="F238" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H238" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I238" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="J238" s="1" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>1225</v>
+        <v>1221</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="D239" s="1"/>
       <c r="E239" s="1"/>
-      <c r="F239" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F239" s="1"/>
       <c r="G239" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="J239" s="1" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>1231</v>
       </c>
-      <c r="D240" s="1"/>
+      <c r="D240" s="1" t="s">
+        <v>369</v>
+      </c>
       <c r="E240" s="1"/>
-      <c r="F240" s="1"/>
+      <c r="F240" s="1" t="s">
+        <v>1232</v>
+      </c>
       <c r="G240" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I240" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="J240" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="D241" s="1"/>
       <c r="E241" s="1"/>
       <c r="F241" s="1" t="s">
-        <v>1237</v>
+        <v>12</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H241" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="J241" s="1" t="s">
         <v>1239</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="D242" s="1"/>
       <c r="E242" s="1"/>
-      <c r="F242" s="1"/>
+      <c r="F242" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G242" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="J242" s="1" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="D243" s="1"/>
       <c r="E243" s="1"/>
       <c r="F243" s="1" t="s">
-        <v>1247</v>
+        <v>12</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="J243" s="1" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="D244" s="1"/>
       <c r="E244" s="1"/>
       <c r="F244" s="1"/>
       <c r="G244" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="J244" s="1" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="D245" s="1"/>
       <c r="E245" s="1"/>
       <c r="F245" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="J245" s="1" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D246" s="1"/>
       <c r="E246" s="1"/>
-      <c r="F246" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F246" s="1"/>
       <c r="G246" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I246" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="J246" s="1" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>1267</v>
       </c>
-      <c r="D247" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D247" s="1"/>
+      <c r="E247" s="1"/>
       <c r="F247" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="J247" s="1" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>1273</v>
       </c>
-      <c r="D248" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G248" s="1"/>
+      <c r="D248" s="1"/>
+      <c r="E248" s="1"/>
+      <c r="F248" s="1"/>
+      <c r="G248" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H248" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="J248" s="1" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>1278</v>
       </c>
-      <c r="D249" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1"/>
       <c r="F249" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H249" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="J249" s="1" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="C250" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D250" s="1"/>
+      <c r="E250" s="1"/>
+      <c r="F250" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H250" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I250" s="1" t="s">
         <v>1284</v>
       </c>
-      <c r="D250" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F250" s="1" t="s">
+      <c r="J250" s="1" t="s">
         <v>1285</v>
-      </c>
-[...10 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1" t="s">
-        <v>1265</v>
+        <v>1286</v>
       </c>
       <c r="B251" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C251" s="1" t="s">
         <v>1288</v>
       </c>
-      <c r="C251" s="1" t="s">
+      <c r="D251" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="F251" s="1" t="s">
         <v>1289</v>
       </c>
-      <c r="D251" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F251" s="1" t="s">
+      <c r="G251" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H251" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I251" s="1" t="s">
         <v>1290</v>
       </c>
-      <c r="G251" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I251" s="1" t="s">
+      <c r="J251" s="1" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B252" s="1" t="s">
         <v>1293</v>
       </c>
-      <c r="B252" s="1" t="s">
+      <c r="C252" s="1" t="s">
         <v>1294</v>
       </c>
-      <c r="C252" s="1" t="s">
+      <c r="D252" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E252" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F252" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="G252" s="1"/>
+      <c r="H252" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I252" s="1" t="s">
         <v>1295</v>
       </c>
-      <c r="D252" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I252" s="1" t="s">
+      <c r="J252" s="1" t="s">
         <v>1296</v>
-      </c>
-[...1 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B253" s="1" t="s">
         <v>1298</v>
       </c>
-      <c r="B253" s="1" t="s">
+      <c r="C253" s="1" t="s">
         <v>1299</v>
       </c>
-      <c r="C253" s="1" t="s">
+      <c r="D253" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F253" s="1" t="s">
         <v>1300</v>
       </c>
-      <c r="D253" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G253" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H253" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="J253" s="1" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>552</v>
+        <v>49</v>
       </c>
       <c r="E254" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="F254" s="1" t="s">
         <v>1306</v>
       </c>
-      <c r="F254" s="1" t="s">
+      <c r="G254" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I254" s="1" t="s">
         <v>1307</v>
       </c>
-      <c r="G254" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I254" s="1" t="s">
+      <c r="J254" s="1" t="s">
         <v>1308</v>
-      </c>
-[...1 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C255" s="1" t="s">
         <v>1310</v>
       </c>
-      <c r="B255" s="1" t="s">
+      <c r="D255" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="F255" s="1" t="s">
         <v>1311</v>
       </c>
-      <c r="C255" s="1" t="s">
+      <c r="G255" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H255" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I255" s="1" t="s">
         <v>1312</v>
       </c>
-      <c r="D255" s="1"/>
-[...10 lines deleted...]
-      <c r="I255" s="1" t="s">
+      <c r="J255" s="1" t="s">
         <v>1313</v>
-      </c>
-[...1 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B256" s="1" t="s">
         <v>1315</v>
       </c>
-      <c r="B256" s="1" t="s">
+      <c r="C256" s="1" t="s">
         <v>1316</v>
       </c>
-      <c r="C256" s="1" t="s">
+      <c r="D256" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E256" s="1"/>
+      <c r="F256" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H256" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I256" s="1" t="s">
         <v>1317</v>
       </c>
-      <c r="D256" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F256" s="1" t="s">
+      <c r="J256" s="1" t="s">
         <v>1318</v>
-      </c>
-[...10 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1" t="s">
-        <v>76</v>
+        <v>1319</v>
       </c>
       <c r="B257" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C257" s="1" t="s">
         <v>1321</v>
       </c>
-      <c r="C257" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D257" s="1" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="E257" s="1"/>
       <c r="F257" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H257" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I257" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="J257" s="1" t="s">
         <v>1323</v>
-      </c>
-[...10 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C258" s="1" t="s">
         <v>1326</v>
       </c>
-      <c r="B258" s="1" t="s">
+      <c r="D258" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E258" s="1" t="s">
         <v>1327</v>
       </c>
-      <c r="C258" s="1" t="s">
+      <c r="F258" s="1" t="s">
         <v>1328</v>
       </c>
-      <c r="D258" s="1" t="s">
+      <c r="G258" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I258" s="1" t="s">
         <v>1329</v>
       </c>
-      <c r="E258" s="1"/>
-[...9 lines deleted...]
-      <c r="I258" s="1" t="s">
+      <c r="J258" s="1" t="s">
         <v>1330</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B259" s="1" t="s">
         <v>1332</v>
       </c>
-      <c r="B259" s="1" t="s">
+      <c r="C259" s="1" t="s">
         <v>1333</v>
       </c>
-      <c r="C259" s="1" t="s">
+      <c r="D259" s="1"/>
+      <c r="E259" s="1"/>
+      <c r="F259" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H259" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I259" s="1" t="s">
         <v>1334</v>
       </c>
-      <c r="D259" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E259" s="1" t="s">
+      <c r="J259" s="1" t="s">
         <v>1335</v>
-      </c>
-[...13 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F260" s="1" t="s">
         <v>1339</v>
       </c>
-      <c r="B260" s="1" t="s">
+      <c r="G260" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H260" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I260" s="1" t="s">
         <v>1340</v>
       </c>
-      <c r="C260" s="1" t="s">
+      <c r="J260" s="1" t="s">
         <v>1341</v>
-      </c>
-[...19 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1" t="s">
-        <v>1345</v>
+        <v>99</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1346</v>
+        <v>1342</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1347</v>
-[...1 lines deleted...]
-      <c r="D261" s="1"/>
+        <v>1343</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E261" s="1"/>
       <c r="F261" s="1" t="s">
-        <v>1348</v>
+        <v>1344</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H261" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I261" s="1" t="s">
-        <v>1349</v>
+        <v>1345</v>
       </c>
       <c r="J261" s="1" t="s">
-        <v>1350</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E262" s="1"/>
+      <c r="F262" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H262" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I262" s="1" t="s">
         <v>1351</v>
       </c>
-      <c r="B262" s="1" t="s">
+      <c r="J262" s="1" t="s">
         <v>1352</v>
-      </c>
-[...22 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E263" s="1" t="s">
         <v>1356</v>
       </c>
-      <c r="B263" s="1" t="s">
+      <c r="F263" s="1" t="s">
         <v>1357</v>
       </c>
-      <c r="C263" s="1" t="s">
+      <c r="G263" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H263" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I263" s="1" t="s">
         <v>1358</v>
       </c>
-      <c r="D263" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I263" s="1" t="s">
+      <c r="J263" s="1" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B264" s="1" t="s">
         <v>1361</v>
       </c>
-      <c r="B264" s="1" t="s">
+      <c r="C264" s="1" t="s">
         <v>1362</v>
       </c>
-      <c r="C264" s="1" t="s">
+      <c r="D264" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E264" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F264" s="1" t="s">
         <v>1363</v>
       </c>
-      <c r="D264" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G264" s="1" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H264" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="J264" s="1" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>1368</v>
       </c>
-      <c r="D265" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D265" s="1"/>
+      <c r="E265" s="1"/>
       <c r="F265" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="J265" s="1" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1" t="s">
-        <v>589</v>
+        <v>1372</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1372</v>
-[...2 lines deleted...]
-      <c r="E266" s="1"/>
+        <v>1374</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E266" s="1" t="s">
+        <v>1356</v>
+      </c>
       <c r="F266" s="1" t="s">
-        <v>1258</v>
+        <v>1357</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H266" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I266" s="1" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="J266" s="1" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1377</v>
-[...2 lines deleted...]
-      <c r="E267" s="1"/>
+        <v>1379</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>1356</v>
+      </c>
       <c r="F267" s="1" t="s">
-        <v>1378</v>
+        <v>1357</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="H267" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I267" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="J267" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1" t="s">
-        <v>1261</v>
+        <v>1382</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>1383</v>
+        <v>1350</v>
       </c>
       <c r="E268" s="1"/>
       <c r="F268" s="1" t="s">
-        <v>29</v>
+        <v>1350</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H268" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I268" s="1" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="J268" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>1383</v>
-[...1 lines deleted...]
-      <c r="E269" s="1"/>
+        <v>573</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>574</v>
+      </c>
       <c r="F269" s="1" t="s">
-        <v>29</v>
+        <v>1390</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I269" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="J269" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1" t="s">
-        <v>1391</v>
+        <v>610</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>1393</v>
       </c>
-      <c r="D270" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D270" s="1"/>
       <c r="E270" s="1"/>
-      <c r="F270" s="1"/>
+      <c r="F270" s="1" t="s">
+        <v>1279</v>
+      </c>
       <c r="G270" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H270" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="J270" s="1" t="s">
         <v>1395</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>1398</v>
       </c>
-      <c r="D271" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D271" s="1"/>
+      <c r="E271" s="1"/>
       <c r="F271" s="1" t="s">
-        <v>92</v>
+        <v>1399</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I271" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="J271" s="1" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1" t="s">
-        <v>1401</v>
+        <v>1282</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>1404</v>
+      </c>
+      <c r="E272" s="1"/>
       <c r="F272" s="1" t="s">
-        <v>1404</v>
+        <v>12</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H272" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="J272" s="1" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>552</v>
+        <v>1404</v>
       </c>
       <c r="E273" s="1"/>
       <c r="F273" s="1" t="s">
-        <v>1348</v>
+        <v>12</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="H273" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="J273" s="1" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>71</v>
+        <v>1404</v>
       </c>
       <c r="E274" s="1"/>
-      <c r="F274" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F274" s="1"/>
       <c r="G274" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="J274" s="1" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="E275" s="1"/>
+        <v>95</v>
+      </c>
+      <c r="E275" s="1" t="s">
+        <v>96</v>
+      </c>
       <c r="F275" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H275" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I275" s="1" t="s">
         <v>1420</v>
       </c>
-      <c r="G275" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I275" s="1" t="s">
+      <c r="J275" s="1" t="s">
         <v>1421</v>
-      </c>
-[...1 lines deleted...]
-        <v>1422</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B276" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="B276" s="1" t="s">
+      <c r="C276" s="1" t="s">
         <v>1424</v>
       </c>
-      <c r="C276" s="1" t="s">
+      <c r="D276" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E276" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F276" s="1" t="s">
         <v>1425</v>
       </c>
-      <c r="D276" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E276" s="1" t="s">
+      <c r="G276" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H276" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I276" s="1" t="s">
         <v>1426</v>
       </c>
-      <c r="F276" s="1" t="s">
+      <c r="J276" s="1" t="s">
         <v>1427</v>
-      </c>
-[...10 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C277" s="1" t="s">
         <v>1430</v>
       </c>
-      <c r="B277" s="1" t="s">
+      <c r="D277" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E277" s="1"/>
+      <c r="F277" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H277" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I277" s="1" t="s">
         <v>1431</v>
       </c>
-      <c r="C277" s="1" t="s">
+      <c r="J277" s="1" t="s">
         <v>1432</v>
-      </c>
-[...15 lines deleted...]
-        <v>1434</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C278" s="1" t="s">
         <v>1435</v>
       </c>
-      <c r="B278" s="1" t="s">
+      <c r="D278" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E278" s="1"/>
+      <c r="F278" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H278" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I278" s="1" t="s">
         <v>1436</v>
-      </c>
-[...13 lines deleted...]
-        <v>1349</v>
       </c>
       <c r="J278" s="1" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="E279" s="1"/>
       <c r="F279" s="1" t="s">
         <v>1441</v>
       </c>
-      <c r="G279" s="1"/>
+      <c r="G279" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="H279" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="J279" s="1" t="s">
         <v>1443</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>1446</v>
       </c>
-      <c r="D280" s="1"/>
-[...1 lines deleted...]
-      <c r="F280" s="1"/>
+      <c r="D280" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F280" s="1" t="s">
+        <v>1448</v>
+      </c>
       <c r="G280" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I280" s="1" t="s">
-        <v>1349</v>
+        <v>1449</v>
       </c>
       <c r="J280" s="1" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>154</v>
+        <v>34</v>
       </c>
       <c r="E281" s="1"/>
-      <c r="F281" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="1"/>
       <c r="G281" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H281" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I281" s="1" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="J281" s="1" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1456</v>
-[...3 lines deleted...]
-      </c>
+        <v>1457</v>
+      </c>
+      <c r="D282" s="1"/>
       <c r="E282" s="1"/>
-      <c r="F282" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F282" s="1"/>
       <c r="G282" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I282" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J282" s="1" t="s">
         <v>1458</v>
-      </c>
-[...1 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B283" s="1" t="s">
         <v>1460</v>
       </c>
-      <c r="B283" s="1" t="s">
+      <c r="C283" s="1" t="s">
         <v>1461</v>
       </c>
-      <c r="C283" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D283" s="1" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="E283" s="1"/>
       <c r="F283" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G283" s="1"/>
+      <c r="H283" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I283" s="1" t="s">
         <v>1463</v>
       </c>
-      <c r="G283" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I283" s="1" t="s">
+      <c r="J283" s="1" t="s">
         <v>1464</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B284" s="1" t="s">
         <v>1466</v>
       </c>
-      <c r="B284" s="1" t="s">
+      <c r="C284" s="1" t="s">
         <v>1467</v>
       </c>
-      <c r="C284" s="1" t="s">
+      <c r="D284" s="1"/>
+      <c r="E284" s="1"/>
+      <c r="F284" s="1"/>
+      <c r="G284" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H284" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I284" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J284" s="1" t="s">
         <v>1468</v>
-      </c>
-[...17 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1" t="s">
-        <v>1472</v>
+        <v>1469</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1473</v>
+        <v>1470</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1474</v>
+        <v>1471</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>855</v>
+        <v>176</v>
       </c>
       <c r="E285" s="1"/>
       <c r="F285" s="1" t="s">
-        <v>1475</v>
+        <v>1472</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I285" s="1" t="s">
-        <v>1476</v>
+        <v>1473</v>
       </c>
       <c r="J285" s="1" t="s">
-        <v>1477</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1" t="s">
-        <v>1478</v>
+        <v>1475</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>1479</v>
+        <v>1476</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1480</v>
+        <v>1477</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>552</v>
+        <v>573</v>
       </c>
       <c r="E286" s="1"/>
       <c r="F286" s="1" t="s">
-        <v>1457</v>
+        <v>1478</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I286" s="1" t="s">
-        <v>1481</v>
+        <v>1479</v>
       </c>
       <c r="J286" s="1" t="s">
-        <v>1482</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C287" s="1" t="s">
         <v>1483</v>
       </c>
-      <c r="B287" s="1" t="s">
+      <c r="D287" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E287" s="1"/>
+      <c r="F287" s="1" t="s">
         <v>1484</v>
       </c>
-      <c r="C287" s="1" t="s">
+      <c r="G287" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H287" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I287" s="1" t="s">
         <v>1485</v>
       </c>
-      <c r="D287" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I287" s="1" t="s">
+      <c r="J287" s="1" t="s">
         <v>1486</v>
-      </c>
-[...1 lines deleted...]
-        <v>1487</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B288" s="1" t="s">
         <v>1488</v>
       </c>
-      <c r="B288" s="1" t="s">
+      <c r="C288" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="C288" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D288" s="1"/>
+      <c r="D288" s="1" t="s">
+        <v>176</v>
+      </c>
       <c r="E288" s="1"/>
       <c r="F288" s="1" t="s">
-        <v>404</v>
+        <v>1490</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="J288" s="1" t="s">
         <v>1492</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>324</v>
+        <v>876</v>
       </c>
       <c r="E289" s="1"/>
       <c r="F289" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="J289" s="1" t="s">
         <v>1498</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>79</v>
+        <v>573</v>
       </c>
       <c r="E290" s="1"/>
       <c r="F290" s="1" t="s">
-        <v>1323</v>
-[...1 lines deleted...]
-      <c r="G290" s="1"/>
+        <v>1478</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="H290" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="J290" s="1" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>1506</v>
       </c>
-      <c r="D291" s="1"/>
+      <c r="D291" s="1" t="s">
+        <v>1404</v>
+      </c>
       <c r="E291" s="1"/>
       <c r="F291" s="1"/>
       <c r="G291" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H291" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="J291" s="1" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>1511</v>
       </c>
-      <c r="D292" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D292" s="1"/>
       <c r="E292" s="1"/>
       <c r="F292" s="1" t="s">
-        <v>80</v>
+        <v>425</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H292" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="J292" s="1" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>552</v>
+        <v>345</v>
       </c>
       <c r="E293" s="1"/>
       <c r="F293" s="1" t="s">
-        <v>1457</v>
+        <v>1517</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I293" s="1" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="J293" s="1" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="1" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>1383</v>
+        <v>49</v>
       </c>
       <c r="E294" s="1"/>
       <c r="F294" s="1" t="s">
-        <v>1520</v>
-[...3 lines deleted...]
-      </c>
+        <v>1344</v>
+      </c>
+      <c r="G294" s="1"/>
       <c r="H294" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I294" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="J294" s="1" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="1" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1525</v>
-[...3 lines deleted...]
-      </c>
+        <v>1527</v>
+      </c>
+      <c r="D295" s="1"/>
       <c r="E295" s="1"/>
-      <c r="F295" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F295" s="1"/>
       <c r="G295" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I295" s="1" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="J295" s="1" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="1" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1383</v>
+        <v>49</v>
       </c>
       <c r="E296" s="1"/>
       <c r="F296" s="1" t="s">
-        <v>1526</v>
+        <v>102</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="H296" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I296" s="1" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="J296" s="1" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>1535</v>
+        <v>1531</v>
       </c>
       <c r="C297" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E297" s="1"/>
+      <c r="F297" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H297" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I297" s="1" t="s">
         <v>1536</v>
       </c>
-      <c r="D297" s="1"/>
-[...2 lines deleted...]
-      <c r="G297" s="1" t="s">
+      <c r="J297" s="1" t="s">
         <v>1537</v>
-      </c>
-[...7 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C298" s="1" t="s">
         <v>1540</v>
       </c>
-      <c r="B298" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D298" s="1" t="s">
-        <v>154</v>
+        <v>1404</v>
       </c>
       <c r="E298" s="1"/>
       <c r="F298" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H298" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I298" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="J298" s="1" t="s">
         <v>1543</v>
-      </c>
-[...10 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="1" t="s">
-        <v>1460</v>
+        <v>1544</v>
       </c>
       <c r="B299" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C299" s="1" t="s">
         <v>1546</v>
       </c>
-      <c r="C299" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D299" s="1" t="s">
-        <v>154</v>
+        <v>1404</v>
       </c>
       <c r="E299" s="1"/>
       <c r="F299" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H299" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I299" s="1" t="s">
         <v>1548</v>
       </c>
-      <c r="G299" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I299" s="1" t="s">
+      <c r="J299" s="1" t="s">
         <v>1549</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B300" s="1" t="s">
         <v>1551</v>
       </c>
-      <c r="B300" s="1" t="s">
+      <c r="C300" s="1" t="s">
         <v>1552</v>
       </c>
-      <c r="C300" s="1" t="s">
+      <c r="D300" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E300" s="1"/>
+      <c r="F300" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H300" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I300" s="1" t="s">
         <v>1553</v>
       </c>
-      <c r="D300" s="1"/>
-[...8 lines deleted...]
-      <c r="I300" s="1" t="s">
+      <c r="J300" s="1" t="s">
         <v>1554</v>
-      </c>
-[...1 lines deleted...]
-        <v>1555</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B301" s="1" t="s">
         <v>1556</v>
       </c>
-      <c r="B301" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C301" s="1" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="D301" s="1"/>
       <c r="E301" s="1"/>
       <c r="F301" s="1"/>
       <c r="G301" s="1" t="s">
-        <v>29</v>
+        <v>1558</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I301" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="J301" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="1" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>324</v>
+        <v>176</v>
       </c>
       <c r="E302" s="1"/>
       <c r="F302" s="1" t="s">
-        <v>1426</v>
+        <v>1564</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I302" s="1" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="J302" s="1" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="1" t="s">
-        <v>1564</v>
+        <v>1481</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>1383</v>
+        <v>176</v>
       </c>
       <c r="E303" s="1"/>
       <c r="F303" s="1" t="s">
-        <v>1526</v>
+        <v>1569</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I303" s="1" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="J303" s="1" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="1" t="s">
-        <v>1386</v>
+        <v>1572</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1570</v>
-[...3 lines deleted...]
-      </c>
+        <v>1574</v>
+      </c>
+      <c r="D304" s="1"/>
       <c r="E304" s="1"/>
       <c r="F304" s="1"/>
       <c r="G304" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I304" s="1" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="J304" s="1" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B305" s="1" t="s">
         <v>1573</v>
       </c>
-      <c r="B305" s="1" t="s">
+      <c r="C305" s="1" t="s">
         <v>1574</v>
       </c>
-      <c r="C305" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D305" s="1"/>
       <c r="E305" s="1"/>
-      <c r="F305" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F305" s="1"/>
       <c r="G305" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I305" s="1" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="J305" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="1" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>154</v>
+        <v>345</v>
       </c>
       <c r="E306" s="1"/>
       <c r="F306" s="1" t="s">
-        <v>1580</v>
+        <v>1447</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I306" s="1" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="J306" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1574</v>
+        <v>1586</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>1547</v>
+        <v>1587</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>146</v>
+        <v>1404</v>
       </c>
       <c r="E307" s="1"/>
       <c r="F307" s="1" t="s">
-        <v>1584</v>
+        <v>1547</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I307" s="1" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="J307" s="1" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1" t="s">
-        <v>1587</v>
+        <v>1407</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>13</v>
+        <v>1404</v>
       </c>
       <c r="E308" s="1"/>
       <c r="F308" s="1"/>
       <c r="G308" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H308" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I308" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="J308" s="1" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>79</v>
+        <v>345</v>
       </c>
       <c r="E309" s="1"/>
       <c r="F309" s="1" t="s">
-        <v>1595</v>
+        <v>1447</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I309" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="J309" s="1" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>1599</v>
+        <v>1595</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>1600</v>
       </c>
-      <c r="D310" s="1"/>
+      <c r="D310" s="1" t="s">
+        <v>176</v>
+      </c>
       <c r="E310" s="1"/>
-      <c r="F310" s="1"/>
+      <c r="F310" s="1" t="s">
+        <v>1601</v>
+      </c>
       <c r="G310" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I310" s="1" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="J310" s="1" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="1" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>1604</v>
+        <v>1595</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1605</v>
+        <v>1568</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>13</v>
+        <v>168</v>
       </c>
       <c r="E311" s="1"/>
       <c r="F311" s="1" t="s">
-        <v>14</v>
+        <v>1605</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="J311" s="1" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>1609</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>1610</v>
       </c>
-      <c r="D312" s="1"/>
+      <c r="D312" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E312" s="1"/>
       <c r="F312" s="1"/>
       <c r="G312" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H312" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="J312" s="1" t="s">
         <v>1612</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>1614</v>
       </c>
-      <c r="C313" s="1"/>
+      <c r="C313" s="1" t="s">
+        <v>1615</v>
+      </c>
       <c r="D313" s="1" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="E313" s="1"/>
-      <c r="F313" s="1"/>
+      <c r="F313" s="1" t="s">
+        <v>1616</v>
+      </c>
       <c r="G313" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I313" s="1" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="J313" s="1" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1619</v>
-[...3 lines deleted...]
-      </c>
+        <v>1621</v>
+      </c>
+      <c r="D314" s="1"/>
       <c r="E314" s="1"/>
-      <c r="F314" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F314" s="1"/>
       <c r="G314" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I314" s="1" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="J314" s="1" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="1" t="s">
-        <v>1551</v>
+        <v>1624</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1623</v>
-[...2 lines deleted...]
-      <c r="D315" s="1"/>
+        <v>1625</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E315" s="1"/>
-      <c r="F315" s="1"/>
+      <c r="F315" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="G315" s="1" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I315" s="1" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="J315" s="1" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="1" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1628</v>
-[...3 lines deleted...]
-      </c>
+        <v>1631</v>
+      </c>
+      <c r="D316" s="1"/>
       <c r="E316" s="1"/>
-      <c r="F316" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F316" s="1"/>
       <c r="G316" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I316" s="1" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="J316" s="1" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="1" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1633</v>
-[...3 lines deleted...]
-      </c>
+        <v>1635</v>
+      </c>
+      <c r="C317" s="1"/>
       <c r="D317" s="1" t="s">
-        <v>154</v>
+        <v>49</v>
       </c>
       <c r="E317" s="1"/>
-      <c r="F317" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F317" s="1"/>
       <c r="G317" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I317" s="1" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="J317" s="1" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1639</v>
-[...1 lines deleted...]
-      <c r="D318" s="1"/>
+        <v>1640</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E318" s="1"/>
-      <c r="F318" s="1"/>
+      <c r="F318" s="1" t="s">
+        <v>1641</v>
+      </c>
       <c r="G318" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I318" s="1" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="J318" s="1" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="1" t="s">
-        <v>1642</v>
+        <v>1572</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="C319" s="1"/>
-      <c r="D319" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D319" s="1"/>
       <c r="E319" s="1"/>
-      <c r="F319" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F319" s="1"/>
       <c r="G319" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>1645</v>
       </c>
       <c r="J319" s="1" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>1648</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>1649</v>
       </c>
-      <c r="D320" s="1"/>
+      <c r="D320" s="1" t="s">
+        <v>176</v>
+      </c>
       <c r="E320" s="1"/>
       <c r="F320" s="1" t="s">
         <v>1650</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>1651</v>
       </c>
       <c r="J320" s="1" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="1" t="s">
         <v>1653</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>1655</v>
       </c>
-      <c r="D321" s="1"/>
+      <c r="D321" s="1" t="s">
+        <v>176</v>
+      </c>
       <c r="E321" s="1"/>
-      <c r="F321" s="1"/>
+      <c r="F321" s="1" t="s">
+        <v>1650</v>
+      </c>
       <c r="G321" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="J321" s="1" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>1659</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="D322" s="1"/>
       <c r="E322" s="1"/>
       <c r="F322" s="1"/>
       <c r="G322" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="J322" s="1" t="s">
         <v>1662</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C323" s="1"/>
+      <c r="D323" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E323" s="1"/>
+      <c r="F323" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H323" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I323" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J323" s="1" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D324" s="1"/>
+      <c r="E324" s="1"/>
+      <c r="F324" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H324" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I324" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="J324" s="1" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D325" s="1"/>
+      <c r="E325" s="1"/>
+      <c r="F325" s="1"/>
+      <c r="G325" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H325" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I325" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="J325" s="1" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D326" s="1"/>
+      <c r="E326" s="1"/>
+      <c r="F326" s="1"/>
+      <c r="G326" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H326" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I326" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="J326" s="1" t="s">
+        <v>1683</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>