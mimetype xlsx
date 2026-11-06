--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -47,834 +47,834 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Blue cheese production</t>
   </si>
   <si>
-    <t>Tue, 06/16/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/17/2026 - 14:00</t>
+    <t>Tue, 16 Jun 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 17 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>Xemein Etorbidea, 19, 48270 Markina-Xemein (Bizkaia)</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Aimed at interested people, this 10-hour face-to-face course aims to understand and apply the processes of making blue cheeses. CONTENTS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/blue-cheese-production</t>
   </si>
   <si>
     <t>How to apply sustainability assessment to reduce potential environmental impacts in the cheese sector</t>
   </si>
   <si>
-    <t>Tue, 06/09/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/09/2026 - 12:00</t>
+    <t>Tue, 9 Jun 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 9 Jun 2026 - 12:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>The course is aimed at staff in the dairy and cheese sector and will seek to strengthen the capacity of small and medium-sized cheese dairies to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-apply-sustainability-assessment-reduce-potential-environmental-impacts-cheese</t>
   </si>
   <si>
     <t>Artificial intelligence (AI) course for food quality managers</t>
   </si>
   <si>
-    <t>Fri, 05/29/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 08/29/2026 - 23:59</t>
+    <t>Fri, 29 May 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 29 Aug 2026 - 23:59</t>
   </si>
   <si>
     <t>Aimed at quality managers in the food sector who want to apply artificial intelligence (AI) in their daily work, the objective of the course is to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/artificial-intelligence-ai-course-food-quality-managers</t>
   </si>
   <si>
     <t>Dairy product manufacturing (diversification)</t>
   </si>
   <si>
-    <t>Mon, 05/25/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/28/2026 - 15:00</t>
+    <t>Mon, 25 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 May 2026 - 15:00</t>
   </si>
   <si>
     <t>Aimed at shepherds and interested parties, this 24-hour face-to-face course addresses, in a practical way, the preparation of various dairy products.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/dairy-product-manufacturing-diversification</t>
   </si>
   <si>
     <t>Cheese making (basic)</t>
   </si>
   <si>
-    <t>Mon, 05/11/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/14/2026 - 14:00</t>
+    <t>Mon, 11 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Aimed at shepherds and other interested parties, this 24-hour face-to-face course covers the theory and practice of cheesemaking: milk, composition,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cheese-making-basic</t>
   </si>
   <si>
     <t>Cleaning day at olive oil mill facilities</t>
   </si>
   <si>
-    <t>Thu, 04/30/2026 - 00:00</t>
+    <t>Thu, 30 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Mengibar, Jaén</t>
   </si>
   <si>
     <t>Contents Cleaning in the Dairy: How it's done and what it's for VISIT TO FACILITIES AND PERFORMANCE OF CLEANING</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cleaning-day-olive-oil-mill-facilities</t>
   </si>
   <si>
     <t>Steps to take in the creation of a new cheese factory</t>
   </si>
   <si>
-    <t>Tue, 04/28/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/28/2026 - 14:00</t>
+    <t>Tue, 28 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 28 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Gipuzkoa</t>
   </si>
   <si>
     <t>Gomiztegi  Arantzazu auzoa,  20567 Oñati, Gipuzkoa</t>
   </si>
   <si>
     <t>Aimed at people who wish to start a project to create a cheese factory or dairy workshop , this course will provide information on the different…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/steps-take-creation-new-cheese-factory</t>
   </si>
   <si>
     <t>Fruit and vegetable handler</t>
   </si>
   <si>
-    <t>Tue, 04/14/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/15/2026 - 14:00</t>
+    <t>Tue, 14 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>C/ Andenes 18, Caravaca de la Cruz, Murcia</t>
   </si>
   <si>
     <t>Activities for vocational training and skills acquisition, within the framework of the Strategic Plan for the Common Agricultural Policy (PEPAC) 2023…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-and-vegetable-handler</t>
   </si>
   <si>
     <t>Regenerative agriculture and sustainable soil management for greater climate resilience and food security in the Mediterranean</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 23:59</t>
+    <t>Mon, 13 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 23:59</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Av. Montañana 1005, 50059 Zaragoza, España</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>This course is designed for agricultural professionals, researchers, policymakers, and producers. Its objective is to provide advanced knowledge and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/regenerative-agriculture-and-sustainable-soil-management-greater-climate</t>
   </si>
   <si>
     <t>Safety and hygiene in the food industry</t>
   </si>
   <si>
-    <t>Wed, 03/25/2026 - 00:00</t>
+    <t>Wed, 25 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Goals Learn to perform cleaning and general hygiene operations on equipment and facilities, as well as environmental protection support operations in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/safety-and-hygiene-food-industry</t>
   </si>
   <si>
     <t>Introduction to Organic Farming</t>
   </si>
   <si>
-    <t>Tue, 03/24/2026 - 07:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/24/2026 - 00:00</t>
+    <t>Tue, 24 Mar 2026 - 07:00</t>
+  </si>
+  <si>
+    <t>Thu, 24 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>The course is entirely online and consists of 7 modules, with a planned duration of 50 hours, but you can finish it at your own pace. Upon completion…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming-2</t>
   </si>
   <si>
     <t>GENERIC MODULE: QUALIFICATION OF TECHNICIANS IN INTEGRATED PRODUCTION OF MANUFACTURED AND PROCESSED PRODUCTS</t>
   </si>
   <si>
-    <t>Wed, 03/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/08/2026 - 00:00</t>
+    <t>Wed, 4 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 8 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Mengíbar</t>
   </si>
   <si>
     <t>Content Introduction, concept and situation of integrated production Traceability and food safety Management of agri-food handling and processing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-manufactured-and</t>
   </si>
   <si>
     <t>FOOD HANDLER AND ALLERGENS.ONLINE – 260227MA</t>
   </si>
   <si>
-    <t>Fri, 02/27/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 03/09/2026 - 00:00</t>
+    <t>Fri, 27 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 9 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: People who work in activities that involve handling food products. Goals: The objective of this course is to provide participants with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-handler-and-allergensonline-260227ma</t>
   </si>
   <si>
     <t>Implementation of the GAP global protocol version 5.4</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 00:00</t>
+    <t>Thu, 26 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Contents Module 1 Introduction to the GLOBAL GAP standard (5 hours) Objective: To train for the application of advanced methodologies for process…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/implementation-gap-global-protocol-version-54</t>
   </si>
   <si>
     <t>ATEX fires. Fire protection in the food industry</t>
   </si>
   <si>
-    <t>Sun, 01/04/2026 - 14:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/31/2026 - 23:00</t>
+    <t>Sun, 4 Jan 2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 31 Dec 2026 - 23:00</t>
   </si>
   <si>
     <t>GOALS Acquire regulatory and technical knowledge on fire and explosion prevention and protection, with special attention to the risks inherent in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/atex-fires-fire-protection-food-industry</t>
   </si>
   <si>
     <t>Milk sampler. Letter Q</t>
   </si>
   <si>
-    <t>Mon, 12/01/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/02/2025 - 19:00</t>
+    <t>Mon, 1 Dec 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 2 Dec 2025 - 19:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Casa del Ganadero, Camino San Diego 74, La Laguna</t>
   </si>
   <si>
     <t>Program Composition and characteristics of raw milk Raw milk quality concepts Mandatory controls to be carried out on the farm and in the dairy…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/milk-sampler-letter-q</t>
   </si>
   <si>
     <t>BRC–IFS Intensive Course: Food Safety, Quality and Competitiveness</t>
   </si>
   <si>
-    <t>Fri, 11/21/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/11/2025 - 20:00</t>
+    <t>Fri, 21 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Dec 2025 - 20:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Implementation, maintenance and auditing of BRC and IFS+ systems Includes an optional Artificial Intelligence module applied to the standard's…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/brc-ifs-intensive-course-food-safety-quality-and-competitiveness</t>
   </si>
   <si>
     <t>Fire Protection Course in the Agri-Food Industry. ATEX Fires.</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 01/15/2025 - 00:00</t>
+    <t>Mon, 17 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Jan 2025 - 00:00</t>
   </si>
   <si>
     <t>This course will focus on the design of protective measures and the drafting of documentation related to fire protection in the agri-food industry.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fire-protection-course-agri-food-industry-atex-fires</t>
   </si>
   <si>
     <t>Production of yogurts and fermented milks</t>
   </si>
   <si>
-    <t>Mon, 10/27/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/29/2025 - 20:00</t>
+    <t>Mon, 27 Oct 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Obtain the desired quality dairy products. Identify yogurt-making techniques so they can easily assess the feasibility of adapting existing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/production-yogurts-and-fermented-milks</t>
   </si>
   <si>
     <t>ISO 22000:2018 Standard</t>
   </si>
   <si>
-    <t>Tue, 10/14/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 00:00</t>
+    <t>Tue, 14 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>The course is structured into four training modules, and the modules must be completed sequentially in the established order. Students will be able…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iso-220002018-standard</t>
   </si>
   <si>
     <t>Food Safety Certificate</t>
   </si>
   <si>
-    <t>Wed, 10/08/2025 - 00:00</t>
+    <t>Wed, 8 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>The BRC-IFS online food safety certification course consists of four theoretical modules and one practical module. REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety-certificate</t>
   </si>
   <si>
     <t>Course "Food Handlers, Food Safety, and Mycotoxin Control"</t>
   </si>
   <si>
-    <t>Tue, 09/02/2025 - 00:00</t>
+    <t>Tue, 2 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>A comprehensive course for food handlers that includes training in HACCP and good hygiene practices for the prevention and control of mycotoxins in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-food-handlers-food-safety-and-mycotoxin-control</t>
   </si>
   <si>
     <t>Food safety</t>
   </si>
   <si>
-    <t>Mon, 09/01/2025 - 00:00</t>
+    <t>Mon, 1 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Provide training in Food Safety for the Agri-Food Sector</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety-0</t>
   </si>
   <si>
     <t>Complete training program in food labeling – 203 hours</t>
   </si>
   <si>
     <t>Comprehensive training program on food labeling (203 teaching hours) that covers both general food labeling requirements and the legal requirements…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/complete-training-program-food-labeling-203-hours</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary product handler card</t>
   </si>
   <si>
-    <t>Sat, 07/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Sat, 07/05/2025 - 22:00</t>
+    <t>Sat, 5 Jul 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Sat, 5 Jul 2025 - 22:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>Teatro Cervantes - Talayuelas (Cuenca)</t>
   </si>
   <si>
     <t>A 6-hour in-person course for renewing the pesticide handler's license to improve the qualifications of professionals in the agri-food and rural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-product-handler-card</t>
   </si>
   <si>
     <t>Free course on Occupational Risk Prevention Management in agricultural and food industries. Basic level functions.</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 07/07/2025 - 14:00</t>
+    <t>Mon, 30 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 7 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Ayuntamiento de Alguazas Camino Anaor s/n · Alguazas</t>
   </si>
   <si>
     <t>Activities for vocational training and skills acquisition, within the framework of the Common Agricultural Policy Strategic Plan (CASP) 2023-2027</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-occupational-risk-prevention-management-agricultural-and-food</t>
   </si>
   <si>
     <t>FREE Food Handler Course. Rural Food Processing and Restaurant Sector</t>
   </si>
   <si>
-    <t>Mon, 06/16/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/17/2025 - 21:00</t>
+    <t>Mon, 16 Jun 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Jun 2025 - 21:00</t>
   </si>
   <si>
     <t>Biblioteca municipal Casa de la Cultura C/ Capitán D. Francisco Melendreras 46 · Librilla</t>
   </si>
   <si>
     <t>Free food handler course in relation to activities for professional training and acquisition of skills, within the framework of the Strategic Plan of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-food-handler-course-rural-food-processing-and-restaurant-sector</t>
   </si>
   <si>
     <t>Do you want to know the shelf life of food?</t>
   </si>
   <si>
-    <t>Wed, 04/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/10/2025 - 13:00</t>
+    <t>Wed, 9 Apr 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 10 Apr 2025 - 13:00</t>
   </si>
   <si>
     <t>Virtual course, includes individual tasting (pending information)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/do-you-want-know-shelf-life-food</t>
   </si>
   <si>
     <t>Development and implementation of the Food Safety Culture Plan</t>
   </si>
   <si>
-    <t>Tue, 02/18/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/20/2025 - 14:00</t>
+    <t>Tue, 18 Feb 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Feb 2025 - 14:00</t>
   </si>
   <si>
     <t>Introduction Food safety practices continue to be of great importance and food companies devote a large part of their resources to designing and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/development-and-implementation-food-safety-culture-plan-0</t>
   </si>
   <si>
     <t>SUPPORT Webinar: Crop Protection Legislation</t>
   </si>
   <si>
-    <t>Fri, 02/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/07/2025 - 12:15</t>
+    <t>Fri, 7 Feb 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Feb 2025 - 12:15</t>
   </si>
   <si>
     <t>The European SUPPORT project, focused on Helping farmers meet the crop protection reduction targets of the Farm to Fork strategy through the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/support-webinar-crop-protection-legislation</t>
   </si>
   <si>
     <t>Basic safety and prevention of occupational risks in agricultural exploitation</t>
   </si>
   <si>
-    <t>Tue, 05/07/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/14/2024 - 20:00</t>
+    <t>Tue, 7 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 14 Jun 2024 - 20:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
-    <t>30-hour course that offers basic notions about safety and occupational risk prevention in an agricultural company. PROGRAM | REGISTRATION between 04/…</t>
+    <t>30-hour course that offers basic notions about safety and occupational risk prevention in an agricultural company. PROGRAM | REGISTRATION between 04…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-safety-and-prevention-occupational-risks-agricultural-exploitation</t>
   </si>
   <si>
     <t>Food shelf life</t>
   </si>
   <si>
-    <t>Mon, 04/29/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/30/2024 - 13:00</t>
+    <t>Mon, 29 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>CNTA course for the acquisition of the necessary knowledge about the methodologies to be applied in the study of the shelf life of foods from the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-shelf-life</t>
   </si>
   <si>
     <t>Food labeling in Europe: nutritional and health declaration</t>
   </si>
   <si>
-    <t>Thu, 04/25/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/25/2024 - 11:00</t>
+    <t>Thu, 25 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Apr 2024 - 11:00</t>
   </si>
   <si>
     <t>CNTA course to learn about the legislation applicable to nutritional and health claims in Europe and learn to identify and justify the claims that…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-labeling-europe-nutritional-and-health-declaration</t>
   </si>
   <si>
     <t>Management and Control of Food Quality</t>
   </si>
   <si>
-    <t>Thu, 04/18/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/20/2024 - 15:00</t>
+    <t>Thu, 18 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Edificio FEUGA. Rúa Lope Gómez de Marzoa s/n (Campus Vida). 15705. Santiago de Compostela</t>
   </si>
   <si>
     <t>This 60-hour in-person course pursues specialization in food safety in order to be able to perform functions of development, implementation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-and-control-food-quality</t>
   </si>
   <si>
     <t>Food legislation: FSSC 22000 v6</t>
   </si>
   <si>
-    <t>Tue, 04/16/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/17/2024 - 13:00</t>
+    <t>Tue, 16 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 17 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>This CNTA course arises to help companies that are taking their first steps in implementing this food safety standard and want to have an overview of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-legislation-fssc-22000-v6</t>
   </si>
   <si>
     <t>Fruit and vegetable manipulator</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 22:00</t>
+    <t>Mon, 15 Apr 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 22:00</t>
   </si>
   <si>
     <t>Alguazas, Murcia</t>
   </si>
   <si>
     <t>10-hour in-person course that teaches current legislation on the safety and health of food intended for the final consumer and the correct and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-and-vegetable-manipulator</t>
   </si>
   <si>
     <t>Transport and animal welfare</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/23/2024 - 19:00</t>
+    <t>Mon, 15 Apr 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Thu, 23 May 2024 - 19:00</t>
   </si>
   <si>
     <t>Course in which different aspects related to the animals that are transported will be analyzed, from their anatomy to their safety and well-being,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/transport-and-animal-welfare</t>
   </si>
   <si>
     <t>Labeling of foods of animal origin</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 09:00</t>
-[...5 lines deleted...]
-    <t>50-hour online course in which the specific aspects of labeling of all products of animal origin will be covered: labeling of meat and meat products…</t>
+    <t>Wed, 10 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Jun 2024 - 20:00</t>
+  </si>
+  <si>
+    <t>50-hour online course in which the specific aspects of labeling of all products of animal origin will be covered: labeling of meat and meat products,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/labeling-foods-animal-origin</t>
   </si>
   <si>
     <t>Traceability in companies in the food sector</t>
   </si>
   <si>
-    <t>Thu, 04/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Sun, 04/14/2024 - 20:00</t>
+    <t>Thu, 4 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Sun, 14 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>40-hour online course on traceability of special interest to those who work in the food sector (Veterinarians, Agricultural Engineers, Biologists and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/traceability-companies-food-sector</t>
   </si>
   <si>
+    <t>Good hygiene practices in the honey sector</t>
+  </si>
+  <si>
+    <t>Mon, 19 Feb 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 19 Feb 2024 - 20:00</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Villava</t>
+  </si>
+  <si>
+    <t>Good hygiene practices in the honey sector. Definition of honey, management of hives. PROGRAM | REGISTRATION and INFORMATION 948013052 | INTIA</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/good-hygiene-practices-honey-sector</t>
+  </si>
+  <si>
     <t>Yogurt and fermented milk technology</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/06/2024 - 19:00</t>
+    <t>Wed, 6 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>The course covers the knowledge of the physical-chemical and microbiological characteristics of yogurts and fermented milks and analyzes the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/yogurt-and-fermented-milk-technology</t>
   </si>
   <si>
-    <t>Good hygiene practices in the honey sector</t>
-[...16 lines deleted...]
-  <si>
     <t>Development and implementation of Food Safety Culture Plan</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>Wed, 02/21/2024 - 14:00</t>
+    <t>Mon, 19 Feb 2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Wed, 21 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>This online course will allow you to plan the process of identifying, measuring and improving the food safety culture of your own organization. You…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/development-and-implementation-food-safety-culture-plan</t>
   </si>
   <si>
     <t>Good hygiene practices in primary agricultural production</t>
   </si>
   <si>
-    <t>Sun, 02/18/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/20/2024 - 14:00</t>
+    <t>Sun, 18 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>Menorca (Centre de capacitación "SA GRANJA")</t>
   </si>
   <si>
     <t>The course allows   know the obligations of producers derived from hygiene in primary agricultural production. CONTENTS (10 h) 1. General…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/good-hygiene-practices-primary-agricultural-production</t>
   </si>
   <si>
     <t>Food safety certification: IFS BRC</t>
   </si>
   <si>
-    <t>Thu, 02/15/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/14/2024 - 20:00</t>
+    <t>Thu, 15 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Mar 2024 - 20:00</t>
   </si>
   <si>
     <t>Certification of food processing companies with food safety standards   It is being consolidated as a guarantee of the quality and safety of its…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety-certification-ifs-brc</t>
   </si>
   <si>
     <t>Food safety certification: GLOBAL GAP</t>
   </si>
   <si>
-    <t>Thu, 03/21/2024 - 20:00</t>
-[...2 lines deleted...]
-    <t>This online course Its objective is to study the application requirements of GLOBAL GAP to implement the standards in primary products of the agri-…</t>
+    <t>Thu, 21 Mar 2024 - 20:00</t>
+  </si>
+  <si>
+    <t>This online course Its objective is to study the application requirements of GLOBAL GAP to implement the standards in primary products of the agri…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety-certification-global-gap</t>
   </si>
   <si>
     <t>Develop your agri-food transformation project</t>
   </si>
   <si>
-    <t>Wed, 02/14/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 14:00</t>
+    <t>Wed, 14 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 14:00</t>
   </si>
   <si>
     <t>Escola Agrària i Alimentària de l’Empordà. Finca Camps i Armet s/n, 17121 Monells</t>
   </si>
   <si>
     <t>Develop your agri-food transformation project/Develop your agri-food transformation project Goals: Technically train participants to develop a food…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/develop-your-agri-food-transformation-project</t>
   </si>
   <si>
     <t>ATEX Course in the Agri-Food Industry</t>
   </si>
   <si>
-    <t>Mon, 11/06/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>Sat, 10/14/2023 - 19:00</t>
+    <t>Mon, 6 Nov 2023 - 16:00</t>
+  </si>
+  <si>
+    <t>Sat, 14 Oct 2023 - 19:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION Explosions are a risk in the agri-food industry, although they occur infrequently, when they do occur they have catastrophic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/atex-course-agri-food-industry</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1196,52 +1196,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -2344,88 +2344,88 @@
       <c r="F40" s="1"/>
       <c r="G40" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>229</v>
       </c>
       <c r="J40" s="1" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
         <v>231</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>114</v>
+        <v>234</v>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>239</v>
+        <v>114</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="1" t="s">
         <v>240</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>241</v>
       </c>
       <c r="J42" s="1" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
         <v>243</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">