--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -47,1629 +47,1629 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>ASETAGA training day: “New business models: applications of microalgae” - Cloned</t>
   </si>
   <si>
-    <t>Tue, 06/16/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/16/2026 - 14:00</t>
+    <t>Tue, 16 Jun 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Paterna</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>ASETAGA has opened registration for the free training course “ New Business Models: applications of microalgae ”. The session will be held on April…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111635</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>Mon, 06/08/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/08/2026 - 14:00</t>
+    <t>Mon, 8 Jun 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 8 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>ASETAGA has opened registration for the free training course “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111634</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>Wed, 05/20/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/20/2026 - 14:00</t>
+    <t>Wed, 20 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 20 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Calle Pintor Lorenzo Casanova 62, 2a. planta, 03003, Alicante</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111845</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>Thu, 05/14/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/14/2026 - 20:00</t>
+    <t>Thu, 14 May 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 May 2026 - 20:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111933</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular bioeconomy: transformation, valorization and sustainable management of livestock manure, bioproducts and by-products”</t>
   </si>
   <si>
-    <t>Thu, 05/14/2026 - 16:00</t>
+    <t>Thu, 14 May 2026 - 16:00</t>
   </si>
   <si>
     <t>ASETAGA has opened registration for the free training course " Circular Bioeconomy: Transformation, Valorization and Sustainable Management of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-circular-bioeconomy-transformation-valorization-and-1</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned</t>
   </si>
   <si>
-    <t>Tue, 05/12/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/12/2026 - 20:00</t>
+    <t>Tue, 12 May 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 12 May 2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111932</t>
   </si>
   <si>
-    <t>Thu, 04/30/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/30/2026 - 20:00</t>
+    <t>Thu, 30 Apr 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Apr 2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111579</t>
   </si>
   <si>
     <t>ASETAGA training day: “New business models: applications of microalgae”</t>
   </si>
   <si>
-    <t>Thu, 04/30/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/30/2026 - 14:00</t>
+    <t>Thu, 30 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-new-business-models-applications-microalgae</t>
   </si>
   <si>
-    <t>Wed, 04/29/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/29/2026 - 14:00</t>
+    <t>Wed, 29 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>ASAJA, Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111502</t>
   </si>
   <si>
-    <t>Tue, 04/28/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/28/2026 - 20:00</t>
+    <t>Tue, 28 Apr 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 28 Apr 2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111560</t>
   </si>
   <si>
-    <t>Fri, 04/24/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/24/2026 - 14:00</t>
+    <t>Fri, 24 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 24 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>C. La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111501</t>
   </si>
   <si>
-    <t>Thu, 04/23/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/23/2026 - 14:00</t>
+    <t>Thu, 23 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 23 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Casa de Cultura "Felip Miralles". Ctra. d'Alcoi, 2; 03516, Benimantell, Alicante</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111492</t>
   </si>
   <si>
-    <t>Wed, 04/22/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/22/2026 - 14:00</t>
+    <t>Wed, 22 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 22 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández, Ctra. Beniel, km 3,2. E-03312, Orihuela.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111529</t>
   </si>
   <si>
-    <t>Fri, 04/17/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 14:00</t>
+    <t>Fri, 17 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Centro Cultural. Calle Huertas, 12; 49211, Carbellino de Sayago (Zamora)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111493</t>
   </si>
   <si>
-    <t>Thu, 04/16/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 20:00</t>
+    <t>Thu, 16 Apr 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111484</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned</t>
   </si>
   <si>
-    <t>Thu, 04/16/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 19:00</t>
+    <t>Thu, 16 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 19:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111485</t>
   </si>
   <si>
-    <t>Wed, 04/15/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/15/2026 - 14:00</t>
+    <t>Wed, 15 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Humus+Fertil S.L.L. (Vivero de empresas). Calle Calvo Sotelo, 4, 02630 La Roda, Albacete.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111494</t>
   </si>
   <si>
-    <t>Tue, 04/14/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/14/2026 - 20:00</t>
+    <t>Tue, 14 Apr 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Apr 2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111483</t>
   </si>
   <si>
     <t>Regenerative agriculture and sustainable soil management for greater climate resilience and food security in the Mediterranean</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 23:59</t>
+    <t>Mon, 13 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 23:59</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Av. Montañana 1005, 50059 Zaragoza, España</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>This course is designed for agricultural professionals, researchers, policymakers, and producers. Its objective is to provide advanced knowledge and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/regenerative-agriculture-and-sustainable-soil-management-greater-climate</t>
   </si>
   <si>
     <t>Open composting workshop</t>
   </si>
   <si>
-    <t>Thu, 04/09/2026 - 17:00</t>
+    <t>Thu, 9 Apr 2026 - 17:00</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Aula 17, C.C. Isabel de Farnesio, C. del Capitán Angosto Gómez Castrillón, 39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/open-composting-workshop</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products”</t>
   </si>
   <si>
-    <t>Thu, 03/26/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>Thu, 03/26/2026 - 22:22</t>
+    <t>Thu, 26 Mar 2026 - 16:06</t>
+  </si>
+  <si>
+    <t>Thu, 26 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-circular-bioeconomy-transformation-valorization-and-0</t>
   </si>
   <si>
     <t>Informative session - Principles of agro-composting</t>
   </si>
   <si>
-    <t>Thu, 03/26/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/26/2026 - 19:00</t>
+    <t>Thu, 26 Mar 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Mar 2026 - 19:00</t>
   </si>
   <si>
     <t>Olmeda de las Fuentes</t>
   </si>
   <si>
     <t>Program Composting as a waste management strategy Technical approach to composting: common mistakes and best practices for proper management of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/informative-session-principles-agro-composting</t>
   </si>
   <si>
     <t>Day A1. Innovation and Integrated Management in Avocado Production</t>
   </si>
   <si>
-    <t>Tue, 03/24/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 22:22</t>
+    <t>Tue, 24 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>AGROGAL Cartaya. Polígono Estación n 17, Cartaya 21450; Huelva</t>
   </si>
   <si>
     <t>Avocado production has become a strategic crop in several regions of Spain in recent years, driven by both increased domestic demand and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/day-a1-innovation-and-integrated-management-avocado-production</t>
   </si>
   <si>
     <t>Introduction to Organic Farming</t>
   </si>
   <si>
-    <t>Tue, 03/24/2026 - 07:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/24/2026 - 00:00</t>
+    <t>Tue, 24 Mar 2026 - 07:00</t>
+  </si>
+  <si>
+    <t>Thu, 24 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>The course is entirely online and consists of 7 modules, with a planned duration of 50 hours, but you can finish it at your own pace. Upon completion…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming-2</t>
   </si>
   <si>
     <t>CITOLIVA Seminar “Natural allies for the phytosanitary management of olive groves”</t>
   </si>
   <si>
-    <t>Mon, 03/23/2026 - 11:11</t>
+    <t>Mon, 23 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Campus Universitario de Rabanales. Córdoba</t>
   </si>
   <si>
     <t>CITOLIVA is organizing the seminar “Natural allies for the phytosanitary management of the olive grove” in Cordoba (March 23 and 24), focusing on the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/citoliva-seminar-natural-allies-phytosanitary-management-olive-groves</t>
   </si>
   <si>
     <t>Sustainability in agricultural production</t>
   </si>
   <si>
-    <t>Sun, 03/15/2026 - 00:00</t>
+    <t>Sun, 15 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>This online course will address how to produce more food with fewer natural resources while preserving the environment. Course objectives: Promote…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-agricultural-production</t>
   </si>
   <si>
     <t>2nd Edition Course Design and Construction of Biogas/Biomethane Plants</t>
   </si>
   <si>
-    <t>Sun, 03/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/31/2026 - 00:00</t>
+    <t>Sun, 1 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>The online course "Design and Construction of Biogas/Biomethane Plants for Engineers" offers specialized training in the design, sizing, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/2nd-edition-course-design-and-construction-biogasbiomethane-plants</t>
   </si>
   <si>
     <t>Free online training on efficient composting to valorize agro-industrial waste</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>Thu, 02/26/2026 - 22:22</t>
+    <t>Thu, 26 Feb 2026 - 17:07</t>
+  </si>
+  <si>
+    <t>Thu, 26 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>Next Thursday, February 26 , from 5:00 p.m. to 8:00 p.m. , ASETAGA will hold the free online training “Efficient Composting: Keys to Valorizing Waste…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-training-efficient-composting-valorize-agro-industrial-waste</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 16:06</t>
+    <t>Thu, 26 Feb 2026 - 16:06</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-circular-bioeconomy-transformation-valorization-and</t>
   </si>
   <si>
     <t>COURSE: BEST AVAILABLE TECHNIQUES TO REDUCE ENVIRONMENTAL IMPACT ON PIG FARMS. ONLINE – 260225FAP</t>
   </si>
   <si>
-    <t>Wed, 02/25/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 03/23/2026 - 00:00</t>
+    <t>Wed, 25 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 23 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Course validated as supplementary training to access aid intended to encourage young people to enter the agricultural sector,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-best-available-techniques-reduce-environmental-impact-pig-farms-online</t>
   </si>
   <si>
     <t>ASETAGA training day: “Sustainable Use of Agro-industrial Waste Through Insect Farming”,</t>
   </si>
   <si>
-    <t>Tue, 02/24/2026 - 18:08</t>
-[...5 lines deleted...]
-    <t>Registration is now open for the free online course “Sustainable Use of Agro-industrial Waste Through Insect Farming,” which will be held on Tuesday…</t>
+    <t>Tue, 24 Feb 2026 - 18:08</t>
+  </si>
+  <si>
+    <t>Tue, 24 Feb 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Registration is now open for the free online course “Sustainable Use of Agro-industrial Waste Through Insect Farming,” which will be held on Tuesday,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-sustainable-use-agro-industrial-waste-through-insect-farming</t>
   </si>
   <si>
     <t>Face-to-face workshop “Sustainable use of agro-industrial waste through insect farming”, in Albacete</t>
   </si>
   <si>
-    <t>Fri, 02/20/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Fri, 02/20/2026 - 14:44</t>
+    <t>Fri, 20 Feb 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Fri, 20 Feb 2026 - 14:44</t>
   </si>
   <si>
     <t>Auditorio del Centro Ágora C. Lepanto, 55, 02003 Albacete</t>
   </si>
   <si>
     <t>Valorizing the waste and byproducts generated by the agribusiness sector presents a key opportunity to promote more efficient, sustainable, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/face-face-workshop-sustainable-use-agro-industrial-waste-through-insect-farming</t>
   </si>
   <si>
     <t>Efficient composting: keys to valorizing waste from the agro-industrial sector</t>
   </si>
   <si>
-    <t>Thu, 02/19/2026 - 19:09</t>
-[...2 lines deleted...]
-    <t>Thu, 02/19/2026 - 22:22</t>
+    <t>Thu, 19 Feb 2026 - 19:09</t>
+  </si>
+  <si>
+    <t>Thu, 19 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>On February 19, 2026 , from 5:00 p.m. to 8:00 p.m. , the training day of “Efficient Composting: Keys to valorizing the waste of the agro-industrial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-composting-keys-valorizing-waste-agro-industrial-sector-0</t>
   </si>
   <si>
     <t>Sustainable resource management in microalgae production</t>
   </si>
   <si>
-    <t>Mon, 02/16/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Mon, 02/16/2026 - 14:44</t>
+    <t>Mon, 16 Feb 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Mon, 16 Feb 2026 - 14:44</t>
   </si>
   <si>
     <t>AINIA. Parque Tecnológico de Valencia Av. Benjamín Franklin, 5-11. 46980 Paterna, Valencia</t>
   </si>
   <si>
     <t>Next Friday , February 16th, from 09:00 to 14:00 at AINIAL, a free demonstration workshop entitled “Sustainable resource management in microalgae…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-resource-management-microalgae-production</t>
   </si>
   <si>
     <t>Efficient Composting: Keys to Valorizing Waste from the Agro-industrial Sector</t>
   </si>
   <si>
-    <t>Thu, 02/12/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Thu, 02/12/2026 - 14:44</t>
+    <t>Thu, 12 Feb 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Thu, 12 Feb 2026 - 14:44</t>
   </si>
   <si>
     <t>Melilla</t>
   </si>
   <si>
     <t>Centro Sociocultural Roque Baños. Calle del Médico D. Juan Martínez, 30520 Jumilla, Murcia</t>
   </si>
   <si>
     <t>Next Friday , February 12, from 09:00 to 14:00 in Jumilla (Murcia) , a free training day entitled “Efficient Composting: Keys to Valorizing Waste…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-composting-keys-valorizing-waste-agro-industrial-sector</t>
   </si>
   <si>
     <t>Training day "Innovation and integrated management in avocado production, in Oliva (Valencia)</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>Tue, 02/10/2026 - 22:22</t>
+    <t>Tue, 10 Feb 2026 - 17:07</t>
+  </si>
+  <si>
+    <t>Tue, 10 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>IES Gregori Maians, Carrer de Gabriel Miró, 13, 46780 Oliva (Valencia)</t>
   </si>
   <si>
     <t>Avocado production has become a strategic crop in various regions of Spain in recent years, driven by both growing domestic demand and its marketing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-day-innovation-and-integrated-management-avocado-production-oliva</t>
   </si>
   <si>
     <t>New Business Models: Agro-industrial Production of Microalgae</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 17:00</t>
-[...5 lines deleted...]
-    <t>We are pleased to inform you about this free online training session on the topic of “New Business Models: Agro-industrial Production of Microalgae…</t>
+    <t>Tue, 10 Feb 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Feb 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>We are pleased to inform you about this free online training session on the topic of “New Business Models: Agro-industrial Production of Microalgae,”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-business-models-agro-industrial-production-microalgae-1</t>
   </si>
   <si>
     <t>Face-to-face workshop “Efficient composting: keys to valorizing waste from the agro-industrial sector”</t>
   </si>
   <si>
-    <t>Fri, 01/30/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>Fri, 01/30/2026 - 21:00</t>
+    <t>Fri, 30 Jan 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Fri, 30 Jan 2026 - 21:00</t>
   </si>
   <si>
     <t>Next Friday, January 30, 2026 , from 09:00 to 14:00 , the PII.A training day "Efficient Composting: Keys to Valorizing Waste from the Agro-industrial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/face-face-workshop-efficient-composting-keys-valorizing-waste-agro-industrial</t>
   </si>
   <si>
     <t>The 13th School of Shepherds of Andalusia will be held in 2026 in Cortegana (Huelva)</t>
   </si>
   <si>
-    <t>Mon, 01/26/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/29/2026 - 20:00</t>
+    <t>Mon, 26 Jan 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 29 May 2026 - 20:00</t>
   </si>
   <si>
     <t>Cortegana (Huelva)</t>
   </si>
   <si>
     <t>The Andalusian Institute for Agricultural, Fisheries and Food Research and Training ( IFAPA ) has announced that the 13th edition of the Andalusian…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/13th-school-shepherds-andalusia-will-be-held-2026-cortegana-huelva</t>
   </si>
   <si>
     <t>Online conference “Efficient composting: keys to valorizing waste from the agro-industrial sector”</t>
   </si>
   <si>
-    <t>Thu, 01/22/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/22/2026 - 21:00</t>
+    <t>Thu, 22 Jan 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 Jan 2026 - 21:00</t>
   </si>
   <si>
     <t>On January 22, 2026, from 5:00 p.m. to 8:00 p.m. , the training day of “Efficient Composting: Keys to valorizing the waste of the agro-industrial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-conference-efficient-composting-keys-valorizing-waste-agro-industrial</t>
   </si>
   <si>
     <t>New business models: Agro-industrial production of microalgae</t>
   </si>
   <si>
-    <t>Wed, 01/21/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Wed, 01/21/2026 - 20:00</t>
+    <t>Wed, 21 Jan 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 21 Jan 2026 - 20:00</t>
   </si>
   <si>
     <t>Next Wednesday , January 21, 2026 , from 5:00 p.m. to 8:00 p.m. , the training day “New Business Models: Agro-industrial Production of Microalgae”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-business-models-agro-industrial-production-microalgae-0</t>
   </si>
   <si>
-    <t>Thu, 01/15/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/15/2026 - 21:00</t>
+    <t>Thu, 15 Jan 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 15 Jan 2026 - 21:00</t>
   </si>
   <si>
     <t>Carcaixent. Valencia.</t>
   </si>
   <si>
     <t>On January 15, 2026, from 09:00 to 14:00 , the training day of “Efficient Composting: Keys to valorizing the waste of the agro-industrial sector”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/face-face-workshop-efficient-composting-keys-valorizing-waste-agro-industrial-0</t>
   </si>
   <si>
-    <t>Thu, 12/18/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/18/2025 - 20:00</t>
+    <t>Thu, 18 Dec 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Dec 2025 - 20:00</t>
   </si>
   <si>
     <t>ASETAGA is pleased to announce the first online edition of the workshop "New Business Models: Agro-industrial Microalgae Production." This training…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-business-models-agro-industrial-production-microalgae</t>
   </si>
   <si>
     <t>Field day on organic livestock farming and forage autonomy</t>
   </si>
   <si>
-    <t>Sat, 12/13/2025 - 18:00</t>
+    <t>Sat, 13 Dec 2025 - 18:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
     <t>The Spanish Society of Organic Agriculture and Agroecology (SEAE) will hold the field day “Organic Livestock. Forage autonomy for efficient…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/field-day-organic-livestock-farming-and-forage-autonomy</t>
   </si>
   <si>
     <t>Organic farming course</t>
   </si>
   <si>
-    <t>Sat, 12/06/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 12/06/2025 - 17:30</t>
+    <t>Sat, 6 Dec 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 6 Dec 2025 - 17:30</t>
   </si>
   <si>
     <t>Pl. del Marqués de Lozoya, nº10, 28742 Lozoya, Madrid</t>
   </si>
   <si>
     <t>Through our organic farming course in Lozoya (Madrid), you'll learn the key tasks of an organically grown garden in a practical way: seedbeds, raised…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-2</t>
   </si>
   <si>
     <t>Prevention of Food Loss and Waste 3rd Ed.</t>
   </si>
   <si>
-    <t>Fri, 12/05/2025 - 00:00</t>
+    <t>Fri, 5 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>This self-paced course is part of the action plan against food waste promoted by the Valencian Community through the Ministry of Agriculture,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/prevention-food-loss-and-waste-3rd-ed</t>
   </si>
   <si>
     <t>Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products</t>
   </si>
   <si>
-    <t>Wed, 11/19/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/19/2025 - 18:30</t>
+    <t>Wed, 19 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 18:30</t>
   </si>
   <si>
     <t>Centro Integrado de Formación y Experiencias Agrarias de Lorca (CIFEA). Carretera de Águilas, Km. 2,5 ; 30800 Lorca (Murcia).</t>
   </si>
   <si>
     <t>This 8-hour face-to-face training day will include the participation of several companies specializing in the circular bioeconomy and livestock…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/circular-bioeconomy-transformation-valorization-and-sustainable-management</t>
   </si>
   <si>
     <t>Design and Construction of Biogas/Biomethane Plants</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/31/2025 - 00:00</t>
+    <t>Mon, 17 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 31 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/design-and-construction-biogasbiomethane-plants</t>
   </si>
   <si>
     <t>Online course on composting and vermicomposting</t>
   </si>
   <si>
-    <t>Mon, 11/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/12/2025 - 20:00</t>
+    <t>Mon, 10 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 12 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Composting and vermicomposting MODE: virtual classroom (live online*). DATES: November 10, 11 and 12, 2025 SCHEDULE: 4:00 PM to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-composting-and-vermicomposting</t>
   </si>
   <si>
-    <t>Sun, 11/02/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sun, 11/02/2025 - 17:30</t>
+    <t>Sun, 2 Nov 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sun, 2 Nov 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-3</t>
   </si>
   <si>
     <t>Conference on good practices for biodiversity areas applicable to ecoregimes in Andalusia</t>
   </si>
   <si>
-    <t>Wed, 10/29/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/29/2025 - 17:30</t>
+    <t>Wed, 29 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 Oct 2025 - 17:30</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Carmona (Sevilla)</t>
   </si>
   <si>
     <t>The PAC Network , part of the Ministry of Agriculture, Fisheries and Food (MAPA) , is organizing an in-person workshop on best practices for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-good-practices-biodiversity-areas-applicable-ecoregimes-andalusia</t>
   </si>
   <si>
     <t>For advisors: Agricultural and livestock farms – Production, innovation, advice and marketing –</t>
   </si>
   <si>
-    <t>Tue, 10/21/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 15:00</t>
+    <t>Tue, 21 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 15:00</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food (MAPA) is organizing the online course “Agricultural and livestock farms: Production, innovation,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advisors-agricultural-and-livestock-farms-production-innovation-advice-and</t>
   </si>
   <si>
-    <t>Sat, 10/18/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 10/18/2025 - 17:30</t>
+    <t>Sat, 18 Oct 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 18 Oct 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-4</t>
   </si>
   <si>
-    <t>Sun, 09/28/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sun, 09/28/2025 - 17:30</t>
+    <t>Sun, 28 Sep 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sun, 28 Sep 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-5</t>
   </si>
   <si>
     <t>CLOSING THE LOOP: COMPOSTING PLANT REMAINS</t>
   </si>
   <si>
-    <t>Thu, 06/26/2025 - 00:00</t>
+    <t>Thu, 26 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Alcalá del Río</t>
   </si>
   <si>
     <t>CLOSING THE LOOP: COMPOSTING PLANT REMAINS  State Provided  Start date  June 26, 2025  End date  June 26, 2025  Mode In person  Province SEVILLE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/closing-loop-composting-plant-remains</t>
   </si>
   <si>
-    <t>Sat, 06/07/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>Sat, 06/07/2025 - 23:00</t>
+    <t>Sat, 7 Jun 2025 - 01:00</t>
+  </si>
+  <si>
+    <t>Sat, 7 Jun 2025 - 23:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-1</t>
   </si>
   <si>
     <t>Handler of drinking water supplies and biocidal disinfectant products (TP4 and TP5)</t>
   </si>
   <si>
-    <t>Fri, 06/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/24/2025 - 00:00</t>
+    <t>Fri, 6 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 24 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: MAINTENANCE WORKERS IN CONTACT WITH DRINKING WATER INSTALLATIONS (CINSTORS, TANKS, ACCUMULATORS, DISTRIBUTION NETWORK, ETC.) WATER…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-drinking-water-supplies-and-biocidal-disinfectant-products-tp4-and-tp5</t>
   </si>
   <si>
     <t>Self-sufficient agriculture</t>
   </si>
   <si>
-    <t>Mon, 05/05/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/16/2025 - 00:00</t>
+    <t>Mon, 5 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 16 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Show the scheme to follow to move from abandoned or unproductive land to cultivated land that allows self-sufficiency, reducing to a minimum the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/self-sufficient-agriculture</t>
   </si>
   <si>
     <t>Online course: Waste management</t>
   </si>
   <si>
-    <t>Tue, 03/25/2025 - 00:00</t>
+    <t>Tue, 25 Mar 2025 - 00:00</t>
   </si>
   <si>
     <t>Online, Continuing education</t>
   </si>
   <si>
     <t>Description  The course is aimed at anyone interested in acquiring knowledge about waste management. Goals Understand its relevance to the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-waste-management</t>
   </si>
   <si>
     <t>Agricultural valuation: Concepts and their practical application</t>
   </si>
   <si>
-    <t>Mon, 01/27/2025 - 00:00</t>
+    <t>Mon, 27 Jan 2025 - 00:00</t>
   </si>
   <si>
     <t>Knowing the real value of things requires constant assessment. This value can vary depending on the purpose of the property. Sometimes, knowing this…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-valuation-concepts-and-their-practical-application-0</t>
   </si>
   <si>
     <t>Environmental impact and waste management in cattle</t>
   </si>
   <si>
-    <t>Mon, 01/13/2025 - 00:00</t>
+    <t>Mon, 13 Jan 2025 - 00:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Types of organic material generated on livestock farms. Storage, treatments and uses. What does the contribution of organic matter mean for our soils…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/environmental-impact-and-waste-management-cattle</t>
   </si>
   <si>
     <t>Conference on the application of gasification in the use of olive by-products</t>
   </si>
   <si>
-    <t>Sat, 12/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 12/07/2024 - 23:00</t>
+    <t>Sat, 7 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 7 Dec 2024 - 23:00</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>La Puerta de Segura. Jaén.</t>
   </si>
   <si>
     <t>3-hour session in which the following contents will be addressed: Description of what gasification is. The application of gasification to the use of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-application-gasification-use-olive-products-1</t>
   </si>
   <si>
     <t>Free online course Integrating the circular economy into business management</t>
   </si>
   <si>
-    <t>Sun, 12/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 00:00</t>
+    <t>Sun, 1 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Free online course on integrating the circular economy into business management for workers in the Region of Murcia . This course has a final face-to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-course-integrating-circular-economy-business-management</t>
   </si>
   <si>
+    <t>Fri, 29 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 29 Nov 2024 - 23:00</t>
+  </si>
+  <si>
+    <t>Bedmar y Garcíez. Jaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/conference-application-gasification-use-olive-products-2</t>
+  </si>
+  <si>
     <t>Animal welfare in pigs</t>
   </si>
   <si>
-    <t>Fri, 11/29/2024 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>With this course you will learn the regulations regarding pig welfare and their handling and breeding conditions, as well as the cleaning and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-pigs</t>
   </si>
   <si>
-    <t>Fri, 11/29/2024 - 23:00</t>
-[...7 lines deleted...]
-  <si>
     <t>Agricultural sector: how to evaluate and assess damage to cereal crops</t>
   </si>
   <si>
-    <t>Thu, 11/28/2024 - 09:30</t>
+    <t>Thu, 28 Nov 2024 - 09:30</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Sala Capilla del Centro Tecnológico de NEIKER en Arkaute N-104</t>
   </si>
   <si>
     <t>Agricultural insurance as an instrument for risk management. The expert appraisal and the appraiser. Grain Insurance: Coverage and appraisal.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-sector-how-evaluate-and-assess-damage-cereal-crops</t>
   </si>
   <si>
     <t>Interpretation of oenological analyses and performance of simple, low-cost analyses in the winery</t>
   </si>
   <si>
-    <t>Tue, 11/26/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/27/2024 - 15:00</t>
+    <t>Tue, 26 Nov 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Wed, 27 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>Cuadrilla Laguardia - Laguardia - Araba</t>
   </si>
   <si>
     <t>Eminently practical course in which the analysis of the results of the analyses received will be worked on, as well as what data can be obtained by…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/interpretation-oenological-analyses-and-performance-simple-low-cost-analyses</t>
   </si>
   <si>
-    <t>Mon, 11/25/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/25/2024 - 23:00</t>
+    <t>Mon, 25 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 25 Nov 2024 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano. Carr. Bailén-Motril, km 18, 5, 23620 Mengíbar, Jaén.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-application-gasification-use-olive-products</t>
   </si>
   <si>
     <t>Conference on the application of gasification in the use of olive grove by-products</t>
   </si>
   <si>
-    <t>Fri, 11/22/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/22/2024 - 23:00</t>
+    <t>Fri, 22 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 Nov 2024 - 23:00</t>
   </si>
   <si>
     <t>Jaén, Sevilla</t>
   </si>
   <si>
     <t>Estepa. Sevilla.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-application-gasification-use-olive-grove-products</t>
   </si>
   <si>
     <t>Practical workshop "Sustainable tutoring: changes for a circular economy"</t>
   </si>
   <si>
-    <t>Thu, 11/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/21/2024 - 13:00</t>
+    <t>Thu, 21 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 Nov 2024 - 13:00</t>
   </si>
   <si>
     <t>La Mojonera. Almería.</t>
   </si>
   <si>
     <t>This event will include a theoretical part that will take place in the IFAPA-Centro La Mojonera auditorium (Almería) and a practical part guided by…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-workshop-sustainable-tutoring-changes-circular-economy</t>
   </si>
   <si>
     <t>Design of decentralized biowaste and composting management systems</t>
   </si>
   <si>
-    <t>Mon, 11/18/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/28/2024 - 19:00</t>
+    <t>Mon, 18 Nov 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 Nov 2024 - 19:00</t>
   </si>
   <si>
     <t>Finca El Encin, Autovía del Noreste A-2, Km. 38.200, 28805 Alcalá de Henares, Madrid.</t>
   </si>
   <si>
     <t>With registration open until REGISTRATION OPEN UNTIL MONDAY, NOVEMBER 11 AT 2:00 PM, this blended course covers the following topics: Agrocomposting…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/design-decentralized-biowaste-and-composting-management-systems</t>
   </si>
   <si>
-    <t>Mon, 11/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/11/2024 - 23:00</t>
+    <t>Mon, 11 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 11 Nov 2024 - 23:00</t>
   </si>
   <si>
     <t>Cabra. Córdoba.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-application-gasification-use-olive-products-0</t>
   </si>
   <si>
     <t>Sustainable management of waste and by-products in the dairy industry</t>
   </si>
   <si>
-    <t>Mon, 11/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/03/2024 - 18:00</t>
+    <t>Mon, 4 Nov 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 3 Dec 2024 - 18:00</t>
   </si>
   <si>
     <t>40-hour theoretical and practical online training that addresses the management of waste and by-products in the dairy industry. Content Introduction…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-management-waste-and-products-dairy-industry</t>
   </si>
   <si>
     <t>Cross-training for farm advisory services</t>
   </si>
   <si>
-    <t>Wed, 09/25/2024 - 09:00</t>
+    <t>Wed, 25 Sep 2024 - 09:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>100-hour blended course for Advisors that addresses topics such as integrated pest management, soil characterization, beneficial agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cross-training-farm-advisory-services</t>
   </si>
   <si>
-    <t>Tue, 09/24/2024 - 09:00</t>
+    <t>Tue, 24 Sep 2024 - 09:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cross-training-farm-advisory-services-1</t>
   </si>
   <si>
     <t>Workshop on biosolarization with biocidal crops</t>
   </si>
   <si>
-    <t>Tue, 07/23/2024 - 00:00</t>
+    <t>Tue, 23 Jul 2024 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera. Almería.</t>
   </si>
   <si>
     <t>5-hour workshop focused on the practice of biosolarization with vegetable crop residues in greenhouses. Contents Practical experience of chopping…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-biosolarization-biocidal-crops</t>
   </si>
   <si>
     <t>Introduction to beekeeping. Set up your own apiary</t>
   </si>
   <si>
-    <t>Fri, 07/05/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Sat, 09/07/2024 - 14:00</t>
+    <t>Fri, 5 Jul 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Sat, 7 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Calzada de los Molinos</t>
   </si>
   <si>
     <t>The 30 hours of training cover the basic knowledge required for managing beehives, the diversity of crops and farms, the promotion of biodiversity…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-beekeeping-set-your-own-apiary</t>
   </si>
   <si>
     <t>Eco-regimes oriented to grassland surfaces</t>
   </si>
   <si>
-    <t>Tue, 06/25/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 06/27/2024 - 20:30</t>
+    <t>Tue, 25 Jun 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 27 Jun 2024 - 20:30</t>
   </si>
   <si>
     <t>Online training activity lasting 12 hours, which addresses the improvement of management and sustainability of pasture surfaces and expands on…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/eco-regimes-oriented-grassland-surfaces</t>
   </si>
   <si>
     <t>Specialized training in new trends in crops</t>
   </si>
   <si>
-    <t>Wed, 05/08/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/12/2024 - 15:00</t>
+    <t>Wed, 8 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 12 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>30-hour course in which new, especially sustainable crops, crop recovery, aromatic and medicinal plants and other booming crops are analyzed. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-new-trends-crops</t>
   </si>
   <si>
     <t>Prevention and reduction of food waste</t>
   </si>
   <si>
-    <t>Tue, 05/07/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/07/2024 - 20:00</t>
+    <t>Tue, 7 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Jun 2024 - 20:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>20-hour course in which participants will be able to develop their Plan to prevent and reduce food losses and waste, quantify losses, identify…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/prevention-and-reduction-food-waste</t>
   </si>
   <si>
     <t>Ecoregimes oriented to woody crops: spontaneous or sown plant covers and inert covers made from pruning remains</t>
   </si>
   <si>
-    <t>Mon, 04/29/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/30/2024 - 20:00</t>
+    <t>Mon, 29 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Course of the continuing training plan for rural technicians of the Ministry of Agriculture, Fisheries and Food (MAPA) MAP TRAINING | COURSE CALENDAR</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecoregimes-oriented-woody-crops-spontaneous-or-sown-plant-covers-and-inert-covers</t>
   </si>
   <si>
     <t>Workshop on new agri-food business ideas</t>
   </si>
   <si>
-    <t>Tue, 04/16/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/19/2024 - 13:00</t>
+    <t>Tue, 16 Apr 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 19 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>Atzeneta del Maestrat</t>
   </si>
   <si>
     <t>Workshop on new agri-food business ideas. Theory and practice PROGRAM | REGISTRATION and INFORMATION at esexag_vilareal@gva.es | 964336620 | House of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-new-agri-food-business-ideas</t>
   </si>
   <si>
     <t>Ecological agriculture</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/24/2024 - 20:00</t>
+    <t>Mon, 15 Apr 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Wed, 24 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Calle Concejo de Colunga 2, Piso BJ, 33204, Gijón</t>
   </si>
   <si>
     <t>The objective of the 40-hour in-person course is to acquire the fundamentals related to the basic techniques for managing agricultural operations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecological-agriculture-0</t>
   </si>
   <si>
     <t>Development of New Food Products</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/17/2024 - 15:00</t>
+    <t>Mon, 15 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Edificio FEUGA. Rúa Lope Gómez de Marzoa s/n (Campus Vida). 15705. Santiago de Compostela</t>
   </si>
   <si>
     <t>The general objective of the 60-hour in-person course is to provide knowledge, skills and tools necessary to understand and apply innovation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/development-new-food-products</t>
   </si>
   <si>
+    <t>Specialized training in organic olive growing</t>
+  </si>
+  <si>
+    <t>Wed, 10 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 May 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>40-hour course with content related to organic olive groves, pest and disease management, fertilization, soil management and management techniques…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/specialized-training-organic-olive-growing</t>
+  </si>
+  <si>
     <t>Vegetable covers in vineyard. Keys for its implementation and development within the framework of the CAP eco-regimes</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/11/2024 - 15:00</t>
+    <t>Thu, 11 Apr 2024 - 15:00</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Olite, Navarra</t>
   </si>
   <si>
     <t>Theoretical and practical course in which the knowledge of plant covers in vineyards is deepened and the key aspects on how to successfully implement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/vegetable-covers-vineyard-keys-its-implementation-and-development-within-framework</t>
   </si>
   <si>
     <t>Implementation of the Self-Control System in the Ecological Company</t>
   </si>
   <si>
-    <t>Tue, 12/31/2024 - 23:50</t>
+    <t>Tue, 31 Dec 2024 - 23:50</t>
   </si>
   <si>
     <t>80-hour online course that offers participants knowledge about organic production and guidelines for advice on European regulation on organic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/implementation-self-control-system-ecological-company</t>
   </si>
   <si>
-    <t>Specialized training in organic olive growing</t>
-[...10 lines deleted...]
-  <si>
     <t>Specialized Training in Energy Efficiency</t>
   </si>
   <si>
-    <t>Tue, 04/09/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/21/2024 - 15:00</t>
+    <t>Tue, 9 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 May 2024 - 15:00</t>
   </si>
   <si>
     <t>Specialized 50-hour course that addresses various aspects related to savings and efficiency in the Andalusian agricultural sector: tractor,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-energy-efficiency</t>
   </si>
   <si>
     <t>Introduction to beekeeping</t>
   </si>
   <si>
-    <t>Mon, 04/08/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 05/13/2024 - 20:00</t>
+    <t>Mon, 8 Apr 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 13 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Villava, Navarra</t>
   </si>
   <si>
     <t>Theoretical-practical course lasting 40 hours in which the work in an apiary, spring and summer work, swarm formation, harvest preparation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-beekeeping-0</t>
   </si>
   <si>
     <t>Basic principles of composting agricultural waste</t>
   </si>
   <si>
-    <t>Tue, 04/16/2024 - 21:00</t>
+    <t>Tue, 16 Apr 2024 - 21:00</t>
   </si>
   <si>
     <t>Torre Pacheco, Murcia</t>
   </si>
   <si>
     <t>25-hour in-person course on the management of agricultural and livestock waste and by-products through composting: basic principles and phases of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-principles-composting-agricultural-waste</t>
   </si>
   <si>
     <t>Specialized training in the use and valorization of agricultural by-products</t>
   </si>
   <si>
-    <t>Mon, 04/08/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 15:00</t>
+    <t>Mon, 8 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
     <t>30-hour course in which you will see specific content on the use and recovery of waste from olive groves, horticulture and other sectors. PROGRAM |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-use-and-valorization-agricultural-products</t>
   </si>
   <si>
     <t>Ecological production</t>
   </si>
   <si>
-    <t>Wed, 04/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 23:00</t>
+    <t>Wed, 3 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 23:00</t>
   </si>
   <si>
     <t>80-hour online training for professionals who wish to manage a farm in organic production, which aims to offer the necessary knowledge to be able to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecological-production</t>
   </si>
   <si>
     <t>Cross-training for farm advisory services *Various editions*</t>
   </si>
   <si>
-    <t>Tue, 04/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/04/2024 - 15:00</t>
+    <t>Tue, 2 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 4 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Content ( check dates of various editions ) Farm Advisory Service Program, Incorporation of Young People and Conditionality Controls in Agriculture…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cross-training-farm-advisory-services-various-editions</t>
   </si>
   <si>
     <t>Advice Course in Organic Agriculture</t>
   </si>
   <si>
-    <t>Fri, 03/01/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 23:59</t>
+    <t>Fri, 1 Mar 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 23:59</t>
   </si>
   <si>
     <t>The objective of this online course of the Virtual Campus of the Ministry of Agriculture, Fisheries and Food is to offer an overview of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-course-organic-agriculture-0</t>
   </si>
   <si>
     <t>FRUIT AND VEGETABLE SECTOR COST CONTROL IN HORTICULTURE</t>
   </si>
   <si>
-    <t>Wed, 02/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/05/2024 - 09:00</t>
+    <t>Wed, 21 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Dec 2024 - 09:00</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
     <t>Calculation of initial investment, sizing according to needs, amortization of investment, preparation of budgets, cost estimates, monitoring, etc.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-and-vegetable-sector-cost-control-horticulture</t>
   </si>
   <si>
     <t>Yogurt and fermented milk technology</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/06/2024 - 19:00</t>
+    <t>Mon, 19 Feb 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 6 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>The course covers the knowledge of the physical-chemical and microbiological characteristics of yogurts and fermented milks and analyzes the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/yogurt-and-fermented-milk-technology</t>
   </si>
   <si>
     <t>Winter pruning in fruit trees</t>
   </si>
   <si>
-    <t>Thu, 01/18/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>Fri, 01/19/2024 - 00:00</t>
+    <t>Thu, 18 Jan 2024 - 08:30</t>
+  </si>
+  <si>
+    <t>Fri, 19 Jan 2024 - 00:00</t>
   </si>
   <si>
     <t>The objective of this training is to know the basic principles of pruning fruit trees, paying special attention to the consequences that we generate…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/winter-pruning-fruit-trees</t>
   </si>
   <si>
     <t>Compost production days in olive groves</t>
   </si>
   <si>
-    <t>Mon, 12/18/2023 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/18/0003 - 14:00</t>
+    <t>Mon, 18 Dec 2023 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Dec 0003 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano (Jaén)</t>
   </si>
   <si>
     <t>Contents (6 hours) : Valuation of oil mill by-products Preparation of alperujo compost Alperujo compost production practices</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/compost-production-days-olive-groves</t>
   </si>
   <si>
     <t>Good practice conferences on agricultural waste management - biodiversity: collection and conservation of seeds for the self-management of hedges.</t>
   </si>
   <si>
-    <t>Tue, 12/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/12/2023 - 13:00</t>
+    <t>Tue, 12 Dec 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 12 Dec 2023 - 13:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera (Almería)</t>
   </si>
   <si>
     <t>Contents (4 hours) : Benefits and self-management of hedges to promote biodiversity. Identification and collection of native seeds.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/good-practice-conferences-agricultural-waste-management-biodiversity-collection</t>
   </si>
   <si>
     <t>Integration of the Water-Energy-Food-Ecosystem (WEFE) nexus approach in Mediterranean irrigated agriculture</t>
   </si>
   <si>
-    <t>Mon, 11/06/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/10/2023 - 17:00</t>
+    <t>Mon, 6 Nov 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 10 Nov 2023 - 17:00</t>
   </si>
   <si>
     <t>Key reasons to attend this course Get deep insights into the complex challenges surrounding the WEFE nexus in Mediterranean irrigated agriculture and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integration-water-energy-food-ecosystem-wefe-nexus-approach-mediterranean</t>
   </si>
   <si>
     <t>Assessment and mitigation of greenhouse gas emissions in agriculture: concepts, methods and simulation tools</t>
   </si>
   <si>
-    <t>Mon, 10/16/2023 - 09:15</t>
-[...2 lines deleted...]
-    <t>Fri, 10/20/2023 - 17:15</t>
+    <t>Mon, 16 Oct 2023 - 09:15</t>
+  </si>
+  <si>
+    <t>Fri, 20 Oct 2023 - 17:15</t>
   </si>
   <si>
     <t>Reasons to attend the course Obtain up-to-date knowledge of international processes for notification, elimination of GHG emissions and C removal in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/assessment-and-mitigation-greenhouse-gas-emissions-agriculture-concepts-methods</t>
   </si>
   <si>
     <t>Calculation of the carbon footprint and the water footprint</t>
   </si>
   <si>
-    <t>Tue, 10/03/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/05/2023 - 00:00</t>
+    <t>Tue, 3 Oct 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Oct 2023 - 00:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION The agri-food system is one of the main sectors responsible for environmental degradation. Today, it is the largest user of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/calculation-carbon-footprint-and-water-footprint</t>
   </si>
   <si>
     <t>Strategies to improve crop yields</t>
   </si>
   <si>
-    <t>Wed, 11/16/2022 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/16/2022 - 17:00</t>
+    <t>Wed, 16 Nov 2022 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 16 Nov 2022 - 17:00</t>
   </si>
   <si>
     <t>Webinar. Strategies to improve crop yields Cases will be presented explaining how BeCrop® technology was used to develop effective strategies for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/strategies-improve-crop-yields</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1991,52 +1991,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="229.944" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -3878,101 +3878,101 @@
       <c r="C64" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G64" s="1"/>
       <c r="H64" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>327</v>
       </c>
       <c r="J64" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="C65" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="1"/>
+      <c r="D65" s="1" t="s">
+        <v>124</v>
+      </c>
       <c r="E65" s="1" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="G65" s="1"/>
+        <v>320</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="H65" s="1" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="J65" s="1" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
-        <v>317</v>
+        <v>333</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>333</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="D66" s="1"/>
       <c r="E66" s="1" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="F66" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I66" s="1" t="s">
         <v>334</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
       <c r="J66" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>338</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>339</v>
       </c>
       <c r="G67" s="1" t="s">
@@ -4521,165 +4521,165 @@
       </c>
       <c r="G85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>437</v>
       </c>
       <c r="J85" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>442</v>
+        <v>124</v>
       </c>
       <c r="E86" s="1"/>
       <c r="F86" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="J86" s="1" t="s">
         <v>443</v>
-      </c>
-[...10 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C87" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E87" s="1"/>
+      <c r="F87" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="D87" s="1"/>
-[...1 lines deleted...]
-      <c r="F87" s="1"/>
       <c r="G87" s="1" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>448</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
         <v>450</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="D88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D88" s="1"/>
       <c r="E88" s="1"/>
-      <c r="F88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F88" s="1"/>
       <c r="G88" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>452</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E89" s="1"/>
       <c r="F89" s="1" t="s">
         <v>381</v>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>457</v>
       </c>
       <c r="J89" s="1" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="E90" s="1"/>
       <c r="F90" s="1" t="s">
         <v>462</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>463</v>
       </c>
       <c r="J90" s="1" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>460</v>
       </c>