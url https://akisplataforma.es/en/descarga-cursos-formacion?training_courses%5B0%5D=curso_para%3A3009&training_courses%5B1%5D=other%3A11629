--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -47,51 +47,51 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Water and nutrition management in strawberry cultivation</t>
   </si>
   <si>
-    <t>Fri, 12/04/2026 - 00:00</t>
+    <t>Fri, 4 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Agri-food cooperatives are offering farmers a course on water management and nutrition in strawberry cultivation, covering 70 topics.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/water-and-nutrition-management-strawberry-cultivation</t>
   </si>
 </sst>
 </file>
 