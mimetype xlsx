--- v0 (2026-10-29)
+++ v1 (2026-11-01)
@@ -299,147 +299,147 @@
   <si>
     <t>Course on Agricultural and Livestock Farming: Production, Innovation, Consulting and Marketing (MOOC) The aim of this course is to provide an…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/massive-open-online-course-mooc-campus-ministry-agriculture-fisheries-and-food-0</t>
   </si>
   <si>
     <t>Advanced Course on the New European Regulation for Fertilizer Products</t>
   </si>
   <si>
     <t>A certificate of completion is awarded to students who pass the course, along with documents specifying the course syllabus and its duration. Course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-new-european-regulation-fertilizer-products</t>
   </si>
   <si>
     <t>Food handler</t>
   </si>
   <si>
     <t>If you want to obtain the Food Handler certificate, this course offered by the Arcoiris Training Center will provide you with the essential knowledge…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-handler</t>
   </si>
   <si>
+    <t>Agrarian Legislation</t>
+  </si>
+  <si>
+    <t>Thu, 31 Dec 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA Foundation Goals Know the sources, object and content of Agrarian Law. To frame Law within the scope of the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/agrarian-legislation</t>
+  </si>
+  <si>
+    <t>Agroecology</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA Foundation Content: Introduction: An overview of the topic is presented, explaining the key concepts and the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/agroecology</t>
+  </si>
+  <si>
+    <t>Waste management in livestock farms</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Goals • Knowledge of the environmental impact of livestock waste.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/waste-management-livestock-farms</t>
+  </si>
+  <si>
+    <t>Conservation agriculture</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Analysis of current agricultural problems from an…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/conservation-agriculture</t>
+  </si>
+  <si>
+    <t>Food safety</t>
+  </si>
+  <si>
+    <t>Content: Food Classification: This module provides a comprehensive analysis of food classification from various perspectives, including nutritional…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/food-safety</t>
+  </si>
+  <si>
+    <t>Good livestock practices</t>
+  </si>
+  <si>
+    <t>Content: Introduction: This module provides an overview of the importance of animal health and management practices in animal production,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/good-livestock-practices</t>
+  </si>
+  <si>
+    <t>Ecological management of ruminants</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Introduction and Regulations: This module provides a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/ecological-management-ruminants</t>
+  </si>
+  <si>
+    <t>Organic horticulture</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Concepts, Foundations and Precedents in the Garden:…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/organic-horticulture</t>
+  </si>
+  <si>
+    <t>Olive pests and pathogens: nature, identification, and biological control strategies</t>
+  </si>
+  <si>
+    <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Introduction: This section will provide an overview of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/olive-pests-and-pathogens-nature-identification-and-biological-control-strategies</t>
+  </si>
+  <si>
     <t>Digital tools that help you manage your farm</t>
   </si>
   <si>
-    <t>Thu, 31 Dec 2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Wed, 31 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Online, Continuing education</t>
   </si>
   <si>
     <t>Online course, at your own pace, in which the royal decrees published in December 2022 that will affect the way in which farmers and ranchers carry…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-tools-help-you-manage-your-farm</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://akisplataforma.es/en/training-courses/olive-pests-and-pathogens-nature-identification-and-biological-control-strategies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1353,261 +1353,261 @@
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
-      <c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="J24" s="1" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C33" s="1"/>
+      <c r="C33" s="1" t="s">
+        <v>124</v>
+      </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
-      <c r="F33" s="1"/>
-      <c r="G33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>125</v>
+      </c>
       <c r="H33" s="1" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>126</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>