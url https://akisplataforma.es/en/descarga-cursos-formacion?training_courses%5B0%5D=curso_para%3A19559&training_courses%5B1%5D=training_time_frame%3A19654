--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -1895,78 +1895,78 @@
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-transport-online</t>
   </si>
   <si>
     <t>How to increase the competitiveness of olive groves within the framework of sustainability</t>
   </si>
   <si>
     <t>Thu, 3 Apr 2025 - 09:00</t>
   </si>
   <si>
     <t>Thu, 3 Apr 2025 - 15:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro de Recepción de Visitantes de Córdoba. Plaza del Triunfo s/n. Córdoba.</t>
   </si>
   <si>
     <t>The Cajamar Foundation is organizing a key event for the olive sector, where the main challenges and opportunities facing this emblematic industry in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-increase-competitiveness-olive-groves-within-framework-sustainability</t>
   </si>
   <si>
+    <t>Farming and livestock farms: Production, innovation, advice and marketing (MOOC)</t>
+  </si>
+  <si>
+    <t>Tue, 1 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 31 Dec 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>Online, Continuing education</t>
+  </si>
+  <si>
+    <t>The aim of this course is to provide an overview of the functioning of advisory systems within the framework of the latest CAP reform. The course…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/farming-and-livestock-farms-production-innovation-advice-and-marketing-mooc</t>
+  </si>
+  <si>
     <t>Free training in digital skills related to Agricultural Engineering</t>
   </si>
   <si>
-    <t>Tue, 1 Apr 2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>With a pre-registration period ending on February 7, the Council of Colleges of Agricultural Technical Engineers has launched a comprehensive…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-training-digital-skills-related-agricultural-engineering</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://akisplataforma.es/en/training-courses/farming-and-livestock-farms-production-innovation-advice-and-marketing-mooc</t>
   </si>
   <si>
     <t>MTD COURSE TO REDUCE THE ENVIRONMENTAL IMPACT ON PIG FARMS</t>
   </si>
   <si>
     <t>Fri, 28 Mar 2025 - 00:00</t>
   </si>
   <si>
     <t>Tue, 29 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Course validated as complementary training to access aid intended to encourage the incorporation of young people into the agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/mtd-course-reduce-environmental-impact-pig-farms</t>
   </si>
   <si>
     <t>Spanish AGROTECH Ecosystem. Business Challenges and Opportunities</t>
   </si>
   <si>
     <t>Tue, 25 Mar 2025 - 16:30</t>
   </si>
   <si>
     <t>Tue, 25 Mar 2025 - 18:30</t>
   </si>
@@ -7991,88 +7991,88 @@
       </c>
       <c r="F124" s="1" t="s">
         <v>624</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>625</v>
       </c>
       <c r="J124" s="1" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
         <v>627</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>423</v>
+        <v>629</v>
       </c>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
-      <c r="F125" s="1"/>
+      <c r="F125" s="1" t="s">
+        <v>630</v>
+      </c>
       <c r="G125" s="1" t="s">
-        <v>68</v>
+        <v>631</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>632</v>
+        <v>423</v>
       </c>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
-      <c r="F126" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F126" s="1"/>
       <c r="G126" s="1" t="s">
-        <v>634</v>
+        <v>68</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>635</v>
       </c>
       <c r="J126" s="1" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
         <v>637</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H127" s="1" t="s">